--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -31,164 +31,164 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1051035649"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="483CDE82" w14:textId="330F587E" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="04A35B1B" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6230FD76" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="09EAC05A" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0C7888B6" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="0DE1F040" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="072176BA" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="2FCA7987" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="29D4716C" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="05A50551" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="56100A62" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="26C99CAA" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="406B3CC0" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="1F8BEDFE" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6D0661D9" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="5635E0A5" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="28E4A257" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="6BF7FCB2" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6634BBA5" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="23A621F1" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="100F9331" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="3770D5F8" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="408E8802" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="7ECD6681" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="370479F6" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="28E253C8" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="41C7A5EA" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="0DB4EF4F" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="2334C9CB" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="714D6065" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="3B2E24AC" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="4077F375" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="7441AF9A" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="54C3B794" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="16FA8DF9" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="73668E11" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="25255A02" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="40651232" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="24FABC52" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="0077D0EC" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00890876">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="2B579A"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               <w:lang w:eastAsia="fi-FI"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7865A1FC" wp14:editId="7C5705DE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AAF71BA" wp14:editId="0DF7D6C6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-765810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7702550" cy="5600700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Kuva 5">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="Kuva 5">
@@ -219,128 +219,128 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r w:rsidRPr="00890876">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>Omavalvontasuunnitelma</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3C82601C" w14:textId="00972649" w:rsidR="00B32CDF" w:rsidRPr="00641B21" w:rsidRDefault="009415BA" w:rsidP="0074386B">
+        <w:p w14:paraId="0F96AF86" w14:textId="77777777" w:rsidR="00B32CDF" w:rsidRPr="00641B21" w:rsidRDefault="009415BA" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00641B21">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>Erityis- ja sairaalapalvelut</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5EE0DC59" w14:textId="0F4DE257" w:rsidR="009415BA" w:rsidRPr="00641B21" w:rsidRDefault="009415BA" w:rsidP="0074386B">
+        <w:p w14:paraId="22D86D97" w14:textId="77777777" w:rsidR="009415BA" w:rsidRPr="00641B21" w:rsidRDefault="009415BA" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00641B21">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>Yhteiset palvelut, suun terveydenhuolto</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="63AE97EC" w14:textId="7EDFF0ED" w:rsidR="001F3491" w:rsidRPr="00641B21" w:rsidRDefault="00B45D92" w:rsidP="0074386B">
+        <w:p w14:paraId="63F10AE3" w14:textId="77777777" w:rsidR="001F3491" w:rsidRPr="00641B21" w:rsidRDefault="00B45D92" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00641B21">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="45688A94" w14:textId="328E892F" w:rsidR="00794DB2" w:rsidRDefault="006D6013" w:rsidP="0074386B">
+        <w:p w14:paraId="313BA488" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="001C2FB8" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="0" w:name="_Toc51054846" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:id w:val="986804503"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="0AE2D395" w14:textId="21D430A5" w:rsidR="006D6013" w:rsidRDefault="004E0003">
+        <w:p w14:paraId="5823D384" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="004E0003">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AC735C">
             <w:rPr>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00AC735C">
             <w:rPr>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
@@ -387,51 +387,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006D6013">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006D6013">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="006D6013">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3ADBA491" w14:textId="4D146984" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="71764E2F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259409" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1 Palveluntuottajan perustiedot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -457,51 +457,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="17451350" w14:textId="135AB356" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="62A25C1B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259410" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2 Vastuuyksikön perustiedot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -527,51 +527,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5002A639" w14:textId="0AF2A7B2" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="09B45B8B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259411" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.3 Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -597,51 +597,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="10AFC176" w14:textId="4FE487B4" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="67288DE7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259412" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2. Asiakas- ja potilasturvallisuus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -671,51 +671,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="419D7CCC" w14:textId="05DDC0F6" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="19D8CFC8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259413" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1 Palveluiden laadulliset edellytykset</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -741,51 +741,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51C96909" w14:textId="3D87BD42" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="2DA7DE9C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259414" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2 Vastuu palvelujen laadusta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -811,51 +811,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36CF70B0" w14:textId="05DA8AB8" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="1C13CDEE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259415" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3 Asiakkaan ja potilaan asema ja oikeudet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -881,51 +881,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F22D16D" w14:textId="639843F4" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="3ECFF356" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259416" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.4 Muistutusten käsittely</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -951,51 +951,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="05C91300" w14:textId="2B2E0FEB" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="4AB6F5D8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259417" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.5 Henkilöstö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1021,51 +1021,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0DEA96A8" w14:textId="12147A76" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="680243DF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259418" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.6 Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1091,51 +1091,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7BA27296" w14:textId="6B550EDA" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="39F2AB23" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259419" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.7 Monialainen yhteistyö ja palvelun koordinointi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1161,51 +1161,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2212D03E" w14:textId="707DF33C" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="2D9C317C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259420" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.8 Toimitilat ja välineet mukaan lukien toimintaympäristö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1231,51 +1231,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46CB95CB" w14:textId="39EF99BF" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="5C233EBB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259421" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.9 Lääkinnälliset laitteet, tietojärjestelmät ja teknologian käyttö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1301,51 +1301,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0B3E5A3A" w14:textId="529DAD5F" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="4F2A8039" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259422" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.10 Lääkehoitosuunnitelma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1371,51 +1371,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="72180F80" w14:textId="0506D65A" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="2C85E0F3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259423" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2.11 Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -1442,51 +1442,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="201796B1" w14:textId="10342583" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="2713A6BE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259424" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2.12 Säännöllisesti kerättävän ja muun palautteen huomioiminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -1513,51 +1513,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="43FCBB13" w14:textId="19EB6568" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="37F0800B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259425" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3. Omavalvonnan riskienhallinta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1586,51 +1586,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51A19946" w14:textId="2C5A20AB" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="206D089B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259426" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1 Vastuualueen riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1656,51 +1656,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F81F64F" w14:textId="0B15233E" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="11EFD749" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259427" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2. Riskienhallinnan keinot ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1726,51 +1726,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77D31368" w14:textId="13636402" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="3922CF1B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259428" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3 Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1796,51 +1796,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="779C6D65" w14:textId="3BA4CB4B" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="07701282" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259429" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1866,51 +1866,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="471DBC31" w14:textId="12DD20FE" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="7182B494" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259430" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.5 Valmius- ja jatkuvuudenhallinta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1936,51 +1936,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5AC9916B" w14:textId="2D7CEDB2" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="3E568A2D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259431" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4. Omavalvontasuunnitelman toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2009,51 +2009,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01DCAC1D" w14:textId="2A8E4E51" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="18FFB64B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259432" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1 Toimeenpano</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -2079,51 +2079,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09C379C7" w14:textId="07FD6CFD" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="25011BD6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc211259433" w:history="1">
             <w:r w:rsidRPr="006152AC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2 Julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -2149,105 +2149,105 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="020FE4C9" w14:textId="2B238556" w:rsidR="00AF5838" w:rsidRPr="00AC735C" w:rsidRDefault="004E0003" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="3695AA3F" w14:textId="77777777" w:rsidR="00AF5838" w:rsidRPr="00AC735C" w:rsidRDefault="004E0003" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9628"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlinkki"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AC735C">
             <w:rPr>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2F9673EB" w14:textId="26C7B8CD" w:rsidR="006D6013" w:rsidRDefault="000D3BE5" w:rsidP="006D6013">
+    <w:p w14:paraId="26B113FF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="000D3BE5" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc45556421"/>
       <w:bookmarkStart w:id="2" w:name="_Toc664223350"/>
       <w:bookmarkStart w:id="3" w:name="_Toc145511875"/>
       <w:bookmarkStart w:id="4" w:name="_Toc211259408"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="006D6013">
         <w:t xml:space="preserve"> Palveluntuottajaa, palveluyksikköä ja toimintaa koskevat tiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="39E9C5DA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
-    <w:p w14:paraId="585820F9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7258E0B2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:p w14:paraId="56B0FC4E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialue </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eli </w:t>
       </w:r>
       <w:r w:rsidRPr="00354CE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Sata-alue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2302,1056 +2302,1082 @@
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0019524B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmat laaditaan palveluyksikkötasolla. Sata-alue on määritellyt palveluyksiköiksi vastuualueet pois lukien suun terveydenhuolto ja perustason</w:t>
       </w:r>
       <w:r w:rsidRPr="0019524B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0019524B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>hoito-osastot, joista vastuualueiden lisäksi laaditaan omavalvontasuunnitelmat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F5D60F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5ECC2F0D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D21E2FA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C34F86" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5A35E315" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C34F86" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc211257870"/>
       <w:bookmarkStart w:id="6" w:name="_Toc211259409"/>
       <w:r>
         <w:t>1.1 Palveluntuottajan perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="580D6F61" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="605582E8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc45556422"/>
       <w:bookmarkStart w:id="8" w:name="_Toc1267008580"/>
       <w:bookmarkStart w:id="9" w:name="_Toc145511876"/>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="7DD0F5B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palveluntuottaja</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:br/>
         <w:t>Satakunnan hyvinvointialue (</w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Y-tunnus 3221304–3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1676BEEC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C34F86" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4B8BD5CC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C34F86" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="7DF29A2D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Postitusosoite</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Sairaalantie 3 </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>28500 PORI</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Vaihteen puhelinnumero 0100 2244</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64871FAD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4E95D2F1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="7DF29A2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Johdon yhteystiedot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2ED715AD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="64CA4D9A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C6761EC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F47408" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
-    <w:p w14:paraId="75244691" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="400FF5EC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F47408" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:p w14:paraId="3F5A2491" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc211257871"/>
       <w:bookmarkStart w:id="11" w:name="_Toc211259410"/>
       <w:r>
         <w:t>1.2 Vastuuyksikön perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="0BB40C7C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006E10E9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0039B39C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006E10E9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuuyksikön nimi: </w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:t>Suun terveydenhuollon vastuuyksikkö</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154FA26D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="40AC0E7C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Postituosoite:</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve"> Sairaalantie 3, 28500 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B16FDF9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="23B48856" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Vastuuyksikön päällikkö: Katja Lepistö, 044 701 3413</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1A1326" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5FDF1293" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>katja.lepisto@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F5D5C89" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0BD8683F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Vastuuyksikön ylihoitaja: Sirja Peltoniemi, 044 450 3787</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB3FBC4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0824005F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>sirja.peltoniemi@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02CE5BC2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="682EFAED" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A2D4E1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6D5D3BB3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Pohjoinen palveluryhmä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECD8672" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2CC8278F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Ylihammaslääkäri Aino-Tuulia Lehtonen, 044 707 4584</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAB9190" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="15A25139" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Osastonhoitaja Johanna Mattila, 050 315 0253</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FC2C76" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0F12BAFF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A427AF7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5C9C8075" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Läntinen palveluryhmä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1374363E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7AF8EEB4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Ylihammaslääkäri Niina Arutjunova, 044 422 4212</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C519A33" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3AEA664D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Osastonhoitaja Katri-Maria Lepistö, 044 701 0073</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119580C7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4D637C00" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Osastonhoitaja Marja Snäll, 044 701 0074</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7A1BA6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7C98F8A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A838279" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1387BA52" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Keskinen palveluryhmä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22314DA0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="59039050" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Ylihammaslääkäri Jukka Hakala, 044 772 8289</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587BBBBB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="78C43390" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Osastonhoitaja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Tommi Loikas</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>, 044 701 3412</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDDCF26" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="19FB07BD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6160B2F4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4E648AD7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Eteläinen palveluryhmä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BE25C9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="022F4841" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Ylihammaslääkäri Kati Isotupa, 040 180 9873</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABC867A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6AF39989" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Osastonhoitaja Kirsi-Maria Huhtala, 040 180 9874</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7FFD31" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1E561842" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Osastonhoitaja Leena Koskinen, 044 422 4214</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222118D8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="67ED4D5A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AC2DA5A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="15BD6A70" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc211257872"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc45556427"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc211259411"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc211259411"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc45556427"/>
       <w:r>
         <w:t>1.3 Palvelut</w:t>
       </w:r>
       <w:r w:rsidRPr="007F7445">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> toiminta-ajatus ja toimintaperiaatteet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="503F9E43" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="1EA8FE04" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009907F4">
         <w:t>Sat</w:t>
       </w:r>
       <w:r>
         <w:t>a-alue</w:t>
       </w:r>
       <w:r w:rsidRPr="009907F4">
         <w:t xml:space="preserve"> järjestää Satakunnan sosiaali-, terveys- ja pelastuspalvelut</w:t>
       </w:r>
       <w:r>
         <w:t>. Toiminta-ajatuksena on: Satavarmaa hyvinvointia, terveyttä ja turvallisuutta lähellä ihmistä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A75BF0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5425A330" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sata-alueella on laadittu hyvinvointialuestrategia, jota täydentävät ohjelmat ja suunnitelmat. Hyvinvointialuestrategian lähtökohtana ovat satakuntalaiset asukkaat ja heidän hyvinvointinsa, terveytensä ja turvallisuutensa (</w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/tietoa-meistä/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>strateSgia</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367ED9BC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="42F24A12" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B73C914" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="64106203" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F5DE8D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="0004122E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="638D063F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="0004122E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vastuuyksikön palvelut ja toimintayksiköt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A67C2B4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="34359413" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Suun terveydenhuollon toimintaperiaatteena on järjestää perustason hammashoidon palvelut oikea-aikaisesti ja kattavasti koko Satakunnan väestölle lakien ja asetusten, Käypä </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hoito-suositusten</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja hyvän hammaslääketieteellisen tavan mukaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A55A6B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="067E7A0B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Suun terveydenhuollon vastuuyksikön palvelut sisältävät suun terveydenhuollon perusterveydenhuollon palvelut, mukaan lukien erikoistason palvelut, jotka eivät vaadi sairaalatasoista hoitoa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478A8B58" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3D1CA301" w14:textId="219E7F04" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palveluja tuotetaan koko Satakunnan alueella hammashoitoloissa, Satasairaalan N2-osastolla ja liikkuvissa palveluissa, ns. salkkuvastaanotto ja vastaanottovaunu. </w:t>
+      </w:r>
+      <w:r w:rsidR="51EF6ED7" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1-vuotiaiden tarkastukset toteutetaan pääsääntöisesti etävastaanottona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Sata-alustalla tuotetaan neuvonta</w:t>
+      </w:r>
+      <w:r w:rsidR="5917D601" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja ajanvarauspalveluja diginä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA6413F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Palveluja tuotetaan koko Satakunnan alueella hammashoitoloissa, Satasairaalan N2-osastolla ja liikkuvissa palveluissa, ns. salkkuvastaanotto ja vastaanottovaunu. Neuvolahammashoidossa vastaanoton vaihtoehtona on etävastaanotto alle 3 –vuotiailla. Sata-alustalla tuotetaan neuvonta ja ajanvarauspalveluja diginä.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Suun terveydenhuollon vastuuyksikkö tuottaa suun terveydenhuollon perustason ja erityistason palveluja oikea-aikaisesti ja hammaslääketieteellisin perustein Satakunnan väestölle. Palvelut sisältävät perushammashoidon, oikomis-, kirurgisen-, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>proteettisen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suun terveydenhuollon vastuuyksikkö tuottaa suun terveydenhuollon perustason ja erityistason palveluja oikea-aikaisesti ja hammaslääketieteellisin perustein Satakunnan väestölle. Palvelut sisältävät perushammashoidon, oikomis-, kirurgisen-, </w:t>
+        <w:t xml:space="preserve">- ja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>proteettisen</w:t>
+        <w:t>parodontologisen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- ja </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0E02B558">
+        <w:t xml:space="preserve"> hoidon. Hammastekniset työt hankitaan hammaslaboratorioista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B21C63C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>parodontologisen</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0E02B558">
+      </w:pPr>
+      <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hoidon. Hammastekniset työt hankitaan hammaslaboratorioista.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>Virka-ajan ulkopuolinen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> päivystys</w:t>
+      </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Virka-ajan ulkopuolinen</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">; arki-iltojen ja pyhäpäivien päivystysvastaanotto tapahtuu Satasairaalassa, palvelu ostetaan Terveystalo Oy:ltä. Yöaikainen päivystys tapahtuu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> päivystys</w:t>
-      </w:r>
+        <w:t>TYKSissä</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; arki-iltojen ja pyhäpäivien päivystysvastaanotto tapahtuu Satasairaalassa, palvelu ostetaan Terveystalo Oy:ltä. Yöaikainen päivystys tapahtuu </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="7E106E31">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BEB60C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>TYKSissä</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>Toimipisteiden ajankohtaiset tiedot löytyvät osoitteesta Suomi.fi-Etusivu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F83C83D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="245AEACA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00254CC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue suun terveydenhuolto</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DA57E23" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4EEE07BF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00C51DBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Suomi.fi_suun</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00C51DBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> terveydenhuolto</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60E4E479" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1CAC055A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="481DD50A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0E5614CE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:t>Sata-alue ei tuota palveluja muilla hyvinvointialueilla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDF3337" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1768E4C7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B82CDBB" w14:textId="72FEEDBE" w:rsidR="006D6013" w:rsidRPr="00B04472" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2E1D53C7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B04472" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc211257873"/>
       <w:bookmarkStart w:id="16" w:name="_Toc211259412"/>
       <w:r w:rsidRPr="671FE026">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="671FE026">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asiakas</w:t>
       </w:r>
       <w:r w:rsidRPr="0CA2CFF0">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="671FE026">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja potilasturvallisuus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="671FE026">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241B4465" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F30016" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3623B696" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F30016" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="451B98C7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008D6177" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1320624D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008D6177" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc45556462"/>
       <w:bookmarkStart w:id="18" w:name="_Toc1987470091"/>
       <w:bookmarkStart w:id="19" w:name="_Toc145511907"/>
       <w:bookmarkStart w:id="20" w:name="_Toc149033991"/>
       <w:bookmarkStart w:id="21" w:name="_Toc211257874"/>
       <w:bookmarkStart w:id="22" w:name="_Toc211259413"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="671FE026">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2.1 Palveluiden laadulliset edellytykset</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="4EC0EC13" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5C67D43A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon palvelujen on oltava laadukkaita, asiakas- ja potilaskeskeisiä, turvallisia ja asianmukaisesti toteutettuja. Osaava ja vastuualueen omavalvontaan sitoutunut henkilöstö on keskinen tekijä laadun ja asiakas- ja potilasturvallisuuden varmistamisessa ja palvelujen kehittämisessä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D7050" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00DC5374" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="16458E03" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00DC5374" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Hyvinvointialueella on käytössä IMS-järjestelmä (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">= </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
@@ -3371,219 +3397,220 @@
         </w:rPr>
         <w:t xml:space="preserve"> työtä ja toimintaa ohjaavien dokumenttien hallintaan sekä prosessien kuvaamiseen</w:t>
       </w:r>
       <w:r w:rsidRPr="7E7D040B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="26179D05">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Nämä kokonaisuudet</w:t>
       </w:r>
       <w:r w:rsidRPr="63D0CCB6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> tukevat organisaation laadunhallintaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3A9DFB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0565D3DF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Hyvinvointialueella on käytössä useita asiakas- ja potilasturvallisuutta edistävää arviointimittaria. Mittareista saadun tuloksen perusteella voidaan ennaltaehkäistä asiakkaan/potilaan turvallisuutta uhkaavia asioita.</w:t>
       </w:r>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCB75C3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2E7DD021" w14:textId="3387282C" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Suun terveydenhuollossa palveluja tuotetaan hyvän hammaslääketieteellisen tavan mukaan, Käypä hoit</w:t>
+      </w:r>
+      <w:r w:rsidR="20016064" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o- ja </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="20016064" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>palko-suositusten</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja Vältä viisaasti-ohjeistusten mukaisesti. Suun terveydenhuollossa noudatetaan hoitoon pääsyä lakien ja asetusten mukaisesti ja sitä seurataan kuukausittain ns. T3-ajalla palveluryhmittäin ja THL:n </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Avohilmotilastoinnilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA64BB8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suun terveydenhuollossa palveluja tuotetaan hyvän hammaslääketieteellisen tavan mukaan, Käypä </w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Sisäisen laadun varmistaminen suun terveydenhuollossa:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EBD491" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="25B3A17F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Henkilökunnan riittävä perehdyttäminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A467FF1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="77473BD5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Osaamisen ja pätevyyden varmistaminen ja seuranta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA6FC0B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="02CF4B26" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palautteiden ja poikkeami</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> raportointi ja seuranta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A201461" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6582B284" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Riskienhallinta (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3597,505 +3624,533 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Haipro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBA93BE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="62075742" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FC2DD4E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00820ED7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4EAB5FA2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00820ED7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820ED7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Asiakas- ja potilasturvallisuuden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> varmistaminen</w:t>
       </w:r>
       <w:r w:rsidRPr="00820ED7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B0C7C9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1F80AFD5" w14:textId="4A037AF8" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Asiakas- ja potilasturvallisuus on keskeinen osa laadunhallintaa. Asiakas- ja potilasturvallisuus on kaikkia niitä periaatteita ja toimintoja, joilla varmistetaan hoidon, hoivan ja palvelun turvallisuus sekä suojataan asiakkaita ja potilaita vahingoittamiselta. Turvallisuuteen kuuluu myös tilojen, laitteiden ja tietojärjestelmien, tarvikkeiden ja lääkkeiden asianmukainen ja turvallinen käyttö sekä toimiva tiedonkulku. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0E02B558">
+      <w:r w:rsidR="3537F725" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Palveluiden asiakas- ja potilasturvallisuus varmistetaan huolehtimalla työntekijöiden ammatillisesta osaamisesta sisäisillä ja ulkoisilla koulutuksilla. Suun terveydenhuollossa on tehty riskien arviointi ja kaikista läheltä piti ja potilasvahingoista tehdään ilmoitus </w:t>
+        </w:rPr>
+        <w:t>Suun terveydenhuollon p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alveluiden asiakas- ja potilasturvallisuus varmistetaan huolehtimalla työntekijöiden ammatillisesta osaamisesta sisäisillä ja ulkoisilla koulutuksilla. Suun terveydenhuollossa on tehty riskien arviointi ja kaikista läheltä piti ja potilasvahingoista tehdään ilmoitus </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0E02B558">
+      <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Haipro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0E02B558">
+      <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0E02B558">
+        </w:rPr>
+        <w:t>-ohjelmassa, jonka tapahtumat käsitellään</w:t>
+      </w:r>
+      <w:r w:rsidR="19A769DC" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palveluryhmittäin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yhdessä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ohjelmassa, jonka tapahtumat käsitellään yhdessä henkilöstön kanssa.</w:t>
+        <w:t>henkilöstön kanssa.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65ED4AAD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="26E63A06" w14:textId="718FE275" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Suun terveydenhuollossa on yhteiset toimintaohjeet ja prosessikuvaukset, joita päivitetään kerran vuodessa ja tarvittaessa.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B56B4D3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">Suun terveydenhuollossa on yhteiset toimintaohjeet ja prosessikuvaukset, joita päivitetään kerran vuodessa </w:t>
+      </w:r>
+      <w:r w:rsidR="25E7ED7D">
+        <w:t>tai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tarvittaessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694CC222" w14:textId="724BBFEB" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Laiteturvallisuus varmistetaan säännöllisillä huoltotoimenpiteillä. Tietoturvallisuuden koulutuksen ovat kaikki työntekijät suorittaneet. Suun terveydenhuollossa on oma kirjaamisohjetyöryhmä, jonka ohjeistuksia kaikki noudattavat. Suun terveydenhuolto noudattaa aseptista ja hygieenistä toimintatapaa, joka varmistetaan yhteisillä ohjeilla ja koulutuksella. Potilaalle annetaan hoito-ohjeet suullisesti ja kirjallisesti ja näin varmistetaan, että potilas on ymmärtänyt ohjeet.</w:t>
+        <w:t>Laiteturvallisuus varmistetaan säännöllisillä huoltotoimenpiteillä</w:t>
+      </w:r>
+      <w:r w:rsidR="64664DB7">
+        <w:t xml:space="preserve"> ja työntekijöillä on käytössä sähköinen laitepassi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Tietoturvallisuuden koulutuksen ovat kaikki työntekijät suorittaneet. Suun terveydenhuollossa on oma kirjaamisohjetyöryhmä, jonka ohjeistuksia kaikki noudattavat. Suun terveydenhuolto noudattaa aseptista ja hygieenistä toimintatapaa, joka varmistetaan yhteisillä ohjeilla ja koulutuksella. Potilaalle annetaan hoito-ohjeet suullisesti ja kirjallisesti ja näin varmistetaan, että potilas on ymmärtänyt ohjeet.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2863E4A9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="40C076E8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc211257875"/>
       <w:bookmarkStart w:id="24" w:name="_Toc211259414"/>
       <w:r w:rsidRPr="002C4BE4">
         <w:t xml:space="preserve">2.2 </w:t>
       </w:r>
       <w:r>
         <w:t>Vastuu palvelujen laadusta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="1B47F15A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00DC5374" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="329E72FB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00DC5374" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC5374">
         <w:t>Sata</w:t>
       </w:r>
       <w:r>
         <w:t>-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> hallinnon ja toiminnan järjestämisessä sekä päätöksenteossa noudatetaan </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00634CE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>hallintosäännön</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t>määräyksiä. Organisaatio on jaettu toimialueisiin ja niiden alaisiin vastuualueisin. Omavalvont</w:t>
       </w:r>
       <w:r w:rsidRPr="00274A11">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>asuunnitelmat laaditaan hyvinvointialueella vastuualuetasoisesti.</w:t>
       </w:r>
       <w:r w:rsidRPr="00274A11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3202C7E3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="03ADD2B7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vastuuyksikön päällikkö johtaa vastuuyksikön toimintaa ja varmistaa palvelujen integraation. Hän vastaa vastuuyksikön toiminnan suunnittelusta, taloudesta, kehittämisestä, yhteensovittamisesta, integraatiosta, toimeenpanosta, arvioinnista, sisäisestä valvonnasta ja riskienhallinnasta sisäisen valvonnan ohjeiden mukaisesti. Vastuuyksikön päällikkö vastaa vastuuyksikkönsä omavalvonnasta ja asiakas- ja potilaslähtöisen toiminnan kehittämisestä sekä toiminnan asiakas- ja potilasturvallisuudesta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBB202A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3E796D8E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Virkasuhteinen suun terveydenhuollon vastuuyksikön päällikkö johtaa vastuuyksikköä ja vastaa hammaslääketieteellisestä toiminnasta ja omavalvonnasta. Hänen alaisenaan ja työparinaan toimii virkasuhteinen vastuuyksikköylihoitaja, jonka vastuulla on suun terveydenhuollon hoitotoiminta ja hoitohenkilöstö. Vastuuyksikön päällikön alaisena ovat neljän palveluryhmän ylihammaslääkärit, jotka vastaavat palveluryhmänsä toiminnasta yhdessä ryhmän osastonhoitajan/-hoitajien kanssa. Osastonhoitajat ovat ylihoitajan alaisia. Erikoishammaslääkärit ovat suoraan vastuuyksikön päällikön alaisia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CDB6C9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="536CA778" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hallintosäännön mukaisten tehtävien lisäksi vastuuyksikön päällikkö: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46EA1A74" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0A6179FE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) vastaa vastuuyksikkönsä toiminnan ja sen tuottamien palvelujen yhteensovittamisesta muiden toimi- ja vastuualueiden tuottamien palvelujen kanssa; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E05C163" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5891BF1E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) vastaa omavalvonnasta, sekä asiakas- ja potilasturvallisuudesta vastuuyksikösään; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD8C65C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6A5DC46D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) toimii vastuuyksikössään esihenkilönä vastuuyksikössään toimivalle alaiselleen henkilökunnalle; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603E97A1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2A458455" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>4) käyttää vastuualuejohtajan päätösvaltaa vastuualuejohtajan hänelle delegoimissa (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>so</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/te) asioissa; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4BDE05" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="47F27896" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) käyttää aluehallituksen suoraan hänelle delegoimaa päätösvaltaa aluehallituksen hyväksymissä ohjeissa, toimenkuvassaan tai alla määrätyissä asioissa; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65913A2F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3C08E5D0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="1304"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a. päättää ammattialaansa (terveyden -ja sairaanhoito) kuuluvan yksilöllisen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ostopalvelun, maksusitoumuksen tai palvelusetelin myöntämisestä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F720B26" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3C6535CD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6) suorittaa muut esihenkilönsä antamat työtehtävät</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25225DC3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="11CDE021" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="0073300F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Erityis- ja sairaalapalvelujen toimialueen toimintasääntö</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3273DB15" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007A6808" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="221BFF9F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007A6808" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21A874EB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="272A41FE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc211257876"/>
       <w:bookmarkStart w:id="26" w:name="_Toc211259415"/>
       <w:r>
         <w:t>2.3 Asiakkaan ja potilaan asema ja oikeudet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="569A2F5D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006335AB" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1B326ED7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006335AB" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Pääsy palveluihin ja hoitoon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7417F460" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="78D2DF1B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hyvinvointialueiden on suunniteltava ja toteutettava sosiaali- ja terveydenhuollon palvelut yhdenvertaisesti, yhteen sovitettuina palvelukokonaisuuksina sekä hyvinvointialueen väestön tarpeet huomioon ottaen lähellä asiakkaita. Palveluiden saatavuuden edellytyksenä on riittävä sosiaali- ja terveyspalvelujen tarjonta. Terveydenhuoltolain (1326/2010) mukaan </w:t>
       </w:r>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>kiireellinen sairaanhoito, mukaan lukien kiireellinen suun terveydenhuolto, mielenterveyden hoito, päihdehoito ja psykososiaalinen tuki on annettava sitä tarvitsevalle potilaalle hänen asuinpaikastaan riippumatta.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="0E02B558">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnanhyvinvointialue/palvelut/sairaala/päivystys</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5606EECD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4CC60711" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoitoon pääsystä säädetään terveydenhuoltolaissa (1326/2010). Hoitoon pääsylle on säädetty tietyt enimmäisajat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; alle 23-vuotiaden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -4123,343 +4178,338 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hyvinvointialueen verkkosivuilta löytyy tiedot hoitoon pääsystä ja odotusajoista.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="000E0998">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Hoitoonpääsy</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="630405EA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="640A058B" w14:textId="5787C3E9" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0E02B558">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2C63BAE0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        </w:rPr>
+        <w:t xml:space="preserve">Hoitoon pääsyä seurataan kuukausittain THL:n tilastoilla ja ns. T3-ajalle. Poikkeamiin puututaan heti ja toimintaa muutetaan tarvittaessa. Ajanvarauskirjat on avattu kuusi (6) kuukautta eteenpäin. Potilas voi saada ajan haluamaansa hammashoitolaan, mutta mikäli siellä ei ole sopivaa aikaa, hänelle tarjotaan aikaa toisesta hammashoitolasta. Alle 18-vuotiaat ja opiskelijat ohjataan </w:t>
+      </w:r>
+      <w:r w:rsidR="6F6A573C" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>oman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palveluryhmän alueella palveluryhmän hoitolaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8394B0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>THL seuraa kaikkien palvelumuotojen hoitoon pääsy tietoja ja julkaisee ne nettisivuillaan. Näille sivuille on linkki Satakunnan hyvinvointialueen nettisivuilla.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="000E0998">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Suun terveydenhuollon odotusajat THL:n tilastopalvelussa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0904E730" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="25EC130F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:lastRenderedPageBreak/>
         <w:t>Hoitotakuun toteutuminen varmistetaan riittävällä henkilöstöresurssilla, pyrkien täyttämään kaikki toimet. Virka-ajan kiirevastaanotto hoidetaan omana toimintana ja virka-ajan ulkopuolinen päivystys arki-iltoina, viikonloppuina ja arkipyhinä ostopalveluna. Yöaikainen suun terveydenhuollon päivystys tapahtuu TYKS:ssä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C25DEAD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6CA3E84F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:t>Suun terveydenhuollon palvelut tuotetaan hammashoitoloissa ja liikkuvilla vastaanotoilla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DC5C33" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="671411F0" w14:textId="22A30671" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="0E02B558">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>antavat</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="4CF0D344" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">Suun terveydenhuollossa on yhteinen ajanvaraus. Ajanvaraajat antavat aikoja koko Satakunnan alueelle. </w:t>
+      </w:r>
+      <w:r w:rsidR="6F45E20B">
+        <w:t xml:space="preserve"> Käytössä on myös Sata-sovellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3A8BE7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:t>Sairaalatasoista erikoishoitoa vaativat potilaat saavat lähetteen Satasairaalan Suu-, leuka- ja hammassairauksien poliklinikalle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE5AE2B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008F6FF9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0015EED2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008F6FF9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB29D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaan ja potilaan </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96CF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tiedonsaantioikeus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r w:rsidRPr="003747ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5798FC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="64778FDB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r>
         <w:t>Tiedonsaantioikeus on keskeinen asiakkaan ja potilaan oikeus (</w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="0E02B558">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>laki 785/1992</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="0E02B558">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>laki 812/2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekisteröidyn oikeuksista tietoihinsa kerrotaan tarkemmin kappaleessa 2.11. kohdassa </w:t>
       </w:r>
       <w:r>
         <w:t>Tietosuojaperiaatteet ja rekisteröidyn oikeuksien toteutuminen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E94F4EE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A647AF" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="59D6ACC9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A647AF" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A647AF">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Potilaan tiedonsaantioikeus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13853232" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1BAF7589" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00443301">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>Potilasta on hoidettava yhteisymmärryksessä hänen kanssaan. Jos potilas kieltäytyy tietystä hoidosta tai hoitotoimenpiteestä, häntä on mahdollisuuksien mukaan hoidettava yhteisymmärryksessä hänen kanssaan muulla lääketieteellisesti hyväksyttävällä tavalla</w:t>
       </w:r>
       <w:r w:rsidRPr="00807084">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E35292" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="353CCC6E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C504C">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t xml:space="preserve">Potilaalle on annettava selvitys hänen terveydentilastaan, hoidon merkityksestä, eri hoitovaihtoehdoista ja niiden vaikutuksista sekä muista hänen hoitoonsa liittyvistä seikoista, joilla on merkitystä päätettäessä hänen hoitamisestaan. Selvitystä ei kuitenkaan tule antaa vastoin potilaan tahtoa tai silloin, kun on ilmeistä, että selvityksen antamisesta aiheutuisi vakavaa vaaraa potilaan hengelle tai terveydelle. Terveydenhuollon ammattihenkilön on annettava selvitys siten, että potilas riittävästi ymmärtää sen sisällön. Jos terveydenhuollon ammattihenkilö ei osaa potilaan käyttämää kieltä taikka potilas ei aisti- tai puhevian vuoksi voi tulla ymmärretyksi, on mahdollisuuksien mukaan huolehdittava tulkitsemisesta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E3A3E5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006335AB" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="787B729F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006335AB" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Asiakka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ja</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> potila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461387F2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="32E935B9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Osallisuus on </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="673B414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>THL</w:t>
         </w:r>
       </w:hyperlink>
@@ -4480,431 +4530,450 @@
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">alueen </w:t>
       </w:r>
       <w:hyperlink r:id="rId28">
         <w:r w:rsidRPr="673B414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>osallisuusohjelma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, jossa määritellään käytännöt asukas-, asiakas- sekä henkilöstöosallisuuden toteutumiseksi. Osallisuusohjelma laaditaan valtuustokausittain. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76531D23" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="37BECCB4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150"/>
       </w:pPr>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Osallisuustyö edistää organisaation sosiaalisen vastuullisuuden toteutumista. Osallisuuden käytäntöjen avulla voidaan lisätä organisaation veto- ja pitovoimaa, vähentää alueen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="673B414F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Osallisuustyö edistää organisaation sosiaalisen vastuullisuuden toteutumista. Osallisuuden käytäntöjen avulla voidaan lisätä organisaation veto- ja pitovoimaa, vähentää alueen asukkaiden terveyseroja ja ehkäistä syrjäytymistä. Osallisuuden kokemus on yhteydessä koettuun hyvinvointiin, terveyteen, toiminta- ja työkykyyn.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D91B9D4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>asukkaiden terveyseroja ja ehkäistä syrjäytymistä. Osallisuuden kokemus on yhteydessä koettuun hyvinvointiin, terveyteen, toiminta- ja työkykyyn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBFEEB5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Asiakasosallisuudella tarkoitetaan vuorovaikutusta, asiakkaan/potilaan kuuntelemista ja hänen mahdollisuuttaan vaikuttaa omaan hoitoonsa tai palveluunsa. Sata-alueella asiakasosallisuuden toteuttamisen muotoja ovat mm. asiakaskokemukset, kokemusasiantuntijat, asiakasraadit, asiakaskyselyt, osallistava kirjaaminen, systeeminen työote, OLKA-toiminta (koordinoitua järjestö- ja vapaaehtoistoimintaa </w:t>
       </w:r>
       <w:hyperlink r:id="rId29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/asiointiopas/</w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>olka-toiminta</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">), vertaistoiminta, hoidolliset ryhmät, asiakas- ja asukaskokoukset sekä järjestöyhteistyö. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A92EC6F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="37355D03" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lakisääteiset vaikuttamistoimielimet nuorisovaltuusto, vammaisneuvosto ja vanhusneuvosto kokoontuvat säännöllisesti kuulemaan ja käsittelemään omaan toimialueeseensa liittyviä asioita. Lisäksi vaikuttamistoimielimillä on mahdollisuus perustaa alatyöryhmiä valmistelemaan tiettyä asiakokonaisuutta tarvittaessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41851FE3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="153E0BF7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hammaslääkäri tekee diagnoosin, kertoo potilaalle hoitosuunnitelman ja hoitovaihtoehdot sekä kustannusarvion, joista päätetään yhdessä. Hyväksytty hoitosuunnitelma kirjataan potilastietoihin, joista se siirtyy Kantaan. Potilaalle voidaan antaa suunnitelma myös kirjallisena, mikäli hän niin haluaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B251ED5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="085DCE56" w14:textId="2D6E6CBF" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="0E02B558">
-[...3 lines deleted...]
-    <w:p w14:paraId="4A1CA346" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:r>
+        <w:t xml:space="preserve">Tarvittaessa käytetään </w:t>
+      </w:r>
+      <w:r w:rsidR="55DD2C57">
+        <w:t>tulkkipalvelua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C17749" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:t>Satakunnan hyvinvointialueen nettisivujen lomakkeella potilas voi pyytää hoitoaan koskevia tietoja ja lokitietoja.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00555C24">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Tietopyyntölomakkeet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47B0A2B9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4609EE48" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:t>Potilastiedot siirtyvät Kantaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5F7B6E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="060713EE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="100F1E34" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006335AB" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="589447C8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006335AB" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Asiakkaan</w:t>
       </w:r>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>potilaan</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> kohtelu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F06724E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4B92B7F2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Asiakkaalla ja potilaalla on oikeus laadultaan hyvään sosiaali- ja terveydenhuoltoon ja hyvään kohteluun ilman syrjintää. Asiakasta ja potilasta on kohdeltava kunnioittaen hänen ihmisarvoaan, vakaumustaan ja yksityisyyttään.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255BE3C5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="56A79528" w14:textId="11AC269E" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Suun terveydenhuollon vastuuyksikössä noudatetaan Sata-alueen arvoja ja periaatteita.</w:t>
+      </w:r>
+      <w:r w:rsidR="4A685E12" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jokainen on arvokas, toimimme oikein myös vaikeissa tilanteiss</w:t>
+      </w:r>
+      <w:r w:rsidR="18E53A2B" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiakkaat kohdataan inhimillisesti ja ammatillisesti. Jokaista asiakasta palvellaan yhdenvertaisesti. Hyvinvointialueen arvot ja periaatteet perehdytetään jokaiselle työntekijälle ja niiden mukaan odotetaan toimittavan. Jokainen työntekijä on omalta osaltaan vastuussa asiakkaan asiallisesta kohtelusta. Lisäksi työyhteisössä käydään jatkuvaa keskustelua asiasta ja työyhteisön toimintakulttuuri on asiakasta arvostava. Asiakkaan äidinkieli, hänen yksilölliset tarpeensa ja kulttuurinsa otetaan mahdollisuuksien mukaan hänen kohtelussaan huomioon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7611FBFD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suun terveydenhuollon vastuuyksikössä noudatetaan Sata-alueen arvoja ja periaatteita. Asiakkaat kohdataan inhimillisesti ja ammatillisesti. Jokaista asiakasta palvellaan yhdenvertaisesti. Hyvinvointialueen arvot ja periaatteet perehdytetään jokaiselle työntekijälle ja niiden mukaan odotetaan toimittavan. Jokainen työntekijä on omalta osaltaan vastuussa asiakkaan asiallisesta kohtelusta. Lisäksi työyhteisössä käydään jatkuvaa keskustelua asiasta ja työyhteisön toimintakulttuuri on asiakasta arvostava. Asiakkaan äidinkieli, hänen </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>yksilölliset tarpeensa ja kulttuurinsa otetaan mahdollisuuksien mukaan hänen kohtelussaan huomioon.</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Jos asiakas on tyytymätön saamaansa palveluun tai kohteluun, on hänellä mahdollisuus antaa palautetta tai tehdä vaaratilanneilmoitus Sata-alueen yhteisen ilmoituskanavan kautta. Palaute- ja vaaratilanteen ilmoituskanava löytyvät </w:t>
       </w:r>
       <w:hyperlink r:id="rId31">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Sata-alueen verkkosivuilta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Kaikki palautteet käsitellään ja palautteet viedään henkilökunnan tietoon. Palautteista saatua tietoa käytetään toimintamme kehittämiseen ja palveluiden laadun seurantaan. Vaaratapahtumailmoitus ei ole virallinen muistutus hoitovirheiden osalta. Hoitoon tai kohteluun tyytymätön asiakas tai potilas voi tehdä potilaslain mukaisen muistutuksen tai kantelun.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A2E727" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2AFD1EA9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Epäasialliseen käytökseen yksikössä ja työyhteisössä puututaan välittömästi. Jos työntekijä havaitsee jonkun kohtelevan toista ihmistä epäasiallisesti, hänen tulee puuttua tilanteeseen välittömästi. Työntekijän tulee ilmoittaa asiasta esihenkilölleen ja tehdä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-ilmoitus. Jos työntekijä toimii annettujen ohjeiden vastaisesti tai laiminlyö tehtäviään, esihenkilö keskustelee asiasta työntekijän kanssa ja neuvoo ja opastaa työtehtävissä ja työpaikan toimintatavoissa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728A8C12" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4B8DF5B6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="482C84A0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C51DD5" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2018296D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C51DD5" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakkaan ja potilaan informointi hänen käytettävissään olevista oikeu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>turvakeinoista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE8D227" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="59F9FA10" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00123774">
         <w:t xml:space="preserve">Asiakkaita ja potilaita informoidaan heidän käytettävissään olevista oikeusturvakeinoista Sata-alueen internet sivuilla </w:t>
       </w:r>
       <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/asiointiopas/potilaan-oikeudet-ja-tietosuoja</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00123774">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00123774">
         <w:t>Yksiköiden toimitiloissa ja omavalvontasuunnitelmissa on nähtävillä asiavastaavien yhteystiedot sekä jokaisen työntekijän velvollisuus on opastaa asiakkaita ja potilaita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D30ED0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="65FB0BE1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FEC2A16" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6B03AF4C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:t>Hammashoitoloiden odotustiloissa on nähtävillä asiavastaavien yhteystiedot ja tarvittaessa hoitava henkilökunta kertoo potilaalle oikeusturvakeinoista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021776D2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0768DA6B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710078">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Itsemääräämisoikeus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59360E2F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002072F2" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5C8FEC3F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002072F2" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C52FF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Itsemääräämisoikeus herättää monenlaisia ajatuksia ja tunteita. Se on moniulotteinen ja usein haastavakin asia. Itsemäärääminen on vastuunkantoa omasta itsestään sekä vapautta tehdä valintoja itseään koskevissa asioissa. On hyvin tärkeää, että asiakasta/potilasta tuetaan päätöksenteossa itsemääräämiskyvyn vahvistumiseksi. Tuki itsemääräämisoikeuden käyttämiseen on aina yksilöllistä. Erilaisten vaihtoehtojen ja mahdollisuuksien ymmärtäminen on tärkeää.</w:t>
       </w:r>
       <w:r w:rsidRPr="003244AF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CB0E40" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="186721A1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D5096FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Perustuslaissa turvataan jokaiselle perusoikeudet. Lähtökohta on, että henkilön perusoikeuksia voidaan rajoittaa vain laissa erikseen säännellyissä tilanteissa ja niin vähän kuin </w:t>
+        <w:t xml:space="preserve">Perustuslaissa turvataan jokaiselle perusoikeudet. Lähtökohta on, että henkilön perusoikeuksia voidaan rajoittaa vain laissa erikseen säännellyissä tilanteissa ja niin vähän kuin on välttämätöntä. Toimenpide on oltava eettisesti perusteltavissa ja se on suoritettava asiakkaan/potilaan itsemääräämisoikeutta kunnioittaen. Joissakin tilanteissa voidaan joutua rajoittamaan asiakkaan perusoikeuksia. Tällainen tilanne voisi olla esim. se, jos henkilön </w:t>
       </w:r>
       <w:r w:rsidRPr="7D5096FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>on välttämätöntä. Toimenpide on oltava eettisesti perusteltavissa ja se on suoritettava asiakkaan/potilaan itsemääräämisoikeutta kunnioittaen. Joissakin tilanteissa voidaan joutua rajoittamaan asiakkaan perusoikeuksia. Tällainen tilanne voisi olla esim. se, jos henkilön oma tai toisen henkilön terveys tai turvallisuus on uhattuna. Henkilökuntaresurssien puute ei oikeuta rajoitustoimenpiteiden käyttöön. Julkisen vallan on turvattava perusoikeuksien toteutuminen (</w:t>
+        <w:t>oma tai toisen henkilön terveys tai turvallisuus on uhattuna. Henkilökuntaresurssien puute ei oikeuta rajoitustoimenpiteiden käyttöön. Julkisen vallan on turvattava perusoikeuksien toteutuminen (</w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="0071116E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>laki 1889/39</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00743C70">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">laki </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00865E33">
           <w:rPr>
@@ -4914,114 +4983,114 @@
           <w:t>1992/78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="001E0BAA">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>laki 1999/731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEE6A51" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006F6F86" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4781D0D0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006F6F86" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata-alueelle on laadittu Sote-johtaja Sari Rantasen hyväksymä toimintaohje, jonka avulla varmistetaan asiakkaiden ja potilaiden itsemääräämisoikeuden toteutuminen ja sen rajoittamista koskevat periaatteet ja konkreettisetiset menettelytavat. </w:t>
       </w:r>
       <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="0E02B558">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Toimintaohje Itsemääräämisoikeus ja rajoitustoimenpiteet Satakunnan hyvinvointialueen yksiköissä (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E7180B0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5A34A5A9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:t xml:space="preserve">Suun terveydenhuollossa </w:t>
       </w:r>
       <w:r>
         <w:t>tuetaan</w:t>
       </w:r>
       <w:r w:rsidRPr="0E02B558">
         <w:t xml:space="preserve"> potilaan itsemääräämisoikeutta</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ja hoito toteutetaan yhteisymmärryksessä potilaan kanssa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7362C2EA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="30C42607" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lakisääteiset palvelua koskevat suunnitelmat </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDC8930" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6FF3A804" w14:textId="3A800F88" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Potilaan lakisääteistä palvelua koskevat suunnitelmat ja prosessit päivitetään vuosittain ja tarpeen vaatiessa toiminnan muuttuessa. Suun terveydenhuollossa on erilaisia työtyhmiä koskien esimerkiksi oikomishoitoa, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parodontologiaa</w:t>
       </w:r>
@@ -5042,406 +5111,412 @@
         </w:rPr>
         <w:t>kirurgisia palveluja</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> alle 18-vuotiaiden hoitoa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, ikäihmisten hoitoa ja terveydenedistämistä. (</w:t>
+        <w:t xml:space="preserve">, ikäihmisten hoitoa ja terveydenedistämistä. </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="00642295">
+        <w:r w:rsidR="006A5D1E" w:rsidRPr="006A5D1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>IMS-ohjeet henkilökunnalle</w:t>
+          <w:t>(IMS-ohjeita henkilökunnalle)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="71819A9C" w14:textId="3F127648" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Suunnitelmat ovat kaikkien työntekijöiden luettavissa IMS-ohjelmassa</w:t>
+      </w:r>
+      <w:r w:rsidR="3460035D" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja ne käydään läpi perehdytysvaiheessa. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Päivitykset ja muutokset käsitellään palveluryhmien omissa henkilöstökokouksissa ja osa myös koko Satakunnan suun terveydenhuollon henkilöstökokouksissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141547F0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0E02B558">
+        <w:t>Hammaslääkäri tekee tutkimuksiin perustuvan diagnoosin ja hammaslääketieteellisen hoitosuunnitelman, joka kirjataan potilaan tietoihin potilastietojärjestelmään, kun potilas on sen hyväksynyt. Hoitosuunnitelman toteutuksesta on vastuussa potilasta hoitava suun terveydenhuollon ammattilainen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F758002" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Suunnitelmat ovat kaikkien työntekijöiden luettavissa IMS-ohjelmassa. Päivitykset ja muutokset käsitellään palveluryhmien omissa henkilöstökokouksissa ja osa myös koko Satakunnan suun terveydenhuollon henkilöstökokouksissa.</w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="7D2DF8D1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00CC2EF4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29BC7A96" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00CC2EF4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2EE9521C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>siavastaavien tehtävät ja yhteystiedot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AF6F85" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3EB78643" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiavastaava toimii tehtävässään </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00D51708">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>asiavastaavalain 739/2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> mukaisesti riippumattomasti ja puolueettomasti. Hän ei tee päätöksiä eikä voi muuttaa niitä. Asiavastaava ei ota kantaa lääketieteelliseen hoitoon. (</w:t>
       </w:r>
       <w:hyperlink r:id="rId39">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Potilasasiavastaava</w:t>
         </w:r>
         <w:r w:rsidRPr="4A838D50">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> ja sosiaaliasiavastaava - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50563C6C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00CC2EF4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="21A693E8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00CC2EF4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1758E5C9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C725DC" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0E84DD69" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C725DC" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sosiaaliasiavastaava</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Satasairaala</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Sairaalantie 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>28500 PORI</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="2EE9521C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Puh. 044 7079132</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="2EE9521C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>sosiaaliasiavastaava@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48740EBC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1A2ECC7B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sosiaaliasiavastaavan tehtävänä on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27661D69" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="10673B2A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuvoa asiakkaita sosiaalihuollon asiakaslain (812/2000) ja varhaiskasvatuslain (540/2018) soveltamiseen liittyvissä asioissa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13831A31" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="635581BD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuvoa ja avustaa sosiaalihuollon asiakaslain 23 § mukaisen muistutuksen tekemisessä sekä neuvoa ja avustaa varhaiskasvatuslain 54 §:ssä tarkoitetun muistutuksen tekemisessä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2790837F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="625F1470" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuvoa, miten kantelu, oikaisuvaatimus, valitus, vahingonkorvausvaatimus tai muu asiakkaan sosiaalihuollon tai varhaiskasvatuksen oikeusturvaan liittyvä asia voidaan panna vireille toimivaltaisessa viranomaisessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1173BA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="749FF24A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tiedottaa asiakkaan oikeuksista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E91A98C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="371EE669" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Koota tietoa asiakkaiden yhteydenotoista ja seurata asiakkaiden oikeuksien ja aseman kehitystä sekä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252226D2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="377A28C8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toimia muutenkin asiakkaan oikeuksien edistämiseksi ja toteuttamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A37FA4A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="647B43F1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4089C4F8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003B4C4E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="67EA52BC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003B4C4E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Potilasasiavastaavat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00564101" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00826798" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2374DC80" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00826798" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:strike/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Satasairaala</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Sairaalantie 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>28500 PORI</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Puh. </w:t>
       </w:r>
       <w:r w:rsidRPr="2EE9521C">
         <w:rPr>
@@ -5449,261 +5524,261 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">02 627 6078 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="0054274A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>potilasasiavastaava@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0054274A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08086DDA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="553BEB0C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Potilas</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asiavastaavan tehtävänä on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466AF74C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="76B50F50" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuvoa potilaita potilaslain (785/1992) soveltamiseen liittyvissä asioissa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109E022F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002C0DE7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1B1955BE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002C0DE7" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuvoa ja tarvittaessa avustaa potilasta tai potilaan laillista edustajaa, omaista tai muuta läheistä potilaslain 10 §:ssä tarkoitetun muistutuksen tekemisessä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C678A1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002C0DE7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="35FB203B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002C0DE7" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuvoa, miten kantelu, oikaisuvaatimus, valitus, vahingonkorvausvaatimus, potilas- tai lääkevahinkoa koskeva korvausvaatimus tai muu potilaan terveydenhuollon oikeusturvaan liittyvä asia voidaan panna vireille toimivaltaisessa viranomaisessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110E6AC5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002C0DE7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7E1058D6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002C0DE7" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tiedottaa potilaan oikeuksista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7122B678" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="542D0F0A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oota tietoa potilaiden yhteydenotoista ja seurata potilaiden oikeuksien ja aseman kehity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stä sekä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBF0E8E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5FA6D1DD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oimia muutenkin potilaan oikeuksien edistämiseksi ja toteuttamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9E4C41" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C725DC" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1DCE0652" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C725DC" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Yhteystietolinkki </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Potilasasiavastaava ja sosiaaliasiavastaava - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12E03E52" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00824CF5" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="03D53502" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00824CF5" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Hlk120538480"/>
       <w:bookmarkStart w:id="28" w:name="_Toc211257877"/>
       <w:bookmarkStart w:id="29" w:name="_Toc211259416"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:t>2.4 Muistutusten käsittely</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="3FC38810" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="004A1175" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="255F5091" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="004A1175" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Hoitoon tai palvelun laatuun taikka saamaansa kohteluun tyytymättömällä potilaalla/asiakkaalla on lakiin perustuva oikeus tehdä muistutus (</w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/asiointiopas/potilaan-oikeudet-ja-tietosuoja</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>). Muistutuksen voi tehdä tarvittaessa myös potilaan/asiakkaan laillinen edustaja, omainen tai läheinen.</w:t>
       </w:r>
       <w:r w:rsidRPr="4321C72B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="111111"/>
@@ -5718,5922 +5793,6962 @@
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>Muistutus pitää tehdä pääsääntöisesti kirjallisesti, mutta erityisestä syystä sen voi tehdä myös suullisesti.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Muistutuksen vastaanottajan el</w:t>
       </w:r>
       <w:r w:rsidRPr="004C4053">
         <w:t>i vastuualuejohtajan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on käsiteltävä asia ja annettava siihen kirjallinen, perusteltu vastaus kohtuullisessa ajassa. Muistutus hoidosta tai palvelusta -lomake löytyy Sata-alueen internet -sivustolta (</w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00296E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Muistutuslomake</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B479119" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="004A1175" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="54A27F0D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="004A1175" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="452EE988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Potilasasiavastaava/sosiaaliasiavastaava antavat tarvittaessa lisätietoja muistutuksen tekemiseen liittyen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13964A45" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007B35C4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="78F0EE49" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007B35C4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Muistutus lähetetään Satakunnan hyvinvointialueen kirjaamo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sairaalantie 3, 28500 PORI tai </w:t>
       </w:r>
       <w:hyperlink r:id="rId45">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>kirjaamo@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07ABF8E9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4DF25B2F" w14:textId="551CFF1B" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="7E106E31">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yhteiset palvelut</w:t>
       </w:r>
-      <w:r w:rsidRPr="7E106E31">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> -vastuualueen johtaja ottaa vastaan ja tiedottaa palvelualojen vastuuhenkilöitä, vastuuyksiköiden päälliköitä saaduista muistutuksista. Vastuualuejohtaja delegoi muistutusten sisältämien epäkohtien ja puutteiden korjaamisen ja kehittämisen palvelualojen vastuuhenkilöille, vastuuyksiköiden päälliköille. Poikkeamailmoitukset käsitellään osasto tai yksikkökokouksissa, yhdessä koko henkilökunnan kanssa pohditaan ehkäiseviä toimenpiteitä. Vastuuyksikön päällikkö selvittää yhdessä henkilökunnan kanssa muistutukseen johtaneet syyt ja suunnittelee korjaavat ja ehkäisevät toimenpiteet sekä kehittää toimintaa niin, ettei vastaavaa tapahdu uudelleen. Muistutusten </w:t>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -vastuualueen johtaja ottaa vastaan ja tiedottaa palvelualojen vastuuhenkilöitä, vastuuyksiköiden päälliköitä saaduista muistutuksista. Vastuualuejohtaja delegoi muistutusten sisältämien epäkohtien ja puutteiden korjaamisen ja kehittämisen palvelualojen vastuuhenkilöille, vastuuyksiköiden päälliköille. Poikkeamailmoitukset käsitellään </w:t>
+      </w:r>
+      <w:r w:rsidR="0F4FCE2B" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">palveluryhmien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kokouksissa, yhdessä </w:t>
+      </w:r>
+      <w:r w:rsidR="551D98AA" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>ryhmän</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> henkilökunnan kanssa pohditaan ehkäiseviä toimenpiteitä. Vastuuyksikön päällikkö selvittää yhdessä henkilökunnan kanssa muistutukseen johtaneet syyt ja suunnittelee korjaavat ja ehkäisevät toimenpiteet sekä kehittää toimintaa niin, ettei vastaavaa tapahdu uudelleen. Muistutusten </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="7E106E31">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>johdosta</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="7E106E31">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> prosesseja, toimintatapoja ja ohjeistuksia päivitetään tarpeen mukaan. Asia käsitellään myös asiaan liittyvien työntekijöiden kanssa. Muistutuksen tehneelle asiakkaalle laaditaan kirjallinen vastaus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B78ACD4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="65A0ECDE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F8B24F9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="0081795B" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="69ABF5D6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="0081795B" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc211257878"/>
       <w:bookmarkStart w:id="31" w:name="_Toc211259417"/>
       <w:r>
         <w:t>2.5 Henkilöstö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="681623EB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003C08FC" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0502EFE2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003C08FC" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc149034021"/>
       <w:bookmarkStart w:id="33" w:name="_Toc31100000"/>
       <w:bookmarkStart w:id="34" w:name="_Toc45556461"/>
       <w:bookmarkStart w:id="35" w:name="_Toc69238455"/>
       <w:bookmarkStart w:id="36" w:name="_Toc145511906"/>
       <w:r w:rsidRPr="00970B0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Määrä, rakenne ja riittävyys se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>kä sijaisten käytön periaatteet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346CE8CE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5BCE287A" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+      <w:pPr>
+        <w:pStyle w:val="NormaaliWWW"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002109E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Vuoden 2025 henkilöstökertomuksen mukaan Sata-alueella työskenteli 10786 henkilöä, joista 78 % oli vakituisia työntekijöitä:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF3A9CA" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+      <w:pPr>
+        <w:pStyle w:val="NormaaliWWW"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11FC5A9D" w14:textId="30D927EB" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:pStyle w:val="NormaaliWWW"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002109E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Eniten työntekijöitä oli erityis- ja sairaalapalveluiden toimialueella, 3246 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192D0564" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:pStyle w:val="NormaaliWWW"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002109E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vähiten työntekijöitä oli pelastuslaitoksella, 219 henkilöä ja hyvinvointialueen hallinnossa 164 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F348453" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:pStyle w:val="NormaaliWWW"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002109E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ikääntyneiden palveluissa työskenteli 3189 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC54A6E" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:pStyle w:val="NormaaliWWW"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002109E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Aikuisten palveluissa työskenteli 1825 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C5358D" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:pStyle w:val="NormaaliWWW"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002109E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Lasten, nuorten ja perheiden palveluissa työntekijöitä oli 798 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00924D1D" w14:textId="431446B8" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:pStyle w:val="NormaaliWWW"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002109E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Konsernipalveluissa työskenteli 1345 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A5149A" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+      <w:pPr>
+        <w:pStyle w:val="NormaaliWWW"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="002109E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Henkilöstölle: Henkilöstökertomus 2025 (linkki ammattilaisille, vaatii kirjautumisen IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E0F820D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006327D6" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A3399">
-[...96 lines deleted...]
-    <w:p w14:paraId="1EFD8BB7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    </w:p>
+    <w:p w14:paraId="43FD0B6F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuuyksikön henkilöstön määrä ja rakenne </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE59CDB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5DAC6B94" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26BF724C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3AA7E6D5" w14:textId="69BCB1D3" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Suun terveydenhuollon vastuuyksikössä työskentelee noin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>260-330</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> henkilöä; vastuuyksikön päällikkö, vastuuyksikön ylihoitaja, ylihammaslääkärit, osastohammaslääkärit, osastonhoitajat, erikoishammaslääkärit, hammaslääkärit, suuhygienistit, hammashoitajat, vastaanottoavustaja, johdon assistentti.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1990A773" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve"> henkilöä; vastuuyksikön päällikkö, vastuuyksikön ylihoitaja, ylihammaslääkärit, osastohammaslääkärit, osastonhoitajat, erikoishammaslääkärit, hammaslääkärit, suuhygienistit, hammashoitajat, vastaanottoavustaja</w:t>
+      </w:r>
+      <w:r w:rsidR="4D1D823D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564F3997" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D74B873" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3861493F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="05666D0E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sijaisten käytön periaatteet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D4ED2A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0743C53D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="409B58D9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...7 lines deleted...]
-    <w:p w14:paraId="22AC4896" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00D14946" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7A9B1C16" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009C338F">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="7E71DF58">
+      <w:r w:rsidRPr="0014499E">
+        <w:t xml:space="preserve">Sata-alueen urapalvelut </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0014499E">
+        <w:t>julkaisee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0014499E">
+        <w:t xml:space="preserve"> työpaikkailmoituksia sisäisessä intrassa (Satasessa) ja internetissä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B916983" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04898143" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0014499E">
+        <w:t>Toimialueet voivat palkata henkilöitä sijaisuuksiin myös suoraan sopimalla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014499E">
+        <w:br/>
+        <w:t xml:space="preserve">tai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0014499E">
+        <w:t>Sotender</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0014499E">
+        <w:t>-sovelluksella. Lue lisää</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0014499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Rekrytoinnin käsikirja (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Sovellus sijaisten hankintaan (</w:t>
         </w:r>
-      </w:hyperlink>
-[...131 lines deleted...]
-        <w:r w:rsidRPr="0E02B558">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0014499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>valvira/sosiaali-ja-terveydenhuolto/ilmoituksen-tekeminen-ammattihenkilosta</w:t>
+          <w:t>Sotender</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0014499E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>). (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="0014499E">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A30A36F" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0014499E">
+        <w:t>Päätöksen henkilöstövalinnasta tekee sijaisuuksissa esihenkilö, vakituisissa työsuhteissa päällikkö.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014499E">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FAA6BA" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0014499E">
+        <w:t xml:space="preserve">Sata-alueelle on laadittu rekrytoinnin käsikirja, johon on koottu rekrytointia koskevien lakien ja asetusten asiasisältöjä sekä Sata-alueen hallinnollisia toimintatapaohjeita </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0014499E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>Rekrytoinnin käsikirja (Linkki ammattilaiselle, vaatii kirjautumisen IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="61FD0511" w14:textId="77777777" w:rsidR="0014499E" w:rsidRDefault="0014499E" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8EF3E3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B79EDA0" w14:textId="0F01E833" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vuokratyö ja alihankinta</w:t>
+      </w:r>
       <w:r>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3724847A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:br/>
+        <w:t xml:space="preserve">Suun terveydenhuollossa ei käytetä ostohammaslääkäreitä eikä ostohoitohenkilökuntaa. Virka-ajan ulkopuolinen päivystys ostetaan Terveystalo Oy:ltä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362F454D" w14:textId="240B9347" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Myöskään alihankintaa ei käytetä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E825BEF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A0DCC2B" w14:textId="68B21B63" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970B0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ammattioikeudet</w:t>
+      </w:r>
+      <w:r w:rsidR="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja kielitaito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8E0DB4" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon ammattioikeudet varmistetaan rekrytoinnin yhteydessä tarkistamalla sosiaali- ja terveydenhuollon ammattihenkilöiden ammattioikeuksia koskevat rekisteritiedot (esimerkiksi JulkiTerhikki, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>JulkiSuosikki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, rikosrekisteri), tutkintotodistukset sekä muut kyseiseen tehtävään vaadittavat luvat ja todistukset esimerkiksi valtionhallinnon kielitutkinto tai yleinen kielitutkinto).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB0A1D0" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0014499E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Ulkomaalaisen työntekijän palkkaaminen (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6CD9D2DE" w14:textId="7A336429" w:rsidR="0014499E" w:rsidRDefault="0014499E" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0014499E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Rekrytoinnin käsikirja (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F40EDF4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:bookmarkStart w:id="37" w:name="_Toc149034022"/>
       <w:bookmarkStart w:id="38" w:name="_Toc45556465"/>
       <w:r w:rsidRPr="0E02B558">
         <w:t>Suun terveydenhuollossa rekrytoiva esihenkilö tarkastaa ammattipätevyyden Julki-Terhikistä ja todistuksista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFB072D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007D116F" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="09BE012D" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="006D6013"/>
+    <w:p w14:paraId="18F55E65" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007D116F" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D116F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Koulutus, osaaminen ja ammattitaito </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4F0E6E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="278BEEA8" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc149034023"/>
       <w:bookmarkStart w:id="40" w:name="_Toc45556466"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
-      <w:r w:rsidRPr="729C1BD1">
-[...98 lines deleted...]
-        <w:r w:rsidRPr="7E106E31">
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Osaava henkilöstö on lähtökohta vaikuttavien palveluiden toteuttamiselle. Esihenkilön tehtävänä on varmistaa henkilöstön nykyinen ja tuleva osaaminen palvelujen toteuttamiseksi. Osaamista kehitetään muun muassa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4F5E86" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>sisäisellä ja ulkoisella koulutuksella,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EA1D10" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>perehdytyksellä,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0169B540" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>mentoroinnilla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5B01D6" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>työkierrolla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71624150" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>simulaatio-oppimisella,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617085CF" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>verkkokoulutuksilla.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CA37D5" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueen osaamisen kehittäminen perustuu </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0014499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Osaamisen kehittämisen sivuilta (Linkki ammattilaiselle)</w:t>
+          <w:t>koulutussuunnitelmaan (Linkki ammattilaiselle, vaatii kirjautumisen, IMS),</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="7E106E31">
-[...84 lines deleted...]
-    <w:p w14:paraId="43ABBF9D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00970B0F" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jonka laativat vuosittain henkilöstön kehittämispalvelut yhdessä toimialueiden, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>professiojohtajien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>TKIO:n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kanssa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCCB3DB" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014499E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8AB38A" w14:textId="08F55751" w:rsidR="006D6013" w:rsidRDefault="0014499E" w:rsidP="006D6013">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lisätietoa: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52">
+        <w:r w:rsidRPr="2F3CA251">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Oppimisen ja osaamisen kompassista (Linkki ammattilaiselle, vaatii kirjautumisen, Satanen) </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42E224EF" w14:textId="25CFB743" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5997108A" w14:textId="09D233B1" w:rsidR="1381BDE1" w:rsidRDefault="1381BDE1" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Suun terveydenhuollon rekrytoiva esihenkilö tarkistaa ammattipätevyyden rekrytointiprosessin aikana.</w:t>
+      </w:r>
+      <w:r w:rsidR="2CF26237" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esihenkilöiden ja työntekijöiden vastuulla on huolehtia riittävästä ammattitaidon päivittämistä. Suun terveyd</w:t>
+      </w:r>
+      <w:r w:rsidR="75C9C892" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="2CF26237" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>huollossa esihenkilöt seuraavat henkilökunnan koulutusmääriä ja koulutuks</w:t>
+      </w:r>
+      <w:r w:rsidR="0D74B28C" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>iin osallistumista</w:t>
+      </w:r>
+      <w:r w:rsidR="43B4AB5B" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä varmistavat, että tarvittavat luvat ovat voimassa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D25BE39" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:p w14:paraId="3BFF7363" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00970B0F" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Perehdyttäminen, ammattitaidon ylläpito ja täydennyskoulutus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE2C36D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="004B504D" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p w14:paraId="4D43E821" w14:textId="22D0F89C" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="4C6FFAD3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="004B504D" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>Suunnitelmallinen ja laadukkaasti toteutettu perehdytys lisää rekrytoinnin onnistumista. Työturvallisuuslaki (738/2002) velvoittaa, että työntekijä perehdytetään riittävästi työtehtäviin, työympäristöön sekä työssä käytettäviin välineisiin ennen uuden työn aloitusta sekä työtehtävien tai -välineiden muuttuessa. Esihenkilö vastaa, että perehdytys toteutetaan suunnitellusti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7747D5BD" w14:textId="45DE3C68" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:r w:rsidRPr="004B504D">
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>Sata-alueella perehdytys sisältää:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DFB2AB" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>henkilökohtaisen perehdytyssuunnitelman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D5F91A" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>perehdytystä kasvokkain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC23003" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>verkkokursseja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B8CD8F" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>itseopiskelumateriaaleja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB2EB7E" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>seurantakeskustelun</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0803B31A" w14:textId="19E7046C" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>sähköisen palautteen perehdyttäjälle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FAACF6" w14:textId="4EA153F0" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E944CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t>Satasen Perehdytys-sivulta</w:t>
+          <w:t>Satasen Perehdytys-sivuilta (Linkki ammattilaisille.)</w:t>
         </w:r>
-        <w:r w:rsidRPr="05E90FF8">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7BCA1BE6" w14:textId="1E1DFA94" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>Työnantaja mahdollistaa täydennyskoulutukset. Esihenkilö vastaa yksikkönsä koulutuksista ja koulutusmäärärahojen riittävyydestä, pätevyysvaatimuksista ja työelämäkeskustelujen järjestämisestä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139D5226" w14:textId="7F22B1D0" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>Esihenkilö huolehtii myös koulutuksessa saavutetun tiedon jakamisesta työpaikalla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681E1472" w14:textId="710C85A6" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>Lue lisää </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E944CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
+          <w:t>Koulutusohjeesta. (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B504D">
-[...8 lines deleted...]
-    <w:p w14:paraId="7EF63C67" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    </w:p>
+    <w:p w14:paraId="34A5A204" w14:textId="65033619" w:rsidR="006D6013" w:rsidRPr="00C86807" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>Henkilöstö saa lisätietoa koulutuksista Talentin koulutuskalenterista, linkki Satasessa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E944CD">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51453DB5" w14:textId="5290BF34" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...16 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Suun terveydenhuollossa perehdytysvastuu kuuluu esihenkilöille tai heidän nimeämilleen perehdyttäjille. Uusi työntekijä/pitkään poissaollut työntekijä perehdytetään huolellisesti tehtäviinsä perehdytysoppaan</w:t>
+      </w:r>
+      <w:r w:rsidR="57F0B364">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="47782DC2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F67B9D" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>perehdyttäjän muistilistan avulla</w:t>
+      </w:r>
+      <w:r w:rsidR="73B3D894">
+        <w:t xml:space="preserve"> sekä suun terveydenhuol</w:t>
+      </w:r>
+      <w:r w:rsidR="73B3D894">
+        <w:lastRenderedPageBreak/>
+        <w:t>lon omien perehdytyslistojen avulla</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Perehdytyksen alussa tehdään</w:t>
+      </w:r>
+      <w:r w:rsidR="7952422C">
+        <w:t xml:space="preserve"> Talenttiin</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> henkilökohtainen perehdytyssuunnitelma ja käydään myöhemmin seurantakeskustelu </w:t>
+      </w:r>
+      <w:r w:rsidR="4D55A466">
+        <w:t>Talentista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> löytyvän lomakkeen mukaisesti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685D22D1" w14:textId="77E15AA4" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:r w:rsidRPr="00F67B9D">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Työntekijällä on velvollisuus oman ammatillisen osaamisen ylläpitoon ja esihenkilö seuraa ja mahdollistaa täydennyskoulutukseen osallistumisen. Suun terveydenhuollossa kaikilla on mahdollisuus osallistua </w:t>
+      </w:r>
+      <w:r w:rsidR="1A94EB1D">
+        <w:t>vuosittain</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ammattitaitoa kehittävään täydennyskoulutukseen ja toimialueen pakollisiin koulutuksiin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580D9280" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E106E31">
+        <w:t>Lääkehoidon perehdyttäminen ja lääkesuunnitelman läpikäyminen kuuluu yksikön lääkehoitovastaavan vastuulle. Suun terveydenhuollossa lääkehoitosuunnitelman läpikäyminen on osa perehdytystä ja jokainen kuittaa lukeneensa lääkehoitosuunnitelman.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBA2BE4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E106E31">
+        <w:t xml:space="preserve">Lisäksi suun terveydenhuollossa on käytössä sähköinen laitepassi, jonka avulla perehdytetään työntekijät käytössä oleviin laitteisiin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20698BD8" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48994D53" w14:textId="0C269153" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sote-alan opiskelijoiden oikeus työskennellä tilapäisesti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5432AA2C" w14:textId="3EA1C4F1" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>Työnantaja arvioi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B72C55" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>opiskelijan valmiudet ja edellytykset suoriutua tarjotuista tehtävistä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DAA77A" w14:textId="4C5EE85D" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>onko opiskelijan kielitaito riittävä, jos hänen äidinkielensä ei ole suomi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CB6210" w14:textId="70051FB5" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>Opiskelijalle nimetään kirjallisesti ohjaaja, joka työskentelee samassa yksikössä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A567867" w14:textId="0F9E607D" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>Sata-alue varmistaa nämä asiat myös vuokrafirman kautta tulevien opiskelijoiden kohdalla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780DA056" w14:textId="49E84718" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>Lue lisää: (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E944CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t>koulutus@sata.fi</w:t>
+          <w:t>Sosiaali- ja terveydenhuollon opiskelijana työskentely - Lupa- ja valvontavirasto</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F67B9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="68804C82" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F67B9D" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:r w:rsidRPr="00E944CD">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5032992D" w14:textId="6EFC3996" w:rsidR="006D6013" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F67B9D">
-[...176 lines deleted...]
-        <w:r w:rsidRPr="558FBC5D">
+      <w:r w:rsidRPr="00E944CD">
+        <w:t xml:space="preserve">Jos opiskelijan työtehtäviin kuuluu lääkehoitoa, siitä ohjeistetaan erikseen: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E944CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...36 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>LOVe</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="0E02B558">
+        <w:r w:rsidRPr="00E944CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t xml:space="preserve"> opiskelijat (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
+          <w:t> opiskelijat (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AA6AB63" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2C6FF2A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:t>Opiskelijoilta vaaditaan opiskelupaikastaan todistus oikeudestaan työskennellä suun terveydenhuollon ammattihenkilön tehtävissä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709CF53" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5DBC7769" w14:textId="7551274F" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="0E02B558">
-[...3 lines deleted...]
-    <w:p w14:paraId="4E63A59A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:r>
+        <w:t>Jokaiselle opiskelijalle nimetään henkilökohtainen ohjaaja</w:t>
+      </w:r>
+      <w:r w:rsidR="086D0783">
+        <w:t xml:space="preserve"> ja heidät perehdytetään tehtävään. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223DDE53" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FD4E7ED" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003E17A7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="048F16C4" w14:textId="77777777" w:rsidR="001C2FB8" w:rsidRDefault="001C2FB8" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="0035249B">
+    </w:p>
+    <w:p w14:paraId="3A86CE33" w14:textId="684010A8" w:rsidR="006D6013" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Ammattihenkilöiden osaamisen</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Henkilöstön</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6013">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E33B78">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6013" w:rsidRPr="00E33B78">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006D6013">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>yöskentelyn asianmukaisuuden seuranta</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006D6013">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D246EB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="009643AD" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="01545A91" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sata-alueen organisaatiossa jokainen vastaa omasta ammatillisesta ja asiallisesta toiminnastaan työpaikalla. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Työnantaja on velvollinen tarpeellisilla toimenpiteillä huolehtimaan työn ja toiminnan asianmukaisuudesta. Työnantajan edustajana esihenkilö valvoo </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7E106E31">
+        <w:t>Jokainen työntekijä vastaa omasta toiminnastaan työpaikalla. Toiminta pitää olla ammatillista ja asiallista. Työnantaja huolehtii siitä, että työ ja toiminta ovat asianmukaisia. Esihenkilö tarkkailee työympäristöä, työyhteisöä ja työtapoja. Esihenkilö puuttuu ja ratkaisee poikkeavat ja puutteelliset tilanteet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C230E9F" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="7E106E31">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="7E106E31">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Työnjohdolliset menettelyt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t xml:space="preserve">Toimiva työyhteisö -malli (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
+          <w:t>Työnjohdollinen menettely (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="7E106E31">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="6EF75459" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F4A81B" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="216BD644" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Työkykyä tuetaan työkyvyn tuki -ohjelman mukaisesti </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>Työkyvyn tuki – ohjelma (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE1D795" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4107B2F7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Työyhteisön toimivuutta tuetaan Toimiva työyhteisö mallin avulla </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>Toimiva työyhteisö -malli (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358B7D54" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="003E17A7" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="7E106E31">
-[...9 lines deleted...]
-    <w:p w14:paraId="5F69736A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    </w:p>
+    <w:p w14:paraId="3502CC59" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B7D807F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="47665264" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0396C5B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rikostaustan selvittäminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B783EB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00E9214D" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3B739AEC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9214D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lasten, iäkkäiden ja vammaisten henkilöiden kanssa työskentelevien rikosrekisteriote tarkistetaan edellytysten täyttyessä rekrytoinnin yhteydessä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434CAAE8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003A5390" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7A3B6079" w14:textId="5B91E495" w:rsidR="00E944CD" w:rsidRPr="00E9214D" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0E02B558">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="0E02B558">
+      <w:r>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t xml:space="preserve">Toimintaohje Rikosrekisteriote (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
+          <w:t xml:space="preserve">Toimintaohje Rikosrekisteriote (Linkki ammattilaiselle, vaatii kirjautumisen, IMS) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F456CA1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="10B1194B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:t>Ei koske suun terveydenhuoltoa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55656156" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7524063E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc45556464"/>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="2D53FC08" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B32746" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="02107AFA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00E944CD" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc211257879"/>
       <w:bookmarkStart w:id="43" w:name="_Toc211259418"/>
-      <w:r>
+      <w:r w:rsidRPr="00E944CD">
         <w:t>2.6 Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkEnd w:id="41"/>
-    <w:p w14:paraId="09F885F1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4D4A8570" w14:textId="37E74F1D" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r>
-        <w:t>kuukauden</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="4540AB48" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>Kaikki hammaslääkärien, erikoishammaslääkärien, suuhygienistien ja hammashoitajien toimet pyritään täyttämään vakituisesti. Tilannetta seurataan säännöllisesti esihenkilöiden kokouksissa kuukauden välein ajantasaisella henkilöstökatsauksella.</w:t>
+      </w:r>
+      <w:r w:rsidR="1FF2B8C8">
+        <w:t xml:space="preserve"> Resurssivajeeseen pyritään puuttumaan ennakoivasti seuraamalla hoitoon</w:t>
+      </w:r>
+      <w:r w:rsidR="63ECBB19">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1FF2B8C8">
+        <w:t>pääsyä</w:t>
+      </w:r>
+      <w:r w:rsidR="280B1A8C">
+        <w:t>, hoidon toteutumista</w:t>
+      </w:r>
+      <w:r w:rsidR="1FF2B8C8">
+        <w:t xml:space="preserve"> ja henkilöstötilannetta säännöllisesti. </w:t>
+      </w:r>
+      <w:r w:rsidR="5527E1CA">
+        <w:t xml:space="preserve">Jos resurssivajetta huomataan, pyritään siirtämään henkilöstöä tai täyttämään mahdolliset avoimet toimet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65056613" w14:textId="140D0FCD" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251"/>
+    <w:p w14:paraId="4956CE36" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Toc211257880"/>
       <w:bookmarkStart w:id="45" w:name="_Toc211259419"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>2.7 Monialainen yhteistyö ja palvelun koordinointi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="5CF7CC6F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00424A6D" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2231BA1F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00424A6D" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon ammattilaisilla on lainsäädännön määrittämä velvollisuus tehdä monialaista yhteistyötä potilaan tai asiakkaan palveluntarpeen arvioinnissa sekä palveluiden antamisessa. Monialainen yhteistyö toteutetaan asiakkaan tai potilaan suostumuksella ja palvelujen tulee muodostaa asiakkaan tai potilaan etujen mukainen kokonaisuus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296AB204" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="68BDFC32" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve">Suun terveydenhuolto tekee yhteistyötä muun muassa neuvolan, ikääntyneiden palveluyksiöiden, kouluterveydenhuollon ja muiden sosiaali- ja terveydenhuollon ammattilaisten kanssa. Lisäksi suun terveydenhuolto tekee yhteistyötä oppilaitosten ja erilaisten järjestöjen kanssa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3C084F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5B80E833" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve">Satakunnan hyvinvointialueella on käytössä yhteinen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:t>Lifecare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve"> -potilastietojärjestelmä, joka mahdollistaa sujuvan tiedonkulun eri sosiaali- ja terveydenhuollon ammattilaisten välillä. Wilma-viestintää </w:t>
       </w:r>
       <w:r>
         <w:t>hyödynnetään oppilaitoksien kanssa.</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0317BC22" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7B58C4CA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40991A86" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1782788A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C9B6D09" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AE16FA" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0357030E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AE16FA" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc211257881"/>
       <w:bookmarkStart w:id="47" w:name="_Toc211259420"/>
       <w:r>
         <w:t xml:space="preserve">2.8 </w:t>
       </w:r>
       <w:r w:rsidRPr="00146198">
         <w:t>Toimitilat ja välineet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mukaan lukien toimintaympäristö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w14:paraId="01B2C166" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3C1CD70D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41B21256" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3972D295" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Konsernipalveluihin kuuluva tekniset palvelut vastuualue järjestää muille toimialueille teknisiä asiantuntija- ja tukipalveluita toimien hyvinvointialueen sisäisenä palvelutuottajana. Vastuualueen palveluiden piiriin kuuluvat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6776547E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="05057533" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>• Käyttö- ja kunnossapito</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41946228" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3D6DDB8D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Toimitilajohtaminen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74866016" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3A8C88A4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Rakennuttaminen ja hankekehitys </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622117BD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3C62BBF1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Ateriapalvelut </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A988F4B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="32D0E784" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Puhtauspalvelut </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BDFDB9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="134E7A10" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Ympäristö ja kestävä kehitys </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BB7501" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="44AD79C0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tekniset palvelut </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>huolehtii</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> toimialueiden tarpeiden perusteella osaltaan hyvinvointialueen omaisuuden; maa-alueiden, rakennusten, tilojen, järjestelmien sekä laitteiden tarkoituksenmukaisen, turvallisen ja taloudellisesta käytön edellytyksistä, sekä vastaa lääkinnällisten laitteiden ammattimaisen käytön velvoitteista ja ylläpitää lain ja toiminnan edellyttämiä laiterekistereitä. Tekniset palvelut </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>vuokraa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> sekä vastaanottaa tilat hyvinvointialueen käyttöön, ja luovuttaa ne vuokraa vastaan toimialojen käyttöön. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A847630" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4E248E98" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId57">
+      <w:hyperlink r:id="rId61">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Konsernipalvelujen toimialueen toimintasääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B6EC93" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6B7F40DF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="529E94C6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0BE89B2F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28BE53D0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="75960A66" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28A20AE9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1819F154" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>oiminnassa käytettävät toimitilat, mukaan lukien toimintaympäristö sekä niiden turvallisuus, turvallinen käyttö ja soveltuvuus tarkoitukseensa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8956E5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="364BEA2D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ED78F9F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="19637ED7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A3399">
+      <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Sata-alue omistaa 57 rakennusta ja kesällä 2021 voimaan tulleen voimaanpanolain mukaan kuntien sote- ja pelastustoimen järjestämiseen liittyvät sopimukset, sisältäen vuokrasopimukset, siirtyivät hyvinvointialueille 1.1.2023 alkaen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A3399">
+      <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A3399">
+      <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Kunnilta</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A3399">
+      <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A3399">
+      <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">ja kuntayhtymiltä siirtyi sata-alueelle 435 rakennusta, jotka toimivat sote- ja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002A3399">
+      <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>pela</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002A3399">
+      <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> toiminnassa. Kiinteistön omistaja vastaa rakennuksen soveltuvuudesta harjoitettavaan toimintaan sen käyttötarkoituksen mukaisesti.</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="7EAD871F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve"> toiminnassa. Kiinteistön omistaja vastaa rakennuksen soveltuvuudesta harjoitettavaan toimintaan sen käyttötarkoituksen mukaisesti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1905C451" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6225B196" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0D491279" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B1AB51C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="47566487" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Välineet sekä niiden turvallisuus, turvallinen käyttö ja soveltuvuus tarkoitukseensa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA2E969" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="585B6E33" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46E12CBF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="469F8E97" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:t>Suun terveydenhuollossa käytettävät välineet ja laitteet tarkistetaan jokaisen käyttökerran yhteydessä. Huonokuntoiset instrumentit ja poranterät hävitetään asianmukaisesti ja laitteista tehdään tarvittaessa huoltoilmoitus</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ja laitevikatapauksissa Fimea-ilmoitus.</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477E7FCA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="722E1E8E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AF95182" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6E571668" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve">Suun terveydenhuollossa käytössä olevien instrumenttien huollosta, steriloinnista ja asianmukaisesta kuljetuksesta vastaavat pääasiassa välinehuollon ja logistiikan vastuuyksiköt muutamia poikkeuksia lukuun ottamatta. Steriilisti pakatut instrumentit tarkistetaan aina ennen käyttöä varmistamalla, että pussi on säilynyt ehjänä ja instrumentit ovat puhtaita. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B8BC00" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1E03987B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F110253" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0AFD748A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:t>Laki lääkinnällisistä laitteista (719/2021) säätää sosiaali- ja terveydenhuollossa käytettävien laitteiden ja tarvikkeiden vastuista, velvoitteista ja turvallisesta käytöstä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A92F814" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="386C7B0B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve">Suun terveydenhuollossa on käytössä sähköinen laitepassi. Suun terveydenhuollossa jokaiseen palveluryhmään on nimetty laitepassivastaavat, joiden tehtävänä on huolehtia, että laiterekisterissä olevien laitteiden tiedot ovat ajan tasalla ja siitä, että henkilökunta on saanut riittävän perehdytyksen yleiseen laiteturvallisuuteen ja laitteiden turvalliseen käyttöön. Tämän lisäksi jokaisella työntekijällä on velvollisuus kertoa esihenkilölleen mahdollisista laitteiden käyttöön liittyvistä osaamispuutteista. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3343ED82" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="34B93594" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FFB70B0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="40494DC6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C1EEF51" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="57398B0E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toimitiloille tehdyt tarkastukset sekä myönnetyt viranomaishyväksynnät ja luvat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CFFF65" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="55988807" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B85A107" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008C6F03" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="57A75C9E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008C6F03" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6F03">
         <w:t>Toimintayksikössä suoritetaan pelastusviranomaisen toimesta palotarkastus 12/24/36kk välein. Palotarkastusvälin määrittää pelastuslaitos. Palotarkastuksessa on hyvä olla mukana toimintayksikön edustaja, tarkastuksen aikana heränneisiin kysymyksiin pelastusviranomainen antaa ohjausta ja neuvontaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607F737D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008C6F03" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4A98FEB3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008C6F03" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6F03">
         <w:t xml:space="preserve">Pelastuslain mukaan jokaisessa toimintayksikössä tulee olla voimassa oleva pelastussuunnitelma, jota päivitetään kerran vuodessa tai toimintojen muuttuessa. Toimintayksikön </w:t>
       </w:r>
       <w:r w:rsidRPr="008C6F03">
         <w:lastRenderedPageBreak/>
         <w:t>suunnitelma voi olla osa kiinteistön yhteistä suunnitelmaa, esimerkiksi sotekeskuksen pelastussuunnitelmaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147E7C79" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6A70090B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6F03">
         <w:t>Lisäksi jokaisesta ympärivuorokautisesta, ja osasta päiväaikaista toimintaa tuottavista yksiköistä pitää laatia poistumisturvallisuusselvitykset A- ja B. Näiden päivitys tapahtuu 3 vuoden välein, tai toiminnan muuttuessa. Selvityksen allekirjoittaa toimintayksikön esihenkilö ja hyväksyy vastuualuejohtaja. Kyseiset päivitykset tullaan sijoittamaan turvallisuuden vuosikelloon tehtäväksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5379DD50" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6717DA0A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="052C181D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F4493C" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="191492D1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F4493C" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4493C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t>Mitkä ovat toimitilojen ja välineiden käyttöön liittyvät riskit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A5C00B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="455125F4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58">
+      <w:hyperlink r:id="rId62">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohjeessa (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:strike/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ohjeistetaan toimintaympäristön ja sen muutosten jatkuvaan tarkasteluun ja kootusti vähintään puolivuosittain sekä ulkoisen, että sisäisen toimintaympäristön näkökulmasta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC51F9D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00594822" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5529ED29" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00594822" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6F03">
         <w:t>Mikäli toimitiloissa käytetään lääkinnällisiä laitteita (kohta 2.9) tulee niiden turvalliseen sijoitteluun kiinnittää huomiota (esim. muut lähellä olevat laitteet, staattinen sähkö, pistorasiat, jatkojohdot, paloturvallisuus, kosteus).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315ABE06" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="447C30D6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Laitteiden tulee olla CE-merkittyjä. Laiteasennuksesta ja laitteen käyttökuntoon saattamisesta vastaa laitetoimittaja. Tämä vastuu kirjataan hankinnan ehdottomiin vaatimuksiin sekä hankintasopimukseen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0138CCEB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6B6A4DA4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kaikki liikuteltavat laitteet toimitetaan ennen käyttöönottoa Satakunnan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HA:n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lääkintälaitetekniikkaan sähköturvallisuuden varmistamiseksi. Kiinteiden laitteiden sähköturvallisuus varmistetaan myös lääkintälaitetekniikan toimesta asennuksen aikana ennen käyttöönottoa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B19F396" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="68318CDA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laitteiden toimivuutta ja turvallisuutta seurataan ja tarvittaessa laitteiden käyttö keskeytetään, työntekijöitä tiedotetaan käyttökiellosta. Viasta ilmoitetaan huollolle, joka huolehtii korjauksesta tai ilmoittaa uuden laitteen hankinnan tarpeesta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA2C5BE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4FF58633" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5888DFF7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="192A27CC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Laitteiden toimintakyvyn seuraaminen tapahtuu laitekohtaisten käyttö- ja huolto-ohjeiden mukaisesti sisäisillä kontrolleilla ja muilla tarkistustoimenpiteillä. Laitteiden käyttäjät huolehtivat päivittäin, viikoittain ja kuukausittain suoritettavista käyttöhuolloista ja toimenpiteiden kirjaamisesta laitepäiväkirjoihin, ellei laitteessa ole automatisoitua kirjanpitoa. Vikahuollot, määräaikaistarkastukset ja -huollot suorittaa valtuutettu ammattilainen, joka voi olla teknisten palveluiden huoltohenkilö tai laitevalmistajan valtuuttama huoltohenkilö. Kaikki tehdyt huollot raportoidaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1604EDAF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="01458BB7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="561F1C14" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="640D8D59" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Logistiikkapalvelu sekä välinehuollon vastuuyksikkö vastaavat suun terveydenhuollon instrumenttien asianmukaisesta huollosta ja kuljetuksesta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02850C60" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="76F46D11" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Laitteiden huollosta vastaavat Sata-alueen lääkintälaitetekniikka ja laitetoimittajat tehtyjen sopimusten mukaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453881F0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1A091366" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lääkintälaitetekniikka huoltaa suun terveydenhuollon hoitokoneet ja laitteet säännöllisesti erillisen ohjeen mukaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DD9D79" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008A47DE" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6939EB05" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008A47DE" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laitteita käytettäessä toimitaan Satakunnan hyvinvointialueen tietosuojaohjeiden mukaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EEE7CD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6DFA1D25" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laitteiden käytönaikaisen turvallisuuden varmistamiseksi vaadittavat testit tekee yleensä laitetoimittaja ja joissain tapauksissa hoitohenkilökunta.</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733F69D4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2F3CF7B9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62CBD95B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="50F8419B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Suun terveydenhuollon röntgenlaitteiden turvallinen toiminta varmistetaan säännöllisin testein ja noudattamalla STUK S7572019 ohjetta. Määräaikaishuollon suorittaa laitetoimittajan edustaja tai laitetoimittajan valtuuttaman huoltokoulutuksen saanut henkilö.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415E7544" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5EF9C97F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FC5792F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2FB40672" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Suun terveydenhuollon vastaanottovaunun liikuttamisesta, huollosta ja katsastuksesta vastaa pelastuslaitos. Vaunun varsinaiset suun terveydenhuollon laitteet </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>huoltaa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja tarkistaa lääkintälaitetekniikka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C6E4DB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5265A3A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A4664CD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2043CDC8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...18 lines deleted...]
-        <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7354309C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="643A2727" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toimitilojen ylläpitoa, huoltoa sekä epäkohtailmoituksia ja tiedonkulkua koskevat menettelyt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD9B2F9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="25FCF789" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DB406A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="74B0F99D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7E106E31">
+      <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sata-alueen omistamissa kohteissa ylläpidosta ja huollosta vastaa konsernipalveluihin kuuluva Tekniset palvelut. Teknisillä palveluilla on käytössä toiminnanohjausjärjestelmä, josta voidaan tehdä työtilaukset, vikailmoitukset jne.  Satasessa on linkki ilmoituksia varten, vuokratilat ja omistetut tilat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6FE273" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="280A9747" w14:textId="7CD76411" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A66A685" w14:textId="34B94F65" w:rsidR="7B70D598" w:rsidRDefault="7B70D598" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suun terveydenhuollossa jokainen on velvollinen tekemään epäkohtailmoituksen, jos jokin toiminta vaarantaa potilasturvallisuutta tai tietosuojaa. </w:t>
+      </w:r>
+      <w:r w:rsidR="2FB7746A" w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toimitilojen ylläpidosta vastaa kiinteistön omistaja. Suun terveydenhuollon laitteet huolletaan säännöllisin väliajoin ja henkilökunta ilmoittaa viasta heti sen havaittuaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4464FABD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="054F2EF2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="70F4047E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49C8B33C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5C5D3BD3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toimitilojen ylläpito ja huolto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3390DCEA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7FCCF6C6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5777C7DC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7524040F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kunnilta ja kuntayhtymiltä siirtyneissä sopimuksissa ylläpito- ja huolto on määritelty vastuujakotaulukoissa. Sata-alueen omistamissa kohteissa ylläpidosta ja huollosta vastaa konsernipalveluihin kuuluva tekniikka. Satasessa linkki ilmoituksia varten, vuokratilat ja omistetut tilat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293B2E5F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="01BCB6A7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId59">
+      <w:hyperlink r:id="rId63">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Satasen sivuilta Toimitilajohtaminen - tilahallinta ja vuokratilat (Linkki ammattilaiselle)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E6EB81E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3FB7DA3E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="589A4D49" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0B3C517F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3293C30F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="240F3EDE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc211257882"/>
       <w:bookmarkStart w:id="49" w:name="_Toc211259421"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>2.9 Lääkinnälliset laitteet, tietojärjestelmät ja teknologian käyttö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AEF29C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F35132" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="77EB9A4B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F35132" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc149034014"/>
       <w:r w:rsidRPr="00F35132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lääkinnälliset laitteet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="779E348B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="621AA5DE" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3A54295B">
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hyvinvointialueella käytetään ammattimaisessa käytössä ainoastaan lääkinnällisiä laitteita, välineitä ja tarvikkeita, jotka täyttävät lääkinnällisistä laitteista annetun lain (719/2021) sekä EU:n </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>Lääkinnällisiä laitteita, välineitä ja tarvikkeita ovat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>esimerkiksi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3A54295B">
+    </w:p>
+    <w:p w14:paraId="335A163B" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">asettamat vaatimukset. Terveydenhuollon laitteet ja tarvikkeet ovat välineitä, ohjelmistoja, materiaaleja tai tarvikkeita, joita käyttävät ammattimaiset käyttäjät, asiakkaat ja potilaat. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Näitä ovat esimerkiksi sairaalasängyt, vaihtuvapaineiset patjat, instrumentit, apuvälineet, verenpainemittarit tai katetrit.  Lääkinnällisiä laitteita on myös ohjelmistot ja sovellukset, jotka auttavat sairauksien seurannassa tai diagnosoinnissa, kuten </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>sairaalasängyt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2213B472" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>vaihtuvapaineiset patjat </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FE392D" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>instrumentit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE4634A" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>apuvälineet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C1F5F6" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>verenpainemittarit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43059D62" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>katetrit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49738939" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ohjelmistot ja sovellukset, jotka auttavat sairauksien seurannassa tai diagnosoinnissa, kuten </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008C6F03">
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Lifecare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008C6F03">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="3A54295B">
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Sata</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t> Hoidon seuranta.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70643AA1" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3A54295B">
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueen lääkinnälliset laitteet tilataan yhteisestä Birgitta-järjestelmästä. Laitteet </w:t>
+        <w:t>Lääkinnällisiä laitteita, välineitä ja tarvikkeita käyttävät ammattimaiset käyttäjät ja asiakkaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502A140B" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sata-alueella käytetään vain lääkinnällisiä laitteita, välineitä ja tarvikkeita, jotka ovat lain (719/2021) ja EU:n asetuksen (EU/2017/745 ja EU/2017/746) mukaisia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794FD703" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Lääkinnälliset laitteet tilataan yhteisistä keskitetyistä järjestelmistä, kuten Birgitasta tai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="3A54295B">
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>vastaanottotarkastaa</w:t>
+        <w:t>Effectorista</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="3A54295B">
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja rekisteröi lääkintälaitetekniikka ennen käyttöönottoa. Rekisteröityyn laitteeseen sijoitetaan tarra, jonka avulla laite on helposti jäljitettävissä. Lääkinnällisten laitteiden huollot tilataan ja toteutetaan joko Konsernipalveluiden Lääkintälaitehuollon tai Apuvälinelogistiikan kautta </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="2B3B5174">
+        <w:t>. Kun laite saapuu, se tarkastetaan ennen käyttöönottoa ja rekisteröidään seurantajärjestelmiin. Laitteeseen sijoitetaan tarra, jonka avulla sen voi jäljittää. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F8994F" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Lääkinnällisten laitteiden käyttö vaatii laiteosaamista (laki lääkinnällisistä laitteista 719/2021). Ammattimainen käyttäjä vastaa: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1E320F" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>laitteiden turvallisen käytön riittävästä osaamisesta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4373326E" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>käyttöohjeen mukaisesta käytöstä  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35627CA7" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>laitteiden ylläpidosta valmistajan ohjeiden mukaan, esimerkiksi puhdistamisesta, kalibroinnista ja määräaikaishuoltojen tilaamisesta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E54F294" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>vaaratilanneilmoitusten tekemisestä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEADE6C" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId64" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Lääkinnällisten laitteiden huolto-ohje (Linkki ammattilaiselle, vaatii kirjautumisen).</w:t>
+          <w:t>Laiteosaaminen osoitetaan digitaalisella laitepassilla (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="3A54295B">
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Instrumentit huolletaan Välinehuollon toimipisteessä.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C63BA17" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7D8D7354" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00DF4246" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sata-alueelle on nimetty kaksi henkilöä, jotka vastaavat siitä, että ammattimaiset käyttäjät noudattavat laissa asetettuja vaatimuksia. Lisäksi jokaisessa yksikössä tulee olla yksi tai useampi laiteturvallisuusvastaava. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E6CA90" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3A54295B">
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Terveydenhuollon ammattimaisen käyttäjän laiteosaamisen vaatimukset määräytyvät Laki lääkinnällisistä laitteista (719/2021) mukaisesti. </w:t>
-[...29 lines deleted...]
-        <w:r w:rsidRPr="2B3B5174">
+        <w:t>Laitteiden säännöllisen huollon ja tarvittaessa korjauksen tilaaminen on yksikön vastuulla. Lue lisää </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Laitepassilla (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Lääkinnällisten laitteiden huolto-ohje (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2B3B5174">
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3A54295B">
+        <w:t>. Instrumentit huolletaan Välinehuollon toimipisteessä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F5D7B9" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Sata</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3A54295B">
+        <w:t>Jos laite aiheuttaa vaaratilanteen, siitä tulee ilmoittaa laitteen valmistajalle tai edustajalle. Lisäksi tehdään Fimean vaaratilanneilmoitus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>alueelle on nimetty kaksi ammattimaisen käyttäjän vastuuhenkilöä. Lisäksi jokaisessa yksikössä tulee olla oma laiteturvallisuusvastaavansa.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="368E558D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>- tai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Effector</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-järjestelmän kautta.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A618CC6" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3A54295B">
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Lääkinnällisiä laitteita koskevasta viranomaisohjauksesta vastaa Fimea. Laitteisiin liittyvät vaaratilanteet ilmoitetaan Sata</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Jos asiakkaan hoidossa tulee vaaratapahtuma tai läheltä piti-tilanne, jossa on mukana lääkinnällinen laite, pitää tehdä ilmoitus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3A54295B">
+        <w:t>HaiProon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueella </w:t>
+        <w:t> tai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="3A54295B">
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>HaiPro</w:t>
+        <w:t>Effectoriin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="3A54295B">
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">- tai </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="3A54295B">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B628D75" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Effector</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="3A54295B">
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>-järjestelmän kautta (tarvittaessa samalla Fimeaan).</w:t>
-[...16 lines deleted...]
-        <w:r w:rsidRPr="00A6518F">
+        <w:t>Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Ohje Lääkinnällisen laitteen vaaratilanneilmoitus (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Ohje Lääkinnällisen laitteen vaaratilanneilmoitus (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A6518F">
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D74DBC4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A6518F" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED968FD" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-        <w:r w:rsidRPr="008C6F03">
+      <w:hyperlink r:id="rId67" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Laiteturvallisuussuunnitelma (Linkki ammattilaiselle, vaati kirjautumisen)</w:t>
+          <w:t>Laiteturvallisuussuunnitelma (Linkki ammattilaiselle, vaati kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73E37DDF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4A4650D2" w14:textId="44ECEEA3" w:rsidR="006D6013" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Fimea antaa viranomaisohjeet, jotka koskevat lääkinnällisiä laitteita. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06976B0C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7960C719" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="79F26E44" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00490112" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00490112">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00490112">
+        <w:t>Tietojärjestelmät</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Tietojärjestelmät</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> ja teknologian käyttö</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256E6445" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...44 lines deleted...]
-        <w:r w:rsidRPr="0091243D">
+    <w:p w14:paraId="16E1ED1D" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Esihenkilö vastaa siitä, että työntekijä on tietoinen ajantasaisista ohjeista ja toimii niiden mukaisesti. Uusista versiopäivityksistä ja ohjeista tiedotetaan Satasessa, ja oppaat pidetään ajan tasalla. Ajantasaisten ohjeiden tallentamisesta IMS-järjestelmään vastaavat ICT-vastuualue ja järjestelmienpääkäyttäjät tai vastuuhenkilöt. Käyttäjäohjeiden tuottaminen ja päivittäminen on järjestelmätoimittajan vastuulla. Ohjeista ilmenee viimeisin päivitysajankohta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74523AD0" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Hyvinvointialueen käytössä olevat tietojärjestelmät ovat kuvattu tiedonhallintamallin tietojärjestelmärekisteriin. Mallissa ylläpidetään kaikkia kriittisiä tietoja ja niiden päivittämiseen on sovittu erillinen hallintavastuu ICT-vastuualueelle, joka vastaa hankinnoista ja käytöstä. Lupa- ja valvontaviraston tietojärjestelmäluokittelu on sisällytetty rekisteriin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A73022" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hyvinvointialueen tietosuojan ja tietoturvan ohjausryhmä on päivittänyt ja hyväksynyt 13.6.2025 asiakastietolain mukaisen tietoturvasuunnitelman (THL:n määräys 3/2024). Tietoturvasuunnitelma ei ole julkinen asiakirja, siitä voi pyytää lisätietoja sähköpostitse </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68" w:history="1">
+        <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
-          <w:t>tietoturva@sata.fi</w:t>
+          <w:t>tietosuoja@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w14:paraId="138D9C49" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EE317C" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tietoturvasuunnitelma ei sisällä yksityiskohtaisia toimintaohjeita. Sen sijaan yksiköt noudattavat tietoturvasuunnitelman perusteella laadittuja tietoturvan ja tietosuojan toimintaohjeita. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DED5789" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keskeiset ohjeet löytyvät henkilöstölle tarkoitetusta IMS-järjestelmästä: Yhteiset dokumentit Satakunnan hyvinvointialue &gt; Tietosuoja ja tietoturva &gt; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69" w:history="1">
+        <w:r w:rsidRPr="00766F76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>Ohjeet (Tietosuoja ja tietoturva)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0543F56B" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Lue lisää:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2ACAC3" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId70" w:history="1">
+        <w:r w:rsidRPr="00766F76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>Huoneentaulu - Tietoturvallisen työskentelyn ohjeet (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="53B159DB" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId71" w:history="1">
+        <w:r w:rsidRPr="00766F76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>Huoneentaulu - Henkilö- ja asiakastietojen käsittelyn periaatteet</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00766F76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:br/>
+          <w:t>(Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="55D0F72E" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId72" w:history="1">
+        <w:r w:rsidRPr="00766F76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>Satakunnan hyvinvointialueen dokumenttien käsittely- ja tallennusohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4CA78AA2" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId73" w:history="1">
+        <w:r w:rsidRPr="00766F76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>Tietosuojajäteohje työntekijöille (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="527E4A68" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F964A7" w14:textId="7354EE88" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="19B0CDD8" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suun terveydenhuollon henkilöstö suorittaa hyvinvointialueen vaatimat tietosuojakoulutukset säännöllisesti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5615F2" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37949F36" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostopalveluissa ja tietojärjestelmähankinnoissa vaaditaan hyvinvointialueen tietoturvavaatimusten täyttymistä sekä rekisterien ja henkilötietojen käsittelyn lainmukaisuutta osana sopimushallintaa. Hankinnasta vastaava viranhaltija huolehtii että, sopimuksiin liitetään tietosuoja-asetus GDPR:n mukainen henkilötietojen käsittelysopimus ja tietoturvavaatimukset sopimusliite. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAC9A3B" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74">
+        <w:r w:rsidRPr="2F3CA251">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>Hankintojen tietoturvavaatimukset (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0AD63415" w14:textId="04B14C83" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB27878" w14:textId="381C7ED7" w:rsidR="798BA1A2" w:rsidRDefault="798BA1A2" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suun terveydenhuolto noudattaa hyvinvointialueen ohjetta hankintojen tietoturvavaatimuksista ja toimii hankintoja tehdessään sen mukaisesti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D14349" w14:textId="1E5ECC45" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21DF04D8" w14:textId="28DB0029" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79AED800" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat, että henkilöstö toimii häiriötilanteissa näiden ohjeiden mukaan: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A182EB" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstö ilmoittaa tietojärjestelmiin kohdistuvista häiriöistä ensisijaisesti 2M-IT palvelukanavan kautta. Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:history="1">
+        <w:r w:rsidRPr="00766F76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>Palvelupyynnön tai häiriöilmoituksen tekeminen 2M-IT:lle (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="26284238" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poikkeamista tai häiriöistä tehdään tarvittaessa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ilmoitus. Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76" w:history="1">
+        <w:r w:rsidRPr="00766F76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Tietoturvailmoituksen tekeminen ja käsittely, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00766F76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>HaiPro</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00766F76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="718137CE" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>ICT-palvelut huolehtivat mahdollisista ilmoituksista valvoville viranomaisille kuten LVV, Fimea tai Kyberturvallisuuskeskus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596FAAD5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00766F76" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF98F03" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00BD7C55" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00BD7C55">
+        <w:t>Teknologian soveltuvuuden, asianmukaisuuden ja turvallisuuden varmistaminen Sata</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Teknologian soveltuvuuden, asianmukaisuuden ja turvallisuuden varmistaminen Sata</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>-</w:t>
-      </w:r>
+        <w:t>alueella</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5C3ED8" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:t>ICT-palvelut kartoittavat yhteistyössä yksiköiden kanssa palvelun tarpeet ja vaatimukset eli tehdään vaatimusmäärittely, jotta voidaan valita tarkoituksenmukainen teknologia. Tämä sisältää analyysin siitä, millaisia toimintoja ja ominaisuuksia teknologiassa tarvitaan asiakkaiden palvelemiseksi ja prosessien tehostamiseksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E3C4C1" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ennen hankintaa arkkitehtuurityöryhmä vertailee eri teknologiaratkaisuja ja varmistaa niiden yhteensopivuus olemassa olevien järjestelmien ja palveluprosessien kanssa. Hankittavan teknologian tulee täyttää alan standardit ja vaatimukset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C46721E" w14:textId="37C63ADA" w:rsidR="006D6013" w:rsidRDefault="002F0E8A" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:t xml:space="preserve">Lisätietoja: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r w:rsidRPr="002F0E8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>arkkitehtuuri@sata.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1594CCC8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00BD7C55" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>alueella</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3ED28142" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00BD7C55" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>Henkilöstön käyttöopastus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0880CD02" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...43 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Jokainen uusi teknologiaratkaisu vaatii henkilöstön kattavan perehdyttämisen. Tämä tapahtuu järjestämällä koulutuksia organisaation sisällä, yhteistyökumppaneiden ja muiden sidosryhmien kanssa, joissa henkilöstö saa käytännönläheistä opastusta teknologiasta, sen käyttöön liittyvistä parhaista käytännöistä sekä mahdollisten ongelmatilanteiden ratkaisuista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246695FB" w14:textId="439DE8F8" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat työntekijöiden osallistumisesta vaadittaviin koulutuksiin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA13166" w14:textId="3EFA7CCE" w:rsidR="006D6013" w:rsidRDefault="3F252C17" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Henkilökuntaa perehdytetään käyttämään eri tietojärjestelmiä p</w:t>
+      </w:r>
+      <w:r w:rsidR="3CEDD571" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erehdytystilanteissa sekä </w:t>
+      </w:r>
+      <w:r w:rsidR="247EAD8B" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aina </w:t>
+      </w:r>
+      <w:r w:rsidR="3CEDD571" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>uuden tietojärjestelmän käyttöönotossa ja päivittämise</w:t>
+      </w:r>
+      <w:r w:rsidR="746AD1A8" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>n yhteydessä</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1EBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Esim. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC1EBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lifecare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC1EBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC1EBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Teams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC1EBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>, Outlook, Intranet, ESS) (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC1EBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00FC1EBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://sataha.ims.fi/spring/document/2284/approved/with_frames"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FC1EBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00FC1EBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FC1EBF" w:rsidRPr="00FC1EBF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lifecare.pikaopas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC1EBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00FC1EBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78" w:history="1">
+        <w:r w:rsidR="00FC1EBF" w:rsidRPr="00FC1EBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Campus</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FC1EBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r w:rsidR="00FC1EBF" w:rsidRPr="00FC1EBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Moodle</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FC1EBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="746AD1A8" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Useasta tietojärjestelmäuudistuksesta järjestetään hyvinvointialueen sisäinen koulutus</w:t>
+      </w:r>
+      <w:r w:rsidR="6D9FA319" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koulutuspalveluiden toimesta</w:t>
+      </w:r>
+      <w:r w:rsidR="746AD1A8" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>, jo</w:t>
+      </w:r>
+      <w:r w:rsidR="3721F8BB" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ihin myös </w:t>
+      </w:r>
+      <w:r w:rsidR="746AD1A8" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suun terveydenhuollon henkilökuntaa opastetaan osallistumaan tai katsomaan tallenne jälkikäteen. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="452C53F1" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lifecare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="452C53F1" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-päivitysten kohdalla järjestämme </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="452C53F1" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>2m</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="452C53F1" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-it:n vetämiä suun terveydenhuollon muutoksiin kohdistuvia koulutuksia henkilökunnalle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F0FD9A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Henkilöstön käyttöopastus</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3DFE32" w14:textId="0E0D1F0C" w:rsidR="006D6013" w:rsidRPr="00BD7C55" w:rsidRDefault="002F0E8A" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7C55">
-[...27 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...96 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6013" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t>eknologian vikatilanteisiin ja pitkiin huoltoviiveisiin</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t xml:space="preserve"> varautuminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514DAABD" w14:textId="15DB4A53" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7C55">
-[...13 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Sata-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Sata-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD7C55">
+        <w:t>alueella on tunnistettu mahdolliset riskit teknologian käyttöön liittyen, ja näihin varaudutaan ennalta laadituilla toiminta</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0E8A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>alueella on tunnistettu mahdolliset riskit teknologian käyttöön liittyen, ja näihin varaudutaan ennalta laadituilla toimintasuunnitelmilla. Näihin suunnitelmiin sisältyy varajärjestelmät ja manuaaliset toimintamallit, jotka voidaan ottaa käyttöön teknologian vikaantuessa.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>korteilla</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BD7C55">
-        <w:rPr>
-[...62 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">. Näihin </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0E8A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Sata-</w:t>
+        <w:t>kortteihin</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueella on huomioitu sopimuksilla </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BD7C55">
+        <w:t xml:space="preserve"> sisältyy </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0E8A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>inhouse</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>varajärjestelyt,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>-yhtiön kanssa ennakoivista huolloista ja häiriöiden hallinnasta, joilla pyritään minimoimaan teknologian vikaantumisriski. Säännölliset tarkastukset ja päivitykset ovat osa tätä prosessia.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="628B88EA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00BD7C55" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve"> jotka voidaan ottaa käyttöön teknologian vikaantuessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CEDD14" w14:textId="0D8231EC" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yksiköillä tulee olla </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>toimintakortit häiriötilanteiden varalle. Henkilöstön täytyy tietää, mistä kortit löytyvät.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB3B93D" w14:textId="5406F923" w:rsidR="006D6013" w:rsidRDefault="002F0E8A" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7C55">
+      <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>ICT-palveluilla on häiriöviestintäsuunnitelma, missä määritellään</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Palveluihin kohdistuvissa häiriötilanteissa toimitaan hyvinvointialueen häiriöviestintäsuunnitelman mukaisesti, missä määritellään, miten viestitään vikatilanteista henkilöstölle ja asiakkaille nopeasti ja selkeästi, jotta kaikki ovat tietoisia tilanteesta ja tiedetään, mitä tehdä vian korjaamiseen asti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4507B7" w14:textId="58E777F3" w:rsidR="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD7C55">
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> miten viestitään vikatilanteista henkilöstölle ja asiakkaille nopeasti ja selkeästi, jotta kaikki ovat tietoisia tilanteesta ja tiedetään, mitä tehdä vian korjaamiseen asti.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId80" w:history="1">
+        <w:r w:rsidRPr="002F0E8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>Häiriötilanteiden viestintäohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F5CD83A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A46244" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7C55">
-[...313 lines deleted...]
-    <w:p w14:paraId="77884D6E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003D10B1" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    </w:p>
+    <w:p w14:paraId="67E00B73" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003D10B1" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc211257883"/>
       <w:bookmarkStart w:id="52" w:name="_Toc211259422"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>2.10 Lääkehoitosuunnitelma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
-    <w:p w14:paraId="430F6521" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="19242793" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40A779AE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00747E8D" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1B0F025A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00747E8D" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74F3B4A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Lääkehoitosuunnitelma on lääkehoitoa toteuttavan työväline turvallisen lääkehoidon osa-alueiden määrittämiseen ja hallintaan. </w:t>
       </w:r>
       <w:r w:rsidRPr="74F3B4A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Lääkehoitosuunnitelmassa kuvataan yksikön lääkehoidon toimintatavat ja vastuut sekä toimintaohjeet työntekijöiden lääkehoidon koulutuksiin, osaamisen varmistamiseen ja lääkelupakäytäntöihin. Lääkehoidon toteuttaminen edellyttää tehtävänkuvaa ja ammattinimikettä vastaavaa lääkehoidon lupaa. Esi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>henkilö</w:t>
       </w:r>
       <w:r w:rsidRPr="74F3B4A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ohjaa ja valvoo turvallisen lääkehoidon toteuttamista yksikkönsä lääkehoitosuunnitelman mukaisesti. Jokainen lääkehoitoa toteuttava työntekijä on vastuussa omasta toiminnastaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F3E81E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="29DA0945" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId65">
+      <w:hyperlink r:id="rId81">
         <w:r w:rsidRPr="005E4644">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Lääkehoitosuunnitelmat (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F1CB3EB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2CA255FD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B2F234D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6AC98E0B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vastuuyksikön lääkehoitosuunnitelma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6A0E3A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00923F3E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="515B329B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00923F3E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00923F3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Organisaatiotason lääkehoitosuunnitelma on Satakunnan hyvinvointialueen palveluyksiköitä eli vastuualueita koskeva (Valvontalaki 16§ ja 27§) ohjausasiakirja, joka on päivitetty 23</w:t>
       </w:r>
       <w:r w:rsidRPr="00923F3E">
         <w:t xml:space="preserve">.04.2025. </w:t>
       </w:r>
       <w:r w:rsidRPr="00923F3E">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink r:id="rId82" w:history="1">
         <w:r w:rsidRPr="00923F3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Organisaatiotason lääkehoitosuunnitelma, ohjausasiakirja (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71B084F5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00923F3E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="32B152D4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00923F3E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00923F3E">
         <w:t>Sen laatimisesta vastaa</w:t>
       </w:r>
       <w:r w:rsidRPr="00923F3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> valvontayksikön tuella erityis- ja sairaalapalveluiden toimialuejohtaja, joka toimii muiden tehtäviensä ohella terveydenhuoltolain 57 §:n tarkoitettuna terveydenhuollon Satakunnan hyvinvointialueen vastaavana lääkärinä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE9AC8F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00DF41CE" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="57C365C8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00DF41CE" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923F3E">
         <w:t>Vastuualueella lääkehoidon asianmukaisuudesta ja lääkehoitosuunnitelman toteuttamisesta ja seurannasta vastaa johtamisjärjestelmän mukaiset vastuuhenkilöt</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8D9FAC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000C1467" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7E249088" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000C1467" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1467">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Palveluryhmien ylihammaslääkärit ja osastonhoitajat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>päivittävät</w:t>
       </w:r>
       <w:r w:rsidRPr="000C1467">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoitoloittain kyseistä hoitolaa koskevan lääkehoitosuunnitelman</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, jonka palveluryhmän ylihammaslääkäri hyväksyy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>IMSissä</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A336C64" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000C1467" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5BC99A4E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000C1467" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1467">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lääkehoitosuunnitelma tarkastetaan ja päivitetään kerran vuodessa ja tarvittaessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D2092D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000C1467" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="60318790" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000C1467" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1467">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Suun terveydenhuolto on jaettu neljään palveluryhmään, joiden ylihammaslääkärit vastaavat palveluryhmänsä lääkehoidon asianmukaisuudesta, lääkehoitosuunnitelman toteuttamisesta ja seurannasta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B6DCCF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007531AD" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="672A885C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007531AD" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007531AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lääkehoitosuunnitelmat löytyvät </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007531AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>IMSistä</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007531AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId83" w:history="1">
         <w:r w:rsidRPr="007531AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Suun terveydenhuollon lääkehoitosuunnitelmat (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F41ECC2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="65BE2496" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F24961B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F5317C" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4A8E6F4D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F5317C" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc211257884"/>
       <w:bookmarkStart w:id="54" w:name="_Toc211259423"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.11 </w:t>
       </w:r>
       <w:r w:rsidRPr="00707244">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
-    <w:p w14:paraId="199F7C87" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5550AA86" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Toc149034008"/>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakas- ja potilastietojen käsittely</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
-    <w:p w14:paraId="1678FE0B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="393FD01E" w14:textId="57719F24" w:rsidR="006D6013" w:rsidRPr="002F0E8A" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Asiakastiedolla tarkoitetaan potilastietoa ja sosiaalihuollon asiakastietoa.</w:t>
       </w:r>
       <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sosiaali- ja terveydenhuollon asiakastiedot ovat pysyvästi salassa pidettäviä ja jo tieto terveydenhuollon tai sosiaalihuollon asiakkuudesta on salassa pidettävää. Salassa pidettävää asiakastietoa ei saa ilman asiakkaan nimenomaista suostumusta näyttää, luovuttaa tai ilmaista sivulliselle. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="5535B2A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD8CE2E" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Sivullisia henkilöitä ovat kaikki, jotka eivät osallistu asiakkaan hoitoon tai palveluun liittyviin tehtäviin, mm. puoliso ja muut läheiset, toiset asiakkaat ja hoitoon osallistumattomat sosiaali- ja terveydenhuollon ammattihenkilöt. Asiakas- ja potilastietojen luovutus oman organisaation sosiaali- ja terveydenhuollon rekisterien välillä edellyttää pääsääntöisesti nimenomaista suostumusta, poikkeuksista säädetään laissa. Samoin suostumus vaaditaan eri organisaatioiden suuntaa tietoja luovuttaessa.</w:t>
-[...16 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="3CAF2452">
+        </w:rPr>
+        <w:t>Asiakastietolain 7 §:n mukaiset johtajat, jotka vastaavat asiakastietojen käsittelystä ja siihen liittyvästä ohjeistuksesta:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Asiakastietoja saa katsoa ja käsitellä ainoastaan hoitoon tai palveluun liittyvissä tehtävissä. Sata</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116A9B99" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3CAF2452">
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueella on käytössä lakiin perustuva lokivalvonta ja tietojen käyttöä seurataan säännöllisesti. Lokivalvonnan tavoitteena on sekä asiakkaan, että henkilöstön oikeusturvan toteutuminen ja tietosuojalainsäädännön asettamien velvoitteiden täyttäminen. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00707244">
+        <w:t xml:space="preserve">sosiaalityön </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Asiakastietojen käyttöä valvotaan sekä asiakkaan pyynnöstä että organisaation oman jatkuvan valvonnan periaatteen mukaisesti.</w:t>
-[...59 lines deleted...]
-    <w:p w14:paraId="688BE29F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00546092" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>professiojohtaja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vastaa sosiaalihuollon asiakasrekisteristä </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DFEABD" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00546092">
+      <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Asiakastietolain 7§:n mukaisesta vastuualueen asiakastietojen käsittelystä ja siihen liittyvät ohjeistuksesta vastaa:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5981D6BC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">lääketieteen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>professiojohtaja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vastaa terveydenhuollon potilasrekisteristä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463D2A4E" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00546092">
+      <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lääketieteen </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00546092">
+        <w:t>Lue lisää:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338CBD6A" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>professiojohtaja</w:t>
-[...237 lines deleted...]
-        <w:r w:rsidRPr="2C30A469">
+      </w:pPr>
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r w:rsidRPr="002F0E8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t>Tietoturvailmoituksen tekeminen ja ilmoituksen käsittely (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Henkilötietojen käsittely Satakunnan hyvinvointialueella, informaatio asiakkaille ja potilaille, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F8C8594" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="394B657F" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId85" w:history="1">
+        <w:r w:rsidRPr="002F0E8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>Laki sosiaali- ja terveydenhuollon asiakastietojen käsittelystä, finlex.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C8198BF" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Sata-alueella on lain mukainen oikeus ja velvollisuus käsitellä hoidon ja palvelujen järjestämisen kannalta tarpeellisia asiakas- ja potilastietoja. Yksittäinen työntekijä saa käsitellä asiakastietoja vain työtehtäviensä edellyttämässä laajuudessa ja vain silloin, kun hänellä on palvelu- tai hoitosuhde tai muu työtehtävien mukainen oikeus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32CDA889" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Esihenkilö tilaa työntekijälle työtehtävien mukaiset käyttöoikeudet järjestelmissä määriteltyjen roolien mukaisesti asiakas- ja potilastietojärjestelmiin ja huolehtii tunnusten päättämisestä palvelussuhteen tai työtehtävien päättyessä tai muuttuessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C75EBF" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Sata-alueella valvotaan asiakastietojen käyttöä. Sen tavoitteena on asiakkaan ja henkilöstön oikeusturvan toteutuminen ja tietosuojalainsäädännön asettamien velvoitteiden täyttäminen. Asiakastietojen käyttöä valvotaan sekä asiakkaan pyynnöstä että organisaation oman jatkuvan valvonnan periaatteen mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798A8A18" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId86" w:history="1">
+        <w:r w:rsidRPr="002F0E8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>Käytön valvonta - lokivalvontasuunnitelma (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E0AA36" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon asiakastiedot ovat pysyvästi salassa pidettäviä, esimerkiksi tieto terveydenhuollon tai sosiaalihuollon asiakkuudesta on salassa pidettävää. Salassa pidettävää asiakastietoa ei saa ilman asiakkaan nimenomaista suostumusta näyttää, luovuttaa tai ilmaista sivulliselle. Sivullisia henkilöitä ovat muun muassa puoliso, muut läheiset, toiset asiakkaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEEBE40" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId87" w:history="1">
+        <w:r w:rsidRPr="002F0E8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ohje asiakas- ja potilastietojen luovuttamisesta (Linkki ammattilaisille, vaatii kirjautumisen, IMS) </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="043D0FBE" w14:textId="2B6D37E8" w:rsidR="4758C22D" w:rsidRDefault="4758C22D" w:rsidP="6B28788F">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Hlk228278306"/>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suun terveydenhuollon perehdytykseen kuuluu tietosuoja ja asiakas- ja potilastietojen käsittelyyn </w:t>
+      </w:r>
+      <w:r w:rsidR="04D5C3BB" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>liittyvien</w:t>
+      </w:r>
+      <w:r w:rsidR="1CE069E9" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ohjeiden</w:t>
+      </w:r>
+      <w:r w:rsidR="04D5C3BB" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> läpikäynti. Lisäksi jokainen suorittaa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="04D5C3BB" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Graniten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="04D5C3BB" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tietosuojakoulutukset. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A364FE" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p w14:paraId="62664215" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kirjaamiseen liittyvät ohjeet ja viranomaismääräykset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0802095B" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Asiakas- ja potilastiedon kirjaamista ohjaavat useat lait, asetukset ja ohjeet sosiaali- ja terveydenhuollossa. Asiakastietolaki velvoittaa sosiaali- ja terveydenhuollon ammattilaisia kirjaamaan asiakasasiakirjoihin tarpeelliset ja riittävät tiedot, joilla turvataan asiakkaan palvelun ja potilaan hoidon järjestäminen, suunnittelu, toteuttaminen, seuranta ja valvonta. Asiakasasiakirjat tulee laatia ja tallentaa Kanta-palveluihin viivytyksettä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512DA6D9" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valtakunnallinen Kanta-palvelu ylläpitää muun muassa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F66B4E9" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Potilastietovarantoa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023745EF" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Sosiaalihuollon asiakastietovarantoa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D829BE5" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Resepti-palvelua</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A37144" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>OmaKanta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>-palvelua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373D1CB7" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E83583F" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId88" w:history="1">
+        <w:r w:rsidRPr="002F0E8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>Sote-ammattilaiset - Kanta.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDD3277" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Kirjaamisessa noudatetaan kansallisia määrityksiä, rakenteita ja niihin perustuvia Sata-alueen kirjaamisen ja tilastoinnin ohjeita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E5E74E" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Jokaisella työntekijällä on velvollisuus pitää yllä kirjaamisosaamista perehtymällä kirjaamisen ohjeisiin ja osallistumalla tarjolla oleviin koulutuksiin. Esihenkilöiden vastuulla on mahdollistaa työntekijöille tarjolla oleviin koulutuksiin osallistuminen ja huolehtia yhteisten kirjaamisohjeiden noudattamista sekä seurata säännöllisesti tiedon laatua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E780A3" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueella on hyväksytty </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId89" w:history="1">
+        <w:r w:rsidRPr="002F0E8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>kirjaamisen ja tilastoinnin kehittämisen toimintamalli ja prosessi (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>, joka ohjaa kirjaamisen kehittämistä ja vastuita. Hyvinvointialueen kirjaamisen ja tilastoinnin kehittämistä ohjaa ja koordinoi ICT-palveluiden Tietojohtamisen tiimi. Tietojohtamisen tiimin kirjaamisasiantuntijat koordinoivat kirjaamisen ja tilastoinnin yhdyshenkilöverkostoa, joka käsittelee toimialueilla laadittuja kirjaamisen ja tilastoinnin ohjeita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3EDD3C" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Toimialuejohtajat hyväksyvät kirjaamis- ja tilastointiohjeet, jotka tallennetaan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId90" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="002F0E8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>IMS:n</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="002F0E8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Kirjaaminen ja tilastointi -kansioon</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t> ja linkitetään </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId91" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="002F0E8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>Sataseen Tietojohtamisen portaaliin,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002F0E8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t> Ohjeet jalkautetaan työntekijöiden käyttöön </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="002F0E8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>toimialueiden määrittämän toimintamallikuvausten mukaisesti. (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5FBA0F7A" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kirjaamisen asiantuntijat ovat tavoitettavissa osoitteessa </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93">
+        <w:r w:rsidRPr="6B28788F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>kirjaaminen.ha@sata.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61735875" w14:textId="7C4AB6DC" w:rsidR="6B28788F" w:rsidRDefault="6B28788F" w:rsidP="6B28788F">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="535CB409" w14:textId="1A893CCA" w:rsidR="1CDAFF15" w:rsidRDefault="1CDAFF15" w:rsidP="6B28788F">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Suun terveydenhuoltoon on laadittu omat kirjaamisohjeet, jotka on hyväksytty hyvinvointialueen kirjaamistyöryhmässä</w:t>
+      </w:r>
+      <w:r w:rsidR="29FD2EFD" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja jotka noudattavat valtakunnallisia kirjaamisohjeita. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ohjeet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">löytyvät </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>IMSistä</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja niiden läpikäynti jokaisen ammattiryhmän perehdytykseen. Kirjaamiseen</w:t>
+      </w:r>
+      <w:r w:rsidR="763EC34C" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liittyvistä muutoksista tiedotetaan henkilöstöä heti kun muutos tapahtuu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D68C6F" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="00BF61F1" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52DA0664" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="673B414F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tietosuoja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF665CA" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7CED6F4E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Työntekijä on velvollinen tutustumaan Sata-alueen tietosuojaa ja tietoturvaa koskevaan ohjeistukseen ja allekirjoittamaan tietosuojasitoumuksen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10ABB002" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaikista tietosuojaan tai tietoturvaan liittyvistä poikkeamista tulee tehdä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>-tietoturvailmoitus siinä yksikössä, missä asia huomataan. Esihenkilö vastaa tietoturvailmoituksen käsittelystä. Esihenkilön vastuulla on huolehtia siitä, että henkilötietojen tietoturvaloukkauksesta ilmoitetaan tarvittaessa rekisteröidyille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258BE3FE" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId94" w:history="1">
+        <w:r w:rsidRPr="004C46C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Tietoturvailmoituksen tekeminen ja käsittely, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="004C46C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>HaiPro</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="004C46C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B641A6" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId95" w:history="1">
+        <w:r w:rsidRPr="004C46C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>Henkilötietojen tietoturvaloukkauksesta ilmoittaminen rekisteröidylle (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25011D87" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Esihenkilö huolehtii uuden työntekijän perehdyttämisestä tietoturva- ja tietosuojaohjeisiin. Hän ohjeistaa suorittamaan tietoturvan ja tietosuojan verkkokoulutukset ennen työn aloittamista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D67B91" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tietoturvan ja tietosuojan verkkokoulutukset ovat osa koko Sata-alueen henkilöstön pakollista täydennyskoulutusta kahden vuoden välein, ja niiden suorittamista seuraa esihenkilö. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4F4B02" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId96" w:history="1">
+        <w:r w:rsidRPr="004C46C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>Tietosuoja ja tietoturva (Linkki ammattilaisille, vaatii kirjautumisen, IMS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB130A8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BA47E37" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00595E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tietosuojavastaava </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Iltanen Silja </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">puhelin 044 707 9773  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId72">
+      <w:hyperlink r:id="rId97">
         <w:r w:rsidRPr="6B11858A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Tietosuoja@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BD3FCF2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...6 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="718B92C2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6B11858A">
+    </w:p>
+    <w:p w14:paraId="1289FE30" w14:textId="603E1B51" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Asiakas</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">- ja potilastiedon </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="6B11858A">
+        <w:t xml:space="preserve">Tietosuojaperiaatteet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709FC0B5" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueen toiminnassa noudatetaan EU:n yleistä tietosuoja-asetusta (GDPR) ja kansallista tietosuojalainsäädäntöä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB0C283" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Henkilötietoja käsitellään tietosuojaperiaatteiden mukaisesti ja varmistetaan tietojen asianmukainen suojaaminen. Sata-alueella on osoitusvelvollisuus, eli sen on kyettävä dokumentoidusti ja luotettavasti osoittamaan, että tietosuoja- ja tietoturvavaatimuksia noudatetaan kaikessa henkilötietojen käsittelyssä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0722DEA8" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Sata-alue vastaa tietosuojaa koskevan vaikutustenarvioinnin (DPIA) toteuttamisesta silloin, kun henkilötietojen käsittelystä voi aiheutua korkea riski rekisteröityjen eli henkilötietojen käsittelyn kohteena olevien henkilöiden oikeuksille ja vapauksille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC475F2" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EEDB77C" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Rekisteröidyn eli asiakkaan oikeuksien toteutuminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A4B91B" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaalla on oikeus tietää, miten hänen tietojaan käsitellään. Tämä on kuvattu Sata-alueen tietosuojaselosteessa. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId98" w:history="1">
+        <w:r w:rsidRPr="004C46C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>Tietosuojaseloste, sata.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A5E2F54" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaalla on oikeus saada kopiot omista asiakas- tai potilastiedoistaan tekemällä tietopyyntö hyvinvointialueelle. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId99" w:history="1">
+        <w:r w:rsidRPr="004C46C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>Rekisteritietojen tarkastuspyyntö, sata.fi (PDF)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rekisteritietojen tarkastuspyynnöt ohjataan keskitetysti Sata-alueen arkistoon (arkisto@sata.fi) ja käsitellään tietopyyntöjen käsittelyprosessin mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4A8048" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaalla on oikeus pyytää virheellisten tai puutteellisten tietojen oikaisua tekemällä tietopyyntö hyvinvointialueelle. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId100" w:history="1">
+        <w:r w:rsidRPr="004C46C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>Rekisteritietojen korjauspyyntö, sata.fi (PDF)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Korjauspyynnöt ohjataan Sata-alueen kirjaamoon (kirjaamo@sata.fi), joka välittää pyynnöt oikealle taholle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47283108" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lisäksi asiakkaalla on asiakastietolain mukaisesti oikeus saada lokitiedot eli tieto siitä, ketkä ovat käsitelleet hänen tietojaan asiakas- tai potilastietojärjestelmässä. Pääsäännön mukaan lokitietoja voi pyytää kahdelta edeltävältä vuodelta ilman erityistä perustetta. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101" w:history="1">
+        <w:r w:rsidRPr="004C46C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>Lokitietojen tarkastuspyyntö, sata.fi (PDF)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lokitietopyynnöt ohjataan hyvinvointialueen kirjaamoon (kirjaamo@sata.fi) ja pyynnöt käsitellään Sata-alueen tietosuojatiimissä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0A4A22" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006E442A" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CAF9BA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc211257885"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc211259424"/>
       <w:r>
-        <w:t xml:space="preserve">Asiakastiedon kirjaamista ohjaavat useat lait, asetukset ja ohjeet sosiaali- ja terveydenhuollossa. </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="6B11858A">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.12 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906E6F">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Säännöllisesti kerättävän </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>ja muun palautteen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906E6F">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> huomioiminen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="42DB4CAE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00BF61F1" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15115947" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Asiakkailta ja heidän läheisiltään kerättävä palaute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559AB20A" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:r w:rsidRPr="004C46C9">
+        <w:t>Asiakkailla ja heidän läheisillään on mahdollisuus antaa palautetta useiden eri kanavien kautta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AACFAC8" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:hyperlink r:id="rId102" w:history="1">
+        <w:r w:rsidRPr="004C46C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Laki sosiaali- ja terveydenhuollon asiakastietojen käsittelystä</w:t>
+          <w:t>Palautetta voi antaa Sata-alueen verkkosivuilla olevalla palautelomakkeella</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004C46C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491D99A1" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:r w:rsidRPr="004C46C9">
+        <w:t xml:space="preserve">Palautetta kerätään myös tekstiviestipalautteena </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9BA090" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:t>erikoissairaanhoidon palveluista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606B7D71" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:t>laboratoriopalveluista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B83CAF" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
         <w:lastRenderedPageBreak/>
-        <w:t>ja potilaan hoidon järjestämisen, suunnittelun, toteuttamisen, seurannan ja valvonnan turvaamiseksi tarpeelliset ja riittävät tiedot.</w:t>
-[...565 lines deleted...]
-    <w:p w14:paraId="62A1E473" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00081F9E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>kuvantamisesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FCB6E1" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:t xml:space="preserve">suun terveydenhuollosta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E009D25" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:t xml:space="preserve">osin perusterveydenhuollosta ja sosiaalipalveluista. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58997240" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9"/>
+    <w:p w14:paraId="11C0EAFA" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:r w:rsidRPr="004C46C9">
+        <w:t>Lisäksi yksiköissä on saatavilla palautelomakkeita, joilla asiakkaat voivat antaa palautetta ja intrassa henkilöstölle tarkoitettu digitaalinen lomake, johon kirjataan suullisesti saadut palautteet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3103379D" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9"/>
+    <w:p w14:paraId="63793DC0" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:r w:rsidRPr="004C46C9">
+        <w:t>Laadullista palautetta saadaan muun muassa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D42E609" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:t>hyvinvointialueen digiraadilta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7FC7B4" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:t>asiakasraadeilta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231D1577" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:t>lakisääteisiltä vaikuttamistoimielimiltä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCD3E3D" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:t>vapaaehtoisilta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D972FE" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C46C9">
+        <w:t>kokemusosaajilta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721D4307" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9"/>
+    <w:p w14:paraId="67A14BB1" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:r w:rsidRPr="004C46C9">
+        <w:t>Asiakaspalautteita hyödynnetään Sata-alueen toiminnan ja palvelujen kehittämisessä sekä päätöksenteon tukena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E1B1B9" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9"/>
+    <w:p w14:paraId="1C61084F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00BF61F1" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:p w14:paraId="51886F1A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00081F9E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>enkilöstöltä kerättävä palaute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C6082F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A6392E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7A1B1F52" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A6392E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata -alue seuraa henkilöstökokemusta kvartaaleittain lyhyellä Pulssi-kyselyllä, jonka avulla henkilöstö voi kertoa omista kokemuksistaan eri teemoihin liittyen. Kyselyn toteuttajana on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83">
+      <w:hyperlink r:id="rId103">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="3D2123BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Keva</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>. Henkilöstökokemustuloksia verrataan jatkuvan asiakaskokemus-mittauksen tuloksiin. Mittauksen tuloksia käsitellään työyhteisössä säännöllisesti</w:t>
       </w:r>
       <w:r w:rsidRPr="68995B24">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="33C84CA8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Pulssi</w:t>
       </w:r>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">-kysely tuottaa ajantasaista tilannekuvaa työntekijäkokemuksesta arjen johtamistyön ja työyhteisöjen kehittämisen tueksi. Tavoitteena on, että tulosten perusteella toteutetaan yhdessä asioita, </w:t>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId84">
+        <w:t xml:space="preserve">-kysely tuottaa ajantasaista tilannekuvaa työntekijäkokemuksesta arjen johtamistyön ja työyhteisöjen kehittämisen tueksi. Tavoitteena on, että tulosten perusteella toteutetaan yhdessä asioita, jotka edistävät sujuvaa työtä sekä hyvinvointia. Pulssi-kysely ei ole pelkkä kysely, vaan siihen on kehitetty toimintaa aktivoivia ominaisuuksia sekä vastaajille että tulosten tarkastelijoille. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="28C1A412">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Kevan</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="28C1A412">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> tietoisku: </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="28C1A412">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Kevan</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="28C1A412">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> Pulssi – palvelu osaksi työkykyjohtamista - </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="28C1A412">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Keva</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0334EF4F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A6392E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7D8D75AF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A6392E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lisäksi henkilöstölle toteutetaan työhyvinvointikysely vuosittain loka-marraskuussa ja Mitä kuuluu? -kysely, jonka toteuttaa Työterveyslaitos</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId85">
+      <w:hyperlink r:id="rId105">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:lang w:val="fi"/>
           </w:rPr>
-          <w:t>Mitä kuuluu? -tutkimus | Työterveyslaitos (ttl.fi)</w:t>
+          <w:t xml:space="preserve">Mitä kuuluu? -tutkimus | Työterveyslaitos </w:t>
+        </w:r>
+        <w:r w:rsidRPr="7E106E31">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:lang w:val="fi"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>(ttl.fi)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Yksiköiden kehittämis- ja voimavarasuunnitelmat kirjataan Työterveyslaitoksen tulosportaaliin ja niiden toteutumista seurataan. Koko henkilöstöllä on pääsy näihin näkymiin ja kaikkiin tuloksiin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20CD6379" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="36E8C62B" w14:textId="4B99FFC8" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Suun terveydenhuollon vastuuyksikön asiakkailla ja potilailla on mahdollisuus antaa palautetta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86">
-        <w:r w:rsidRPr="7E106E31">
+      <w:hyperlink r:id="rId106">
+        <w:r w:rsidRPr="6B28788F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Sata-alueen verkkosivujen kautta kohdasta Anna palautetta.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="7E106E31">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="7E106E31">
+      <w:r w:rsidR="0D599C76" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tai hammashoitolasta löytyvän palautelomakkeen avulla. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaalla on mahdollisuus myös antaa palaute suullisesti. Palautteet käsitellään </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId107">
+        <w:r w:rsidRPr="6B28788F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Sata-alueen ohjeiden ja periaatteiden</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen) mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B072263" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen) mukaisesti.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="026DCE2A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">Saadun palautteen perusteella ryhdytään välittömästi arvioimaan palautteen vaikutusta ja vakavuutta. Tehdyn arvion perusteella tehdään tarvittaessa korjaavia ja ehkäiseviä toimia, joilla pyritään estämään palautteen mukaisen tapahtuman toistuminen. Asiakkaaseen ollaan yhteydessä kohtuullisessa tai lakisääteisessä ajassa riippuen palautteen luonteesta ja, jos asiakas on jättänyt yhteystietonsa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBEDD5E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Saadun palautteen perusteella ryhdytään välittömästi arvioimaan palautteen vaikutusta ja vakavuutta. Tehdyn arvion perusteella tehdään tarvittaessa korjaavia ja ehkäiseviä toimia, joilla pyritään estämään palautteen mukaisen tapahtuman toistuminen. Asiakkaaseen ollaan yhteydessä kohtuullisessa tai lakisääteisessä ajassa riippuen palautteen luonteesta ja, jos asiakas on jättänyt yhteystietonsa. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="498AC406" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>Saadut palautteet käsitellään asianosaisen henkilöstön kanssa ja ne voidaan tarvittaessa siirtää ylemmälle tasolle tai ohjata toiseen yksikköön.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643F6232" w14:textId="6278B1B1" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakaskokemukseen liittyvää palautetta hyödynnetään pidemmän aikavälin seurannan perusteella. Asiakaskokemusmittaustulosten perusteella toimintaa ja palvelun laatua pyritään jatkuvasti </w:t>
+      </w:r>
+      <w:r w:rsidR="4FEEC2E8" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kehittämään. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA70C86" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Saadut palautteet käsitellään asianosaisen henkilöstön kanssa ja ne voidaan tarvittaessa siirtää ylemmälle tasolle tai ohjata toiseen yksikköön.</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>Suun terveydenhuolto osallistuu THL:n asiakaspalautekyselyyn joka toinen vuosi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0702DE6E" w14:textId="38F3771A" w:rsidR="006D6013" w:rsidRPr="00A6392E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="19987442" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A6392E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc211257886"/>
-      <w:bookmarkStart w:id="59" w:name="_Toc211259425"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc211257886"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc211259425"/>
       <w:r>
-        <w:t>3</w:t>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="58"/>
+        <w:t>3. Omavalvonnan riskienhallinta</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141BE134" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="08B0B9F5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc211257887"/>
-      <w:bookmarkStart w:id="61" w:name="_Toc211259426"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc211257887"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc211259426"/>
       <w:r>
         <w:t>3.1 Vastuualueen riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
       </w:r>
-      <w:bookmarkStart w:id="62" w:name="_Toc45556431"/>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc45556431"/>
       <w:bookmarkEnd w:id="61"/>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="3C01C2A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00923487" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="7EDAA565" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:p w14:paraId="25081924" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00923487" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923487">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskienhallinnan vastuut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja organisointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9516A0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="42B940E3" w14:textId="22ED3C3C" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
       <w:r>
-        <w:t>-alueella</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> riskienhallinnan periaate on, että se tukee hyvinvointialueen tavoitteiden saavuttamista. </w:t>
+        <w:t>Kokonaisvaltainen organisaation riskienhallinta tulee huomioida kaikissa organisaation toiminnoissa osana päivittäistä toimintaa. Sata-alueella riskienhallinnan periaate on, että se tukee hyvinvointialueen tavoitteiden saavuttamista. Vastuu</w:t>
+      </w:r>
+      <w:r w:rsidR="3C9D8EE8">
+        <w:t>yksikön päällikkö</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Vastuualuejohtaja huolehtii, että riskin arviointi toteutetaan vastuualuekohtaisesti harmonisoitua arviointityökalua eli </w:t>
+        <w:t xml:space="preserve"> huolehtii, että riskin arviointi toteutetaan vastuu</w:t>
+      </w:r>
+      <w:r w:rsidR="45762707">
+        <w:t>yksikkö</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kohtaisesti harmonisoitua arviointityökalua eli </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Granitea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> käyttämällä. Vastuualuejohtaja toteuttaa vastuualueensa riskien arvioinnin ja päättää riskien arvioinnin ja käsittelyn yhteydessä riskin merkityksestä ja tarvittavista toimenpiteistä. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3491B412" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve"> käyttämällä. Vastuu</w:t>
+      </w:r>
+      <w:r w:rsidR="20284786">
+        <w:t>yksikön päällikkö</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> toteuttaa vastuu</w:t>
+      </w:r>
+      <w:r w:rsidR="4C3833EE">
+        <w:t>yksikkönsä</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> riskien arvioinnin ja päättää riskien arvioinnin ja käsittelyn yhteydessä riskin merkityksestä ja tarvittavista toimenpiteistä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FB10E4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Jokaisen henkilön tulee sitoutua noudattamaan riskienhallinnan ja varautumisen periaatteita ja toimintaohjeita, riippumatta henkilön asemasta organisaatiossa.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88">
+      <w:hyperlink r:id="rId108">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:strike/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B5D601" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="55C3DF28" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Suun terveydenhuollon vastuuyksikössä noudatetaan riskienhallinnassa Sata-alueen yhteisiä prosesseja ja ohjeita.</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89">
+      <w:hyperlink r:id="rId109">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EDFB86E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5654E3B0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Työntekijöille perehdytetään Sata-alueen riskienhallinnan periaatteet ja omaan työtehtävään liittyvät riskit. R</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iskien tunnistamiseen osallistutetaan henkilöstöä vastuualueen kaikilta toiminnan tasoilta. </w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Esihenkilöt arvioivat työtehtäviin liittyviä riskejä. Ylihammaslääkärit tai osastonhoitajat kirjaavat tunnistettuja riskejä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-palveluun. Vastuuyksikön päällikkö käy säännöllisesti tunnistettuja riskejä läpi yhdessä ylihoitajan, ylihammaslääkärien ja osastonhoitajien kanssa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B34C85" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="11AFAED5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Riskienhallinta on osa arkea ja jokaista toimintoa, jokaisella tasolla. Suun terveydenhuollon vastuuyksikössä pyritään toimintaa parantamaan riskiperusteisesti ja varmistamaan asiakkaiden, potilaiden ja henkilöstön hyvinvointi ja turvallisuus, samalla huomioiden toimintaympäristön muutokset ja vaikutukset organisaatioon ja palvelutuotantoon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448B6E1F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1BD2D754" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="340C7301" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00E53B56" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="029B82F7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00E53B56" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53B56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Riskien tunnistamisen keinot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA4BBBD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="22FC0238" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tunnistamattomia riskejä ei voi hallita. Riskien tunnistamiseen valitaan tarkoitukseen parhaiten soveltuva menetelmä tai menetelmiä. Riskien tunnistamiseen osallistuvilla tulee olla tietämystä käsiteltävistä asioista sekä organisaation tavoitteista. Oleellista on, että riskien tunnistamiseen osallistutetaan henkilöitä vastuualueen kaikilta toiminnan tasoilta. Riskien tunnistamisen apuvälineinä toimivat eri ilmoituskanavien (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">-järjestelmä, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Whistleblowing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) tilastot, valvontaraportit, vahinkotilastot ja omavalvontaraportit. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90">
+      <w:hyperlink r:id="rId110">
         <w:r w:rsidRPr="2FFC39F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36C31B5A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="38EDD292" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tunnistamisessa on tärkeää kuvata riskin lähteet, vaikutusalueet ja tapahtumat sekä niiden keskinäiset suhteet. Kaikkien riskien lähteet eivät ole hyvinvointialueen hallinnassa, mutta ne ovat tunnistettava. Tunnistetut riskit ryhmitellään </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">-järjestelmässä. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91">
+      <w:hyperlink r:id="rId111">
         <w:r w:rsidRPr="778AAFC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75FD0F6D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="16B40CAC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0845D099" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1456EFF7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="796024C4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="66408329" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19FE9189" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="53F4B115" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5621E852" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6D3A4FC3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kuviossa 1 on kuvattuna vaarojen tunnistamisen tyypillisiä lähteitä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDA6A6D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7112E393" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="558E2165" wp14:editId="48A3FEC6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="326FC382" wp14:editId="04AC1285">
             <wp:extent cx="6082748" cy="4928430"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="3" name="Kuva 1" descr="Vaarojen tunnistamisen tyypilliset lähteet &#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Kuva 1" descr="Vaarojen tunnistamisen tyypilliset lähteet &#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92"/>
+                    <a:blip r:embed="rId112"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6092743" cy="4936528"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F31D33A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7CB1626E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Kuvaotsikko"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04DE6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Kuvio</w:t>
       </w:r>
       <w:r w:rsidRPr="00E04DE6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
@@ -11667,305 +12782,281 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vaarojen tunnistamisen tyypilliset lähteet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Suomen potilasturvallisuusyhdistys ry 2015).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65814D2E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3C1A02AF" w14:textId="217158ED" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Sata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueella on käytössä sähköinen vaara- ja haittatapahtumien, läheltä piti -tilanteiden, onnistumisilmoitusten sekä asiakaspalautteiden sähköinen ilmoitusjärjestelmä </w:t>
+        <w:t>alueella on käytössä sähköinen vaara- ja haittatapahtumien, läheltä piti -tilanteiden</w:t>
+      </w:r>
+      <w:r w:rsidR="004C46C9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0148ABDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onnistumisilmoitusten sähköinen ilmoitusjärjestelmä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tapahtumien dokumentointi ja käsittely tapahtuu pääsääntöisesti </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>HaiPron</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> avulla. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">-ohjelman kautta voidaan ilmoittaa: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7ADA51" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4C7FF14F" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0148ABDB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>potilas-/asiakasturvallisuuden vaaratapahtumat (henkilökunnan tekemät)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0148ABDB">
+        <w:t>potilas-/asiakasturvallisuuden vaaratapahtumat/valvontalain 29§:n mukaista ilmoitusvelvollisuutta koskevat epäkohdat tai sen uhat asiakkaan hoidossa tai palvelussa (henkilökunnan tekemät)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001631E4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="24824A27" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>työturvallisuuden vaaratapahtumat (henkilökunnan tekemät</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E84B0D9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="35636F98" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>tietosuojaan/tietoturvaan liittyvät poikkeamat (henkilökunnan tekemät)</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73815770" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="42BCE140" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>onnistumisista oppimiset (henkilökunnan tekemät</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44044CD0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7F866D17" w14:textId="057E8F20" w:rsidR="006D6013" w:rsidRPr="004C46C9" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">asiakkaan/potilaan/läheisen havaitsemat vaaratapahtumat (asiakkaiden, potilaiden, </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">läheisten tekemät) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74039B68" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...6 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="631414FF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...31 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AF3AA5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="14766E67" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Henkilökunta</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="005261A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -11973,74 +13064,74 @@
         <w:t>Linkki</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>HaiProon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> löytyy henkilökunnan </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93" w:history="1">
+      <w:hyperlink r:id="rId113" w:history="1">
         <w:r w:rsidRPr="005261A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Intranetistä Satasesta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> etusivun pikalinkeistä.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44698A22" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1E76313F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaat/potilaat </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ja läheiset</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
@@ -12057,74 +13148,74 @@
         </w:rPr>
         <w:t>HaiProon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> löytyy Sata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> internetsivustolta osoitteesta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94">
+      <w:hyperlink r:id="rId114">
         <w:r w:rsidRPr="0148ABDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Anna palautetta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohdasta tee ilmoitus vaaratilanteesta.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE50B0D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000A147B" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="374C10D5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000A147B" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Poikkeamien ilmoittaminen</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> perustuu vapaaehtoiseen, luottamukselliseen ja syyttelemättömään vaaratapahtumien ilmoittamiseen ja käsittelyyn</w:t>
       </w:r>
       <w:r>
@@ -12205,2973 +13296,2889 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja vähentämään toiminnan riskejä</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A147B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tavoitteena on vaaratapahtumien mahdollisimman varhainen tunnistaminen ja turvallisuuden varmistaminen ennalta niin, että varsinaisia vaaratilanteita ei pääsisi tapahtumaan</w:t>
       </w:r>
       <w:r w:rsidRPr="000A147B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E5BD40" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7C2E9823" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId95">
+      <w:hyperlink r:id="rId115">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="0775AD36">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>HaiPro</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="0775AD36">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> -järjestelmään liittyvä </w:t>
         </w:r>
         <w:r w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>ohjeistus (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="789A1DAF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="228F71F9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B71AFD2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="005F4AB0" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="74142FA7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="005F4AB0" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakas ja potilasturvallisuuden kannalta vastuualueen toiminnan keskeiset riskit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6372DED5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4574FD79" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Riskien raportointi ja hallintasovelluksena on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-niminen riskienhallinnan työkalu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DB7F86" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="7E106E31">
+    <w:p w14:paraId="3901BB67" w14:textId="7D2E7F0B" w:rsidR="006D6013" w:rsidRDefault="000040B2" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId116" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000040B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:eastAsia="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:b/>
+            <w:bCs/>
           </w:rPr>
-          <w:t>https://sata.granitegrc.com/services/12</w:t>
+          <w:t>Granite</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27B811F8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...8 lines deleted...]
-    <w:p w14:paraId="5B962C36" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="127F381C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9348" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Taulukko riskiluettelon pohjaksi"/>
         <w:tblDescription w:val="Taulukko riskiluettelon pohjaksi"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="2ADE5C6A" w14:textId="77777777" w:rsidTr="002101E7">
+      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="2EF19EEA" w14:textId="77777777" w:rsidTr="00621CFE">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B2AFAA5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F91E0E" w:rsidRDefault="006D6013" w:rsidP="002101E7">
+          <w:p w14:paraId="35984DE8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F91E0E" w:rsidRDefault="006D6013" w:rsidP="002101E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E106E31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Keskeisimmät riskit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="2F6D6A93" w14:textId="77777777" w:rsidTr="002101E7">
+      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="35D21BD8" w14:textId="77777777" w:rsidTr="00621CFE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F8C2B7F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="002101E7">
+          <w:p w14:paraId="066A447D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="002101E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E106E31">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Riittämätön henkilökunta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="3B4FB5DB" w14:textId="77777777" w:rsidTr="002101E7">
+      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="3415A662" w14:textId="77777777" w:rsidTr="00621CFE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="139E4F2A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="002101E7">
+          <w:p w14:paraId="5882FC4B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000040B2" w:rsidRDefault="006D6013" w:rsidP="002101E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E106E31">
+            <w:r w:rsidRPr="000040B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Esihenkilöiden jaksaminen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="3603A578" w14:textId="77777777" w:rsidTr="002101E7">
+      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="43BD0A56" w14:textId="77777777" w:rsidTr="00621CFE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C0063DA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="002101E7">
+          <w:p w14:paraId="3D9CCEF9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000040B2" w:rsidRDefault="006D6013" w:rsidP="002101E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E106E31">
+            <w:r w:rsidRPr="000040B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Työskentelytilat ja välineet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="3EF5527A" w14:textId="77777777" w:rsidTr="002101E7">
+      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="7C0151E4" w14:textId="77777777" w:rsidTr="00621CFE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44EFCF6D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="002101E7">
+          <w:p w14:paraId="464263F4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000040B2" w:rsidRDefault="006D6013" w:rsidP="002101E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E106E31">
+            <w:r w:rsidRPr="000040B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Hoitotakuun toteutumattomuus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="4F256C19" w14:textId="77777777" w:rsidTr="002101E7">
-[...56 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75DCAB9E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5E55CBBD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DB0C449" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1C760BDF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7166EFF8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="77B2274D" w14:textId="3D403A99" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="7E106E31">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Suun terveydenhuollon vastuuyksikössä riskejä tunnistetaan osana toimintaa käyttäen muun muassa</w:t>
       </w:r>
-      <w:r w:rsidRPr="7E106E31">
+      <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apuvälineinä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Confidently</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-järjestelmien kautta tulleita ilmoituksia</w:t>
+      </w:r>
+      <w:r w:rsidR="21C9A9FB" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä muistutuksissa ilmenneitä epäkohtia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Mahdollisia vaara- ja uhkatekijöitä tunnistetaan vastuuyksikön eri tasoilla jokaisessa palveluryhmässä. Vastuuyksikön päällikkö seuraa toimintaympäristön muutoksia ja vastuuyksikköön ja sen toimintaan liittyviä riskejä. Palveluryhmien esihenkilöt tunnistavat vastuuyksikön toiminnan ja palvelutuotannon riskejä yh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>dessä alaistensa kanssa säännöllisillä prosessien katselmoinnilla ja arvioinnilla sekä tapahtuneiden vaaratapahtumien tai läheltä piti -tilanteiden perusteella. Työntekijät tunnistavat riskitekijöitä työtehtävissään ja tuovat ne esihenkilöiden tietoon, jotka arvioitavat riskit.  Vastuuyksikön päällikkö, -ylihoitaja ja esihenkilöt tekevät yhteistyötä tukipalveluiden kanssa esimerkiksi toimitila- ja turvallisuusriskien tunnistamisessa. Tietojärjestelmiin liittyviä riskejä arvioidaan yhdessä palvelutuottajan kanssa ja uusien järjestelmien tai laiteliitäntöjen kytkemisen yhteydessä. Laitteisiin ja välineisiin liittyviä riskejä tunnistetaan ennen käyttöönottoa osana hankintasuunnitelmaa ja käyttöönottotestausta. Riskien tunnistamisessa hyödynnetään saatavissa olevaa parasta tietoa ja henkilöstön asiantuntijuutta, ammattitaitoa ja kokemusta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089AA525" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">apuvälineinä </w:t>
-[...109 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Vastuuyksikön toimintaan liittyvät kriittisimmät isot tunnistetut riskit kohdistuvat tuotannon laitteisiin, tietojärjestelmiin ja henkilökunnan saatavuuteen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4750C440" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2FBE2CC5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0085AC36" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="009E520A" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2DC8617A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="009E520A" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E520A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskienhallinnasta tunnistettujen riskien suuruuden ja vaikutuksen arvioiminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232C48BE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7B504BF9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Riskikriteerien muodostamisessa huomioidaan organisaation arvot ja tavoitteet, jotka ohjaavat riskinottohalukkuutta ja riskinsietokykyä. Kriteerit antavat pohjan riskin merkittävyyden arvioinnille. Määrittelyssä on huomioitava myös lainsäädännölliset vaatimukset, jotka voivat asettaa omia vaatimuksiaan riskin merkittävyydelle. Kriteerien on myös oltava dynaamisia, ja niitä on arvioitava jatkuvasti. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97">
+      <w:hyperlink r:id="rId117">
         <w:r w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74EF728B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="527F9AAC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueen käyttämässä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-riskienarviointijärjestelmässä riskin merkittävyyttä arvioidaan riskiluvulla, joka muodostetaan todennäköisyyden (T) ja vaikutuksen (V) tulona (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TxV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>). Todennäköisyyden ja vaikutuksen riskitasoja on molempia viisi, jotka muodostavat 5x5 matriisin.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4430">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98">
+      <w:hyperlink r:id="rId118">
         <w:r w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="210A3BD1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="045DA536" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20A57FCB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00DB5CF3" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1797AB3D" w14:textId="7C61C16A" w:rsidR="006D6013" w:rsidRPr="00DB5CF3" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DB5CF3">
+      <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Suun terveydenhuollossa riskienhallinnas</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Suun terveydenhuollossa riskienhallinnasta tunnistettujen riskien suuruus ja vaikutus palvelutoimintaan arvioidaan säännöllisesti, hoitotakuun toteutuminen kuukausittain, henkilökunnan riittävyys kuukausittain, esihenkilöiden jaksaminen kuukausittain ja tarvittaessa henkilökohtaisilla keskusteluilla, työskentelytiloja ja välineitä</w:t>
+      </w:r>
+      <w:r w:rsidR="13CCC553" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>ta tunnistettujen riskien suuruus ja vaikutus palvelutoimintaan arvioidaan säännöllisesti, hoitotakuun toteutuminen kuukausittain, henkilökunnan riittävyys kuukausittain, esihenkilöiden jaksaminen kuukausittain ja tarvittaessa henkilökohtaisilla keskusteluilla, työskentelytiloja ja välineitä vuosittain ja tarvittaessa.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="08245170" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve"> arvioidaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vuosittain ja tarvittaessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p w14:paraId="3090F37D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7454DC1F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="43D9E252" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc211257888"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc211259427"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc211257888"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc211259427"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>3.2. Riskienhallinnan keinot ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768D986E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="18CC2A73" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r w:rsidRPr="00121722">
-        <w:t>Riskin (hallinta)käsittelykeinot ovat riskin pitäminen, välttäminen, pienentäminen, siirtäminen tai jakaminen; niiden käytännön toteutustapa täytyy tapauskohtaisesti arvioida riskin luoteen mukaisesti. Hallintakeinojen ja niiden toteutustavan suunnittelun jälkeen arvioidaan niiden vaikutus riskiin, jolloin muodostuu käsitystä jäännösriskistä, jonka osalta päätetään hyväksyttävyys ja tehdään mahdollinen erillinen riskienhallintasuunnitelma. Suunnitelman toimeenpanoa seurataan (</w:t>
+        <w:t xml:space="preserve">Riskin (hallinta)käsittelykeinot ovat riskin pitäminen, välttäminen, pienentäminen, siirtäminen tai jakaminen; niiden käytännön toteutustapa täytyy tapauskohtaisesti arvioida riskin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121722">
+        <w:lastRenderedPageBreak/>
+        <w:t>luoteen mukaisesti. Hallintakeinojen ja niiden toteutustavan suunnittelun jälkeen arvioidaan niiden vaikutus riskiin, jolloin muodostuu käsitystä jäännösriskistä, jonka osalta päätetään hyväksyttävyys ja tehdään mahdollinen erillinen riskienhallintasuunnitelma. Suunnitelman toimeenpanoa seurataan (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00121722">
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00121722">
         <w:t>) ja arvioidaan uudelleen miten tehdyt toimenpiteet ovat vaikuttaneet riskitasoon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311DA7E0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00972284" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6B853C44" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00972284" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Jokainen toimija huolehtii omalta osaltaan siitä, että toimintaympäristön olosuhteet mahdollistavat turvallisen ja laadukkaan työn tekemisen. Henkilöstön tulee olla tietoinen turvallisuusriskeistä ja turvallisuuden tilasta. Vaarojen arvioinnin tekeminen on työpaikalla lakisääteinen velvoite, jota ei tehdä viranomaisia varten, vaan työpaikkaa itseänsä varten. On hyvä tunnistaa ainakin muutama oleellinen riksi, keinot niiden ehkäisyyn, toimenpiteet riskin toteutuessa ja sen jälkeen vielä kehittämistoimenpiteet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BE1636" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7165E946" w14:textId="2E6A0D2C" w:rsidR="006D6013" w:rsidRDefault="002A4553" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="7E106E31">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Riskejä ennaltaehkäistään monilla eri konkreettisilla käytännön toimilla, kuten perehdytyksillä, ohjeistuksilla, toiminnan/prosessien kuvauksilla, toimitiloilla, laitteilla, välineillä, tehtäväkuvauksilla ja </w:t>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Suun terveydenhuollossa r</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6013" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>iskejä ennaltaehkäistään monilla eri konkreettisilla käytännön toimilla, kuten perehdytyksillä, ohjeistuksilla, toiminnan/prosessien kuvauksilla, toimitiloilla</w:t>
+      </w:r>
+      <w:r w:rsidR="4C0BBA8B" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja laitteiden säännöllisillä huolloilla,</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6013" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> välineillä, tehtäväkuvauksilla ja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7E106E31">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="006D6013" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>vastuutuksilla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7E106E31">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="006D6013" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>, varautumissuunnitelmilla ja varalaitteet/-menetelmät, vartijatoiminnalla, hälytyspainikkeilla, viestinnällä ja yhteistyöllä, riskien ja poikkeamien ilmoituskanavien avulla, toiminnan ja prosessien kehittämisellä, budjetoinnilla, investointisuunnitelmilla, toimintasuunnitelmilla, mittareiden seurannalla ja reagoinnilla, trendien ja toimintaympäristön seurannalla ja arvioinnilla, asiakaspalautteilla ja asiakaskyselyillä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C670DA6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6DB303E9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4883990F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="07A9E7A0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskinhallintakeinojen toimivuuden ja riittävyyden varmistaminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B93A2BF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1C27A0D8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r w:rsidRPr="00A4660B">
         <w:t>Hallintakeinojen vaikuttavuutta arvioidaan ja seurataan.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99" w:history="1">
+      <w:hyperlink r:id="rId119" w:history="1">
         <w:r w:rsidRPr="003708C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaisille, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D77278" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A4660B" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
-    <w:p w14:paraId="094F53D1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="37524F64" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A4660B" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:p w14:paraId="6BBC8FC2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Epäkohtiin ja puutteisiin puuttuminen tilanteen edellyttämällä tavalla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434F33D2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3BE3FCEA" w14:textId="1152CE60" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:szCs w:val="24"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> tilanteen edellyttämät korjaamistoimenpiteet. Tarvittaessa informoidaan edelleen vastuualuejohtajaa ja käynnistetään viestintäprosessi. Jokaisen työntekijän omavalvontavastuu perehdytetään työn alkaessa ja henkilöstön tietosuutta turvallisuudesta ja omavalvonnasta ylläpidetään viestinnällä, osasto- ja yksikkökokouksissa, yksiköiden </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Jokaisen työntekijän vastuulla on huolehtia omalta osaltaan siitä, että mikäli päivittäisessä käytännön omavalvonnassa ilmenee epäkohtia ja puutteita, informoimalla siitä tilannekohtaisesti toimiympäristön muita työntekijöiltä ja esihenkilöitä. Esihenkilöt informoivat edelleen vastuuyksikön päällikölle, joka käynnistää tilanteen edellyttämät korjaamistoimenpiteet. Tarvittaessa informoidaan edelleen vastuualuejohtajaa ja käynnistetään viestintäprosessi. Jokaisen työntekijän omavalvontavastuu perehdytetään työn alkaessa ja henkilöstön tieto</w:t>
+      </w:r>
+      <w:r w:rsidR="1B0317BE" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>suutta turvallisuudesta ja omavalvonnasta ylläpidetään viestinnällä, yksikkökokouksissa</w:t>
+      </w:r>
+      <w:r w:rsidR="3501A95B" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>, esihenkilökokouksissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja vastuualueen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7E106E31">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>jory:ssä</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7E106E31">
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5083D049" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="14C78DEB" w14:textId="77777777" w:rsidR="002109E2" w:rsidRDefault="002109E2" w:rsidP="6B28788F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="346A652A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BDA67EB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="70B7D306" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E541B0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vaaratapahtumien ilmoitus ja oppimismenettely</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D195B0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003C6423" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5727740E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003C6423" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Oppiva organisaatio kykenee keräämään tietoa omasta toiminnastaan ja muuttamaan omaa toimintaansa kerätyn tiedon valossa, myös yksikkötasolla. Hyvinvointialueella asiakas- ja potilasturvallisuuden tilaa seurataan kokonaisuutena käyttäen monipuolisesti eri seurantamenetelmiä ja tietolähteitä. Saatua tietoa hyödynnetään monipuolisesti organisaation oppimiseen sekä toiminnan kehittämiseen. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6423">
         <w:t>(STM asiakas- ja potilasturvallisuusstrategia ja toimeenpanosuunnitelma 1.1, 1.3, lisäksi s. 73)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67684964" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1F9C2610" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="24DDD903">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoidon, hoivan tai palvelun aikana voi tapahtua potilaan/asiakkaan turvallisuuden vaarantava tapahtuma, joka aiheuttaa tai voi aiheuttaa (läheltä piti) haittaa. Potilaan/asiakkaan/asukkaan turvallisuus varmistetaan aina ensisijaisesti. Asiakkaalle/potilaalle tapahtuneet vaaratapahtumat dokumentoidaan asiakas-/potilastietojärjestelmään. Asiakkaalle/potilaalle tapahtunut haittatapahtuma ja sen mahdolliset seuraukset käydään läpi asiakkaan/potilaan kanssa hänen asioiden käsittelykykynsä huomioiden ja tarvittaessa hänen läheistensä kanssa. Vaaratapahtumat kirjataan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="24DDD903">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="24DDD903">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-järjestelmään, jotta tapahtumista voidaan oppia, tehdä suojauksia ja näin toimintaa kehittää turvallisemmaksi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D473F8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="446CF9A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="738386F5">
         <w:t>Vakavasta vaaratapahtumasta informoidaan hoidosta vastaavaa lääkäriä ja/tai esihenkilöä sekä kirjataan tapahtuma asiakirjoihin. Potilaalle/asiakkaalle/asukkaalle ja/tai omaisille kerrotaan tapahtuneesta salassapitosäädökset huomioiden mahdollisimman pian. Henkilöstön tulee tunnistaa vakava vaaratapahtuma ja ilmoittaa siitä omalle esihenkilölleen mahdollisimman nopeasti</w:t>
       </w:r>
       <w:r>
         <w:t>, jotta ohjeistuksen mukainen jatkoselvitys saadaan käyntiin</w:t>
       </w:r>
       <w:r w:rsidRPr="738386F5">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t>Vakavan vaaratapahtuman selvitys on osa Sata</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">alueen laadunhallintaa ja omavalvonnan kokonaisuutta. Selvityksen tavoitteena on organisaation vaaratapahtumista oppiminen ja </w:t>
       </w:r>
       <w:r>
         <w:t>asiakas-/</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">potilasturvallisuuden parantuminen. Jotta hoitoa voidaan kehittää turvallisemmaksi, tulee toiminnan puutteet ja heikkoudet </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:t>tunnistaa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100">
+      <w:hyperlink r:id="rId120">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Toimintaohje Vakavan potilas- ja asiakasturvallisuusvaaratapahtuman selvitystä koskevat menettelyt (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F71C77D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="23B213DF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueella on mahdollista raportoida myös onnistumisista </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>PosiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">-ilmoituksen muodossa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">-järjestelmään. Hyväksi havaittuja, asiakas- ja potilasturvallisuutta varmistavia menettelytapoja käsitellään toimintayksiköissä sekä myöhemmin sovittavissa asiakas- ja potilasturvallisuuden edistämisen työryhmissä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFECA73" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="53C8C269" w14:textId="4E816082" w:rsidR="6B28788F" w:rsidRDefault="6B28788F" w:rsidP="6B28788F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1536297E" w14:textId="0BE79D5D" w:rsidR="47DBDFA3" w:rsidRDefault="47DBDFA3" w:rsidP="6B28788F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...83 lines deleted...]
-    <w:p w14:paraId="45D41250" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">Suun terveydenhuollossa työntekijät perehdytetään </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> -järjestelmän ilmoituskanavaa tulee käyttää kuten aiemminkin esimerkiksi asiakas- ja potilasturvallisuutta vaarantaneet havainnot ilmoitetaan edelleen </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="742D21F4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>-järjestelmän käyttöön, jonne kirjataan vaaratapahtumat. Tapahtumat käsitellään ja ne käydään henkil</w:t>
+      </w:r>
+      <w:r w:rsidR="7644270C">
+        <w:t xml:space="preserve">östön kanssa läpi ja toimintaa parannetaan niiden perusteella. Vakavaksi luokitellusta vaaratapahtumasta kerrotaan myös potilaalle. </w:t>
+      </w:r>
+      <w:r w:rsidR="25FFCA0F">
+        <w:t xml:space="preserve">Työntekijöillä on velvollisuus tehdä asiakas- ja potilasturvallisuuden </w:t>
+      </w:r>
+      <w:r w:rsidR="25FFCA0F">
+        <w:lastRenderedPageBreak/>
+        <w:t>vaarantavista puutteista tai epäkohdista epäkohtailmoitus.</w:t>
+      </w:r>
+      <w:r w:rsidR="614EDDD0">
+        <w:t xml:space="preserve"> Ilmoituksen tekeminen käydään läpi osana perehdytysprosessia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AA2697" w14:textId="6588581F" w:rsidR="6B28788F" w:rsidRDefault="6B28788F" w:rsidP="6B28788F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F65CBC1" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D140A0">
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:szCs w:val="24"/>
-[...34 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Valvontalain 29 §:n mukaista ilmoitusvelvollisuutta koskevat menettelyohjeet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>Henkilöstöön kuuluvilla (ja vastaavilla) on laissa määritelty ilmoitusvelvollisuus. Sen mukaan työntekijän on ilmoitettava välittömästi, jos hän huomaa epäkohdan tai sen uhan asiakkaan hoidossa tai palvelussa. Myös lain rikkomisesta on ilmoitettava viipymättä. Lain soveltamisohjeen mukaan epäkohta on esimerkiksi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F46742B" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>puute asiakas- tai potilasturvallisuudessa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE37348" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>asiakkaan tai potilaan kaltoin kohtelu fyysisesti, psyykkisesti tai lääkkeillä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCA6CF2" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>yksikön vahingollinen toimintakulttuuri, kuten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC246F3" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>toimiminen ohjeiden vastaisesti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6428933E" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00201FAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>asiakkaan tai potilaan perusoikeuksien rajoittaminen vakiintuneena käytäntönä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0658217B" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>Ilmoitusvelvollisuuden tarkoitus on, että epäkohdat tulevat tietoon, jotta ne saadaan korjattua ajoissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A73567" w14:textId="68885108" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>Esihenkilöiden tehtävänä on tiedottaa ilmoitusvelvollisuudesta henkilöstöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B86D68" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueen työntekijä tekee ilmoituksen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-järjestelmässä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2494CB" w14:textId="509989B4" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Työntekijä tekee ilmoituksen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-järjestelmässä, esihenkilö käsittelee sen. Jos epäkohta on valvontalain mukaisesti olennainen, esihenkilö vie tiedon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>-järjestelmän kautta vastuualuejohtajalle ja valvontayksikköön. He ilmoittavat tarpeen mukaan valvontaviranomaiselle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6CE0D2" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>Myös työntekijä voi ilmoittaa asiasta valvontaviranomaiselle. Hänelle ei saa tulla kielteisiä seurauksia ilmoituksen vuoksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F9D784" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tarkempi toimintaohje: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId121" w:history="1">
+        <w:r w:rsidRPr="002A4553">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Epäkohdan ilmoittaminen ja käsitteleminen </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="002A4553">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          </w:rPr>
+          <w:t>HaiPro</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="002A4553">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          </w:rPr>
+          <w:t>-järjestelmässä-ohje (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="46CDCD47" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId122" w:history="1">
+        <w:r w:rsidRPr="002A4553">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          </w:rPr>
+          <w:t>Valvontalain (741/2023 29 §) mukainen ilmoitusvelvollisuus Satakunnan hyvinvointialueella (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6048ED0A" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BA8713" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DCDA10" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Yksityinen palveluntuottaja ilmoittaa sata.fi-verkkosivujen kautta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A682CF" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yksityinen palveluntuottaja tekee valvontalain 29 § mukaisen epäkohtailmoituksen sata.fi-verkkosivujen lomakkeen avulla. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId123" w:history="1">
+        <w:r w:rsidRPr="002A4553">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          </w:rPr>
+          <w:t>Palveluntuottajalle - Satakunnanhyvinvointialue</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC837F5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B17949C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Muita mahdollisia lakisääteisiä ilmoitusvelvollisuuksia koskevat menettelyohjeet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CAC5C4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="52AD0B8C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lakisääteisiä kaikkia vastuualueen työntekijöitä koskevat menettelyohjeet:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2911B31E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="53A0E2D5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laki lääkinnällisten laitteiden vaarailmoituksista:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2711413E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5E2AF193" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId102">
+      <w:hyperlink r:id="rId124">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://fimea.fi/laakinnalliset_laitteet/vaatimukset-ammattimaisille-kayttajille/vaaratilanteista-ilmoittaminen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C00BBF7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="30827955" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lääkkeiden haittavaikutusilmoitukset:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2337E7C5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="18757F0F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId103">
+      <w:hyperlink r:id="rId125">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://fimea.fi/laaketurvallisuus_ja_tieto/laakkeiden_turvallisuus/haittavaikutuksista_ilmoittaminen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32C33FC4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6E98195F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Säteilyn käyttöön liittyvistä poikkeavista tapahtumista ja vaaratilanteista ilmoitetaan Säteilyturvakeskukselle (STUK) määräyksen STUK S/8/2024 velvoitteiden mukaisesti. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId104">
+      <w:hyperlink r:id="rId126">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>(Säteilyturvakeskuksen määräys suunnitelmasta säteilyturvallisuuspoikkeamien varalle sekä toimista säteilyturvallisuuspoikkeamien aikana ja niiden jälkeen.)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ilmoitus tulee tehdä myös Fimealle laitevikaa epäiltäessä. Ilmoitus tehdään sähköpostitse fyysikolle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07721BD2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5C1230D2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vakavien väärinkäytösten sisäinen ilmoituskanava</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA2040E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="40E7C3ED" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueella on käytössä vakavien väärinkäytösten sisäinen ilmoituskanava, jonka kautta voi ilmoittaa väärinkäytös- tai korruptioepäilyistä luottamuksellisesti. Kanavan käyttöönotto perustuu EU:n niin sanottuun </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Whistleblower</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-direktiiviin ja vuoden 2023 alussa voimaan tulleeseen kansalliseen ilmoittajansuojelulakiin. Direktiivillä halutaan varmistaa, että ilmoittaja, joka työnsä yhteydessä havaitsee tai epäilee yleisen edun vastaista toimintaa erikseen määritellyillä EU:n oikeuden aloilla, voi ilmoittaa asiasta turvallisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458272D7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="16543A8F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId105">
+      <w:hyperlink r:id="rId127">
         <w:r w:rsidRPr="46F9CD58">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Hyvinvointialueen sisäinen ilmoituskanava</w:t>
         </w:r>
         <w:r w:rsidRPr="0F99A34B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="387C6F35" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="38574329" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId106">
+      <w:hyperlink r:id="rId128">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Toimintaohje väärinkäytösten ilmoituskanavan käyttöön ja ilmoittajan suojeluun (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18C31A93" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="06B8531D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Henkilöstön ilmoitusvelvollisuudet ja oikeudet sekä niiden käyttö opastetaan uuden työntekijän perehdytyksessä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDF3679" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00E94D5E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6859437E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00E94D5E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vastuuyksikön päällikkö selvittää yhdessä henkilökunnan kanssa muistutukseen johtaneet syyt ja suunnittelee korjaavat ja ehkäisevät toimenpiteet sekä kehittää toimintaa niin, ettei vastaavaa tapahdu uudelleen. Muistutusten </w:t>
+        <w:t xml:space="preserve">Vastuuyksikön päällikkö selvittää yhdessä henkilökunnan kanssa muistutukseen johtaneet syyt ja suunnittelee korjaavat ja ehkäisevät toimenpiteet sekä kehittää toimintaa niin, ettei </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94D5E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">vastaavaa tapahdu uudelleen. Muistutusten </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E94D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>johdosta</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E94D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prosesseja, toimintatapoja ja ohjeistuksia päivitetään tarpeen mukaan. Asia käsitellään myös asiaan liittyvien työntekijöiden kanssa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Valvovan viranomaisten ohjaus ja päätökset tiedotetaan asianomaisille ja tarvittaessa koko henkilökunnalle ja kehitetään ja muutetaan toimintaa tarpeen mukaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013974DC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="437F2F4F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1444D88B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0146D12E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc211257889"/>
-      <w:bookmarkStart w:id="66" w:name="_Toc211259428"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc211257889"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc211259428"/>
       <w:r>
         <w:t>3.3 Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
-    </w:p>
-    <w:p w14:paraId="3033FDF4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="14D37F45" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskienhallinnan seuranta ja arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A2341F" w14:textId="6A7AF07B" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="10C63E55" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r w:rsidRPr="00E94D5E">
         <w:t>Tunnistettuja riskejä</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ja niiden hallintakeinoja </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94D5E">
         <w:t>arvioidaan säännöllise</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94D5E">
         <w:t>ti</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94D5E">
         <w:t>onko enää riski?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107" w:history="1">
+      <w:hyperlink r:id="rId129" w:history="1">
         <w:r w:rsidRPr="003708C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB66D7A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2051EDB4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5392CC2B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00271BE9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0218D1AC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00271BE9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hygieniaohjeiden ja infektion toteutumisen seuranta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AF6836" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0D3062F4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoitoon liittyvien infektioiden ennaltaehkäisystä säädetään tartuntatautilaissa </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId130" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>laki 1227/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Laissa säädetään velvoite, jonka mukaan terveydenhuollon sekä sosiaalihuollon toimintayksiköissä on torjuttava suunnitelmallisesti hoitoon liittyviä infektioita.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013DAA40" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00271BE9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...13 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:p w14:paraId="00ABF7DF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
+      <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058688C">
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Infektioiden torjunnassa toimitaan yhteistyössä Infektioyksikön kanssa noudattaen alueellisia ohjeita hoitoon liittyvien infektioiden ja tartuntojen torjumiseksi. Toiminnassa huomioidaan mikrobilääkeresistenssi ja pyritään tunnistamaan epidemiat varhaisessa vaiheessa toimien yhteystyössä Infektioyksikön kanssa. Satakunnan hyvinvointialueen infektioiden torjunnan ohjeet ovat vapaasti luettavissa Hoito-ohjeet.fi-sivustolla</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AB92F0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...2 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:p w14:paraId="6050C7E1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
+      <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058688C">
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve">Linkki: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109" w:history="1">
-        <w:r w:rsidRPr="0058688C">
+      <w:hyperlink r:id="rId131" w:history="1">
+        <w:r w:rsidRPr="002A4553">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Hae kaikista ohjeista | Hoito-ohjeet.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D6013">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0058688C">
         <w:t>Ammattilaiset käyttävät ammattilaisille tarkoitettuja Satakunnan hyvinvointialueen ohjeita, jotka haetaan hakusanalla)</w:t>
       </w:r>
       <w:r w:rsidRPr="0058688C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F30B530" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...2 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:p w14:paraId="1610E07A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
+      <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058688C">
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Hoidossa noudatetaan mikrobilääkesuositusta</w:t>
       </w:r>
       <w:r w:rsidRPr="0058688C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId110" w:history="1">
-        <w:r w:rsidRPr="0058688C">
+      <w:hyperlink r:id="rId132" w:history="1">
+        <w:r w:rsidRPr="002A4553">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>hoito-ohjeet.fi/Ohjepankki/Mikrobilääkesuositus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0058688C">
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0058688C">
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA3CE87" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...2 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:p w14:paraId="344F52AD" w14:textId="77777777" w:rsidR="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
+      <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058688C">
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoitoon liittyvien infektioiden ilmaantuvuutta seurataan erikoissairaanhoidon osastoilla käyttäen antibioottiherätteistä järjestelmää (SAI-järjestelmä). Yleislääketieteen hoito-osastot osallistuvat hoitoon liittyvien infektioiden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0058688C">
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>prevalenssitutkimukseen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0058688C">
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> kahdesti vuodessa ja ympärivuorokautisen asumisen yksiköt vuosittain.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1936CD96" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...2 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:p w14:paraId="5876087B" w14:textId="05CCB121" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
+      <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0058688C">
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0058688C">
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>ksiköihin on nimetty infektioyhdyshoitajat, jotka osallistuvat infektioiden torjuntaa käsitteleviin koulutustilaisuuksiin vieden tietoa yksiköihin. Moodlessa on Infektioyksikön tuottama Infektioiden torjunnan verkkokurssi, jonka suorittamista velvoitetaan sairaalapalveluissa (poissulkien psykiatria). Infektioiden torjunnan verkkokurssia suositellaan kaikille työntekijöille.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0058688C">
+        <w:t>ksiköihin on nimetty infektioyhdysh</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4553" w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>enkilöt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jotka osallistuvat infektioiden torjuntaa käsitteleviin koulutustilaisuuksiin vieden tietoa yksiköihin. Moodlessa on Infektioyksikön tuottama Infektioiden torjunnan verkkokurssi, jonka suorittamista velvoitetaan sairaalapalveluissa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(poissulkien psykiatria). Infektioiden torjunnan verkkokurssia suositellaan kaikille työntekijöille.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0058688C">
+        <w:t>Moniammatillisena yhteistyönä toteutettava systemaattinen infektioiden torjunnan kartoitus (INTO-kartoitus) suoritetaan terveydenhuollon yksiköissä vuosittain ja asumispalveluyksiköissä kahden kolmen vuoden välein.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Moniammatillisena yhteistyönä toteutettava systemaattinen infektioiden torjunnan kartoitus (INTO-kartoitus) suoritetaan terveydenhuollon yksiköissä vuosittain ja asumispalveluyksiköissä kahden kolmen vuoden välein.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="0058688C">
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidRPr="0058688C">
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>äsihuuhdekulutusta seurataan yhteistyössä Infektioyksikön kanssa. Erikoissairaanhoidon ja yleislääketieteen hoito-osastoilla suoritetaan säännöllisesti käsihygieniahavainnointia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C420DEE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4330414F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D1D2FCF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00271BE9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2D463962" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00271BE9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63C01BEC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AA7340" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7A143B97" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AA7340" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7340">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vaara- ja haittatapahtumien raportointikäytännöt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFC1329" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="753F0BA2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r>
         <w:t xml:space="preserve">Asiakas- ja potilasturvallisuuden vaaratapahtumailmoitus tehdään </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> -järjestelmään. Vaaratapahtumien selvityksestä ja toiminnan kehittämisestä vastaavat yksikön vastuuhenkilöt. Vaaratapahtumailmoitukset tulee käsitellä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> -järjestelmässä mahdollisimman nopeasti ilmoituksen tekemisen jälkeen.  Ilmoitukset käsitellään aina siinä yksikössä, missä vaaratapahtuma on tapahtunut. Tarvittaessa ilmoitus siirretään käsiteltäväksi oikeaan yksikköön. Tarvittaessa käsittelijä voi siirtää ilmoitukset käsiteltäväksi ylemmälle tasolle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7077F158" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0EAE48C1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Vaikka tehtyjä ilmoituksia tulee käsitellä aktiivisesti henkilöstön kanssa, tulee ilmoitukseen liittyvien henkilöiden anonymiteetti ehdottomasti turvata. Jos ilmoituksia ei ole tullut, keskustellaan ilmoittamisen tärkeydestä. Positiiviseen ja oikeudenmukaiseen turvallisuuskulttuuriin kuuluu läheltä piti- sekä haittatapahtumien raportointi matalalla kynnyksellä, ja sitä tulee aktiivisesti tukea. (STM strategia kärkimittari 1.2., 2,3. 3.2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4472BAEC" w14:textId="0968863D" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4F29D42D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Suun terveydenhuollon vaara- ja haittatapahtumat ilmoitetaan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7E106E31">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Haipro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7E106E31">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-järjestelmässä. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7E106E31">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Haipro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7E106E31">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-käsittelijä tarkistaa tiedot tapahtumasta ilmoittajan kirjoittaman kuvauksen perusteella ja tekee tarvittaessa vakuutusilmoituksen. Käsittelijä käsittelee ilmoituksen loppuun. Hän arvioi myös poikkeaman riskiluokan, jotta voidaan tarvittaessa valikoida kertyvästä tapahtumamäärästä tarkempaan analyysiin tapahtumat tai tapahtumatyypit, joihin liittyy suuri riski potilaan tai työntekijän turvallisuudelle. Hän kirjaa myös toimenpiteet, jotka tehtiin tapahtuman korjaamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0079D69D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="12BDA7CE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tämän jälkeen ilmoitus käsitellään tarvittaessa yhdessä koko henkilökunnan kanssa ja pohditaan ehkäiseviä toimenpiteitä. Koonti </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7E106E31">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Haipro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7E106E31">
-[...21 lines deleted...]
-    <w:p w14:paraId="5D2B0792" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –järjestelmään ilmoitetuista poikkeamista kolme kertaa vuodessa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DB3B11" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56CE5144" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4575BB9D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Henkilöstön riskienhallinnan osaamisen varmistaminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44109237" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="50AB57F7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yksilön riskienhallinnan tehtävät on kuvattu Sata-alueen yhteisessä</w:t>
       </w:r>
-      <w:hyperlink r:id="rId111">
+      <w:hyperlink r:id="rId133">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> riskienhallinnan ohjeessa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen). Yksinkertaisimmillaan riskienhallinnassa on kyse siitä, että yksilö pohtii mitä tekee, miksi tekee ja mitä siitä voi seurata. Riskienhallinta omassa työyksikössä ja työtehtävässä perehdytetään työntekijälle. Työntekijä käy myös pakolliset tietosuojaan ja -turvaan sekä turvallisuuteen liittyvät koulutukset. Yksilön toiminnan toteuttamisen tasolla on olennaista, että arkeen vaikuttavat riskit ovat tiedossa. Riskien yksilötasoisia hallintakeinoja voidaan sisällyttää esim. työ- ja turvallisuusohjeisiin. Yksiköissä järjestetään työntekijöille myös turvallisuuskävelyjä. Työntekijän tehtävänä riskienhallinnassa on työskennellä ohjeiden mukaisesti, korjata poikkeamat, jos se on mahdollista ja ilmoittaa poikkeamista ja havainnoista omalle lähiesihenkilölleen sekä kirjata </w:t>
+        <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen). Yksinkertaisimmillaan riskienhallinnassa on kyse siitä, että yksilö pohtii mitä tekee, miksi tekee ja mitä siitä voi seurata. Riskienhallinta omassa työyksikössä ja työtehtävässä perehdytetään työntekijälle. Työntekijä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">käy myös pakolliset tietosuojaan ja -turvaan sekä turvallisuuteen liittyvät koulutukset. Yksilön toiminnan toteuttamisen tasolla on olennaista, että arkeen vaikuttavat riskit ovat tiedossa. Riskien yksilötasoisia hallintakeinoja voidaan sisällyttää esim. työ- ja turvallisuusohjeisiin. Yksiköissä järjestetään työntekijöille myös turvallisuuskävelyjä. Työntekijän tehtävänä riskienhallinnassa on työskennellä ohjeiden mukaisesti, korjata poikkeamat, jos se on mahdollista ja ilmoittaa poikkeamista ja havainnoista omalle lähiesihenkilölleen sekä kirjata </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-vaaratapahtumailmoitus, jonka yksikön vastuuhenkilö käsittelee. Realisoituneita riskejä ja poikkeamia käsitellään työntekijöiden kanssa ja toimintaa kehitetään yhteis</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4AC63321" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002E094C" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>-vaaratapahtumailmoitus, jonka yksikön vastuuhenkilö käsittelee. Realisoituneita riskejä ja poikkeamia käsitellään työntekijöiden kanssa ja toimintaa kehitetään yhteistyössä henkilöstön kanssa poikkeaman uusimisen ehkäisemiseksi. Henkilöstön osallistuminen riskien tunnistamiseen, oman työnsä kehittämiseen ja poikkeamien korjaamiseen parantaa riskiperusteista toimintakulttuuria. Työkokemuksella on merkittävä rooli riskien hallinnassa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585A8814" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002E094C" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc211257890"/>
-      <w:bookmarkStart w:id="68" w:name="_Toc211259429"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc211257890"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc211259429"/>
       <w:r>
         <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A44916" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="24234FF1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Laki julkisista hankinnoista ja käyttöoikeussopimuksista (1397/2016) sekä Sata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">alueen hankintaohje määrittävät reunaehdot hankintasopimuksien sopimusohjauksen menetelmistä (Satakunnan hyvinvointialue - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112">
+      <w:hyperlink r:id="rId134">
         <w:r w:rsidRPr="5704DD3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>säädöskokoelma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> - hankintaohje). Sat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a-</w:t>
       </w:r>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>alueen Hallintosäännön (Luku 5) mukaan, Aluehallitus vastaa sopimusten hallinnan ja sopimusvalvonnan järjestämisestä ja antaa tarkemmat ohjeet sopimushallinnan järjestämisestä. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId113">
+      <w:hyperlink r:id="rId135">
         <w:r w:rsidRPr="5704DD3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2994B180" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AC79BE" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="79BEA0DF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AC79BE" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">Julkiset hankinnat kilpailutetaan hankintalain ja hyvinvointialueen hankintaohjeen mukaisesti hyödyntäen hyvinvointialueelle laadittuja mallipohjia. Hankinnassa varmistetaan hankittavan palvelun laatu ja turvallisuus sekä sovitaan palveluiden ohjauksesta ja valvonnasta. Ostopalveluissa ja alihankinnassa vastuualueen omavalvonnan riskienhallinnan toteutuminen huomioidaan laadittavissa sopimuksissa ja palvelukuvauksissa. Hankintasopimukseen määritellään ne käytännön toimenpiteet, joilla omavalvonnan riskienhallinnasta huolehditaan palvelun tuottamisen aikana koko sopimuskauden ajan. Kuvaukset tehdään konkreettisesti kuvaamaan sitä palvelun laatua, jota tilaaja tuottajalta edellyttää ja siten, että vastuut on määritelty selkeästi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486A538A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AC79BE" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="212E806D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AC79BE" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hankintasopimuksessa sovitaan käytännöistä, joiden mukaan palvelua tuottava tiedottaa palvelun tilaajaa palveluissa havaituista epäkohdista ja virheistä. </w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ostettuja tai alihankintana teetettyjä palveluita koskevista epäkohdista ja virheistä ollaan yhteydessä hankintasopimuksessa määriteltyjen reklamaatio- ja palautekanavien kautta palvelun tuottajaan.  Mikäli palvelussa todetaan epäkohtia tai virheitä, ohjataan palveluntuottajaa epäkohdan tai virheen korjaamisessa ja vaaditaan niiden korjaamista kohtuullisessa määräajassa. Mikäli kyse on asiakas- ja potilasturvallisuutta vaarantavasta epäkohdasta, vaaditaan tämän korjaamista välittömästi. Mikäli palveluntuottaja ei korjaa virhettä tai epäkohtaa toiminnassaan ohjauksesta ja vaatimuksista huolimatta, tilaaja ryhtyy palvelua tuottavan kanssa tehdyn sopimuksen mukaisiin toimenpiteisiin. Palvelutuotannon asianmukaisuutta, laatua ja turvallisuutta valvotaan yhteistyössä valvontayksikön kanssa. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3213BF62" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">Ostettuja tai alihankintana teetettyjä palveluita koskevista epäkohdista ja virheistä ollaan yhteydessä hankintasopimuksessa määriteltyjen reklamaatio- ja palautekanavien kautta palvelun tuottajaan.  Mikäli palvelussa todetaan epäkohtia tai virheitä, ohjataan palveluntuottajaa epäkohdan tai virheen korjaamisessa ja vaaditaan niiden korjaamista kohtuullisessa määräajassa. Mikäli kyse on asiakas- ja potilasturvallisuutta vaarantavasta epäkohdasta, vaaditaan tämän korjaamista välittömästi. Mikäli palveluntuottaja ei korjaa virhettä tai epäkohtaa toiminnassaan ohjauksesta ja vaatimuksista huolimatta, tilaaja ryhtyy palvelua tuottavan kanssa tehdyn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">sopimuksen mukaisiin toimenpiteisiin. Palvelutuotannon asianmukaisuutta, laatua ja turvallisuutta valvotaan yhteistyössä valvontayksikön kanssa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1001A15A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Suun terveydenhuollossa ei ole alihankintaa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA1DBCF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2997C5AD" w14:textId="145A8AF8" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Suun terveydenhuollon virka-ajan ulkopuolinen päivystys on kilpailutettu ja kys</w:t>
+      </w:r>
+      <w:r w:rsidR="2DAF6376" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>eisen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> päivystyksen tuottaa Terveystalo Oy. Sen omavalvonta, riskien hallinta ja raportointi on kuvattu kilpailutukseen liittyvissä asiakirjoissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E87385E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648A42AA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc211257891"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc211259430"/>
       <w:r>
-        <w:rPr>
-[...34 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>3.5 Valmius- ja jatkuvuudenhallinta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
-    </w:p>
-    <w:p w14:paraId="4D0494DE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="272C6FC4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r>
         <w:t>Toimialuejohtajat vastaavat palvelutuotannon osalta varautumisesta ja valmiussuunnittelusta toimialuekohtaisesta, sosiaali- ja terveysalan sekä pelastusalan lainsäädännön mukaisesta, turvallisuudesta ja varautumisesta. Vastuualuejohtajat vastaavat turvallisuuden ja varautumisen suunnittelun toimeenpanosta. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId114">
+      <w:hyperlink r:id="rId136">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43CFE9E8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00817E78" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6EC87D47" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00817E78" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hyvinvointialueella on yhteinen valmiussuunnitelma, josta vastaa hyvinvointialueen valmiusjohtaja. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yhteisten palvelujen vastuualuejohtaja vastaa vastuualueensa valmius- ja jatkuvuudenhallinnasta ja valmius- ja jatkuvuussuunnitelmasta. Suun terveydenhuollon vastuuyksikkö kuuluu Yhteisten palvelujen vastuualueelle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4D3A48" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1C7B0D26" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FC19D32" w14:textId="6F2CFBA1" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="37B42420" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc211257892"/>
-      <w:bookmarkStart w:id="72" w:name="_Toc211259431"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc211257892"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc211259431"/>
       <w:r>
-        <w:t>4</w:t>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="71"/>
+        <w:t>4. Omavalvontasuunnitelman toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B8541D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="14DAB7BE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="777FCB47" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="25C7BEE1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc211257893"/>
-      <w:bookmarkStart w:id="74" w:name="_Toc211259432"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc211257893"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc211259432"/>
       <w:r>
         <w:t>4.1 Toimeenpano</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
-    </w:p>
-[...16 lines deleted...]
-    <w:p w14:paraId="358CD4C9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="7AF282D2" w14:textId="1640BD8A" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
+      <w:r>
+        <w:t xml:space="preserve">Omavalvontasuunnitelma käydään läpi henkilöstön kanssa </w:t>
+      </w:r>
+      <w:r w:rsidR="3387FD25">
+        <w:t>aina suunnitelman päiv</w:t>
+      </w:r>
+      <w:r w:rsidR="2F0FF185">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="3387FD25">
+        <w:t xml:space="preserve">tyksen jälkeen, noin 3 kertaa vuodessa.  Omavalvontasuunnitelmaan perehtyminen kuuluu </w:t>
+      </w:r>
+      <w:r w:rsidR="182E3463">
+        <w:t xml:space="preserve">myös jokaisen työntekijän perehdytysprosessiin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44919E43" w14:textId="4C765ABA" w:rsidR="006D6013" w:rsidRDefault="5AF09C23" w:rsidP="006D6013">
+      <w:r>
+        <w:t xml:space="preserve">Vastuuyksikön päällikkö käy omavalvontasuunnitelman läpi esihenkilöiden kanssa. </w:t>
+      </w:r>
+      <w:r w:rsidR="3FA7F5EF">
+        <w:t xml:space="preserve">Lähiesihenkilöt </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6013">
+        <w:t>ovat vastuussa omavalvontasuunnitelman ja siihen tehtävien päivitysten tiedottamisesta</w:t>
+      </w:r>
+      <w:r w:rsidR="42E3A8D6">
+        <w:t xml:space="preserve"> palvelury</w:t>
+      </w:r>
+      <w:r w:rsidR="45828347">
+        <w:t>hmissään</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6013">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5B8BA213">
+        <w:t>olevalle henkilöstölle sekä omavalvontaan liittyvien toimintojen noudattamisesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21714071" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:p w14:paraId="10C1E933" w14:textId="4DC77ED5" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc211257894"/>
-      <w:bookmarkStart w:id="76" w:name="_Toc211259433"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc211257894"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc211259433"/>
       <w:r>
-        <w:t>4.2 Julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="75"/>
+        <w:t xml:space="preserve">4.2 </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="76"/>
-    </w:p>
-[...42 lines deleted...]
-        <w:r>
+      <w:bookmarkEnd w:id="77"/>
+      <w:r w:rsidR="002A4553" w:rsidRPr="002A4553">
+        <w:t>Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E77FD6" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="00424CED" w:rsidRDefault="00424CED" w:rsidP="00424CED">
+      <w:r w:rsidRPr="00424CED">
+        <w:t xml:space="preserve">Omavalvontasuunnitelmaa seurataan ja päivitetään vastuualueilla 4 kuukauden välein. Jos seurannassa huomataan muutostarpeita, toimintaa ja ohjeita muutetaan. Valvontalaki </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00424CED">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">edellyttää, että tehdyt muutokset ovat todennettavissa. Sata-alueella muutokset päivitetään omavalvontasuunnitelmaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1FD6C3" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="00424CED" w:rsidRDefault="00424CED" w:rsidP="00424CED">
+      <w:r w:rsidRPr="00424CED">
+        <w:t>Vastuualuejohtaja vastaa omavalvontasuunnitelman päivityksestä. Toimialuejohtaja hyväksyy vastuualueidensa suunnitelmat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697EBC25" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="00424CED" w:rsidRDefault="00424CED" w:rsidP="00424CED">
+      <w:r w:rsidRPr="00424CED">
+        <w:t>Omavalvontasuunnitelma tallennetaan IMS-järjestelmään. Kansalaiset voivat ladata kaikki omavalvontasuunnitelmat itselleen Sata-alueen verkkosivuilta. Omavalvontasuunnitelma on nähtävillä toimintayksiköissä paperiversiona tai QR-koodin avulla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E04D852" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="00424CED" w:rsidRDefault="00424CED" w:rsidP="00424CED">
+      <w:hyperlink r:id="rId137" w:history="1">
+        <w:r w:rsidRPr="00424CED">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/tietoa-meistä/omavalvontasuunnitelmat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F5CAB32" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
-[...190 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId119"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="7A1BFB34" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F929A5" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:sectPr w:rsidR="006D6013" w:rsidRPr="00F929A5" w:rsidSect="007C2E9E">
+      <w:headerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:headerReference w:type="first" r:id="rId140"/>
+      <w:footerReference w:type="first" r:id="rId141"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2933" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="577F10AB" w14:textId="77777777" w:rsidR="006972DD" w:rsidRDefault="006972DD" w:rsidP="000556F8">
+    <w:p w14:paraId="69F5D2A1" w14:textId="77777777" w:rsidR="00FC6FF5" w:rsidRDefault="00FC6FF5" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F5EF7EC" w14:textId="77777777" w:rsidR="006972DD" w:rsidRDefault="006972DD" w:rsidP="000556F8">
+    <w:p w14:paraId="55C361BB" w14:textId="77777777" w:rsidR="00FC6FF5" w:rsidRDefault="00FC6FF5" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26327753" w14:textId="77777777" w:rsidR="006972DD" w:rsidRDefault="006972DD">
+    <w:p w14:paraId="009FCCE5" w14:textId="77777777" w:rsidR="00FC6FF5" w:rsidRDefault="00FC6FF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geomanist">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000002F" w:usb1="1000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="367808183"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="0358E239" w14:textId="2BB8E14A" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
+      <w:p w14:paraId="7BD9255B" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
         <w:pPr>
           <w:pStyle w:val="Alatunniste"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005D5464">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4404C266" w14:textId="7AF0CEA0" w:rsidR="00D431AE" w:rsidRPr="000556F8" w:rsidRDefault="00D431AE" w:rsidP="000556F8">
+  <w:p w14:paraId="547B17EE" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="000556F8" w:rsidRDefault="00D431AE" w:rsidP="000556F8">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="5103"/>
         <w:tab w:val="left" w:pos="7371"/>
       </w:tabs>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
-    <w:tr w:rsidR="6EFD5EA1" w14:paraId="068B3CF3" w14:textId="77777777" w:rsidTr="6EFD5EA1">
+    <w:tr w:rsidR="6EFD5EA1" w14:paraId="7DC99D21" w14:textId="77777777" w:rsidTr="6EFD5EA1">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5FC4E668" w14:textId="7C221D4A" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="54A0077A" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1D0E1D40" w14:textId="66E67D0B" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="1A4BB973" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1B57E8BD" w14:textId="67BC44BE" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="66163A5B" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="260F7745" w14:textId="29C365DA" w:rsidR="00C92791" w:rsidRDefault="00C92791">
+  <w:p w14:paraId="3A9E06A8" w14:textId="77777777" w:rsidR="00C92791" w:rsidRDefault="00C92791">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50BBF685" w14:textId="77777777" w:rsidR="006972DD" w:rsidRDefault="006972DD" w:rsidP="000556F8">
+    <w:p w14:paraId="7B8EC445" w14:textId="77777777" w:rsidR="00FC6FF5" w:rsidRDefault="00FC6FF5" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0645198D" w14:textId="77777777" w:rsidR="006972DD" w:rsidRDefault="006972DD" w:rsidP="000556F8">
+    <w:p w14:paraId="0FD1A19C" w14:textId="77777777" w:rsidR="00FC6FF5" w:rsidRDefault="00FC6FF5" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="135181AF" w14:textId="77777777" w:rsidR="006972DD" w:rsidRDefault="006972DD">
+    <w:p w14:paraId="20AE4F93" w14:textId="77777777" w:rsidR="00FC6FF5" w:rsidRDefault="00FC6FF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="161FB232" w14:textId="74FAC477" w:rsidR="00D431AE" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
+  <w:p w14:paraId="0038731A" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:szCs w:val="18"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75179B57" wp14:editId="653EAC13">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35805A95" wp14:editId="181FD029">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3810</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-2540</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1792800" cy="428400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1511476811" name="Kuva 1511476811" title="Satakunnan hyvinvointialueen logo">
+          <wp:docPr id="1511476811" name="Kuva 1511476811">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -15184,86 +16191,103 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1792800" cy="428400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4F313612" w14:textId="50154433" w:rsidR="00D431AE" w:rsidRDefault="007C2E9E" w:rsidP="007C2E9E">
+  <w:p w14:paraId="10A4543C" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="007C2E9E" w:rsidP="007C2E9E">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="left" w:pos="3060"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0A2D46DF" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="00DC1782" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
+  <w:p w14:paraId="0B404696" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="00DC1782" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3BE0A098" w14:textId="47A89C8D" w:rsidR="002E6792" w:rsidRDefault="001C2FB8">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="17817A0E">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658241;visibility:hidden">
+          <v:path gradientshapeok="f" o:connecttype="segments"/>
+          <o:lock v:ext="edit" selection="t"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="58788526" w14:textId="78066853" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
+  <w:p w14:paraId="10E43120" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34E66F7E" wp14:editId="474C4326">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="374840A9" wp14:editId="69E56D4E">
           <wp:extent cx="1790700" cy="428625"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="1395629892" name="Kuva 1395629892" title="Satakunnan hyvinvointialueen logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -15298,202 +16322,841 @@
   <int2:observations>
     <int2:textHash int2:hashCode="IoNXJVDB5iko1r" int2:id="9HiHNBGg">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="zgpLzIY+KUn4d3" int2:id="GGt7QNCw">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="IXcM1I3hkxd91d" int2:id="MjHVuiYG">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="MO2bH6egSCj/ZZ" int2:id="fMbzjuYz">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="uaMqTSNaVPsXg4" int2:id="qSwQa6zL">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="062F5C2E"/>
+    <w:nsid w:val="00F02915"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="48008A9E"/>
+    <w:tmpl w:val="7F2E7D36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06773550"/>
+    <w:nsid w:val="060F125A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0A6E5FB0"/>
+    <w:tmpl w:val="55EEE20E"/>
+    <w:lvl w:ilvl="0" w:tplc="B5646546">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06330003"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56BCDEBE"/>
+    <w:lvl w:ilvl="0" w:tplc="B5646546">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="086243CD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="92CC3084"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A70640B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ADA40714"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F844702"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E9ED054"/>
+    <w:lvl w:ilvl="0" w:tplc="CC24FB9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="41B08612">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C54CABFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="008A2642">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2EF86D02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="74C89680">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2A86E432">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D5A0147C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="33FA7428">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="203967D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6F23272"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
@@ -15559,1585 +17222,807 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06DB36F7"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="224F56DB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B3EAA21E"/>
+    <w:tmpl w:val="CC6278CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14E00B9E"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22763CB6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C69864A4"/>
+    <w:tmpl w:val="AA422C72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23912D0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDB4F2A0"/>
+    <w:lvl w:ilvl="0" w:tplc="6512C67C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="4581" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="6741" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="262F1B70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="365483B0"/>
+    <w:lvl w:ilvl="0" w:tplc="B5646546">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35164C84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C556F24A"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...20 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
-[...921 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFCE4014">
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F844702"/>
+    <w:nsid w:val="4C1459A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8E9ED054"/>
-    <w:lvl w:ilvl="0" w:tplc="CC24FB9C">
+    <w:tmpl w:val="98AA5F28"/>
+    <w:lvl w:ilvl="0" w:tplc="10248BA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41B08612">
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C54CABFA">
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="008A2642">
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2EF86D02">
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74C89680">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="33FA7428">
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="203967D4"/>
+    <w:nsid w:val="4DC26003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F6F23272"/>
+    <w:tmpl w:val="34BC6CD4"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
@@ -17204,3898 +18089,1704 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="205D350E"/>
+    <w:nsid w:val="538A10D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DBF00550"/>
-    <w:lvl w:ilvl="0" w:tplc="3908391A">
+    <w:tmpl w:val="32D47788"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="­"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C2F4438"/>
+    <w:nsid w:val="55B53812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BDFAAF3E"/>
-    <w:lvl w:ilvl="0" w:tplc="040B0001">
+    <w:tmpl w:val="F7EE1E1A"/>
+    <w:lvl w:ilvl="0" w:tplc="B5646546">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D321A7B"/>
+    <w:nsid w:val="57727497"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="29700E4A"/>
+    <w:tmpl w:val="0AC0D92C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...131 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...15 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
-      </w:pPr>
-[...115 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
-[...31 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DD62C8A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21621A84"/>
+    <w:lvl w:ilvl="0" w:tplc="B4A0E584">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63062C51"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCA8624C"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="399A00A5"/>
+    <w:nsid w:val="66BB5EAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34F8942A"/>
+    <w:lvl w:ilvl="0" w:tplc="7766F95E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67613ABB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="AACCFECC"/>
+    <w:tmpl w:val="BC50CBFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B3466E5"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="684435CE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="61903FC4"/>
+    <w:tmpl w:val="966E69C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...131 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1800"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2520"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3240"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3960"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4680"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5400"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6120"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...15 lines deleted...]
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F9448DF"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="698861D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A3E4E98"/>
+    <w:lvl w:ilvl="0" w:tplc="C54CABFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="4544" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...80 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44FD5A62"/>
+    <w:nsid w:val="6E4819D3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="55B0BD84"/>
+    <w:tmpl w:val="B1D00AA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="453A0192"/>
+    <w:nsid w:val="727F477E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FEACD638"/>
+    <w:tmpl w:val="EEA02E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D8F31A4"/>
+    <w:nsid w:val="72B02549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="19620CD8"/>
-    <w:lvl w:ilvl="0" w:tplc="395C0816">
+    <w:tmpl w:val="7FB006DA"/>
+    <w:lvl w:ilvl="0" w:tplc="B5646546">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9AC8658C">
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="019C37D4">
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22382284">
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88362A86">
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="DA765F98">
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E2B60CEC">
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="03983C4C">
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99363BCE">
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC26003"/>
+    <w:nsid w:val="75812795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="34BC6CD4"/>
-    <w:lvl w:ilvl="0" w:tplc="040B0001">
+    <w:tmpl w:val="91CA84B2"/>
+    <w:lvl w:ilvl="0" w:tplc="0CB2801E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="5301" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="6021" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="6741" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="7461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52EF0B10"/>
-[...2053 lines deleted...]
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7927FF64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADB8E8DA"/>
     <w:lvl w:ilvl="0" w:tplc="B8A661D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6666C426">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="784ECB66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -21137,426 +19828,313 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6F463512">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="829E5F42">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B654102"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EBA7E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EC2CED7C"/>
-    <w:lvl w:ilvl="0" w:tplc="3F54E71E">
+    <w:tmpl w:val="B6E85EB6"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28084404">
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9DB0DE4C">
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CE6EE958">
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96748062">
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="CEAAEFAA">
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FE68A5DC">
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80608038">
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73A4C6A0">
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E636346"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EE1559A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8212811A"/>
+    <w:tmpl w:val="8826ADE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F9D004A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8ABE15F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-4289" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="303030"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo2"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21640,286 +20218,244 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1944" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1644" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="972489992">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="522864053">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="2" w16cid:durableId="1041244566">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1041244566">
+  <w:num w:numId="3" w16cid:durableId="1543059372">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1640768938">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="109058699">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="481235125">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="900091283">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1511220773">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="459033844">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1340307799">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="421800280">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2009870722">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1607958182">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1313950396">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="23747439">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1487355220">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="324671383">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="819493500">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="190387271">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1206334018">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1500728765">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1418331735">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="22" w16cid:durableId="666857905">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="611015225">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="23" w16cid:durableId="238442154">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1543059372">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="24" w16cid:durableId="1328636385">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1646160226">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="25" w16cid:durableId="430930582">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1640768938">
+  <w:num w:numId="26" w16cid:durableId="1894342631">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2036996197">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1162358348">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="109058699">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="29" w16cid:durableId="1973293044">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1948927045">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="30" w16cid:durableId="243683346">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1951665865">
-[...50 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="1176766786">
+  <w:num w:numId="31" w16cid:durableId="468479527">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="592519943">
-[...56 lines deleted...]
-  <w:numIdMacAtCleanup w:val="7"/>
+  <w:numIdMacAtCleanup w:val="31"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E05D1"/>
     <w:rsid w:val="0000043A"/>
     <w:rsid w:val="000005B5"/>
     <w:rsid w:val="00000624"/>
     <w:rsid w:val="000006A1"/>
     <w:rsid w:val="00000CBD"/>
     <w:rsid w:val="00001103"/>
     <w:rsid w:val="000014AA"/>
     <w:rsid w:val="00001D34"/>
     <w:rsid w:val="00001E27"/>
     <w:rsid w:val="0000205B"/>
     <w:rsid w:val="000026EB"/>
     <w:rsid w:val="00002EDF"/>
     <w:rsid w:val="00003130"/>
+    <w:rsid w:val="000040B2"/>
     <w:rsid w:val="000041F3"/>
     <w:rsid w:val="00005AD2"/>
     <w:rsid w:val="00005F28"/>
     <w:rsid w:val="00005F6D"/>
     <w:rsid w:val="00006325"/>
     <w:rsid w:val="00006578"/>
     <w:rsid w:val="00006961"/>
     <w:rsid w:val="00006FF4"/>
+    <w:rsid w:val="0000723F"/>
     <w:rsid w:val="0000751A"/>
     <w:rsid w:val="00007656"/>
     <w:rsid w:val="00007B81"/>
     <w:rsid w:val="00007D89"/>
     <w:rsid w:val="00007E78"/>
     <w:rsid w:val="0001101F"/>
     <w:rsid w:val="000118C8"/>
     <w:rsid w:val="00011C17"/>
     <w:rsid w:val="00012073"/>
     <w:rsid w:val="00012BF8"/>
     <w:rsid w:val="00013817"/>
     <w:rsid w:val="0001410D"/>
     <w:rsid w:val="00014320"/>
     <w:rsid w:val="00014485"/>
     <w:rsid w:val="000149E9"/>
     <w:rsid w:val="0001786E"/>
     <w:rsid w:val="00017875"/>
     <w:rsid w:val="00017949"/>
     <w:rsid w:val="00017967"/>
     <w:rsid w:val="00020A3B"/>
     <w:rsid w:val="00020BBD"/>
     <w:rsid w:val="00020C42"/>
     <w:rsid w:val="000211E2"/>
     <w:rsid w:val="00021AE1"/>
     <w:rsid w:val="00021CC9"/>
     <w:rsid w:val="00021E2D"/>
     <w:rsid w:val="00022098"/>
     <w:rsid w:val="0002217F"/>
     <w:rsid w:val="0002269E"/>
     <w:rsid w:val="00022BE5"/>
     <w:rsid w:val="00023E4D"/>
     <w:rsid w:val="000241EC"/>
     <w:rsid w:val="0002423E"/>
     <w:rsid w:val="0002430F"/>
     <w:rsid w:val="00024457"/>
     <w:rsid w:val="0002452D"/>
     <w:rsid w:val="0002455E"/>
     <w:rsid w:val="00024BCA"/>
     <w:rsid w:val="000251D3"/>
+    <w:rsid w:val="000260B3"/>
     <w:rsid w:val="00027260"/>
     <w:rsid w:val="000276CE"/>
     <w:rsid w:val="00027E93"/>
     <w:rsid w:val="0003007E"/>
     <w:rsid w:val="00030BC2"/>
     <w:rsid w:val="00030EEE"/>
     <w:rsid w:val="0003176A"/>
     <w:rsid w:val="00031EE2"/>
     <w:rsid w:val="00031F31"/>
     <w:rsid w:val="000342B3"/>
     <w:rsid w:val="00034479"/>
     <w:rsid w:val="00034ACD"/>
     <w:rsid w:val="00034D48"/>
     <w:rsid w:val="00034F10"/>
     <w:rsid w:val="00035312"/>
     <w:rsid w:val="0003554F"/>
     <w:rsid w:val="000359BB"/>
     <w:rsid w:val="00035E68"/>
     <w:rsid w:val="000367D3"/>
     <w:rsid w:val="0003695F"/>
     <w:rsid w:val="00037240"/>
     <w:rsid w:val="000372F4"/>
     <w:rsid w:val="00037FDE"/>
     <w:rsid w:val="00040838"/>
     <w:rsid w:val="00040C54"/>
@@ -22354,78 +20890,80 @@
     <w:rsid w:val="001358E2"/>
     <w:rsid w:val="001360C9"/>
     <w:rsid w:val="001364F1"/>
     <w:rsid w:val="00137211"/>
     <w:rsid w:val="00137343"/>
     <w:rsid w:val="00137906"/>
     <w:rsid w:val="00137DCB"/>
     <w:rsid w:val="001404E7"/>
     <w:rsid w:val="001409A3"/>
     <w:rsid w:val="00140C6E"/>
     <w:rsid w:val="00141275"/>
     <w:rsid w:val="001416B6"/>
     <w:rsid w:val="00141922"/>
     <w:rsid w:val="001419A8"/>
     <w:rsid w:val="00141DA5"/>
     <w:rsid w:val="001422B3"/>
     <w:rsid w:val="001423B9"/>
     <w:rsid w:val="00142488"/>
     <w:rsid w:val="00142637"/>
     <w:rsid w:val="00142D95"/>
     <w:rsid w:val="0014316E"/>
     <w:rsid w:val="00143435"/>
     <w:rsid w:val="00143DEA"/>
     <w:rsid w:val="00144626"/>
     <w:rsid w:val="001446C3"/>
+    <w:rsid w:val="0014499E"/>
     <w:rsid w:val="00145691"/>
     <w:rsid w:val="001456A8"/>
     <w:rsid w:val="00145B06"/>
     <w:rsid w:val="00146198"/>
     <w:rsid w:val="00146265"/>
     <w:rsid w:val="00147056"/>
     <w:rsid w:val="00147A73"/>
     <w:rsid w:val="00147CCB"/>
     <w:rsid w:val="00150B3B"/>
     <w:rsid w:val="00150D4D"/>
     <w:rsid w:val="0015157D"/>
     <w:rsid w:val="00151DBF"/>
     <w:rsid w:val="00151F2D"/>
     <w:rsid w:val="001520F6"/>
     <w:rsid w:val="00152121"/>
     <w:rsid w:val="0015214F"/>
     <w:rsid w:val="0015251A"/>
     <w:rsid w:val="0015347D"/>
     <w:rsid w:val="0015371B"/>
     <w:rsid w:val="001537B2"/>
     <w:rsid w:val="00153833"/>
     <w:rsid w:val="00153898"/>
     <w:rsid w:val="0015393F"/>
     <w:rsid w:val="00153CF2"/>
     <w:rsid w:val="001544DA"/>
     <w:rsid w:val="00154B38"/>
     <w:rsid w:val="00154B95"/>
     <w:rsid w:val="00155076"/>
+    <w:rsid w:val="0015528D"/>
     <w:rsid w:val="00155302"/>
     <w:rsid w:val="00155534"/>
     <w:rsid w:val="00155A3D"/>
     <w:rsid w:val="00155B5B"/>
     <w:rsid w:val="00155CAD"/>
     <w:rsid w:val="00155EA3"/>
     <w:rsid w:val="00156036"/>
     <w:rsid w:val="001568E7"/>
     <w:rsid w:val="00156C70"/>
     <w:rsid w:val="00156E18"/>
     <w:rsid w:val="00157374"/>
     <w:rsid w:val="00157623"/>
     <w:rsid w:val="00157EE9"/>
     <w:rsid w:val="00160293"/>
     <w:rsid w:val="00160772"/>
     <w:rsid w:val="00160835"/>
     <w:rsid w:val="001608B6"/>
     <w:rsid w:val="00160FA7"/>
     <w:rsid w:val="00161044"/>
     <w:rsid w:val="00161CC0"/>
     <w:rsid w:val="00161D40"/>
     <w:rsid w:val="00162000"/>
     <w:rsid w:val="0016263D"/>
     <w:rsid w:val="001629AC"/>
     <w:rsid w:val="001630C9"/>
@@ -22529,78 +21067,82 @@
     <w:rsid w:val="001B0617"/>
     <w:rsid w:val="001B07E2"/>
     <w:rsid w:val="001B1AA2"/>
     <w:rsid w:val="001B1AB6"/>
     <w:rsid w:val="001B1C86"/>
     <w:rsid w:val="001B209A"/>
     <w:rsid w:val="001B2E50"/>
     <w:rsid w:val="001B398E"/>
     <w:rsid w:val="001B3EA7"/>
     <w:rsid w:val="001B55B5"/>
     <w:rsid w:val="001B574F"/>
     <w:rsid w:val="001B5897"/>
     <w:rsid w:val="001B5BC1"/>
     <w:rsid w:val="001B62F1"/>
     <w:rsid w:val="001B636E"/>
     <w:rsid w:val="001B63ED"/>
     <w:rsid w:val="001B648C"/>
     <w:rsid w:val="001B6BC5"/>
     <w:rsid w:val="001B6FA3"/>
     <w:rsid w:val="001B6FE5"/>
     <w:rsid w:val="001B79A3"/>
     <w:rsid w:val="001BEBB5"/>
     <w:rsid w:val="001C00A2"/>
     <w:rsid w:val="001C0208"/>
     <w:rsid w:val="001C0B1A"/>
+    <w:rsid w:val="001C1A33"/>
     <w:rsid w:val="001C293C"/>
     <w:rsid w:val="001C2F2D"/>
+    <w:rsid w:val="001C2FB8"/>
     <w:rsid w:val="001C3F8B"/>
     <w:rsid w:val="001C4728"/>
     <w:rsid w:val="001C4849"/>
     <w:rsid w:val="001C4926"/>
+    <w:rsid w:val="001C5341"/>
     <w:rsid w:val="001C5397"/>
     <w:rsid w:val="001C5508"/>
     <w:rsid w:val="001C598D"/>
     <w:rsid w:val="001C5A1A"/>
     <w:rsid w:val="001C6010"/>
     <w:rsid w:val="001C61DC"/>
     <w:rsid w:val="001C6A2C"/>
     <w:rsid w:val="001C7794"/>
     <w:rsid w:val="001C7967"/>
     <w:rsid w:val="001C7BAC"/>
     <w:rsid w:val="001CD170"/>
     <w:rsid w:val="001D00AE"/>
     <w:rsid w:val="001D0573"/>
     <w:rsid w:val="001D0AA5"/>
     <w:rsid w:val="001D0E4A"/>
     <w:rsid w:val="001D18CC"/>
     <w:rsid w:val="001D1C18"/>
     <w:rsid w:val="001D225F"/>
     <w:rsid w:val="001D28A6"/>
     <w:rsid w:val="001D2DE2"/>
     <w:rsid w:val="001D2ED5"/>
     <w:rsid w:val="001D2F6A"/>
+    <w:rsid w:val="001D32AB"/>
     <w:rsid w:val="001D32D0"/>
     <w:rsid w:val="001D32FD"/>
     <w:rsid w:val="001D3486"/>
     <w:rsid w:val="001D349D"/>
     <w:rsid w:val="001D37F7"/>
     <w:rsid w:val="001D3840"/>
     <w:rsid w:val="001D3FF3"/>
     <w:rsid w:val="001D4377"/>
     <w:rsid w:val="001D4ACD"/>
     <w:rsid w:val="001D5E5C"/>
     <w:rsid w:val="001D66E2"/>
     <w:rsid w:val="001D6AB4"/>
     <w:rsid w:val="001D6C6B"/>
     <w:rsid w:val="001D6D68"/>
     <w:rsid w:val="001D6DBC"/>
     <w:rsid w:val="001D6F6E"/>
     <w:rsid w:val="001D7166"/>
     <w:rsid w:val="001D7923"/>
     <w:rsid w:val="001D7ECB"/>
     <w:rsid w:val="001D7F64"/>
     <w:rsid w:val="001E0BAA"/>
     <w:rsid w:val="001E0D9B"/>
     <w:rsid w:val="001E10F5"/>
     <w:rsid w:val="001E14D5"/>
     <w:rsid w:val="001E1AAD"/>
@@ -22629,74 +21171,76 @@
     <w:rsid w:val="001F108F"/>
     <w:rsid w:val="001F185E"/>
     <w:rsid w:val="001F195B"/>
     <w:rsid w:val="001F1D34"/>
     <w:rsid w:val="001F1DD2"/>
     <w:rsid w:val="001F316F"/>
     <w:rsid w:val="001F3491"/>
     <w:rsid w:val="001F37BD"/>
     <w:rsid w:val="001F49D7"/>
     <w:rsid w:val="001F4C0F"/>
     <w:rsid w:val="001F4ED8"/>
     <w:rsid w:val="001F51F8"/>
     <w:rsid w:val="001F5C2E"/>
     <w:rsid w:val="001F5DB7"/>
     <w:rsid w:val="001F662A"/>
     <w:rsid w:val="001F6A80"/>
     <w:rsid w:val="001F6F12"/>
     <w:rsid w:val="00200094"/>
     <w:rsid w:val="002004C6"/>
     <w:rsid w:val="002006DD"/>
     <w:rsid w:val="002009A4"/>
     <w:rsid w:val="00200E2C"/>
     <w:rsid w:val="002013BE"/>
     <w:rsid w:val="002018D0"/>
     <w:rsid w:val="00201DD8"/>
+    <w:rsid w:val="00201FAB"/>
     <w:rsid w:val="00202FE1"/>
     <w:rsid w:val="0020314A"/>
     <w:rsid w:val="00203958"/>
     <w:rsid w:val="00204274"/>
     <w:rsid w:val="00204418"/>
     <w:rsid w:val="00204ACC"/>
     <w:rsid w:val="00204E26"/>
     <w:rsid w:val="002056F4"/>
     <w:rsid w:val="00205CC4"/>
     <w:rsid w:val="002063D6"/>
     <w:rsid w:val="00206A6B"/>
     <w:rsid w:val="00206AB7"/>
     <w:rsid w:val="002070C8"/>
     <w:rsid w:val="002072F2"/>
     <w:rsid w:val="00207484"/>
     <w:rsid w:val="00207B43"/>
     <w:rsid w:val="00207CCF"/>
     <w:rsid w:val="0021009B"/>
     <w:rsid w:val="002100DF"/>
     <w:rsid w:val="0021011B"/>
     <w:rsid w:val="002104C5"/>
     <w:rsid w:val="002105B8"/>
     <w:rsid w:val="00210655"/>
     <w:rsid w:val="0021074A"/>
+    <w:rsid w:val="002109E2"/>
     <w:rsid w:val="00210EA4"/>
     <w:rsid w:val="002111F3"/>
     <w:rsid w:val="00211D3C"/>
     <w:rsid w:val="002120EA"/>
     <w:rsid w:val="0021222F"/>
     <w:rsid w:val="00212254"/>
     <w:rsid w:val="00212499"/>
     <w:rsid w:val="00212CEB"/>
     <w:rsid w:val="00213197"/>
     <w:rsid w:val="002139B1"/>
     <w:rsid w:val="00213F3C"/>
     <w:rsid w:val="00214061"/>
     <w:rsid w:val="00214191"/>
     <w:rsid w:val="002144B1"/>
     <w:rsid w:val="00214E7D"/>
     <w:rsid w:val="002160B6"/>
     <w:rsid w:val="00216569"/>
     <w:rsid w:val="00216902"/>
     <w:rsid w:val="00216B9F"/>
     <w:rsid w:val="00217157"/>
     <w:rsid w:val="00217952"/>
     <w:rsid w:val="00220135"/>
     <w:rsid w:val="002203F9"/>
     <w:rsid w:val="0022040B"/>
     <w:rsid w:val="00220803"/>
@@ -22882,50 +21426,51 @@
     <w:rsid w:val="00294116"/>
     <w:rsid w:val="00294A0F"/>
     <w:rsid w:val="002954F2"/>
     <w:rsid w:val="0029619C"/>
     <w:rsid w:val="00296A36"/>
     <w:rsid w:val="002975A6"/>
     <w:rsid w:val="002975E6"/>
     <w:rsid w:val="002978CE"/>
     <w:rsid w:val="00297A17"/>
     <w:rsid w:val="00297B99"/>
     <w:rsid w:val="00297EF2"/>
     <w:rsid w:val="002A0969"/>
     <w:rsid w:val="002A09FE"/>
     <w:rsid w:val="002A0C66"/>
     <w:rsid w:val="002A0D2B"/>
     <w:rsid w:val="002A1054"/>
     <w:rsid w:val="002A154C"/>
     <w:rsid w:val="002A2B24"/>
     <w:rsid w:val="002A2BDD"/>
     <w:rsid w:val="002A2BE6"/>
     <w:rsid w:val="002A3496"/>
     <w:rsid w:val="002A3874"/>
     <w:rsid w:val="002A3A1E"/>
     <w:rsid w:val="002A3A42"/>
     <w:rsid w:val="002A3FD7"/>
+    <w:rsid w:val="002A4553"/>
     <w:rsid w:val="002A495F"/>
     <w:rsid w:val="002A4CE9"/>
     <w:rsid w:val="002A5A15"/>
     <w:rsid w:val="002A607D"/>
     <w:rsid w:val="002A70AF"/>
     <w:rsid w:val="002A7333"/>
     <w:rsid w:val="002A7732"/>
     <w:rsid w:val="002A796B"/>
     <w:rsid w:val="002B01A5"/>
     <w:rsid w:val="002B087F"/>
     <w:rsid w:val="002B0AF4"/>
     <w:rsid w:val="002B127D"/>
     <w:rsid w:val="002B1306"/>
     <w:rsid w:val="002B14C7"/>
     <w:rsid w:val="002B184D"/>
     <w:rsid w:val="002B3001"/>
     <w:rsid w:val="002B3716"/>
     <w:rsid w:val="002B4263"/>
     <w:rsid w:val="002B4637"/>
     <w:rsid w:val="002B468C"/>
     <w:rsid w:val="002B4B53"/>
     <w:rsid w:val="002B4BF0"/>
     <w:rsid w:val="002B5B85"/>
     <w:rsid w:val="002B6E31"/>
     <w:rsid w:val="002B71B9"/>
@@ -22973,56 +21518,58 @@
     <w:rsid w:val="002D7ABD"/>
     <w:rsid w:val="002E0924"/>
     <w:rsid w:val="002E094C"/>
     <w:rsid w:val="002E1144"/>
     <w:rsid w:val="002E11DC"/>
     <w:rsid w:val="002E12F0"/>
     <w:rsid w:val="002E163D"/>
     <w:rsid w:val="002E170C"/>
     <w:rsid w:val="002E1848"/>
     <w:rsid w:val="002E2533"/>
     <w:rsid w:val="002E2C72"/>
     <w:rsid w:val="002E3F99"/>
     <w:rsid w:val="002E4137"/>
     <w:rsid w:val="002E41AF"/>
     <w:rsid w:val="002E444A"/>
     <w:rsid w:val="002E4A80"/>
     <w:rsid w:val="002E4ADF"/>
     <w:rsid w:val="002E4C83"/>
     <w:rsid w:val="002E4C87"/>
     <w:rsid w:val="002E5114"/>
     <w:rsid w:val="002E5478"/>
     <w:rsid w:val="002E55FC"/>
     <w:rsid w:val="002E590D"/>
     <w:rsid w:val="002E59BB"/>
     <w:rsid w:val="002E6556"/>
+    <w:rsid w:val="002E6792"/>
     <w:rsid w:val="002E74F4"/>
     <w:rsid w:val="002E7B3F"/>
     <w:rsid w:val="002F039F"/>
     <w:rsid w:val="002F0402"/>
     <w:rsid w:val="002F04D5"/>
     <w:rsid w:val="002F07DF"/>
+    <w:rsid w:val="002F0E8A"/>
     <w:rsid w:val="002F0EC3"/>
     <w:rsid w:val="002F14B0"/>
     <w:rsid w:val="002F1DAE"/>
     <w:rsid w:val="002F1E43"/>
     <w:rsid w:val="002F2143"/>
     <w:rsid w:val="002F234E"/>
     <w:rsid w:val="002F294B"/>
     <w:rsid w:val="002F39AE"/>
     <w:rsid w:val="002F3E83"/>
     <w:rsid w:val="002F40F2"/>
     <w:rsid w:val="002F4B47"/>
     <w:rsid w:val="002F4D71"/>
     <w:rsid w:val="002F5156"/>
     <w:rsid w:val="002F51AE"/>
     <w:rsid w:val="002F5429"/>
     <w:rsid w:val="002F55A0"/>
     <w:rsid w:val="002F5CB2"/>
     <w:rsid w:val="002F60B4"/>
     <w:rsid w:val="002F62C6"/>
     <w:rsid w:val="002F69EB"/>
     <w:rsid w:val="002F6B6A"/>
     <w:rsid w:val="002F6F77"/>
     <w:rsid w:val="002F71A6"/>
     <w:rsid w:val="002F7378"/>
     <w:rsid w:val="002F772E"/>
@@ -23035,50 +21582,51 @@
     <w:rsid w:val="00301BA1"/>
     <w:rsid w:val="00301C8D"/>
     <w:rsid w:val="00301FDC"/>
     <w:rsid w:val="0030319F"/>
     <w:rsid w:val="003032A6"/>
     <w:rsid w:val="00303E0B"/>
     <w:rsid w:val="0030430B"/>
     <w:rsid w:val="00304B04"/>
     <w:rsid w:val="00305909"/>
     <w:rsid w:val="003062D1"/>
     <w:rsid w:val="00306B40"/>
     <w:rsid w:val="00306B93"/>
     <w:rsid w:val="00306CAF"/>
     <w:rsid w:val="003111FB"/>
     <w:rsid w:val="00311EC3"/>
     <w:rsid w:val="00312494"/>
     <w:rsid w:val="003126CC"/>
     <w:rsid w:val="00313667"/>
     <w:rsid w:val="00313994"/>
     <w:rsid w:val="0031498A"/>
     <w:rsid w:val="003151B3"/>
     <w:rsid w:val="0031560E"/>
     <w:rsid w:val="00315AA9"/>
     <w:rsid w:val="003164A7"/>
     <w:rsid w:val="0031665C"/>
+    <w:rsid w:val="003168E0"/>
     <w:rsid w:val="00316F3F"/>
     <w:rsid w:val="00317094"/>
     <w:rsid w:val="003178D6"/>
     <w:rsid w:val="00317A3F"/>
     <w:rsid w:val="00317FB2"/>
     <w:rsid w:val="00320CB3"/>
     <w:rsid w:val="00321A09"/>
     <w:rsid w:val="00321D11"/>
     <w:rsid w:val="00321E42"/>
     <w:rsid w:val="003222C9"/>
     <w:rsid w:val="003226FC"/>
     <w:rsid w:val="00322C05"/>
     <w:rsid w:val="00322D2A"/>
     <w:rsid w:val="00322D8E"/>
     <w:rsid w:val="00322E6C"/>
     <w:rsid w:val="00324247"/>
     <w:rsid w:val="003244AF"/>
     <w:rsid w:val="003246F2"/>
     <w:rsid w:val="0032507F"/>
     <w:rsid w:val="0032527B"/>
     <w:rsid w:val="003253AA"/>
     <w:rsid w:val="0032582E"/>
     <w:rsid w:val="0032623B"/>
     <w:rsid w:val="0032662B"/>
     <w:rsid w:val="00326993"/>
@@ -23243,50 +21791,51 @@
     <w:rsid w:val="00383DEA"/>
     <w:rsid w:val="00384B57"/>
     <w:rsid w:val="00385A40"/>
     <w:rsid w:val="00385ABA"/>
     <w:rsid w:val="00386912"/>
     <w:rsid w:val="00386B5F"/>
     <w:rsid w:val="003872DF"/>
     <w:rsid w:val="00387A38"/>
     <w:rsid w:val="00387DE6"/>
     <w:rsid w:val="00390B47"/>
     <w:rsid w:val="00390D2A"/>
     <w:rsid w:val="003915C2"/>
     <w:rsid w:val="003916CD"/>
     <w:rsid w:val="003916DB"/>
     <w:rsid w:val="003918E7"/>
     <w:rsid w:val="00391DC6"/>
     <w:rsid w:val="0039207A"/>
     <w:rsid w:val="003920E6"/>
     <w:rsid w:val="00392B51"/>
     <w:rsid w:val="00392D49"/>
     <w:rsid w:val="00392EB9"/>
     <w:rsid w:val="003931C6"/>
     <w:rsid w:val="0039352C"/>
     <w:rsid w:val="00393560"/>
     <w:rsid w:val="00393BE0"/>
+    <w:rsid w:val="00394D78"/>
     <w:rsid w:val="003950E0"/>
     <w:rsid w:val="00395168"/>
     <w:rsid w:val="003953AA"/>
     <w:rsid w:val="003958DD"/>
     <w:rsid w:val="003959CD"/>
     <w:rsid w:val="00396D0D"/>
     <w:rsid w:val="00397617"/>
     <w:rsid w:val="00397F7F"/>
     <w:rsid w:val="003A057C"/>
     <w:rsid w:val="003A1013"/>
     <w:rsid w:val="003A10FA"/>
     <w:rsid w:val="003A1392"/>
     <w:rsid w:val="003A1744"/>
     <w:rsid w:val="003A2BD7"/>
     <w:rsid w:val="003A3084"/>
     <w:rsid w:val="003A3954"/>
     <w:rsid w:val="003A4B74"/>
     <w:rsid w:val="003A50AD"/>
     <w:rsid w:val="003A529B"/>
     <w:rsid w:val="003A5339"/>
     <w:rsid w:val="003A5390"/>
     <w:rsid w:val="003A5701"/>
     <w:rsid w:val="003A65AA"/>
     <w:rsid w:val="003A6689"/>
     <w:rsid w:val="003A66E0"/>
@@ -23477,50 +22026,51 @@
     <w:rsid w:val="004178F4"/>
     <w:rsid w:val="00417A0F"/>
     <w:rsid w:val="00417D30"/>
     <w:rsid w:val="00417EA5"/>
     <w:rsid w:val="004202DA"/>
     <w:rsid w:val="0042047B"/>
     <w:rsid w:val="004204BF"/>
     <w:rsid w:val="00420A58"/>
     <w:rsid w:val="00421143"/>
     <w:rsid w:val="004217FB"/>
     <w:rsid w:val="0042200C"/>
     <w:rsid w:val="004223BC"/>
     <w:rsid w:val="004225CB"/>
     <w:rsid w:val="00422910"/>
     <w:rsid w:val="00422FC9"/>
     <w:rsid w:val="00423317"/>
     <w:rsid w:val="00423459"/>
     <w:rsid w:val="0042348D"/>
     <w:rsid w:val="004238A6"/>
     <w:rsid w:val="00423A4C"/>
     <w:rsid w:val="00423DB6"/>
     <w:rsid w:val="00423EA1"/>
     <w:rsid w:val="00424232"/>
     <w:rsid w:val="004246A5"/>
     <w:rsid w:val="00424A6D"/>
+    <w:rsid w:val="00424CED"/>
     <w:rsid w:val="00424CF4"/>
     <w:rsid w:val="00424D6C"/>
     <w:rsid w:val="00424ECF"/>
     <w:rsid w:val="004257EE"/>
     <w:rsid w:val="00426922"/>
     <w:rsid w:val="00426EAC"/>
     <w:rsid w:val="00426ECC"/>
     <w:rsid w:val="00427736"/>
     <w:rsid w:val="00427CCB"/>
     <w:rsid w:val="00427FAF"/>
     <w:rsid w:val="004301E0"/>
     <w:rsid w:val="004301F1"/>
     <w:rsid w:val="004306AB"/>
     <w:rsid w:val="0043083C"/>
     <w:rsid w:val="00430C71"/>
     <w:rsid w:val="00431145"/>
     <w:rsid w:val="00431E37"/>
     <w:rsid w:val="0043262B"/>
     <w:rsid w:val="00432D5C"/>
     <w:rsid w:val="004330BF"/>
     <w:rsid w:val="0043342C"/>
     <w:rsid w:val="00433CE5"/>
     <w:rsid w:val="0043452A"/>
     <w:rsid w:val="0043476A"/>
     <w:rsid w:val="00434892"/>
@@ -23739,50 +22289,51 @@
     <w:rsid w:val="004B3C90"/>
     <w:rsid w:val="004B4467"/>
     <w:rsid w:val="004B4C4C"/>
     <w:rsid w:val="004B504D"/>
     <w:rsid w:val="004B51EC"/>
     <w:rsid w:val="004B542A"/>
     <w:rsid w:val="004B54C8"/>
     <w:rsid w:val="004B5DF4"/>
     <w:rsid w:val="004B6277"/>
     <w:rsid w:val="004B6581"/>
     <w:rsid w:val="004B6755"/>
     <w:rsid w:val="004B734E"/>
     <w:rsid w:val="004B77F1"/>
     <w:rsid w:val="004B7997"/>
     <w:rsid w:val="004B7BC5"/>
     <w:rsid w:val="004B7CAE"/>
     <w:rsid w:val="004C1F2D"/>
     <w:rsid w:val="004C201D"/>
     <w:rsid w:val="004C20E5"/>
     <w:rsid w:val="004C255B"/>
     <w:rsid w:val="004C260C"/>
     <w:rsid w:val="004C30F4"/>
     <w:rsid w:val="004C355F"/>
     <w:rsid w:val="004C4053"/>
     <w:rsid w:val="004C44E7"/>
+    <w:rsid w:val="004C46C9"/>
     <w:rsid w:val="004C5B86"/>
     <w:rsid w:val="004C6190"/>
     <w:rsid w:val="004C63F7"/>
     <w:rsid w:val="004C776F"/>
     <w:rsid w:val="004D073D"/>
     <w:rsid w:val="004D0DDA"/>
     <w:rsid w:val="004D0F7B"/>
     <w:rsid w:val="004D0FF1"/>
     <w:rsid w:val="004D121D"/>
     <w:rsid w:val="004D2631"/>
     <w:rsid w:val="004D2877"/>
     <w:rsid w:val="004D2AFF"/>
     <w:rsid w:val="004D36F6"/>
     <w:rsid w:val="004D3FE4"/>
     <w:rsid w:val="004D4141"/>
     <w:rsid w:val="004D443B"/>
     <w:rsid w:val="004D4CBF"/>
     <w:rsid w:val="004D53B0"/>
     <w:rsid w:val="004D55E9"/>
     <w:rsid w:val="004D5940"/>
     <w:rsid w:val="004D5995"/>
     <w:rsid w:val="004D5C00"/>
     <w:rsid w:val="004D5C36"/>
     <w:rsid w:val="004D6197"/>
     <w:rsid w:val="004D62BC"/>
@@ -23890,50 +22441,51 @@
     <w:rsid w:val="0051347D"/>
     <w:rsid w:val="00513728"/>
     <w:rsid w:val="005138E1"/>
     <w:rsid w:val="005143D9"/>
     <w:rsid w:val="00514965"/>
     <w:rsid w:val="00514E1D"/>
     <w:rsid w:val="00514F6E"/>
     <w:rsid w:val="00515103"/>
     <w:rsid w:val="00515349"/>
     <w:rsid w:val="0051589D"/>
     <w:rsid w:val="00515A5E"/>
     <w:rsid w:val="005201AA"/>
     <w:rsid w:val="005202E5"/>
     <w:rsid w:val="00520F58"/>
     <w:rsid w:val="0052103C"/>
     <w:rsid w:val="0052104D"/>
     <w:rsid w:val="00521264"/>
     <w:rsid w:val="005239DD"/>
     <w:rsid w:val="0052438E"/>
     <w:rsid w:val="00524C8A"/>
     <w:rsid w:val="00524D66"/>
     <w:rsid w:val="00524FBA"/>
     <w:rsid w:val="00525167"/>
     <w:rsid w:val="00525309"/>
     <w:rsid w:val="00525523"/>
+    <w:rsid w:val="0052592C"/>
     <w:rsid w:val="00525AFB"/>
     <w:rsid w:val="005261A3"/>
     <w:rsid w:val="00526BC8"/>
     <w:rsid w:val="00526E76"/>
     <w:rsid w:val="0052701B"/>
     <w:rsid w:val="00527A0A"/>
     <w:rsid w:val="00530A0D"/>
     <w:rsid w:val="00530CFF"/>
     <w:rsid w:val="00530F68"/>
     <w:rsid w:val="0053158B"/>
     <w:rsid w:val="005315B5"/>
     <w:rsid w:val="005319AE"/>
     <w:rsid w:val="00531D2F"/>
     <w:rsid w:val="00531DA4"/>
     <w:rsid w:val="0053362F"/>
     <w:rsid w:val="005336C4"/>
     <w:rsid w:val="00533877"/>
     <w:rsid w:val="00533888"/>
     <w:rsid w:val="00533EC1"/>
     <w:rsid w:val="00534431"/>
     <w:rsid w:val="00535652"/>
     <w:rsid w:val="00535814"/>
     <w:rsid w:val="0053604E"/>
     <w:rsid w:val="00536A4D"/>
     <w:rsid w:val="00536BC6"/>
@@ -24289,86 +22841,88 @@
     <w:rsid w:val="0061383A"/>
     <w:rsid w:val="006138B3"/>
     <w:rsid w:val="00613C53"/>
     <w:rsid w:val="00613DC7"/>
     <w:rsid w:val="006142AE"/>
     <w:rsid w:val="006142F0"/>
     <w:rsid w:val="00614562"/>
     <w:rsid w:val="0061548A"/>
     <w:rsid w:val="00615578"/>
     <w:rsid w:val="00615CDC"/>
     <w:rsid w:val="00616024"/>
     <w:rsid w:val="0061620F"/>
     <w:rsid w:val="00616827"/>
     <w:rsid w:val="00616B87"/>
     <w:rsid w:val="00616BD2"/>
     <w:rsid w:val="00617087"/>
     <w:rsid w:val="00617480"/>
     <w:rsid w:val="00617CCB"/>
     <w:rsid w:val="00617CD3"/>
     <w:rsid w:val="00617D48"/>
     <w:rsid w:val="00617ED6"/>
     <w:rsid w:val="00620999"/>
     <w:rsid w:val="00620E09"/>
     <w:rsid w:val="00620E36"/>
     <w:rsid w:val="00621965"/>
+    <w:rsid w:val="00621CFE"/>
     <w:rsid w:val="00621D8F"/>
     <w:rsid w:val="0062290C"/>
     <w:rsid w:val="00622BB1"/>
     <w:rsid w:val="00622D41"/>
     <w:rsid w:val="00622DA2"/>
     <w:rsid w:val="006231E6"/>
     <w:rsid w:val="006235D0"/>
     <w:rsid w:val="006238F5"/>
     <w:rsid w:val="00623A9B"/>
     <w:rsid w:val="0062432C"/>
     <w:rsid w:val="0062472A"/>
     <w:rsid w:val="00624AF5"/>
     <w:rsid w:val="00625267"/>
     <w:rsid w:val="0062535A"/>
     <w:rsid w:val="00625407"/>
     <w:rsid w:val="006267F0"/>
     <w:rsid w:val="006268CE"/>
     <w:rsid w:val="006269B7"/>
     <w:rsid w:val="006269D5"/>
     <w:rsid w:val="006269E9"/>
     <w:rsid w:val="00626D18"/>
     <w:rsid w:val="006302E9"/>
     <w:rsid w:val="00630645"/>
     <w:rsid w:val="00631385"/>
     <w:rsid w:val="006313EB"/>
     <w:rsid w:val="0063163B"/>
     <w:rsid w:val="0063165C"/>
     <w:rsid w:val="00631890"/>
     <w:rsid w:val="00631BC2"/>
     <w:rsid w:val="006322FC"/>
     <w:rsid w:val="00632399"/>
     <w:rsid w:val="006327D6"/>
     <w:rsid w:val="006330E9"/>
     <w:rsid w:val="006335AB"/>
     <w:rsid w:val="006337C6"/>
     <w:rsid w:val="0063392A"/>
+    <w:rsid w:val="006339A4"/>
     <w:rsid w:val="00634020"/>
     <w:rsid w:val="0063493A"/>
     <w:rsid w:val="00634AAC"/>
     <w:rsid w:val="00634CE2"/>
     <w:rsid w:val="00634D01"/>
     <w:rsid w:val="00634ECC"/>
     <w:rsid w:val="00634F84"/>
     <w:rsid w:val="00634F9E"/>
     <w:rsid w:val="00635107"/>
     <w:rsid w:val="006357E2"/>
     <w:rsid w:val="00635A28"/>
     <w:rsid w:val="00635CB0"/>
     <w:rsid w:val="0063617B"/>
     <w:rsid w:val="0063620C"/>
     <w:rsid w:val="006365C4"/>
     <w:rsid w:val="006368CB"/>
     <w:rsid w:val="00636AE6"/>
     <w:rsid w:val="00636F3E"/>
     <w:rsid w:val="00637972"/>
     <w:rsid w:val="00637C12"/>
     <w:rsid w:val="00637F58"/>
     <w:rsid w:val="006402DB"/>
     <w:rsid w:val="00640364"/>
     <w:rsid w:val="00640433"/>
     <w:rsid w:val="006409A7"/>
@@ -24457,50 +23011,51 @@
     <w:rsid w:val="00672656"/>
     <w:rsid w:val="00673206"/>
     <w:rsid w:val="006733F9"/>
     <w:rsid w:val="0067387E"/>
     <w:rsid w:val="006738DC"/>
     <w:rsid w:val="00673D43"/>
     <w:rsid w:val="00674D6E"/>
     <w:rsid w:val="00674E66"/>
     <w:rsid w:val="00674E9C"/>
     <w:rsid w:val="00674FE1"/>
     <w:rsid w:val="006750F2"/>
     <w:rsid w:val="0067513C"/>
     <w:rsid w:val="006755AB"/>
     <w:rsid w:val="00675ADF"/>
     <w:rsid w:val="00676339"/>
     <w:rsid w:val="0067633F"/>
     <w:rsid w:val="006768F2"/>
     <w:rsid w:val="00676B1C"/>
     <w:rsid w:val="00676EC8"/>
     <w:rsid w:val="00677A5F"/>
     <w:rsid w:val="00677B6C"/>
     <w:rsid w:val="00677D3A"/>
     <w:rsid w:val="00680F85"/>
     <w:rsid w:val="006810B2"/>
     <w:rsid w:val="006817EB"/>
+    <w:rsid w:val="006818FF"/>
     <w:rsid w:val="00681BA5"/>
     <w:rsid w:val="006829BE"/>
     <w:rsid w:val="006830DB"/>
     <w:rsid w:val="00683237"/>
     <w:rsid w:val="0068358A"/>
     <w:rsid w:val="00683DC3"/>
     <w:rsid w:val="00683F61"/>
     <w:rsid w:val="006841E0"/>
     <w:rsid w:val="006842D4"/>
     <w:rsid w:val="0068573F"/>
     <w:rsid w:val="00685968"/>
     <w:rsid w:val="0068649C"/>
     <w:rsid w:val="00686A0E"/>
     <w:rsid w:val="00687258"/>
     <w:rsid w:val="00687669"/>
     <w:rsid w:val="006887ED"/>
     <w:rsid w:val="00690647"/>
     <w:rsid w:val="0069064B"/>
     <w:rsid w:val="006911AB"/>
     <w:rsid w:val="00691A59"/>
     <w:rsid w:val="00691C97"/>
     <w:rsid w:val="00691F2B"/>
     <w:rsid w:val="006922AB"/>
     <w:rsid w:val="0069282B"/>
     <w:rsid w:val="00692E6E"/>
@@ -24521,50 +23076,51 @@
     <w:rsid w:val="006972DD"/>
     <w:rsid w:val="00697687"/>
     <w:rsid w:val="00697C79"/>
     <w:rsid w:val="006A0725"/>
     <w:rsid w:val="006A0B20"/>
     <w:rsid w:val="006A0B3A"/>
     <w:rsid w:val="006A0BB6"/>
     <w:rsid w:val="006A1040"/>
     <w:rsid w:val="006A1314"/>
     <w:rsid w:val="006A13A9"/>
     <w:rsid w:val="006A13AB"/>
     <w:rsid w:val="006A1C74"/>
     <w:rsid w:val="006A1D57"/>
     <w:rsid w:val="006A1F02"/>
     <w:rsid w:val="006A2195"/>
     <w:rsid w:val="006A2473"/>
     <w:rsid w:val="006A2A71"/>
     <w:rsid w:val="006A345F"/>
     <w:rsid w:val="006A39D0"/>
     <w:rsid w:val="006A3C64"/>
     <w:rsid w:val="006A4146"/>
     <w:rsid w:val="006A45E7"/>
     <w:rsid w:val="006A47E6"/>
     <w:rsid w:val="006A4A86"/>
     <w:rsid w:val="006A5045"/>
+    <w:rsid w:val="006A5D1E"/>
     <w:rsid w:val="006A5E47"/>
     <w:rsid w:val="006A5F3F"/>
     <w:rsid w:val="006A5FF3"/>
     <w:rsid w:val="006A6045"/>
     <w:rsid w:val="006A6484"/>
     <w:rsid w:val="006A75B5"/>
     <w:rsid w:val="006A79CA"/>
     <w:rsid w:val="006B01E9"/>
     <w:rsid w:val="006B0650"/>
     <w:rsid w:val="006B0ECA"/>
     <w:rsid w:val="006B0FDC"/>
     <w:rsid w:val="006B1134"/>
     <w:rsid w:val="006B1A20"/>
     <w:rsid w:val="006B2260"/>
     <w:rsid w:val="006B2366"/>
     <w:rsid w:val="006B250F"/>
     <w:rsid w:val="006B2580"/>
     <w:rsid w:val="006B25A1"/>
     <w:rsid w:val="006B27C1"/>
     <w:rsid w:val="006B27C5"/>
     <w:rsid w:val="006B3192"/>
     <w:rsid w:val="006B32F3"/>
     <w:rsid w:val="006B351A"/>
     <w:rsid w:val="006B4086"/>
     <w:rsid w:val="006B4239"/>
@@ -24840,50 +23396,51 @@
     <w:rsid w:val="00757CFE"/>
     <w:rsid w:val="00757F09"/>
     <w:rsid w:val="00757F33"/>
     <w:rsid w:val="007606C9"/>
     <w:rsid w:val="00760814"/>
     <w:rsid w:val="00760A54"/>
     <w:rsid w:val="00760C38"/>
     <w:rsid w:val="00760EE7"/>
     <w:rsid w:val="00761335"/>
     <w:rsid w:val="007625FF"/>
     <w:rsid w:val="007626A9"/>
     <w:rsid w:val="00764091"/>
     <w:rsid w:val="007646B6"/>
     <w:rsid w:val="007648C5"/>
     <w:rsid w:val="00764B48"/>
     <w:rsid w:val="00764FEA"/>
     <w:rsid w:val="007653D3"/>
     <w:rsid w:val="00765925"/>
     <w:rsid w:val="00765B19"/>
     <w:rsid w:val="00765FD4"/>
     <w:rsid w:val="007660AC"/>
     <w:rsid w:val="00766A10"/>
     <w:rsid w:val="00766C10"/>
     <w:rsid w:val="00766C35"/>
     <w:rsid w:val="00766CCB"/>
+    <w:rsid w:val="00766F76"/>
     <w:rsid w:val="0076755B"/>
     <w:rsid w:val="00767EA5"/>
     <w:rsid w:val="00767FFC"/>
     <w:rsid w:val="00770210"/>
     <w:rsid w:val="0077077C"/>
     <w:rsid w:val="00770E86"/>
     <w:rsid w:val="00770F58"/>
     <w:rsid w:val="007712B4"/>
     <w:rsid w:val="00771495"/>
     <w:rsid w:val="00771743"/>
     <w:rsid w:val="00771A54"/>
     <w:rsid w:val="00771C35"/>
     <w:rsid w:val="00771EFE"/>
     <w:rsid w:val="0077283E"/>
     <w:rsid w:val="00772860"/>
     <w:rsid w:val="00772BC1"/>
     <w:rsid w:val="00772BCD"/>
     <w:rsid w:val="00772EA6"/>
     <w:rsid w:val="00772F9B"/>
     <w:rsid w:val="0077344F"/>
     <w:rsid w:val="00773812"/>
     <w:rsid w:val="007739E9"/>
     <w:rsid w:val="00773C9F"/>
     <w:rsid w:val="00774237"/>
     <w:rsid w:val="007752DD"/>
@@ -25219,50 +23776,51 @@
     <w:rsid w:val="008336AD"/>
     <w:rsid w:val="008336EE"/>
     <w:rsid w:val="0083388F"/>
     <w:rsid w:val="00833A86"/>
     <w:rsid w:val="00833C21"/>
     <w:rsid w:val="00833E00"/>
     <w:rsid w:val="00833FF8"/>
     <w:rsid w:val="0083403D"/>
     <w:rsid w:val="0083423A"/>
     <w:rsid w:val="00834701"/>
     <w:rsid w:val="00834EB2"/>
     <w:rsid w:val="0083537A"/>
     <w:rsid w:val="00835CB2"/>
     <w:rsid w:val="00835F5A"/>
     <w:rsid w:val="00836901"/>
     <w:rsid w:val="00836A05"/>
     <w:rsid w:val="00836C44"/>
     <w:rsid w:val="00836D07"/>
     <w:rsid w:val="00837B84"/>
     <w:rsid w:val="00837E61"/>
     <w:rsid w:val="00840183"/>
     <w:rsid w:val="00840614"/>
     <w:rsid w:val="00840872"/>
     <w:rsid w:val="00840A81"/>
     <w:rsid w:val="00841095"/>
+    <w:rsid w:val="00841144"/>
     <w:rsid w:val="008411B0"/>
     <w:rsid w:val="008415AB"/>
     <w:rsid w:val="00841AD8"/>
     <w:rsid w:val="0084230D"/>
     <w:rsid w:val="00842516"/>
     <w:rsid w:val="008429F7"/>
     <w:rsid w:val="00842A58"/>
     <w:rsid w:val="00842DB7"/>
     <w:rsid w:val="00842FFF"/>
     <w:rsid w:val="008430EA"/>
     <w:rsid w:val="00843470"/>
     <w:rsid w:val="008436DC"/>
     <w:rsid w:val="00843706"/>
     <w:rsid w:val="00843B14"/>
     <w:rsid w:val="00843F8E"/>
     <w:rsid w:val="0084551D"/>
     <w:rsid w:val="00845713"/>
     <w:rsid w:val="00845A97"/>
     <w:rsid w:val="00845F03"/>
     <w:rsid w:val="00846070"/>
     <w:rsid w:val="00846322"/>
     <w:rsid w:val="0084680D"/>
     <w:rsid w:val="00846E7B"/>
     <w:rsid w:val="00847CEF"/>
     <w:rsid w:val="00847EBA"/>
@@ -26079,67 +24637,69 @@
     <w:rsid w:val="00A436DE"/>
     <w:rsid w:val="00A43789"/>
     <w:rsid w:val="00A43987"/>
     <w:rsid w:val="00A44716"/>
     <w:rsid w:val="00A4481C"/>
     <w:rsid w:val="00A44D66"/>
     <w:rsid w:val="00A450E4"/>
     <w:rsid w:val="00A4527A"/>
     <w:rsid w:val="00A45450"/>
     <w:rsid w:val="00A46244"/>
     <w:rsid w:val="00A4649B"/>
     <w:rsid w:val="00A4660B"/>
     <w:rsid w:val="00A46C88"/>
     <w:rsid w:val="00A47290"/>
     <w:rsid w:val="00A476F7"/>
     <w:rsid w:val="00A506C2"/>
     <w:rsid w:val="00A50848"/>
     <w:rsid w:val="00A50AD4"/>
     <w:rsid w:val="00A50B40"/>
     <w:rsid w:val="00A51131"/>
     <w:rsid w:val="00A51583"/>
     <w:rsid w:val="00A51CC0"/>
     <w:rsid w:val="00A51E62"/>
     <w:rsid w:val="00A52920"/>
     <w:rsid w:val="00A53166"/>
+    <w:rsid w:val="00A535D0"/>
     <w:rsid w:val="00A53663"/>
     <w:rsid w:val="00A53EDC"/>
     <w:rsid w:val="00A5435A"/>
     <w:rsid w:val="00A544F8"/>
     <w:rsid w:val="00A548D9"/>
     <w:rsid w:val="00A54A82"/>
     <w:rsid w:val="00A54B18"/>
     <w:rsid w:val="00A54D3B"/>
     <w:rsid w:val="00A54E06"/>
     <w:rsid w:val="00A55141"/>
     <w:rsid w:val="00A55441"/>
     <w:rsid w:val="00A556E7"/>
     <w:rsid w:val="00A558CA"/>
     <w:rsid w:val="00A55CBB"/>
     <w:rsid w:val="00A56131"/>
     <w:rsid w:val="00A56AB1"/>
     <w:rsid w:val="00A56B08"/>
+    <w:rsid w:val="00A56C9E"/>
     <w:rsid w:val="00A56F45"/>
     <w:rsid w:val="00A570D5"/>
     <w:rsid w:val="00A573C2"/>
     <w:rsid w:val="00A57505"/>
     <w:rsid w:val="00A57524"/>
     <w:rsid w:val="00A57E25"/>
     <w:rsid w:val="00A600BB"/>
     <w:rsid w:val="00A6039D"/>
     <w:rsid w:val="00A6071A"/>
     <w:rsid w:val="00A608BB"/>
     <w:rsid w:val="00A619E7"/>
     <w:rsid w:val="00A61AF9"/>
     <w:rsid w:val="00A623C2"/>
     <w:rsid w:val="00A62984"/>
     <w:rsid w:val="00A62AFF"/>
     <w:rsid w:val="00A62EA1"/>
     <w:rsid w:val="00A632F1"/>
     <w:rsid w:val="00A63339"/>
     <w:rsid w:val="00A6392E"/>
     <w:rsid w:val="00A63D74"/>
     <w:rsid w:val="00A63ECF"/>
     <w:rsid w:val="00A642AF"/>
     <w:rsid w:val="00A647AF"/>
     <w:rsid w:val="00A6518F"/>
     <w:rsid w:val="00A65552"/>
@@ -26924,50 +25484,51 @@
     <w:rsid w:val="00C37466"/>
     <w:rsid w:val="00C37FAB"/>
     <w:rsid w:val="00C40A24"/>
     <w:rsid w:val="00C40B13"/>
     <w:rsid w:val="00C41407"/>
     <w:rsid w:val="00C42992"/>
     <w:rsid w:val="00C42F0B"/>
     <w:rsid w:val="00C42F57"/>
     <w:rsid w:val="00C439EC"/>
     <w:rsid w:val="00C44409"/>
     <w:rsid w:val="00C45383"/>
     <w:rsid w:val="00C4570A"/>
     <w:rsid w:val="00C45B22"/>
     <w:rsid w:val="00C45F7C"/>
     <w:rsid w:val="00C4606B"/>
     <w:rsid w:val="00C4613D"/>
     <w:rsid w:val="00C465EF"/>
     <w:rsid w:val="00C470C6"/>
     <w:rsid w:val="00C47360"/>
     <w:rsid w:val="00C4753F"/>
     <w:rsid w:val="00C475A2"/>
     <w:rsid w:val="00C476B2"/>
     <w:rsid w:val="00C50674"/>
     <w:rsid w:val="00C50EF5"/>
     <w:rsid w:val="00C50EF8"/>
+    <w:rsid w:val="00C5171E"/>
     <w:rsid w:val="00C518A7"/>
     <w:rsid w:val="00C51DBB"/>
     <w:rsid w:val="00C51DD5"/>
     <w:rsid w:val="00C52012"/>
     <w:rsid w:val="00C52278"/>
     <w:rsid w:val="00C528D4"/>
     <w:rsid w:val="00C52BB7"/>
     <w:rsid w:val="00C52D9C"/>
     <w:rsid w:val="00C52F46"/>
     <w:rsid w:val="00C53421"/>
     <w:rsid w:val="00C53434"/>
     <w:rsid w:val="00C53B41"/>
     <w:rsid w:val="00C53E44"/>
     <w:rsid w:val="00C53ED6"/>
     <w:rsid w:val="00C543B4"/>
     <w:rsid w:val="00C549AA"/>
     <w:rsid w:val="00C54AC1"/>
     <w:rsid w:val="00C55A6A"/>
     <w:rsid w:val="00C55E9D"/>
     <w:rsid w:val="00C5609A"/>
     <w:rsid w:val="00C561C3"/>
     <w:rsid w:val="00C56B6D"/>
     <w:rsid w:val="00C56E5C"/>
     <w:rsid w:val="00C56E9D"/>
     <w:rsid w:val="00C57158"/>
@@ -27535,50 +26096,51 @@
     <w:rsid w:val="00DB0C7B"/>
     <w:rsid w:val="00DB11F9"/>
     <w:rsid w:val="00DB18BD"/>
     <w:rsid w:val="00DB193B"/>
     <w:rsid w:val="00DB1B29"/>
     <w:rsid w:val="00DB1F16"/>
     <w:rsid w:val="00DB22E6"/>
     <w:rsid w:val="00DB2387"/>
     <w:rsid w:val="00DB2DCB"/>
     <w:rsid w:val="00DB2FDE"/>
     <w:rsid w:val="00DB3311"/>
     <w:rsid w:val="00DB396E"/>
     <w:rsid w:val="00DB45A2"/>
     <w:rsid w:val="00DB4782"/>
     <w:rsid w:val="00DB4809"/>
     <w:rsid w:val="00DB492B"/>
     <w:rsid w:val="00DB532C"/>
     <w:rsid w:val="00DB5CF3"/>
     <w:rsid w:val="00DB5F05"/>
     <w:rsid w:val="00DB5F1A"/>
     <w:rsid w:val="00DB5F9A"/>
     <w:rsid w:val="00DB60E7"/>
     <w:rsid w:val="00DB675A"/>
     <w:rsid w:val="00DB6FFE"/>
     <w:rsid w:val="00DB7148"/>
+    <w:rsid w:val="00DBEE0C"/>
     <w:rsid w:val="00DC0171"/>
     <w:rsid w:val="00DC04FE"/>
     <w:rsid w:val="00DC051F"/>
     <w:rsid w:val="00DC064A"/>
     <w:rsid w:val="00DC0D1E"/>
     <w:rsid w:val="00DC156A"/>
     <w:rsid w:val="00DC1782"/>
     <w:rsid w:val="00DC1C76"/>
     <w:rsid w:val="00DC2647"/>
     <w:rsid w:val="00DC29E1"/>
     <w:rsid w:val="00DC2A68"/>
     <w:rsid w:val="00DC2B7E"/>
     <w:rsid w:val="00DC2CD0"/>
     <w:rsid w:val="00DC3319"/>
     <w:rsid w:val="00DC33E1"/>
     <w:rsid w:val="00DC34A5"/>
     <w:rsid w:val="00DC35F5"/>
     <w:rsid w:val="00DC377E"/>
     <w:rsid w:val="00DC3899"/>
     <w:rsid w:val="00DC3D85"/>
     <w:rsid w:val="00DC4074"/>
     <w:rsid w:val="00DC437D"/>
     <w:rsid w:val="00DC4BAB"/>
     <w:rsid w:val="00DC4DC8"/>
     <w:rsid w:val="00DC4F64"/>
@@ -27920,50 +26482,51 @@
     <w:rsid w:val="00E86A13"/>
     <w:rsid w:val="00E86E0C"/>
     <w:rsid w:val="00E86EA6"/>
     <w:rsid w:val="00E87F31"/>
     <w:rsid w:val="00E90810"/>
     <w:rsid w:val="00E90C4C"/>
     <w:rsid w:val="00E90D5A"/>
     <w:rsid w:val="00E91080"/>
     <w:rsid w:val="00E9141B"/>
     <w:rsid w:val="00E91F72"/>
     <w:rsid w:val="00E91F7B"/>
     <w:rsid w:val="00E9214D"/>
     <w:rsid w:val="00E9222F"/>
     <w:rsid w:val="00E9282A"/>
     <w:rsid w:val="00E92D15"/>
     <w:rsid w:val="00E92D4E"/>
     <w:rsid w:val="00E92DBA"/>
     <w:rsid w:val="00E92DF2"/>
     <w:rsid w:val="00E92F13"/>
     <w:rsid w:val="00E936FD"/>
     <w:rsid w:val="00E9381D"/>
     <w:rsid w:val="00E94164"/>
     <w:rsid w:val="00E9425B"/>
     <w:rsid w:val="00E943F6"/>
     <w:rsid w:val="00E94446"/>
+    <w:rsid w:val="00E944CD"/>
     <w:rsid w:val="00E94702"/>
     <w:rsid w:val="00E94D5E"/>
     <w:rsid w:val="00E94E51"/>
     <w:rsid w:val="00E94E7B"/>
     <w:rsid w:val="00E958DE"/>
     <w:rsid w:val="00E9614C"/>
     <w:rsid w:val="00E96E8B"/>
     <w:rsid w:val="00E97266"/>
     <w:rsid w:val="00EA0349"/>
     <w:rsid w:val="00EA099B"/>
     <w:rsid w:val="00EA1DAF"/>
     <w:rsid w:val="00EA1EFC"/>
     <w:rsid w:val="00EA1F35"/>
     <w:rsid w:val="00EA1F5E"/>
     <w:rsid w:val="00EA2397"/>
     <w:rsid w:val="00EA27D5"/>
     <w:rsid w:val="00EA29F2"/>
     <w:rsid w:val="00EA3540"/>
     <w:rsid w:val="00EA39AC"/>
     <w:rsid w:val="00EA3CED"/>
     <w:rsid w:val="00EA4076"/>
     <w:rsid w:val="00EA421C"/>
     <w:rsid w:val="00EA4520"/>
     <w:rsid w:val="00EA45DC"/>
     <w:rsid w:val="00EA46F8"/>
@@ -28306,50 +26869,51 @@
     <w:rsid w:val="00F65B58"/>
     <w:rsid w:val="00F6607C"/>
     <w:rsid w:val="00F665B3"/>
     <w:rsid w:val="00F66B8E"/>
     <w:rsid w:val="00F672A3"/>
     <w:rsid w:val="00F67B9D"/>
     <w:rsid w:val="00F67C72"/>
     <w:rsid w:val="00F67D1F"/>
     <w:rsid w:val="00F70075"/>
     <w:rsid w:val="00F7010B"/>
     <w:rsid w:val="00F70172"/>
     <w:rsid w:val="00F71164"/>
     <w:rsid w:val="00F713D2"/>
     <w:rsid w:val="00F714AE"/>
     <w:rsid w:val="00F71FB6"/>
     <w:rsid w:val="00F7256D"/>
     <w:rsid w:val="00F726DC"/>
     <w:rsid w:val="00F7296A"/>
     <w:rsid w:val="00F72C0C"/>
     <w:rsid w:val="00F74043"/>
     <w:rsid w:val="00F742F9"/>
     <w:rsid w:val="00F7447E"/>
     <w:rsid w:val="00F7448F"/>
     <w:rsid w:val="00F744C8"/>
     <w:rsid w:val="00F745C3"/>
+    <w:rsid w:val="00F7482F"/>
     <w:rsid w:val="00F74936"/>
     <w:rsid w:val="00F75078"/>
     <w:rsid w:val="00F7548F"/>
     <w:rsid w:val="00F75B8C"/>
     <w:rsid w:val="00F75BF7"/>
     <w:rsid w:val="00F75EC2"/>
     <w:rsid w:val="00F7672A"/>
     <w:rsid w:val="00F7699D"/>
     <w:rsid w:val="00F76A09"/>
     <w:rsid w:val="00F774AB"/>
     <w:rsid w:val="00F77B8E"/>
     <w:rsid w:val="00F77D70"/>
     <w:rsid w:val="00F77DC6"/>
     <w:rsid w:val="00F77DF5"/>
     <w:rsid w:val="00F77EF9"/>
     <w:rsid w:val="00F8009D"/>
     <w:rsid w:val="00F806BE"/>
     <w:rsid w:val="00F80722"/>
     <w:rsid w:val="00F80DD3"/>
     <w:rsid w:val="00F80FF4"/>
     <w:rsid w:val="00F810EF"/>
     <w:rsid w:val="00F81566"/>
     <w:rsid w:val="00F8212A"/>
     <w:rsid w:val="00F825EC"/>
     <w:rsid w:val="00F8311C"/>
@@ -28436,68 +27000,70 @@
     <w:rsid w:val="00FB3AF2"/>
     <w:rsid w:val="00FB3D67"/>
     <w:rsid w:val="00FB3F86"/>
     <w:rsid w:val="00FB4028"/>
     <w:rsid w:val="00FB4156"/>
     <w:rsid w:val="00FB4236"/>
     <w:rsid w:val="00FB456D"/>
     <w:rsid w:val="00FB5093"/>
     <w:rsid w:val="00FB545E"/>
     <w:rsid w:val="00FB5513"/>
     <w:rsid w:val="00FB5EB5"/>
     <w:rsid w:val="00FB6352"/>
     <w:rsid w:val="00FB6747"/>
     <w:rsid w:val="00FB68FB"/>
     <w:rsid w:val="00FB70E5"/>
     <w:rsid w:val="00FB7159"/>
     <w:rsid w:val="00FB71FF"/>
     <w:rsid w:val="00FB79ED"/>
     <w:rsid w:val="00FB7ACA"/>
     <w:rsid w:val="00FB7BBD"/>
     <w:rsid w:val="00FB7C1A"/>
     <w:rsid w:val="00FC02C4"/>
     <w:rsid w:val="00FC06D9"/>
     <w:rsid w:val="00FC0D9F"/>
     <w:rsid w:val="00FC19EA"/>
+    <w:rsid w:val="00FC1EBF"/>
     <w:rsid w:val="00FC1FAF"/>
     <w:rsid w:val="00FC229D"/>
     <w:rsid w:val="00FC2404"/>
     <w:rsid w:val="00FC2765"/>
     <w:rsid w:val="00FC2BD7"/>
     <w:rsid w:val="00FC3452"/>
     <w:rsid w:val="00FC3537"/>
     <w:rsid w:val="00FC35B7"/>
     <w:rsid w:val="00FC3909"/>
     <w:rsid w:val="00FC423D"/>
     <w:rsid w:val="00FC437C"/>
     <w:rsid w:val="00FC4482"/>
     <w:rsid w:val="00FC4CD4"/>
     <w:rsid w:val="00FC4DC1"/>
     <w:rsid w:val="00FC574A"/>
     <w:rsid w:val="00FC5CCC"/>
     <w:rsid w:val="00FC5D26"/>
     <w:rsid w:val="00FC6AC5"/>
+    <w:rsid w:val="00FC6FF5"/>
     <w:rsid w:val="00FC7185"/>
     <w:rsid w:val="00FC7868"/>
     <w:rsid w:val="00FC78A3"/>
     <w:rsid w:val="00FC7D14"/>
     <w:rsid w:val="00FD05FC"/>
     <w:rsid w:val="00FD0A92"/>
     <w:rsid w:val="00FD0B9C"/>
     <w:rsid w:val="00FD0CDB"/>
     <w:rsid w:val="00FD104D"/>
     <w:rsid w:val="00FD1197"/>
     <w:rsid w:val="00FD19CE"/>
     <w:rsid w:val="00FD1E46"/>
     <w:rsid w:val="00FD20C8"/>
     <w:rsid w:val="00FD23BB"/>
     <w:rsid w:val="00FD2546"/>
     <w:rsid w:val="00FD284E"/>
     <w:rsid w:val="00FD2901"/>
     <w:rsid w:val="00FD3072"/>
     <w:rsid w:val="00FD365D"/>
     <w:rsid w:val="00FD3729"/>
     <w:rsid w:val="00FD397E"/>
     <w:rsid w:val="00FD39E2"/>
     <w:rsid w:val="00FD3D10"/>
     <w:rsid w:val="00FD3F6D"/>
     <w:rsid w:val="00FD402F"/>
@@ -28554,50 +27120,51 @@
     <w:rsid w:val="00FF662E"/>
     <w:rsid w:val="00FF73C3"/>
     <w:rsid w:val="00FF753C"/>
     <w:rsid w:val="00FF770C"/>
     <w:rsid w:val="0101F4BC"/>
     <w:rsid w:val="0104688B"/>
     <w:rsid w:val="010BDD11"/>
     <w:rsid w:val="01102152"/>
     <w:rsid w:val="0112B4E8"/>
     <w:rsid w:val="0112BF46"/>
     <w:rsid w:val="0115223F"/>
     <w:rsid w:val="01197EFB"/>
     <w:rsid w:val="011CFBA1"/>
     <w:rsid w:val="012496B0"/>
     <w:rsid w:val="01262E49"/>
     <w:rsid w:val="012CFC85"/>
     <w:rsid w:val="012EACA2"/>
     <w:rsid w:val="013063BD"/>
     <w:rsid w:val="01423004"/>
     <w:rsid w:val="01462CA3"/>
     <w:rsid w:val="0146B031"/>
     <w:rsid w:val="0148ABDB"/>
     <w:rsid w:val="01494473"/>
     <w:rsid w:val="014A32FB"/>
     <w:rsid w:val="014ACD55"/>
+    <w:rsid w:val="014DEAB3"/>
     <w:rsid w:val="014F0902"/>
     <w:rsid w:val="01525580"/>
     <w:rsid w:val="0155D3F2"/>
     <w:rsid w:val="0163CD50"/>
     <w:rsid w:val="016DD8F5"/>
     <w:rsid w:val="0176341D"/>
     <w:rsid w:val="017EF278"/>
     <w:rsid w:val="01851475"/>
     <w:rsid w:val="01862D5C"/>
     <w:rsid w:val="01874280"/>
     <w:rsid w:val="018AEEAD"/>
     <w:rsid w:val="0191D8E6"/>
     <w:rsid w:val="0192FBC0"/>
     <w:rsid w:val="0195B396"/>
     <w:rsid w:val="01977941"/>
     <w:rsid w:val="01989A1D"/>
     <w:rsid w:val="0198CEB0"/>
     <w:rsid w:val="019F2512"/>
     <w:rsid w:val="01AA72A2"/>
     <w:rsid w:val="01C377CB"/>
     <w:rsid w:val="01C65AC4"/>
     <w:rsid w:val="01C66F38"/>
     <w:rsid w:val="01C91880"/>
     <w:rsid w:val="01C99C31"/>
     <w:rsid w:val="01CBD769"/>
@@ -28693,53 +27260,55 @@
     <w:rsid w:val="02F79AED"/>
     <w:rsid w:val="02F89D55"/>
     <w:rsid w:val="0303B01C"/>
     <w:rsid w:val="0304091A"/>
     <w:rsid w:val="030A057F"/>
     <w:rsid w:val="030B77A7"/>
     <w:rsid w:val="03132BB3"/>
     <w:rsid w:val="0319571C"/>
     <w:rsid w:val="031BB771"/>
     <w:rsid w:val="031D0915"/>
     <w:rsid w:val="031EC3C6"/>
     <w:rsid w:val="03205C0B"/>
     <w:rsid w:val="03263AE2"/>
     <w:rsid w:val="0326F6A0"/>
     <w:rsid w:val="032818F1"/>
     <w:rsid w:val="03281FAB"/>
     <w:rsid w:val="032903CB"/>
     <w:rsid w:val="032D7456"/>
     <w:rsid w:val="032E5B44"/>
     <w:rsid w:val="032F0D1E"/>
     <w:rsid w:val="0331ED5A"/>
     <w:rsid w:val="0336D80C"/>
     <w:rsid w:val="03388CA6"/>
     <w:rsid w:val="033A4602"/>
     <w:rsid w:val="033FB5D4"/>
+    <w:rsid w:val="0340D565"/>
     <w:rsid w:val="0340E72C"/>
     <w:rsid w:val="0346BEC9"/>
     <w:rsid w:val="034AAC54"/>
+    <w:rsid w:val="034D900A"/>
     <w:rsid w:val="034E4453"/>
     <w:rsid w:val="0351C77E"/>
     <w:rsid w:val="0352AE95"/>
     <w:rsid w:val="036444C9"/>
     <w:rsid w:val="036478FC"/>
     <w:rsid w:val="036F1363"/>
     <w:rsid w:val="036F80D4"/>
     <w:rsid w:val="03705D93"/>
     <w:rsid w:val="0370B89C"/>
     <w:rsid w:val="03764D57"/>
     <w:rsid w:val="0385D4D6"/>
     <w:rsid w:val="0388BFF0"/>
     <w:rsid w:val="038907B5"/>
     <w:rsid w:val="0389A52D"/>
     <w:rsid w:val="038AEABC"/>
     <w:rsid w:val="039099FA"/>
     <w:rsid w:val="039333B8"/>
     <w:rsid w:val="03957DCD"/>
     <w:rsid w:val="0396C5B3"/>
     <w:rsid w:val="03A7A817"/>
     <w:rsid w:val="03A958F1"/>
     <w:rsid w:val="03B11558"/>
     <w:rsid w:val="03B396EF"/>
     <w:rsid w:val="03B3CCE1"/>
     <w:rsid w:val="03B8CA62"/>
@@ -28793,76 +27362,79 @@
     <w:rsid w:val="044C75E9"/>
     <w:rsid w:val="044DE3C8"/>
     <w:rsid w:val="044E2D38"/>
     <w:rsid w:val="04570161"/>
     <w:rsid w:val="04581A1A"/>
     <w:rsid w:val="04585006"/>
     <w:rsid w:val="045E6277"/>
     <w:rsid w:val="0463C0A4"/>
     <w:rsid w:val="046651A4"/>
     <w:rsid w:val="046CDACE"/>
     <w:rsid w:val="046E8C22"/>
     <w:rsid w:val="04702920"/>
     <w:rsid w:val="0472CBA1"/>
     <w:rsid w:val="04796C49"/>
     <w:rsid w:val="04825744"/>
     <w:rsid w:val="0486E529"/>
     <w:rsid w:val="048B2A88"/>
     <w:rsid w:val="048D7F10"/>
     <w:rsid w:val="04967BF0"/>
     <w:rsid w:val="0498BADF"/>
     <w:rsid w:val="049B0CEC"/>
     <w:rsid w:val="049EEE43"/>
     <w:rsid w:val="049FEB7B"/>
     <w:rsid w:val="04A185E5"/>
     <w:rsid w:val="04A99783"/>
+    <w:rsid w:val="04AA4AE8"/>
     <w:rsid w:val="04AB1D8C"/>
     <w:rsid w:val="04B223EC"/>
     <w:rsid w:val="04B45A37"/>
     <w:rsid w:val="04B4BC0A"/>
     <w:rsid w:val="04B54D51"/>
     <w:rsid w:val="04B5D0D1"/>
     <w:rsid w:val="04B93EBA"/>
     <w:rsid w:val="04BB502B"/>
     <w:rsid w:val="04BC8266"/>
     <w:rsid w:val="04BDCE1E"/>
     <w:rsid w:val="04BF080D"/>
     <w:rsid w:val="04C3D1AB"/>
     <w:rsid w:val="04CBDEB4"/>
     <w:rsid w:val="04CDE32B"/>
     <w:rsid w:val="04D1929F"/>
     <w:rsid w:val="04D46E0C"/>
     <w:rsid w:val="04D47F35"/>
+    <w:rsid w:val="04D5C3BB"/>
     <w:rsid w:val="04D8782E"/>
     <w:rsid w:val="04D9938A"/>
     <w:rsid w:val="04DAFF01"/>
     <w:rsid w:val="04E04EBD"/>
     <w:rsid w:val="04E2C9DC"/>
     <w:rsid w:val="04E69D4D"/>
     <w:rsid w:val="04E78875"/>
     <w:rsid w:val="04E7AE62"/>
     <w:rsid w:val="04F04293"/>
+    <w:rsid w:val="04F1DB60"/>
     <w:rsid w:val="04F39536"/>
     <w:rsid w:val="04FCBF24"/>
     <w:rsid w:val="04FEEF6F"/>
     <w:rsid w:val="0500F1EA"/>
     <w:rsid w:val="0502FA7F"/>
     <w:rsid w:val="050832CB"/>
     <w:rsid w:val="05094E58"/>
     <w:rsid w:val="050967F0"/>
     <w:rsid w:val="050AFABE"/>
     <w:rsid w:val="05105ADF"/>
     <w:rsid w:val="051221C8"/>
     <w:rsid w:val="0514AFCC"/>
     <w:rsid w:val="05172C13"/>
     <w:rsid w:val="05205535"/>
     <w:rsid w:val="0523683C"/>
     <w:rsid w:val="0523C2A8"/>
     <w:rsid w:val="052ED4C4"/>
     <w:rsid w:val="052FF2CE"/>
     <w:rsid w:val="053BF5B1"/>
     <w:rsid w:val="054141BC"/>
     <w:rsid w:val="0544AAA5"/>
     <w:rsid w:val="054BA44C"/>
     <w:rsid w:val="054DEFA0"/>
     <w:rsid w:val="054E43D6"/>
     <w:rsid w:val="0551BF43"/>
@@ -28891,55 +27463,57 @@
     <w:rsid w:val="058D2FF9"/>
     <w:rsid w:val="058FDB6A"/>
     <w:rsid w:val="058FF1E3"/>
     <w:rsid w:val="0596815F"/>
     <w:rsid w:val="05972040"/>
     <w:rsid w:val="059A0FA8"/>
     <w:rsid w:val="059A39F7"/>
     <w:rsid w:val="059C9D00"/>
     <w:rsid w:val="059F8099"/>
     <w:rsid w:val="05A0B859"/>
     <w:rsid w:val="05A237E0"/>
     <w:rsid w:val="05A2D04B"/>
     <w:rsid w:val="05A36B70"/>
     <w:rsid w:val="05A37E82"/>
     <w:rsid w:val="05AB4D86"/>
     <w:rsid w:val="05AC0A1A"/>
     <w:rsid w:val="05AC223F"/>
     <w:rsid w:val="05ADC09C"/>
     <w:rsid w:val="05B53F4F"/>
     <w:rsid w:val="05B85C57"/>
     <w:rsid w:val="05BDC1EC"/>
     <w:rsid w:val="05C85159"/>
     <w:rsid w:val="05D70C22"/>
     <w:rsid w:val="05DD4518"/>
     <w:rsid w:val="05E046E0"/>
+    <w:rsid w:val="05E230F4"/>
     <w:rsid w:val="05E2A5A7"/>
     <w:rsid w:val="05E68A9A"/>
     <w:rsid w:val="05E8B1A4"/>
     <w:rsid w:val="05E90FF8"/>
     <w:rsid w:val="05ED8637"/>
+    <w:rsid w:val="05F0FB9B"/>
     <w:rsid w:val="05F6CC1A"/>
     <w:rsid w:val="05F7BF15"/>
     <w:rsid w:val="05FD8718"/>
     <w:rsid w:val="06036F9A"/>
     <w:rsid w:val="0606A9D2"/>
     <w:rsid w:val="0607BD6C"/>
     <w:rsid w:val="06080FAD"/>
     <w:rsid w:val="060CE143"/>
     <w:rsid w:val="0611BC2C"/>
     <w:rsid w:val="0614F6B2"/>
     <w:rsid w:val="061E2492"/>
     <w:rsid w:val="061EEC56"/>
     <w:rsid w:val="061FBA2B"/>
     <w:rsid w:val="0621F3EA"/>
     <w:rsid w:val="06224844"/>
     <w:rsid w:val="06247F19"/>
     <w:rsid w:val="0624CEA1"/>
     <w:rsid w:val="06255E92"/>
     <w:rsid w:val="06263C62"/>
     <w:rsid w:val="062B6FC5"/>
     <w:rsid w:val="062BD46C"/>
     <w:rsid w:val="06318377"/>
     <w:rsid w:val="0634BBB6"/>
     <w:rsid w:val="0636298B"/>
     <w:rsid w:val="06375297"/>
@@ -29076,66 +27650,68 @@
     <w:rsid w:val="07FDF5D2"/>
     <w:rsid w:val="08041A5A"/>
     <w:rsid w:val="0804DF8E"/>
     <w:rsid w:val="080528E4"/>
     <w:rsid w:val="0805ACB1"/>
     <w:rsid w:val="0805E45C"/>
     <w:rsid w:val="08064C27"/>
     <w:rsid w:val="08076C56"/>
     <w:rsid w:val="080F3C2E"/>
     <w:rsid w:val="0813AECC"/>
     <w:rsid w:val="0817E070"/>
     <w:rsid w:val="081C92F0"/>
     <w:rsid w:val="081E610F"/>
     <w:rsid w:val="081F1FA2"/>
     <w:rsid w:val="08206FC4"/>
     <w:rsid w:val="08260BDA"/>
     <w:rsid w:val="08280A7C"/>
     <w:rsid w:val="08283432"/>
     <w:rsid w:val="082839BC"/>
     <w:rsid w:val="08285E27"/>
     <w:rsid w:val="082F20D4"/>
     <w:rsid w:val="0830B9FE"/>
     <w:rsid w:val="083160FA"/>
     <w:rsid w:val="0831A7AA"/>
     <w:rsid w:val="08370AD4"/>
+    <w:rsid w:val="08389380"/>
     <w:rsid w:val="0839552E"/>
     <w:rsid w:val="083E57BD"/>
     <w:rsid w:val="083FB44F"/>
     <w:rsid w:val="08409C91"/>
     <w:rsid w:val="08426D81"/>
     <w:rsid w:val="084BFA0E"/>
     <w:rsid w:val="084F72EC"/>
     <w:rsid w:val="0855D460"/>
     <w:rsid w:val="0859A588"/>
     <w:rsid w:val="085A7383"/>
     <w:rsid w:val="085D4805"/>
     <w:rsid w:val="085F1304"/>
     <w:rsid w:val="0860C2F6"/>
     <w:rsid w:val="086A26FF"/>
     <w:rsid w:val="086AD392"/>
     <w:rsid w:val="086BAB54"/>
+    <w:rsid w:val="086D0783"/>
     <w:rsid w:val="086E2967"/>
     <w:rsid w:val="087029D5"/>
     <w:rsid w:val="0871F0D7"/>
     <w:rsid w:val="0874315B"/>
     <w:rsid w:val="087542C3"/>
     <w:rsid w:val="08763926"/>
     <w:rsid w:val="0876B98A"/>
     <w:rsid w:val="0877F7DB"/>
     <w:rsid w:val="087A9410"/>
     <w:rsid w:val="087DACAA"/>
     <w:rsid w:val="088010B4"/>
     <w:rsid w:val="088050AD"/>
     <w:rsid w:val="0880B30B"/>
     <w:rsid w:val="0882DDD0"/>
     <w:rsid w:val="088741BD"/>
     <w:rsid w:val="088835D9"/>
     <w:rsid w:val="089346D5"/>
     <w:rsid w:val="0893AA64"/>
     <w:rsid w:val="08964F70"/>
     <w:rsid w:val="08988E56"/>
     <w:rsid w:val="089897C3"/>
     <w:rsid w:val="089C9327"/>
     <w:rsid w:val="089FBB98"/>
     <w:rsid w:val="08A900FB"/>
     <w:rsid w:val="08A987DC"/>
@@ -29145,50 +27721,51 @@
     <w:rsid w:val="08B4F88B"/>
     <w:rsid w:val="08B74FC6"/>
     <w:rsid w:val="08B7DCDE"/>
     <w:rsid w:val="08BC7726"/>
     <w:rsid w:val="08BF713E"/>
     <w:rsid w:val="08C68FCC"/>
     <w:rsid w:val="08CA0215"/>
     <w:rsid w:val="08CB2A2A"/>
     <w:rsid w:val="08CF6702"/>
     <w:rsid w:val="08D8591B"/>
     <w:rsid w:val="08DA6C2D"/>
     <w:rsid w:val="08DD9D77"/>
     <w:rsid w:val="08E52F54"/>
     <w:rsid w:val="08E605BF"/>
     <w:rsid w:val="08E77626"/>
     <w:rsid w:val="08E777A0"/>
     <w:rsid w:val="08E96157"/>
     <w:rsid w:val="08ED3736"/>
     <w:rsid w:val="08F03027"/>
     <w:rsid w:val="08F2E632"/>
     <w:rsid w:val="08F31673"/>
     <w:rsid w:val="08F5619A"/>
     <w:rsid w:val="08F797F5"/>
     <w:rsid w:val="08FB918D"/>
     <w:rsid w:val="08FE1C41"/>
+    <w:rsid w:val="09018B7C"/>
     <w:rsid w:val="0902145B"/>
     <w:rsid w:val="09086CC9"/>
     <w:rsid w:val="090B6790"/>
     <w:rsid w:val="090C192B"/>
     <w:rsid w:val="090DEEC4"/>
     <w:rsid w:val="090DF02A"/>
     <w:rsid w:val="090FB86A"/>
     <w:rsid w:val="0915531E"/>
     <w:rsid w:val="09169DA5"/>
     <w:rsid w:val="09175258"/>
     <w:rsid w:val="09176460"/>
     <w:rsid w:val="091773BA"/>
     <w:rsid w:val="09177602"/>
     <w:rsid w:val="09178A82"/>
     <w:rsid w:val="0917CB85"/>
     <w:rsid w:val="091871C8"/>
     <w:rsid w:val="091C2DD2"/>
     <w:rsid w:val="091DC6CD"/>
     <w:rsid w:val="09265BB0"/>
     <w:rsid w:val="092FE218"/>
     <w:rsid w:val="0937F053"/>
     <w:rsid w:val="093DC427"/>
     <w:rsid w:val="093E49A3"/>
     <w:rsid w:val="093F5710"/>
     <w:rsid w:val="09414132"/>
@@ -29326,50 +27903,51 @@
     <w:rsid w:val="0AE89B60"/>
     <w:rsid w:val="0AEAB5BB"/>
     <w:rsid w:val="0AF0F1C0"/>
     <w:rsid w:val="0AF38D80"/>
     <w:rsid w:val="0AFB43BC"/>
     <w:rsid w:val="0AFC6300"/>
     <w:rsid w:val="0B054E39"/>
     <w:rsid w:val="0B063EC5"/>
     <w:rsid w:val="0B0F8CE4"/>
     <w:rsid w:val="0B14CCEC"/>
     <w:rsid w:val="0B1ABE25"/>
     <w:rsid w:val="0B1FE08A"/>
     <w:rsid w:val="0B20740F"/>
     <w:rsid w:val="0B256F35"/>
     <w:rsid w:val="0B25EA73"/>
     <w:rsid w:val="0B2EE0B9"/>
     <w:rsid w:val="0B318008"/>
     <w:rsid w:val="0B322218"/>
     <w:rsid w:val="0B344570"/>
     <w:rsid w:val="0B349330"/>
     <w:rsid w:val="0B379E74"/>
     <w:rsid w:val="0B3AEC76"/>
     <w:rsid w:val="0B4010C5"/>
     <w:rsid w:val="0B41D8DA"/>
     <w:rsid w:val="0B4AAD89"/>
+    <w:rsid w:val="0B4D297A"/>
     <w:rsid w:val="0B501D21"/>
     <w:rsid w:val="0B5DD64F"/>
     <w:rsid w:val="0B638901"/>
     <w:rsid w:val="0B663558"/>
     <w:rsid w:val="0B685200"/>
     <w:rsid w:val="0B68809C"/>
     <w:rsid w:val="0B69529E"/>
     <w:rsid w:val="0B6B4FEC"/>
     <w:rsid w:val="0B6C9725"/>
     <w:rsid w:val="0B6F89CF"/>
     <w:rsid w:val="0B70366B"/>
     <w:rsid w:val="0B78AB9E"/>
     <w:rsid w:val="0B78DD16"/>
     <w:rsid w:val="0B795F80"/>
     <w:rsid w:val="0B7A2253"/>
     <w:rsid w:val="0B82EE03"/>
     <w:rsid w:val="0B837198"/>
     <w:rsid w:val="0B899814"/>
     <w:rsid w:val="0B899BB1"/>
     <w:rsid w:val="0B8A590C"/>
     <w:rsid w:val="0B8EEEA3"/>
     <w:rsid w:val="0B9101AF"/>
     <w:rsid w:val="0B92DAC4"/>
     <w:rsid w:val="0B96157F"/>
     <w:rsid w:val="0B979656"/>
@@ -29499,57 +28077,59 @@
     <w:rsid w:val="0D093CFF"/>
     <w:rsid w:val="0D0E7052"/>
     <w:rsid w:val="0D0E8416"/>
     <w:rsid w:val="0D15C93D"/>
     <w:rsid w:val="0D1639AC"/>
     <w:rsid w:val="0D16B35D"/>
     <w:rsid w:val="0D182D27"/>
     <w:rsid w:val="0D1BF04D"/>
     <w:rsid w:val="0D1BF359"/>
     <w:rsid w:val="0D1D5EBA"/>
     <w:rsid w:val="0D2782A3"/>
     <w:rsid w:val="0D2CD210"/>
     <w:rsid w:val="0D347922"/>
     <w:rsid w:val="0D371E54"/>
     <w:rsid w:val="0D3A0B2F"/>
     <w:rsid w:val="0D3FF92F"/>
     <w:rsid w:val="0D40B23C"/>
     <w:rsid w:val="0D439AF8"/>
     <w:rsid w:val="0D48DFB9"/>
     <w:rsid w:val="0D49BF9C"/>
     <w:rsid w:val="0D4A9C7D"/>
     <w:rsid w:val="0D4AF8B7"/>
     <w:rsid w:val="0D4B5941"/>
     <w:rsid w:val="0D4E06ED"/>
     <w:rsid w:val="0D53EE85"/>
+    <w:rsid w:val="0D599C76"/>
     <w:rsid w:val="0D59A017"/>
     <w:rsid w:val="0D5A0093"/>
     <w:rsid w:val="0D62C143"/>
     <w:rsid w:val="0D66EA12"/>
     <w:rsid w:val="0D670FD4"/>
     <w:rsid w:val="0D6D5276"/>
     <w:rsid w:val="0D702C5D"/>
+    <w:rsid w:val="0D74B28C"/>
     <w:rsid w:val="0D78AA8A"/>
     <w:rsid w:val="0D7D2E74"/>
     <w:rsid w:val="0D7DF079"/>
     <w:rsid w:val="0D8149B7"/>
     <w:rsid w:val="0D824B03"/>
     <w:rsid w:val="0D83B521"/>
     <w:rsid w:val="0D85CDE1"/>
     <w:rsid w:val="0D8E8DF0"/>
     <w:rsid w:val="0D8FA53D"/>
     <w:rsid w:val="0D9950BF"/>
     <w:rsid w:val="0D9B6E55"/>
     <w:rsid w:val="0DA5B677"/>
     <w:rsid w:val="0DADE230"/>
     <w:rsid w:val="0DBB3981"/>
     <w:rsid w:val="0DBB836D"/>
     <w:rsid w:val="0DBD8ACD"/>
     <w:rsid w:val="0DBE8DB5"/>
     <w:rsid w:val="0DBF4FEB"/>
     <w:rsid w:val="0DC486E4"/>
     <w:rsid w:val="0DC54BF2"/>
     <w:rsid w:val="0DC98C84"/>
     <w:rsid w:val="0DCB307B"/>
     <w:rsid w:val="0DCBDFE5"/>
     <w:rsid w:val="0DCE18C6"/>
     <w:rsid w:val="0DD2BDB0"/>
@@ -29628,50 +28208,51 @@
     <w:rsid w:val="0EE51973"/>
     <w:rsid w:val="0EE729A2"/>
     <w:rsid w:val="0EED6828"/>
     <w:rsid w:val="0EEDA4C4"/>
     <w:rsid w:val="0EEF8A8C"/>
     <w:rsid w:val="0EF4D6B7"/>
     <w:rsid w:val="0EF57078"/>
     <w:rsid w:val="0EFF6221"/>
     <w:rsid w:val="0F03818E"/>
     <w:rsid w:val="0F0A1080"/>
     <w:rsid w:val="0F0D65D9"/>
     <w:rsid w:val="0F0D7424"/>
     <w:rsid w:val="0F121DDC"/>
     <w:rsid w:val="0F19573A"/>
     <w:rsid w:val="0F1D8C24"/>
     <w:rsid w:val="0F1D96A3"/>
     <w:rsid w:val="0F24C734"/>
     <w:rsid w:val="0F2557A9"/>
     <w:rsid w:val="0F2BA648"/>
     <w:rsid w:val="0F2E579F"/>
     <w:rsid w:val="0F2EC6F7"/>
     <w:rsid w:val="0F31F121"/>
     <w:rsid w:val="0F3D765E"/>
     <w:rsid w:val="0F422974"/>
     <w:rsid w:val="0F4C17DA"/>
+    <w:rsid w:val="0F4FCE2B"/>
     <w:rsid w:val="0F5298CC"/>
     <w:rsid w:val="0F52FB6D"/>
     <w:rsid w:val="0F574D72"/>
     <w:rsid w:val="0F5F436D"/>
     <w:rsid w:val="0F666C93"/>
     <w:rsid w:val="0F6960C9"/>
     <w:rsid w:val="0F6BFCB4"/>
     <w:rsid w:val="0F6DED64"/>
     <w:rsid w:val="0F72D2C0"/>
     <w:rsid w:val="0F756AB0"/>
     <w:rsid w:val="0F756F21"/>
     <w:rsid w:val="0F76E864"/>
     <w:rsid w:val="0F786093"/>
     <w:rsid w:val="0F7CB347"/>
     <w:rsid w:val="0F7CE38B"/>
     <w:rsid w:val="0F81C4C4"/>
     <w:rsid w:val="0F87CAF0"/>
     <w:rsid w:val="0F8ECBB3"/>
     <w:rsid w:val="0F916530"/>
     <w:rsid w:val="0F9377CC"/>
     <w:rsid w:val="0F94219B"/>
     <w:rsid w:val="0F98111F"/>
     <w:rsid w:val="0F99A34B"/>
     <w:rsid w:val="0F9CF88E"/>
     <w:rsid w:val="0F9D3590"/>
@@ -29691,58 +28272,61 @@
     <w:rsid w:val="0FDF5086"/>
     <w:rsid w:val="0FE532B1"/>
     <w:rsid w:val="0FE578DA"/>
     <w:rsid w:val="0FE622C9"/>
     <w:rsid w:val="0FE72571"/>
     <w:rsid w:val="0FEA9339"/>
     <w:rsid w:val="0FEC61A1"/>
     <w:rsid w:val="0FF4A4F5"/>
     <w:rsid w:val="0FF5384F"/>
     <w:rsid w:val="100439FA"/>
     <w:rsid w:val="10077A0A"/>
     <w:rsid w:val="1008F6B4"/>
     <w:rsid w:val="1009439B"/>
     <w:rsid w:val="100E68D0"/>
     <w:rsid w:val="1012F2FC"/>
     <w:rsid w:val="101409E3"/>
     <w:rsid w:val="10181E04"/>
     <w:rsid w:val="101C849A"/>
     <w:rsid w:val="101EA0AE"/>
     <w:rsid w:val="101EE1D2"/>
     <w:rsid w:val="10241D6C"/>
     <w:rsid w:val="1027D9F4"/>
     <w:rsid w:val="10298A02"/>
     <w:rsid w:val="102BC24D"/>
     <w:rsid w:val="102E4AD2"/>
+    <w:rsid w:val="102EB75E"/>
     <w:rsid w:val="102F6F8E"/>
+    <w:rsid w:val="1032DE4B"/>
     <w:rsid w:val="103775BE"/>
     <w:rsid w:val="103C30DB"/>
     <w:rsid w:val="10507305"/>
     <w:rsid w:val="1051FA37"/>
     <w:rsid w:val="10594836"/>
     <w:rsid w:val="105C9446"/>
     <w:rsid w:val="105FE6CF"/>
+    <w:rsid w:val="1061B32E"/>
     <w:rsid w:val="1062135D"/>
     <w:rsid w:val="106E21D2"/>
     <w:rsid w:val="10706FFC"/>
     <w:rsid w:val="1072D64E"/>
     <w:rsid w:val="10748C91"/>
     <w:rsid w:val="107CBB0F"/>
     <w:rsid w:val="107CE6C1"/>
     <w:rsid w:val="107DC970"/>
     <w:rsid w:val="107DEFD7"/>
     <w:rsid w:val="10815308"/>
     <w:rsid w:val="1081EDC4"/>
     <w:rsid w:val="108B2601"/>
     <w:rsid w:val="1093336E"/>
     <w:rsid w:val="109B69CB"/>
     <w:rsid w:val="109DB8AF"/>
     <w:rsid w:val="10A3A9F6"/>
     <w:rsid w:val="10A57DC0"/>
     <w:rsid w:val="10B6229D"/>
     <w:rsid w:val="10BB41B1"/>
     <w:rsid w:val="10C5FEBD"/>
     <w:rsid w:val="10C8F364"/>
     <w:rsid w:val="10CBB252"/>
     <w:rsid w:val="10CE235B"/>
     <w:rsid w:val="10CFDE6E"/>
     <w:rsid w:val="10D19852"/>
@@ -29758,54 +28342,56 @@
     <w:rsid w:val="10ED7D44"/>
     <w:rsid w:val="10FAB58D"/>
     <w:rsid w:val="10FAE6DE"/>
     <w:rsid w:val="10FD4C72"/>
     <w:rsid w:val="10FED39C"/>
     <w:rsid w:val="10FFEF42"/>
     <w:rsid w:val="1102D7E2"/>
     <w:rsid w:val="1103C9F2"/>
     <w:rsid w:val="1105E566"/>
     <w:rsid w:val="11093F8C"/>
     <w:rsid w:val="110AA02C"/>
     <w:rsid w:val="110BEFE2"/>
     <w:rsid w:val="110C54E7"/>
     <w:rsid w:val="11120425"/>
     <w:rsid w:val="11120FDB"/>
     <w:rsid w:val="11125A15"/>
     <w:rsid w:val="11177018"/>
     <w:rsid w:val="111E067F"/>
     <w:rsid w:val="1120B0D9"/>
     <w:rsid w:val="1120D4A7"/>
     <w:rsid w:val="1126E8E9"/>
     <w:rsid w:val="1127644B"/>
     <w:rsid w:val="112ACDE2"/>
     <w:rsid w:val="112FA2C5"/>
     <w:rsid w:val="11317EAF"/>
+    <w:rsid w:val="113205F1"/>
     <w:rsid w:val="113B469B"/>
     <w:rsid w:val="113CBB87"/>
     <w:rsid w:val="113CD597"/>
     <w:rsid w:val="11473549"/>
+    <w:rsid w:val="11479C48"/>
     <w:rsid w:val="114FA296"/>
     <w:rsid w:val="1152A4AE"/>
     <w:rsid w:val="115D69AE"/>
     <w:rsid w:val="115F5E8E"/>
     <w:rsid w:val="116119D7"/>
     <w:rsid w:val="11638225"/>
     <w:rsid w:val="1165439C"/>
     <w:rsid w:val="11691537"/>
     <w:rsid w:val="116CF36C"/>
     <w:rsid w:val="116EDA91"/>
     <w:rsid w:val="1176ECCD"/>
     <w:rsid w:val="117A6F28"/>
     <w:rsid w:val="117E9031"/>
     <w:rsid w:val="11809D11"/>
     <w:rsid w:val="1181C145"/>
     <w:rsid w:val="1182E14E"/>
     <w:rsid w:val="1189B4B8"/>
     <w:rsid w:val="118B8011"/>
     <w:rsid w:val="118E1F08"/>
     <w:rsid w:val="1195FF57"/>
     <w:rsid w:val="11961D92"/>
     <w:rsid w:val="119A8769"/>
     <w:rsid w:val="119AD836"/>
     <w:rsid w:val="11A1DE84"/>
     <w:rsid w:val="11AAD5BC"/>
@@ -29915,85 +28501,88 @@
     <w:rsid w:val="1342E4F0"/>
     <w:rsid w:val="13431DB2"/>
     <w:rsid w:val="1343989A"/>
     <w:rsid w:val="13538CBF"/>
     <w:rsid w:val="13567E96"/>
     <w:rsid w:val="13581B22"/>
     <w:rsid w:val="135B2C84"/>
     <w:rsid w:val="1360E02F"/>
     <w:rsid w:val="1363C5D1"/>
     <w:rsid w:val="1363DF8F"/>
     <w:rsid w:val="13647195"/>
     <w:rsid w:val="136536E9"/>
     <w:rsid w:val="13657CA4"/>
     <w:rsid w:val="1367788B"/>
     <w:rsid w:val="1367D380"/>
     <w:rsid w:val="1368350B"/>
     <w:rsid w:val="13696F40"/>
     <w:rsid w:val="136B16F9"/>
     <w:rsid w:val="136C2131"/>
     <w:rsid w:val="1370303A"/>
     <w:rsid w:val="13709210"/>
     <w:rsid w:val="13723C3F"/>
     <w:rsid w:val="1377160E"/>
     <w:rsid w:val="137CE536"/>
     <w:rsid w:val="137F356A"/>
+    <w:rsid w:val="1381BDE1"/>
     <w:rsid w:val="13824927"/>
     <w:rsid w:val="13862EEA"/>
     <w:rsid w:val="1389C49B"/>
     <w:rsid w:val="138A2925"/>
     <w:rsid w:val="138B9F11"/>
     <w:rsid w:val="138CCF44"/>
     <w:rsid w:val="13957402"/>
     <w:rsid w:val="13962C3E"/>
     <w:rsid w:val="13964B81"/>
     <w:rsid w:val="1397D526"/>
     <w:rsid w:val="139A65F5"/>
     <w:rsid w:val="139E7741"/>
     <w:rsid w:val="139F849F"/>
     <w:rsid w:val="13A1ACE3"/>
     <w:rsid w:val="13A3551B"/>
     <w:rsid w:val="13A38B99"/>
     <w:rsid w:val="13A451DB"/>
     <w:rsid w:val="13A73D48"/>
     <w:rsid w:val="13AA86BE"/>
     <w:rsid w:val="13ADB22B"/>
     <w:rsid w:val="13B68629"/>
     <w:rsid w:val="13BC593B"/>
     <w:rsid w:val="13BDDC25"/>
     <w:rsid w:val="13BE68BF"/>
     <w:rsid w:val="13BFF0C0"/>
     <w:rsid w:val="13C075AD"/>
     <w:rsid w:val="13C4D893"/>
     <w:rsid w:val="13C8416F"/>
+    <w:rsid w:val="13CCC553"/>
     <w:rsid w:val="13CD700D"/>
     <w:rsid w:val="13CEACA3"/>
     <w:rsid w:val="13CEC214"/>
     <w:rsid w:val="13D143E3"/>
     <w:rsid w:val="13D390AF"/>
     <w:rsid w:val="13D4F3A3"/>
     <w:rsid w:val="13D92E3E"/>
+    <w:rsid w:val="13DEC6C4"/>
     <w:rsid w:val="13DF699A"/>
     <w:rsid w:val="13E572C9"/>
     <w:rsid w:val="13E62222"/>
     <w:rsid w:val="13EA56DC"/>
     <w:rsid w:val="13F4FEEC"/>
     <w:rsid w:val="13F86B7D"/>
     <w:rsid w:val="13FA0AA4"/>
     <w:rsid w:val="13FC0CB1"/>
     <w:rsid w:val="13FFCE09"/>
     <w:rsid w:val="1401E9C9"/>
     <w:rsid w:val="14029F52"/>
     <w:rsid w:val="1404916C"/>
     <w:rsid w:val="140B24EA"/>
     <w:rsid w:val="140DDFE2"/>
     <w:rsid w:val="1413D2DE"/>
     <w:rsid w:val="1415FB57"/>
     <w:rsid w:val="1417EE31"/>
     <w:rsid w:val="141A4396"/>
     <w:rsid w:val="14268A88"/>
     <w:rsid w:val="142754A8"/>
     <w:rsid w:val="1432A100"/>
     <w:rsid w:val="1434F439"/>
     <w:rsid w:val="143AA9CF"/>
     <w:rsid w:val="143B3FC4"/>
     <w:rsid w:val="143BB5F8"/>
@@ -30136,119 +28725,123 @@
     <w:rsid w:val="15FBFF28"/>
     <w:rsid w:val="15FE0C66"/>
     <w:rsid w:val="16047BAF"/>
     <w:rsid w:val="1606CA44"/>
     <w:rsid w:val="1607A93E"/>
     <w:rsid w:val="16095C79"/>
     <w:rsid w:val="160B6A17"/>
     <w:rsid w:val="1613FEDE"/>
     <w:rsid w:val="16147F56"/>
     <w:rsid w:val="161AAB24"/>
     <w:rsid w:val="161B8DD9"/>
     <w:rsid w:val="16220FC0"/>
     <w:rsid w:val="1623065F"/>
     <w:rsid w:val="162414FE"/>
     <w:rsid w:val="16261C4A"/>
     <w:rsid w:val="162EA5F8"/>
     <w:rsid w:val="162F055C"/>
     <w:rsid w:val="16364C35"/>
     <w:rsid w:val="163BE9DD"/>
     <w:rsid w:val="163E06B0"/>
     <w:rsid w:val="163EADDA"/>
     <w:rsid w:val="164031E7"/>
     <w:rsid w:val="16408068"/>
     <w:rsid w:val="16442D82"/>
     <w:rsid w:val="1647BE15"/>
+    <w:rsid w:val="164CC790"/>
     <w:rsid w:val="164EB716"/>
     <w:rsid w:val="16517FCA"/>
     <w:rsid w:val="165513E9"/>
     <w:rsid w:val="16571103"/>
     <w:rsid w:val="16602BF5"/>
     <w:rsid w:val="1667D065"/>
     <w:rsid w:val="1668838B"/>
     <w:rsid w:val="166B3143"/>
     <w:rsid w:val="1674D5B8"/>
     <w:rsid w:val="167530CE"/>
     <w:rsid w:val="1676BE2C"/>
     <w:rsid w:val="1677A6F6"/>
     <w:rsid w:val="167A2309"/>
     <w:rsid w:val="167DDBA4"/>
     <w:rsid w:val="1686D119"/>
     <w:rsid w:val="16873244"/>
     <w:rsid w:val="1687744F"/>
     <w:rsid w:val="168910C5"/>
     <w:rsid w:val="16898F97"/>
     <w:rsid w:val="168CF177"/>
     <w:rsid w:val="168D0329"/>
     <w:rsid w:val="168EF549"/>
     <w:rsid w:val="16963B95"/>
     <w:rsid w:val="1699B8AD"/>
     <w:rsid w:val="169AFB69"/>
     <w:rsid w:val="169F49B7"/>
     <w:rsid w:val="16A2CF1A"/>
     <w:rsid w:val="16A52109"/>
     <w:rsid w:val="16AA7C4A"/>
     <w:rsid w:val="16AC9AA4"/>
     <w:rsid w:val="16ADF7C9"/>
     <w:rsid w:val="16AF276C"/>
     <w:rsid w:val="16AF4F0E"/>
     <w:rsid w:val="16B176AD"/>
     <w:rsid w:val="16B65C4E"/>
     <w:rsid w:val="16B822CE"/>
     <w:rsid w:val="16BF0FE8"/>
     <w:rsid w:val="16C00909"/>
+    <w:rsid w:val="16C4FC37"/>
     <w:rsid w:val="16C6243F"/>
     <w:rsid w:val="16CA7A8A"/>
     <w:rsid w:val="16D1B3DB"/>
     <w:rsid w:val="16D3C729"/>
     <w:rsid w:val="16D3F61C"/>
     <w:rsid w:val="16D716B0"/>
     <w:rsid w:val="16D719B2"/>
     <w:rsid w:val="16E08706"/>
     <w:rsid w:val="16E5B2DF"/>
     <w:rsid w:val="16E61872"/>
     <w:rsid w:val="16ECF3EB"/>
     <w:rsid w:val="16F03CBD"/>
     <w:rsid w:val="16F3075E"/>
     <w:rsid w:val="16F5E76F"/>
     <w:rsid w:val="16F72AA6"/>
     <w:rsid w:val="16F84BDE"/>
     <w:rsid w:val="16FD4862"/>
     <w:rsid w:val="16FE1EE7"/>
     <w:rsid w:val="1703122D"/>
     <w:rsid w:val="1703A162"/>
     <w:rsid w:val="1706D61D"/>
     <w:rsid w:val="170851B9"/>
     <w:rsid w:val="170A94C9"/>
     <w:rsid w:val="1715CA45"/>
     <w:rsid w:val="17162EA9"/>
     <w:rsid w:val="1720722F"/>
     <w:rsid w:val="172169E0"/>
     <w:rsid w:val="1721A869"/>
     <w:rsid w:val="172383AA"/>
     <w:rsid w:val="172925FC"/>
     <w:rsid w:val="172FD8D4"/>
+    <w:rsid w:val="17367FDB"/>
+    <w:rsid w:val="17372CEB"/>
     <w:rsid w:val="173869F5"/>
     <w:rsid w:val="17392CD2"/>
     <w:rsid w:val="1739D9BD"/>
     <w:rsid w:val="173E7497"/>
     <w:rsid w:val="1746FEF5"/>
     <w:rsid w:val="174C3226"/>
     <w:rsid w:val="174D2FED"/>
     <w:rsid w:val="174F5D42"/>
     <w:rsid w:val="175200CF"/>
     <w:rsid w:val="17520126"/>
     <w:rsid w:val="1755590A"/>
     <w:rsid w:val="17555F19"/>
     <w:rsid w:val="1758AB61"/>
     <w:rsid w:val="1758F7B6"/>
     <w:rsid w:val="1759E418"/>
     <w:rsid w:val="176205A4"/>
     <w:rsid w:val="1762BB4C"/>
     <w:rsid w:val="176303D1"/>
     <w:rsid w:val="17632A12"/>
     <w:rsid w:val="176A0CC1"/>
     <w:rsid w:val="176A2862"/>
     <w:rsid w:val="176CB830"/>
     <w:rsid w:val="176F6F19"/>
     <w:rsid w:val="1772DB50"/>
     <w:rsid w:val="1773C110"/>
@@ -30260,182 +28853,188 @@
     <w:rsid w:val="17871222"/>
     <w:rsid w:val="178ADE77"/>
     <w:rsid w:val="179102CB"/>
     <w:rsid w:val="1792C16D"/>
     <w:rsid w:val="179329D8"/>
     <w:rsid w:val="179378F0"/>
     <w:rsid w:val="179599DD"/>
     <w:rsid w:val="1795EFE6"/>
     <w:rsid w:val="17980D9C"/>
     <w:rsid w:val="17A018E0"/>
     <w:rsid w:val="17A249DA"/>
     <w:rsid w:val="17A5AED7"/>
     <w:rsid w:val="17A6DA15"/>
     <w:rsid w:val="17A91301"/>
     <w:rsid w:val="17A9C876"/>
     <w:rsid w:val="17AC1164"/>
     <w:rsid w:val="17B21947"/>
     <w:rsid w:val="17B60D70"/>
     <w:rsid w:val="17B86D38"/>
     <w:rsid w:val="17C415D4"/>
     <w:rsid w:val="17CB1F7A"/>
     <w:rsid w:val="17CEA667"/>
     <w:rsid w:val="17D0DC96"/>
     <w:rsid w:val="17D6B1A5"/>
     <w:rsid w:val="17D6E6DC"/>
+    <w:rsid w:val="17DFD807"/>
     <w:rsid w:val="17E08772"/>
     <w:rsid w:val="17E10FA4"/>
     <w:rsid w:val="17E156AE"/>
     <w:rsid w:val="17E27D38"/>
     <w:rsid w:val="17E464D5"/>
     <w:rsid w:val="17E48C90"/>
     <w:rsid w:val="17E7BB4F"/>
     <w:rsid w:val="17E9718E"/>
     <w:rsid w:val="17F44550"/>
     <w:rsid w:val="17F97908"/>
     <w:rsid w:val="17FB3792"/>
     <w:rsid w:val="1809F7BD"/>
     <w:rsid w:val="180EADEB"/>
     <w:rsid w:val="180FEAA5"/>
     <w:rsid w:val="180FF5FE"/>
     <w:rsid w:val="1815F433"/>
     <w:rsid w:val="181627E8"/>
     <w:rsid w:val="18218EBB"/>
     <w:rsid w:val="1822955C"/>
     <w:rsid w:val="182437C9"/>
     <w:rsid w:val="1824F10A"/>
     <w:rsid w:val="1827AA7E"/>
     <w:rsid w:val="182A1594"/>
     <w:rsid w:val="182B3FA8"/>
     <w:rsid w:val="182C0C91"/>
     <w:rsid w:val="182C807E"/>
+    <w:rsid w:val="182E3463"/>
     <w:rsid w:val="182F5F0C"/>
     <w:rsid w:val="1833296A"/>
     <w:rsid w:val="183427F8"/>
     <w:rsid w:val="18342EF4"/>
     <w:rsid w:val="1837D64F"/>
     <w:rsid w:val="183C35D9"/>
     <w:rsid w:val="183E0ED6"/>
     <w:rsid w:val="183FF115"/>
     <w:rsid w:val="1848CC43"/>
     <w:rsid w:val="185043D8"/>
     <w:rsid w:val="1853D179"/>
     <w:rsid w:val="18551CA9"/>
     <w:rsid w:val="18579C33"/>
     <w:rsid w:val="185812C3"/>
     <w:rsid w:val="1858B2AF"/>
     <w:rsid w:val="185B56CD"/>
     <w:rsid w:val="185D3890"/>
     <w:rsid w:val="185EA9C8"/>
     <w:rsid w:val="1861857A"/>
     <w:rsid w:val="18627DF1"/>
     <w:rsid w:val="186F8576"/>
     <w:rsid w:val="1878B185"/>
     <w:rsid w:val="1878C1A2"/>
     <w:rsid w:val="18819413"/>
     <w:rsid w:val="18828988"/>
     <w:rsid w:val="188CFC69"/>
     <w:rsid w:val="188EBF17"/>
+    <w:rsid w:val="188FCEA5"/>
     <w:rsid w:val="18967968"/>
     <w:rsid w:val="18985F46"/>
     <w:rsid w:val="189D4B01"/>
     <w:rsid w:val="18A15520"/>
     <w:rsid w:val="18A41D67"/>
     <w:rsid w:val="18A5767F"/>
     <w:rsid w:val="18B2DABD"/>
     <w:rsid w:val="18B62F60"/>
     <w:rsid w:val="18BBA3F3"/>
     <w:rsid w:val="18C03CA5"/>
     <w:rsid w:val="18C3918B"/>
     <w:rsid w:val="18C60D05"/>
     <w:rsid w:val="18C98291"/>
     <w:rsid w:val="18CFF56E"/>
     <w:rsid w:val="18D3AA85"/>
     <w:rsid w:val="18D4492E"/>
     <w:rsid w:val="18D5AA1E"/>
     <w:rsid w:val="18D6FEAF"/>
     <w:rsid w:val="18D8E61B"/>
     <w:rsid w:val="18DA92B2"/>
     <w:rsid w:val="18DE2643"/>
     <w:rsid w:val="18DEA83D"/>
     <w:rsid w:val="18E06EF5"/>
     <w:rsid w:val="18E1C840"/>
     <w:rsid w:val="18E27341"/>
     <w:rsid w:val="18E490B9"/>
     <w:rsid w:val="18E4EE8C"/>
     <w:rsid w:val="18E51B25"/>
+    <w:rsid w:val="18E53A2B"/>
     <w:rsid w:val="18ECA22D"/>
     <w:rsid w:val="18EF7CE2"/>
     <w:rsid w:val="18F0BD0D"/>
     <w:rsid w:val="18F70D78"/>
     <w:rsid w:val="18F9EF57"/>
     <w:rsid w:val="1905F40A"/>
     <w:rsid w:val="1907D542"/>
     <w:rsid w:val="190808A0"/>
     <w:rsid w:val="190CAF0A"/>
     <w:rsid w:val="190E1C3F"/>
     <w:rsid w:val="1915C08F"/>
     <w:rsid w:val="1917D821"/>
     <w:rsid w:val="191FA72C"/>
     <w:rsid w:val="19223452"/>
     <w:rsid w:val="1922C182"/>
     <w:rsid w:val="192A92A2"/>
     <w:rsid w:val="192A96F5"/>
     <w:rsid w:val="192AAE00"/>
     <w:rsid w:val="192D744D"/>
     <w:rsid w:val="19365427"/>
     <w:rsid w:val="19389D63"/>
     <w:rsid w:val="193B27A6"/>
     <w:rsid w:val="194A2E11"/>
     <w:rsid w:val="194A35F9"/>
     <w:rsid w:val="194B5472"/>
     <w:rsid w:val="194C32F7"/>
     <w:rsid w:val="194C6D3F"/>
     <w:rsid w:val="19535480"/>
     <w:rsid w:val="19580545"/>
     <w:rsid w:val="195D0C58"/>
     <w:rsid w:val="1968FA18"/>
     <w:rsid w:val="196E3CC9"/>
     <w:rsid w:val="1970342A"/>
     <w:rsid w:val="19708B98"/>
     <w:rsid w:val="19716483"/>
     <w:rsid w:val="1971F8A1"/>
     <w:rsid w:val="197520C8"/>
     <w:rsid w:val="197C4C2B"/>
     <w:rsid w:val="1982E78F"/>
     <w:rsid w:val="19833EDC"/>
     <w:rsid w:val="198B6F2D"/>
     <w:rsid w:val="19916B97"/>
     <w:rsid w:val="19918017"/>
     <w:rsid w:val="19953EBD"/>
     <w:rsid w:val="199C22B9"/>
     <w:rsid w:val="199E5CF4"/>
     <w:rsid w:val="199EC811"/>
     <w:rsid w:val="19A6490E"/>
+    <w:rsid w:val="19A769DC"/>
     <w:rsid w:val="19ADBF90"/>
     <w:rsid w:val="19AE4862"/>
     <w:rsid w:val="19AF2873"/>
+    <w:rsid w:val="19B0CDD8"/>
     <w:rsid w:val="19B24266"/>
     <w:rsid w:val="19B319BA"/>
     <w:rsid w:val="19B4B8E7"/>
     <w:rsid w:val="19C6FFC5"/>
     <w:rsid w:val="19CFE565"/>
     <w:rsid w:val="19D714BA"/>
     <w:rsid w:val="19D9F2E4"/>
     <w:rsid w:val="19DA6288"/>
     <w:rsid w:val="19E9445B"/>
     <w:rsid w:val="19E98F2B"/>
     <w:rsid w:val="19EC602F"/>
     <w:rsid w:val="19F03D80"/>
     <w:rsid w:val="19F1D40F"/>
     <w:rsid w:val="19F1F2AB"/>
     <w:rsid w:val="19F99204"/>
     <w:rsid w:val="19FA4C63"/>
     <w:rsid w:val="19FA7A29"/>
     <w:rsid w:val="19FEF3D3"/>
     <w:rsid w:val="19FFCF4D"/>
     <w:rsid w:val="1A065886"/>
     <w:rsid w:val="1A0EEDE1"/>
     <w:rsid w:val="1A19687B"/>
     <w:rsid w:val="1A1A381A"/>
     <w:rsid w:val="1A1F8470"/>
     <w:rsid w:val="1A275447"/>
@@ -30448,99 +29047,102 @@
     <w:rsid w:val="1A373F77"/>
     <w:rsid w:val="1A3AF3FF"/>
     <w:rsid w:val="1A3D4E75"/>
     <w:rsid w:val="1A3E79A9"/>
     <w:rsid w:val="1A44E539"/>
     <w:rsid w:val="1A4503B7"/>
     <w:rsid w:val="1A50A120"/>
     <w:rsid w:val="1A594161"/>
     <w:rsid w:val="1A5B28D9"/>
     <w:rsid w:val="1A5B5B4D"/>
     <w:rsid w:val="1A60494A"/>
     <w:rsid w:val="1A63357F"/>
     <w:rsid w:val="1A66E5F8"/>
     <w:rsid w:val="1A6D43BE"/>
     <w:rsid w:val="1A7071D5"/>
     <w:rsid w:val="1A767BCF"/>
     <w:rsid w:val="1A7F6744"/>
     <w:rsid w:val="1A7F9AD8"/>
     <w:rsid w:val="1A7FF355"/>
     <w:rsid w:val="1A807546"/>
     <w:rsid w:val="1A833F22"/>
     <w:rsid w:val="1A86E929"/>
     <w:rsid w:val="1A8757B5"/>
     <w:rsid w:val="1A8F10E4"/>
     <w:rsid w:val="1A934ED5"/>
+    <w:rsid w:val="1A94EB1D"/>
     <w:rsid w:val="1A95EDDF"/>
     <w:rsid w:val="1A96841A"/>
     <w:rsid w:val="1A9B278E"/>
     <w:rsid w:val="1AA07A10"/>
     <w:rsid w:val="1AA408C2"/>
     <w:rsid w:val="1AB05650"/>
     <w:rsid w:val="1AB5F20D"/>
     <w:rsid w:val="1AB966B6"/>
     <w:rsid w:val="1AC1FCA4"/>
     <w:rsid w:val="1AC33F37"/>
     <w:rsid w:val="1AC77D46"/>
     <w:rsid w:val="1AC96247"/>
     <w:rsid w:val="1AD1F601"/>
     <w:rsid w:val="1AD33A3A"/>
     <w:rsid w:val="1AD3D97B"/>
     <w:rsid w:val="1AD618A7"/>
     <w:rsid w:val="1ADDC818"/>
     <w:rsid w:val="1ADE4482"/>
     <w:rsid w:val="1ADF189A"/>
     <w:rsid w:val="1AEB9AA3"/>
     <w:rsid w:val="1AEFBBD0"/>
     <w:rsid w:val="1AF2C3AF"/>
     <w:rsid w:val="1AFCEB0E"/>
+    <w:rsid w:val="1B0317BE"/>
     <w:rsid w:val="1B03754F"/>
     <w:rsid w:val="1B0655A2"/>
     <w:rsid w:val="1B0A048D"/>
     <w:rsid w:val="1B0FA367"/>
     <w:rsid w:val="1B10443E"/>
     <w:rsid w:val="1B10B135"/>
     <w:rsid w:val="1B1868D0"/>
     <w:rsid w:val="1B1C4300"/>
     <w:rsid w:val="1B1CE22F"/>
     <w:rsid w:val="1B2223CE"/>
     <w:rsid w:val="1B290537"/>
     <w:rsid w:val="1B2BD415"/>
     <w:rsid w:val="1B2E97E3"/>
     <w:rsid w:val="1B2F0A5F"/>
     <w:rsid w:val="1B30E5BE"/>
     <w:rsid w:val="1B333056"/>
     <w:rsid w:val="1B395FB6"/>
     <w:rsid w:val="1B3AF88E"/>
     <w:rsid w:val="1B3FD8E6"/>
     <w:rsid w:val="1B413C38"/>
     <w:rsid w:val="1B4360E1"/>
     <w:rsid w:val="1B43D85D"/>
     <w:rsid w:val="1B4602ED"/>
     <w:rsid w:val="1B4E0007"/>
     <w:rsid w:val="1B52AAA1"/>
     <w:rsid w:val="1B5537ED"/>
+    <w:rsid w:val="1B57C889"/>
     <w:rsid w:val="1B5945E3"/>
     <w:rsid w:val="1B5B4A02"/>
     <w:rsid w:val="1B655DD6"/>
     <w:rsid w:val="1B6C32E6"/>
     <w:rsid w:val="1B6F9E9D"/>
     <w:rsid w:val="1B710AA7"/>
     <w:rsid w:val="1B747DDF"/>
     <w:rsid w:val="1B779300"/>
     <w:rsid w:val="1B78C403"/>
     <w:rsid w:val="1B7B421F"/>
     <w:rsid w:val="1B876430"/>
     <w:rsid w:val="1B87E7C6"/>
     <w:rsid w:val="1B8907D9"/>
     <w:rsid w:val="1B895ED5"/>
     <w:rsid w:val="1B8F110E"/>
     <w:rsid w:val="1B8F3F9F"/>
     <w:rsid w:val="1B90381B"/>
     <w:rsid w:val="1B9118E1"/>
     <w:rsid w:val="1B92182F"/>
     <w:rsid w:val="1B9E2783"/>
     <w:rsid w:val="1BA4C328"/>
     <w:rsid w:val="1BA5E9BB"/>
     <w:rsid w:val="1BA8043C"/>
     <w:rsid w:val="1BAB56F2"/>
     <w:rsid w:val="1BACB336"/>
@@ -30587,150 +29189,155 @@
     <w:rsid w:val="1C50BDE5"/>
     <w:rsid w:val="1C5127FF"/>
     <w:rsid w:val="1C51BFC5"/>
     <w:rsid w:val="1C527A4A"/>
     <w:rsid w:val="1C531C15"/>
     <w:rsid w:val="1C54E7B0"/>
     <w:rsid w:val="1C55F2E0"/>
     <w:rsid w:val="1C59C568"/>
     <w:rsid w:val="1C5A6300"/>
     <w:rsid w:val="1C5B681D"/>
     <w:rsid w:val="1C5D517A"/>
     <w:rsid w:val="1C5DA308"/>
     <w:rsid w:val="1C5EF915"/>
     <w:rsid w:val="1C7079E4"/>
     <w:rsid w:val="1C750321"/>
     <w:rsid w:val="1C76AB47"/>
     <w:rsid w:val="1C788784"/>
     <w:rsid w:val="1C79BEC1"/>
     <w:rsid w:val="1C7A33EB"/>
     <w:rsid w:val="1C7C7D9A"/>
     <w:rsid w:val="1C82F534"/>
     <w:rsid w:val="1C85C4DA"/>
     <w:rsid w:val="1C882D6F"/>
     <w:rsid w:val="1C8A06A9"/>
     <w:rsid w:val="1C8DD62D"/>
+    <w:rsid w:val="1C8FCCF5"/>
     <w:rsid w:val="1C921321"/>
     <w:rsid w:val="1C92EC42"/>
     <w:rsid w:val="1C9469BC"/>
     <w:rsid w:val="1C965C69"/>
     <w:rsid w:val="1C96A42E"/>
     <w:rsid w:val="1C9C5235"/>
     <w:rsid w:val="1CA08AC2"/>
     <w:rsid w:val="1CA0D369"/>
     <w:rsid w:val="1CA38D30"/>
     <w:rsid w:val="1CA9EED5"/>
     <w:rsid w:val="1CAD214C"/>
     <w:rsid w:val="1CB69689"/>
     <w:rsid w:val="1CB76DB3"/>
     <w:rsid w:val="1CB90ED0"/>
     <w:rsid w:val="1CC01365"/>
     <w:rsid w:val="1CC6C688"/>
     <w:rsid w:val="1CCBBF4F"/>
     <w:rsid w:val="1CCE3301"/>
     <w:rsid w:val="1CCF7B4E"/>
     <w:rsid w:val="1CD7AE79"/>
     <w:rsid w:val="1CD9C40F"/>
+    <w:rsid w:val="1CDAFF15"/>
     <w:rsid w:val="1CDB3807"/>
     <w:rsid w:val="1CDBC732"/>
     <w:rsid w:val="1CDDBC43"/>
     <w:rsid w:val="1CDFEC04"/>
+    <w:rsid w:val="1CE069E9"/>
     <w:rsid w:val="1CE48792"/>
     <w:rsid w:val="1CE53BC1"/>
     <w:rsid w:val="1CE674B9"/>
     <w:rsid w:val="1CE921A7"/>
     <w:rsid w:val="1CF0E612"/>
     <w:rsid w:val="1CF1BB5A"/>
     <w:rsid w:val="1CF45983"/>
     <w:rsid w:val="1CF76858"/>
     <w:rsid w:val="1CFBE897"/>
     <w:rsid w:val="1CFDA866"/>
     <w:rsid w:val="1CFE2828"/>
     <w:rsid w:val="1D068376"/>
     <w:rsid w:val="1D0C7D9F"/>
     <w:rsid w:val="1D0D19C2"/>
     <w:rsid w:val="1D0D753E"/>
     <w:rsid w:val="1D0FA6FC"/>
     <w:rsid w:val="1D110C46"/>
     <w:rsid w:val="1D1476E2"/>
     <w:rsid w:val="1D1C8418"/>
     <w:rsid w:val="1D1E938F"/>
     <w:rsid w:val="1D215C26"/>
     <w:rsid w:val="1D28EE29"/>
     <w:rsid w:val="1D291FAD"/>
     <w:rsid w:val="1D29A6ED"/>
     <w:rsid w:val="1D2BEE3A"/>
     <w:rsid w:val="1D35A887"/>
     <w:rsid w:val="1D38EA75"/>
     <w:rsid w:val="1D3BF968"/>
     <w:rsid w:val="1D3DF504"/>
     <w:rsid w:val="1D4115C6"/>
     <w:rsid w:val="1D4469E6"/>
     <w:rsid w:val="1D476E64"/>
     <w:rsid w:val="1D4958D2"/>
     <w:rsid w:val="1D562258"/>
     <w:rsid w:val="1D5EC0B1"/>
     <w:rsid w:val="1D61437C"/>
     <w:rsid w:val="1D6A0EC5"/>
     <w:rsid w:val="1D6B2094"/>
     <w:rsid w:val="1D6EE81D"/>
     <w:rsid w:val="1D7097C7"/>
     <w:rsid w:val="1D7B3066"/>
+    <w:rsid w:val="1D7CB99C"/>
     <w:rsid w:val="1D7E0C6E"/>
     <w:rsid w:val="1D7EA644"/>
     <w:rsid w:val="1D7F0E5B"/>
     <w:rsid w:val="1D7FA0BB"/>
     <w:rsid w:val="1D85F1FB"/>
     <w:rsid w:val="1D87FD2A"/>
     <w:rsid w:val="1D8AF4F4"/>
     <w:rsid w:val="1D8EE638"/>
     <w:rsid w:val="1D91C982"/>
     <w:rsid w:val="1D9B1C2B"/>
     <w:rsid w:val="1DA09BB4"/>
     <w:rsid w:val="1DA1F4D4"/>
     <w:rsid w:val="1DA6AA33"/>
     <w:rsid w:val="1DA6B0A6"/>
     <w:rsid w:val="1DA78DE8"/>
     <w:rsid w:val="1DA8216A"/>
     <w:rsid w:val="1DAA8481"/>
     <w:rsid w:val="1DAC6F4B"/>
     <w:rsid w:val="1DAFAE32"/>
     <w:rsid w:val="1DB74AED"/>
     <w:rsid w:val="1DB92109"/>
     <w:rsid w:val="1DB9BBCD"/>
     <w:rsid w:val="1DBA325C"/>
     <w:rsid w:val="1DC33616"/>
     <w:rsid w:val="1DC9FB17"/>
     <w:rsid w:val="1DCCB36E"/>
     <w:rsid w:val="1DCDB68F"/>
     <w:rsid w:val="1DD0B752"/>
     <w:rsid w:val="1DD0BF91"/>
     <w:rsid w:val="1DD1E6A8"/>
     <w:rsid w:val="1DD222D8"/>
     <w:rsid w:val="1DD4875B"/>
     <w:rsid w:val="1DD81AD2"/>
     <w:rsid w:val="1DDBD821"/>
+    <w:rsid w:val="1DDFF511"/>
     <w:rsid w:val="1DE43F8A"/>
     <w:rsid w:val="1DE9D609"/>
     <w:rsid w:val="1DEA7BBC"/>
     <w:rsid w:val="1DEAC935"/>
     <w:rsid w:val="1DF43985"/>
     <w:rsid w:val="1DF59D1C"/>
     <w:rsid w:val="1DF67337"/>
     <w:rsid w:val="1DF7DF6B"/>
     <w:rsid w:val="1DF978C0"/>
     <w:rsid w:val="1DFA3A4E"/>
     <w:rsid w:val="1DFA6FC0"/>
     <w:rsid w:val="1DFCA9D4"/>
     <w:rsid w:val="1DFEF3CB"/>
     <w:rsid w:val="1E023F62"/>
     <w:rsid w:val="1E063228"/>
     <w:rsid w:val="1E08BFB0"/>
     <w:rsid w:val="1E117640"/>
     <w:rsid w:val="1E12A07F"/>
     <w:rsid w:val="1E1617C7"/>
     <w:rsid w:val="1E1857C3"/>
     <w:rsid w:val="1E239EDA"/>
     <w:rsid w:val="1E25C17B"/>
     <w:rsid w:val="1E267D2A"/>
     <w:rsid w:val="1E28A6EE"/>
     <w:rsid w:val="1E2AD45E"/>
@@ -30771,77 +29378,80 @@
     <w:rsid w:val="1E8C1FF9"/>
     <w:rsid w:val="1E8C4626"/>
     <w:rsid w:val="1E93566A"/>
     <w:rsid w:val="1E949C6F"/>
     <w:rsid w:val="1E94A272"/>
     <w:rsid w:val="1E959583"/>
     <w:rsid w:val="1E9AFC8C"/>
     <w:rsid w:val="1E9C998A"/>
     <w:rsid w:val="1E9E8245"/>
     <w:rsid w:val="1E9F4570"/>
     <w:rsid w:val="1EA9F59B"/>
     <w:rsid w:val="1EB51414"/>
     <w:rsid w:val="1EB5B0AC"/>
     <w:rsid w:val="1EB62B39"/>
     <w:rsid w:val="1EB7C48A"/>
     <w:rsid w:val="1EB9BC82"/>
     <w:rsid w:val="1ECA7A4E"/>
     <w:rsid w:val="1ED13624"/>
     <w:rsid w:val="1ED1A8E3"/>
     <w:rsid w:val="1ED35D05"/>
     <w:rsid w:val="1ED679D6"/>
     <w:rsid w:val="1ED9AD95"/>
     <w:rsid w:val="1ED9BECE"/>
     <w:rsid w:val="1EDD1EBE"/>
     <w:rsid w:val="1EE1E5B2"/>
+    <w:rsid w:val="1EE2A603"/>
     <w:rsid w:val="1EE66D22"/>
     <w:rsid w:val="1EEABA32"/>
     <w:rsid w:val="1EEBD7F7"/>
     <w:rsid w:val="1EEBE88C"/>
     <w:rsid w:val="1EEC506E"/>
     <w:rsid w:val="1EF18D1F"/>
     <w:rsid w:val="1EF2DFE8"/>
     <w:rsid w:val="1EF4AF00"/>
     <w:rsid w:val="1EFDC358"/>
     <w:rsid w:val="1F00878E"/>
     <w:rsid w:val="1F04F114"/>
     <w:rsid w:val="1F0DAC20"/>
     <w:rsid w:val="1F18C918"/>
     <w:rsid w:val="1F1FE8C7"/>
     <w:rsid w:val="1F221C6B"/>
     <w:rsid w:val="1F247FE1"/>
     <w:rsid w:val="1F278C41"/>
     <w:rsid w:val="1F28AFF9"/>
     <w:rsid w:val="1F293623"/>
     <w:rsid w:val="1F2BA87A"/>
+    <w:rsid w:val="1F2F4C3A"/>
     <w:rsid w:val="1F30C304"/>
     <w:rsid w:val="1F329B9E"/>
     <w:rsid w:val="1F356308"/>
     <w:rsid w:val="1F3780CD"/>
     <w:rsid w:val="1F384048"/>
     <w:rsid w:val="1F3942F8"/>
     <w:rsid w:val="1F3C538A"/>
+    <w:rsid w:val="1F40BD6F"/>
     <w:rsid w:val="1F49B10C"/>
     <w:rsid w:val="1F4C8392"/>
     <w:rsid w:val="1F515129"/>
     <w:rsid w:val="1F54A321"/>
     <w:rsid w:val="1F5A13CB"/>
     <w:rsid w:val="1F5E54D5"/>
     <w:rsid w:val="1F619479"/>
     <w:rsid w:val="1F641A3E"/>
     <w:rsid w:val="1F68CCCC"/>
     <w:rsid w:val="1F69360F"/>
     <w:rsid w:val="1F6C5C8D"/>
     <w:rsid w:val="1F6EF168"/>
     <w:rsid w:val="1F70F734"/>
     <w:rsid w:val="1F7113E0"/>
     <w:rsid w:val="1F76620C"/>
     <w:rsid w:val="1F787C43"/>
     <w:rsid w:val="1F7A0D0A"/>
     <w:rsid w:val="1F7AFC11"/>
     <w:rsid w:val="1F80B469"/>
     <w:rsid w:val="1F841CCC"/>
     <w:rsid w:val="1F850EBB"/>
     <w:rsid w:val="1F869AB7"/>
     <w:rsid w:val="1F87E339"/>
     <w:rsid w:val="1F951148"/>
     <w:rsid w:val="1F988FB0"/>
@@ -30852,61 +29462,65 @@
     <w:rsid w:val="1FA5BBAA"/>
     <w:rsid w:val="1FA7F631"/>
     <w:rsid w:val="1FA95394"/>
     <w:rsid w:val="1FA9599B"/>
     <w:rsid w:val="1FAA3D60"/>
     <w:rsid w:val="1FB06654"/>
     <w:rsid w:val="1FB110C0"/>
     <w:rsid w:val="1FB69610"/>
     <w:rsid w:val="1FBEEA79"/>
     <w:rsid w:val="1FC23CE9"/>
     <w:rsid w:val="1FC3BAD0"/>
     <w:rsid w:val="1FC5B35E"/>
     <w:rsid w:val="1FC70D9B"/>
     <w:rsid w:val="1FC83E67"/>
     <w:rsid w:val="1FD84D26"/>
     <w:rsid w:val="1FD93C8D"/>
     <w:rsid w:val="1FE277B9"/>
     <w:rsid w:val="1FE31BC1"/>
     <w:rsid w:val="1FE42FC6"/>
     <w:rsid w:val="1FE53343"/>
     <w:rsid w:val="1FE5CDA4"/>
     <w:rsid w:val="1FE5F0D9"/>
     <w:rsid w:val="1FF0AF92"/>
     <w:rsid w:val="1FF15223"/>
     <w:rsid w:val="1FF1A348"/>
+    <w:rsid w:val="1FF2B8C8"/>
     <w:rsid w:val="1FF46B83"/>
     <w:rsid w:val="1FF701D3"/>
     <w:rsid w:val="1FF80916"/>
     <w:rsid w:val="1FF83166"/>
     <w:rsid w:val="1FF87CF1"/>
+    <w:rsid w:val="20016064"/>
     <w:rsid w:val="200A7663"/>
     <w:rsid w:val="200F8707"/>
     <w:rsid w:val="200F9EEA"/>
     <w:rsid w:val="2017EEAF"/>
     <w:rsid w:val="201DC825"/>
     <w:rsid w:val="2022D376"/>
+    <w:rsid w:val="2023772F"/>
+    <w:rsid w:val="20284786"/>
     <w:rsid w:val="2029CC40"/>
     <w:rsid w:val="202B04FB"/>
     <w:rsid w:val="202B2ABE"/>
     <w:rsid w:val="202D5F2F"/>
     <w:rsid w:val="202E0CF7"/>
     <w:rsid w:val="202ECDE9"/>
     <w:rsid w:val="202F8644"/>
     <w:rsid w:val="2031191C"/>
     <w:rsid w:val="20327917"/>
     <w:rsid w:val="2032ABA1"/>
     <w:rsid w:val="2033C43D"/>
     <w:rsid w:val="2034D350"/>
     <w:rsid w:val="2035E0EA"/>
     <w:rsid w:val="2037BB6B"/>
     <w:rsid w:val="203B8280"/>
     <w:rsid w:val="203CEDBA"/>
     <w:rsid w:val="204068C9"/>
     <w:rsid w:val="2041EA01"/>
     <w:rsid w:val="2046BBF1"/>
     <w:rsid w:val="2048AA75"/>
     <w:rsid w:val="204B7A9E"/>
     <w:rsid w:val="204CCE60"/>
     <w:rsid w:val="205A71CD"/>
     <w:rsid w:val="2060701B"/>
     <w:rsid w:val="2062FF39"/>
@@ -31000,50 +29614,51 @@
     <w:rsid w:val="2184FE5B"/>
     <w:rsid w:val="21857C36"/>
     <w:rsid w:val="218663CC"/>
     <w:rsid w:val="218A61C3"/>
     <w:rsid w:val="218DE557"/>
     <w:rsid w:val="21934229"/>
     <w:rsid w:val="2195803E"/>
     <w:rsid w:val="2196B1A5"/>
     <w:rsid w:val="2196E24B"/>
     <w:rsid w:val="219E31A8"/>
     <w:rsid w:val="21A35BCA"/>
     <w:rsid w:val="21A416A4"/>
     <w:rsid w:val="21A4BC54"/>
     <w:rsid w:val="21A569E9"/>
     <w:rsid w:val="21A75709"/>
     <w:rsid w:val="21AB57EB"/>
     <w:rsid w:val="21AF9725"/>
     <w:rsid w:val="21B2029D"/>
     <w:rsid w:val="21B2C209"/>
     <w:rsid w:val="21B6526A"/>
     <w:rsid w:val="21B8DFAF"/>
     <w:rsid w:val="21BDEEB5"/>
     <w:rsid w:val="21C024F0"/>
     <w:rsid w:val="21C1059C"/>
     <w:rsid w:val="21C47971"/>
+    <w:rsid w:val="21C9A9FB"/>
     <w:rsid w:val="21CD94C8"/>
     <w:rsid w:val="21CF6EC5"/>
     <w:rsid w:val="21D662CA"/>
     <w:rsid w:val="21D83901"/>
     <w:rsid w:val="21DD5F8B"/>
     <w:rsid w:val="21E1313A"/>
     <w:rsid w:val="21E148FE"/>
     <w:rsid w:val="21E6E3DA"/>
     <w:rsid w:val="21EB9EAA"/>
     <w:rsid w:val="21EE95DD"/>
     <w:rsid w:val="21F65F87"/>
     <w:rsid w:val="21F6B31B"/>
     <w:rsid w:val="21F7B500"/>
     <w:rsid w:val="21F9A308"/>
     <w:rsid w:val="21FB7CE9"/>
     <w:rsid w:val="21FB9101"/>
     <w:rsid w:val="21FC5B88"/>
     <w:rsid w:val="2206742B"/>
     <w:rsid w:val="2208A223"/>
     <w:rsid w:val="220F8009"/>
     <w:rsid w:val="221181CF"/>
     <w:rsid w:val="22126C2D"/>
     <w:rsid w:val="2212A4CC"/>
     <w:rsid w:val="2213DD1D"/>
     <w:rsid w:val="22170A82"/>
@@ -31080,50 +29695,51 @@
     <w:rsid w:val="228E04F6"/>
     <w:rsid w:val="22912C74"/>
     <w:rsid w:val="2294BB6F"/>
     <w:rsid w:val="2297DDBA"/>
     <w:rsid w:val="22A92ACA"/>
     <w:rsid w:val="22ABEB52"/>
     <w:rsid w:val="22AEF194"/>
     <w:rsid w:val="22B21C35"/>
     <w:rsid w:val="22B24640"/>
     <w:rsid w:val="22B45701"/>
     <w:rsid w:val="22B749E5"/>
     <w:rsid w:val="22BA581C"/>
     <w:rsid w:val="22BB09DF"/>
     <w:rsid w:val="22C713A1"/>
     <w:rsid w:val="22C74302"/>
     <w:rsid w:val="22C76DE8"/>
     <w:rsid w:val="22C772C1"/>
     <w:rsid w:val="22C96C53"/>
     <w:rsid w:val="22CBADDC"/>
     <w:rsid w:val="22CD9BA7"/>
     <w:rsid w:val="22D0C65E"/>
     <w:rsid w:val="22D1D8C5"/>
     <w:rsid w:val="22D5B085"/>
     <w:rsid w:val="22DA6391"/>
     <w:rsid w:val="22DBFAB9"/>
+    <w:rsid w:val="22DE173D"/>
     <w:rsid w:val="22DEEB89"/>
     <w:rsid w:val="22E187AE"/>
     <w:rsid w:val="22E95F1A"/>
     <w:rsid w:val="22EEEAA8"/>
     <w:rsid w:val="22EF3EBC"/>
     <w:rsid w:val="22F34B4A"/>
     <w:rsid w:val="22F9E76C"/>
     <w:rsid w:val="22FC4D7D"/>
     <w:rsid w:val="22FD4DF5"/>
     <w:rsid w:val="22FF3ABB"/>
     <w:rsid w:val="230B98B5"/>
     <w:rsid w:val="230BA0C4"/>
     <w:rsid w:val="23149ACC"/>
     <w:rsid w:val="2319484F"/>
     <w:rsid w:val="231AA9F1"/>
     <w:rsid w:val="231D80C8"/>
     <w:rsid w:val="231F103E"/>
     <w:rsid w:val="2326F00E"/>
     <w:rsid w:val="2329E84E"/>
     <w:rsid w:val="23306869"/>
     <w:rsid w:val="233083F3"/>
     <w:rsid w:val="233104D2"/>
     <w:rsid w:val="2335FE6A"/>
     <w:rsid w:val="2336B86E"/>
     <w:rsid w:val="233A97A6"/>
@@ -31196,50 +29812,51 @@
     <w:rsid w:val="242B4E5B"/>
     <w:rsid w:val="242CFC76"/>
     <w:rsid w:val="24386621"/>
     <w:rsid w:val="243E7A90"/>
     <w:rsid w:val="244BA2AA"/>
     <w:rsid w:val="244FCEE6"/>
     <w:rsid w:val="2453E22C"/>
     <w:rsid w:val="24567327"/>
     <w:rsid w:val="2456FAC0"/>
     <w:rsid w:val="2457F275"/>
     <w:rsid w:val="2458FC52"/>
     <w:rsid w:val="245A3628"/>
     <w:rsid w:val="245EB25D"/>
     <w:rsid w:val="245FAA7A"/>
     <w:rsid w:val="2460176D"/>
     <w:rsid w:val="246060AA"/>
     <w:rsid w:val="2461D634"/>
     <w:rsid w:val="246417C9"/>
     <w:rsid w:val="2467AAF1"/>
     <w:rsid w:val="246BB274"/>
     <w:rsid w:val="246E3C7E"/>
     <w:rsid w:val="2470A8F4"/>
     <w:rsid w:val="247278A3"/>
     <w:rsid w:val="24755A35"/>
     <w:rsid w:val="2475A6A1"/>
+    <w:rsid w:val="247EAD8B"/>
     <w:rsid w:val="24810ADD"/>
     <w:rsid w:val="24816645"/>
     <w:rsid w:val="24844551"/>
     <w:rsid w:val="248550E7"/>
     <w:rsid w:val="2488E65E"/>
     <w:rsid w:val="248A727F"/>
     <w:rsid w:val="248E8008"/>
     <w:rsid w:val="24933F54"/>
     <w:rsid w:val="2493C8AE"/>
     <w:rsid w:val="249C008B"/>
     <w:rsid w:val="24A13DDE"/>
     <w:rsid w:val="24A39ADC"/>
     <w:rsid w:val="24A70105"/>
     <w:rsid w:val="24AEB25E"/>
     <w:rsid w:val="24B68469"/>
     <w:rsid w:val="24B8E48E"/>
     <w:rsid w:val="24C2368D"/>
     <w:rsid w:val="24C2EB37"/>
     <w:rsid w:val="24C4F996"/>
     <w:rsid w:val="24C557C6"/>
     <w:rsid w:val="24C8D047"/>
     <w:rsid w:val="24CBFB7C"/>
     <w:rsid w:val="24CDA9E8"/>
     <w:rsid w:val="24D03A19"/>
     <w:rsid w:val="24D552F9"/>
@@ -31303,120 +29920,124 @@
     <w:rsid w:val="259103E0"/>
     <w:rsid w:val="259236C3"/>
     <w:rsid w:val="259456DE"/>
     <w:rsid w:val="25954E60"/>
     <w:rsid w:val="25963C83"/>
     <w:rsid w:val="259878E8"/>
     <w:rsid w:val="25A10378"/>
     <w:rsid w:val="25A1C19D"/>
     <w:rsid w:val="25A4521F"/>
     <w:rsid w:val="25A9EB64"/>
     <w:rsid w:val="25AC9DDF"/>
     <w:rsid w:val="25AD82A4"/>
     <w:rsid w:val="25AE89B4"/>
     <w:rsid w:val="25B0F64C"/>
     <w:rsid w:val="25C0579C"/>
     <w:rsid w:val="25C23902"/>
     <w:rsid w:val="25C32528"/>
     <w:rsid w:val="25D1DD74"/>
     <w:rsid w:val="25D40868"/>
     <w:rsid w:val="25DEC9CC"/>
     <w:rsid w:val="25E2E37B"/>
     <w:rsid w:val="25E2E4FA"/>
     <w:rsid w:val="25E42BEF"/>
     <w:rsid w:val="25E51C1C"/>
     <w:rsid w:val="25E658BD"/>
+    <w:rsid w:val="25E7ED7D"/>
     <w:rsid w:val="25E83202"/>
     <w:rsid w:val="25E83965"/>
     <w:rsid w:val="25EADB24"/>
     <w:rsid w:val="25F9A560"/>
     <w:rsid w:val="25FB07D3"/>
     <w:rsid w:val="25FB0E6C"/>
+    <w:rsid w:val="25FFCA0F"/>
     <w:rsid w:val="2608F074"/>
     <w:rsid w:val="260CC5CF"/>
     <w:rsid w:val="260D8AC0"/>
     <w:rsid w:val="2610AF1D"/>
     <w:rsid w:val="2612E37B"/>
     <w:rsid w:val="26167DF5"/>
     <w:rsid w:val="26179D05"/>
     <w:rsid w:val="26183ECE"/>
     <w:rsid w:val="2618B090"/>
     <w:rsid w:val="261C0FF9"/>
     <w:rsid w:val="261DD66A"/>
     <w:rsid w:val="26241652"/>
     <w:rsid w:val="26273B95"/>
     <w:rsid w:val="262747AE"/>
     <w:rsid w:val="2628D47C"/>
     <w:rsid w:val="262B6B8F"/>
     <w:rsid w:val="26312C63"/>
     <w:rsid w:val="26334E5B"/>
     <w:rsid w:val="263413C1"/>
     <w:rsid w:val="263BE719"/>
     <w:rsid w:val="263CB99F"/>
     <w:rsid w:val="263EE967"/>
+    <w:rsid w:val="2641BBCA"/>
     <w:rsid w:val="26420C78"/>
     <w:rsid w:val="264221EE"/>
     <w:rsid w:val="264298FC"/>
     <w:rsid w:val="2643E481"/>
     <w:rsid w:val="26448027"/>
     <w:rsid w:val="2648DBCB"/>
     <w:rsid w:val="264A5C1B"/>
     <w:rsid w:val="264E4DBE"/>
     <w:rsid w:val="26546638"/>
     <w:rsid w:val="26571ED3"/>
     <w:rsid w:val="26575407"/>
     <w:rsid w:val="265C15F7"/>
     <w:rsid w:val="265D245F"/>
     <w:rsid w:val="265E18B3"/>
     <w:rsid w:val="26608B43"/>
     <w:rsid w:val="26674C90"/>
     <w:rsid w:val="266876D4"/>
     <w:rsid w:val="2669EA91"/>
     <w:rsid w:val="266A3C26"/>
     <w:rsid w:val="266CA35A"/>
     <w:rsid w:val="266CAA00"/>
     <w:rsid w:val="266DB53A"/>
     <w:rsid w:val="26770DF3"/>
     <w:rsid w:val="2677CF86"/>
     <w:rsid w:val="268281D5"/>
     <w:rsid w:val="2685DA0C"/>
     <w:rsid w:val="26879C4A"/>
     <w:rsid w:val="2689B76F"/>
     <w:rsid w:val="268A267A"/>
     <w:rsid w:val="268E7226"/>
     <w:rsid w:val="2698CC90"/>
     <w:rsid w:val="26A2D30B"/>
     <w:rsid w:val="26A569DF"/>
     <w:rsid w:val="26A6220B"/>
     <w:rsid w:val="26A80D2E"/>
     <w:rsid w:val="26B13D5E"/>
     <w:rsid w:val="26B4ABFF"/>
     <w:rsid w:val="26B68942"/>
     <w:rsid w:val="26BB52B7"/>
     <w:rsid w:val="26BC7FB5"/>
     <w:rsid w:val="26BD4C3B"/>
     <w:rsid w:val="26C41EC5"/>
+    <w:rsid w:val="26C442B3"/>
     <w:rsid w:val="26C5E24C"/>
     <w:rsid w:val="26C62F09"/>
     <w:rsid w:val="26CA1031"/>
     <w:rsid w:val="26D01F65"/>
     <w:rsid w:val="26D9F02C"/>
     <w:rsid w:val="26DC8FDD"/>
     <w:rsid w:val="26E12E12"/>
     <w:rsid w:val="26E253CF"/>
     <w:rsid w:val="26EACCF1"/>
     <w:rsid w:val="26EB0ED7"/>
     <w:rsid w:val="26EC7B56"/>
     <w:rsid w:val="26ED663A"/>
     <w:rsid w:val="26EDAB1F"/>
     <w:rsid w:val="2700EB45"/>
     <w:rsid w:val="2701A11A"/>
     <w:rsid w:val="27077891"/>
     <w:rsid w:val="270AAB69"/>
     <w:rsid w:val="2715CA26"/>
     <w:rsid w:val="271D212E"/>
     <w:rsid w:val="271E12B0"/>
     <w:rsid w:val="27228060"/>
     <w:rsid w:val="2726EAAA"/>
     <w:rsid w:val="2728F9C8"/>
     <w:rsid w:val="27298669"/>
     <w:rsid w:val="272B5FC3"/>
@@ -31462,50 +30083,51 @@
     <w:rsid w:val="27A64447"/>
     <w:rsid w:val="27A99CBA"/>
     <w:rsid w:val="27AB396D"/>
     <w:rsid w:val="27AFC442"/>
     <w:rsid w:val="27B3F1B6"/>
     <w:rsid w:val="27B6E29F"/>
     <w:rsid w:val="27BA2E42"/>
     <w:rsid w:val="27BEB6DF"/>
     <w:rsid w:val="27C2D077"/>
     <w:rsid w:val="27CD0191"/>
     <w:rsid w:val="27CE0787"/>
     <w:rsid w:val="27CE2ADC"/>
     <w:rsid w:val="27DEE218"/>
     <w:rsid w:val="27E3891F"/>
     <w:rsid w:val="27EA0840"/>
     <w:rsid w:val="27EE5029"/>
     <w:rsid w:val="27EFB7C7"/>
     <w:rsid w:val="27F32697"/>
     <w:rsid w:val="27F9D88D"/>
     <w:rsid w:val="27FC76D8"/>
     <w:rsid w:val="27FC8248"/>
     <w:rsid w:val="27FDFD80"/>
     <w:rsid w:val="2802329B"/>
     <w:rsid w:val="280972A8"/>
     <w:rsid w:val="280A48E0"/>
+    <w:rsid w:val="280B1A8C"/>
     <w:rsid w:val="280E0486"/>
     <w:rsid w:val="28197226"/>
     <w:rsid w:val="281F4729"/>
     <w:rsid w:val="28204C0D"/>
     <w:rsid w:val="2829DE7C"/>
     <w:rsid w:val="282A4287"/>
     <w:rsid w:val="282A7821"/>
     <w:rsid w:val="282AC850"/>
     <w:rsid w:val="2831FA7D"/>
     <w:rsid w:val="284011AE"/>
     <w:rsid w:val="28407D2C"/>
     <w:rsid w:val="28408496"/>
     <w:rsid w:val="28408A97"/>
     <w:rsid w:val="28432B3C"/>
     <w:rsid w:val="284582AC"/>
     <w:rsid w:val="2846E91D"/>
     <w:rsid w:val="2849B43E"/>
     <w:rsid w:val="284C6BAB"/>
     <w:rsid w:val="284EBCA5"/>
     <w:rsid w:val="284F0B7D"/>
     <w:rsid w:val="2856E031"/>
     <w:rsid w:val="285897FD"/>
     <w:rsid w:val="285A2BC7"/>
     <w:rsid w:val="285CF63D"/>
     <w:rsid w:val="286094B9"/>
@@ -31551,50 +30173,51 @@
     <w:rsid w:val="28E15FA7"/>
     <w:rsid w:val="28E4336A"/>
     <w:rsid w:val="28E5D470"/>
     <w:rsid w:val="28E874C1"/>
     <w:rsid w:val="28EB64DE"/>
     <w:rsid w:val="28F00CA2"/>
     <w:rsid w:val="28F39E29"/>
     <w:rsid w:val="29012B2F"/>
     <w:rsid w:val="29014B23"/>
     <w:rsid w:val="2909AE0D"/>
     <w:rsid w:val="290A430F"/>
     <w:rsid w:val="290C0448"/>
     <w:rsid w:val="29105A94"/>
     <w:rsid w:val="29119978"/>
     <w:rsid w:val="2916CCDD"/>
     <w:rsid w:val="291F5E89"/>
     <w:rsid w:val="29204B75"/>
     <w:rsid w:val="2921FD96"/>
     <w:rsid w:val="2924FF18"/>
     <w:rsid w:val="29280894"/>
     <w:rsid w:val="29291022"/>
     <w:rsid w:val="292A7A91"/>
     <w:rsid w:val="292AB322"/>
     <w:rsid w:val="2932D38F"/>
     <w:rsid w:val="293916A5"/>
+    <w:rsid w:val="293BB8AC"/>
     <w:rsid w:val="294026E0"/>
     <w:rsid w:val="2940D38E"/>
     <w:rsid w:val="29415C0D"/>
     <w:rsid w:val="29456D1B"/>
     <w:rsid w:val="2947ED5E"/>
     <w:rsid w:val="294CF24D"/>
     <w:rsid w:val="294EDC6E"/>
     <w:rsid w:val="2950CD6B"/>
     <w:rsid w:val="2955A969"/>
     <w:rsid w:val="2955A96A"/>
     <w:rsid w:val="29575A3E"/>
     <w:rsid w:val="2957A4A8"/>
     <w:rsid w:val="295B7681"/>
     <w:rsid w:val="295DBEC2"/>
     <w:rsid w:val="295FD8F7"/>
     <w:rsid w:val="29624E9E"/>
     <w:rsid w:val="2969DEDC"/>
     <w:rsid w:val="296C7BA4"/>
     <w:rsid w:val="296F49B4"/>
     <w:rsid w:val="29706553"/>
     <w:rsid w:val="29770BFF"/>
     <w:rsid w:val="297BB394"/>
     <w:rsid w:val="297EFE59"/>
     <w:rsid w:val="297F766A"/>
     <w:rsid w:val="298F10F1"/>
@@ -31603,53 +30226,56 @@
     <w:rsid w:val="299B649E"/>
     <w:rsid w:val="299BECE9"/>
     <w:rsid w:val="299D0615"/>
     <w:rsid w:val="299F6ECE"/>
     <w:rsid w:val="29A6397B"/>
     <w:rsid w:val="29B02799"/>
     <w:rsid w:val="29B08923"/>
     <w:rsid w:val="29B1FB35"/>
     <w:rsid w:val="29B2ABF0"/>
     <w:rsid w:val="29B583F5"/>
     <w:rsid w:val="29BE0282"/>
     <w:rsid w:val="29C2F883"/>
     <w:rsid w:val="29C5B169"/>
     <w:rsid w:val="29CC3C0B"/>
     <w:rsid w:val="29D38DB6"/>
     <w:rsid w:val="29D6645E"/>
     <w:rsid w:val="29D73CCB"/>
     <w:rsid w:val="29D9726F"/>
     <w:rsid w:val="29DAE729"/>
     <w:rsid w:val="29DC7169"/>
     <w:rsid w:val="29DD2A3A"/>
     <w:rsid w:val="29DD9D8E"/>
     <w:rsid w:val="29DF1B3C"/>
     <w:rsid w:val="29E8B76A"/>
     <w:rsid w:val="29EDD0DA"/>
+    <w:rsid w:val="29F094CF"/>
     <w:rsid w:val="29F1557E"/>
     <w:rsid w:val="29F60B61"/>
     <w:rsid w:val="29F7B159"/>
+    <w:rsid w:val="29FCF746"/>
+    <w:rsid w:val="29FD2EFD"/>
     <w:rsid w:val="29FEE8C2"/>
     <w:rsid w:val="2A098E8B"/>
     <w:rsid w:val="2A0AFDAC"/>
     <w:rsid w:val="2A0C5116"/>
     <w:rsid w:val="2A1453ED"/>
     <w:rsid w:val="2A155C17"/>
     <w:rsid w:val="2A158F1E"/>
     <w:rsid w:val="2A189962"/>
     <w:rsid w:val="2A1A4F0E"/>
     <w:rsid w:val="2A1B5842"/>
     <w:rsid w:val="2A1DE29A"/>
     <w:rsid w:val="2A1E8DAF"/>
     <w:rsid w:val="2A2081D3"/>
     <w:rsid w:val="2A240493"/>
     <w:rsid w:val="2A24A589"/>
     <w:rsid w:val="2A2814A5"/>
     <w:rsid w:val="2A290716"/>
     <w:rsid w:val="2A2BDE84"/>
     <w:rsid w:val="2A2C9E37"/>
     <w:rsid w:val="2A300B1E"/>
     <w:rsid w:val="2A304DC9"/>
     <w:rsid w:val="2A31CE84"/>
     <w:rsid w:val="2A338197"/>
     <w:rsid w:val="2A3AF16F"/>
     <w:rsid w:val="2A3B61B1"/>
@@ -31661,50 +30287,51 @@
     <w:rsid w:val="2A451CBB"/>
     <w:rsid w:val="2A457C73"/>
     <w:rsid w:val="2A460C59"/>
     <w:rsid w:val="2A46114C"/>
     <w:rsid w:val="2A476AF8"/>
     <w:rsid w:val="2A496EDC"/>
     <w:rsid w:val="2A5478F3"/>
     <w:rsid w:val="2A554FD9"/>
     <w:rsid w:val="2A58A98C"/>
     <w:rsid w:val="2A5C01BB"/>
     <w:rsid w:val="2A5C070F"/>
     <w:rsid w:val="2A5E170D"/>
     <w:rsid w:val="2A602631"/>
     <w:rsid w:val="2A68202E"/>
     <w:rsid w:val="2A6ACF78"/>
     <w:rsid w:val="2A6C60CC"/>
     <w:rsid w:val="2A6CC8D2"/>
     <w:rsid w:val="2A6EC497"/>
     <w:rsid w:val="2A716764"/>
     <w:rsid w:val="2A73EC88"/>
     <w:rsid w:val="2A7532C0"/>
     <w:rsid w:val="2A75A28D"/>
     <w:rsid w:val="2A79870B"/>
     <w:rsid w:val="2A7BA549"/>
     <w:rsid w:val="2A7D1B0F"/>
+    <w:rsid w:val="2A7F6D71"/>
     <w:rsid w:val="2A80CE4F"/>
     <w:rsid w:val="2A81FDA9"/>
     <w:rsid w:val="2A883806"/>
     <w:rsid w:val="2A8AC061"/>
     <w:rsid w:val="2A941D9A"/>
     <w:rsid w:val="2A94679A"/>
     <w:rsid w:val="2A94DC22"/>
     <w:rsid w:val="2A96F616"/>
     <w:rsid w:val="2A9722AB"/>
     <w:rsid w:val="2A977340"/>
     <w:rsid w:val="2A98E8AB"/>
     <w:rsid w:val="2A9C5E90"/>
     <w:rsid w:val="2AA1E91D"/>
     <w:rsid w:val="2AA20A75"/>
     <w:rsid w:val="2AA2D1A4"/>
     <w:rsid w:val="2AA319C5"/>
     <w:rsid w:val="2AA57732"/>
     <w:rsid w:val="2AA8CA9A"/>
     <w:rsid w:val="2AB00E2A"/>
     <w:rsid w:val="2AB60724"/>
     <w:rsid w:val="2ABE1BBA"/>
     <w:rsid w:val="2ABF0B3F"/>
     <w:rsid w:val="2AC2FC75"/>
     <w:rsid w:val="2AC5279C"/>
     <w:rsid w:val="2AC9605E"/>
@@ -31758,50 +30385,51 @@
     <w:rsid w:val="2B6CE47A"/>
     <w:rsid w:val="2B6D350A"/>
     <w:rsid w:val="2B6E64C0"/>
     <w:rsid w:val="2B6F6EBA"/>
     <w:rsid w:val="2B732F87"/>
     <w:rsid w:val="2B765DAA"/>
     <w:rsid w:val="2B781DEE"/>
     <w:rsid w:val="2B79B9ED"/>
     <w:rsid w:val="2B865D67"/>
     <w:rsid w:val="2B86B4D0"/>
     <w:rsid w:val="2B8FE942"/>
     <w:rsid w:val="2B94BC04"/>
     <w:rsid w:val="2B979868"/>
     <w:rsid w:val="2B97BB17"/>
     <w:rsid w:val="2BA19EB1"/>
     <w:rsid w:val="2BA7FF57"/>
     <w:rsid w:val="2BAE0357"/>
     <w:rsid w:val="2BB432D8"/>
     <w:rsid w:val="2BB65CEC"/>
     <w:rsid w:val="2BB8517F"/>
     <w:rsid w:val="2BB8CB64"/>
     <w:rsid w:val="2BBA3D0D"/>
     <w:rsid w:val="2BC18B44"/>
     <w:rsid w:val="2BC2CEBB"/>
     <w:rsid w:val="2BC31DC4"/>
+    <w:rsid w:val="2BCA5FBE"/>
     <w:rsid w:val="2BCC3081"/>
     <w:rsid w:val="2BCE73B4"/>
     <w:rsid w:val="2BD28278"/>
     <w:rsid w:val="2BD42D23"/>
     <w:rsid w:val="2BD92E02"/>
     <w:rsid w:val="2BDB8402"/>
     <w:rsid w:val="2BE06CBE"/>
     <w:rsid w:val="2BE0EC73"/>
     <w:rsid w:val="2BE109CA"/>
     <w:rsid w:val="2BE1913D"/>
     <w:rsid w:val="2BE31EC6"/>
     <w:rsid w:val="2BE3F75A"/>
     <w:rsid w:val="2BE4FE54"/>
     <w:rsid w:val="2BE506CF"/>
     <w:rsid w:val="2BE76083"/>
     <w:rsid w:val="2BEA29BF"/>
     <w:rsid w:val="2BF73874"/>
     <w:rsid w:val="2BF8C4D0"/>
     <w:rsid w:val="2BF9443C"/>
     <w:rsid w:val="2BFD3C1F"/>
     <w:rsid w:val="2BFFEC68"/>
     <w:rsid w:val="2C04E59B"/>
     <w:rsid w:val="2C06F1C2"/>
     <w:rsid w:val="2C077D02"/>
     <w:rsid w:val="2C0846B7"/>
@@ -31866,52 +30494,54 @@
     <w:rsid w:val="2CA5E19A"/>
     <w:rsid w:val="2CAB3F55"/>
     <w:rsid w:val="2CAB945E"/>
     <w:rsid w:val="2CACF930"/>
     <w:rsid w:val="2CAEA841"/>
     <w:rsid w:val="2CB507D0"/>
     <w:rsid w:val="2CB59CA9"/>
     <w:rsid w:val="2CB664D8"/>
     <w:rsid w:val="2CBA0609"/>
     <w:rsid w:val="2CBA7BE4"/>
     <w:rsid w:val="2CBA8932"/>
     <w:rsid w:val="2CBAFDB9"/>
     <w:rsid w:val="2CBDCF64"/>
     <w:rsid w:val="2CC2200D"/>
     <w:rsid w:val="2CC2FD5B"/>
     <w:rsid w:val="2CC5F849"/>
     <w:rsid w:val="2CC8426B"/>
     <w:rsid w:val="2CCB2CE6"/>
     <w:rsid w:val="2CCFC5EE"/>
     <w:rsid w:val="2CD41837"/>
     <w:rsid w:val="2CD89AFC"/>
     <w:rsid w:val="2CE26618"/>
     <w:rsid w:val="2CE72BCE"/>
     <w:rsid w:val="2CE829E5"/>
     <w:rsid w:val="2CED24F8"/>
+    <w:rsid w:val="2CF26237"/>
     <w:rsid w:val="2CF91F08"/>
     <w:rsid w:val="2D014342"/>
+    <w:rsid w:val="2D058F24"/>
     <w:rsid w:val="2D07E171"/>
     <w:rsid w:val="2D09EDA4"/>
     <w:rsid w:val="2D0A20C0"/>
     <w:rsid w:val="2D0A96DA"/>
     <w:rsid w:val="2D0BD7A2"/>
     <w:rsid w:val="2D1820DC"/>
     <w:rsid w:val="2D1D6ECA"/>
     <w:rsid w:val="2D209A4A"/>
     <w:rsid w:val="2D21595B"/>
     <w:rsid w:val="2D273765"/>
     <w:rsid w:val="2D2A1B57"/>
     <w:rsid w:val="2D3059BB"/>
     <w:rsid w:val="2D309F54"/>
     <w:rsid w:val="2D352C34"/>
     <w:rsid w:val="2D39F2E8"/>
     <w:rsid w:val="2D3C2D99"/>
     <w:rsid w:val="2D3D674C"/>
     <w:rsid w:val="2D3F60E9"/>
     <w:rsid w:val="2D40678A"/>
     <w:rsid w:val="2D43368C"/>
     <w:rsid w:val="2D45536D"/>
     <w:rsid w:val="2D48082B"/>
     <w:rsid w:val="2D4D6B3D"/>
     <w:rsid w:val="2D4ED46E"/>
     <w:rsid w:val="2D53CDDF"/>
@@ -31921,53 +30551,55 @@
     <w:rsid w:val="2D5FC996"/>
     <w:rsid w:val="2D60B472"/>
     <w:rsid w:val="2D63F3F9"/>
     <w:rsid w:val="2D68216A"/>
     <w:rsid w:val="2D68C1D8"/>
     <w:rsid w:val="2D699015"/>
     <w:rsid w:val="2D6D7425"/>
     <w:rsid w:val="2D6DFCF6"/>
     <w:rsid w:val="2D760481"/>
     <w:rsid w:val="2D76B3A8"/>
     <w:rsid w:val="2D76C54E"/>
     <w:rsid w:val="2D781E75"/>
     <w:rsid w:val="2D7B1375"/>
     <w:rsid w:val="2D7BBC68"/>
     <w:rsid w:val="2D801617"/>
     <w:rsid w:val="2D802144"/>
     <w:rsid w:val="2D887342"/>
     <w:rsid w:val="2D8881F9"/>
     <w:rsid w:val="2D88B176"/>
     <w:rsid w:val="2D927FF8"/>
     <w:rsid w:val="2D9BD40D"/>
     <w:rsid w:val="2D9C350E"/>
     <w:rsid w:val="2D9FF873"/>
     <w:rsid w:val="2DA24B93"/>
     <w:rsid w:val="2DA5B25F"/>
+    <w:rsid w:val="2DAF6376"/>
     <w:rsid w:val="2DB31E39"/>
     <w:rsid w:val="2DB3D1C9"/>
     <w:rsid w:val="2DBE1A0E"/>
+    <w:rsid w:val="2DC7FF01"/>
     <w:rsid w:val="2DC8D41A"/>
     <w:rsid w:val="2DD0B795"/>
     <w:rsid w:val="2DD19BDC"/>
     <w:rsid w:val="2DD47363"/>
     <w:rsid w:val="2DD689CE"/>
     <w:rsid w:val="2DDABE58"/>
     <w:rsid w:val="2DDB6CC9"/>
     <w:rsid w:val="2DDDAA38"/>
     <w:rsid w:val="2DDEAFDC"/>
     <w:rsid w:val="2DE51EE8"/>
     <w:rsid w:val="2DE54E3C"/>
     <w:rsid w:val="2DE772C9"/>
     <w:rsid w:val="2DE7DFD8"/>
     <w:rsid w:val="2DEF8CA4"/>
     <w:rsid w:val="2DF295D9"/>
     <w:rsid w:val="2DF78ADD"/>
     <w:rsid w:val="2DF9B8DC"/>
     <w:rsid w:val="2DFAE10E"/>
     <w:rsid w:val="2E022D05"/>
     <w:rsid w:val="2E06EBE4"/>
     <w:rsid w:val="2E0A5DF9"/>
     <w:rsid w:val="2E0A7DF1"/>
     <w:rsid w:val="2E0D93FC"/>
     <w:rsid w:val="2E0E520D"/>
     <w:rsid w:val="2E1317C2"/>
@@ -32017,90 +30649,93 @@
     <w:rsid w:val="2EB21947"/>
     <w:rsid w:val="2EB7B565"/>
     <w:rsid w:val="2EB87F7E"/>
     <w:rsid w:val="2EBAFF3D"/>
     <w:rsid w:val="2EC07195"/>
     <w:rsid w:val="2EC20778"/>
     <w:rsid w:val="2EC8C9B1"/>
     <w:rsid w:val="2ECD4BB6"/>
     <w:rsid w:val="2ECF0CED"/>
     <w:rsid w:val="2ED30B3D"/>
     <w:rsid w:val="2EDB5F6B"/>
     <w:rsid w:val="2EDEE1CF"/>
     <w:rsid w:val="2EE34F97"/>
     <w:rsid w:val="2EE9521C"/>
     <w:rsid w:val="2EF06804"/>
     <w:rsid w:val="2EF15B95"/>
     <w:rsid w:val="2EF2939F"/>
     <w:rsid w:val="2EFA3377"/>
     <w:rsid w:val="2EFCFAE8"/>
     <w:rsid w:val="2EFD387D"/>
     <w:rsid w:val="2F0796E1"/>
     <w:rsid w:val="2F09D377"/>
     <w:rsid w:val="2F0D7CDD"/>
     <w:rsid w:val="2F0DDD5A"/>
     <w:rsid w:val="2F0F7679"/>
+    <w:rsid w:val="2F0FF185"/>
     <w:rsid w:val="2F117C09"/>
     <w:rsid w:val="2F17D4BA"/>
     <w:rsid w:val="2F18769F"/>
     <w:rsid w:val="2F18ACF1"/>
     <w:rsid w:val="2F1A2507"/>
     <w:rsid w:val="2F250F46"/>
     <w:rsid w:val="2F3688C2"/>
     <w:rsid w:val="2F39297A"/>
     <w:rsid w:val="2F3B6EAD"/>
+    <w:rsid w:val="2F3CA251"/>
     <w:rsid w:val="2F3D2DE1"/>
     <w:rsid w:val="2F40FCF2"/>
     <w:rsid w:val="2F496715"/>
     <w:rsid w:val="2F4E6CD5"/>
     <w:rsid w:val="2F4EB060"/>
     <w:rsid w:val="2F500D01"/>
     <w:rsid w:val="2F502D64"/>
     <w:rsid w:val="2F5801BE"/>
     <w:rsid w:val="2F59812B"/>
     <w:rsid w:val="2F5BC3FB"/>
     <w:rsid w:val="2F5CF9FE"/>
     <w:rsid w:val="2F61926E"/>
     <w:rsid w:val="2F670F13"/>
     <w:rsid w:val="2F709F46"/>
     <w:rsid w:val="2F71BF5E"/>
     <w:rsid w:val="2F71DE62"/>
     <w:rsid w:val="2F7834EB"/>
     <w:rsid w:val="2F7F3640"/>
     <w:rsid w:val="2F88ED23"/>
     <w:rsid w:val="2F91DF33"/>
     <w:rsid w:val="2F92C3B7"/>
     <w:rsid w:val="2F958DFC"/>
     <w:rsid w:val="2F96649B"/>
     <w:rsid w:val="2F9DD17D"/>
     <w:rsid w:val="2F9FF0F9"/>
     <w:rsid w:val="2FA00C93"/>
     <w:rsid w:val="2FAD23F8"/>
     <w:rsid w:val="2FAD4C7F"/>
     <w:rsid w:val="2FADAA9E"/>
     <w:rsid w:val="2FB3552B"/>
     <w:rsid w:val="2FB60C1D"/>
+    <w:rsid w:val="2FB7746A"/>
     <w:rsid w:val="2FBD1FFD"/>
     <w:rsid w:val="2FC0AB8E"/>
     <w:rsid w:val="2FC429B1"/>
     <w:rsid w:val="2FCAE3A1"/>
     <w:rsid w:val="2FCB6E13"/>
     <w:rsid w:val="2FD4FC3E"/>
     <w:rsid w:val="2FD5B66D"/>
     <w:rsid w:val="2FD86A74"/>
     <w:rsid w:val="2FD8FB8D"/>
     <w:rsid w:val="2FDBF75B"/>
     <w:rsid w:val="2FDF20FB"/>
     <w:rsid w:val="2FE29651"/>
     <w:rsid w:val="2FE49056"/>
     <w:rsid w:val="2FE5359D"/>
     <w:rsid w:val="2FE6F11E"/>
     <w:rsid w:val="2FE752FE"/>
     <w:rsid w:val="2FE7B23C"/>
     <w:rsid w:val="2FE84D9D"/>
     <w:rsid w:val="2FEA6538"/>
     <w:rsid w:val="2FEC8151"/>
     <w:rsid w:val="2FECC94E"/>
     <w:rsid w:val="2FEE0BCC"/>
     <w:rsid w:val="2FF0F2D6"/>
     <w:rsid w:val="2FF217A0"/>
     <w:rsid w:val="2FF307D2"/>
@@ -32144,63 +30779,65 @@
     <w:rsid w:val="30602AF7"/>
     <w:rsid w:val="30631F18"/>
     <w:rsid w:val="3063FFAE"/>
     <w:rsid w:val="3069840A"/>
     <w:rsid w:val="3073C05F"/>
     <w:rsid w:val="3074509E"/>
     <w:rsid w:val="307815F4"/>
     <w:rsid w:val="30781AF7"/>
     <w:rsid w:val="30783A54"/>
     <w:rsid w:val="307EFBB8"/>
     <w:rsid w:val="307F4D01"/>
     <w:rsid w:val="3087A173"/>
     <w:rsid w:val="30933984"/>
     <w:rsid w:val="3096592F"/>
     <w:rsid w:val="309DC44E"/>
     <w:rsid w:val="30A1D4BA"/>
     <w:rsid w:val="30A591C3"/>
     <w:rsid w:val="30A59DB8"/>
     <w:rsid w:val="30AA108D"/>
     <w:rsid w:val="30AA5837"/>
     <w:rsid w:val="30B1EF6D"/>
     <w:rsid w:val="30B20EAC"/>
     <w:rsid w:val="30B399E4"/>
     <w:rsid w:val="30B61F9E"/>
     <w:rsid w:val="30BD3F74"/>
+    <w:rsid w:val="30C1D360"/>
     <w:rsid w:val="30C8B9F5"/>
     <w:rsid w:val="30C99DAA"/>
     <w:rsid w:val="30CB15E2"/>
     <w:rsid w:val="30CB1A3E"/>
     <w:rsid w:val="30CB85D5"/>
     <w:rsid w:val="30CCA276"/>
     <w:rsid w:val="30CCCDBB"/>
     <w:rsid w:val="30CF8E26"/>
     <w:rsid w:val="30CFBFBA"/>
     <w:rsid w:val="30CFDBF3"/>
     <w:rsid w:val="30D46E3C"/>
     <w:rsid w:val="30D75623"/>
     <w:rsid w:val="30DAFA88"/>
+    <w:rsid w:val="30DB438E"/>
     <w:rsid w:val="30DB7899"/>
     <w:rsid w:val="30DCE3F8"/>
     <w:rsid w:val="30E0BCA6"/>
     <w:rsid w:val="30E37934"/>
     <w:rsid w:val="30E69435"/>
     <w:rsid w:val="30EA80C1"/>
     <w:rsid w:val="30F0366B"/>
     <w:rsid w:val="30F04338"/>
     <w:rsid w:val="30F3B2D0"/>
     <w:rsid w:val="30F6DB6D"/>
     <w:rsid w:val="30F76022"/>
     <w:rsid w:val="30F92675"/>
     <w:rsid w:val="3100AB9D"/>
     <w:rsid w:val="31081591"/>
     <w:rsid w:val="310D3725"/>
     <w:rsid w:val="310DF4C2"/>
     <w:rsid w:val="310E5B69"/>
     <w:rsid w:val="31107F45"/>
     <w:rsid w:val="311095BA"/>
     <w:rsid w:val="3111634E"/>
     <w:rsid w:val="31117926"/>
     <w:rsid w:val="3112F95F"/>
     <w:rsid w:val="31193931"/>
     <w:rsid w:val="311F0D17"/>
     <w:rsid w:val="3124A66F"/>
@@ -32236,87 +30873,90 @@
     <w:rsid w:val="31972C76"/>
     <w:rsid w:val="319E9E09"/>
     <w:rsid w:val="319F20FC"/>
     <w:rsid w:val="31A24D41"/>
     <w:rsid w:val="31B652FB"/>
     <w:rsid w:val="31BAC9F3"/>
     <w:rsid w:val="31BC68B9"/>
     <w:rsid w:val="31C31DAA"/>
     <w:rsid w:val="31C5640D"/>
     <w:rsid w:val="31C6EAC6"/>
     <w:rsid w:val="31CC4A80"/>
     <w:rsid w:val="31CC76D1"/>
     <w:rsid w:val="31CD0E0B"/>
     <w:rsid w:val="31D5C4C7"/>
     <w:rsid w:val="31D74ADC"/>
     <w:rsid w:val="31D866DE"/>
     <w:rsid w:val="31D91253"/>
     <w:rsid w:val="31DCC566"/>
     <w:rsid w:val="31DE1758"/>
     <w:rsid w:val="31E24A89"/>
     <w:rsid w:val="31E40708"/>
     <w:rsid w:val="31E44B21"/>
     <w:rsid w:val="31E6B4E7"/>
     <w:rsid w:val="31E7A2CD"/>
     <w:rsid w:val="31E803B6"/>
+    <w:rsid w:val="31E840A9"/>
+    <w:rsid w:val="31E8A398"/>
     <w:rsid w:val="31E8E0A7"/>
     <w:rsid w:val="31E9A458"/>
     <w:rsid w:val="31EC7D71"/>
     <w:rsid w:val="31F21AF5"/>
     <w:rsid w:val="31F2B22B"/>
     <w:rsid w:val="31F36706"/>
     <w:rsid w:val="31F44C99"/>
     <w:rsid w:val="31F45A9A"/>
     <w:rsid w:val="31F5135F"/>
     <w:rsid w:val="31F79095"/>
     <w:rsid w:val="31FAC9FE"/>
     <w:rsid w:val="320CE7EE"/>
     <w:rsid w:val="320DEC94"/>
     <w:rsid w:val="320EB90B"/>
     <w:rsid w:val="321163AE"/>
     <w:rsid w:val="32163EDD"/>
     <w:rsid w:val="321B1D62"/>
     <w:rsid w:val="321F7FEE"/>
     <w:rsid w:val="3223F6F9"/>
     <w:rsid w:val="32273439"/>
     <w:rsid w:val="32273F02"/>
     <w:rsid w:val="32297B80"/>
     <w:rsid w:val="322B533D"/>
     <w:rsid w:val="322D93DC"/>
     <w:rsid w:val="3232BD66"/>
     <w:rsid w:val="32385024"/>
     <w:rsid w:val="323A71AA"/>
     <w:rsid w:val="323D7184"/>
     <w:rsid w:val="323F0A03"/>
     <w:rsid w:val="323FB57B"/>
     <w:rsid w:val="32424C09"/>
     <w:rsid w:val="3242EBF3"/>
     <w:rsid w:val="32434BF5"/>
     <w:rsid w:val="3245931E"/>
     <w:rsid w:val="3245B9AD"/>
     <w:rsid w:val="32487415"/>
     <w:rsid w:val="3254AEA4"/>
+    <w:rsid w:val="32569D06"/>
     <w:rsid w:val="325A5B66"/>
     <w:rsid w:val="325AA326"/>
     <w:rsid w:val="325AD606"/>
     <w:rsid w:val="325E02CD"/>
     <w:rsid w:val="32642130"/>
     <w:rsid w:val="3264A694"/>
     <w:rsid w:val="3267655D"/>
     <w:rsid w:val="326AA561"/>
     <w:rsid w:val="326F04D9"/>
     <w:rsid w:val="327BCD6B"/>
     <w:rsid w:val="32826496"/>
     <w:rsid w:val="3285879A"/>
     <w:rsid w:val="3286F213"/>
     <w:rsid w:val="32876063"/>
     <w:rsid w:val="32887570"/>
     <w:rsid w:val="3288E227"/>
     <w:rsid w:val="3288EFB7"/>
     <w:rsid w:val="328BBB5F"/>
     <w:rsid w:val="328CBAAC"/>
     <w:rsid w:val="328F50E8"/>
     <w:rsid w:val="3294E0F7"/>
     <w:rsid w:val="3295668B"/>
     <w:rsid w:val="32956770"/>
     <w:rsid w:val="329DE35E"/>
     <w:rsid w:val="329E44D6"/>
@@ -32382,50 +31022,51 @@
     <w:rsid w:val="334565EC"/>
     <w:rsid w:val="3347027F"/>
     <w:rsid w:val="334A0631"/>
     <w:rsid w:val="334A4B4C"/>
     <w:rsid w:val="334C808E"/>
     <w:rsid w:val="334CB14B"/>
     <w:rsid w:val="33563A98"/>
     <w:rsid w:val="335943FF"/>
     <w:rsid w:val="3359BA50"/>
     <w:rsid w:val="335AD2A4"/>
     <w:rsid w:val="336214F4"/>
     <w:rsid w:val="3364C0C2"/>
     <w:rsid w:val="33651A4F"/>
     <w:rsid w:val="336A9830"/>
     <w:rsid w:val="336D7604"/>
     <w:rsid w:val="336E5366"/>
     <w:rsid w:val="336EF3D0"/>
     <w:rsid w:val="337127DF"/>
     <w:rsid w:val="33749EF9"/>
     <w:rsid w:val="3374E2B4"/>
     <w:rsid w:val="33752F6E"/>
     <w:rsid w:val="3376CAEB"/>
     <w:rsid w:val="337AA1D2"/>
     <w:rsid w:val="337C7CC8"/>
     <w:rsid w:val="3382A6E6"/>
+    <w:rsid w:val="3387FD25"/>
     <w:rsid w:val="33944895"/>
     <w:rsid w:val="3397CC49"/>
     <w:rsid w:val="339826A0"/>
     <w:rsid w:val="339BF779"/>
     <w:rsid w:val="33A49903"/>
     <w:rsid w:val="33A67C7D"/>
     <w:rsid w:val="33A78CC5"/>
     <w:rsid w:val="33A8F6C9"/>
     <w:rsid w:val="33B1102A"/>
     <w:rsid w:val="33B59F47"/>
     <w:rsid w:val="33B682DE"/>
     <w:rsid w:val="33B8D219"/>
     <w:rsid w:val="33BCA37D"/>
     <w:rsid w:val="33C40D8B"/>
     <w:rsid w:val="33C6C101"/>
     <w:rsid w:val="33C84CA8"/>
     <w:rsid w:val="33CEB5DD"/>
     <w:rsid w:val="33CEB864"/>
     <w:rsid w:val="33CF1311"/>
     <w:rsid w:val="33D407D8"/>
     <w:rsid w:val="33D52403"/>
     <w:rsid w:val="33D5A782"/>
     <w:rsid w:val="33D8D162"/>
     <w:rsid w:val="33DE88A5"/>
     <w:rsid w:val="33E1C94A"/>
@@ -32436,50 +31077,51 @@
     <w:rsid w:val="33FE0DDC"/>
     <w:rsid w:val="3401FFEE"/>
     <w:rsid w:val="34093793"/>
     <w:rsid w:val="340A22AC"/>
     <w:rsid w:val="340DAE25"/>
     <w:rsid w:val="340F1986"/>
     <w:rsid w:val="3411017C"/>
     <w:rsid w:val="3417DE47"/>
     <w:rsid w:val="3419AEF4"/>
     <w:rsid w:val="341E63C4"/>
     <w:rsid w:val="342157D9"/>
     <w:rsid w:val="3424BAFB"/>
     <w:rsid w:val="34277721"/>
     <w:rsid w:val="342E70E0"/>
     <w:rsid w:val="343242FF"/>
     <w:rsid w:val="343246AC"/>
     <w:rsid w:val="34364D9D"/>
     <w:rsid w:val="343B5485"/>
     <w:rsid w:val="3441D4C3"/>
     <w:rsid w:val="34462747"/>
     <w:rsid w:val="344BDBE6"/>
     <w:rsid w:val="3451ED62"/>
     <w:rsid w:val="34540C60"/>
     <w:rsid w:val="3457E235"/>
     <w:rsid w:val="345F1FB2"/>
+    <w:rsid w:val="3460035D"/>
     <w:rsid w:val="3461E33A"/>
     <w:rsid w:val="3462CEE1"/>
     <w:rsid w:val="3469073A"/>
     <w:rsid w:val="34691681"/>
     <w:rsid w:val="346ACDDD"/>
     <w:rsid w:val="346F1D0D"/>
     <w:rsid w:val="347005B7"/>
     <w:rsid w:val="347245FD"/>
     <w:rsid w:val="34727BDC"/>
     <w:rsid w:val="34727F1A"/>
     <w:rsid w:val="3473621C"/>
     <w:rsid w:val="34773D81"/>
     <w:rsid w:val="3478069B"/>
     <w:rsid w:val="347BB9B5"/>
     <w:rsid w:val="3480C41F"/>
     <w:rsid w:val="3481B410"/>
     <w:rsid w:val="3481F701"/>
     <w:rsid w:val="3483AF5E"/>
     <w:rsid w:val="34844B36"/>
     <w:rsid w:val="3489FB1B"/>
     <w:rsid w:val="348B669C"/>
     <w:rsid w:val="348B9826"/>
     <w:rsid w:val="348FA162"/>
     <w:rsid w:val="34916D1E"/>
     <w:rsid w:val="34922389"/>
@@ -32492,68 +31134,71 @@
     <w:rsid w:val="34A72F6D"/>
     <w:rsid w:val="34A8DD9B"/>
     <w:rsid w:val="34A99E48"/>
     <w:rsid w:val="34AB8E0C"/>
     <w:rsid w:val="34AF14B7"/>
     <w:rsid w:val="34B0FAC3"/>
     <w:rsid w:val="34B33E9B"/>
     <w:rsid w:val="34B6F236"/>
     <w:rsid w:val="34BA769E"/>
     <w:rsid w:val="34BF86A7"/>
     <w:rsid w:val="34C18810"/>
     <w:rsid w:val="34C3F67D"/>
     <w:rsid w:val="34C69684"/>
     <w:rsid w:val="34C7F019"/>
     <w:rsid w:val="34CECAF7"/>
     <w:rsid w:val="34D14428"/>
     <w:rsid w:val="34E1D848"/>
     <w:rsid w:val="34E219A6"/>
     <w:rsid w:val="34E6D598"/>
     <w:rsid w:val="34F771DF"/>
     <w:rsid w:val="34F9A15C"/>
     <w:rsid w:val="34FCB883"/>
     <w:rsid w:val="34FE6904"/>
     <w:rsid w:val="34FF4D19"/>
     <w:rsid w:val="34FFA983"/>
+    <w:rsid w:val="3501A95B"/>
     <w:rsid w:val="35026D3A"/>
     <w:rsid w:val="3508F182"/>
     <w:rsid w:val="350E25B9"/>
     <w:rsid w:val="350F827C"/>
     <w:rsid w:val="3510B315"/>
     <w:rsid w:val="351959A2"/>
     <w:rsid w:val="351B3A86"/>
     <w:rsid w:val="352039C0"/>
     <w:rsid w:val="35204DB9"/>
     <w:rsid w:val="35225078"/>
     <w:rsid w:val="352326B1"/>
     <w:rsid w:val="3525C019"/>
     <w:rsid w:val="35282BCC"/>
     <w:rsid w:val="352BDC70"/>
+    <w:rsid w:val="3530340D"/>
     <w:rsid w:val="35336415"/>
     <w:rsid w:val="3535BEDC"/>
     <w:rsid w:val="3537129E"/>
     <w:rsid w:val="3537C011"/>
+    <w:rsid w:val="3537F725"/>
     <w:rsid w:val="3538B016"/>
     <w:rsid w:val="353A62D9"/>
     <w:rsid w:val="353D8F1E"/>
     <w:rsid w:val="353E866B"/>
     <w:rsid w:val="354035B5"/>
     <w:rsid w:val="3542AFC1"/>
     <w:rsid w:val="354817A2"/>
     <w:rsid w:val="354C4E8C"/>
     <w:rsid w:val="35598EB9"/>
     <w:rsid w:val="3559E37C"/>
     <w:rsid w:val="355F639C"/>
     <w:rsid w:val="3565EB52"/>
     <w:rsid w:val="357351F7"/>
     <w:rsid w:val="35736398"/>
     <w:rsid w:val="3575AB99"/>
     <w:rsid w:val="35790501"/>
     <w:rsid w:val="357B3EE6"/>
     <w:rsid w:val="3584C79E"/>
     <w:rsid w:val="3589E665"/>
     <w:rsid w:val="358B53D0"/>
     <w:rsid w:val="358BD504"/>
     <w:rsid w:val="358E22C7"/>
     <w:rsid w:val="3592E33B"/>
     <w:rsid w:val="359ACF33"/>
     <w:rsid w:val="359F201A"/>
@@ -32600,244 +31245,253 @@
     <w:rsid w:val="361E4DA8"/>
     <w:rsid w:val="3620F142"/>
     <w:rsid w:val="36219A42"/>
     <w:rsid w:val="36224329"/>
     <w:rsid w:val="36263176"/>
     <w:rsid w:val="3629B8D5"/>
     <w:rsid w:val="362DFF82"/>
     <w:rsid w:val="36313608"/>
     <w:rsid w:val="36374FD1"/>
     <w:rsid w:val="363815DF"/>
     <w:rsid w:val="36384065"/>
     <w:rsid w:val="3639980C"/>
     <w:rsid w:val="3639E79F"/>
     <w:rsid w:val="363D5F03"/>
     <w:rsid w:val="3641403F"/>
     <w:rsid w:val="36445430"/>
     <w:rsid w:val="36465061"/>
     <w:rsid w:val="364AA015"/>
     <w:rsid w:val="364BDC80"/>
     <w:rsid w:val="364DE0AE"/>
     <w:rsid w:val="3650AACD"/>
     <w:rsid w:val="365281B7"/>
     <w:rsid w:val="3655649C"/>
     <w:rsid w:val="3655E147"/>
     <w:rsid w:val="365DC33C"/>
+    <w:rsid w:val="365F362D"/>
     <w:rsid w:val="3660BA7D"/>
     <w:rsid w:val="36683926"/>
     <w:rsid w:val="3669B8C8"/>
     <w:rsid w:val="366AECE3"/>
     <w:rsid w:val="367756EA"/>
     <w:rsid w:val="36791FD3"/>
     <w:rsid w:val="36792949"/>
     <w:rsid w:val="3679FB02"/>
     <w:rsid w:val="367B3262"/>
     <w:rsid w:val="367F3977"/>
     <w:rsid w:val="367FD91D"/>
     <w:rsid w:val="36829453"/>
     <w:rsid w:val="36836F74"/>
     <w:rsid w:val="3685153E"/>
     <w:rsid w:val="36859B04"/>
     <w:rsid w:val="36895AF1"/>
     <w:rsid w:val="3691C3F0"/>
     <w:rsid w:val="3696FDD0"/>
     <w:rsid w:val="36A5DAC5"/>
     <w:rsid w:val="36A7F114"/>
     <w:rsid w:val="36AECFD2"/>
     <w:rsid w:val="36AF67CC"/>
     <w:rsid w:val="36B10259"/>
     <w:rsid w:val="36B20E82"/>
     <w:rsid w:val="36B2F607"/>
     <w:rsid w:val="36B408F4"/>
     <w:rsid w:val="36B5272D"/>
+    <w:rsid w:val="36B618E2"/>
     <w:rsid w:val="36B9DEF0"/>
     <w:rsid w:val="36BB6FDE"/>
     <w:rsid w:val="36C60715"/>
     <w:rsid w:val="36C67D79"/>
     <w:rsid w:val="36CB7357"/>
     <w:rsid w:val="36D69F15"/>
     <w:rsid w:val="36DA56CC"/>
     <w:rsid w:val="36E80A44"/>
     <w:rsid w:val="36EE4C24"/>
     <w:rsid w:val="36EF5671"/>
     <w:rsid w:val="36F02FD8"/>
     <w:rsid w:val="36FAB025"/>
     <w:rsid w:val="36FB1F67"/>
     <w:rsid w:val="37053A5A"/>
     <w:rsid w:val="370CCC90"/>
     <w:rsid w:val="3714D461"/>
+    <w:rsid w:val="371533A3"/>
     <w:rsid w:val="37162B69"/>
     <w:rsid w:val="3719CE0D"/>
     <w:rsid w:val="371AA67D"/>
     <w:rsid w:val="371EE46F"/>
     <w:rsid w:val="3720D1C9"/>
+    <w:rsid w:val="3721F8BB"/>
     <w:rsid w:val="3725491D"/>
     <w:rsid w:val="372E0CE4"/>
     <w:rsid w:val="372E6EAF"/>
     <w:rsid w:val="373D15B8"/>
     <w:rsid w:val="37432B4C"/>
     <w:rsid w:val="3743B545"/>
     <w:rsid w:val="3747AC6B"/>
     <w:rsid w:val="374B4797"/>
     <w:rsid w:val="374C6FB0"/>
     <w:rsid w:val="3751A639"/>
     <w:rsid w:val="375506E3"/>
     <w:rsid w:val="375926DC"/>
     <w:rsid w:val="3759C245"/>
     <w:rsid w:val="3759F5B7"/>
     <w:rsid w:val="375D6854"/>
     <w:rsid w:val="375F0AF0"/>
     <w:rsid w:val="37636E56"/>
     <w:rsid w:val="3766AB1D"/>
     <w:rsid w:val="376BA9AD"/>
     <w:rsid w:val="376D2101"/>
     <w:rsid w:val="376D867D"/>
     <w:rsid w:val="3775F5F3"/>
     <w:rsid w:val="37777443"/>
     <w:rsid w:val="37778904"/>
     <w:rsid w:val="3777E449"/>
     <w:rsid w:val="37815A6E"/>
     <w:rsid w:val="3781B643"/>
     <w:rsid w:val="3785FADE"/>
     <w:rsid w:val="3788721F"/>
     <w:rsid w:val="378B57A8"/>
     <w:rsid w:val="378BE0B4"/>
     <w:rsid w:val="378E8196"/>
     <w:rsid w:val="378EE0FB"/>
     <w:rsid w:val="3797925A"/>
     <w:rsid w:val="379D7E73"/>
+    <w:rsid w:val="379E3BAE"/>
     <w:rsid w:val="37A11298"/>
     <w:rsid w:val="37A1240A"/>
     <w:rsid w:val="37A1ADB8"/>
     <w:rsid w:val="37A3EDD8"/>
     <w:rsid w:val="37A46D7D"/>
     <w:rsid w:val="37A947B2"/>
     <w:rsid w:val="37B62085"/>
     <w:rsid w:val="37BADF8D"/>
     <w:rsid w:val="37BCF75D"/>
     <w:rsid w:val="37BEBDED"/>
     <w:rsid w:val="37BECE5D"/>
     <w:rsid w:val="37BEDC78"/>
     <w:rsid w:val="37C38F20"/>
     <w:rsid w:val="37C4E2AA"/>
     <w:rsid w:val="37D243A0"/>
     <w:rsid w:val="37D2E193"/>
     <w:rsid w:val="37D9EB7B"/>
     <w:rsid w:val="37DE1FA7"/>
     <w:rsid w:val="37E05196"/>
     <w:rsid w:val="37E0E6F5"/>
     <w:rsid w:val="37E30CC7"/>
     <w:rsid w:val="37E37FF0"/>
     <w:rsid w:val="37E5F5CB"/>
     <w:rsid w:val="37EA264E"/>
+    <w:rsid w:val="37EE4ECC"/>
     <w:rsid w:val="37FA3AB8"/>
     <w:rsid w:val="3801D7CE"/>
     <w:rsid w:val="38032454"/>
     <w:rsid w:val="38039A0B"/>
     <w:rsid w:val="38071AE4"/>
     <w:rsid w:val="380C427C"/>
     <w:rsid w:val="380F3050"/>
     <w:rsid w:val="3811CA87"/>
     <w:rsid w:val="38120C7F"/>
     <w:rsid w:val="3814E736"/>
     <w:rsid w:val="381ABFA6"/>
     <w:rsid w:val="3823E253"/>
     <w:rsid w:val="382857B4"/>
     <w:rsid w:val="382CD282"/>
     <w:rsid w:val="38316468"/>
     <w:rsid w:val="383A7AA0"/>
     <w:rsid w:val="384472AC"/>
     <w:rsid w:val="384BB812"/>
     <w:rsid w:val="384CA9F5"/>
     <w:rsid w:val="38504969"/>
     <w:rsid w:val="38515232"/>
     <w:rsid w:val="3855C59A"/>
     <w:rsid w:val="38595A05"/>
     <w:rsid w:val="3859AEC7"/>
     <w:rsid w:val="385B3717"/>
     <w:rsid w:val="385CF17B"/>
     <w:rsid w:val="385E80A1"/>
     <w:rsid w:val="3865027D"/>
     <w:rsid w:val="3869934A"/>
     <w:rsid w:val="386CBD6E"/>
     <w:rsid w:val="386EDF81"/>
     <w:rsid w:val="38744DD7"/>
     <w:rsid w:val="3876A76E"/>
     <w:rsid w:val="38770828"/>
     <w:rsid w:val="38791700"/>
     <w:rsid w:val="387C2782"/>
+    <w:rsid w:val="387C4004"/>
     <w:rsid w:val="3882013A"/>
     <w:rsid w:val="388487FA"/>
     <w:rsid w:val="3885FB33"/>
     <w:rsid w:val="38882D3F"/>
     <w:rsid w:val="388890F9"/>
     <w:rsid w:val="38894613"/>
     <w:rsid w:val="388EA9CD"/>
     <w:rsid w:val="389AC3BC"/>
     <w:rsid w:val="389F0C24"/>
     <w:rsid w:val="38A33CCB"/>
     <w:rsid w:val="38A93672"/>
     <w:rsid w:val="38AEA280"/>
     <w:rsid w:val="38AF3D4F"/>
     <w:rsid w:val="38B297E1"/>
     <w:rsid w:val="38B86C4F"/>
     <w:rsid w:val="38B88EB7"/>
     <w:rsid w:val="38BCB999"/>
     <w:rsid w:val="38BD6221"/>
     <w:rsid w:val="38C0B966"/>
     <w:rsid w:val="38CE977F"/>
     <w:rsid w:val="38D0E093"/>
     <w:rsid w:val="38D4E57B"/>
     <w:rsid w:val="38D7F48D"/>
     <w:rsid w:val="38DB94FB"/>
     <w:rsid w:val="38DD723E"/>
     <w:rsid w:val="38DFBEBD"/>
     <w:rsid w:val="38E1D486"/>
     <w:rsid w:val="38EAA973"/>
     <w:rsid w:val="38F36BCD"/>
     <w:rsid w:val="38F4E32F"/>
     <w:rsid w:val="38F520BE"/>
     <w:rsid w:val="38F6CCC8"/>
     <w:rsid w:val="38F7BC79"/>
     <w:rsid w:val="38FAF496"/>
     <w:rsid w:val="38FF2B20"/>
     <w:rsid w:val="38FFB5EC"/>
     <w:rsid w:val="3903236B"/>
     <w:rsid w:val="39036ABA"/>
     <w:rsid w:val="39063B33"/>
     <w:rsid w:val="3906503A"/>
     <w:rsid w:val="390CBD6F"/>
     <w:rsid w:val="39105BCF"/>
+    <w:rsid w:val="3910E25D"/>
     <w:rsid w:val="3911AF75"/>
     <w:rsid w:val="3916E61E"/>
     <w:rsid w:val="3917EB14"/>
     <w:rsid w:val="39180B77"/>
     <w:rsid w:val="391CE248"/>
     <w:rsid w:val="391CFF3C"/>
     <w:rsid w:val="391D0D75"/>
     <w:rsid w:val="391D9A7F"/>
     <w:rsid w:val="391FA561"/>
+    <w:rsid w:val="392A69EF"/>
     <w:rsid w:val="392CA7A1"/>
     <w:rsid w:val="39345EB6"/>
     <w:rsid w:val="3941A356"/>
     <w:rsid w:val="3942748C"/>
     <w:rsid w:val="394A4135"/>
     <w:rsid w:val="39502619"/>
     <w:rsid w:val="39555FF8"/>
     <w:rsid w:val="395624C8"/>
     <w:rsid w:val="39569EF2"/>
     <w:rsid w:val="395817D6"/>
     <w:rsid w:val="395BD8FE"/>
     <w:rsid w:val="395BDBB9"/>
     <w:rsid w:val="395CB431"/>
     <w:rsid w:val="395DD238"/>
     <w:rsid w:val="39698B2A"/>
     <w:rsid w:val="396A310F"/>
     <w:rsid w:val="396CBE83"/>
     <w:rsid w:val="396DDF0E"/>
     <w:rsid w:val="39718861"/>
     <w:rsid w:val="39735F8D"/>
     <w:rsid w:val="3974B942"/>
     <w:rsid w:val="397F5051"/>
     <w:rsid w:val="3982E188"/>
     <w:rsid w:val="39845267"/>
     <w:rsid w:val="398C2D71"/>
@@ -32877,238 +31531,245 @@
     <w:rsid w:val="3A0DA037"/>
     <w:rsid w:val="3A101CE9"/>
     <w:rsid w:val="3A11C476"/>
     <w:rsid w:val="3A192212"/>
     <w:rsid w:val="3A1F1740"/>
     <w:rsid w:val="3A206CB7"/>
     <w:rsid w:val="3A2150C2"/>
     <w:rsid w:val="3A22015D"/>
     <w:rsid w:val="3A238870"/>
     <w:rsid w:val="3A2AF79E"/>
     <w:rsid w:val="3A2C1506"/>
     <w:rsid w:val="3A2D5765"/>
     <w:rsid w:val="3A37F40F"/>
     <w:rsid w:val="3A39382A"/>
     <w:rsid w:val="3A3FA4CE"/>
     <w:rsid w:val="3A4016A3"/>
     <w:rsid w:val="3A450FBA"/>
     <w:rsid w:val="3A494A11"/>
     <w:rsid w:val="3A4A72E1"/>
     <w:rsid w:val="3A4BE8C6"/>
     <w:rsid w:val="3A4DCA29"/>
     <w:rsid w:val="3A4EECDA"/>
     <w:rsid w:val="3A51AA85"/>
     <w:rsid w:val="3A54295B"/>
     <w:rsid w:val="3A5C3752"/>
+    <w:rsid w:val="3A5D91BA"/>
     <w:rsid w:val="3A5FC8ED"/>
     <w:rsid w:val="3A5FDF0D"/>
     <w:rsid w:val="3A63422C"/>
     <w:rsid w:val="3A6BDD8B"/>
     <w:rsid w:val="3A705EF8"/>
     <w:rsid w:val="3A725D94"/>
     <w:rsid w:val="3A7BBFB6"/>
     <w:rsid w:val="3A7C9543"/>
     <w:rsid w:val="3A7D06F7"/>
     <w:rsid w:val="3A7E2A83"/>
     <w:rsid w:val="3A7F5A23"/>
     <w:rsid w:val="3A885038"/>
     <w:rsid w:val="3A893B2B"/>
     <w:rsid w:val="3A8D3B07"/>
     <w:rsid w:val="3A9BBC29"/>
     <w:rsid w:val="3AA14783"/>
     <w:rsid w:val="3AA2C3B9"/>
     <w:rsid w:val="3AA463E9"/>
     <w:rsid w:val="3AA95995"/>
     <w:rsid w:val="3AB6D700"/>
     <w:rsid w:val="3ABB4531"/>
     <w:rsid w:val="3AC012E1"/>
     <w:rsid w:val="3AC1A895"/>
     <w:rsid w:val="3AC1C7AE"/>
     <w:rsid w:val="3AC5510E"/>
     <w:rsid w:val="3AC9964F"/>
     <w:rsid w:val="3ACD39BC"/>
     <w:rsid w:val="3AD7AB92"/>
     <w:rsid w:val="3AD9403A"/>
     <w:rsid w:val="3AE1C754"/>
     <w:rsid w:val="3AEBDFCD"/>
     <w:rsid w:val="3AF14D54"/>
     <w:rsid w:val="3AF2E4B3"/>
     <w:rsid w:val="3AF2F545"/>
     <w:rsid w:val="3AF41C12"/>
     <w:rsid w:val="3AF52875"/>
     <w:rsid w:val="3AF795E8"/>
     <w:rsid w:val="3AF8B5FB"/>
     <w:rsid w:val="3AF98CF2"/>
     <w:rsid w:val="3B01C904"/>
     <w:rsid w:val="3B038D81"/>
     <w:rsid w:val="3B106C13"/>
     <w:rsid w:val="3B10D0AE"/>
     <w:rsid w:val="3B12ADCF"/>
     <w:rsid w:val="3B13B266"/>
     <w:rsid w:val="3B13C1E2"/>
     <w:rsid w:val="3B1A07C6"/>
     <w:rsid w:val="3B1B20B2"/>
+    <w:rsid w:val="3B1D1E5B"/>
     <w:rsid w:val="3B227B69"/>
     <w:rsid w:val="3B307862"/>
     <w:rsid w:val="3B30D09A"/>
     <w:rsid w:val="3B3132D6"/>
     <w:rsid w:val="3B341027"/>
     <w:rsid w:val="3B400FD7"/>
     <w:rsid w:val="3B46C838"/>
     <w:rsid w:val="3B475C52"/>
     <w:rsid w:val="3B47721D"/>
     <w:rsid w:val="3B4C86E6"/>
     <w:rsid w:val="3B4FC1BB"/>
     <w:rsid w:val="3B543C83"/>
     <w:rsid w:val="3B5DFEEF"/>
     <w:rsid w:val="3B5FEF41"/>
     <w:rsid w:val="3B60361F"/>
     <w:rsid w:val="3B62A9F2"/>
     <w:rsid w:val="3B63FD02"/>
     <w:rsid w:val="3B66DB7C"/>
     <w:rsid w:val="3B6A047C"/>
     <w:rsid w:val="3B6B379A"/>
     <w:rsid w:val="3B6DE49B"/>
     <w:rsid w:val="3B700DD5"/>
     <w:rsid w:val="3B7043F7"/>
     <w:rsid w:val="3B704407"/>
     <w:rsid w:val="3B769260"/>
     <w:rsid w:val="3B7988B6"/>
     <w:rsid w:val="3B7A03B3"/>
     <w:rsid w:val="3B7C0F90"/>
     <w:rsid w:val="3B7D80D7"/>
     <w:rsid w:val="3B7E979F"/>
     <w:rsid w:val="3B7FF794"/>
     <w:rsid w:val="3B83284D"/>
     <w:rsid w:val="3B8B465A"/>
     <w:rsid w:val="3B927445"/>
     <w:rsid w:val="3B962163"/>
+    <w:rsid w:val="3BA0C488"/>
     <w:rsid w:val="3BA14A95"/>
     <w:rsid w:val="3BA2B22E"/>
     <w:rsid w:val="3BA5AC3D"/>
     <w:rsid w:val="3BA6B36C"/>
     <w:rsid w:val="3BA9ECD5"/>
     <w:rsid w:val="3BABED4A"/>
     <w:rsid w:val="3BAC69B1"/>
     <w:rsid w:val="3BB09ADD"/>
     <w:rsid w:val="3BB1EB0B"/>
     <w:rsid w:val="3BB53F16"/>
     <w:rsid w:val="3BB7EEEA"/>
     <w:rsid w:val="3BB8A8B2"/>
     <w:rsid w:val="3BBBDBA0"/>
     <w:rsid w:val="3BBF9396"/>
     <w:rsid w:val="3BC02C15"/>
     <w:rsid w:val="3BC2CA02"/>
     <w:rsid w:val="3BC71EEB"/>
     <w:rsid w:val="3BC74A8E"/>
     <w:rsid w:val="3BCAC41F"/>
     <w:rsid w:val="3BCE65EA"/>
     <w:rsid w:val="3BD05077"/>
     <w:rsid w:val="3BD13083"/>
     <w:rsid w:val="3BD28700"/>
     <w:rsid w:val="3BD56FD9"/>
     <w:rsid w:val="3BE19480"/>
     <w:rsid w:val="3BEB3254"/>
     <w:rsid w:val="3BEC0418"/>
     <w:rsid w:val="3BF23E8E"/>
     <w:rsid w:val="3BF2D40E"/>
     <w:rsid w:val="3BF311BF"/>
     <w:rsid w:val="3BF6B454"/>
     <w:rsid w:val="3BFC6A0B"/>
     <w:rsid w:val="3BFCD90F"/>
     <w:rsid w:val="3BFF0EF1"/>
     <w:rsid w:val="3C021DFC"/>
     <w:rsid w:val="3C0E387C"/>
     <w:rsid w:val="3C0F9898"/>
     <w:rsid w:val="3C106F52"/>
     <w:rsid w:val="3C113C1F"/>
     <w:rsid w:val="3C158770"/>
     <w:rsid w:val="3C159F81"/>
     <w:rsid w:val="3C1A4A1E"/>
     <w:rsid w:val="3C201055"/>
     <w:rsid w:val="3C23E6FC"/>
     <w:rsid w:val="3C276338"/>
     <w:rsid w:val="3C27C1E4"/>
     <w:rsid w:val="3C296F57"/>
     <w:rsid w:val="3C29C445"/>
     <w:rsid w:val="3C2A84EB"/>
     <w:rsid w:val="3C374F73"/>
+    <w:rsid w:val="3C37D667"/>
     <w:rsid w:val="3C38954F"/>
     <w:rsid w:val="3C3DCE57"/>
     <w:rsid w:val="3C43B9BE"/>
     <w:rsid w:val="3C4532EB"/>
     <w:rsid w:val="3C49503B"/>
     <w:rsid w:val="3C49AAB5"/>
     <w:rsid w:val="3C506B79"/>
     <w:rsid w:val="3C5176E9"/>
     <w:rsid w:val="3C51AEFA"/>
     <w:rsid w:val="3C545011"/>
     <w:rsid w:val="3C5EE659"/>
     <w:rsid w:val="3C60F3B6"/>
     <w:rsid w:val="3C62C6B5"/>
     <w:rsid w:val="3C6AC7DE"/>
     <w:rsid w:val="3C6D4534"/>
     <w:rsid w:val="3C73F685"/>
     <w:rsid w:val="3C79F61F"/>
     <w:rsid w:val="3C7ABAB1"/>
     <w:rsid w:val="3C7DA603"/>
     <w:rsid w:val="3C82CC24"/>
     <w:rsid w:val="3C83DD75"/>
     <w:rsid w:val="3C87D49B"/>
     <w:rsid w:val="3C87DD91"/>
     <w:rsid w:val="3C884E48"/>
     <w:rsid w:val="3C8A0ED6"/>
     <w:rsid w:val="3C8A1985"/>
     <w:rsid w:val="3C8EF7DB"/>
     <w:rsid w:val="3C9204FA"/>
+    <w:rsid w:val="3C9D8EE8"/>
     <w:rsid w:val="3CA6D6CE"/>
     <w:rsid w:val="3CACB7BA"/>
     <w:rsid w:val="3CAF2452"/>
     <w:rsid w:val="3CB2D280"/>
     <w:rsid w:val="3CB4D555"/>
     <w:rsid w:val="3CB5D14D"/>
     <w:rsid w:val="3CB5E09E"/>
     <w:rsid w:val="3CB871EF"/>
     <w:rsid w:val="3CB95801"/>
     <w:rsid w:val="3CBC4C45"/>
     <w:rsid w:val="3CBCFAE0"/>
     <w:rsid w:val="3CC25E97"/>
     <w:rsid w:val="3CC61765"/>
     <w:rsid w:val="3CC9269F"/>
     <w:rsid w:val="3CCBCA0F"/>
     <w:rsid w:val="3CD2CD23"/>
     <w:rsid w:val="3CD554BC"/>
     <w:rsid w:val="3CD678B8"/>
+    <w:rsid w:val="3CD7EFB3"/>
     <w:rsid w:val="3CD80535"/>
     <w:rsid w:val="3CDADF6E"/>
     <w:rsid w:val="3CDB1378"/>
     <w:rsid w:val="3CDB28F8"/>
     <w:rsid w:val="3CE36664"/>
     <w:rsid w:val="3CE4B646"/>
     <w:rsid w:val="3CE56DBD"/>
     <w:rsid w:val="3CE7AA65"/>
     <w:rsid w:val="3CEC5032"/>
+    <w:rsid w:val="3CEDD571"/>
     <w:rsid w:val="3CEEE511"/>
     <w:rsid w:val="3CF73DD0"/>
     <w:rsid w:val="3CFA57C2"/>
     <w:rsid w:val="3CFA83A5"/>
     <w:rsid w:val="3CFC8E8E"/>
     <w:rsid w:val="3CFEFAE0"/>
     <w:rsid w:val="3D04EE92"/>
     <w:rsid w:val="3D0A7B55"/>
     <w:rsid w:val="3D0BCBFB"/>
     <w:rsid w:val="3D0C1458"/>
     <w:rsid w:val="3D0C4543"/>
     <w:rsid w:val="3D1061F4"/>
     <w:rsid w:val="3D12656A"/>
     <w:rsid w:val="3D198A51"/>
     <w:rsid w:val="3D1CBB79"/>
     <w:rsid w:val="3D2123BB"/>
     <w:rsid w:val="3D22C0F9"/>
     <w:rsid w:val="3D263F63"/>
     <w:rsid w:val="3D29892C"/>
     <w:rsid w:val="3D2BF01F"/>
     <w:rsid w:val="3D2C0CBF"/>
     <w:rsid w:val="3D2C1670"/>
     <w:rsid w:val="3D307B14"/>
     <w:rsid w:val="3D33E7EA"/>
     <w:rsid w:val="3D36CC8B"/>
@@ -33165,111 +31826,115 @@
     <w:rsid w:val="3DF020C0"/>
     <w:rsid w:val="3DF2AF2F"/>
     <w:rsid w:val="3DF3A74C"/>
     <w:rsid w:val="3DF69923"/>
     <w:rsid w:val="3DFCA097"/>
     <w:rsid w:val="3DFCF443"/>
     <w:rsid w:val="3E09AFA7"/>
     <w:rsid w:val="3E1434C1"/>
     <w:rsid w:val="3E1AA013"/>
     <w:rsid w:val="3E1F64A0"/>
     <w:rsid w:val="3E1FF8D4"/>
     <w:rsid w:val="3E20F474"/>
     <w:rsid w:val="3E27D703"/>
     <w:rsid w:val="3E28FABA"/>
     <w:rsid w:val="3E296E05"/>
     <w:rsid w:val="3E31A16E"/>
     <w:rsid w:val="3E39112C"/>
     <w:rsid w:val="3E401E3C"/>
     <w:rsid w:val="3E459DC3"/>
     <w:rsid w:val="3E474D07"/>
     <w:rsid w:val="3E483087"/>
     <w:rsid w:val="3E4ADEB8"/>
     <w:rsid w:val="3E4BEC5B"/>
     <w:rsid w:val="3E4FDAD9"/>
     <w:rsid w:val="3E557D69"/>
+    <w:rsid w:val="3E56EF6A"/>
     <w:rsid w:val="3E59414B"/>
     <w:rsid w:val="3E67C142"/>
     <w:rsid w:val="3E692803"/>
     <w:rsid w:val="3E6ACA0B"/>
     <w:rsid w:val="3E6B27FE"/>
     <w:rsid w:val="3E705903"/>
     <w:rsid w:val="3E713D98"/>
     <w:rsid w:val="3E715F19"/>
     <w:rsid w:val="3E76BADE"/>
     <w:rsid w:val="3E7A40D5"/>
+    <w:rsid w:val="3E832282"/>
     <w:rsid w:val="3E833C9F"/>
     <w:rsid w:val="3E864D4E"/>
     <w:rsid w:val="3E8828AB"/>
     <w:rsid w:val="3E8846D8"/>
     <w:rsid w:val="3E887183"/>
     <w:rsid w:val="3E8DD215"/>
     <w:rsid w:val="3E94FC23"/>
     <w:rsid w:val="3E962E04"/>
     <w:rsid w:val="3E968C06"/>
     <w:rsid w:val="3E99DDA7"/>
     <w:rsid w:val="3E9BD3B0"/>
     <w:rsid w:val="3E9CCA01"/>
     <w:rsid w:val="3E9CF518"/>
     <w:rsid w:val="3E9D42F2"/>
     <w:rsid w:val="3E9F4893"/>
     <w:rsid w:val="3EA2C8EA"/>
+    <w:rsid w:val="3EA73468"/>
     <w:rsid w:val="3EACBBA7"/>
     <w:rsid w:val="3EACE704"/>
     <w:rsid w:val="3EB342A4"/>
     <w:rsid w:val="3EB7875B"/>
     <w:rsid w:val="3EBA6E0A"/>
     <w:rsid w:val="3EBFB557"/>
     <w:rsid w:val="3EC0998D"/>
     <w:rsid w:val="3EC25822"/>
     <w:rsid w:val="3EC2BF3F"/>
     <w:rsid w:val="3EC49164"/>
     <w:rsid w:val="3EC73C3A"/>
     <w:rsid w:val="3ECA56D3"/>
     <w:rsid w:val="3ECCB12F"/>
     <w:rsid w:val="3ECCCA67"/>
     <w:rsid w:val="3EE16DBB"/>
     <w:rsid w:val="3EE5E8F2"/>
     <w:rsid w:val="3EE6ADDE"/>
     <w:rsid w:val="3EEF0A4E"/>
     <w:rsid w:val="3EF1EF97"/>
     <w:rsid w:val="3EF508ED"/>
     <w:rsid w:val="3EFC41D6"/>
     <w:rsid w:val="3F06D391"/>
     <w:rsid w:val="3F079811"/>
     <w:rsid w:val="3F084B45"/>
     <w:rsid w:val="3F0A34A4"/>
     <w:rsid w:val="3F105F54"/>
     <w:rsid w:val="3F11656E"/>
     <w:rsid w:val="3F13A245"/>
     <w:rsid w:val="3F1415A4"/>
     <w:rsid w:val="3F160AFE"/>
     <w:rsid w:val="3F179303"/>
     <w:rsid w:val="3F1E86FA"/>
     <w:rsid w:val="3F22ACC8"/>
     <w:rsid w:val="3F239B22"/>
     <w:rsid w:val="3F23B039"/>
+    <w:rsid w:val="3F252C17"/>
     <w:rsid w:val="3F26668B"/>
     <w:rsid w:val="3F2BEEAA"/>
     <w:rsid w:val="3F2FF61A"/>
     <w:rsid w:val="3F3464C4"/>
     <w:rsid w:val="3F36345C"/>
     <w:rsid w:val="3F38BC77"/>
     <w:rsid w:val="3F3A6B88"/>
     <w:rsid w:val="3F3B98BE"/>
     <w:rsid w:val="3F3FB1EC"/>
     <w:rsid w:val="3F42E6FA"/>
     <w:rsid w:val="3F483B88"/>
     <w:rsid w:val="3F4CEA86"/>
     <w:rsid w:val="3F51E16B"/>
     <w:rsid w:val="3F525FE4"/>
     <w:rsid w:val="3F571382"/>
     <w:rsid w:val="3F5797BB"/>
     <w:rsid w:val="3F57A3CA"/>
     <w:rsid w:val="3F57CA08"/>
     <w:rsid w:val="3F5D0246"/>
     <w:rsid w:val="3F5EC367"/>
     <w:rsid w:val="3F5ECADD"/>
     <w:rsid w:val="3F601EEA"/>
     <w:rsid w:val="3F61A1A1"/>
     <w:rsid w:val="3F61B99B"/>
     <w:rsid w:val="3F66C17E"/>
@@ -33277,142 +31942,147 @@
     <w:rsid w:val="3F6C481B"/>
     <w:rsid w:val="3F6FAECE"/>
     <w:rsid w:val="3F6FD3E6"/>
     <w:rsid w:val="3F736508"/>
     <w:rsid w:val="3F74B8A6"/>
     <w:rsid w:val="3F74EBDD"/>
     <w:rsid w:val="3F7A0718"/>
     <w:rsid w:val="3F7DF9F0"/>
     <w:rsid w:val="3F80B755"/>
     <w:rsid w:val="3F8A99F3"/>
     <w:rsid w:val="3F8C8B2C"/>
     <w:rsid w:val="3F90B9FE"/>
     <w:rsid w:val="3F93F107"/>
     <w:rsid w:val="3F93FD28"/>
     <w:rsid w:val="3F9730E3"/>
     <w:rsid w:val="3F9A77F4"/>
     <w:rsid w:val="3F9BF799"/>
     <w:rsid w:val="3F9C5B55"/>
     <w:rsid w:val="3F9D99E6"/>
     <w:rsid w:val="3F9F1176"/>
     <w:rsid w:val="3F9FA967"/>
     <w:rsid w:val="3FA18CBF"/>
     <w:rsid w:val="3FA3171D"/>
     <w:rsid w:val="3FA4CF50"/>
     <w:rsid w:val="3FA5EB90"/>
+    <w:rsid w:val="3FA7F5EF"/>
     <w:rsid w:val="3FA93432"/>
     <w:rsid w:val="3FAA2125"/>
     <w:rsid w:val="3FAC2E59"/>
     <w:rsid w:val="3FAD016E"/>
     <w:rsid w:val="3FAEBC89"/>
     <w:rsid w:val="3FB328B2"/>
     <w:rsid w:val="3FB4F6AE"/>
     <w:rsid w:val="3FB5321E"/>
     <w:rsid w:val="3FB548A7"/>
     <w:rsid w:val="3FB648A6"/>
     <w:rsid w:val="3FB6FA6E"/>
     <w:rsid w:val="3FB95E5E"/>
     <w:rsid w:val="3FBA5157"/>
     <w:rsid w:val="3FBD851E"/>
     <w:rsid w:val="3FBFF33C"/>
     <w:rsid w:val="3FC1F7A5"/>
     <w:rsid w:val="3FC4331D"/>
     <w:rsid w:val="3FC64F73"/>
     <w:rsid w:val="3FC8E12F"/>
     <w:rsid w:val="3FCA2FC4"/>
     <w:rsid w:val="3FCE2531"/>
     <w:rsid w:val="3FCE3575"/>
     <w:rsid w:val="3FD4B223"/>
     <w:rsid w:val="3FD5A83F"/>
     <w:rsid w:val="3FD5C15B"/>
     <w:rsid w:val="3FDBAF48"/>
     <w:rsid w:val="3FE599C1"/>
     <w:rsid w:val="3FE774E9"/>
     <w:rsid w:val="3FEA5C79"/>
     <w:rsid w:val="3FEF4A16"/>
     <w:rsid w:val="3FF00DCD"/>
     <w:rsid w:val="3FF0D87E"/>
     <w:rsid w:val="3FFDB827"/>
     <w:rsid w:val="40025A66"/>
     <w:rsid w:val="400B4BCE"/>
     <w:rsid w:val="400B88B5"/>
     <w:rsid w:val="400BCD8E"/>
     <w:rsid w:val="400C4487"/>
     <w:rsid w:val="400FE163"/>
     <w:rsid w:val="40104503"/>
     <w:rsid w:val="4013E63C"/>
     <w:rsid w:val="4016B60A"/>
     <w:rsid w:val="40190AE8"/>
     <w:rsid w:val="4019BB94"/>
     <w:rsid w:val="4019F824"/>
     <w:rsid w:val="401CE545"/>
     <w:rsid w:val="4025CCA5"/>
     <w:rsid w:val="40295916"/>
     <w:rsid w:val="4032D261"/>
+    <w:rsid w:val="40396086"/>
     <w:rsid w:val="4039D210"/>
     <w:rsid w:val="404306B1"/>
     <w:rsid w:val="4045C314"/>
     <w:rsid w:val="4046EE05"/>
     <w:rsid w:val="404F1DE3"/>
     <w:rsid w:val="40557E62"/>
     <w:rsid w:val="4059F6FA"/>
     <w:rsid w:val="405B8595"/>
+    <w:rsid w:val="405EBEF2"/>
     <w:rsid w:val="40688FC3"/>
     <w:rsid w:val="406C6FDE"/>
+    <w:rsid w:val="4076C81C"/>
     <w:rsid w:val="407D4B39"/>
     <w:rsid w:val="407FDAD4"/>
     <w:rsid w:val="4084004D"/>
     <w:rsid w:val="40878B84"/>
     <w:rsid w:val="408BC28C"/>
     <w:rsid w:val="40942D1A"/>
     <w:rsid w:val="4095A783"/>
     <w:rsid w:val="40A62295"/>
     <w:rsid w:val="40A660A4"/>
     <w:rsid w:val="40A729F3"/>
     <w:rsid w:val="40ABB3F4"/>
     <w:rsid w:val="40B26E0A"/>
     <w:rsid w:val="40B3F0FB"/>
     <w:rsid w:val="40B61CFD"/>
     <w:rsid w:val="40C0EE3E"/>
     <w:rsid w:val="40C237EF"/>
     <w:rsid w:val="40C7A87A"/>
     <w:rsid w:val="40C8C6EA"/>
     <w:rsid w:val="40CC3899"/>
     <w:rsid w:val="40D21BB6"/>
     <w:rsid w:val="40D76ADD"/>
     <w:rsid w:val="40D8FCF8"/>
     <w:rsid w:val="40DB9A5E"/>
     <w:rsid w:val="40DCAE7B"/>
     <w:rsid w:val="40DF7616"/>
     <w:rsid w:val="40E065B6"/>
     <w:rsid w:val="40E1D62D"/>
     <w:rsid w:val="40E4E5E6"/>
     <w:rsid w:val="40E6847D"/>
     <w:rsid w:val="40E68CC7"/>
     <w:rsid w:val="40F39249"/>
     <w:rsid w:val="40F3B69D"/>
     <w:rsid w:val="40F82F99"/>
+    <w:rsid w:val="40FAAB76"/>
     <w:rsid w:val="40FF0CA1"/>
     <w:rsid w:val="4104CC50"/>
     <w:rsid w:val="4106395F"/>
     <w:rsid w:val="410B81F2"/>
     <w:rsid w:val="410BDC21"/>
     <w:rsid w:val="410C8364"/>
     <w:rsid w:val="41108907"/>
     <w:rsid w:val="4114B49E"/>
     <w:rsid w:val="411AB9C8"/>
     <w:rsid w:val="411CF472"/>
     <w:rsid w:val="4125B36F"/>
     <w:rsid w:val="412680A8"/>
     <w:rsid w:val="412B7CAC"/>
     <w:rsid w:val="413030D4"/>
     <w:rsid w:val="4133BC14"/>
     <w:rsid w:val="4138AAF8"/>
     <w:rsid w:val="413BD97A"/>
     <w:rsid w:val="4144E1A7"/>
     <w:rsid w:val="41466901"/>
     <w:rsid w:val="414B5962"/>
     <w:rsid w:val="4152B009"/>
     <w:rsid w:val="41566555"/>
     <w:rsid w:val="415AA3AE"/>
     <w:rsid w:val="415BC85E"/>
     <w:rsid w:val="415DC0F7"/>
@@ -33493,50 +32163,52 @@
     <w:rsid w:val="42741389"/>
     <w:rsid w:val="42741E55"/>
     <w:rsid w:val="427557BC"/>
     <w:rsid w:val="4278BF65"/>
     <w:rsid w:val="4280C935"/>
     <w:rsid w:val="4286F729"/>
     <w:rsid w:val="428CA31E"/>
     <w:rsid w:val="428E23EA"/>
     <w:rsid w:val="4293FFFA"/>
     <w:rsid w:val="42948C3B"/>
     <w:rsid w:val="4295138B"/>
     <w:rsid w:val="42995A5D"/>
     <w:rsid w:val="429B65FD"/>
     <w:rsid w:val="429C2936"/>
     <w:rsid w:val="42A763DE"/>
     <w:rsid w:val="42AB6445"/>
     <w:rsid w:val="42AB7E4F"/>
     <w:rsid w:val="42B50F2D"/>
     <w:rsid w:val="42B8F273"/>
     <w:rsid w:val="42C04B66"/>
     <w:rsid w:val="42CAD210"/>
     <w:rsid w:val="42CBB441"/>
     <w:rsid w:val="42CCE678"/>
     <w:rsid w:val="42CFA9C8"/>
     <w:rsid w:val="42D60E06"/>
+    <w:rsid w:val="42DEC69F"/>
+    <w:rsid w:val="42E3A8D6"/>
     <w:rsid w:val="42E8B82E"/>
     <w:rsid w:val="42EEB717"/>
     <w:rsid w:val="42F0CAC4"/>
     <w:rsid w:val="42F5C8B2"/>
     <w:rsid w:val="42FA29C3"/>
     <w:rsid w:val="42FBED5D"/>
     <w:rsid w:val="42FF2A63"/>
     <w:rsid w:val="42FF417D"/>
     <w:rsid w:val="43019FC5"/>
     <w:rsid w:val="430E8F7B"/>
     <w:rsid w:val="43115D49"/>
     <w:rsid w:val="4312E645"/>
     <w:rsid w:val="4317FD62"/>
     <w:rsid w:val="4318D452"/>
     <w:rsid w:val="431B338E"/>
     <w:rsid w:val="431BB924"/>
     <w:rsid w:val="431BC433"/>
     <w:rsid w:val="4321C72B"/>
     <w:rsid w:val="43269095"/>
     <w:rsid w:val="432DD004"/>
     <w:rsid w:val="432F343F"/>
     <w:rsid w:val="4332CB42"/>
     <w:rsid w:val="4332DD03"/>
     <w:rsid w:val="43370E71"/>
     <w:rsid w:val="4338AE2C"/>
@@ -33565,50 +32237,51 @@
     <w:rsid w:val="438E1E3C"/>
     <w:rsid w:val="43917E76"/>
     <w:rsid w:val="4392BF82"/>
     <w:rsid w:val="4393D638"/>
     <w:rsid w:val="43942302"/>
     <w:rsid w:val="4394EE87"/>
     <w:rsid w:val="43954397"/>
     <w:rsid w:val="4396583F"/>
     <w:rsid w:val="4397199B"/>
     <w:rsid w:val="4397D638"/>
     <w:rsid w:val="439817FA"/>
     <w:rsid w:val="439A3D84"/>
     <w:rsid w:val="439AB951"/>
     <w:rsid w:val="43A59923"/>
     <w:rsid w:val="43A60815"/>
     <w:rsid w:val="43A85D74"/>
     <w:rsid w:val="43A89692"/>
     <w:rsid w:val="43A9D620"/>
     <w:rsid w:val="43AAF9F0"/>
     <w:rsid w:val="43AE8F39"/>
     <w:rsid w:val="43AF732B"/>
     <w:rsid w:val="43AFEB1F"/>
     <w:rsid w:val="43B12A31"/>
     <w:rsid w:val="43B25900"/>
     <w:rsid w:val="43B26E1F"/>
+    <w:rsid w:val="43B4AB5B"/>
     <w:rsid w:val="43BCA9E1"/>
     <w:rsid w:val="43BE2E4E"/>
     <w:rsid w:val="43BF549C"/>
     <w:rsid w:val="43C103F5"/>
     <w:rsid w:val="43C7B879"/>
     <w:rsid w:val="43CA37E5"/>
     <w:rsid w:val="43CE3D66"/>
     <w:rsid w:val="43CED336"/>
     <w:rsid w:val="43D0CA10"/>
     <w:rsid w:val="43D81EF3"/>
     <w:rsid w:val="43E174B4"/>
     <w:rsid w:val="43EAD03E"/>
     <w:rsid w:val="43EB192C"/>
     <w:rsid w:val="43EDEF1E"/>
     <w:rsid w:val="43EFB376"/>
     <w:rsid w:val="43F0338C"/>
     <w:rsid w:val="43F144BD"/>
     <w:rsid w:val="43F1FD05"/>
     <w:rsid w:val="43F317CC"/>
     <w:rsid w:val="43F3F042"/>
     <w:rsid w:val="43F423A6"/>
     <w:rsid w:val="43FA9558"/>
     <w:rsid w:val="43FC6EF1"/>
     <w:rsid w:val="43FD5058"/>
     <w:rsid w:val="44033BB1"/>
@@ -33677,80 +32350,83 @@
     <w:rsid w:val="44DE7EC0"/>
     <w:rsid w:val="44DF0328"/>
     <w:rsid w:val="44DF33DC"/>
     <w:rsid w:val="44E35394"/>
     <w:rsid w:val="44E86F62"/>
     <w:rsid w:val="44E8C1A7"/>
     <w:rsid w:val="44EC137D"/>
     <w:rsid w:val="44ECA219"/>
     <w:rsid w:val="44F1FFB9"/>
     <w:rsid w:val="44F32CD5"/>
     <w:rsid w:val="44F735FA"/>
     <w:rsid w:val="44FAD85D"/>
     <w:rsid w:val="44FDBC9D"/>
     <w:rsid w:val="44FF29FB"/>
     <w:rsid w:val="4500C076"/>
     <w:rsid w:val="4515784A"/>
     <w:rsid w:val="451B2C77"/>
     <w:rsid w:val="451DDDAF"/>
     <w:rsid w:val="451ECB00"/>
     <w:rsid w:val="45226107"/>
     <w:rsid w:val="452455AE"/>
     <w:rsid w:val="4526AD46"/>
     <w:rsid w:val="4528C00C"/>
     <w:rsid w:val="45291ACB"/>
     <w:rsid w:val="452AD893"/>
+    <w:rsid w:val="452C53F1"/>
     <w:rsid w:val="452EE988"/>
     <w:rsid w:val="45317FEC"/>
     <w:rsid w:val="4532D35C"/>
     <w:rsid w:val="4537A7C0"/>
     <w:rsid w:val="45393A3F"/>
     <w:rsid w:val="453B970E"/>
     <w:rsid w:val="453C1F02"/>
     <w:rsid w:val="453CB03C"/>
     <w:rsid w:val="453D1184"/>
     <w:rsid w:val="4542EB49"/>
     <w:rsid w:val="4544940D"/>
     <w:rsid w:val="454691FF"/>
     <w:rsid w:val="454E60AE"/>
     <w:rsid w:val="4550561F"/>
     <w:rsid w:val="4552F10B"/>
     <w:rsid w:val="455FC67B"/>
     <w:rsid w:val="456040E9"/>
     <w:rsid w:val="4565F3C6"/>
     <w:rsid w:val="456704C7"/>
     <w:rsid w:val="45676517"/>
     <w:rsid w:val="4568E353"/>
     <w:rsid w:val="456A4540"/>
     <w:rsid w:val="456D8FD3"/>
     <w:rsid w:val="45749B70"/>
+    <w:rsid w:val="45762707"/>
     <w:rsid w:val="4576AF93"/>
     <w:rsid w:val="457ABFDE"/>
     <w:rsid w:val="457D1330"/>
     <w:rsid w:val="4580D46F"/>
     <w:rsid w:val="4581FBE8"/>
     <w:rsid w:val="458214BC"/>
+    <w:rsid w:val="45828347"/>
     <w:rsid w:val="4582FD4B"/>
     <w:rsid w:val="45876A15"/>
     <w:rsid w:val="458C04A0"/>
     <w:rsid w:val="458E0236"/>
     <w:rsid w:val="45906F12"/>
     <w:rsid w:val="45914C00"/>
     <w:rsid w:val="4592C771"/>
     <w:rsid w:val="4594A179"/>
     <w:rsid w:val="45A17236"/>
     <w:rsid w:val="45A1B3D8"/>
     <w:rsid w:val="45A1C68E"/>
     <w:rsid w:val="45A5216F"/>
     <w:rsid w:val="45AC078E"/>
     <w:rsid w:val="45AD6066"/>
     <w:rsid w:val="45AF5AE9"/>
     <w:rsid w:val="45B560EB"/>
     <w:rsid w:val="45BA04A3"/>
     <w:rsid w:val="45C20DEF"/>
     <w:rsid w:val="45C2112D"/>
     <w:rsid w:val="45C22834"/>
     <w:rsid w:val="45C65453"/>
     <w:rsid w:val="45C6FE3D"/>
     <w:rsid w:val="45C87230"/>
     <w:rsid w:val="45C924B3"/>
     <w:rsid w:val="45C9CB61"/>
@@ -33807,127 +32483,131 @@
     <w:rsid w:val="46504A1C"/>
     <w:rsid w:val="46570C9C"/>
     <w:rsid w:val="465EFCDE"/>
     <w:rsid w:val="465FB7E1"/>
     <w:rsid w:val="4665C769"/>
     <w:rsid w:val="4668CFFF"/>
     <w:rsid w:val="46769181"/>
     <w:rsid w:val="4678DF61"/>
     <w:rsid w:val="467A7850"/>
     <w:rsid w:val="467C95CD"/>
     <w:rsid w:val="467E65C8"/>
     <w:rsid w:val="4681BE39"/>
     <w:rsid w:val="46830877"/>
     <w:rsid w:val="468A5883"/>
     <w:rsid w:val="468BE662"/>
     <w:rsid w:val="468EDDD3"/>
     <w:rsid w:val="46909180"/>
     <w:rsid w:val="469A9614"/>
     <w:rsid w:val="469C6C85"/>
     <w:rsid w:val="469DDD45"/>
     <w:rsid w:val="46A03AB4"/>
     <w:rsid w:val="46A4B76B"/>
     <w:rsid w:val="46A7913D"/>
     <w:rsid w:val="46A91AD8"/>
     <w:rsid w:val="46AA25DF"/>
+    <w:rsid w:val="46B77893"/>
     <w:rsid w:val="46C21508"/>
     <w:rsid w:val="46C2D916"/>
     <w:rsid w:val="46C60F84"/>
     <w:rsid w:val="46C7E867"/>
     <w:rsid w:val="46CB071A"/>
     <w:rsid w:val="46CEA3BD"/>
     <w:rsid w:val="46D08C8B"/>
     <w:rsid w:val="46D1AA52"/>
     <w:rsid w:val="46D1DE46"/>
     <w:rsid w:val="46D787AF"/>
     <w:rsid w:val="46DCFD99"/>
     <w:rsid w:val="46EA0EE1"/>
     <w:rsid w:val="46ED346F"/>
     <w:rsid w:val="46F4C1D8"/>
     <w:rsid w:val="46F66E39"/>
     <w:rsid w:val="46F9CD58"/>
     <w:rsid w:val="46FAB225"/>
     <w:rsid w:val="46FB09B1"/>
     <w:rsid w:val="46FE6DCC"/>
     <w:rsid w:val="4703D7AB"/>
     <w:rsid w:val="470A0A22"/>
     <w:rsid w:val="470D51E5"/>
     <w:rsid w:val="4713DBAC"/>
     <w:rsid w:val="4716903F"/>
     <w:rsid w:val="47180A2D"/>
     <w:rsid w:val="47247569"/>
     <w:rsid w:val="472C28F7"/>
     <w:rsid w:val="472D1B0A"/>
     <w:rsid w:val="472FC645"/>
     <w:rsid w:val="47322D71"/>
     <w:rsid w:val="47386A58"/>
     <w:rsid w:val="473A59E8"/>
     <w:rsid w:val="473B6C88"/>
     <w:rsid w:val="473C91FB"/>
     <w:rsid w:val="473D9A20"/>
     <w:rsid w:val="47402DE9"/>
     <w:rsid w:val="474BC021"/>
     <w:rsid w:val="474DAAE3"/>
+    <w:rsid w:val="4758C22D"/>
     <w:rsid w:val="4759BA86"/>
     <w:rsid w:val="475F3B9D"/>
     <w:rsid w:val="475F5286"/>
     <w:rsid w:val="47661319"/>
     <w:rsid w:val="47670808"/>
     <w:rsid w:val="476B0691"/>
     <w:rsid w:val="476CCB80"/>
     <w:rsid w:val="476D87EE"/>
     <w:rsid w:val="4772CAA1"/>
     <w:rsid w:val="4777C699"/>
     <w:rsid w:val="47789BEA"/>
     <w:rsid w:val="477FCA8B"/>
     <w:rsid w:val="478379B5"/>
     <w:rsid w:val="47886B17"/>
     <w:rsid w:val="47888797"/>
     <w:rsid w:val="4789A9E8"/>
     <w:rsid w:val="4789D5C3"/>
+    <w:rsid w:val="478ADDD1"/>
     <w:rsid w:val="47964D4C"/>
     <w:rsid w:val="47980257"/>
     <w:rsid w:val="479D8E90"/>
     <w:rsid w:val="47A21D86"/>
     <w:rsid w:val="47A4D15A"/>
     <w:rsid w:val="47ACF3E7"/>
     <w:rsid w:val="47B1BBF3"/>
     <w:rsid w:val="47B2D324"/>
     <w:rsid w:val="47B98CF7"/>
     <w:rsid w:val="47BA19A9"/>
     <w:rsid w:val="47BBAC9D"/>
     <w:rsid w:val="47BCFB1D"/>
     <w:rsid w:val="47BD89B5"/>
     <w:rsid w:val="47BF639A"/>
     <w:rsid w:val="47C9142E"/>
     <w:rsid w:val="47CAD7F5"/>
     <w:rsid w:val="47CBA077"/>
     <w:rsid w:val="47CD73D1"/>
     <w:rsid w:val="47CF4502"/>
     <w:rsid w:val="47D3C259"/>
     <w:rsid w:val="47D5264D"/>
     <w:rsid w:val="47D7F7A3"/>
+    <w:rsid w:val="47DBDFA3"/>
     <w:rsid w:val="47DC35A6"/>
     <w:rsid w:val="47E4ED1E"/>
     <w:rsid w:val="47E52326"/>
     <w:rsid w:val="47EB6E85"/>
     <w:rsid w:val="47F3DDC5"/>
     <w:rsid w:val="47F4B4F6"/>
     <w:rsid w:val="47F5325E"/>
     <w:rsid w:val="47FEF507"/>
     <w:rsid w:val="480E9DE8"/>
     <w:rsid w:val="4811C7BC"/>
     <w:rsid w:val="4818CDE3"/>
     <w:rsid w:val="481B8517"/>
     <w:rsid w:val="481DFA2F"/>
     <w:rsid w:val="481FAFB1"/>
     <w:rsid w:val="482034B9"/>
     <w:rsid w:val="482243C0"/>
     <w:rsid w:val="4823820A"/>
     <w:rsid w:val="482825AE"/>
     <w:rsid w:val="482AAE34"/>
     <w:rsid w:val="482DB0C8"/>
     <w:rsid w:val="482FDBD7"/>
     <w:rsid w:val="48308B60"/>
     <w:rsid w:val="48395EF3"/>
     <w:rsid w:val="483C7604"/>
     <w:rsid w:val="484049D4"/>
@@ -33959,50 +32639,51 @@
     <w:rsid w:val="48937FFC"/>
     <w:rsid w:val="48939FA9"/>
     <w:rsid w:val="4894E0E9"/>
     <w:rsid w:val="4895E75E"/>
     <w:rsid w:val="4897AD92"/>
     <w:rsid w:val="489C6866"/>
     <w:rsid w:val="48A3B22E"/>
     <w:rsid w:val="48A465AD"/>
     <w:rsid w:val="48AE7CB3"/>
     <w:rsid w:val="48B11A87"/>
     <w:rsid w:val="48B444A4"/>
     <w:rsid w:val="48BB6D35"/>
     <w:rsid w:val="48BDA889"/>
     <w:rsid w:val="48C2D109"/>
     <w:rsid w:val="48C32E61"/>
     <w:rsid w:val="48C3BC21"/>
     <w:rsid w:val="48C7F2FE"/>
     <w:rsid w:val="48CE2A71"/>
     <w:rsid w:val="48CE9B68"/>
     <w:rsid w:val="48D91E9A"/>
     <w:rsid w:val="48D97FFC"/>
     <w:rsid w:val="48E6B19A"/>
     <w:rsid w:val="48E979B5"/>
     <w:rsid w:val="48EE433C"/>
     <w:rsid w:val="48EFBA92"/>
+    <w:rsid w:val="48F1B471"/>
     <w:rsid w:val="48F497BB"/>
     <w:rsid w:val="48F6FFE0"/>
     <w:rsid w:val="48FA419C"/>
     <w:rsid w:val="48FAD410"/>
     <w:rsid w:val="48FD17CC"/>
     <w:rsid w:val="4908C537"/>
     <w:rsid w:val="490BCF1B"/>
     <w:rsid w:val="490E20D0"/>
     <w:rsid w:val="490E7ACF"/>
     <w:rsid w:val="49187606"/>
     <w:rsid w:val="491A8EB0"/>
     <w:rsid w:val="491DC73C"/>
     <w:rsid w:val="491FE64D"/>
     <w:rsid w:val="492233D9"/>
     <w:rsid w:val="49237B1D"/>
     <w:rsid w:val="4923F98F"/>
     <w:rsid w:val="4924BFD1"/>
     <w:rsid w:val="49271073"/>
     <w:rsid w:val="492745F8"/>
     <w:rsid w:val="49275CAE"/>
     <w:rsid w:val="49294766"/>
     <w:rsid w:val="492B842F"/>
     <w:rsid w:val="492EC4F7"/>
     <w:rsid w:val="492FD2E8"/>
     <w:rsid w:val="493550E3"/>
@@ -34061,87 +32742,89 @@
     <w:rsid w:val="49EB530B"/>
     <w:rsid w:val="49EEE4FC"/>
     <w:rsid w:val="49F70471"/>
     <w:rsid w:val="49FDB046"/>
     <w:rsid w:val="49FEAFB9"/>
     <w:rsid w:val="4A04B5F6"/>
     <w:rsid w:val="4A067E36"/>
     <w:rsid w:val="4A104618"/>
     <w:rsid w:val="4A133BB6"/>
     <w:rsid w:val="4A195053"/>
     <w:rsid w:val="4A202EFA"/>
     <w:rsid w:val="4A22A355"/>
     <w:rsid w:val="4A23B6DE"/>
     <w:rsid w:val="4A2EB5F2"/>
     <w:rsid w:val="4A3B6D04"/>
     <w:rsid w:val="4A3D4611"/>
     <w:rsid w:val="4A3DD6C8"/>
     <w:rsid w:val="4A4A0C7E"/>
     <w:rsid w:val="4A4A8375"/>
     <w:rsid w:val="4A4BF54C"/>
     <w:rsid w:val="4A4F8226"/>
     <w:rsid w:val="4A5FC997"/>
     <w:rsid w:val="4A5FFE30"/>
     <w:rsid w:val="4A64DE9B"/>
     <w:rsid w:val="4A685893"/>
+    <w:rsid w:val="4A685E12"/>
     <w:rsid w:val="4A68E727"/>
     <w:rsid w:val="4A6AE318"/>
     <w:rsid w:val="4A6E180B"/>
     <w:rsid w:val="4A70818C"/>
     <w:rsid w:val="4A7541ED"/>
     <w:rsid w:val="4A7906BE"/>
     <w:rsid w:val="4A7AB040"/>
     <w:rsid w:val="4A7B3C8B"/>
     <w:rsid w:val="4A7C5CCC"/>
     <w:rsid w:val="4A7DA5B3"/>
     <w:rsid w:val="4A7F52E2"/>
     <w:rsid w:val="4A826687"/>
     <w:rsid w:val="4A838D50"/>
     <w:rsid w:val="4A865073"/>
     <w:rsid w:val="4A86567B"/>
     <w:rsid w:val="4A86642B"/>
     <w:rsid w:val="4A86FFD6"/>
     <w:rsid w:val="4A875EE8"/>
     <w:rsid w:val="4A87A4D4"/>
     <w:rsid w:val="4A881BC4"/>
     <w:rsid w:val="4A8AA916"/>
     <w:rsid w:val="4A8E6A40"/>
     <w:rsid w:val="4A9C23BA"/>
     <w:rsid w:val="4A9E2273"/>
     <w:rsid w:val="4AA16545"/>
     <w:rsid w:val="4AA5CBEE"/>
     <w:rsid w:val="4AAE2F79"/>
     <w:rsid w:val="4AB3B44A"/>
     <w:rsid w:val="4AB499BC"/>
     <w:rsid w:val="4AB5A7E5"/>
     <w:rsid w:val="4AB5E1C8"/>
     <w:rsid w:val="4AB6C1FA"/>
     <w:rsid w:val="4AB8075D"/>
     <w:rsid w:val="4ABC4B4B"/>
     <w:rsid w:val="4ABEACFF"/>
     <w:rsid w:val="4AC318EC"/>
     <w:rsid w:val="4AC349BF"/>
+    <w:rsid w:val="4ACADEF2"/>
     <w:rsid w:val="4ACF5FC3"/>
     <w:rsid w:val="4AD1C7A5"/>
     <w:rsid w:val="4AD1FA26"/>
     <w:rsid w:val="4AD63722"/>
     <w:rsid w:val="4AD9738C"/>
     <w:rsid w:val="4ADA5486"/>
     <w:rsid w:val="4ADB2AB9"/>
     <w:rsid w:val="4AE11494"/>
     <w:rsid w:val="4AE13638"/>
     <w:rsid w:val="4AE9D5CF"/>
     <w:rsid w:val="4AEA259F"/>
     <w:rsid w:val="4AF0FB99"/>
     <w:rsid w:val="4AF1559E"/>
     <w:rsid w:val="4AF222AF"/>
     <w:rsid w:val="4AF31B4D"/>
     <w:rsid w:val="4AF6F627"/>
     <w:rsid w:val="4AFA3773"/>
     <w:rsid w:val="4B046538"/>
     <w:rsid w:val="4B083B37"/>
     <w:rsid w:val="4B11DDFB"/>
     <w:rsid w:val="4B14FE73"/>
     <w:rsid w:val="4B157296"/>
     <w:rsid w:val="4B16C187"/>
     <w:rsid w:val="4B1B8CA6"/>
     <w:rsid w:val="4B1D7751"/>
@@ -34187,57 +32870,59 @@
     <w:rsid w:val="4BB4934B"/>
     <w:rsid w:val="4BB57876"/>
     <w:rsid w:val="4BBABC9C"/>
     <w:rsid w:val="4BBCB49E"/>
     <w:rsid w:val="4BC2A1C5"/>
     <w:rsid w:val="4BC3210F"/>
     <w:rsid w:val="4BC52D27"/>
     <w:rsid w:val="4BC6F357"/>
     <w:rsid w:val="4BC78569"/>
     <w:rsid w:val="4BC7FE25"/>
     <w:rsid w:val="4BC877F2"/>
     <w:rsid w:val="4BCC159C"/>
     <w:rsid w:val="4BD13010"/>
     <w:rsid w:val="4BDE0F6E"/>
     <w:rsid w:val="4BDE5432"/>
     <w:rsid w:val="4BE2DA5F"/>
     <w:rsid w:val="4BE40854"/>
     <w:rsid w:val="4BE432C5"/>
     <w:rsid w:val="4BEAC8F1"/>
     <w:rsid w:val="4BEC32B3"/>
     <w:rsid w:val="4BECFE71"/>
     <w:rsid w:val="4BF4CBD8"/>
     <w:rsid w:val="4BF4DE6F"/>
     <w:rsid w:val="4BF67FB5"/>
     <w:rsid w:val="4BFDA75D"/>
+    <w:rsid w:val="4C0BBA8B"/>
     <w:rsid w:val="4C11BF68"/>
     <w:rsid w:val="4C151091"/>
     <w:rsid w:val="4C16F783"/>
     <w:rsid w:val="4C17BB90"/>
     <w:rsid w:val="4C1A1D84"/>
     <w:rsid w:val="4C221B3B"/>
     <w:rsid w:val="4C339104"/>
+    <w:rsid w:val="4C3833EE"/>
     <w:rsid w:val="4C3AE1B7"/>
     <w:rsid w:val="4C3B0E6D"/>
     <w:rsid w:val="4C3F5E6E"/>
     <w:rsid w:val="4C405012"/>
     <w:rsid w:val="4C45218A"/>
     <w:rsid w:val="4C4A7B0E"/>
     <w:rsid w:val="4C4E4E29"/>
     <w:rsid w:val="4C509B00"/>
     <w:rsid w:val="4C52123A"/>
     <w:rsid w:val="4C5BF224"/>
     <w:rsid w:val="4C5D1E1E"/>
     <w:rsid w:val="4C62F155"/>
     <w:rsid w:val="4C69BFAC"/>
     <w:rsid w:val="4C6EEF4B"/>
     <w:rsid w:val="4C74C1F0"/>
     <w:rsid w:val="4C768B13"/>
     <w:rsid w:val="4C7B1181"/>
     <w:rsid w:val="4C7E3C79"/>
     <w:rsid w:val="4C7E67C1"/>
     <w:rsid w:val="4C7F1798"/>
     <w:rsid w:val="4C803D7C"/>
     <w:rsid w:val="4C86EFD5"/>
     <w:rsid w:val="4C877A74"/>
     <w:rsid w:val="4C9132C7"/>
     <w:rsid w:val="4C963BDB"/>
@@ -34253,67 +32938,69 @@
     <w:rsid w:val="4CC089A7"/>
     <w:rsid w:val="4CC312D2"/>
     <w:rsid w:val="4CC5AC0E"/>
     <w:rsid w:val="4CCC3DEC"/>
     <w:rsid w:val="4CCD962E"/>
     <w:rsid w:val="4CD4E4F4"/>
     <w:rsid w:val="4CDA6218"/>
     <w:rsid w:val="4CDD0F49"/>
     <w:rsid w:val="4CDDA68A"/>
     <w:rsid w:val="4CDE8F8B"/>
     <w:rsid w:val="4CE02C07"/>
     <w:rsid w:val="4CE04123"/>
     <w:rsid w:val="4CE06D82"/>
     <w:rsid w:val="4CE7ADCA"/>
     <w:rsid w:val="4CF41901"/>
     <w:rsid w:val="4CF453C0"/>
     <w:rsid w:val="4CF67995"/>
     <w:rsid w:val="4CF6ACB8"/>
     <w:rsid w:val="4D04369D"/>
     <w:rsid w:val="4D0FBD16"/>
     <w:rsid w:val="4D0FC56A"/>
     <w:rsid w:val="4D0FE727"/>
     <w:rsid w:val="4D191D30"/>
     <w:rsid w:val="4D1C68E8"/>
     <w:rsid w:val="4D1D057C"/>
+    <w:rsid w:val="4D1D823D"/>
     <w:rsid w:val="4D23E1A1"/>
     <w:rsid w:val="4D251AA0"/>
     <w:rsid w:val="4D297390"/>
     <w:rsid w:val="4D2D03AD"/>
     <w:rsid w:val="4D2F1728"/>
     <w:rsid w:val="4D2F33EC"/>
     <w:rsid w:val="4D31BE26"/>
     <w:rsid w:val="4D39D119"/>
     <w:rsid w:val="4D3BC7EF"/>
     <w:rsid w:val="4D3E24D8"/>
     <w:rsid w:val="4D414A41"/>
     <w:rsid w:val="4D458AF3"/>
     <w:rsid w:val="4D4964A2"/>
     <w:rsid w:val="4D4EDED2"/>
     <w:rsid w:val="4D4FE704"/>
     <w:rsid w:val="4D5155A6"/>
     <w:rsid w:val="4D53AB4F"/>
+    <w:rsid w:val="4D55A466"/>
     <w:rsid w:val="4D58A919"/>
     <w:rsid w:val="4D593F99"/>
     <w:rsid w:val="4D595065"/>
     <w:rsid w:val="4D59E9B0"/>
     <w:rsid w:val="4D5ABB44"/>
     <w:rsid w:val="4D5F3B20"/>
     <w:rsid w:val="4D5F6CF0"/>
     <w:rsid w:val="4D63E0C1"/>
     <w:rsid w:val="4D65D4A1"/>
     <w:rsid w:val="4D6664C5"/>
     <w:rsid w:val="4D66F7B2"/>
     <w:rsid w:val="4D6A1593"/>
     <w:rsid w:val="4D6CD9DC"/>
     <w:rsid w:val="4D725076"/>
     <w:rsid w:val="4D745803"/>
     <w:rsid w:val="4D7476EC"/>
     <w:rsid w:val="4D7CFCFD"/>
     <w:rsid w:val="4D7DEB03"/>
     <w:rsid w:val="4D7DFE0D"/>
     <w:rsid w:val="4D7E39EF"/>
     <w:rsid w:val="4D87C0BC"/>
     <w:rsid w:val="4D8898FD"/>
     <w:rsid w:val="4D8AD5E7"/>
     <w:rsid w:val="4D8B0A41"/>
     <w:rsid w:val="4D903341"/>
@@ -34453,50 +33140,51 @@
     <w:rsid w:val="4FAEE603"/>
     <w:rsid w:val="4FB23AEE"/>
     <w:rsid w:val="4FB23B49"/>
     <w:rsid w:val="4FB68248"/>
     <w:rsid w:val="4FB7971D"/>
     <w:rsid w:val="4FB7E311"/>
     <w:rsid w:val="4FBA3C35"/>
     <w:rsid w:val="4FBD900A"/>
     <w:rsid w:val="4FC16ECC"/>
     <w:rsid w:val="4FC37D16"/>
     <w:rsid w:val="4FC6A308"/>
     <w:rsid w:val="4FC7A450"/>
     <w:rsid w:val="4FC91D88"/>
     <w:rsid w:val="4FCBC082"/>
     <w:rsid w:val="4FCCA7E6"/>
     <w:rsid w:val="4FCD21DE"/>
     <w:rsid w:val="4FD00210"/>
     <w:rsid w:val="4FD27471"/>
     <w:rsid w:val="4FD27EF2"/>
     <w:rsid w:val="4FD52FC4"/>
     <w:rsid w:val="4FD69DC6"/>
     <w:rsid w:val="4FE6528D"/>
     <w:rsid w:val="4FE8527C"/>
     <w:rsid w:val="4FE97AAB"/>
     <w:rsid w:val="4FEBC995"/>
+    <w:rsid w:val="4FEEC2E8"/>
     <w:rsid w:val="50009A66"/>
     <w:rsid w:val="50014B27"/>
     <w:rsid w:val="50032B3A"/>
     <w:rsid w:val="50067484"/>
     <w:rsid w:val="500913AD"/>
     <w:rsid w:val="500B35F7"/>
     <w:rsid w:val="50117095"/>
     <w:rsid w:val="5016075E"/>
     <w:rsid w:val="501B29DA"/>
     <w:rsid w:val="501DC6C5"/>
     <w:rsid w:val="501F9A12"/>
     <w:rsid w:val="501F9C59"/>
     <w:rsid w:val="5021F24F"/>
     <w:rsid w:val="5023FD24"/>
     <w:rsid w:val="502416A5"/>
     <w:rsid w:val="50273E56"/>
     <w:rsid w:val="50280A8D"/>
     <w:rsid w:val="5029E48E"/>
     <w:rsid w:val="502D5FD7"/>
     <w:rsid w:val="502F4456"/>
     <w:rsid w:val="5034E55F"/>
     <w:rsid w:val="50367087"/>
     <w:rsid w:val="50384E88"/>
     <w:rsid w:val="503BD447"/>
     <w:rsid w:val="50402B0C"/>
@@ -34518,50 +33206,51 @@
     <w:rsid w:val="506BC9AE"/>
     <w:rsid w:val="506BD385"/>
     <w:rsid w:val="506EC3C0"/>
     <w:rsid w:val="508DF854"/>
     <w:rsid w:val="5090EA59"/>
     <w:rsid w:val="50928FD7"/>
     <w:rsid w:val="50947DB7"/>
     <w:rsid w:val="50978CC4"/>
     <w:rsid w:val="509A9281"/>
     <w:rsid w:val="509C7660"/>
     <w:rsid w:val="509F3A76"/>
     <w:rsid w:val="50A14419"/>
     <w:rsid w:val="50A9D839"/>
     <w:rsid w:val="50BB0FDB"/>
     <w:rsid w:val="50BCAE0A"/>
     <w:rsid w:val="50C13306"/>
     <w:rsid w:val="50C246E5"/>
     <w:rsid w:val="50C29F93"/>
     <w:rsid w:val="50C37E4F"/>
     <w:rsid w:val="50C4E252"/>
     <w:rsid w:val="50D08BBD"/>
     <w:rsid w:val="50D42E4D"/>
     <w:rsid w:val="50D4FDFE"/>
     <w:rsid w:val="50D50031"/>
     <w:rsid w:val="50DC6510"/>
+    <w:rsid w:val="50DE8812"/>
     <w:rsid w:val="50E39527"/>
     <w:rsid w:val="50E42776"/>
     <w:rsid w:val="50E452E6"/>
     <w:rsid w:val="50E7B020"/>
     <w:rsid w:val="50E8DAE1"/>
     <w:rsid w:val="50EA5D8C"/>
     <w:rsid w:val="50EC9A64"/>
     <w:rsid w:val="50EDE7A5"/>
     <w:rsid w:val="50EF14D8"/>
     <w:rsid w:val="50F0E692"/>
     <w:rsid w:val="50F36DA4"/>
     <w:rsid w:val="50F43769"/>
     <w:rsid w:val="50F55B30"/>
     <w:rsid w:val="50FD2234"/>
     <w:rsid w:val="50FE00A7"/>
     <w:rsid w:val="50FE052C"/>
     <w:rsid w:val="51006457"/>
     <w:rsid w:val="5102CABD"/>
     <w:rsid w:val="5109D71D"/>
     <w:rsid w:val="510A9748"/>
     <w:rsid w:val="510BB3AA"/>
     <w:rsid w:val="510C0356"/>
     <w:rsid w:val="510C7838"/>
     <w:rsid w:val="5116DA1D"/>
     <w:rsid w:val="5117B00F"/>
@@ -34603,50 +33292,51 @@
     <w:rsid w:val="518EC35D"/>
     <w:rsid w:val="51980F69"/>
     <w:rsid w:val="519D0036"/>
     <w:rsid w:val="519D4089"/>
     <w:rsid w:val="51A16A51"/>
     <w:rsid w:val="51A1C569"/>
     <w:rsid w:val="51A4E8EA"/>
     <w:rsid w:val="51A4F4A4"/>
     <w:rsid w:val="51AAF941"/>
     <w:rsid w:val="51B1CD01"/>
     <w:rsid w:val="51B5F675"/>
     <w:rsid w:val="51B64EC5"/>
     <w:rsid w:val="51BC859A"/>
     <w:rsid w:val="51C0138C"/>
     <w:rsid w:val="51C29000"/>
     <w:rsid w:val="51C2F413"/>
     <w:rsid w:val="51C3AA55"/>
     <w:rsid w:val="51C41D68"/>
     <w:rsid w:val="51C93266"/>
     <w:rsid w:val="51D267FF"/>
     <w:rsid w:val="51DE4C18"/>
     <w:rsid w:val="51E5FE44"/>
     <w:rsid w:val="51E7850C"/>
     <w:rsid w:val="51E9F369"/>
     <w:rsid w:val="51EC66DA"/>
+    <w:rsid w:val="51EF6ED7"/>
     <w:rsid w:val="51F01D03"/>
     <w:rsid w:val="51F19EB2"/>
     <w:rsid w:val="51F68499"/>
     <w:rsid w:val="51F7CB06"/>
     <w:rsid w:val="51FD97AD"/>
     <w:rsid w:val="51FE4BC3"/>
     <w:rsid w:val="5202C39D"/>
     <w:rsid w:val="5204FBBB"/>
     <w:rsid w:val="52055BB2"/>
     <w:rsid w:val="5206C90B"/>
     <w:rsid w:val="520876B8"/>
     <w:rsid w:val="52095B5F"/>
     <w:rsid w:val="52097C59"/>
     <w:rsid w:val="52098FA2"/>
     <w:rsid w:val="520BA519"/>
     <w:rsid w:val="520D09BD"/>
     <w:rsid w:val="520D6DDF"/>
     <w:rsid w:val="521822D5"/>
     <w:rsid w:val="521DB4A9"/>
     <w:rsid w:val="52367899"/>
     <w:rsid w:val="5236EC26"/>
     <w:rsid w:val="523ABFBE"/>
     <w:rsid w:val="523B9B04"/>
     <w:rsid w:val="5240989F"/>
     <w:rsid w:val="5242D638"/>
@@ -34833,56 +33523,58 @@
     <w:rsid w:val="54D012D4"/>
     <w:rsid w:val="54D23E95"/>
     <w:rsid w:val="54D30614"/>
     <w:rsid w:val="54D3BAAB"/>
     <w:rsid w:val="54DA099C"/>
     <w:rsid w:val="54E057A6"/>
     <w:rsid w:val="54E1B59E"/>
     <w:rsid w:val="54E3896C"/>
     <w:rsid w:val="54E747EE"/>
     <w:rsid w:val="54EBC75E"/>
     <w:rsid w:val="54EFC042"/>
     <w:rsid w:val="54F3AA3C"/>
     <w:rsid w:val="54F3C25F"/>
     <w:rsid w:val="54FA6ED0"/>
     <w:rsid w:val="54FA9F6D"/>
     <w:rsid w:val="54FB6C26"/>
     <w:rsid w:val="54FD883E"/>
     <w:rsid w:val="5500EAF1"/>
     <w:rsid w:val="55085071"/>
     <w:rsid w:val="550B4565"/>
     <w:rsid w:val="55103832"/>
     <w:rsid w:val="551809E1"/>
     <w:rsid w:val="5519055E"/>
     <w:rsid w:val="551AE433"/>
     <w:rsid w:val="551C16BA"/>
+    <w:rsid w:val="551D98AA"/>
     <w:rsid w:val="551FA80E"/>
     <w:rsid w:val="551FC3AD"/>
     <w:rsid w:val="5521465D"/>
     <w:rsid w:val="55228F81"/>
     <w:rsid w:val="55276387"/>
     <w:rsid w:val="5527AD98"/>
+    <w:rsid w:val="5527E1CA"/>
     <w:rsid w:val="55288D8A"/>
     <w:rsid w:val="552BBCC2"/>
     <w:rsid w:val="552EC36A"/>
     <w:rsid w:val="552F05EB"/>
     <w:rsid w:val="55342DAA"/>
     <w:rsid w:val="5535B2A7"/>
     <w:rsid w:val="553B59BF"/>
     <w:rsid w:val="553E69CD"/>
     <w:rsid w:val="55418EF9"/>
     <w:rsid w:val="554267A0"/>
     <w:rsid w:val="55468E2E"/>
     <w:rsid w:val="554DE3E4"/>
     <w:rsid w:val="5550571C"/>
     <w:rsid w:val="555473FE"/>
     <w:rsid w:val="55553D75"/>
     <w:rsid w:val="5555E59A"/>
     <w:rsid w:val="555D9AC6"/>
     <w:rsid w:val="555E669F"/>
     <w:rsid w:val="55631D8B"/>
     <w:rsid w:val="556B5A53"/>
     <w:rsid w:val="5570E0E0"/>
     <w:rsid w:val="55715C7E"/>
     <w:rsid w:val="5577F5A7"/>
     <w:rsid w:val="557D4C03"/>
     <w:rsid w:val="55835775"/>
@@ -34893,80 +33585,82 @@
     <w:rsid w:val="5591B974"/>
     <w:rsid w:val="55985038"/>
     <w:rsid w:val="5599594E"/>
     <w:rsid w:val="559E4821"/>
     <w:rsid w:val="559E8241"/>
     <w:rsid w:val="559F3D50"/>
     <w:rsid w:val="559F9E9C"/>
     <w:rsid w:val="55A1219A"/>
     <w:rsid w:val="55A1FC8B"/>
     <w:rsid w:val="55A5C47F"/>
     <w:rsid w:val="55A81760"/>
     <w:rsid w:val="55A91799"/>
     <w:rsid w:val="55A9BAF1"/>
     <w:rsid w:val="55AB2152"/>
     <w:rsid w:val="55AF65F9"/>
     <w:rsid w:val="55B58464"/>
     <w:rsid w:val="55B78954"/>
     <w:rsid w:val="55B7D5EC"/>
     <w:rsid w:val="55B9A8B7"/>
     <w:rsid w:val="55BA03B5"/>
     <w:rsid w:val="55BB746E"/>
     <w:rsid w:val="55BDB93F"/>
     <w:rsid w:val="55BE6078"/>
     <w:rsid w:val="55D48CBE"/>
     <w:rsid w:val="55DB2013"/>
+    <w:rsid w:val="55DD2C57"/>
     <w:rsid w:val="55DE8FDC"/>
     <w:rsid w:val="55DF3A56"/>
     <w:rsid w:val="55E33E08"/>
     <w:rsid w:val="55E522FB"/>
     <w:rsid w:val="55E8D5C8"/>
     <w:rsid w:val="55EEE1AD"/>
     <w:rsid w:val="55EEF438"/>
     <w:rsid w:val="55EF0E51"/>
     <w:rsid w:val="55F12555"/>
     <w:rsid w:val="55F468D6"/>
     <w:rsid w:val="55F8A987"/>
     <w:rsid w:val="55FC4D34"/>
     <w:rsid w:val="55FDAE23"/>
     <w:rsid w:val="560197EC"/>
     <w:rsid w:val="5601F060"/>
     <w:rsid w:val="560A9B67"/>
     <w:rsid w:val="560EB828"/>
     <w:rsid w:val="5611BE8B"/>
     <w:rsid w:val="56159E89"/>
     <w:rsid w:val="561A864A"/>
     <w:rsid w:val="561E6828"/>
     <w:rsid w:val="5625DC6A"/>
     <w:rsid w:val="562C17CB"/>
     <w:rsid w:val="562CE201"/>
     <w:rsid w:val="562E2F6A"/>
     <w:rsid w:val="5639ECE0"/>
     <w:rsid w:val="563F5FCD"/>
     <w:rsid w:val="563F8124"/>
     <w:rsid w:val="56401A21"/>
     <w:rsid w:val="5644F48A"/>
+    <w:rsid w:val="564DF5B6"/>
     <w:rsid w:val="5650335A"/>
     <w:rsid w:val="5653863B"/>
     <w:rsid w:val="5654F956"/>
     <w:rsid w:val="56576655"/>
     <w:rsid w:val="56594FB7"/>
     <w:rsid w:val="565F31B0"/>
     <w:rsid w:val="56618484"/>
     <w:rsid w:val="56684B29"/>
     <w:rsid w:val="566A1BB9"/>
     <w:rsid w:val="566A98C2"/>
     <w:rsid w:val="566AA33E"/>
     <w:rsid w:val="566C13A6"/>
     <w:rsid w:val="566DAF74"/>
     <w:rsid w:val="566DBF5E"/>
     <w:rsid w:val="566FB0A9"/>
     <w:rsid w:val="566FD26F"/>
     <w:rsid w:val="567124A0"/>
     <w:rsid w:val="56782E84"/>
     <w:rsid w:val="5679D585"/>
     <w:rsid w:val="567C5207"/>
     <w:rsid w:val="5680B8D3"/>
     <w:rsid w:val="5685C312"/>
     <w:rsid w:val="568971C1"/>
     <w:rsid w:val="568BA192"/>
     <w:rsid w:val="5697F49F"/>
@@ -35005,92 +33699,94 @@
     <w:rsid w:val="5707B675"/>
     <w:rsid w:val="570CB60F"/>
     <w:rsid w:val="570FF5FB"/>
     <w:rsid w:val="5712B359"/>
     <w:rsid w:val="571DB32B"/>
     <w:rsid w:val="57211F49"/>
     <w:rsid w:val="5722F8E8"/>
     <w:rsid w:val="572CEE67"/>
     <w:rsid w:val="572D1E4C"/>
     <w:rsid w:val="5734A6CB"/>
     <w:rsid w:val="573621B1"/>
     <w:rsid w:val="57391F39"/>
     <w:rsid w:val="573B4344"/>
     <w:rsid w:val="573B95A4"/>
     <w:rsid w:val="573BF5F5"/>
     <w:rsid w:val="573D7B2B"/>
     <w:rsid w:val="573DEDE0"/>
     <w:rsid w:val="573FE45D"/>
     <w:rsid w:val="57407829"/>
     <w:rsid w:val="5740CDC3"/>
     <w:rsid w:val="574230EE"/>
     <w:rsid w:val="57446444"/>
     <w:rsid w:val="574BA7CD"/>
     <w:rsid w:val="574EA657"/>
     <w:rsid w:val="5751BF56"/>
+    <w:rsid w:val="57526B52"/>
     <w:rsid w:val="5752FF90"/>
     <w:rsid w:val="575330C8"/>
     <w:rsid w:val="57632F05"/>
     <w:rsid w:val="5763A876"/>
     <w:rsid w:val="576682C1"/>
     <w:rsid w:val="57689389"/>
     <w:rsid w:val="577308F3"/>
     <w:rsid w:val="577B064E"/>
     <w:rsid w:val="577ED589"/>
     <w:rsid w:val="578A0803"/>
     <w:rsid w:val="578A3522"/>
     <w:rsid w:val="578AF706"/>
     <w:rsid w:val="579262C5"/>
     <w:rsid w:val="5794D6D4"/>
     <w:rsid w:val="579B9FCD"/>
     <w:rsid w:val="57A06848"/>
     <w:rsid w:val="57A07D0D"/>
     <w:rsid w:val="57A26832"/>
     <w:rsid w:val="57A3B4FE"/>
     <w:rsid w:val="57A93CBE"/>
     <w:rsid w:val="57AF8475"/>
     <w:rsid w:val="57AFCF09"/>
     <w:rsid w:val="57B10A14"/>
     <w:rsid w:val="57B33E8C"/>
     <w:rsid w:val="57B6D36C"/>
     <w:rsid w:val="57B7D1E9"/>
     <w:rsid w:val="57C2545F"/>
     <w:rsid w:val="57C2F023"/>
     <w:rsid w:val="57CB74AC"/>
     <w:rsid w:val="57CBC6AE"/>
     <w:rsid w:val="57CD9E54"/>
     <w:rsid w:val="57D0DE30"/>
     <w:rsid w:val="57D7BF67"/>
     <w:rsid w:val="57DD59A3"/>
     <w:rsid w:val="57E01939"/>
     <w:rsid w:val="57E0755A"/>
     <w:rsid w:val="57E33D0A"/>
     <w:rsid w:val="57E44BE1"/>
     <w:rsid w:val="57E9AC42"/>
     <w:rsid w:val="57EA6BAB"/>
     <w:rsid w:val="57ED94E2"/>
     <w:rsid w:val="57EEEC6E"/>
+    <w:rsid w:val="57F0B364"/>
     <w:rsid w:val="5808DF2B"/>
     <w:rsid w:val="5809FC66"/>
     <w:rsid w:val="5813BA7A"/>
     <w:rsid w:val="5815F0D2"/>
     <w:rsid w:val="5817DEA9"/>
     <w:rsid w:val="581890EC"/>
     <w:rsid w:val="5819211E"/>
     <w:rsid w:val="581A3ED0"/>
     <w:rsid w:val="581A92F1"/>
     <w:rsid w:val="5822C9FF"/>
     <w:rsid w:val="58244BE4"/>
     <w:rsid w:val="5825C981"/>
     <w:rsid w:val="582DC2A1"/>
     <w:rsid w:val="58304D20"/>
     <w:rsid w:val="5835E29F"/>
     <w:rsid w:val="58362B9E"/>
     <w:rsid w:val="583941D9"/>
     <w:rsid w:val="583E7CF9"/>
     <w:rsid w:val="58413ED5"/>
     <w:rsid w:val="58438F86"/>
     <w:rsid w:val="584BC9B3"/>
     <w:rsid w:val="58529F27"/>
     <w:rsid w:val="5855A2CB"/>
     <w:rsid w:val="585667F2"/>
     <w:rsid w:val="585AAC5E"/>
@@ -35125,68 +33821,71 @@
     <w:rsid w:val="58CFF0FA"/>
     <w:rsid w:val="58D33E3D"/>
     <w:rsid w:val="58D7F216"/>
     <w:rsid w:val="58D88B41"/>
     <w:rsid w:val="58DBD619"/>
     <w:rsid w:val="58DCCCCB"/>
     <w:rsid w:val="58DFA909"/>
     <w:rsid w:val="58E1FC95"/>
     <w:rsid w:val="58E73911"/>
     <w:rsid w:val="58E77B7F"/>
     <w:rsid w:val="58EA94AB"/>
     <w:rsid w:val="58ECFFF2"/>
     <w:rsid w:val="58EE8F09"/>
     <w:rsid w:val="58F198E8"/>
     <w:rsid w:val="58F23336"/>
     <w:rsid w:val="58FC6D48"/>
     <w:rsid w:val="58FEDF99"/>
     <w:rsid w:val="58FF70BA"/>
     <w:rsid w:val="59039541"/>
     <w:rsid w:val="59048411"/>
     <w:rsid w:val="59055B27"/>
     <w:rsid w:val="5906EC5E"/>
     <w:rsid w:val="590CDC2D"/>
     <w:rsid w:val="590F2CD2"/>
     <w:rsid w:val="5911E4DE"/>
+    <w:rsid w:val="5917D601"/>
     <w:rsid w:val="591DA8C7"/>
     <w:rsid w:val="591FFA8B"/>
     <w:rsid w:val="5920768A"/>
     <w:rsid w:val="592383D9"/>
     <w:rsid w:val="5923B42C"/>
     <w:rsid w:val="59294AE5"/>
     <w:rsid w:val="592E4695"/>
     <w:rsid w:val="5933CCAC"/>
     <w:rsid w:val="5933EC50"/>
     <w:rsid w:val="5937F5DB"/>
     <w:rsid w:val="59408A2A"/>
     <w:rsid w:val="59427E2A"/>
     <w:rsid w:val="5952A3CD"/>
     <w:rsid w:val="595316B9"/>
     <w:rsid w:val="5957EDA8"/>
     <w:rsid w:val="5958F739"/>
     <w:rsid w:val="595EE8D4"/>
     <w:rsid w:val="5961571D"/>
+    <w:rsid w:val="5963C212"/>
+    <w:rsid w:val="5966F81F"/>
     <w:rsid w:val="59677D53"/>
     <w:rsid w:val="59686281"/>
     <w:rsid w:val="596CD740"/>
     <w:rsid w:val="59709B10"/>
     <w:rsid w:val="59718F09"/>
     <w:rsid w:val="5972ECCF"/>
     <w:rsid w:val="5977BAE3"/>
     <w:rsid w:val="5977F257"/>
     <w:rsid w:val="59789553"/>
     <w:rsid w:val="5984E2A0"/>
     <w:rsid w:val="5987415D"/>
     <w:rsid w:val="59879AD0"/>
     <w:rsid w:val="5987C49B"/>
     <w:rsid w:val="598A2F9E"/>
     <w:rsid w:val="598A471D"/>
     <w:rsid w:val="598BEC40"/>
     <w:rsid w:val="598E1562"/>
     <w:rsid w:val="598F9A0C"/>
     <w:rsid w:val="598FCC21"/>
     <w:rsid w:val="59910992"/>
     <w:rsid w:val="59966579"/>
     <w:rsid w:val="5996C362"/>
     <w:rsid w:val="5997541E"/>
     <w:rsid w:val="599FB130"/>
     <w:rsid w:val="599FB840"/>
@@ -35202,50 +33901,51 @@
     <w:rsid w:val="59B31FBC"/>
     <w:rsid w:val="59B60379"/>
     <w:rsid w:val="59BCD1A9"/>
     <w:rsid w:val="59C30E77"/>
     <w:rsid w:val="59C5744C"/>
     <w:rsid w:val="59C7961B"/>
     <w:rsid w:val="59CDDFF3"/>
     <w:rsid w:val="59CF42B2"/>
     <w:rsid w:val="59CFAFF1"/>
     <w:rsid w:val="59D63DC7"/>
     <w:rsid w:val="59D9ED6D"/>
     <w:rsid w:val="59DE8C2E"/>
     <w:rsid w:val="59E0C859"/>
     <w:rsid w:val="59EBAFEE"/>
     <w:rsid w:val="59ED20F7"/>
     <w:rsid w:val="59EFFE30"/>
     <w:rsid w:val="59F98397"/>
     <w:rsid w:val="59FBCA4F"/>
     <w:rsid w:val="59FFAC80"/>
     <w:rsid w:val="5A00B2AC"/>
     <w:rsid w:val="5A06C113"/>
     <w:rsid w:val="5A079ECD"/>
     <w:rsid w:val="5A0CAC5C"/>
     <w:rsid w:val="5A110BDD"/>
     <w:rsid w:val="5A11870B"/>
+    <w:rsid w:val="5A168A9B"/>
     <w:rsid w:val="5A182B4D"/>
     <w:rsid w:val="5A19666B"/>
     <w:rsid w:val="5A2055CE"/>
     <w:rsid w:val="5A2581A9"/>
     <w:rsid w:val="5A263E9D"/>
     <w:rsid w:val="5A291681"/>
     <w:rsid w:val="5A2C7E99"/>
     <w:rsid w:val="5A2D848C"/>
     <w:rsid w:val="5A2EEA46"/>
     <w:rsid w:val="5A2F4F91"/>
     <w:rsid w:val="5A316D94"/>
     <w:rsid w:val="5A39BAD8"/>
     <w:rsid w:val="5A3A909C"/>
     <w:rsid w:val="5A489DB3"/>
     <w:rsid w:val="5A4B49C8"/>
     <w:rsid w:val="5A4CAA16"/>
     <w:rsid w:val="5A51E844"/>
     <w:rsid w:val="5A5349E4"/>
     <w:rsid w:val="5A541AFC"/>
     <w:rsid w:val="5A62BE50"/>
     <w:rsid w:val="5A636CFF"/>
     <w:rsid w:val="5A63FD89"/>
     <w:rsid w:val="5A6B347C"/>
     <w:rsid w:val="5A6CE328"/>
     <w:rsid w:val="5A710D36"/>
@@ -35267,100 +33967,102 @@
     <w:rsid w:val="5AA0C14F"/>
     <w:rsid w:val="5AA841A2"/>
     <w:rsid w:val="5AA8DBB4"/>
     <w:rsid w:val="5AAA92C1"/>
     <w:rsid w:val="5AB097C5"/>
     <w:rsid w:val="5AB0C3EF"/>
     <w:rsid w:val="5AB0C640"/>
     <w:rsid w:val="5AB18B6C"/>
     <w:rsid w:val="5AB76689"/>
     <w:rsid w:val="5AB89897"/>
     <w:rsid w:val="5AC419E0"/>
     <w:rsid w:val="5AC44AA2"/>
     <w:rsid w:val="5ACF74B0"/>
     <w:rsid w:val="5AD13CD7"/>
     <w:rsid w:val="5AD3C63C"/>
     <w:rsid w:val="5AD5EF73"/>
     <w:rsid w:val="5AD93B9A"/>
     <w:rsid w:val="5ADA2AFB"/>
     <w:rsid w:val="5ADB7CD1"/>
     <w:rsid w:val="5AE356A2"/>
     <w:rsid w:val="5AE59850"/>
     <w:rsid w:val="5AE94152"/>
     <w:rsid w:val="5AEC2730"/>
     <w:rsid w:val="5AEF1B17"/>
     <w:rsid w:val="5AEFA82E"/>
+    <w:rsid w:val="5AF09C23"/>
     <w:rsid w:val="5AF45A17"/>
     <w:rsid w:val="5AF477B6"/>
     <w:rsid w:val="5AF907FB"/>
     <w:rsid w:val="5AF9F521"/>
     <w:rsid w:val="5B001646"/>
     <w:rsid w:val="5B01332C"/>
     <w:rsid w:val="5B02F33C"/>
     <w:rsid w:val="5B048816"/>
     <w:rsid w:val="5B066EFE"/>
     <w:rsid w:val="5B0A8367"/>
     <w:rsid w:val="5B0CC6D2"/>
     <w:rsid w:val="5B0DFA8F"/>
     <w:rsid w:val="5B122D6D"/>
     <w:rsid w:val="5B124714"/>
     <w:rsid w:val="5B1549F4"/>
     <w:rsid w:val="5B1FC30F"/>
     <w:rsid w:val="5B20B482"/>
     <w:rsid w:val="5B2625AE"/>
     <w:rsid w:val="5B268D30"/>
     <w:rsid w:val="5B26A46D"/>
     <w:rsid w:val="5B2D7BF7"/>
     <w:rsid w:val="5B2D9D77"/>
     <w:rsid w:val="5B3070C4"/>
     <w:rsid w:val="5B32D0B8"/>
     <w:rsid w:val="5B372A4B"/>
     <w:rsid w:val="5B389F73"/>
     <w:rsid w:val="5B398053"/>
     <w:rsid w:val="5B3E6E70"/>
     <w:rsid w:val="5B3ECB01"/>
     <w:rsid w:val="5B3F5F9D"/>
     <w:rsid w:val="5B48494C"/>
     <w:rsid w:val="5B48FD2C"/>
     <w:rsid w:val="5B4B91A1"/>
     <w:rsid w:val="5B4D7FB8"/>
     <w:rsid w:val="5B542C5C"/>
     <w:rsid w:val="5B5984A3"/>
     <w:rsid w:val="5B5A1300"/>
     <w:rsid w:val="5B5C19A0"/>
     <w:rsid w:val="5B6152F1"/>
     <w:rsid w:val="5B626120"/>
     <w:rsid w:val="5B62E347"/>
     <w:rsid w:val="5B6D6FF5"/>
     <w:rsid w:val="5B7A9C10"/>
     <w:rsid w:val="5B7B3048"/>
     <w:rsid w:val="5B7BCE05"/>
     <w:rsid w:val="5B7EA940"/>
     <w:rsid w:val="5B86BD00"/>
     <w:rsid w:val="5B86E1B8"/>
     <w:rsid w:val="5B86F2CC"/>
     <w:rsid w:val="5B8A142B"/>
+    <w:rsid w:val="5B8BA213"/>
     <w:rsid w:val="5B8BB6B6"/>
     <w:rsid w:val="5B8CD520"/>
     <w:rsid w:val="5B8D5FE2"/>
     <w:rsid w:val="5B9920A5"/>
     <w:rsid w:val="5B9F1910"/>
     <w:rsid w:val="5BA0F678"/>
     <w:rsid w:val="5BA2BC74"/>
     <w:rsid w:val="5BACC84C"/>
     <w:rsid w:val="5BB0915C"/>
     <w:rsid w:val="5BB348C2"/>
     <w:rsid w:val="5BB59640"/>
     <w:rsid w:val="5BBC889E"/>
     <w:rsid w:val="5BBD4DB2"/>
     <w:rsid w:val="5BBFF1ED"/>
     <w:rsid w:val="5BC9AAD8"/>
     <w:rsid w:val="5BCEED6C"/>
     <w:rsid w:val="5BDC7708"/>
     <w:rsid w:val="5BDF85CC"/>
     <w:rsid w:val="5BDF9E6C"/>
     <w:rsid w:val="5BE42518"/>
     <w:rsid w:val="5BE66652"/>
     <w:rsid w:val="5BE6D1C5"/>
     <w:rsid w:val="5BE75C66"/>
     <w:rsid w:val="5BE7D5A3"/>
     <w:rsid w:val="5BEE1475"/>
@@ -35703,50 +34405,51 @@
     <w:rsid w:val="60369027"/>
     <w:rsid w:val="603C121A"/>
     <w:rsid w:val="603CAF30"/>
     <w:rsid w:val="603E7C8B"/>
     <w:rsid w:val="6048F3BE"/>
     <w:rsid w:val="604B94CB"/>
     <w:rsid w:val="604C04A0"/>
     <w:rsid w:val="604C351C"/>
     <w:rsid w:val="6051F00F"/>
     <w:rsid w:val="605557C0"/>
     <w:rsid w:val="6057220A"/>
     <w:rsid w:val="605E9ADA"/>
     <w:rsid w:val="60603760"/>
     <w:rsid w:val="6062BF85"/>
     <w:rsid w:val="60646A39"/>
     <w:rsid w:val="606B1285"/>
     <w:rsid w:val="606EA05E"/>
     <w:rsid w:val="607BF631"/>
     <w:rsid w:val="607DA97F"/>
     <w:rsid w:val="607E9482"/>
     <w:rsid w:val="6082BFF0"/>
     <w:rsid w:val="608B5613"/>
     <w:rsid w:val="608D0DD3"/>
     <w:rsid w:val="608D429E"/>
     <w:rsid w:val="60932AFF"/>
+    <w:rsid w:val="6095EFE7"/>
     <w:rsid w:val="609BE7FC"/>
     <w:rsid w:val="609C2863"/>
     <w:rsid w:val="609C6C1A"/>
     <w:rsid w:val="609E9F63"/>
     <w:rsid w:val="60A00BB9"/>
     <w:rsid w:val="60A30E14"/>
     <w:rsid w:val="60A30FA8"/>
     <w:rsid w:val="60A38158"/>
     <w:rsid w:val="60A5FCBA"/>
     <w:rsid w:val="60A9ECB1"/>
     <w:rsid w:val="60B2324E"/>
     <w:rsid w:val="60B23A78"/>
     <w:rsid w:val="60B31EAD"/>
     <w:rsid w:val="60B4846F"/>
     <w:rsid w:val="60B4D580"/>
     <w:rsid w:val="60B72D77"/>
     <w:rsid w:val="60B7ADFB"/>
     <w:rsid w:val="60BA7368"/>
     <w:rsid w:val="60BEB5F3"/>
     <w:rsid w:val="60C39E65"/>
     <w:rsid w:val="60C55494"/>
     <w:rsid w:val="60C94644"/>
     <w:rsid w:val="60D5B3B3"/>
     <w:rsid w:val="60D6E603"/>
     <w:rsid w:val="60DB416D"/>
@@ -35762,80 +34465,83 @@
     <w:rsid w:val="60F5F3A9"/>
     <w:rsid w:val="60F64912"/>
     <w:rsid w:val="60F6A61F"/>
     <w:rsid w:val="60FCDEBD"/>
     <w:rsid w:val="61045CBB"/>
     <w:rsid w:val="61062860"/>
     <w:rsid w:val="6109E740"/>
     <w:rsid w:val="610BEBC1"/>
     <w:rsid w:val="6112FEAA"/>
     <w:rsid w:val="6113193B"/>
     <w:rsid w:val="61140707"/>
     <w:rsid w:val="611578D4"/>
     <w:rsid w:val="61186617"/>
     <w:rsid w:val="611AA2EE"/>
     <w:rsid w:val="611C32AE"/>
     <w:rsid w:val="611C498F"/>
     <w:rsid w:val="6123BEB1"/>
     <w:rsid w:val="612751DB"/>
     <w:rsid w:val="612FB485"/>
     <w:rsid w:val="6131ED66"/>
     <w:rsid w:val="6134C820"/>
     <w:rsid w:val="61396E8F"/>
     <w:rsid w:val="613DA191"/>
     <w:rsid w:val="61485F6C"/>
     <w:rsid w:val="614C714A"/>
+    <w:rsid w:val="614EDDD0"/>
     <w:rsid w:val="614F01A7"/>
     <w:rsid w:val="61517AB3"/>
     <w:rsid w:val="615599EA"/>
     <w:rsid w:val="6157D8BF"/>
     <w:rsid w:val="615A9D7C"/>
     <w:rsid w:val="615C16FA"/>
     <w:rsid w:val="615E1A4B"/>
     <w:rsid w:val="61615857"/>
     <w:rsid w:val="6164637F"/>
     <w:rsid w:val="61650CC7"/>
+    <w:rsid w:val="61672575"/>
     <w:rsid w:val="61686DA0"/>
     <w:rsid w:val="6169E1EA"/>
     <w:rsid w:val="616C23D4"/>
     <w:rsid w:val="617101DD"/>
     <w:rsid w:val="6179AE23"/>
     <w:rsid w:val="617EF35C"/>
     <w:rsid w:val="6181AE17"/>
     <w:rsid w:val="618239E6"/>
     <w:rsid w:val="6182CCC8"/>
     <w:rsid w:val="61873671"/>
     <w:rsid w:val="618A174C"/>
     <w:rsid w:val="618AFDD3"/>
     <w:rsid w:val="618C6133"/>
     <w:rsid w:val="618E84EA"/>
     <w:rsid w:val="6198DF04"/>
     <w:rsid w:val="619AEC34"/>
     <w:rsid w:val="619BA416"/>
     <w:rsid w:val="619BB59B"/>
     <w:rsid w:val="619DBC3A"/>
     <w:rsid w:val="61A74C5A"/>
+    <w:rsid w:val="61A8650C"/>
     <w:rsid w:val="61ACC1C7"/>
     <w:rsid w:val="61B0621B"/>
     <w:rsid w:val="61B36963"/>
     <w:rsid w:val="61B50A97"/>
     <w:rsid w:val="61BF297A"/>
     <w:rsid w:val="61CF5A98"/>
     <w:rsid w:val="61D0E0D1"/>
     <w:rsid w:val="61D1AFF2"/>
     <w:rsid w:val="61DB75F4"/>
     <w:rsid w:val="61DCFF81"/>
     <w:rsid w:val="61E1C416"/>
     <w:rsid w:val="61E67603"/>
     <w:rsid w:val="61E7DC7D"/>
     <w:rsid w:val="61EB7FE1"/>
     <w:rsid w:val="61ECD560"/>
     <w:rsid w:val="61EDD7B5"/>
     <w:rsid w:val="61EE4B86"/>
     <w:rsid w:val="61FB7E4E"/>
     <w:rsid w:val="61FBEB8D"/>
     <w:rsid w:val="61FF7F5C"/>
     <w:rsid w:val="6204D191"/>
     <w:rsid w:val="62176B31"/>
     <w:rsid w:val="621A9001"/>
     <w:rsid w:val="621D57D6"/>
     <w:rsid w:val="6220143C"/>
@@ -35879,158 +34585,162 @@
     <w:rsid w:val="62975A0F"/>
     <w:rsid w:val="62A0BAB4"/>
     <w:rsid w:val="62A568D7"/>
     <w:rsid w:val="62A73A17"/>
     <w:rsid w:val="62A9E641"/>
     <w:rsid w:val="62AAAF99"/>
     <w:rsid w:val="62ABF233"/>
     <w:rsid w:val="62B1D3CC"/>
     <w:rsid w:val="62B24F3C"/>
     <w:rsid w:val="62B6734F"/>
     <w:rsid w:val="62BB3B74"/>
     <w:rsid w:val="62C11A19"/>
     <w:rsid w:val="62C20B62"/>
     <w:rsid w:val="62C44F56"/>
     <w:rsid w:val="62C4D5A3"/>
     <w:rsid w:val="62C6C3EA"/>
     <w:rsid w:val="62C7458F"/>
     <w:rsid w:val="62CB23AC"/>
     <w:rsid w:val="62CB8DAF"/>
     <w:rsid w:val="62D39E7C"/>
     <w:rsid w:val="62D49E04"/>
     <w:rsid w:val="62D8819F"/>
     <w:rsid w:val="62DB6F9C"/>
     <w:rsid w:val="62EAE7CF"/>
     <w:rsid w:val="62F092CE"/>
+    <w:rsid w:val="62F53246"/>
     <w:rsid w:val="62F75D1C"/>
     <w:rsid w:val="6304435D"/>
     <w:rsid w:val="6305AC40"/>
     <w:rsid w:val="630622B9"/>
     <w:rsid w:val="6307E86A"/>
     <w:rsid w:val="630ADA2A"/>
     <w:rsid w:val="630DB236"/>
     <w:rsid w:val="630E51E5"/>
     <w:rsid w:val="630FE703"/>
     <w:rsid w:val="631027A1"/>
     <w:rsid w:val="6311177B"/>
     <w:rsid w:val="6311371E"/>
     <w:rsid w:val="631F66B0"/>
     <w:rsid w:val="6324A1C8"/>
     <w:rsid w:val="63271B0D"/>
     <w:rsid w:val="632D695C"/>
     <w:rsid w:val="632EE8B5"/>
     <w:rsid w:val="6330364B"/>
     <w:rsid w:val="633471A5"/>
     <w:rsid w:val="6347AC0D"/>
     <w:rsid w:val="634CA1BE"/>
     <w:rsid w:val="6351A337"/>
     <w:rsid w:val="6351EC15"/>
     <w:rsid w:val="635305D7"/>
     <w:rsid w:val="6353BECF"/>
     <w:rsid w:val="6354A1BC"/>
     <w:rsid w:val="635E4EE7"/>
     <w:rsid w:val="635F03FB"/>
+    <w:rsid w:val="636304D4"/>
     <w:rsid w:val="63635F64"/>
     <w:rsid w:val="6365E600"/>
     <w:rsid w:val="6369C206"/>
     <w:rsid w:val="636C238A"/>
     <w:rsid w:val="636FA79C"/>
     <w:rsid w:val="63738563"/>
     <w:rsid w:val="637A1D68"/>
     <w:rsid w:val="638B40C1"/>
     <w:rsid w:val="638EEE2A"/>
     <w:rsid w:val="638F55E7"/>
     <w:rsid w:val="639184CD"/>
     <w:rsid w:val="6393BBD3"/>
     <w:rsid w:val="639B190F"/>
     <w:rsid w:val="639E38C7"/>
     <w:rsid w:val="639E594F"/>
     <w:rsid w:val="639EDF2E"/>
     <w:rsid w:val="63A03C87"/>
     <w:rsid w:val="63A24A3D"/>
     <w:rsid w:val="63A48CED"/>
     <w:rsid w:val="63A4E1BD"/>
     <w:rsid w:val="63AA2992"/>
     <w:rsid w:val="63AA7AF2"/>
     <w:rsid w:val="63ACCF53"/>
     <w:rsid w:val="63B21F0D"/>
     <w:rsid w:val="63B41015"/>
     <w:rsid w:val="63B66E99"/>
     <w:rsid w:val="63B6EBF3"/>
     <w:rsid w:val="63BDD5FE"/>
     <w:rsid w:val="63BF9587"/>
     <w:rsid w:val="63C0C910"/>
     <w:rsid w:val="63C3F8DC"/>
     <w:rsid w:val="63C84962"/>
     <w:rsid w:val="63CFB10E"/>
     <w:rsid w:val="63D0CCB6"/>
     <w:rsid w:val="63E05024"/>
     <w:rsid w:val="63E06201"/>
     <w:rsid w:val="63E19E6A"/>
     <w:rsid w:val="63E669C0"/>
     <w:rsid w:val="63E6C0D5"/>
     <w:rsid w:val="63E86C80"/>
     <w:rsid w:val="63E9B7E9"/>
     <w:rsid w:val="63EAAE3A"/>
     <w:rsid w:val="63EBC3BE"/>
     <w:rsid w:val="63EC56C4"/>
+    <w:rsid w:val="63ECBB19"/>
     <w:rsid w:val="63F27AF3"/>
     <w:rsid w:val="63F9E662"/>
     <w:rsid w:val="63FA648C"/>
     <w:rsid w:val="64034F28"/>
     <w:rsid w:val="64044C9D"/>
     <w:rsid w:val="6409CF31"/>
     <w:rsid w:val="640A73B0"/>
     <w:rsid w:val="640AD474"/>
     <w:rsid w:val="640EC7FD"/>
     <w:rsid w:val="64117E78"/>
     <w:rsid w:val="6415C397"/>
     <w:rsid w:val="6417B59D"/>
     <w:rsid w:val="641B99D1"/>
     <w:rsid w:val="64207B9B"/>
     <w:rsid w:val="642109EC"/>
     <w:rsid w:val="642A6B38"/>
     <w:rsid w:val="643545A5"/>
     <w:rsid w:val="6436149F"/>
     <w:rsid w:val="64393361"/>
     <w:rsid w:val="643B84F3"/>
     <w:rsid w:val="643D5525"/>
     <w:rsid w:val="64401986"/>
     <w:rsid w:val="64402BEB"/>
     <w:rsid w:val="6442249A"/>
     <w:rsid w:val="64434FBC"/>
     <w:rsid w:val="644399B7"/>
     <w:rsid w:val="6448E8F4"/>
     <w:rsid w:val="644B6D76"/>
     <w:rsid w:val="644CB812"/>
     <w:rsid w:val="64510B0A"/>
     <w:rsid w:val="6453EFE1"/>
     <w:rsid w:val="64590230"/>
     <w:rsid w:val="6459DB55"/>
     <w:rsid w:val="645B8209"/>
     <w:rsid w:val="6460A604"/>
     <w:rsid w:val="6461FA48"/>
+    <w:rsid w:val="64664DB7"/>
     <w:rsid w:val="6467F95B"/>
     <w:rsid w:val="64685835"/>
     <w:rsid w:val="646B0EAC"/>
     <w:rsid w:val="6470BAE0"/>
     <w:rsid w:val="6475BEF8"/>
     <w:rsid w:val="64785C40"/>
     <w:rsid w:val="647CF48E"/>
     <w:rsid w:val="6480FA8B"/>
     <w:rsid w:val="6483AF2E"/>
     <w:rsid w:val="6483F1CF"/>
     <w:rsid w:val="6485D0F1"/>
     <w:rsid w:val="6486CA42"/>
     <w:rsid w:val="648CDAC2"/>
     <w:rsid w:val="648D708E"/>
     <w:rsid w:val="648E073A"/>
     <w:rsid w:val="648E8ED6"/>
     <w:rsid w:val="648ED3C0"/>
     <w:rsid w:val="6499CA37"/>
     <w:rsid w:val="649B34BE"/>
     <w:rsid w:val="649BDAF4"/>
     <w:rsid w:val="649C7EE5"/>
     <w:rsid w:val="649E29D4"/>
     <w:rsid w:val="64A2F7D0"/>
     <w:rsid w:val="64A81572"/>
     <w:rsid w:val="64A8D7CF"/>
@@ -36044,86 +34754,88 @@
     <w:rsid w:val="64B4A481"/>
     <w:rsid w:val="64B7D38E"/>
     <w:rsid w:val="64BA66F6"/>
     <w:rsid w:val="64BD937F"/>
     <w:rsid w:val="64C10D2A"/>
     <w:rsid w:val="64C130EA"/>
     <w:rsid w:val="64C8092B"/>
     <w:rsid w:val="64CAF7D5"/>
     <w:rsid w:val="64CB6B75"/>
     <w:rsid w:val="64CD2960"/>
     <w:rsid w:val="64D146D1"/>
     <w:rsid w:val="64D18AE8"/>
     <w:rsid w:val="64D19621"/>
     <w:rsid w:val="64D5DB72"/>
     <w:rsid w:val="64D62814"/>
     <w:rsid w:val="64D702B8"/>
     <w:rsid w:val="64D7AC4D"/>
     <w:rsid w:val="64EBC075"/>
     <w:rsid w:val="64EC3607"/>
     <w:rsid w:val="64EDC416"/>
     <w:rsid w:val="64F4452D"/>
     <w:rsid w:val="64F516F6"/>
     <w:rsid w:val="64F69C64"/>
     <w:rsid w:val="64F6E75B"/>
     <w:rsid w:val="64FA9E0D"/>
+    <w:rsid w:val="6510F9AC"/>
     <w:rsid w:val="65116FD8"/>
     <w:rsid w:val="65135878"/>
     <w:rsid w:val="65182F63"/>
     <w:rsid w:val="651CB24E"/>
     <w:rsid w:val="651D4248"/>
     <w:rsid w:val="6527EF9B"/>
     <w:rsid w:val="6528A51F"/>
     <w:rsid w:val="6528DE25"/>
     <w:rsid w:val="652D22F6"/>
     <w:rsid w:val="6531F171"/>
     <w:rsid w:val="65338C4F"/>
     <w:rsid w:val="653C7271"/>
     <w:rsid w:val="6540D831"/>
     <w:rsid w:val="654B0571"/>
     <w:rsid w:val="6556EDE1"/>
     <w:rsid w:val="6556F979"/>
     <w:rsid w:val="655D689B"/>
     <w:rsid w:val="6562ABF1"/>
     <w:rsid w:val="6563EEA0"/>
     <w:rsid w:val="656AF992"/>
     <w:rsid w:val="656FB89D"/>
     <w:rsid w:val="6573ACDF"/>
     <w:rsid w:val="657667CF"/>
     <w:rsid w:val="6578B1C3"/>
     <w:rsid w:val="65856356"/>
     <w:rsid w:val="65866173"/>
     <w:rsid w:val="65869E55"/>
     <w:rsid w:val="6587BF33"/>
     <w:rsid w:val="65882822"/>
     <w:rsid w:val="658A3C53"/>
     <w:rsid w:val="658B2536"/>
     <w:rsid w:val="658FDEE0"/>
     <w:rsid w:val="659C05DE"/>
     <w:rsid w:val="659CF9EA"/>
     <w:rsid w:val="65A35E77"/>
     <w:rsid w:val="65A3ED76"/>
+    <w:rsid w:val="65A40ABA"/>
     <w:rsid w:val="65A5E1E4"/>
     <w:rsid w:val="65A5F570"/>
     <w:rsid w:val="65AC9F64"/>
     <w:rsid w:val="65AD316A"/>
     <w:rsid w:val="65ADC2B7"/>
     <w:rsid w:val="65B42378"/>
     <w:rsid w:val="65BCF102"/>
     <w:rsid w:val="65C149A6"/>
     <w:rsid w:val="65C1C7F3"/>
     <w:rsid w:val="65C5CD27"/>
     <w:rsid w:val="65C5E8BD"/>
     <w:rsid w:val="65C5F343"/>
     <w:rsid w:val="65C63BB4"/>
     <w:rsid w:val="65C65576"/>
     <w:rsid w:val="65C8E18B"/>
     <w:rsid w:val="65CBCFDB"/>
     <w:rsid w:val="65CDC0BC"/>
     <w:rsid w:val="65D094B8"/>
     <w:rsid w:val="65D4B89D"/>
     <w:rsid w:val="65D4CEFF"/>
     <w:rsid w:val="65D5395D"/>
     <w:rsid w:val="65D5A018"/>
     <w:rsid w:val="65E020D0"/>
     <w:rsid w:val="65E06FDA"/>
     <w:rsid w:val="65E4604F"/>
@@ -36260,50 +34972,51 @@
     <w:rsid w:val="675A716C"/>
     <w:rsid w:val="675BD0D8"/>
     <w:rsid w:val="675EA886"/>
     <w:rsid w:val="675F7EF7"/>
     <w:rsid w:val="6760EA99"/>
     <w:rsid w:val="67625305"/>
     <w:rsid w:val="67630E94"/>
     <w:rsid w:val="6763C27F"/>
     <w:rsid w:val="676614D7"/>
     <w:rsid w:val="67682247"/>
     <w:rsid w:val="676CE667"/>
     <w:rsid w:val="676D7A7A"/>
     <w:rsid w:val="676FBD01"/>
     <w:rsid w:val="6771863A"/>
     <w:rsid w:val="6774EE42"/>
     <w:rsid w:val="6780458F"/>
     <w:rsid w:val="67824BEB"/>
     <w:rsid w:val="6786C750"/>
     <w:rsid w:val="678DF994"/>
     <w:rsid w:val="678ED918"/>
     <w:rsid w:val="679093D2"/>
     <w:rsid w:val="679431B7"/>
     <w:rsid w:val="6795DBDD"/>
     <w:rsid w:val="67984724"/>
     <w:rsid w:val="679BEE35"/>
+    <w:rsid w:val="679FF371"/>
     <w:rsid w:val="67A209C0"/>
     <w:rsid w:val="67A389F1"/>
     <w:rsid w:val="67AB2C12"/>
     <w:rsid w:val="67ACDCE7"/>
     <w:rsid w:val="67AD4D3F"/>
     <w:rsid w:val="67AF6C35"/>
     <w:rsid w:val="67B2B30E"/>
     <w:rsid w:val="67B53324"/>
     <w:rsid w:val="67B53FC5"/>
     <w:rsid w:val="67BC7A30"/>
     <w:rsid w:val="67BE8505"/>
     <w:rsid w:val="67C70C72"/>
     <w:rsid w:val="67C76500"/>
     <w:rsid w:val="67C97F08"/>
     <w:rsid w:val="67CA8A2B"/>
     <w:rsid w:val="67CD62AE"/>
     <w:rsid w:val="67CF3A8E"/>
     <w:rsid w:val="67D413E5"/>
     <w:rsid w:val="67D805CD"/>
     <w:rsid w:val="67DF258E"/>
     <w:rsid w:val="67E25B45"/>
     <w:rsid w:val="67E3F751"/>
     <w:rsid w:val="67E53430"/>
     <w:rsid w:val="67E78AF2"/>
     <w:rsid w:val="67ED4AF9"/>
@@ -36460,50 +35173,51 @@
     <w:rsid w:val="6A0A23A8"/>
     <w:rsid w:val="6A0D4556"/>
     <w:rsid w:val="6A0D9832"/>
     <w:rsid w:val="6A1B8B2E"/>
     <w:rsid w:val="6A1C42AB"/>
     <w:rsid w:val="6A211103"/>
     <w:rsid w:val="6A26CF9D"/>
     <w:rsid w:val="6A274E75"/>
     <w:rsid w:val="6A2C3563"/>
     <w:rsid w:val="6A2DE463"/>
     <w:rsid w:val="6A2E74BA"/>
     <w:rsid w:val="6A31EBA1"/>
     <w:rsid w:val="6A33EFEF"/>
     <w:rsid w:val="6A3F5391"/>
     <w:rsid w:val="6A408F82"/>
     <w:rsid w:val="6A4512AD"/>
     <w:rsid w:val="6A4652C0"/>
     <w:rsid w:val="6A47A048"/>
     <w:rsid w:val="6A4D6FBE"/>
     <w:rsid w:val="6A549234"/>
     <w:rsid w:val="6A599F54"/>
     <w:rsid w:val="6A5A6AEE"/>
     <w:rsid w:val="6A5AC037"/>
     <w:rsid w:val="6A5F0CD5"/>
     <w:rsid w:val="6A60E3D0"/>
+    <w:rsid w:val="6A640768"/>
     <w:rsid w:val="6A65667D"/>
     <w:rsid w:val="6A729E72"/>
     <w:rsid w:val="6A731647"/>
     <w:rsid w:val="6A7D245D"/>
     <w:rsid w:val="6A82B56D"/>
     <w:rsid w:val="6A8A01F4"/>
     <w:rsid w:val="6A8A24AD"/>
     <w:rsid w:val="6A8D6823"/>
     <w:rsid w:val="6A946683"/>
     <w:rsid w:val="6A99B2DE"/>
     <w:rsid w:val="6A9CADF9"/>
     <w:rsid w:val="6AA443CB"/>
     <w:rsid w:val="6AA710C3"/>
     <w:rsid w:val="6AAD936D"/>
     <w:rsid w:val="6AB57DA1"/>
     <w:rsid w:val="6AB6A3D7"/>
     <w:rsid w:val="6ABBF916"/>
     <w:rsid w:val="6ABD4EB9"/>
     <w:rsid w:val="6ABF5B90"/>
     <w:rsid w:val="6AC0E512"/>
     <w:rsid w:val="6AC348BE"/>
     <w:rsid w:val="6AC3649A"/>
     <w:rsid w:val="6AC45DE6"/>
     <w:rsid w:val="6ACC0D47"/>
     <w:rsid w:val="6ACFE788"/>
@@ -36517,50 +35231,51 @@
     <w:rsid w:val="6AF420BD"/>
     <w:rsid w:val="6AF5E0DF"/>
     <w:rsid w:val="6AF956E4"/>
     <w:rsid w:val="6AFA79FF"/>
     <w:rsid w:val="6AFD0F8D"/>
     <w:rsid w:val="6AFD8A99"/>
     <w:rsid w:val="6AFE5434"/>
     <w:rsid w:val="6AFFB42E"/>
     <w:rsid w:val="6B0A1C7A"/>
     <w:rsid w:val="6B0BCAC9"/>
     <w:rsid w:val="6B0CCAC5"/>
     <w:rsid w:val="6B0D7F69"/>
     <w:rsid w:val="6B0EA038"/>
     <w:rsid w:val="6B1049EA"/>
     <w:rsid w:val="6B11858A"/>
     <w:rsid w:val="6B149BBF"/>
     <w:rsid w:val="6B19EA11"/>
     <w:rsid w:val="6B1F71AA"/>
     <w:rsid w:val="6B21B202"/>
     <w:rsid w:val="6B21B24D"/>
     <w:rsid w:val="6B21CDDA"/>
     <w:rsid w:val="6B22A4BD"/>
     <w:rsid w:val="6B248CB3"/>
     <w:rsid w:val="6B253856"/>
     <w:rsid w:val="6B255653"/>
+    <w:rsid w:val="6B28788F"/>
     <w:rsid w:val="6B2A422A"/>
     <w:rsid w:val="6B2FCD7D"/>
     <w:rsid w:val="6B3342AA"/>
     <w:rsid w:val="6B3606A9"/>
     <w:rsid w:val="6B3D0183"/>
     <w:rsid w:val="6B3D3458"/>
     <w:rsid w:val="6B3E32F6"/>
     <w:rsid w:val="6B44283B"/>
     <w:rsid w:val="6B449E80"/>
     <w:rsid w:val="6B4DC3E6"/>
     <w:rsid w:val="6B527974"/>
     <w:rsid w:val="6B53F61F"/>
     <w:rsid w:val="6B56F9E9"/>
     <w:rsid w:val="6B584B1B"/>
     <w:rsid w:val="6B58D3AC"/>
     <w:rsid w:val="6B5CFCC0"/>
     <w:rsid w:val="6B66259D"/>
     <w:rsid w:val="6B6907C5"/>
     <w:rsid w:val="6B69B230"/>
     <w:rsid w:val="6B6C9CF6"/>
     <w:rsid w:val="6B70D873"/>
     <w:rsid w:val="6B7168EE"/>
     <w:rsid w:val="6B7311F5"/>
     <w:rsid w:val="6B765128"/>
     <w:rsid w:val="6B7766FD"/>
@@ -36590,50 +35305,51 @@
     <w:rsid w:val="6BCA4F63"/>
     <w:rsid w:val="6BCB4B92"/>
     <w:rsid w:val="6BD3DDA0"/>
     <w:rsid w:val="6BD58EA3"/>
     <w:rsid w:val="6BD90B2A"/>
     <w:rsid w:val="6BDB86E7"/>
     <w:rsid w:val="6BE25971"/>
     <w:rsid w:val="6BEE446E"/>
     <w:rsid w:val="6BF0D7F4"/>
     <w:rsid w:val="6BF42B09"/>
     <w:rsid w:val="6BF7A897"/>
     <w:rsid w:val="6BFC2EBE"/>
     <w:rsid w:val="6C0116CF"/>
     <w:rsid w:val="6C017A72"/>
     <w:rsid w:val="6C01B042"/>
     <w:rsid w:val="6C02AB75"/>
     <w:rsid w:val="6C05DF73"/>
     <w:rsid w:val="6C07F07E"/>
     <w:rsid w:val="6C0B51F1"/>
     <w:rsid w:val="6C0DD66D"/>
     <w:rsid w:val="6C12A811"/>
     <w:rsid w:val="6C1334E8"/>
     <w:rsid w:val="6C14271A"/>
     <w:rsid w:val="6C172988"/>
     <w:rsid w:val="6C19BA75"/>
+    <w:rsid w:val="6C24A7EC"/>
     <w:rsid w:val="6C28393D"/>
     <w:rsid w:val="6C304329"/>
     <w:rsid w:val="6C30AD6F"/>
     <w:rsid w:val="6C32AD91"/>
     <w:rsid w:val="6C33EB07"/>
     <w:rsid w:val="6C341109"/>
     <w:rsid w:val="6C34E12F"/>
     <w:rsid w:val="6C3DC12E"/>
     <w:rsid w:val="6C407B4D"/>
     <w:rsid w:val="6C41ABE7"/>
     <w:rsid w:val="6C45E007"/>
     <w:rsid w:val="6C4BCAAC"/>
     <w:rsid w:val="6C4CD3B1"/>
     <w:rsid w:val="6C4FD7F5"/>
     <w:rsid w:val="6C600E2D"/>
     <w:rsid w:val="6C623C55"/>
     <w:rsid w:val="6C70DA69"/>
     <w:rsid w:val="6C763E60"/>
     <w:rsid w:val="6C77CCF0"/>
     <w:rsid w:val="6C7A21DE"/>
     <w:rsid w:val="6C7C93F4"/>
     <w:rsid w:val="6C812200"/>
     <w:rsid w:val="6C8725FE"/>
     <w:rsid w:val="6C881A0C"/>
     <w:rsid w:val="6C9207D7"/>
@@ -36697,50 +35413,51 @@
     <w:rsid w:val="6D57BBB6"/>
     <w:rsid w:val="6D58F119"/>
     <w:rsid w:val="6D58FAC1"/>
     <w:rsid w:val="6D5D5B0A"/>
     <w:rsid w:val="6D6114E6"/>
     <w:rsid w:val="6D61C6C5"/>
     <w:rsid w:val="6D6332A9"/>
     <w:rsid w:val="6D6AE397"/>
     <w:rsid w:val="6D6BB566"/>
     <w:rsid w:val="6D6EDE93"/>
     <w:rsid w:val="6D751CBC"/>
     <w:rsid w:val="6D7C8EEB"/>
     <w:rsid w:val="6D7D0A3B"/>
     <w:rsid w:val="6D7DAFF8"/>
     <w:rsid w:val="6D7E8FF9"/>
     <w:rsid w:val="6D7F91FA"/>
     <w:rsid w:val="6D8B920F"/>
     <w:rsid w:val="6D8DA31B"/>
     <w:rsid w:val="6D8DB18C"/>
     <w:rsid w:val="6D8FFF7A"/>
     <w:rsid w:val="6D91E6C9"/>
     <w:rsid w:val="6D9322A4"/>
     <w:rsid w:val="6D95F15E"/>
     <w:rsid w:val="6D9A0667"/>
     <w:rsid w:val="6D9E1F6D"/>
+    <w:rsid w:val="6D9FA319"/>
     <w:rsid w:val="6DA118DE"/>
     <w:rsid w:val="6DA1C9F3"/>
     <w:rsid w:val="6DA6EA4A"/>
     <w:rsid w:val="6DA8F7D1"/>
     <w:rsid w:val="6DA9FFC9"/>
     <w:rsid w:val="6DAA0FCA"/>
     <w:rsid w:val="6DB3AD1F"/>
     <w:rsid w:val="6DB6F95B"/>
     <w:rsid w:val="6DB939FD"/>
     <w:rsid w:val="6DBDA4E2"/>
     <w:rsid w:val="6DC24679"/>
     <w:rsid w:val="6DCBCB4B"/>
     <w:rsid w:val="6DCCD25B"/>
     <w:rsid w:val="6DCECDC5"/>
     <w:rsid w:val="6DD5FE23"/>
     <w:rsid w:val="6DD89FC7"/>
     <w:rsid w:val="6DDD091E"/>
     <w:rsid w:val="6DDEBF0D"/>
     <w:rsid w:val="6DE04D56"/>
     <w:rsid w:val="6DE18D59"/>
     <w:rsid w:val="6DE2C101"/>
     <w:rsid w:val="6DE2CB18"/>
     <w:rsid w:val="6DE39BAC"/>
     <w:rsid w:val="6DE42CED"/>
     <w:rsid w:val="6DE4AB68"/>
@@ -36819,57 +35536,59 @@
     <w:rsid w:val="6F01F025"/>
     <w:rsid w:val="6F02DDF5"/>
     <w:rsid w:val="6F037EC0"/>
     <w:rsid w:val="6F08713A"/>
     <w:rsid w:val="6F092B92"/>
     <w:rsid w:val="6F0B7E62"/>
     <w:rsid w:val="6F0FE447"/>
     <w:rsid w:val="6F17463C"/>
     <w:rsid w:val="6F188B14"/>
     <w:rsid w:val="6F1AABA4"/>
     <w:rsid w:val="6F1AE5CA"/>
     <w:rsid w:val="6F1FA04D"/>
     <w:rsid w:val="6F20E57B"/>
     <w:rsid w:val="6F26DB4F"/>
     <w:rsid w:val="6F2A2671"/>
     <w:rsid w:val="6F2AF4DB"/>
     <w:rsid w:val="6F2C2612"/>
     <w:rsid w:val="6F2E9DC5"/>
     <w:rsid w:val="6F360DE7"/>
     <w:rsid w:val="6F37EA74"/>
     <w:rsid w:val="6F3894CC"/>
     <w:rsid w:val="6F3991B7"/>
     <w:rsid w:val="6F39FBBB"/>
     <w:rsid w:val="6F3D5626"/>
     <w:rsid w:val="6F3F9C45"/>
+    <w:rsid w:val="6F45E20B"/>
     <w:rsid w:val="6F47696C"/>
     <w:rsid w:val="6F4C0E21"/>
     <w:rsid w:val="6F4E9CF6"/>
     <w:rsid w:val="6F5395C3"/>
     <w:rsid w:val="6F5B70A9"/>
     <w:rsid w:val="6F61015F"/>
     <w:rsid w:val="6F63D09F"/>
+    <w:rsid w:val="6F6A573C"/>
     <w:rsid w:val="6F6BF376"/>
     <w:rsid w:val="6F6CA2CA"/>
     <w:rsid w:val="6F6DB2E3"/>
     <w:rsid w:val="6F6F4F69"/>
     <w:rsid w:val="6F769528"/>
     <w:rsid w:val="6F77BA73"/>
     <w:rsid w:val="6F7D6B92"/>
     <w:rsid w:val="6F7E1DCE"/>
     <w:rsid w:val="6F811426"/>
     <w:rsid w:val="6F85F0F5"/>
     <w:rsid w:val="6F892A5F"/>
     <w:rsid w:val="6F8B340B"/>
     <w:rsid w:val="6F90BBD0"/>
     <w:rsid w:val="6F927248"/>
     <w:rsid w:val="6F94760F"/>
     <w:rsid w:val="6F96B03C"/>
     <w:rsid w:val="6F9AB6BA"/>
     <w:rsid w:val="6F9FBB7D"/>
     <w:rsid w:val="6FA029F8"/>
     <w:rsid w:val="6FAAF4A3"/>
     <w:rsid w:val="6FAC72DD"/>
     <w:rsid w:val="6FAF6FE3"/>
     <w:rsid w:val="6FAF88B2"/>
     <w:rsid w:val="6FB21C7A"/>
     <w:rsid w:val="6FB518A6"/>
@@ -36925,50 +35644,51 @@
     <w:rsid w:val="7056240B"/>
     <w:rsid w:val="7059549F"/>
     <w:rsid w:val="7059C1F8"/>
     <w:rsid w:val="705A6FBC"/>
     <w:rsid w:val="705C25E6"/>
     <w:rsid w:val="705E7B6B"/>
     <w:rsid w:val="705FD4F5"/>
     <w:rsid w:val="70674041"/>
     <w:rsid w:val="7068D043"/>
     <w:rsid w:val="706CEE90"/>
     <w:rsid w:val="706FBCE1"/>
     <w:rsid w:val="70719708"/>
     <w:rsid w:val="707411E7"/>
     <w:rsid w:val="70766C13"/>
     <w:rsid w:val="7076D52D"/>
     <w:rsid w:val="707C2AF5"/>
     <w:rsid w:val="707C7714"/>
     <w:rsid w:val="707EF535"/>
     <w:rsid w:val="70885C74"/>
     <w:rsid w:val="708A3FDA"/>
     <w:rsid w:val="709B6A37"/>
     <w:rsid w:val="709B9885"/>
     <w:rsid w:val="709DC086"/>
     <w:rsid w:val="709E4FC7"/>
     <w:rsid w:val="70A210BB"/>
+    <w:rsid w:val="70A34139"/>
     <w:rsid w:val="70A37FA2"/>
     <w:rsid w:val="70A79E65"/>
     <w:rsid w:val="70B21783"/>
     <w:rsid w:val="70B5933B"/>
     <w:rsid w:val="70B6D8E1"/>
     <w:rsid w:val="70BA2370"/>
     <w:rsid w:val="70BA4FB9"/>
     <w:rsid w:val="70BB2CEC"/>
     <w:rsid w:val="70C1E8CE"/>
     <w:rsid w:val="70C3B046"/>
     <w:rsid w:val="70C795B1"/>
     <w:rsid w:val="70C9AC8F"/>
     <w:rsid w:val="70D4B65F"/>
     <w:rsid w:val="70D80DA8"/>
     <w:rsid w:val="70D811EC"/>
     <w:rsid w:val="70D98BA3"/>
     <w:rsid w:val="70D9E11A"/>
     <w:rsid w:val="70DB19F1"/>
     <w:rsid w:val="70DB580B"/>
     <w:rsid w:val="70DC18EC"/>
     <w:rsid w:val="70DEB0B5"/>
     <w:rsid w:val="70DF6C41"/>
     <w:rsid w:val="70E2173D"/>
     <w:rsid w:val="70E76045"/>
     <w:rsid w:val="70EA784F"/>
@@ -37119,130 +35839,134 @@
     <w:rsid w:val="72C79007"/>
     <w:rsid w:val="72C83F69"/>
     <w:rsid w:val="72CE2EE3"/>
     <w:rsid w:val="72D8CA86"/>
     <w:rsid w:val="72DE9039"/>
     <w:rsid w:val="72DF09A3"/>
     <w:rsid w:val="72DF8FDF"/>
     <w:rsid w:val="72E445C8"/>
     <w:rsid w:val="72E45E9A"/>
     <w:rsid w:val="72ED0F79"/>
     <w:rsid w:val="72F7EB1F"/>
     <w:rsid w:val="72FDAD1E"/>
     <w:rsid w:val="73041775"/>
     <w:rsid w:val="730872FD"/>
     <w:rsid w:val="73129D3D"/>
     <w:rsid w:val="7319CB32"/>
     <w:rsid w:val="731A13FF"/>
     <w:rsid w:val="731D8ED6"/>
     <w:rsid w:val="73204563"/>
     <w:rsid w:val="73271D70"/>
     <w:rsid w:val="732A4197"/>
     <w:rsid w:val="732B0097"/>
     <w:rsid w:val="7331407A"/>
     <w:rsid w:val="733B125A"/>
     <w:rsid w:val="733BACA3"/>
+    <w:rsid w:val="733E85F8"/>
     <w:rsid w:val="733FC205"/>
     <w:rsid w:val="734273A6"/>
     <w:rsid w:val="7344816F"/>
     <w:rsid w:val="734C082B"/>
     <w:rsid w:val="734E0722"/>
     <w:rsid w:val="7351F737"/>
     <w:rsid w:val="735347E4"/>
     <w:rsid w:val="735776C4"/>
     <w:rsid w:val="73583CA9"/>
     <w:rsid w:val="735A4163"/>
     <w:rsid w:val="735B8C79"/>
     <w:rsid w:val="7365BDA6"/>
     <w:rsid w:val="7365ED86"/>
     <w:rsid w:val="73707BF1"/>
     <w:rsid w:val="737376BF"/>
     <w:rsid w:val="7375DADF"/>
     <w:rsid w:val="7375F7C0"/>
     <w:rsid w:val="738386F5"/>
     <w:rsid w:val="738BD9E5"/>
     <w:rsid w:val="738C1A8B"/>
     <w:rsid w:val="738EB5D8"/>
     <w:rsid w:val="7391F917"/>
     <w:rsid w:val="73934E16"/>
     <w:rsid w:val="739AA604"/>
     <w:rsid w:val="739E5583"/>
     <w:rsid w:val="739FC99B"/>
     <w:rsid w:val="73A00A67"/>
     <w:rsid w:val="73A44CA6"/>
     <w:rsid w:val="73A6D295"/>
     <w:rsid w:val="73A7D38F"/>
     <w:rsid w:val="73ACE6DF"/>
     <w:rsid w:val="73ADD4DD"/>
     <w:rsid w:val="73AF387C"/>
     <w:rsid w:val="73B1C190"/>
+    <w:rsid w:val="73B3D894"/>
     <w:rsid w:val="73B53446"/>
     <w:rsid w:val="73B6AE21"/>
     <w:rsid w:val="73B8CA30"/>
     <w:rsid w:val="73B983D2"/>
     <w:rsid w:val="73C9FE54"/>
     <w:rsid w:val="73CC2FA5"/>
     <w:rsid w:val="73CC45CD"/>
     <w:rsid w:val="73CCD569"/>
     <w:rsid w:val="73D733BD"/>
     <w:rsid w:val="73DFC1E7"/>
     <w:rsid w:val="73E18374"/>
     <w:rsid w:val="73E3BC42"/>
     <w:rsid w:val="73E7F6C5"/>
     <w:rsid w:val="73EA7EC1"/>
     <w:rsid w:val="73ED2BD1"/>
     <w:rsid w:val="73F322D9"/>
     <w:rsid w:val="73F85D26"/>
     <w:rsid w:val="73FB553F"/>
     <w:rsid w:val="74019B15"/>
     <w:rsid w:val="74063573"/>
     <w:rsid w:val="7408DB9A"/>
     <w:rsid w:val="740AB398"/>
     <w:rsid w:val="740E93BA"/>
     <w:rsid w:val="740E9DEB"/>
     <w:rsid w:val="740EE2F8"/>
     <w:rsid w:val="7415FC70"/>
     <w:rsid w:val="7416AE11"/>
     <w:rsid w:val="7417C881"/>
     <w:rsid w:val="7419DC2F"/>
     <w:rsid w:val="741DDF88"/>
     <w:rsid w:val="742E5B6D"/>
     <w:rsid w:val="7437A98F"/>
     <w:rsid w:val="743A34DF"/>
     <w:rsid w:val="743A4719"/>
     <w:rsid w:val="743A7CFC"/>
     <w:rsid w:val="743BCD80"/>
     <w:rsid w:val="743DA90D"/>
     <w:rsid w:val="743F306B"/>
     <w:rsid w:val="7449C5F3"/>
+    <w:rsid w:val="744CB804"/>
     <w:rsid w:val="744D1FD8"/>
     <w:rsid w:val="744E44EF"/>
     <w:rsid w:val="74527FCD"/>
     <w:rsid w:val="7453F835"/>
     <w:rsid w:val="74540FB6"/>
     <w:rsid w:val="7461CA0D"/>
     <w:rsid w:val="7465AA25"/>
+    <w:rsid w:val="746AD1A8"/>
     <w:rsid w:val="746EDFB8"/>
     <w:rsid w:val="746F4A06"/>
     <w:rsid w:val="74734AAC"/>
     <w:rsid w:val="7474CFFC"/>
     <w:rsid w:val="748182EB"/>
     <w:rsid w:val="74822DB0"/>
     <w:rsid w:val="74833A01"/>
     <w:rsid w:val="74856A33"/>
     <w:rsid w:val="7487995E"/>
     <w:rsid w:val="749008A5"/>
     <w:rsid w:val="749028EA"/>
     <w:rsid w:val="7490BCE8"/>
     <w:rsid w:val="74922E18"/>
     <w:rsid w:val="74928DB5"/>
     <w:rsid w:val="7493E01D"/>
     <w:rsid w:val="749AB253"/>
     <w:rsid w:val="749E6C99"/>
     <w:rsid w:val="74A1607C"/>
     <w:rsid w:val="74A26BD8"/>
     <w:rsid w:val="74AA4DC4"/>
     <w:rsid w:val="74AD6F13"/>
     <w:rsid w:val="74B27CFC"/>
     <w:rsid w:val="74B68760"/>
     <w:rsid w:val="74B836AA"/>
     <w:rsid w:val="74B84C07"/>
@@ -37292,123 +36016,128 @@
     <w:rsid w:val="75510D8A"/>
     <w:rsid w:val="7554FAC0"/>
     <w:rsid w:val="7555C8F1"/>
     <w:rsid w:val="75588FCD"/>
     <w:rsid w:val="7558E266"/>
     <w:rsid w:val="755910A9"/>
     <w:rsid w:val="755A479D"/>
     <w:rsid w:val="755DD50D"/>
     <w:rsid w:val="755FFAC7"/>
     <w:rsid w:val="75622482"/>
     <w:rsid w:val="756526BB"/>
     <w:rsid w:val="7577533F"/>
     <w:rsid w:val="757F9DAC"/>
     <w:rsid w:val="758636B1"/>
     <w:rsid w:val="758F7C95"/>
     <w:rsid w:val="7591A2A9"/>
     <w:rsid w:val="7594C935"/>
     <w:rsid w:val="7595A0F2"/>
     <w:rsid w:val="75992508"/>
     <w:rsid w:val="75A00E7B"/>
     <w:rsid w:val="75A1099F"/>
     <w:rsid w:val="75A29091"/>
     <w:rsid w:val="75A3DDBC"/>
     <w:rsid w:val="75B4E6F6"/>
     <w:rsid w:val="75B5335A"/>
+    <w:rsid w:val="75C0CBA2"/>
+    <w:rsid w:val="75C9C892"/>
     <w:rsid w:val="75CB01A0"/>
     <w:rsid w:val="75CB0EA8"/>
     <w:rsid w:val="75CE8D95"/>
     <w:rsid w:val="75D0127D"/>
     <w:rsid w:val="75D6323C"/>
     <w:rsid w:val="75D66AE4"/>
     <w:rsid w:val="75DA1C1E"/>
     <w:rsid w:val="75DAE737"/>
     <w:rsid w:val="75DE8800"/>
     <w:rsid w:val="75DF53F4"/>
     <w:rsid w:val="75DF9800"/>
     <w:rsid w:val="75E5F10B"/>
     <w:rsid w:val="75E8CB87"/>
     <w:rsid w:val="75EA7F18"/>
     <w:rsid w:val="75EC9632"/>
     <w:rsid w:val="75EF2756"/>
     <w:rsid w:val="75FC0C39"/>
     <w:rsid w:val="75FE2EA4"/>
     <w:rsid w:val="76010E13"/>
     <w:rsid w:val="760355DA"/>
     <w:rsid w:val="76051388"/>
     <w:rsid w:val="7606742C"/>
     <w:rsid w:val="760889A0"/>
     <w:rsid w:val="760DBD55"/>
     <w:rsid w:val="760EE4D3"/>
     <w:rsid w:val="7614FE3D"/>
     <w:rsid w:val="761515D8"/>
     <w:rsid w:val="7616A948"/>
     <w:rsid w:val="7619596A"/>
     <w:rsid w:val="761B0695"/>
     <w:rsid w:val="761CB0C6"/>
     <w:rsid w:val="761E02B0"/>
     <w:rsid w:val="761E25DC"/>
     <w:rsid w:val="7622A19B"/>
     <w:rsid w:val="7623A185"/>
     <w:rsid w:val="7625A63A"/>
     <w:rsid w:val="762906CA"/>
     <w:rsid w:val="763291F6"/>
     <w:rsid w:val="76346453"/>
     <w:rsid w:val="763B5312"/>
     <w:rsid w:val="763D3D9A"/>
+    <w:rsid w:val="763EC34C"/>
     <w:rsid w:val="764099E1"/>
     <w:rsid w:val="7641EF09"/>
+    <w:rsid w:val="7644270C"/>
     <w:rsid w:val="764B8786"/>
     <w:rsid w:val="764C7EF8"/>
     <w:rsid w:val="764EDAFB"/>
     <w:rsid w:val="7653775C"/>
     <w:rsid w:val="76589B63"/>
     <w:rsid w:val="765AB918"/>
     <w:rsid w:val="765BC730"/>
     <w:rsid w:val="765CA10E"/>
     <w:rsid w:val="765F1714"/>
     <w:rsid w:val="766143B5"/>
     <w:rsid w:val="7664D122"/>
     <w:rsid w:val="76720634"/>
     <w:rsid w:val="76739C56"/>
     <w:rsid w:val="76745100"/>
     <w:rsid w:val="767607DC"/>
     <w:rsid w:val="7677709F"/>
     <w:rsid w:val="7677F359"/>
     <w:rsid w:val="767DC572"/>
     <w:rsid w:val="76806417"/>
     <w:rsid w:val="7681F202"/>
     <w:rsid w:val="7682900A"/>
     <w:rsid w:val="76855B5E"/>
     <w:rsid w:val="768DFC07"/>
     <w:rsid w:val="76904B50"/>
     <w:rsid w:val="769408A6"/>
     <w:rsid w:val="76953BD8"/>
     <w:rsid w:val="7695EAD4"/>
     <w:rsid w:val="769D9000"/>
     <w:rsid w:val="76A1284C"/>
     <w:rsid w:val="76A1DB4D"/>
+    <w:rsid w:val="76A3B311"/>
     <w:rsid w:val="76A57D11"/>
     <w:rsid w:val="76A707BE"/>
     <w:rsid w:val="76A7BD82"/>
     <w:rsid w:val="76A92D08"/>
     <w:rsid w:val="76AC0435"/>
     <w:rsid w:val="76AC2786"/>
     <w:rsid w:val="76ADC2F3"/>
     <w:rsid w:val="76B0D1C1"/>
     <w:rsid w:val="76B16D01"/>
     <w:rsid w:val="76B835C9"/>
     <w:rsid w:val="76BDF477"/>
     <w:rsid w:val="76BF9A62"/>
     <w:rsid w:val="76C084E5"/>
     <w:rsid w:val="76C25E13"/>
     <w:rsid w:val="76C32A24"/>
     <w:rsid w:val="76C3410D"/>
     <w:rsid w:val="76C359FB"/>
     <w:rsid w:val="76C36202"/>
     <w:rsid w:val="76C544D6"/>
     <w:rsid w:val="76C653BC"/>
     <w:rsid w:val="76C7CCE4"/>
     <w:rsid w:val="76C9EA78"/>
     <w:rsid w:val="76CC7ECD"/>
     <w:rsid w:val="76CDF7C2"/>
     <w:rsid w:val="76CE361D"/>
@@ -37589,64 +36318,66 @@
     <w:rsid w:val="78DC7CAA"/>
     <w:rsid w:val="78E8F82A"/>
     <w:rsid w:val="78EAA215"/>
     <w:rsid w:val="78ED0CC1"/>
     <w:rsid w:val="78EDE051"/>
     <w:rsid w:val="78FA38E2"/>
     <w:rsid w:val="78FC4B54"/>
     <w:rsid w:val="79016385"/>
     <w:rsid w:val="79064ABB"/>
     <w:rsid w:val="790EC64C"/>
     <w:rsid w:val="79126BDE"/>
     <w:rsid w:val="79167E13"/>
     <w:rsid w:val="7918D13F"/>
     <w:rsid w:val="791E598B"/>
     <w:rsid w:val="7922DE39"/>
     <w:rsid w:val="792334B3"/>
     <w:rsid w:val="792F4B95"/>
     <w:rsid w:val="793A1E47"/>
     <w:rsid w:val="793B81E3"/>
     <w:rsid w:val="793E3122"/>
     <w:rsid w:val="7942105D"/>
     <w:rsid w:val="794606B4"/>
     <w:rsid w:val="7948E642"/>
     <w:rsid w:val="794B126F"/>
     <w:rsid w:val="794D5943"/>
+    <w:rsid w:val="7952422C"/>
     <w:rsid w:val="79524BEF"/>
     <w:rsid w:val="79529519"/>
     <w:rsid w:val="7959671F"/>
     <w:rsid w:val="79648B67"/>
     <w:rsid w:val="79688C36"/>
     <w:rsid w:val="796A2963"/>
     <w:rsid w:val="796B7C01"/>
     <w:rsid w:val="796EFC69"/>
     <w:rsid w:val="796F0513"/>
     <w:rsid w:val="79780815"/>
     <w:rsid w:val="79814F17"/>
     <w:rsid w:val="79862CF4"/>
     <w:rsid w:val="79875BEC"/>
     <w:rsid w:val="798AE2CA"/>
+    <w:rsid w:val="798BA1A2"/>
     <w:rsid w:val="799542DF"/>
     <w:rsid w:val="79960BCA"/>
     <w:rsid w:val="79981052"/>
     <w:rsid w:val="799A1A28"/>
     <w:rsid w:val="799E2C8F"/>
     <w:rsid w:val="799FA7F0"/>
     <w:rsid w:val="79A44720"/>
     <w:rsid w:val="79A47FA7"/>
     <w:rsid w:val="79A6964A"/>
     <w:rsid w:val="79AA8BAB"/>
     <w:rsid w:val="79AB516B"/>
     <w:rsid w:val="79AC6D00"/>
     <w:rsid w:val="79B5ABE7"/>
     <w:rsid w:val="79B80C49"/>
     <w:rsid w:val="79C38004"/>
     <w:rsid w:val="79CE931C"/>
     <w:rsid w:val="79D0B366"/>
     <w:rsid w:val="79D10AA7"/>
     <w:rsid w:val="79D43AF4"/>
     <w:rsid w:val="79D71FFD"/>
     <w:rsid w:val="79DBFC0B"/>
     <w:rsid w:val="79DF64ED"/>
     <w:rsid w:val="79E0EBF3"/>
     <w:rsid w:val="79E4297A"/>
     <w:rsid w:val="79E93121"/>
@@ -37702,98 +36433,100 @@
     <w:rsid w:val="7A6BE545"/>
     <w:rsid w:val="7A6C624E"/>
     <w:rsid w:val="7A70828D"/>
     <w:rsid w:val="7A74EC98"/>
     <w:rsid w:val="7A7A2A74"/>
     <w:rsid w:val="7A7DB4D8"/>
     <w:rsid w:val="7A7E2A0D"/>
     <w:rsid w:val="7A7F83BB"/>
     <w:rsid w:val="7A83E2D7"/>
     <w:rsid w:val="7A8AC7B3"/>
     <w:rsid w:val="7A8BE45E"/>
     <w:rsid w:val="7A8C3F52"/>
     <w:rsid w:val="7A8C4FBC"/>
     <w:rsid w:val="7A98184F"/>
     <w:rsid w:val="7A9DC0E2"/>
     <w:rsid w:val="7A9FB7C2"/>
     <w:rsid w:val="7AA1F67C"/>
     <w:rsid w:val="7AA55CC4"/>
     <w:rsid w:val="7AA80EF7"/>
     <w:rsid w:val="7AA909E2"/>
     <w:rsid w:val="7AAB383A"/>
     <w:rsid w:val="7AAFA6AD"/>
     <w:rsid w:val="7AB65EB6"/>
     <w:rsid w:val="7ABA8645"/>
     <w:rsid w:val="7ABB10D2"/>
+    <w:rsid w:val="7ABB234B"/>
     <w:rsid w:val="7ABEA57E"/>
     <w:rsid w:val="7ABF7CAD"/>
     <w:rsid w:val="7AC1D66A"/>
     <w:rsid w:val="7AC5B5B6"/>
     <w:rsid w:val="7AC7B486"/>
     <w:rsid w:val="7ACC5D64"/>
     <w:rsid w:val="7ACC6EAE"/>
     <w:rsid w:val="7ACE874A"/>
     <w:rsid w:val="7AD4289B"/>
     <w:rsid w:val="7AD4605D"/>
     <w:rsid w:val="7AD63BC8"/>
     <w:rsid w:val="7AD7506E"/>
     <w:rsid w:val="7ADF68FD"/>
     <w:rsid w:val="7AE8AC0A"/>
     <w:rsid w:val="7AF06475"/>
     <w:rsid w:val="7AF40955"/>
     <w:rsid w:val="7AF95862"/>
     <w:rsid w:val="7AF98794"/>
     <w:rsid w:val="7AFA5B09"/>
     <w:rsid w:val="7AFE4380"/>
     <w:rsid w:val="7AFE5933"/>
     <w:rsid w:val="7B01B105"/>
     <w:rsid w:val="7B04FB4D"/>
     <w:rsid w:val="7B1164E0"/>
     <w:rsid w:val="7B1A7564"/>
     <w:rsid w:val="7B1EA9FF"/>
     <w:rsid w:val="7B245848"/>
     <w:rsid w:val="7B2BC469"/>
     <w:rsid w:val="7B2F6D27"/>
     <w:rsid w:val="7B309D4A"/>
     <w:rsid w:val="7B314665"/>
     <w:rsid w:val="7B358C73"/>
     <w:rsid w:val="7B360EB9"/>
     <w:rsid w:val="7B3CE146"/>
     <w:rsid w:val="7B3DF8FA"/>
     <w:rsid w:val="7B3F9A6E"/>
     <w:rsid w:val="7B42F702"/>
     <w:rsid w:val="7B4A3A56"/>
     <w:rsid w:val="7B4C2AFD"/>
     <w:rsid w:val="7B4DF29A"/>
     <w:rsid w:val="7B4F2460"/>
     <w:rsid w:val="7B50D71D"/>
     <w:rsid w:val="7B511B01"/>
     <w:rsid w:val="7B55CA7D"/>
     <w:rsid w:val="7B59981D"/>
     <w:rsid w:val="7B60A165"/>
     <w:rsid w:val="7B69F375"/>
     <w:rsid w:val="7B6D1617"/>
+    <w:rsid w:val="7B70D598"/>
     <w:rsid w:val="7B748B3A"/>
     <w:rsid w:val="7B79667E"/>
     <w:rsid w:val="7B7B2EA5"/>
     <w:rsid w:val="7B7BE7D3"/>
     <w:rsid w:val="7B7EE42F"/>
     <w:rsid w:val="7B88143F"/>
     <w:rsid w:val="7B892A3F"/>
     <w:rsid w:val="7B8B160A"/>
     <w:rsid w:val="7B93E3E7"/>
     <w:rsid w:val="7B981C23"/>
     <w:rsid w:val="7B9A5E14"/>
     <w:rsid w:val="7BA4C9EE"/>
     <w:rsid w:val="7BAA1656"/>
     <w:rsid w:val="7BAB44CA"/>
     <w:rsid w:val="7BABC974"/>
     <w:rsid w:val="7BAD0AC2"/>
     <w:rsid w:val="7BAF07FB"/>
     <w:rsid w:val="7BB1D840"/>
     <w:rsid w:val="7BB3A3C5"/>
     <w:rsid w:val="7BBCD38E"/>
     <w:rsid w:val="7BC2A2EC"/>
     <w:rsid w:val="7BCF63C9"/>
     <w:rsid w:val="7BD4A70E"/>
     <w:rsid w:val="7BD5F772"/>
     <w:rsid w:val="7BDB4EF1"/>
@@ -37825,92 +36558,94 @@
     <w:rsid w:val="7C33EC16"/>
     <w:rsid w:val="7C355CE0"/>
     <w:rsid w:val="7C3774D8"/>
     <w:rsid w:val="7C3C7A6E"/>
     <w:rsid w:val="7C3DA3AA"/>
     <w:rsid w:val="7C3F95E8"/>
     <w:rsid w:val="7C40A9C9"/>
     <w:rsid w:val="7C4C35EB"/>
     <w:rsid w:val="7C4E0C5F"/>
     <w:rsid w:val="7C50D732"/>
     <w:rsid w:val="7C531746"/>
     <w:rsid w:val="7C592092"/>
     <w:rsid w:val="7C5C1CC5"/>
     <w:rsid w:val="7C631059"/>
     <w:rsid w:val="7C6668D5"/>
     <w:rsid w:val="7C67AEBA"/>
     <w:rsid w:val="7C68D8D5"/>
     <w:rsid w:val="7C6F7827"/>
     <w:rsid w:val="7C71500F"/>
     <w:rsid w:val="7C71F2F7"/>
     <w:rsid w:val="7C736066"/>
     <w:rsid w:val="7C7E10AB"/>
     <w:rsid w:val="7C82DD9B"/>
     <w:rsid w:val="7C8D375E"/>
     <w:rsid w:val="7C90AC09"/>
+    <w:rsid w:val="7C91EC74"/>
     <w:rsid w:val="7C945C9E"/>
     <w:rsid w:val="7C9622C0"/>
     <w:rsid w:val="7C96B908"/>
     <w:rsid w:val="7CA1E380"/>
     <w:rsid w:val="7CA28FA0"/>
     <w:rsid w:val="7CA3ABF8"/>
     <w:rsid w:val="7CAAA9A5"/>
     <w:rsid w:val="7CADFF9B"/>
     <w:rsid w:val="7CAF1091"/>
     <w:rsid w:val="7CAF2D0D"/>
     <w:rsid w:val="7CB39CB2"/>
     <w:rsid w:val="7CB645C5"/>
     <w:rsid w:val="7CB8B6BD"/>
     <w:rsid w:val="7CB8D928"/>
     <w:rsid w:val="7CBA8BE8"/>
     <w:rsid w:val="7CBCB85C"/>
     <w:rsid w:val="7CC02899"/>
     <w:rsid w:val="7CC1570F"/>
     <w:rsid w:val="7CC19EA0"/>
     <w:rsid w:val="7CC2E34C"/>
     <w:rsid w:val="7CC30214"/>
     <w:rsid w:val="7CC6D2DF"/>
     <w:rsid w:val="7CC72F3E"/>
     <w:rsid w:val="7CC7910A"/>
     <w:rsid w:val="7CC82686"/>
     <w:rsid w:val="7CC9B996"/>
     <w:rsid w:val="7CCC9976"/>
     <w:rsid w:val="7CCCAE74"/>
     <w:rsid w:val="7CCCFD3D"/>
     <w:rsid w:val="7CCDA1B9"/>
     <w:rsid w:val="7CD0E5CB"/>
     <w:rsid w:val="7CD227E1"/>
     <w:rsid w:val="7CD4C0CF"/>
     <w:rsid w:val="7CD4ED63"/>
     <w:rsid w:val="7CD72A5E"/>
     <w:rsid w:val="7CD74928"/>
     <w:rsid w:val="7CDA78BF"/>
     <w:rsid w:val="7CDE370C"/>
     <w:rsid w:val="7CDF9EF4"/>
     <w:rsid w:val="7CE3555B"/>
     <w:rsid w:val="7CE35F1A"/>
     <w:rsid w:val="7CE69839"/>
+    <w:rsid w:val="7CE7CACE"/>
     <w:rsid w:val="7CE929FD"/>
     <w:rsid w:val="7CEA17C8"/>
     <w:rsid w:val="7CEBC389"/>
     <w:rsid w:val="7CEF5136"/>
     <w:rsid w:val="7CF229CA"/>
     <w:rsid w:val="7CF86583"/>
     <w:rsid w:val="7CFBC6F8"/>
     <w:rsid w:val="7D0085AF"/>
     <w:rsid w:val="7D031BDD"/>
     <w:rsid w:val="7D04F6DE"/>
     <w:rsid w:val="7D058A66"/>
     <w:rsid w:val="7D0CB3C0"/>
     <w:rsid w:val="7D0E996C"/>
     <w:rsid w:val="7D0EAA29"/>
     <w:rsid w:val="7D0F136C"/>
     <w:rsid w:val="7D132D16"/>
     <w:rsid w:val="7D1500A6"/>
     <w:rsid w:val="7D16B045"/>
     <w:rsid w:val="7D18E744"/>
     <w:rsid w:val="7D19516C"/>
     <w:rsid w:val="7D1C4BBA"/>
     <w:rsid w:val="7D1F2606"/>
     <w:rsid w:val="7D211517"/>
     <w:rsid w:val="7D21498A"/>
     <w:rsid w:val="7D267B86"/>
@@ -37988,105 +36723,108 @@
     <w:rsid w:val="7E119489"/>
     <w:rsid w:val="7E15A0AB"/>
     <w:rsid w:val="7E1C7408"/>
     <w:rsid w:val="7E2405A7"/>
     <w:rsid w:val="7E24F81D"/>
     <w:rsid w:val="7E25796E"/>
     <w:rsid w:val="7E286C3C"/>
     <w:rsid w:val="7E2A2C5C"/>
     <w:rsid w:val="7E2AB75B"/>
     <w:rsid w:val="7E2BA482"/>
     <w:rsid w:val="7E35DB20"/>
     <w:rsid w:val="7E3792C3"/>
     <w:rsid w:val="7E3889C4"/>
     <w:rsid w:val="7E3975C3"/>
     <w:rsid w:val="7E3C1D36"/>
     <w:rsid w:val="7E441C07"/>
     <w:rsid w:val="7E46B333"/>
     <w:rsid w:val="7E477A85"/>
     <w:rsid w:val="7E4D4DE5"/>
     <w:rsid w:val="7E4D8252"/>
     <w:rsid w:val="7E51613B"/>
     <w:rsid w:val="7E52219D"/>
     <w:rsid w:val="7E5330CE"/>
     <w:rsid w:val="7E5B4E72"/>
     <w:rsid w:val="7E601096"/>
+    <w:rsid w:val="7E61882C"/>
     <w:rsid w:val="7E627ED0"/>
     <w:rsid w:val="7E64D070"/>
     <w:rsid w:val="7E6638C3"/>
     <w:rsid w:val="7E680C23"/>
     <w:rsid w:val="7E6C2F9F"/>
     <w:rsid w:val="7E6F09C6"/>
     <w:rsid w:val="7E71DF58"/>
+    <w:rsid w:val="7E7491BD"/>
     <w:rsid w:val="7E768210"/>
     <w:rsid w:val="7E7A3BFD"/>
     <w:rsid w:val="7E7D040B"/>
     <w:rsid w:val="7E8453FD"/>
     <w:rsid w:val="7E84C56E"/>
     <w:rsid w:val="7E88926A"/>
     <w:rsid w:val="7E978BBD"/>
     <w:rsid w:val="7E984D76"/>
     <w:rsid w:val="7E9A296B"/>
     <w:rsid w:val="7E9D2F3D"/>
     <w:rsid w:val="7EA3A092"/>
     <w:rsid w:val="7EA5AE9D"/>
     <w:rsid w:val="7EB83650"/>
     <w:rsid w:val="7EB899BE"/>
     <w:rsid w:val="7EBA24BF"/>
     <w:rsid w:val="7EBD2C43"/>
     <w:rsid w:val="7EBEA227"/>
     <w:rsid w:val="7EC4C031"/>
     <w:rsid w:val="7ECC9B86"/>
     <w:rsid w:val="7ECD15C8"/>
     <w:rsid w:val="7ECF7C62"/>
     <w:rsid w:val="7EDC7C38"/>
     <w:rsid w:val="7EDE2F69"/>
     <w:rsid w:val="7EE48C13"/>
     <w:rsid w:val="7EE9E3C1"/>
     <w:rsid w:val="7EF0708B"/>
     <w:rsid w:val="7EFCE5DB"/>
     <w:rsid w:val="7EFE4D2B"/>
     <w:rsid w:val="7EFF24FA"/>
     <w:rsid w:val="7F0B6457"/>
     <w:rsid w:val="7F0CD9BD"/>
     <w:rsid w:val="7F0FFCE6"/>
     <w:rsid w:val="7F13482F"/>
     <w:rsid w:val="7F16658A"/>
     <w:rsid w:val="7F17A3B8"/>
     <w:rsid w:val="7F1AB681"/>
     <w:rsid w:val="7F1B3CC5"/>
     <w:rsid w:val="7F1C6639"/>
     <w:rsid w:val="7F1F5571"/>
     <w:rsid w:val="7F201733"/>
     <w:rsid w:val="7F26A445"/>
     <w:rsid w:val="7F293632"/>
     <w:rsid w:val="7F2A9059"/>
     <w:rsid w:val="7F2ADB5F"/>
     <w:rsid w:val="7F2F811B"/>
     <w:rsid w:val="7F361DB1"/>
     <w:rsid w:val="7F37A6B2"/>
     <w:rsid w:val="7F3926BD"/>
+    <w:rsid w:val="7F397E18"/>
     <w:rsid w:val="7F3D3C16"/>
     <w:rsid w:val="7F3F2878"/>
     <w:rsid w:val="7F40BA36"/>
     <w:rsid w:val="7F418337"/>
     <w:rsid w:val="7F4444EC"/>
     <w:rsid w:val="7F48538F"/>
     <w:rsid w:val="7F4CB723"/>
     <w:rsid w:val="7F51E7E6"/>
     <w:rsid w:val="7F5256D0"/>
     <w:rsid w:val="7F57BDB6"/>
     <w:rsid w:val="7F5C2AD2"/>
     <w:rsid w:val="7F5E867D"/>
     <w:rsid w:val="7F6446BE"/>
     <w:rsid w:val="7F6838E6"/>
     <w:rsid w:val="7F68E823"/>
     <w:rsid w:val="7F761B83"/>
     <w:rsid w:val="7F771705"/>
     <w:rsid w:val="7F7AC28A"/>
     <w:rsid w:val="7F7C0F42"/>
     <w:rsid w:val="7F80166A"/>
     <w:rsid w:val="7F806F0F"/>
     <w:rsid w:val="7F807F8F"/>
     <w:rsid w:val="7F882611"/>
     <w:rsid w:val="7F8D56DC"/>
     <w:rsid w:val="7F960DA3"/>
@@ -38119,53 +36857,53 @@
     <w:rsid w:val="7FF905CE"/>
     <w:rsid w:val="7FFA3256"/>
     <w:rsid w:val="7FFB7D66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="478AB75B"/>
+  <w14:docId w14:val="262B4855"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8B396766-E867-4B58-B7C9-54F926B8E2F8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -39418,146 +38156,146 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:rsid w:val="00820F05"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelo">
     <w:name w:val="List"/>
     <w:basedOn w:val="Leipteksti"/>
     <w:uiPriority w:val="17"/>
     <w:semiHidden/>
     <w:rsid w:val="004A75A3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="left" w:pos="1304"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="atLeast"/>
       <w:ind w:left="2965" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelo2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Leipteksti"/>
     <w:uiPriority w:val="17"/>
     <w:semiHidden/>
     <w:rsid w:val="004A75A3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="-3555"/>
         <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="left" w:pos="1304"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="atLeast"/>
       <w:ind w:left="2965" w:firstLine="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelo3">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="Leipteksti"/>
     <w:uiPriority w:val="17"/>
     <w:semiHidden/>
     <w:rsid w:val="004A75A3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="left" w:pos="1304"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="atLeast"/>
       <w:ind w:left="2965" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelo4">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
     <w:rsid w:val="004A75A3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1304"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelo5">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
     <w:rsid w:val="004A75A3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1304"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Leipteksti">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="LeiptekstiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A75A3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LeiptekstiChar">
     <w:name w:val="Leipäteksti Char"/>
@@ -39624,77 +38362,116 @@
     <w:rsid w:val="00767FFC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="36125719">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="71050980">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="111247113">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="132020573">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="203829135">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="205144930">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="210191444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="260337819">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -39906,116 +38683,272 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2147315453">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="310133347">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="322196512">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="367029273">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="389034935">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="409229047">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="442576699">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="444007660">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="450173064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="478229945">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="510265612">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="540098188">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="582572592">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="583148084">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="612596985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="630592699">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="644044374">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="657272832">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="660893599">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="674454999">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -40023,51 +38956,77 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="721834084">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="779229035">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="787430053">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="828062138">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="847062092">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -40099,51 +39058,155 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1868786054">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="853030561">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="902839504">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="912160456">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="931358258">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="944576691">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="975644547">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1053382008">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1057169505">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1118990191">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1174799450">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -40165,116 +39228,220 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1284383692">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1308627189">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1311522465">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1326711619">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1379283628">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1383401352">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1388993896">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1418408469">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1420057495">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1427458802">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1440445526">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1464418977">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1515414064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1528980247">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1608007430">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1612397391">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -40296,90 +39463,142 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1641573788">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1688407495">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1707757586">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1836261159">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1841039346">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1845853538">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1852646880">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1864436544">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1888371523">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1889563241">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -40497,50 +39716,63 @@
           <w:marTop w:val="240"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1893498227">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1898659056">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1898737602">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1964844206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -41386,50 +40618,89 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2106262000">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="2045904368">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2050063741">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2081556056">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2088337108">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2089039244">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -41633,51 +40904,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1917864048">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva-my.sharepoint.com/personal/sanna_kenttala_sata_fi/Documents/Omavalvontasuunnitelmat/Ohjeet/Tiedote_tammikuu_2025.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/tapahtuma/kevan-tietoisku-kevan-pulssi--palvelu-osaksi-tyokykyjohtamista/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sirja.peltoniemi@sata.fi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=873&amp;with_frames=" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://valvira.fi/-/tyonantajan-on-tarkistettava-uuden-tyontekijan-oikeudet-ja-osaaminen-erityisesti-opiskelijoita-rekrytoidessa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fimea.fi/laakinnalliset_laitteet/vaatimukset-ammattimaisille-kayttajille/vaaratilanteista-ilmoittaminen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://valvira.fi/sosiaali-ja-terveydenhuolto/ilmoituksen-tekeminen-ammattihenkilosta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietoturva@sata.fi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/tietopyyntolomakkeet/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1862024/Henkilostokertomus_2023(2928)" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fimea.fi/laaketurvallisuus_ja_tieto/laakkeiden_turvallisuus/haittavaikutuksista_ilmoittaminen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.granitegrc.com/services/12" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/hoitoonpaasy/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4871/approved/file" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/suun-terveydenhuolto/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Henkilostoasiat/SitePages/osaamisenkehittaminen.aspx?csf=1&amp;web=1&amp;e=jv8TUp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://finlex.fi/fi/viranomaiset/normi/555001/50978" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=505" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sampo.thl.fi/pivot/prod/fi/avohpaasy/sthjono01/fact_ahil_sthjono01?row=area-1003551&amp;column=odotusaika-25575&amp;filter=aika-1088412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8304/approved/with_frames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=50&amp;with_frames=" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/palvelut/suun-terveydenhuolto-satakunnan-hyvinvointialue/cbf49805-a809-425a-80ef-e18e05ff7380" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/tietopyyntolomakkeet/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata-whistleblow.granitegrc.com/?sid=h4664ofa94du3qm2c5cqnf6u4q" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Henkilostoasiat/SitePages/Perehdytys(1).aspx?csf=1&amp;web=1&amp;e=VmeL6b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/download/noname/%7B55c0cf76-5795-43ac-9bd0-f8bc2314dd51%7D/40781" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=194&amp;with_frames=" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katja.lepisto@sata.fi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1037/approved/with_frames" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koulutus@sata.fi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=900&amp;with_frames=" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1973&amp;with_frames=" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=50&amp;with_frames=" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/perehdytys.aspx?csf=1&amp;web=1&amp;e=wgajDy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2237" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1037/approved/with_frames" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7882/approved/with_frames" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/7943/approved/file" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1862024/Henkilostokertomus_2023(2928)" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fimea.fi/laakinnalliset_laitteet/vaatimukset-ammattimaisille-kayttajille/vaaratilanteista-ilmoittaminen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/729/approved/with_frames" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/8745/approved/file" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId145" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/hoitoonpaasy/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8033/approved/with_frames" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6080/approved/with_frames" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/suun-terveydenhuolto/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/tapahtuma/kevan-tietoisku-kevan-pulssi--palvelu-osaksi-tyokykyjohtamista/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fimea.fi/laaketurvallisuus_ja_tieto/laakkeiden_turvallisuus/haittavaikutuksista_ilmoittaminen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4269/approved/file" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2833&amp;with_frames=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sampo.thl.fi/pivot/prod/fi/avohpaasy/sthjono01/fact_ahil_sthjono01?row=area-1003551&amp;column=odotusaika-25575&amp;filter=aika-1088412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8916/approved/with_frames" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8304/approved/with_frames" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/palvelut/suun-terveydenhuolto-satakunnan-hyvinvointialue/cbf49805-a809-425a-80ef-e18e05ff7380" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/tietopyyntolomakkeet/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arkkitehtuuri@sata.fi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2025/04/Rekisteritietojen-korjauspyynto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://finlex.fi/fi/viranomaiset/normi/555001/50978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=349&amp;with_frames=" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4706/approved/file" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10755" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2020&amp;with_frames=" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7266/approved/with_frames" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.granitegrc.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=194&amp;with_frames=" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katja.lepisto@sata.fi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1816&amp;with_frames=" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata-whistleblow.granitegrc.com/?sid=h4664ofa94du3qm2c5cqnf6u4q" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/Home.aspx?csf=1&amp;web=1&amp;e=nvs1xL" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/7422/approved/file" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.service.tieto.com/login/index.php?loginredirect=1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Rekisteritietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Lokitietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10760" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1866&amp;with_frames=" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/2871/approved/with_frames" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sirja.peltoniemi@sata.fi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=308&amp;with_frames=" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/714/approved/with_frames" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.mmg.fi/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/palveluntuottajalle/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{87450577-DEF0-49F5-AF30-C4B55C431A48}">
     <t:Anchor>
       <t:Comment id="1326491270"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{F771E3FA-C314-427F-A050-0B5CFA8B2E5C}" time="2024-03-13T13:30:11.577Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1326491270"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{D218DF34-12D2-4297-8DBB-7532AD0835E0}" time="2024-03-13T13:30:11.577Z">
@@ -42056,52 +41327,80 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x01010057F82573354FBE4A85D6DE97367C6151" ma:contentTypeVersion="6" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="84da9c9f7f8f4ca1ab95df30688a15f9">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bb63fbf0-2470-49e3-886f-300b9ef5665e" xmlns:ns3="6fe07f41-1ecf-4012-b4c5-a56ae3386ded" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d1486c8cb52d5bdc2d24b14bce57a36" ns2:_="" ns3:_="">
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <SharedWithUsers xmlns="6fe07f41-1ecf-4012-b4c5-a56ae3386ded">
+      <UserInfo>
+        <DisplayName>Raija Uusitalo-Seppälä</DisplayName>
+        <AccountId>54</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Marjaana Seppälä</DisplayName>
+        <AccountId>92</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Jaana Järvimäki</DisplayName>
+        <AccountId>42</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x01010057F82573354FBE4A85D6DE97367C6151" ma:contentTypeVersion="6" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="48937e2f44366f6768491d7df4a055df">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bb63fbf0-2470-49e3-886f-300b9ef5665e" xmlns:ns3="6fe07f41-1ecf-4012-b4c5-a56ae3386ded" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93a662dec4556d11a4eb4c73d96feee2" ns2:_="" ns3:_="">
     <xsd:import namespace="bb63fbf0-2470-49e3-886f-300b9ef5665e"/>
     <xsd:import namespace="6fe07f41-1ecf-4012-b4c5-a56ae3386ded"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bb63fbf0-2470-49e3-886f-300b9ef5665e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -42232,153 +41531,184 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CEAF940-6A69-4F34-AA3F-D7483B75489D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{498AE3AC-8F59-4369-89D8-13C100F6EE35}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66296FAC-997D-41D3-87E5-1CD48278E2B2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+    <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
+    <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
+    <ds:schemaRef ds:uri="http://opendope.org/questions"/>
+    <ds:schemaRef ds:uri="http://opendope.org/answers"/>
+    <ds:schemaRef ds:uri="http://opendope.org/components"/>
+    <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BEC4CDA-D0D3-4D63-836E-221959702B0B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="bb63fbf0-2470-49e3-886f-300b9ef5665e"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6fe07f41-1ecf-4012-b4c5-a56ae3386ded"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ECB3455-0D71-4D05-9140-A5CCA2FCA7A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bb63fbf0-2470-49e3-886f-300b9ef5665e"/>
     <ds:schemaRef ds:uri="6fe07f41-1ecf-4012-b4c5-a56ae3386ded"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>47</Pages>
-  <Words>12403</Words>
-  <Characters>100472</Characters>
+  <Words>11610</Words>
+  <Characters>94043</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>837</Lines>
-  <Paragraphs>225</Paragraphs>
+  <Lines>783</Lines>
+  <Paragraphs>210</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>112650</CharactersWithSpaces>
+  <CharactersWithSpaces>105443</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SOSIAALIPALVELUJEN OMAVALVONTASUUNNITELMA</dc:title>
   <dc:subject/>
   <dc:creator>Tuomainen Pauliina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010057F82573354FBE4A85D6DE97367C6151</vt:lpwstr>