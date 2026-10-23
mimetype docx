--- v1 (2026-08-25)
+++ v2 (2026-10-23)
@@ -31,164 +31,164 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1051035649"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="04A35B1B" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="3D5EC1D8" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="09EAC05A" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="773F4A24" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0DE1F040" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="520C3CA4" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="2FCA7987" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="3A7F3945" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="05A50551" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="3DC4CFCD" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="26C99CAA" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="4264CD1B" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="1F8BEDFE" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="301D5249" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5635E0A5" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="6FEA8D50" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6BF7FCB2" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="143C2B41" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="23A621F1" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="63541362" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="3770D5F8" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="2B788E57" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="7ECD6681" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="4AF95D1F" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="28E253C8" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="5B764CF8" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0DB4EF4F" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="6473B6B6" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="714D6065" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="46353E2E" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="4077F375" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="039F514B" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="54C3B794" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="11FE50EA" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="73668E11" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="6472C9FE" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="40651232" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="22BBFCD4" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0077D0EC" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="20DF058B" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00890876">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="2B579A"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               <w:lang w:eastAsia="fi-FI"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AAF71BA" wp14:editId="0DF7D6C6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AAF71BA" wp14:editId="75333616">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-765810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7702550" cy="5600700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Kuva 5">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="Kuva 5">
@@ -219,3243 +219,4417 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r w:rsidRPr="00890876">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>Omavalvontasuunnitelma</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0F96AF86" w14:textId="77777777" w:rsidR="00B32CDF" w:rsidRPr="00641B21" w:rsidRDefault="009415BA" w:rsidP="0074386B">
+        <w:p w14:paraId="26E465A3" w14:textId="77777777" w:rsidR="00B32CDF" w:rsidRPr="00641B21" w:rsidRDefault="009415BA" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00641B21">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>Erityis- ja sairaalapalvelut</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="22D86D97" w14:textId="77777777" w:rsidR="009415BA" w:rsidRPr="00641B21" w:rsidRDefault="009415BA" w:rsidP="0074386B">
+        <w:p w14:paraId="231BE446" w14:textId="77777777" w:rsidR="009415BA" w:rsidRPr="00641B21" w:rsidRDefault="009415BA" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00641B21">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>Yhteiset palvelut, suun terveydenhuolto</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="63F10AE3" w14:textId="77777777" w:rsidR="001F3491" w:rsidRPr="00641B21" w:rsidRDefault="00B45D92" w:rsidP="0074386B">
+        <w:p w14:paraId="2BE9E103" w14:textId="1A0D479D" w:rsidR="00F2283C" w:rsidRPr="00FA7161" w:rsidRDefault="00B45D92" w:rsidP="00FA7161">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00641B21">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="313BA488" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="001C2FB8" w:rsidP="0074386B">
-[...7 lines deleted...]
-        </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkStart w:id="0" w:name="_Toc51054846" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="0" w:name="_Toc51054846" w:displacedByCustomXml="prev"/>
+    <w:p w14:paraId="6D64DD1F" w14:textId="77777777" w:rsidR="00F2283C" w:rsidRDefault="00F2283C" w:rsidP="00F2283C">
+      <w:pPr>
+        <w:pStyle w:val="Sisluet1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2283C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:id w:val="986804503"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="5823D384" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="004E0003">
+        <w:p w14:paraId="161A3E60" w14:textId="293C572B" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00F2283C">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AC735C">
+          <w:r w:rsidRPr="00FA7161">
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00AC735C">
+          <w:r w:rsidRPr="00FA7161">
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00AC735C">
+          <w:r w:rsidRPr="00FA7161">
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc211259408" w:history="1">
-            <w:r w:rsidR="006D6013" w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488277" w:history="1">
+            <w:r w:rsidR="00FA7161" w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1. Palveluntuottajaa, palveluyksikköä ja toimintaa koskevat tiedot</w:t>
             </w:r>
-            <w:r w:rsidR="006D6013">
+            <w:r w:rsidR="00FA7161" w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006D6013">
+            <w:r w:rsidR="00FA7161" w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006D6013">
+            <w:r w:rsidR="00FA7161" w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259408 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488277 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006D6013">
+            <w:r w:rsidR="00FA7161" w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006D6013">
+            <w:r w:rsidR="00FA7161" w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006D6013">
+            <w:r w:rsidR="00FA7161" w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="006D6013">
+            <w:r w:rsidR="00FA7161" w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71764E2F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="07D7B2E8" w14:textId="22BBBB9A" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259409" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488278" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
-              <w:t>1.1 Palveluntuottajan perustiedot</w:t>
+              <w:t>Omavalvontasuunnitelmat tulee laatia palveluyksikkötasolla. Sata-alue on määritellyt, että palveluyksiköitä ovat vastuualueet, suun terveydenhuolto ja yleislääketieteen osastokokonaisuus.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259409 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488278 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62A25C1B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="78F73370" w14:textId="2EEC476D" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259410" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488279" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1.2 Vastuuyksikön perustiedot</w:t>
+              <w:t>1.1 Palveluntuottajan perustiedot</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259410 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488279 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09B45B8B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="3E7D42A1" w14:textId="0A1392B3" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259411" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488280" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1.3 Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
+              <w:t>1.2 Vastuuyksikön perustiedot</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259411 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488280 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="67288DE7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="6671E68A" w14:textId="21FA45DB" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
+          <w:pPr>
+            <w:pStyle w:val="Sisluet2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="fi-FI"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc241488281" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.3 Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA7161">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00FA7161">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00FA7161">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488281 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00FA7161">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FA7161">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FA7161">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA7161">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3AA623FC" w14:textId="2A874047" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259412" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488282" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2. Asiakas- ja potilasturvallisuus</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259412 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488282 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19D8CFC8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="12BF4AF3" w14:textId="6C792F5C" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259413" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488283" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.1 Palveluiden laadulliset edellytykset</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259413 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488283 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DA7DE9C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="4FAAFBEE" w14:textId="1E94FA38" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259414" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488284" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.2 Vastuu palvelujen laadusta</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259414 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488284 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C13CDEE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="6D8FC761" w14:textId="1D7E6729" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259415" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488285" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.3 Asiakkaan ja potilaan asema ja oikeudet</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259415 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488285 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3ECFF356" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="3FE0BFFC" w14:textId="15358CAC" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259416" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488286" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.4 Muistutusten käsittely</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259416 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488286 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4AB6F5D8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="2C32082E" w14:textId="51CAAD10" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259417" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488287" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.5 Henkilöstö</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259417 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488287 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="680243DF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="16709A31" w14:textId="22DE4E12" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259418" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488288" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.6 Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259418 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488288 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>19</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="39F2AB23" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="78D7F63B" w14:textId="6DEA3498" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259419" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488289" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.7 Monialainen yhteistyö ja palvelun koordinointi</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259419 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488289 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>20</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2D9C317C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="100E2AA0" w14:textId="43F0ADD1" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259420" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488290" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.8 Toimitilat ja välineet mukaan lukien toimintaympäristö</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259420 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488290 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>20</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C233EBB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="0A85F2E7" w14:textId="23FDBCBB" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259421" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488291" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.9 Lääkinnälliset laitteet, tietojärjestelmät ja teknologian käyttö</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259421 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488291 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>24</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F2A8039" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="4FC432ED" w14:textId="5FA74734" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259422" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488292" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.10 Lääkehoitosuunnitelma</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259422 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488292 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C85E0F3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="34E291FA" w14:textId="1848C200" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259423" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488293" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2.11 Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259423 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488293 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>29</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2713A6BE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="73070287" w14:textId="5923E1EC" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259424" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488294" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2.12 Säännöllisesti kerättävän ja muun palautteen huomioiminen</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259424 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488294 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37F0800B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="6EF8E5A8" w14:textId="7BFFC9BF" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259425" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488295" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3. Omavalvonnan riskienhallinta</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259425 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488295 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>34</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="206D089B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="5D8F5E88" w14:textId="4E4D26AD" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259426" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488296" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3.1 Vastuualueen riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
+              <w:t>3.1 Vastuuyksikön riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259426 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488296 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>34</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="11EFD749" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="602A7506" w14:textId="022B2228" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259427" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488297" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.2. Riskienhallinnan keinot ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259427 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488297 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3922CF1B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="57D85D6A" w14:textId="23944ADF" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259428" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488298" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.3 Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259428 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488298 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>41</w:t>
+              <w:t>42</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07701282" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="22849D7A" w14:textId="753BF7DF" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259429" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488299" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259429 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488299 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>44</w:t>
+              <w:t>45</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7182B494" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="549A0F5C" w14:textId="75A6475E" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259430" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488300" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.5 Valmius- ja jatkuvuudenhallinta</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259430 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488300 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>46</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E568A2D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="354C258C" w14:textId="12CC7B47" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259431" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488301" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4. Omavalvontasuunnitelman toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259431 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488301 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>46</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="18FFB64B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="45493FA1" w14:textId="68FF696A" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259432" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488302" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.1 Toimeenpano</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259432 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488302 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>46</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25011BD6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013">
+        <w:p w14:paraId="261AE02D" w14:textId="15D087D6" w:rsidR="00FA7161" w:rsidRPr="00FA7161" w:rsidRDefault="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211259433" w:history="1">
-            <w:r w:rsidRPr="006152AC">
+          <w:hyperlink w:anchor="_Toc241488303" w:history="1">
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4.2 Julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
+              <w:t>4.2 Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211259433 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241488303 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>46</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FA7161">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3695AA3F" w14:textId="77777777" w:rsidR="00AF5838" w:rsidRPr="00AC735C" w:rsidRDefault="004E0003" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="2CC172BC" w14:textId="364162DF" w:rsidR="00794DB2" w:rsidRPr="00FA7161" w:rsidRDefault="00F2283C" w:rsidP="00FA7161">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
               <w:noProof/>
+              <w:color w:val="0563C1" w:themeColor="hyperlink"/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:u w:val="single"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AC735C">
+          <w:r w:rsidRPr="00FA7161">
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
+            <w:lastRenderedPageBreak/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="26B113FF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="000D3BE5" w:rsidP="006D6013">
+    <w:bookmarkEnd w:id="0" w:displacedByCustomXml="prev"/>
+    <w:p w14:paraId="7BB3DE4E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="000D3BE5" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc45556421"/>
       <w:bookmarkStart w:id="2" w:name="_Toc664223350"/>
       <w:bookmarkStart w:id="3" w:name="_Toc145511875"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc211259408"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc241488277"/>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="006D6013">
         <w:t xml:space="preserve"> Palveluntuottajaa, palveluyksikköä ja toimintaa koskevat tiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="7258E0B2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
-    <w:p w14:paraId="56B0FC4E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3E643DD0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:p w14:paraId="0F1103E5" w14:textId="77777777" w:rsidR="001B5028" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialue </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eli </w:t>
       </w:r>
       <w:r w:rsidRPr="00354CE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Sata-alue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">on yksi 21 hyvinvointialueesta. Alueeseen kuuluvat Satakunnan kunnat. </w:t>
       </w:r>
       <w:r>
         <w:t>Hyvinvointialue järjestää julkiset sosiaali- ja terveydenhuollon sekä pelastustoimen palvelut Satakunnan alueella,</w:t>
       </w:r>
       <w:r w:rsidRPr="51E7850C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> noin </w:t>
       </w:r>
       <w:r w:rsidRPr="24DDD903">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>212 000 asukkaalle.</w:t>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5028">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24DDD903">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t> 000 asukkaalle.</w:t>
       </w:r>
       <w:r w:rsidRPr="51E7850C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Hyvinvointialueella toimii noin 10 000 työntekijää (</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="51E7850C">
+        <w:t xml:space="preserve"> Hyvinvointialueella toimii noin 10 000 työntekijää.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="729C1BD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3338797B" w14:textId="0CB5505C" w:rsidR="001B5028" w:rsidRDefault="001B5028" w:rsidP="001B5028">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD6951">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueen hallinnon ja toiminnan järjestämisessä sekä päätöksenteossa noudatetaan </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD6951">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:eastAsia="Arial"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
-          <w:t>Henkilöstökertomus 2023</w:t>
+          <w:t>hallintosäännön</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="51E7850C">
-[...19 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+      <w:r w:rsidRPr="00FD6951">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> määräyksiä. Organisaatio on jaettu toimialueisiin ja niiden alaisiin vastuualueisin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6754B43A" w14:textId="77777777" w:rsidR="001B5028" w:rsidRPr="001B5028" w:rsidRDefault="001B5028" w:rsidP="001B5028">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B4C12E" w14:textId="3467C9CB" w:rsidR="006D6013" w:rsidRPr="001B5028" w:rsidRDefault="001B5028" w:rsidP="006D6013">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc241488278"/>
+      <w:r w:rsidRPr="001B5028">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmat tulee laatia palveluyksikkötasolla. Sata-alue on määritellyt, että palveluyksiköitä ovat vastuualueet, suun terveydenhuolto ja yleislääketieteen osastokokonaisuus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="6A305EF0" w14:textId="77777777" w:rsidR="001B5028" w:rsidRPr="001B5028" w:rsidRDefault="001B5028" w:rsidP="001B5028">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B63C345" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000A75B4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc211257870"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc241488279"/>
+      <w:r w:rsidRPr="000A75B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1 Palveluntuottajan perustiedot</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="5E7E1AA6" w14:textId="77777777" w:rsidR="001B5028" w:rsidRDefault="006D6013" w:rsidP="001B5028">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc45556422"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc1267008580"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc145511876"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidR="001B5028" w:rsidRPr="7DD0F5B9">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Palveluntuottaja  </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5028">
         <w:br/>
-      </w:r>
-[...10 lines deleted...]
-      <w:r>
+        <w:t>Satakunnan hyvinvointialue</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5028">
         <w:br/>
-        <w:t>Satakunnan hyvinvointialue (</w:t>
-[...2 lines deleted...]
-        <w:r>
+      </w:r>
+      <w:r w:rsidR="001B5028">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="001B5028" w:rsidRPr="00FD6951">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Satakunnan hyvinvointialue</w:t>
+          <w:t>Satakunnan hyvinvointialueen verkkosivut, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="001B5028" w:rsidRPr="00FD6951">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001B5028">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001B5028">
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="001B5028">
+        <w:br/>
+        <w:t>Y-tunnus 3221304–3</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5028">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="001B5028" w:rsidRPr="00FD6951">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>Johdon yhteystiedot, sata.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="26D13882" w14:textId="77777777" w:rsidR="001B5028" w:rsidRDefault="001B5028" w:rsidP="001B5028">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:br/>
-        <w:t>Y-tunnus 3221304–3</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+      </w:r>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7DF29A2D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Postitusosoite</w:t>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7DF29A2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>soite</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Sairaalantie 3 </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>28500 PORI</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6989FD32" w14:textId="395A1017" w:rsidR="006D6013" w:rsidRPr="00F47408" w:rsidRDefault="001B5028" w:rsidP="000A75B4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:br/>
-        <w:t>Vaihteen puhelinnumero 0100 2244</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="64CA4D9A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      </w:r>
+      <w:r w:rsidRPr="00FD6951">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Puhelin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD6951">
+        <w:rPr>
+          <w:rStyle w:val="scxw6753113"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD6951">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FD6951">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Hyvinvointialueen yleinen asiakaspalvelu ja vaihde, puhelin 02 627 71</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC344D2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000A75B4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc211257871"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc241488280"/>
+      <w:r w:rsidRPr="000A75B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>1.2 Vastuuyksikön perustiedot</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-    </w:p>
-    <w:p w14:paraId="0039B39C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006E10E9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="77342E70" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006E10E9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuuyksikön nimi: </w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:t>Suun terveydenhuollon vastuuyksikkö</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AC0E7C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="27E66C29" w14:textId="1B6BDDE4" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Postituosoite:</w:t>
+        <w:t>Postitu</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5028">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>osoite:</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve"> Sairaalantie 3, 28500 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B48856" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4DD022E8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vastuuyksikön päällikkö: Katja Lepistö, 044 701 3413</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDF1293" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="44D7F918" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>katja.lepisto@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BD8683F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2C7BED41" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Vastuuyksikön ylihoitaja: Sirja Peltoniemi, 044 450 3787</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0824005F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2949A0CB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>sirja.peltoniemi@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="682EFAED" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="08AA5ED8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5D3BB3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0B0548CF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Pohjoinen palveluryhmä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC8278F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="64C6D37C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Ylihammaslääkäri Aino-Tuulia Lehtonen, 044 707 4584</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A25139" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3AAC3548" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Osastonhoitaja Johanna Mattila, 050 315 0253</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F12BAFF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7B84E0F2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C9C8075" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="33B6A34B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Läntinen palveluryhmä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF8EEB4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="00A345FF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Ylihammaslääkäri Niina Arutjunova, 044 422 4212</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEA664D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="12C101A2" w14:textId="52580F45" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Osastonhoitaja Katri-Maria Lepistö, 044 701 0073</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D637C00" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">Osastonhoitaja </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5028">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Marika Lehtelä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>, 044</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5028">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t> 707 1538</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11686DF6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Osastonhoitaja Marja Snäll, 044 701 0074</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C98F8A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6E4F27A1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1387BA52" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6DB048F4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Keskinen palveluryhmä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59039050" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1EEBABCF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Ylihammaslääkäri Jukka Hakala, 044 772 8289</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C43390" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="522ADEB8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Osastonhoitaja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Tommi Loikas</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>, 044 701 3412</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FB07BD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="51AF0D5D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E648AD7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="43A07E6E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Eteläinen palveluryhmä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022F4841" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7F1F0D09" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Ylihammaslääkäri Kati Isotupa, 040 180 9873</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF39989" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6544129F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Osastonhoitaja Kirsi-Maria Huhtala, 040 180 9874</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E561842" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7F8B3D71" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Osastonhoitaja Leena Koskinen, 044 422 4214</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67ED4D5A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1BC11688" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15BD6A70" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="598A2A42" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000A75B4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc211257872"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc241488281"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc45556427"/>
+      <w:r w:rsidRPr="000A75B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3 Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="13"/>
-    </w:p>
-    <w:p w14:paraId="1EA8FE04" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="0537EDE2" w14:textId="77777777" w:rsidR="000A75B4" w:rsidRPr="00A54C7A" w:rsidRDefault="000A75B4" w:rsidP="000A75B4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009907F4">
         <w:t>Sat</w:t>
       </w:r>
       <w:r>
         <w:t>a-alue</w:t>
       </w:r>
       <w:r w:rsidRPr="009907F4">
         <w:t xml:space="preserve"> järjestää Satakunnan sosiaali-, terveys- ja pelastuspalvelut</w:t>
       </w:r>
+      <w:r w:rsidRPr="00A54C7A">
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
-        <w:t>. Toiminta-ajatuksena on: Satavarmaa hyvinvointia, terveyttä ja turvallisuutta lähellä ihmistä.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5425A330" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54C7A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Sa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54C7A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>-alue ei tuota palveluja muilla hyvinvointialueilla.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAD9FB6" w14:textId="77777777" w:rsidR="000A75B4" w:rsidRPr="00A54C7A" w:rsidRDefault="000A75B4" w:rsidP="000A75B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A54C7A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Visio: Sata askelta eteenpäin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D4F431" w14:textId="77777777" w:rsidR="000A75B4" w:rsidRPr="00A54C7A" w:rsidRDefault="000A75B4" w:rsidP="000A75B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA8C4EE" w14:textId="77777777" w:rsidR="000A75B4" w:rsidRPr="00A54C7A" w:rsidRDefault="000A75B4" w:rsidP="000A75B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A54C7A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Arvot: jokainen on arvokas, toimimme oikein, rakennamme turvaa ja uudistumme rohkeasti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3197C317" w14:textId="77777777" w:rsidR="000A75B4" w:rsidRPr="00A54C7A" w:rsidRDefault="000A75B4" w:rsidP="000A75B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26242106" w14:textId="77777777" w:rsidR="000A75B4" w:rsidRPr="00A54C7A" w:rsidRDefault="000A75B4" w:rsidP="000A75B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A54C7A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tavoitteet: paremmin saavutettavat palvelut, henkilöstön hyvinvointi vahvistuu ja tasapainoisempi talous turvaa toiminnan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5313AA96" w14:textId="77777777" w:rsidR="000A75B4" w:rsidRDefault="000A75B4" w:rsidP="000A75B4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34841A4E" w14:textId="77777777" w:rsidR="000A75B4" w:rsidRDefault="000A75B4" w:rsidP="000A75B4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7E106E31">
+      <w:r w:rsidRPr="179599DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="7E106E31">
+        <w:t>Sata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="252525"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179599DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="252525"/>
+        </w:rPr>
+        <w:t>alueella on laadittu hyvinvointialuestrategia, jota täydentävät ohjelmat ja suunnitelmat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="252525"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54C7A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00A54C7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:eastAsia="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>Satakunnan hyvinvointialue/tietoa-meistä/</w:t>
+          <w:t>Satakunnan hyvinvointialueen strategia 2026–2029, sata.fi</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
+      <w:r w:rsidRPr="00A54C7A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E7E948" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="252525"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
-        <w:t>).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="42F24A12" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58ED2255" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7E106E31">
-[...16 lines deleted...]
-    <w:p w14:paraId="638D063F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="0004122E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    </w:p>
+    <w:p w14:paraId="1C4AF30B" w14:textId="7C4BF869" w:rsidR="006D6013" w:rsidRPr="0004122E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vastuuyksikön palvelut ja toimintayksiköt</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34359413" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">Vastuuyksikön </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">toiminta-ajatus, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>palvelut ja toimintayksiköt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025AB083" w14:textId="1994D603" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suun terveydenhuollon toimintaperiaatteena on järjestää perustason hammashoidon palvelut oikea-aikaisesti ja kattavasti koko Satakunnan väestölle lakien ja asetusten, Käypä </w:t>
+        <w:t xml:space="preserve">Suun terveydenhuollon toimintaperiaatteena on järjestää perustason hammashoidon palvelut </w:t>
+      </w:r>
+      <w:r w:rsidR="000A75B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laadukkaasti, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E02B558">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oikea-aikaisesti ja kattavasti koko Satakunnan väestölle lakien ja asetusten, Käypä </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hoito-suositusten</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja hyvän hammaslääketieteellisen tavan mukaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067E7A0B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6C3237F3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Suun terveydenhuollon vastuuyksikön palvelut sisältävät suun terveydenhuollon perusterveydenhuollon palvelut, mukaan lukien erikoistason palvelut, jotka eivät vaadi sairaalatasoista hoitoa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1CA301" w14:textId="219E7F04" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+    <w:p w14:paraId="5D99657B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Palveluja tuotetaan koko Satakunnan alueella hammashoitoloissa, Satasairaalan N2-osastolla ja liikkuvissa palveluissa, ns. salkkuvastaanotto ja vastaanottovaunu. </w:t>
       </w:r>
       <w:r w:rsidR="51EF6ED7" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1-vuotiaiden tarkastukset toteutetaan pääsääntöisesti etävastaanottona</w:t>
       </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Sata-alustalla tuotetaan neuvonta</w:t>
       </w:r>
       <w:r w:rsidR="5917D601" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja ajanvarauspalveluja diginä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA6413F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="60D7085B" w14:textId="0E01209E" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Suun terveydenhuollon vastuuyksikkö tuottaa suun terveydenhuollon perustason ja erityistason palveluja oikea-aikaisesti ja hammaslääketieteellisin perustein Satakunnan väestölle. Palvelut sisältävät perushammashoidon, oikomis-, kirurgisen-, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>proteettisen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- ja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parodontologisen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hoidon. Hammastekniset työt hankitaan hammaslaboratorioista.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> hoidon. Hammastekniset työt hankitaan hammaslaboratorioista</w:t>
+      </w:r>
+      <w:r w:rsidR="00741A43">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="7E106E31">
+        <w:t>, jotka on kilpailutettu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346881BF" w14:textId="43D473AC" w:rsidR="006D6013" w:rsidRPr="00D92484" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Virka-ajan ulkopuolinen</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> päivystys</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7E106E31">
+        <w:t>Virka-ajan ulkopuolinen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; arki-iltojen ja pyhäpäivien päivystysvastaanotto tapahtuu Satasairaalassa, palvelu ostetaan Terveystalo Oy:ltä. Yöaikainen päivystys tapahtuu </w:t>
+        <w:t xml:space="preserve"> päivystys</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; arki-iltojen</w:t>
+      </w:r>
+      <w:r w:rsidR="00741A43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kello </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00741A43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16-21</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja pyhäpäivien</w:t>
+      </w:r>
+      <w:r w:rsidR="00741A43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kello </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00741A43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8-21</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00741A43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">päivystysvastaanotto tapahtuu Satasairaalassa, palvelu ostetaan Terveystalo Oy:ltä. Yöaikainen päivystys tapahtuu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TYKSissä</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BEB60C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="28464B70" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Toimipisteiden ajankohtaiset tiedot löytyvät osoitteesta Suomi.fi-Etusivu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245AEACA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2BC8D35E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00254CC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue suun terveydenhuolto</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EEE07BF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="52618228" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00C51DBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Suomi.fi_suun</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00C51DBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> terveydenhuolto</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CAC055A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...32 lines deleted...]
-    <w:p w14:paraId="1768E4C7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="69B2BE2C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E1D53C7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B04472" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="093694AD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B04472" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc211257873"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc211259412"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc211257873"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc241488282"/>
       <w:r w:rsidRPr="671FE026">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="671FE026">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asiakas</w:t>
       </w:r>
       <w:r w:rsidRPr="0CA2CFF0">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="671FE026">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja potilasturvallisuus</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="671FE026">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3623B696" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F30016" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0DF25989" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F30016" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1320624D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008D6177" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2561A873" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008D6177" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc45556462"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc45556462"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc1987470091"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc145511907"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc149033991"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc211257874"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc241488283"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="671FE026">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2.1 Palveluiden laadulliset edellytykset</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
-    </w:p>
-    <w:p w14:paraId="5C67D43A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="3FB9058B" w14:textId="77777777" w:rsidR="00741A43" w:rsidRDefault="00741A43" w:rsidP="00741A43">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon palvelujen on oltava laadukkaita, asiakas- ja potilaskeskeisiä, turvallisia ja asianmukaisesti toteutettuja. Osaava ja vastuualueen omavalvontaan sitoutunut henkilöstö on keskinen tekijä laadun ja asiakas- ja potilasturvallisuuden varmistamisessa ja palvelujen kehittämisessä. </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">= </w:t>
+        <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon palvelujen on oltava laadukkaita, asiakas- ja potilaskeskeisiä, turvallisia ja asianmukaisesti toteutettuja. Henkilöstö on keskinen tekijä laadun ja asiakas- ja potilasturvallisuuden varmistamisessa ja palvelujen kehittämisessä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38166962" w14:textId="77777777" w:rsidR="00741A43" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Hyvinvointialueen laadunhallinta perustuu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED59DCE" w14:textId="77777777" w:rsidR="00741A43" w:rsidRPr="005F3E4F" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7413D36E" w14:textId="77777777" w:rsidR="00741A43" w:rsidRPr="005F3E4F" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>yhteisiin toimintatapoihin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A31CDF" w14:textId="77777777" w:rsidR="00741A43" w:rsidRPr="005F3E4F" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>yhtenäisiin prosesseihin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07975EDF" w14:textId="77777777" w:rsidR="00741A43" w:rsidRPr="005F3E4F" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>henkilöstön osaamiseen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551F4BE8" w14:textId="77777777" w:rsidR="00741A43" w:rsidRPr="005F3E4F" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>riskienhallintaan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAFD448" w14:textId="77777777" w:rsidR="00741A43" w:rsidRPr="005F3E4F" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>toiminnan jatkuvaan arviointiin ja kehittämiseen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706F8F31" w14:textId="77777777" w:rsidR="00741A43" w:rsidRPr="005F3E4F" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D53E1F" w14:textId="77777777" w:rsidR="00741A43" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laadunhallinnan ja omavalvonnan tukena käytetään IMS-toimintajärjestelmää (= </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>ntegrated</w:t>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Integrated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC5374">
-[...48 lines deleted...]
-    <w:p w14:paraId="2E7DD021" w14:textId="3387282C" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management System), jossa ylläpidetään työtä ja toimintaa ohjaavia asiakirjoja sekä prosessikuvauksia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BCCD5B" w14:textId="77777777" w:rsidR="00741A43" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1EE856" w14:textId="77777777" w:rsidR="00741A43" w:rsidRPr="005F3E4F" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Mittareista, arvioinneista ja muusta seurannasta saadaan tietoa palvelujen laadusta, turvallisuudesta, vaikuttavuudesta ja toimivuudesta:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC418A4" w14:textId="77777777" w:rsidR="00741A43" w:rsidRPr="005F3E4F" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF2068C" w14:textId="77777777" w:rsidR="00741A43" w:rsidRPr="005F3E4F" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tiedon avulla tunnistetaan vahvuuksia, kehittämistarpeita ja riskejä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF200D2" w14:textId="77777777" w:rsidR="00741A43" w:rsidRPr="005F3E4F" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Toiminnan parantamiseksi suunnitellaan ja toteutetaan toimenpiteitä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1681F0" w14:textId="77777777" w:rsidR="00741A43" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Seurataan ja arvioidaan palvelujen laatua ja asiakas- ja potilasturvallisuutta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CB70A1" w14:textId="77777777" w:rsidR="00741A43" w:rsidRPr="005F3E4F" w:rsidRDefault="00741A43" w:rsidP="00741A43">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52542751" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Suun terveydenhuollossa palveluja tuotetaan hyvän hammaslääketieteellisen tavan mukaan, Käypä hoit</w:t>
       </w:r>
       <w:r w:rsidR="20016064" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">o- ja </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="20016064" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -3466,151 +4640,151 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja Vältä viisaasti-ohjeistusten mukaisesti. Suun terveydenhuollossa noudatetaan hoitoon pääsyä lakien ja asetusten mukaisesti ja sitä seurataan kuukausittain ns. T3-ajalla palveluryhmittäin ja THL:n </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Avohilmotilastoinnilla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA64BB8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="01752E1D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sisäisen laadun varmistaminen suun terveydenhuollossa:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B3A17F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0776C04B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Henkilökunnan riittävä perehdyttäminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77473BD5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="71BBA1BC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Osaamisen ja pätevyyden varmistaminen ja seuranta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CF4B26" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4638A03F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palautteiden ja poikkeami</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> raportointi ja seuranta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6582B284" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0568652F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Riskienhallinta (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3624,1473 +4798,1623 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Haipro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62075742" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="10FE7CD1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EAB5FA2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00820ED7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0E070F02" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00820ED7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820ED7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Asiakas- ja potilasturvallisuuden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> varmistaminen</w:t>
       </w:r>
       <w:r w:rsidRPr="00820ED7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F80AFD5" w14:textId="4A037AF8" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+    <w:p w14:paraId="4803F913" w14:textId="77777777" w:rsidR="00741A43" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Asiakas- ja potilasturvallisuus on keskeinen osa laadunhallintaa. Asiakas- ja potilasturvallisuus on kaikkia niitä periaatteita ja toimintoja, joilla varmistetaan hoidon, hoivan ja palvelun turvallisuus sekä suojataan asiakkaita ja potilaita vahingoittamiselta. Turvallisuuteen kuuluu myös tilojen, laitteiden ja tietojärjestelmien, tarvikkeiden ja lääkkeiden asianmukainen ja turvallinen käyttö sekä toimiva tiedonkulku. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="3537F725" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Suun terveydenhuollon p</w:t>
       </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">alveluiden asiakas- ja potilasturvallisuus varmistetaan huolehtimalla työntekijöiden ammatillisesta osaamisesta sisäisillä ja ulkoisilla koulutuksilla. Suun terveydenhuollossa on tehty riskien arviointi ja kaikista läheltä piti ja potilasvahingoista tehdään ilmoitus </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Haipro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-ohjelmassa, jonka tapahtumat käsitellään</w:t>
       </w:r>
       <w:r w:rsidR="19A769DC" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> palveluryhmittäin</w:t>
       </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> yhdessä </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> yhdessä henkilöstön kanssa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4746053E" w14:textId="5CCD38AC" w:rsidR="006D6013" w:rsidRPr="00741A43" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-    <w:p w14:paraId="26E63A06" w14:textId="718FE275" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+        <w:t xml:space="preserve">Suun terveydenhuollossa on yhteiset toimintaohjeet ja prosessikuvaukset, joita päivitetään kerran vuodessa </w:t>
+      </w:r>
+      <w:r w:rsidR="25E7ED7D">
+        <w:t>tai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tarvittaessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6444041F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Suun terveydenhuollossa on yhteiset toimintaohjeet ja prosessikuvaukset, joita päivitetään kerran vuodessa </w:t>
-[...17 lines deleted...]
-      <w:r>
         <w:t>Laiteturvallisuus varmistetaan säännöllisillä huoltotoimenpiteillä</w:t>
       </w:r>
       <w:r w:rsidR="64664DB7">
         <w:t xml:space="preserve"> ja työntekijöillä on käytössä sähköinen laitepassi</w:t>
       </w:r>
       <w:r>
         <w:t>. Tietoturvallisuuden koulutuksen ovat kaikki työntekijät suorittaneet. Suun terveydenhuollossa on oma kirjaamisohjetyöryhmä, jonka ohjeistuksia kaikki noudattavat. Suun terveydenhuolto noudattaa aseptista ja hygieenistä toimintatapaa, joka varmistetaan yhteisillä ohjeilla ja koulutuksella. Potilaalle annetaan hoito-ohjeet suullisesti ja kirjallisesti ja näin varmistetaan, että potilas on ymmärtänyt ohjeet.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C076E8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="205F08FB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc211257875"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc211259414"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc211257875"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc241488284"/>
       <w:r w:rsidRPr="002C4BE4">
         <w:t xml:space="preserve">2.2 </w:t>
       </w:r>
       <w:r>
         <w:t>Vastuu palvelujen laadusta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
-    </w:p>
-    <w:p w14:paraId="329E72FB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00DC5374" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="0112211E" w14:textId="2CB60AC8" w:rsidR="00AA5A6F" w:rsidRDefault="00AA5A6F" w:rsidP="00AA5A6F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DC5374">
-        <w:t>Sata</w:t>
+      <w:r w:rsidRPr="0091693C">
+        <w:t>Vastuu</w:t>
       </w:r>
       <w:r>
-        <w:t>-alueen</w:t>
-[...11 lines deleted...]
-      </w:hyperlink>
+        <w:t>yksikön päällikkö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091693C">
+        <w:t xml:space="preserve"> vastaa vastuu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>yksikkönsä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091693C">
+        <w:t xml:space="preserve"> omavalvonnasta ja asiakas- ja potilaslähtöisen toiminnan kehittämisestä sekä toiminnan asiakas- ja potilasturvallisuudesta.</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC5374">
-[...12 lines deleted...]
-    <w:p w14:paraId="03ADD2B7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    </w:p>
+    <w:p w14:paraId="2F8D2230" w14:textId="597827A9" w:rsidR="00AA5A6F" w:rsidRPr="00674C80" w:rsidRDefault="00AA5A6F" w:rsidP="00AA5A6F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00674C80">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Vastuu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>yksikön päällikkö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674C80">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seuraa säännöllisesti palvelujen laatua, turvallisuutta, vaikuttavuutta ja saatavuutta. Tietoa saadaan esimerkiksi omavalvonnasta, erilaisista mittareista, asiakaspalautteista, poikkeamailmoituksista, muistutuksista, kanteluista ja valvontahavainnoista. Tietojen perusteella tunnistetaan kehittämistarpeita ja korjataan havaittuja puutteita. Samalla seurataan, että tehdyt muutokset parantavat toimintaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0492665E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vastuuyksikön päällikkö johtaa vastuuyksikön toimintaa ja varmistaa palvelujen integraation. Hän vastaa vastuuyksikön toiminnan suunnittelusta, taloudesta, kehittämisestä, yhteensovittamisesta, integraatiosta, toimeenpanosta, arvioinnista, sisäisestä valvonnasta ja riskienhallinnasta sisäisen valvonnan ohjeiden mukaisesti. Vastuuyksikön päällikkö vastaa vastuuyksikkönsä omavalvonnasta ja asiakas- ja potilaslähtöisen toiminnan kehittämisestä sekä toiminnan asiakas- ja potilasturvallisuudesta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E796D8E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7F6DC663" w14:textId="1B01D013" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Virkasuhteinen suun terveydenhuollon vastuuyksikön päällikkö johtaa vastuuyksikköä ja vastaa hammaslääketieteellisestä toiminnasta ja omavalvonnasta. Hänen alaisenaan ja työparinaan toimii virkasuhteinen vastuuyksikköylihoitaja, jonka vastuulla on suun terveydenhuollon hoitotoiminta ja hoitohenkilöstö. Vastuuyksikön päällikön alaisena ovat neljän palveluryhmän ylihammaslääkärit, jotka vastaavat palveluryhmänsä toiminnasta yhdessä ryhmän osastonhoitajan/-hoitajien kanssa. Osastonhoitajat ovat ylihoitajan alaisia. Erikoishammaslääkärit ovat suoraan vastuuyksikön päällikön alaisia. </w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Virkasuhteinen suun terveydenhuollon vastuuyksikön päällikkö johtaa vastuuyksikköä ja vastaa hammaslääketieteellisestä toiminnasta ja omavalvonnasta. Hänen alaisenaan ja työparinaan toimii virkasuhteinen vastuuyksikköylihoitaja, jonka vastuulla on suun terveydenhuollon hoitotoiminta ja hoitohenkilöstö. Vastuuyksikön päällikön alaisena ovat neljän palveluryhmän ylihammaslääkärit, jotka vastaavat palveluryhmänsä toiminnasta yhdessä ryhmän osastonhoitajan/-hoitajien kanssa. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5A6F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Virkasuhteiset o</w:t>
+      </w:r>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hallintosäännön mukaisten tehtävien lisäksi vastuuyksikön päällikkö: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A6179FE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">sastonhoitajat ovat ylihoitajan alaisia. Erikoishammaslääkärit ovat suoraan vastuuyksikön päällikön alaisia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3160C48B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) vastaa vastuuyksikkönsä toiminnan ja sen tuottamien palvelujen yhteensovittamisesta muiden toimi- ja vastuualueiden tuottamien palvelujen kanssa; </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5891BF1E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">Hallintosäännön mukaisten tehtävien lisäksi vastuuyksikön päällikkö: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6860D6A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2) vastaa omavalvonnasta, sekä asiakas- ja potilasturvallisuudesta vastuuyksikösään; </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A5DC46D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">1) vastaa vastuuyksikkönsä toiminnan ja sen tuottamien palvelujen yhteensovittamisesta muiden toimi- ja vastuualueiden tuottamien palvelujen kanssa; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66176316" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">3) toimii vastuuyksikössään esihenkilönä vastuuyksikössään toimivalle alaiselleen henkilökunnalle; </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A458455" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">2) vastaa omavalvonnasta, sekä asiakas- ja potilasturvallisuudesta vastuuyksikösään; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A413975" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">3) toimii vastuuyksikössään esihenkilönä vastuuyksikössään toimivalle alaiselleen henkilökunnalle; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2345F7A6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0E02B558">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>4) käyttää vastuualuejohtajan päätösvaltaa vastuualuejohtajan hänelle delegoimissa (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>so</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/te) asioissa; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F27896" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4E3A7358" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) käyttää aluehallituksen suoraan hänelle delegoimaa päätösvaltaa aluehallituksen hyväksymissä ohjeissa, toimenkuvassaan tai alla määrätyissä asioissa; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C08E5D0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3367E138" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="1304"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a. päättää ammattialaansa (terveyden -ja sairaanhoito) kuuluvan yksilöllisen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ostopalvelun, maksusitoumuksen tai palvelusetelin myöntämisestä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6535CD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3337EA8D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6) suorittaa muut esihenkilönsä antamat työtehtävät</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CDE021" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="032DE876" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="0073300F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Erityis- ja sairaalapalvelujen toimialueen toimintasääntö</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="221BFF9F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007A6808" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="133BA40D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007A6808" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="272A41FE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="72114E81" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc211257876"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc211259415"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc211257876"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc241488285"/>
       <w:r>
         <w:t>2.3 Asiakkaan ja potilaan asema ja oikeudet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
-    </w:p>
-    <w:p w14:paraId="1B326ED7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006335AB" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="1CFD9C28" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006335AB" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Pääsy palveluihin ja hoitoon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D2DF1B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="485C7695" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hyvinvointialueiden on suunniteltava ja toteutettava sosiaali- ja terveydenhuollon palvelut yhdenvertaisesti, yhteen sovitettuina palvelukokonaisuuksina sekä hyvinvointialueen väestön tarpeet huomioon ottaen lähellä asiakkaita. Palveluiden saatavuuden edellytyksenä on riittävä sosiaali- ja terveyspalvelujen tarjonta. Terveydenhuoltolain (1326/2010) mukaan </w:t>
       </w:r>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>kiireellinen sairaanhoito, mukaan lukien kiireellinen suun terveydenhuolto, mielenterveyden hoito, päihdehoito ja psykososiaalinen tuki on annettava sitä tarvitsevalle potilaalle hänen asuinpaikastaan riippumatta.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="0E02B558">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnanhyvinvointialue/palvelut/sairaala/päivystys</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC60711" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1E3E19FB" w14:textId="2F98278B" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Hoitoon pääsystä säädetään terveydenhuoltolaissa (1326/2010). Hoitoon pääsylle on säädetty tietyt enimmäisajat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; alle 23-vuotiaden </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>; alle 23-vuotiaden hoitoon</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5A6F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>hoitoonpääsy</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kolmen kuukauden sisällä ja 23-vuotiaat ja yli kuuden kuukauden sisällä.</w:t>
+        <w:t>pääsy kolmen kuukauden sisällä ja 23-vuotiaat ja yli kuuden kuukauden sisällä.</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hyvinvointialueen verkkosivuilta löytyy tiedot hoitoon pääsystä ja odotusajoista.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="000E0998">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Hoitoonpääsy</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="640A058B" w14:textId="5787C3E9" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+    <w:p w14:paraId="4F778295" w14:textId="419113BE" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hoitoon pääsyä seurataan kuukausittain THL:n tilastoilla ja ns. T3-ajalle. Poikkeamiin puututaan heti ja toimintaa muutetaan tarvittaessa. Ajanvarauskirjat on avattu kuusi (6) kuukautta eteenpäin. Potilas voi saada ajan haluamaansa hammashoitolaan, mutta mikäli siellä ei ole sopivaa aikaa, hänelle tarjotaan aikaa toisesta hammashoitolasta. Alle 18-vuotiaat ja opiskelijat ohjataan </w:t>
+        <w:t>Hoitoon pääsyä seurataan kuukausittain THL:n tilastoilla ja ns. T3-ajall</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5A6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Poikkeamiin puututaan heti ja toimintaa muutetaan tarvittaessa. Ajanvarauskirjat on avattu kuusi (6) kuukautta eteenpäin. Potilas voi saada ajan haluamaansa hammashoitolaan, mutta mikäli siellä ei ole sopivaa aikaa, hänelle tarjotaan aikaa toisesta hammashoitolasta. Alle 18-vuotiaat ja opiskelijat ohjataan </w:t>
       </w:r>
       <w:r w:rsidR="6F6A573C" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>oman</w:t>
       </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> palveluryhmän alueella palveluryhmän hoitolaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8394B0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="36D96426" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>THL seuraa kaikkien palvelumuotojen hoitoon pääsy tietoja ja julkaisee ne nettisivuillaan. Näille sivuille on linkki Satakunnan hyvinvointialueen nettisivuilla.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="000E0998">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Suun terveydenhuollon odotusajat THL:n tilastopalvelussa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25EC130F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4CE3CD5C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
-        <w:lastRenderedPageBreak/>
         <w:t>Hoitotakuun toteutuminen varmistetaan riittävällä henkilöstöresurssilla, pyrkien täyttämään kaikki toimet. Virka-ajan kiirevastaanotto hoidetaan omana toimintana ja virka-ajan ulkopuolinen päivystys arki-iltoina, viikonloppuina ja arkipyhinä ostopalveluna. Yöaikainen suun terveydenhuollon päivystys tapahtuu TYKS:ssä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA3E84F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5A4A2E2B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:t>Suun terveydenhuollon palvelut tuotetaan hammashoitoloissa ja liikkuvilla vastaanotoilla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671411F0" w14:textId="22A30671" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6ADA091A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Suun terveydenhuollossa on yhteinen ajanvaraus. Ajanvaraajat antavat aikoja koko Satakunnan alueelle. </w:t>
       </w:r>
       <w:r w:rsidR="6F45E20B">
         <w:t xml:space="preserve"> Käytössä on myös Sata-sovellus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3A8BE7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="499C1059" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:t>Sairaalatasoista erikoishoitoa vaativat potilaat saavat lähetteen Satasairaalan Suu-, leuka- ja hammassairauksien poliklinikalle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0015EED2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008F6FF9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="032C0160" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008F6FF9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB29D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaan ja potilaan </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96CF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tiedonsaantioikeus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r w:rsidRPr="003747ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64778FDB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4A3D6796" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r>
         <w:t>Tiedonsaantioikeus on keskeinen asiakkaan ja potilaan oikeus (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="0E02B558">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>laki 785/1992</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="0E02B558">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>laki 812/2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekisteröidyn oikeuksista tietoihinsa kerrotaan tarkemmin kappaleessa 2.11. kohdassa </w:t>
       </w:r>
       <w:r>
         <w:t>Tietosuojaperiaatteet ja rekisteröidyn oikeuksien toteutuminen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D6ACC9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A647AF" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="30BBC9AD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A647AF" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A647AF">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Potilaan tiedonsaantioikeus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAF7589" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2F34B6B5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00443301">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>Potilasta on hoidettava yhteisymmärryksessä hänen kanssaan. Jos potilas kieltäytyy tietystä hoidosta tai hoitotoimenpiteestä, häntä on mahdollisuuksien mukaan hoidettava yhteisymmärryksessä hänen kanssaan muulla lääketieteellisesti hyväksyttävällä tavalla</w:t>
       </w:r>
       <w:r w:rsidRPr="00807084">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353CCC6E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="145214D3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C504C">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
-        <w:t xml:space="preserve">Potilaalle on annettava selvitys hänen terveydentilastaan, hoidon merkityksestä, eri hoitovaihtoehdoista ja niiden vaikutuksista sekä muista hänen hoitoonsa liittyvistä seikoista, joilla on merkitystä päätettäessä hänen hoitamisestaan. Selvitystä ei kuitenkaan tule antaa vastoin potilaan tahtoa tai silloin, kun on ilmeistä, että selvityksen antamisesta aiheutuisi vakavaa vaaraa potilaan hengelle tai terveydelle. Terveydenhuollon ammattihenkilön on annettava selvitys siten, että potilas riittävästi ymmärtää sen sisällön. Jos terveydenhuollon ammattihenkilö ei osaa potilaan käyttämää kieltä taikka potilas ei aisti- tai puhevian vuoksi voi tulla ymmärretyksi, on mahdollisuuksien mukaan huolehdittava tulkitsemisesta. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="787B729F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006335AB" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">Potilaalle on annettava selvitys hänen terveydentilastaan, hoidon merkityksestä, eri hoitovaihtoehdoista ja niiden vaikutuksista sekä muista hänen hoitoonsa liittyvistä seikoista, joilla on merkitystä päätettäessä hänen hoitamisestaan. Selvitystä ei kuitenkaan tule antaa vastoin potilaan tahtoa tai silloin, kun on ilmeistä, että selvityksen antamisesta aiheutuisi vakavaa vaaraa potilaan hengelle tai terveydelle. Terveydenhuollon ammattihenkilön on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C504C">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">annettava selvitys siten, että potilas riittävästi ymmärtää sen sisällön. Jos terveydenhuollon ammattihenkilö ei osaa potilaan käyttämää kieltä taikka potilas ei aisti- tai puhevian vuoksi voi tulla ymmärretyksi, on mahdollisuuksien mukaan huolehdittava tulkitsemisesta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF598AD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006335AB" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Asiakka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ja</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> potila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E935B9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="07EEFD44" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Osallisuus on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="673B414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>THL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:n määritelmän mukaan osallisuutta omassa elämässä, osallisuutta yhteisöissä ja vaikuttamisen prosesseissa sekä osallisuutta yhteisestä hyvästä. Tämän määritelmän pohjalle on rakennettu Sa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ta-</w:t>
       </w:r>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">alueen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="673B414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>osallisuusohjelma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, jossa määritellään käytännöt asukas-, asiakas- sekä henkilöstöosallisuuden toteutumiseksi. Osallisuusohjelma laaditaan valtuustokausittain. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BECCB4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7676DA10" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150"/>
       </w:pPr>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Osallisuustyö edistää organisaation sosiaalisen vastuullisuuden toteutumista. Osallisuuden käytäntöjen avulla voidaan lisätä organisaation veto- ja pitovoimaa, vähentää alueen </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2DBFEEB5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>Osallisuustyö edistää organisaation sosiaalisen vastuullisuuden toteutumista. Osallisuuden käytäntöjen avulla voidaan lisätä organisaation veto- ja pitovoimaa, vähentää alueen asukkaiden terveyseroja ja ehkäistä syrjäytymistä. Osallisuuden kokemus on yhteydessä koettuun hyvinvointiin, terveyteen, toiminta- ja työkykyyn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48989923" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Asiakasosallisuudella tarkoitetaan vuorovaikutusta, asiakkaan/potilaan kuuntelemista ja hänen mahdollisuuttaan vaikuttaa omaan hoitoonsa tai palveluunsa. Sata-alueella asiakasosallisuuden toteuttamisen muotoja ovat mm. asiakaskokemukset, kokemusasiantuntijat, asiakasraadit, asiakaskyselyt, osallistava kirjaaminen, systeeminen työote, OLKA-toiminta (koordinoitua järjestö- ja vapaaehtoistoimintaa </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/asiointiopas/</w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>olka-toiminta</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">), vertaistoiminta, hoidolliset ryhmät, asiakas- ja asukaskokoukset sekä järjestöyhteistyö. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37355D03" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2137C156" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lakisääteiset vaikuttamistoimielimet nuorisovaltuusto, vammaisneuvosto ja vanhusneuvosto kokoontuvat säännöllisesti kuulemaan ja käsittelemään omaan toimialueeseensa liittyviä asioita. Lisäksi vaikuttamistoimielimillä on mahdollisuus perustaa alatyöryhmiä valmistelemaan tiettyä asiakokonaisuutta tarvittaessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153E0BF7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7300D01D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hammaslääkäri tekee diagnoosin, kertoo potilaalle hoitosuunnitelman ja hoitovaihtoehdot sekä kustannusarvion, joista päätetään yhdessä. Hyväksytty hoitosuunnitelma kirjataan potilastietoihin, joista se siirtyy Kantaan. Potilaalle voidaan antaa suunnitelma myös kirjallisena, mikäli hän niin haluaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085DCE56" w14:textId="2D6E6CBF" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+    <w:p w14:paraId="013CDA81" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tarvittaessa käytetään </w:t>
       </w:r>
       <w:r w:rsidR="55DD2C57">
         <w:t>tulkkipalvelua.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C17749" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="169744FB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:t>Satakunnan hyvinvointialueen nettisivujen lomakkeella potilas voi pyytää hoitoaan koskevia tietoja ja lokitietoja.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00555C24">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Tietopyyntölomakkeet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4609EE48" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="443E1AEA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:t>Potilastiedot siirtyvät Kantaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060713EE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1D9B5E29" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="589447C8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006335AB" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6C781047" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006335AB" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Asiakkaan</w:t>
       </w:r>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>potilaan</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> kohtelu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B92B7F2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="55155546" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Asiakkaalla ja potilaalla on oikeus laadultaan hyvään sosiaali- ja terveydenhuoltoon ja hyvään kohteluun ilman syrjintää. Asiakasta ja potilasta on kohdeltava kunnioittaen hänen ihmisarvoaan, vakaumustaan ja yksityisyyttään.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A79528" w14:textId="11AC269E" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+    <w:p w14:paraId="2E754469" w14:textId="5BB91292" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Suun terveydenhuollon vastuuyksikössä noudatetaan Sata-alueen arvoja ja periaatteita.</w:t>
       </w:r>
       <w:r w:rsidR="4A685E12" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jokainen on arvokas, toimimme oikein myös vaikeissa tilanteiss</w:t>
       </w:r>
       <w:r w:rsidR="18E53A2B" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Asiakkaat kohdataan inhimillisesti ja ammatillisesti. Jokaista asiakasta palvellaan yhdenvertaisesti. Hyvinvointialueen arvot ja periaatteet perehdytetään jokaiselle työntekijälle ja niiden mukaan odotetaan toimittavan. Jokainen työntekijä on omalta osaltaan vastuussa asiakkaan asiallisesta kohtelusta. Lisäksi työyhteisössä käydään jatkuvaa keskustelua asiasta ja työyhteisön toimintakulttuuri on asiakasta arvostava. Asiakkaan äidinkieli, hänen yksilölliset tarpeensa ja kulttuurinsa otetaan mahdollisuuksien mukaan hänen kohtelussaan huomioon.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7611FBFD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5F27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Potilaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kohdataan inhimillisesti ja ammatillisesti. Jokaista </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5F27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>potilasta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palvellaan yhdenvertaisesti. Hyvinvointialueen arvot ja periaatteet perehdytetään jokaiselle työntekijälle ja niiden mukaan odotetaan toimittavan. Jokainen työntekijä on omalta osaltaan vastuussa </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5F27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>potilaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiallisesta kohtelusta. Lisäksi työyhteisössä käydään jatkuvaa keskustelua asiasta ja työyhteisön toimintakulttuuri on </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5F27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>potilasta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arvostava. </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5F27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Potilaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> äidinkieli, hänen yksilölliset tarpeensa ja kulttuurinsa otetaan mahdollisuuksien mukaan hänen kohtelussaan huomioon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CE2BC9" w14:textId="78ACB88A" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId31">
+        <w:t xml:space="preserve">Jos </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5F27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>potilas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on tyytymätön saamaansa palveluun tai kohteluun, on hänellä mahdollisuus antaa palautetta tai tehdä vaaratilanneilmoitus Sata-alueen yhteisen ilmoituskanavan kautta. Palaute- ja vaaratilanteen ilmoituskanava löytyvät </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Sata-alueen verkkosivuilta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Kaikki palautteet käsitellään ja palautteet viedään henkilökunnan tietoon. Palautteista saatua tietoa käytetään toimintamme kehittämiseen ja palveluiden laadun seurantaan. Vaaratapahtumailmoitus ei ole virallinen muistutus hoitovirheiden osalta. Hoitoon tai kohteluun tyytymätön asiakas tai potilas voi tehdä potilaslain mukaisen muistutuksen tai kantelun.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2AFD1EA9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>. Kaikki palautteet käsitellään ja palautteet viedään henkilökunnan tietoon. Palautteista saatua tietoa käytetään toimin</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5F27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kehittämiseen ja palveluiden laadun seurantaan. Vaaratapahtumailmoitus ei ole virallinen muistutus hoitovirheiden osalta. Hoitoon tai kohteluun tyytymätön potilas voi tehdä potilaslain mukaisen muistutuksen tai kantelun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772AE55" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Epäasialliseen käytökseen yksikössä ja työyhteisössä puututaan välittömästi. Jos työntekijä havaitsee jonkun kohtelevan toista ihmistä epäasiallisesti, hänen tulee puuttua tilanteeseen välittömästi. Työntekijän tulee ilmoittaa asiasta esihenkilölleen ja tehdä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-ilmoitus. Jos työntekijä toimii annettujen ohjeiden vastaisesti tai laiminlyö tehtäviään, esihenkilö keskustelee asiasta työntekijän kanssa ja neuvoo ja opastaa työtehtävissä ja työpaikan toimintatavoissa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8DF5B6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0596FDCD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2018296D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C51DD5" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0C934BF6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C51DD5" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakkaan ja potilaan informointi hänen käytettävissään olevista oikeu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>turvakeinoista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F9FA10" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="09D5CF79" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00123774">
         <w:t xml:space="preserve">Asiakkaita ja potilaita informoidaan heidän käytettävissään olevista oikeusturvakeinoista Sata-alueen internet sivuilla </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/asiointiopas/potilaan-oikeudet-ja-tietosuoja</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00123774">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00123774">
         <w:t>Yksiköiden toimitiloissa ja omavalvontasuunnitelmissa on nähtävillä asiavastaavien yhteystiedot sekä jokaisen työntekijän velvollisuus on opastaa asiakkaita ja potilaita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FB0BE1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6A8503C9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B03AF4C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0BEF2405" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:t>Hammashoitoloiden odotustiloissa on nähtävillä asiavastaavien yhteystiedot ja tarvittaessa hoitava henkilökunta kertoo potilaalle oikeusturvakeinoista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0768DA6B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="704579CD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710078">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Itsemääräämisoikeus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8FEC3F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002072F2" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="345EB133" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002072F2" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C52FF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Itsemääräämisoikeus herättää monenlaisia ajatuksia ja tunteita. Se on moniulotteinen ja usein haastavakin asia. Itsemäärääminen on vastuunkantoa omasta itsestään sekä vapautta tehdä valintoja itseään koskevissa asioissa. On hyvin tärkeää, että asiakasta/potilasta tuetaan päätöksenteossa itsemääräämiskyvyn vahvistumiseksi. Tuki itsemääräämisoikeuden käyttämiseen on aina yksilöllistä. Erilaisten vaihtoehtojen ja mahdollisuuksien ymmärtäminen on tärkeää.</w:t>
       </w:r>
       <w:r w:rsidRPr="003244AF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186721A1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2FC0B198" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D5096FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Perustuslaissa turvataan jokaiselle perusoikeudet. Lähtökohta on, että henkilön perusoikeuksia voidaan rajoittaa vain laissa erikseen säännellyissä tilanteissa ja niin vähän kuin on välttämätöntä. Toimenpide on oltava eettisesti perusteltavissa ja se on suoritettava asiakkaan/potilaan itsemääräämisoikeutta kunnioittaen. Joissakin tilanteissa voidaan joutua rajoittamaan asiakkaan perusoikeuksia. Tällainen tilanne voisi olla esim. se, jos henkilön </w:t>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId33" w:history="1">
+        <w:t>Perustuslaissa turvataan jokaiselle perusoikeudet. Lähtökohta on, että henkilön perusoikeuksia voidaan rajoittaa vain laissa erikseen säännellyissä tilanteissa ja niin vähän kuin on välttämätöntä. Toimenpide on oltava eettisesti perusteltavissa ja se on suoritettava asiakkaan/potilaan itsemääräämisoikeutta kunnioittaen. Joissakin tilanteissa voidaan joutua rajoittamaan asiakkaan perusoikeuksia. Tällainen tilanne voisi olla esim. se, jos henkilön oma tai toisen henkilön terveys tai turvallisuus on uhattuna. Henkilökuntaresurssien puute ei oikeuta rajoitustoimenpiteiden käyttöön. Julkisen vallan on turvattava perusoikeuksien toteutuminen (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="0071116E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>laki 1889/39</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00743C70">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">laki </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00865E33">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>1992/78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="001E0BAA">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>laki 1999/731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4781D0D0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006F6F86" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0E69D350" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006F6F86" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata-alueelle on laadittu Sote-johtaja Sari Rantasen hyväksymä toimintaohje, jonka avulla varmistetaan asiakkaiden ja potilaiden itsemääräämisoikeuden toteutuminen ja sen rajoittamista koskevat periaatteet ja konkreettisetiset menettelytavat. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="0E02B558">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Toimintaohje Itsemääräämisoikeus ja rajoitustoimenpiteet Satakunnan hyvinvointialueen yksiköissä (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A34A5A9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="253340BD" w14:textId="77777777" w:rsidR="009F5F27" w:rsidRDefault="006D6013" w:rsidP="009F5F27">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:t xml:space="preserve">Suun terveydenhuollossa </w:t>
       </w:r>
       <w:r>
         <w:t>tuetaan</w:t>
       </w:r>
       <w:r w:rsidRPr="0E02B558">
         <w:t xml:space="preserve"> potilaan itsemääräämisoikeutta</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ja hoito toteutetaan yhteisymmärryksessä potilaan kanssa.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="30C42607" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:r w:rsidR="009F5F27">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5F27" w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hammaslääkäri tekee diagnoosin, kertoo potilaalle hoitosuunnitelman ja hoitovaihtoehdot sekä kustannusarvion, joista päätetään yhdessä. Hyväksytty hoitosuunnitelma kirjataan potilastietoihin, joista se siirtyy Kantaan. Potilaalle voidaan antaa suunnitelma myös kirjallisena, mikäli hän niin haluaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042D79A8" w14:textId="77777777" w:rsidR="009F5F27" w:rsidRDefault="009F5F27" w:rsidP="009F5F27">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tarvittaessa käytetään tulkkipalvelua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2C3656" w14:textId="77777777" w:rsidR="009F5F27" w:rsidRDefault="009F5F27" w:rsidP="009F5F27">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDC554B" w14:textId="3A4747A3" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC0DEAE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lakisääteiset palvelua koskevat suunnitelmat </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF3A804" w14:textId="3A800F88" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="312BC182" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Potilaan lakisääteistä palvelua koskevat suunnitelmat ja prosessit päivitetään vuosittain ja tarpeen vaatiessa toiminnan muuttuessa. Suun terveydenhuollossa on erilaisia työtyhmiä koskien esimerkiksi oikomishoitoa, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parodontologiaa</w:t>
       </w:r>
@@ -5113,4789 +6437,4878 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> alle 18-vuotiaiden hoitoa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, ikäihmisten hoitoa ja terveydenedistämistä. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="006A5D1E" w:rsidRPr="006A5D1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>(IMS-ohjeita henkilökunnalle)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71819A9C" w14:textId="3F127648" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+    <w:p w14:paraId="76AB5B49" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Suunnitelmat ovat kaikkien työntekijöiden luettavissa IMS-ohjelmassa</w:t>
       </w:r>
       <w:r w:rsidR="3460035D" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja ne käydään läpi perehdytysvaiheessa. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Päivitykset ja muutokset käsitellään palveluryhmien omissa henkilöstökokouksissa ja osa myös koko Satakunnan suun terveydenhuollon henkilöstökokouksissa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141547F0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="26D9EF2A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hammaslääkäri tekee tutkimuksiin perustuvan diagnoosin ja hammaslääketieteellisen hoitosuunnitelman, joka kirjataan potilaan tietoihin potilastietojärjestelmään, kun potilas on sen hyväksynyt. Hoitosuunnitelman toteutuksesta on vastuussa potilasta hoitava suun terveydenhuollon ammattilainen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F758002" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="11B8EA9D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29BC7A96" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00CC2EF4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7E0D4007" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00CC2EF4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2EE9521C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>siavastaavien tehtävät ja yhteystiedot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB78643" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5D5E592F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiavastaava toimii tehtävässään </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00D51708">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>asiavastaavalain 739/2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> mukaisesti riippumattomasti ja puolueettomasti. Hän ei tee päätöksiä eikä voi muuttaa niitä. Asiavastaava ei ota kantaa lääketieteelliseen hoitoon. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId38">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Potilasasiavastaava</w:t>
         </w:r>
         <w:r w:rsidRPr="4A838D50">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> ja sosiaaliasiavastaava - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A693E8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00CC2EF4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="079037AB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00CC2EF4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E84DD69" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C725DC" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="42B45B8F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C725DC" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sosiaaliasiavastaava</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Satasairaala</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Sairaalantie 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>28500 PORI</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="2EE9521C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Puh. 044 7079132</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId39">
         <w:r w:rsidRPr="2EE9521C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>sosiaaliasiavastaava@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A2ECC7B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1C295EE2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sosiaaliasiavastaavan tehtävänä on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10673B2A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="7A29C716" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuvoa asiakkaita sosiaalihuollon asiakaslain (812/2000) ja varhaiskasvatuslain (540/2018) soveltamiseen liittyvissä asioissa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635581BD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="2FC77FAB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuvoa ja avustaa sosiaalihuollon asiakaslain 23 § mukaisen muistutuksen tekemisessä sekä neuvoa ja avustaa varhaiskasvatuslain 54 §:ssä tarkoitetun muistutuksen tekemisessä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625F1470" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="13799386" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuvoa, miten kantelu, oikaisuvaatimus, valitus, vahingonkorvausvaatimus tai muu asiakkaan sosiaalihuollon tai varhaiskasvatuksen oikeusturvaan liittyvä asia voidaan panna vireille toimivaltaisessa viranomaisessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749FF24A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="3A1D2B56" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tiedottaa asiakkaan oikeuksista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371EE669" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="0C1449CD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Koota tietoa asiakkaiden yhteydenotoista ja seurata asiakkaiden oikeuksien ja aseman kehitystä sekä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377A28C8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="016002DC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A2BE6" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toimia muutenkin asiakkaan oikeuksien edistämiseksi ja toteuttamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647B43F1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5B5A6D0A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67EA52BC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003B4C4E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3715FE8A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003B4C4E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Potilasasiavastaavat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2374DC80" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00826798" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="61D2B445" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00826798" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:strike/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Satasairaala</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Sairaalantie 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>28500 PORI</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Puh. </w:t>
       </w:r>
       <w:r w:rsidRPr="2EE9521C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">02 627 6078 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="0054274A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>potilasasiavastaava@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0054274A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553BEB0C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6B5AA77C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Potilas</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asiavastaavan tehtävänä on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B50F50" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="0FD839E2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuvoa potilaita potilaslain (785/1992) soveltamiseen liittyvissä asioissa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1955BE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002C0DE7" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="75315410" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002C0DE7" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuvoa ja tarvittaessa avustaa potilasta tai potilaan laillista edustajaa, omaista tai muuta läheistä potilaslain 10 §:ssä tarkoitetun muistutuksen tekemisessä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FB203B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002C0DE7" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="0072D62A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002C0DE7" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuvoa, miten kantelu, oikaisuvaatimus, valitus, vahingonkorvausvaatimus, potilas- tai lääkevahinkoa koskeva korvausvaatimus tai muu potilaan terveydenhuollon oikeusturvaan liittyvä asia voidaan panna vireille toimivaltaisessa viranomaisessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1058D6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002C0DE7" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="508EAF8C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002C0DE7" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tiedottaa potilaan oikeuksista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542D0F0A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="0CF160BC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oota tietoa potilaiden yhteydenotoista ja seurata potilaiden oikeuksien ja aseman kehity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stä sekä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA6D1DD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="2318C731" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oimia muutenkin potilaan oikeuksien edistämiseksi ja toteuttamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCE0652" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C725DC" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="089E73CD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C725DC" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Yhteystietolinkki </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Potilasasiavastaava ja sosiaaliasiavastaava - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03D53502" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00824CF5" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="41CD4083" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00824CF5" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Hlk120538480"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:id="28" w:name="_Hlk120538480"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc211257877"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc241488286"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:t>2.4 Muistutusten käsittely</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
-    </w:p>
-    <w:p w14:paraId="255F5091" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="004A1175" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="7A30AE8A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="004A1175" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Hoitoon tai palvelun laatuun taikka saamaansa kohteluun tyytymättömällä potilaalla/asiakkaalla on lakiin perustuva oikeus tehdä muistutus (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/asiointiopas/potilaan-oikeudet-ja-tietosuoja</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>). Muistutuksen voi tehdä tarvittaessa myös potilaan/asiakkaan laillinen edustaja, omainen tai läheinen.</w:t>
       </w:r>
       <w:r w:rsidRPr="4321C72B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="111111"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2EBAFF3D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>Muistutus pitää tehdä pääsääntöisesti kirjallisesti, mutta erityisestä syystä sen voi tehdä myös suullisesti.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Muistutuksen vastaanottajan el</w:t>
       </w:r>
       <w:r w:rsidRPr="004C4053">
         <w:t>i vastuualuejohtajan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on käsiteltävä asia ja annettava siihen kirjallinen, perusteltu vastaus kohtuullisessa ajassa. Muistutus hoidosta tai palvelusta -lomake löytyy Sata-alueen internet -sivustolta (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00296E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Muistutuslomake</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A27F0D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="004A1175" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="38A4D2E1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="004A1175" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="452EE988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Potilasasiavastaava/sosiaaliasiavastaava antavat tarvittaessa lisätietoja muistutuksen tekemiseen liittyen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F0EE49" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007B35C4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="263AC733" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007B35C4" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Muistutus lähetetään Satakunnan hyvinvointialueen kirjaamo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sairaalantie 3, 28500 PORI tai </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId44">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>kirjaamo@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DF25B2F" w14:textId="551CFF1B" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+    <w:p w14:paraId="37F8B19D" w14:textId="273ED2B5" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Yhteiset palvelut</w:t>
       </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> -vastuualueen johtaja ottaa vastaan ja tiedottaa palvelualojen vastuuhenkilöitä, vastuuyksiköiden päälliköitä saaduista muistutuksista. Vastuualuejohtaja delegoi muistutusten sisältämien epäkohtien ja puutteiden korjaamisen ja kehittämisen palvelualojen vastuuhenkilöille, vastuuyksiköiden päälliköille. Poikkeamailmoitukset käsitellään </w:t>
       </w:r>
       <w:r w:rsidR="0F4FCE2B" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">palveluryhmien </w:t>
       </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">kokouksissa, yhdessä </w:t>
       </w:r>
       <w:r w:rsidR="551D98AA" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>ryhmän</w:t>
       </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> henkilökunnan kanssa pohditaan ehkäiseviä toimenpiteitä. Vastuuyksikön päällikkö selvittää yhdessä henkilökunnan kanssa muistutukseen johtaneet syyt ja suunnittelee korjaavat ja ehkäisevät toimenpiteet sekä kehittää toimintaa niin, ettei vastaavaa tapahdu uudelleen. Muistutusten </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> henkilökunnan kanssa pohditaan ehkäiseviä toimenpiteitä. Vastuuyksikön päällikkö selvittää yhdessä henkilökunnan kanssa muistutukseen johtaneet syyt ja suunnittelee korjaavat ja ehkäisevät toimenpiteet sekä kehittää toimintaa niin, ettei vastaavaa tapahdu uudelleen. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0DC9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>johdosta</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="65A0ECDE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>rosesseja, toimintatapoja ja ohjeistuksia päivitetään tarpeen mukaan. Asia käsitellään myös asiaan liittyvien työntekijöiden kanssa. Muistutuksen tehneelle asiakkaalle laaditaan kirjallinen vastaus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC2B5D1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69ABF5D6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="0081795B" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7AC5EE56" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="0081795B" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc211257878"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc211259417"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc211257878"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc241488287"/>
       <w:r>
         <w:t>2.5 Henkilöstö</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
-    </w:p>
-    <w:p w14:paraId="0502EFE2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003C08FC" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="16554A29" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003C08FC" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc149034021"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Toc145511906"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc149034021"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc31100000"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc45556461"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc69238455"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc145511906"/>
       <w:r w:rsidRPr="00970B0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Määrä, rakenne ja riittävyys se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>kä sijaisten käytön periaatteet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCE287A" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+    <w:p w14:paraId="610AD68B" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="0014499E">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002109E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Vuoden 2025 henkilöstökertomuksen mukaan Sata-alueella työskenteli 10786 henkilöä, joista 78 % oli vakituisia työntekijöitä:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF3A9CA" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+    <w:p w14:paraId="77D56F8E" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="0014499E">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11FC5A9D" w14:textId="30D927EB" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+    <w:p w14:paraId="52258B5A" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002109E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Eniten työntekijöitä oli erityis- ja sairaalapalveluiden toimialueella, 3246 henkilöä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192D0564" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+    <w:p w14:paraId="055FE3C6" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002109E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vähiten työntekijöitä oli pelastuslaitoksella, 219 henkilöä ja hyvinvointialueen hallinnossa 164 henkilöä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F348453" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+    <w:p w14:paraId="4AB1E1DE" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002109E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ikääntyneiden palveluissa työskenteli 3189 henkilöä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC54A6E" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+    <w:p w14:paraId="2532F1AB" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002109E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Aikuisten palveluissa työskenteli 1825 henkilöä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C5358D" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+    <w:p w14:paraId="2E6DF5CE" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002109E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Lasten, nuorten ja perheiden palveluissa työntekijöitä oli 798 henkilöä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00924D1D" w14:textId="431446B8" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+    <w:p w14:paraId="4B7B9AA7" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="002109E2" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002109E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Konsernipalveluissa työskenteli 1345 henkilöä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A5149A" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+    <w:p w14:paraId="5FE8E90F" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002109E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Henkilöstölle: Henkilöstökertomus 2025 (linkki ammattilaisille, vaatii kirjautumisen IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E0F820D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006327D6" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0541CFFA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006327D6" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43FD0B6F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="48D45009" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuuyksikön henkilöstön määrä ja rakenne </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAC6B94" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="140F352D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AA7E6D5" w14:textId="69BCB1D3" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+    <w:p w14:paraId="2677B2E6" w14:textId="2C9C75FD" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Suun terveydenhuollon vastuuyksikössä työskentelee noin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>260-330</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> henkilöä; vastuuyksikön päällikkö, vastuuyksikön ylihoitaja, ylihammaslääkärit, osastohammaslääkärit, osastonhoitajat, erikoishammaslääkärit, hammaslääkärit, suuhygienistit, hammashoitajat, vastaanottoavustaja</w:t>
+        <w:t xml:space="preserve"> henkilöä; vastuuyksikön päällikkö, vastuuyksikön ylihoitaja, ylihammaslääkärit, osastohammaslääkärit, osastonhoitajat, erikoishammaslääkärit, hammaslääkärit, suuhygienistit, hammashoitajat</w:t>
       </w:r>
       <w:r w:rsidR="4D1D823D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564F3997" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5916FA32" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3861493F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6189256E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="05666D0E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sijaisten käytön periaatteet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0743C53D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="656DE1EC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A9B1C16" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+    <w:p w14:paraId="43810954" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sata-alueen urapalvelut </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0014499E">
         <w:t>julkaisee</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0014499E">
         <w:t xml:space="preserve"> työpaikkailmoituksia sisäisessä intrassa (Satasessa) ja internetissä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B916983" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+    <w:p w14:paraId="484FB940" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04898143" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+    <w:p w14:paraId="3582AF02" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
         <w:t>Toimialueet voivat palkata henkilöitä sijaisuuksiin myös suoraan sopimalla </w:t>
       </w:r>
       <w:r w:rsidRPr="0014499E">
         <w:br/>
         <w:t xml:space="preserve">tai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0014499E">
         <w:t>Sotender</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0014499E">
         <w:t>-sovelluksella. Lue lisää</w:t>
       </w:r>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0014499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Sovellus sijaisten hankintaan (</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="0014499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Sotender</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="0014499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>). (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0014499E">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A30A36F" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+    <w:p w14:paraId="7180A2A3" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
         <w:t>Päätöksen henkilöstövalinnasta tekee sijaisuuksissa esihenkilö, vakituisissa työsuhteissa päällikkö.</w:t>
       </w:r>
       <w:r w:rsidRPr="0014499E">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FAA6BA" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+    <w:p w14:paraId="6EEC28EB" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
         <w:t xml:space="preserve">Sata-alueelle on laadittu rekrytoinnin käsikirja, johon on koottu rekrytointia koskevien lakien ja asetusten asiasisältöjä sekä Sata-alueen hallinnollisia toimintatapaohjeita </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0014499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Rekrytoinnin käsikirja (Linkki ammattilaiselle, vaatii kirjautumisen IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61FD0511" w14:textId="77777777" w:rsidR="0014499E" w:rsidRDefault="0014499E" w:rsidP="006D6013">
+    <w:p w14:paraId="74EABA2D" w14:textId="77777777" w:rsidR="0014499E" w:rsidRDefault="0014499E" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B8EF3E3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6BF54575" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B79EDA0" w14:textId="0F01E833" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3B76961C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vuokratyö ja alihankinta</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Suun terveydenhuollossa ei käytetä ostohammaslääkäreitä eikä ostohoitohenkilökuntaa. Virka-ajan ulkopuolinen päivystys ostetaan Terveystalo Oy:ltä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362F454D" w14:textId="240B9347" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4F698CB5" w14:textId="134BC9EA" w:rsidR="006D6013" w:rsidRDefault="002C0DC9" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Myöskään alihankintaa ei käytetä.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E825BEF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>Hammasteknikon ja erikoishammasteknikon työt ostetaan hammasteknisilta laboratorioilta, jotka on kilpailutettu. Hammastekniset työt, proteesit ja oikomislaitteet laskutetaan yli 18-vuotiailta potilailta, alle 18-vuotiaiden työt maksaa hyvinvointialue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F47E21C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A0DCC2B" w14:textId="68B21B63" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="23BA044C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon </w:t>
       </w:r>
       <w:r w:rsidRPr="00970B0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ammattioikeudet</w:t>
       </w:r>
       <w:r w:rsidR="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja kielitaito</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8E0DB4" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+    <w:p w14:paraId="32438CF6" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon ammattioikeudet varmistetaan rekrytoinnin yhteydessä tarkistamalla sosiaali- ja terveydenhuollon ammattihenkilöiden ammattioikeuksia koskevat rekisteritiedot (esimerkiksi JulkiTerhikki, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>JulkiSuosikki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, rikosrekisteri), tutkintotodistukset sekä muut kyseiseen tehtävään vaadittavat luvat ja todistukset esimerkiksi valtionhallinnon kielitutkinto tai yleinen kielitutkinto).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB0A1D0" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+    <w:p w14:paraId="6483796E" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0014499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Ulkomaalaisen työntekijän palkkaaminen (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CD9D2DE" w14:textId="7A336429" w:rsidR="0014499E" w:rsidRDefault="0014499E" w:rsidP="006D6013">
+    <w:p w14:paraId="22D6566A" w14:textId="77777777" w:rsidR="0014499E" w:rsidRDefault="0014499E" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0014499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Rekrytoinnin käsikirja (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F40EDF4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="38" w:name="_Toc45556465"/>
+    <w:p w14:paraId="13BDF81A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkStart w:id="38" w:name="_Toc149034022"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc45556465"/>
       <w:r w:rsidRPr="0E02B558">
         <w:t>Suun terveydenhuollossa rekrytoiva esihenkilö tarkastaa ammattipätevyyden Julki-Terhikistä ja todistuksista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BE012D" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="006D6013"/>
-    <w:p w14:paraId="18F55E65" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007D116F" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="79E3BDE1" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="006D6013"/>
+    <w:p w14:paraId="30F86909" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007D116F" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D116F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Koulutus, osaaminen ja ammattitaito </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278BEEA8" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="37"/>
+    <w:p w14:paraId="44E24155" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc149034023"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc45556466"/>
       <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Osaava henkilöstö on lähtökohta vaikuttavien palveluiden toteuttamiselle. Esihenkilön tehtävänä on varmistaa henkilöstön nykyinen ja tuleva osaaminen palvelujen toteuttamiseksi. Osaamista kehitetään muun muassa:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4F5E86" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+    <w:p w14:paraId="36F12329" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00333249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>sisäisellä ja ulkoisella koulutuksella,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EA1D10" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+    <w:p w14:paraId="5BDEA818" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00333249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>perehdytyksellä,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0169B540" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+    <w:p w14:paraId="07E39683" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00333249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>mentoroinnilla,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5B01D6" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+    <w:p w14:paraId="4111C162" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00333249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>työkierrolla,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71624150" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+    <w:p w14:paraId="6134A35E" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00333249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>simulaatio-oppimisella,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617085CF" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00201FAB">
+    <w:p w14:paraId="3B6C3407" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="00333249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>verkkokoulutuksilla.</w:t>
       </w:r>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CA37D5" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+    <w:p w14:paraId="4114B314" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata-alueen osaamisen kehittäminen perustuu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0014499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>koulutussuunnitelmaan (Linkki ammattilaiselle, vaatii kirjautumisen, IMS),</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> jonka laativat vuosittain henkilöstön kehittämispalvelut yhdessä toimialueiden, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>professiojohtajien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>TKIO:n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> kanssa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCCB3DB" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
+    <w:p w14:paraId="5226EB7E" w14:textId="77777777" w:rsidR="0014499E" w:rsidRPr="0014499E" w:rsidRDefault="0014499E" w:rsidP="0014499E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014499E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8AB38A" w14:textId="08F55751" w:rsidR="006D6013" w:rsidRDefault="0014499E" w:rsidP="006D6013">
+    <w:p w14:paraId="3A2529D3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="0014499E" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Lisätietoa: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId51">
         <w:r w:rsidRPr="2F3CA251">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Oppimisen ja osaamisen kompassista (Linkki ammattilaiselle, vaatii kirjautumisen, Satanen) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42E224EF" w14:textId="25CFB743" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
-[...6 lines deleted...]
-    <w:p w14:paraId="5997108A" w14:textId="09D233B1" w:rsidR="1381BDE1" w:rsidRDefault="1381BDE1" w:rsidP="2F3CA251">
+    <w:p w14:paraId="3EC25074" w14:textId="77777777" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9552F3" w14:textId="77777777" w:rsidR="1381BDE1" w:rsidRDefault="1381BDE1" w:rsidP="2F3CA251">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Suun terveydenhuollon rekrytoiva esihenkilö tarkistaa ammattipätevyyden rekrytointiprosessin aikana.</w:t>
       </w:r>
       <w:r w:rsidR="2CF26237" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Esihenkilöiden ja työntekijöiden vastuulla on huolehtia riittävästä ammattitaidon päivittämistä. Suun terveyd</w:t>
       </w:r>
       <w:r w:rsidR="75C9C892" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidR="2CF26237" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>huollossa esihenkilöt seuraavat henkilökunnan koulutusmääriä ja koulutuks</w:t>
       </w:r>
       <w:r w:rsidR="0D74B28C" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>iin osallistumista</w:t>
       </w:r>
       <w:r w:rsidR="43B4AB5B" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä varmistavat, että tarvittavat luvat ovat voimassa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D25BE39" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
-    <w:p w14:paraId="3BFF7363" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00970B0F" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5E9C01D4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:p w14:paraId="21FEFBC8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00970B0F" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Perehdyttäminen, ammattitaidon ylläpito ja täydennyskoulutus</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:bookmarkEnd w:id="40"/>
-    <w:p w14:paraId="4D43E821" w14:textId="22D0F89C" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:bookmarkEnd w:id="41"/>
+    <w:p w14:paraId="4E0DF25C" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>Suunnitelmallinen ja laadukkaasti toteutettu perehdytys lisää rekrytoinnin onnistumista. Työturvallisuuslaki (738/2002) velvoittaa, että työntekijä perehdytetään riittävästi työtehtäviin, työympäristöön sekä työssä käytettäviin välineisiin ennen uuden työn aloitusta sekä työtehtävien tai -välineiden muuttuessa. Esihenkilö vastaa, että perehdytys toteutetaan suunnitellusti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7747D5BD" w14:textId="45DE3C68" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="081790F0" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>Sata-alueella perehdytys sisältää:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DFB2AB" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+    <w:p w14:paraId="0B1FEEAE" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00333249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>henkilökohtaisen perehdytyssuunnitelman</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D5F91A" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+    <w:p w14:paraId="6314321F" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00333249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>perehdytystä kasvokkain</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC23003" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+    <w:p w14:paraId="18D3AFD9" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00333249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>verkkokursseja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B8CD8F" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+    <w:p w14:paraId="0C0DD07B" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00333249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
+        <w:lastRenderedPageBreak/>
         <w:t>itseopiskelumateriaaleja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB2EB7E" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+    <w:p w14:paraId="0903BE74" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00333249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>seurantakeskustelun</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0803B31A" w14:textId="19E7046C" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+    <w:p w14:paraId="6FAE0B5B" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00333249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>sähköisen palautteen perehdyttäjälle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FAACF6" w14:textId="4EA153F0" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="36ADD0D1" w14:textId="77777777" w:rsidR="00333249" w:rsidRPr="00E944CD" w:rsidRDefault="00333249" w:rsidP="00333249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F68A23" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E944CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satasen Perehdytys-sivuilta (Linkki ammattilaisille.)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BCA1BE6" w14:textId="1E1DFA94" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="471E1FBB" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>Työnantaja mahdollistaa täydennyskoulutukset. Esihenkilö vastaa yksikkönsä koulutuksista ja koulutusmäärärahojen riittävyydestä, pätevyysvaatimuksista ja työelämäkeskustelujen järjestämisestä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139D5226" w14:textId="7F22B1D0" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="69B4198E" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>Esihenkilö huolehtii myös koulutuksessa saavutetun tiedon jakamisesta työpaikalla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681E1472" w14:textId="710C85A6" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="3D455E83" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>Lue lisää </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E944CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Koulutusohjeesta. (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34A5A204" w14:textId="65033619" w:rsidR="006D6013" w:rsidRPr="00C86807" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="2947A015" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00C86807" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>Henkilöstö saa lisätietoa koulutuksista Talentin koulutuskalenterista, linkki Satasessa.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E944CD">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51453DB5" w14:textId="5290BF34" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+    <w:p w14:paraId="3BD50CF6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Suun terveydenhuollossa perehdytysvastuu kuuluu esihenkilöille tai heidän nimeämilleen perehdyttäjille. Uusi työntekijä/pitkään poissaollut työntekijä perehdytetään huolellisesti tehtäviinsä perehdytysoppaan</w:t>
       </w:r>
       <w:r w:rsidR="57F0B364">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>perehdyttäjän muistilistan avulla</w:t>
       </w:r>
       <w:r w:rsidR="73B3D894">
-        <w:t xml:space="preserve"> sekä suun terveydenhuol</w:t>
-[...3 lines deleted...]
-        <w:t>lon omien perehdytyslistojen avulla</w:t>
+        <w:t xml:space="preserve"> sekä suun terveydenhuollon omien perehdytyslistojen avulla</w:t>
       </w:r>
       <w:r>
         <w:t>. Perehdytyksen alussa tehdään</w:t>
       </w:r>
       <w:r w:rsidR="7952422C">
         <w:t xml:space="preserve"> Talenttiin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> henkilökohtainen perehdytyssuunnitelma ja käydään myöhemmin seurantakeskustelu </w:t>
       </w:r>
       <w:r w:rsidR="4D55A466">
         <w:t>Talentista</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> löytyvän lomakkeen mukaisesti. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685D22D1" w14:textId="77E15AA4" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+    <w:p w14:paraId="775F1035" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Työntekijällä on velvollisuus oman ammatillisen osaamisen ylläpitoon ja esihenkilö seuraa ja mahdollistaa täydennyskoulutukseen osallistumisen. Suun terveydenhuollossa kaikilla on mahdollisuus osallistua </w:t>
       </w:r>
       <w:r w:rsidR="1A94EB1D">
         <w:t>vuosittain</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ammattitaitoa kehittävään täydennyskoulutukseen ja toimialueen pakollisiin koulutuksiin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580D9280" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="14FDAF1A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:t>Lääkehoidon perehdyttäminen ja lääkesuunnitelman läpikäyminen kuuluu yksikön lääkehoitovastaavan vastuulle. Suun terveydenhuollossa lääkehoitosuunnitelman läpikäyminen on osa perehdytystä ja jokainen kuittaa lukeneensa lääkehoitosuunnitelman.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBA2BE4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="63333702" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve">Lisäksi suun terveydenhuollossa on käytössä sähköinen laitepassi, jonka avulla perehdytetään työntekijät käytössä oleviin laitteisiin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20698BD8" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
+    <w:p w14:paraId="3ED23B44" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48994D53" w14:textId="0C269153" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="22387CFE" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sote-alan opiskelijoiden oikeus työskennellä tilapäisesti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5432AA2C" w14:textId="3EA1C4F1" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="6C1FD537" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>Työnantaja arvioi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B72C55" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+    <w:p w14:paraId="1C43A0FC" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00333249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>opiskelijan valmiudet ja edellytykset suoriutua tarjotuista tehtävistä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DAA77A" w14:textId="4C5EE85D" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00201FAB">
+    <w:p w14:paraId="69839CB7" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00333249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>onko opiskelijan kielitaito riittävä, jos hänen äidinkielensä ei ole suomi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CB6210" w14:textId="70051FB5" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="277F8791" w14:textId="77777777" w:rsidR="00333249" w:rsidRPr="00E944CD" w:rsidRDefault="00333249" w:rsidP="00333249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79200905" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
+        <w:lastRenderedPageBreak/>
         <w:t>Opiskelijalle nimetään kirjallisesti ohjaaja, joka työskentelee samassa yksikössä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A567867" w14:textId="0F9E607D" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="5D06FE46" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>Sata-alue varmistaa nämä asiat myös vuokrafirman kautta tulevien opiskelijoiden kohdalla. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780DA056" w14:textId="49E84718" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="7055AE33" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t>Lue lisää: (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId54" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E944CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Sosiaali- ja terveydenhuollon opiskelijana työskentely - Lupa- ja valvontavirasto</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E944CD">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5032992D" w14:textId="6EFC3996" w:rsidR="006D6013" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
+    <w:p w14:paraId="2208D483" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E944CD">
         <w:t xml:space="preserve">Jos opiskelijan työtehtäviin kuuluu lääkehoitoa, siitä ohjeistetaan erikseen: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId55" w:tgtFrame="_blank" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00E944CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>LOVe</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00E944CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t> opiskelijat (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C6FF2A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="47CD7457" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:t>Opiskelijoilta vaaditaan opiskelupaikastaan todistus oikeudestaan työskennellä suun terveydenhuollon ammattihenkilön tehtävissä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBC7769" w14:textId="7551274F" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2FF503C6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Jokaiselle opiskelijalle nimetään henkilökohtainen ohjaaja</w:t>
       </w:r>
       <w:r w:rsidR="086D0783">
         <w:t xml:space="preserve"> ja heidät perehdytetään tehtävään. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223DDE53" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="659E986C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="048F16C4" w14:textId="77777777" w:rsidR="001C2FB8" w:rsidRDefault="001C2FB8" w:rsidP="006D6013">
+    <w:p w14:paraId="104A4ABE" w14:textId="77777777" w:rsidR="001C2FB8" w:rsidRDefault="001C2FB8" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A86CE33" w14:textId="684010A8" w:rsidR="006D6013" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
+    <w:p w14:paraId="0D2216E5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Henkilöstön</w:t>
       </w:r>
       <w:r w:rsidR="006D6013">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D6013" w:rsidRPr="00E33B78">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="006D6013">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>yöskentelyn asianmukaisuuden seuranta</w:t>
       </w:r>
       <w:r w:rsidR="006D6013">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01545A91" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="6FD507AF" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Jokainen työntekijä vastaa omasta toiminnastaan työpaikalla. Toiminta pitää olla ammatillista ja asiallista. Työnantaja huolehtii siitä, että työ ja toiminta ovat asianmukaisia. Esihenkilö tarkkailee työympäristöä, työyhteisöä ja työtapoja. Esihenkilö puuttuu ja ratkaisee poikkeavat ja puutteelliset tilanteet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C230E9F" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="5A94C320" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
         <w:t>Työnjohdolliset menettelyt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId56" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Työnjohdollinen menettely (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F4A81B" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="180E9AE3" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Työkykyä tuetaan työkyvyn tuki -ohjelman mukaisesti </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId57" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Työkyvyn tuki – ohjelma (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE1D795" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
+    <w:p w14:paraId="0358BE66" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRDefault="00E944CD" w:rsidP="00E944CD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
         <w:t>Työyhteisön toimivuutta tuetaan Toimiva työyhteisö mallin avulla </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId58" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Toimiva työyhteisö -malli (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358B7D54" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="003E17A7" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
+    <w:p w14:paraId="7E8D10EA" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="003E17A7" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3502CC59" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="04CED440" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47665264" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0DB15CD1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0396C5B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rikostaustan selvittäminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B739AEC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="68426EED" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9214D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lasten, iäkkäiden ja vammaisten henkilöiden kanssa työskentelevien rikosrekisteriote tarkistetaan edellytysten täyttyessä rekrytoinnin yhteydessä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3B6079" w14:textId="5B91E495" w:rsidR="00E944CD" w:rsidRPr="00E9214D" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
+    <w:p w14:paraId="57A6725B" w14:textId="77777777" w:rsidR="00E944CD" w:rsidRPr="00E9214D" w:rsidRDefault="00E944CD" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve">Toimintaohje Rikosrekisteriote (Linkki ammattilaiselle, vaatii kirjautumisen, IMS) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10B1194B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="277DFB5B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0E02B558">
         <w:t>Ei koske suun terveydenhuoltoa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7524063E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="272093EC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc45556464"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="02107AFA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00E944CD" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkStart w:id="42" w:name="_Toc45556464"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="27D7919D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00E944CD" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc211257879"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc211259418"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc211257879"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc241488288"/>
       <w:r w:rsidRPr="00E944CD">
         <w:t>2.6 Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
-    </w:p>
-    <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkEnd w:id="41"/>
-    <w:p w14:paraId="4D4A8570" w14:textId="37E74F1D" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p w14:paraId="13F9F573" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r>
         <w:t>Kaikki hammaslääkärien, erikoishammaslääkärien, suuhygienistien ja hammashoitajien toimet pyritään täyttämään vakituisesti. Tilannetta seurataan säännöllisesti esihenkilöiden kokouksissa kuukauden välein ajantasaisella henkilöstökatsauksella.</w:t>
       </w:r>
       <w:r w:rsidR="1FF2B8C8">
         <w:t xml:space="preserve"> Resurssivajeeseen pyritään puuttumaan ennakoivasti seuraamalla hoitoon</w:t>
       </w:r>
       <w:r w:rsidR="63ECBB19">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1FF2B8C8">
         <w:t>pääsyä</w:t>
       </w:r>
       <w:r w:rsidR="280B1A8C">
         <w:t>, hoidon toteutumista</w:t>
       </w:r>
       <w:r w:rsidR="1FF2B8C8">
         <w:t xml:space="preserve"> ja henkilöstötilannetta säännöllisesti. </w:t>
       </w:r>
       <w:r w:rsidR="5527E1CA">
         <w:t xml:space="preserve">Jos resurssivajetta huomataan, pyritään siirtämään henkilöstöä tai täyttämään mahdolliset avoimet toimet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65056613" w14:textId="140D0FCD" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251"/>
-    <w:p w14:paraId="4956CE36" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="774A0634" w14:textId="77777777" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251"/>
+    <w:p w14:paraId="6DDCF964" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc211257880"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc211259419"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc211257880"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc241488289"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>2.7 Monialainen yhteistyö ja palvelun koordinointi</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
-    </w:p>
-    <w:p w14:paraId="2231BA1F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00424A6D" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="51585EF3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00424A6D" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon ammattilaisilla on lainsäädännön määrittämä velvollisuus tehdä monialaista yhteistyötä potilaan tai asiakkaan palveluntarpeen arvioinnissa sekä palveluiden antamisessa. Monialainen yhteistyö toteutetaan asiakkaan tai potilaan suostumuksella ja palvelujen tulee muodostaa asiakkaan tai potilaan etujen mukainen kokonaisuus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BDFC32" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="463F603A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve">Suun terveydenhuolto tekee yhteistyötä muun muassa neuvolan, ikääntyneiden palveluyksiöiden, kouluterveydenhuollon ja muiden sosiaali- ja terveydenhuollon ammattilaisten kanssa. Lisäksi suun terveydenhuolto tekee yhteistyötä oppilaitosten ja erilaisten järjestöjen kanssa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B80E833" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="085B63A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve">Satakunnan hyvinvointialueella on käytössä yhteinen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:t>Lifecare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve"> -potilastietojärjestelmä, joka mahdollistaa sujuvan tiedonkulun eri sosiaali- ja terveydenhuollon ammattilaisten välillä. Wilma-viestintää </w:t>
       </w:r>
       <w:r>
         <w:t>hyödynnetään oppilaitoksien kanssa.</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B58C4CA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="350A6ADD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1782788A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6BB2636B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0357030E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AE16FA" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="359CF67C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AE16FA" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc211257881"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc211259420"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc211257881"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc241488290"/>
       <w:r>
         <w:t xml:space="preserve">2.8 </w:t>
       </w:r>
       <w:r w:rsidRPr="00146198">
         <w:t>Toimitilat ja välineet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mukaan lukien toimintaympäristö</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
-    </w:p>
-    <w:p w14:paraId="3C1CD70D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="61A8BB33" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3972D295" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="212290A9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Konsernipalveluihin kuuluva tekniset palvelut vastuualue järjestää muille toimialueille teknisiä asiantuntija- ja tukipalveluita toimien hyvinvointialueen sisäisenä palvelutuottajana. Vastuualueen palveluiden piiriin kuuluvat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05057533" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="461463E8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>• Käyttö- ja kunnossapito</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6DDB8D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1749A42F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Toimitilajohtaminen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8C88A4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7F2C5DEF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Rakennuttaminen ja hankekehitys </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C62BBF1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="641CA93C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">• Ateriapalvelut </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D0E784" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3A95561D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Puhtauspalvelut </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134E7A10" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0E155EEB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Ympäristö ja kestävä kehitys </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AD79C0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="64E722AE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tekniset palvelut </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>huolehtii</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> toimialueiden tarpeiden perusteella osaltaan hyvinvointialueen omaisuuden; maa-alueiden, rakennusten, tilojen, järjestelmien sekä laitteiden tarkoituksenmukaisen, turvallisen ja taloudellisesta käytön edellytyksistä, sekä vastaa lääkinnällisten laitteiden ammattimaisen käytön velvoitteista ja ylläpitää lain ja toiminnan edellyttämiä laiterekistereitä. Tekniset palvelut </w:t>
+        <w:t xml:space="preserve"> toimialueiden tarpeiden perusteella osaltaan hyvinvointialueen omaisuuden; maa-alueiden, rakennusten, tilojen, järjestelmien sekä laitteiden tarkoituksenmukaisen, turvallisen ja </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>taloudellisesta</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> käytön edellytyksistä, sekä vastaa lääkinnällisten laitteiden ammattimaisen käytön velvoitteista ja ylläpitää lain ja toiminnan edellyttämiä laiterekistereitä. Tekniset palvelut </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>vuokraa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> sekä vastaanottaa tilat hyvinvointialueen käyttöön, ja luovuttaa ne vuokraa vastaan toimialojen käyttöön. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E248E98" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve"> sekä vastaanottaa tilat hyvinvointialueen käyttöön, ja luovuttaa ne </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>vuokraa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vastaan toimialojen käyttöön. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122A47BA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId61">
+      <w:hyperlink r:id="rId60">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Konsernipalvelujen toimialueen toimintasääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7F40DF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7B0E6E3A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BE89B2F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="73A7A818" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75960A66" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="01E898D5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1819F154" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="533BDD73" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>oiminnassa käytettävät toimitilat, mukaan lukien toimintaympäristö sekä niiden turvallisuus, turvallinen käyttö ja soveltuvuus tarkoitukseensa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364BEA2D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3AAB55DA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19637ED7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
+    <w:p w14:paraId="5A096B34" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="2F3CA251">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Sata-alue omistaa 57 rakennusta ja kesällä 2021 voimaan tulleen voimaanpanolain mukaan kuntien sote- ja pelastustoimen järjestämiseen liittyvät sopimukset, sisältäen vuokrasopimukset, siirtyivät hyvinvointialueille 1.1.2023 alkaen.</w:t>
       </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Kunnilta</w:t>
       </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">ja kuntayhtymiltä siirtyi sata-alueelle 435 rakennusta, jotka toimivat sote- ja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>pela</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> toiminnassa. Kiinteistön omistaja vastaa rakennuksen soveltuvuudesta harjoitettavaan toimintaan sen käyttötarkoituksen mukaisesti. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1905C451" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="30952690" w14:textId="77777777" w:rsidR="00333249" w:rsidRPr="00333249" w:rsidRDefault="00333249" w:rsidP="00333249">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0D491279" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:r w:rsidRPr="00333249">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toiminnassa käytettävät toimitilat, mukaan lukien toimintaympäristö, ja välineet sekä niiden turvallisuus, turvallinen käyttö ja soveltuvuus tarkoitukseensa (545/2015, asumisterveysasetus) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094ED6DA" w14:textId="77777777" w:rsidR="00333249" w:rsidRDefault="00333249" w:rsidP="2F3CA251">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47566487" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="36629005" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3BD964" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590FDFC4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Välineet sekä niiden turvallisuus, turvallinen käyttö ja soveltuvuus tarkoitukseensa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585B6E33" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="51084795" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469F8E97" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="45AEEFC0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:t>Suun terveydenhuollossa käytettävät välineet ja laitteet tarkistetaan jokaisen käyttökerran yhteydessä. Huonokuntoiset instrumentit ja poranterät hävitetään asianmukaisesti ja laitteista tehdään tarvittaessa huoltoilmoitus</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ja laitevikatapauksissa Fimea-ilmoitus.</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722E1E8E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="633083AC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E571668" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="57383F0A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:t xml:space="preserve">Suun terveydenhuollossa käytössä olevien instrumenttien huollosta, steriloinnista ja asianmukaisesta kuljetuksesta vastaavat pääasiassa välinehuollon ja logistiikan vastuuyksiköt muutamia poikkeuksia lukuun ottamatta. Steriilisti pakatut instrumentit tarkistetaan aina ennen käyttöä varmistamalla, että pussi on säilynyt ehjänä ja instrumentit ovat puhtaita. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E03987B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="23D74F81" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AFD748A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1611DEC8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:t>Laki lääkinnällisistä laitteista (719/2021) säätää sosiaali- ja terveydenhuollossa käytettävien laitteiden ja tarvikkeiden vastuista, velvoitteista ja turvallisesta käytöstä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386C7B0B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="469C6D1B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Suun terveydenhuollossa on käytössä sähköinen laitepassi. Suun terveydenhuollossa jokaiseen palveluryhmään on nimetty laitepassivastaavat, joiden tehtävänä on huolehtia, että laiterekisterissä olevien laitteiden tiedot ovat ajan tasalla ja siitä, että henkilökunta on saanut riittävän perehdytyksen yleiseen laiteturvallisuuteen ja laitteiden turvalliseen käyttöön. Tämän lisäksi jokaisella työntekijällä on velvollisuus kertoa esihenkilölleen mahdollisista laitteiden käyttöön liittyvistä osaamispuutteista. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B93594" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7A128576" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40494DC6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="33970C35" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57398B0E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="44BC2F56" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toimitiloille tehdyt tarkastukset sekä myönnetyt viranomaishyväksynnät ja luvat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55988807" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0270C72B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57A75C9E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008C6F03" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3B9576B1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008C6F03" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6F03">
         <w:t>Toimintayksikössä suoritetaan pelastusviranomaisen toimesta palotarkastus 12/24/36kk välein. Palotarkastusvälin määrittää pelastuslaitos. Palotarkastuksessa on hyvä olla mukana toimintayksikön edustaja, tarkastuksen aikana heränneisiin kysymyksiin pelastusviranomainen antaa ohjausta ja neuvontaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A98FEB3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008C6F03" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6FF7355F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008C6F03" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6F03">
-        <w:t xml:space="preserve">Pelastuslain mukaan jokaisessa toimintayksikössä tulee olla voimassa oleva pelastussuunnitelma, jota päivitetään kerran vuodessa tai toimintojen muuttuessa. Toimintayksikön </w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="6A70090B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>Pelastuslain mukaan jokaisessa toimintayksikössä tulee olla voimassa oleva pelastussuunnitelma, jota päivitetään kerran vuodessa tai toimintojen muuttuessa. Toimintayksikön suunnitelma voi olla osa kiinteistön yhteistä suunnitelmaa, esimerkiksi sotekeskuksen pelastussuunnitelmaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C782E2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6F03">
         <w:t>Lisäksi jokaisesta ympärivuorokautisesta, ja osasta päiväaikaista toimintaa tuottavista yksiköistä pitää laatia poistumisturvallisuusselvitykset A- ja B. Näiden päivitys tapahtuu 3 vuoden välein, tai toiminnan muuttuessa. Selvityksen allekirjoittaa toimintayksikön esihenkilö ja hyväksyy vastuualuejohtaja. Kyseiset päivitykset tullaan sijoittamaan turvallisuuden vuosikelloon tehtäväksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6717DA0A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="75F4FE3A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="191492D1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F4493C" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="52C9E716" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F4493C" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4493C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t>Mitkä ovat toimitilojen ja välineiden käyttöön liittyvät riskit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455125F4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="26B3261D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62">
+      <w:hyperlink r:id="rId61">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohjeessa (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:strike/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ohjeistetaan toimintaympäristön ja sen muutosten jatkuvaan tarkasteluun ja kootusti vähintään puolivuosittain sekä ulkoisen, että sisäisen toimintaympäristön näkökulmasta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5529ED29" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00594822" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="41C9E853" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00594822" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6F03">
         <w:t>Mikäli toimitiloissa käytetään lääkinnällisiä laitteita (kohta 2.9) tulee niiden turvalliseen sijoitteluun kiinnittää huomiota (esim. muut lähellä olevat laitteet, staattinen sähkö, pistorasiat, jatkojohdot, paloturvallisuus, kosteus).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447C30D6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="79E27E0F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Laitteiden tulee olla CE-merkittyjä. Laiteasennuksesta ja laitteen käyttökuntoon saattamisesta vastaa laitetoimittaja. Tämä vastuu kirjataan hankinnan ehdottomiin vaatimuksiin sekä hankintasopimukseen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6A4DA4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="010AF15A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kaikki liikuteltavat laitteet toimitetaan ennen käyttöönottoa Satakunnan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HA:n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lääkintälaitetekniikkaan sähköturvallisuuden varmistamiseksi. Kiinteiden laitteiden sähköturvallisuus varmistetaan myös lääkintälaitetekniikan toimesta asennuksen aikana ennen käyttöönottoa. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="68318CDA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve"> lääkintälaitetekniikkaan sähköturvallisuuden varmistamiseksi. Kiinteiden laitteiden sähköturvallisuus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">varmistetaan myös lääkintälaitetekniikan toimesta asennuksen aikana ennen käyttöönottoa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD9AC64" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laitteiden toimivuutta ja turvallisuutta seurataan ja tarvittaessa laitteiden käyttö keskeytetään, työntekijöitä tiedotetaan käyttökiellosta. Viasta ilmoitetaan huollolle, joka huolehtii korjauksesta tai ilmoittaa uuden laitteen hankinnan tarpeesta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF58633" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="08B72FA1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="192A27CC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="76AAF469" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Laitteiden toimintakyvyn seuraaminen tapahtuu laitekohtaisten käyttö- ja huolto-ohjeiden mukaisesti sisäisillä kontrolleilla ja muilla tarkistustoimenpiteillä. Laitteiden käyttäjät huolehtivat päivittäin, viikoittain ja kuukausittain suoritettavista käyttöhuolloista ja toimenpiteiden kirjaamisesta laitepäiväkirjoihin, ellei laitteessa ole automatisoitua kirjanpitoa. Vikahuollot, määräaikaistarkastukset ja -huollot suorittaa valtuutettu ammattilainen, joka voi olla teknisten palveluiden huoltohenkilö tai laitevalmistajan valtuuttama huoltohenkilö. Kaikki tehdyt huollot raportoidaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01458BB7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="176F5C31" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="640D8D59" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="26307F39" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Logistiikkapalvelu sekä välinehuollon vastuuyksikkö vastaavat suun terveydenhuollon instrumenttien asianmukaisesta huollosta ja kuljetuksesta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F46D11" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2D8D62C2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Laitteiden huollosta vastaavat Sata-alueen lääkintälaitetekniikka ja laitetoimittajat tehtyjen sopimusten mukaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A091366" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="24127708" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lääkintälaitetekniikka huoltaa suun terveydenhuollon hoitokoneet ja laitteet säännöllisesti erillisen ohjeen mukaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6939EB05" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008A47DE" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="736D3D7A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="008A47DE" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laitteita käytettäessä toimitaan Satakunnan hyvinvointialueen tietosuojaohjeiden mukaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFA1D25" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="40DC6DC7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laitteiden käytönaikaisen turvallisuuden varmistamiseksi vaadittavat testit tekee yleensä laitetoimittaja ja joissain tapauksissa hoitohenkilökunta.</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3CF7B9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="636C39E4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50F8419B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="49F5CE6C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Suun terveydenhuollon röntgenlaitteiden turvallinen toiminta varmistetaan säännöllisin testein ja noudattamalla STUK S7572019 ohjetta. Määräaikaishuollon suorittaa laitetoimittajan edustaja tai laitetoimittajan valtuuttaman huoltokoulutuksen saanut henkilö.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF9C97F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="75FCE2F7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FB40672" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="019C26DA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Suun terveydenhuollon vastaanottovaunun liikuttamisesta, huollosta ja katsastuksesta vastaa pelastuslaitos. Vaunun varsinaiset suun terveydenhuollon laitteet </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>huoltaa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja tarkistaa lääkintälaitetekniikka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5265A3A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5E8B3C41" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2043CDC8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1E937943" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="643A2727" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1A9FB0A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toimitilojen ylläpitoa, huoltoa sekä epäkohtailmoituksia ja tiedonkulkua koskevat menettelyt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FCF789" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7B487158" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74B0F99D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="25314125" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Sata-alueen omistamissa kohteissa ylläpidosta ja huollosta vastaa konsernipalveluihin kuuluva Tekniset palvelut. Teknisillä palveluilla on käytössä toiminnanohjausjärjestelmä, josta voidaan tehdä työtilaukset, vikailmoitukset jne.  Satasessa on linkki ilmoituksia varten, vuokratilat ja omistetut tilat.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="280A9747" w14:textId="7CD76411" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
+        <w:t xml:space="preserve">Sata-alueen omistamissa kohteissa ylläpidosta ja huollosta vastaa konsernipalveluihin kuuluva Tekniset palvelut. Teknisillä palveluilla on käytössä toiminnanohjausjärjestelmä, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F3CA251">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>josta voidaan tehdä työtilaukset, vikailmoitukset jne.  Satasessa on linkki ilmoituksia varten, vuokratilat ja omistetut tilat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9CEBCD" w14:textId="77777777" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A66A685" w14:textId="34B94F65" w:rsidR="7B70D598" w:rsidRDefault="7B70D598" w:rsidP="2F3CA251">
+    <w:p w14:paraId="380EFCA0" w14:textId="77777777" w:rsidR="7B70D598" w:rsidRDefault="7B70D598" w:rsidP="2F3CA251">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Suun terveydenhuollossa jokainen on velvollinen tekemään epäkohtailmoituksen, jos jokin toiminta vaarantaa potilasturvallisuutta tai tietosuojaa. </w:t>
       </w:r>
       <w:r w:rsidR="2FB7746A" w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Toimitilojen ylläpidosta vastaa kiinteistön omistaja. Suun terveydenhuollon laitteet huolletaan säännöllisin väliajoin ja henkilökunta ilmoittaa viasta heti sen havaittuaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4464FABD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="31FE685B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70F4047E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="07F649EC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C5D3BD3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0E7E9491" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toimitilojen ylläpito ja huolto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCCF6C6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="29162A23" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7524040F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="525B41AD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kunnilta ja kuntayhtymiltä siirtyneissä sopimuksissa ylläpito- ja huolto on määritelty vastuujakotaulukoissa. Sata-alueen omistamissa kohteissa ylläpidosta ja huollosta vastaa konsernipalveluihin kuuluva tekniikka. Satasessa linkki ilmoituksia varten, vuokratilat ja omistetut tilat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BCB6A7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="11F37632" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId63">
+      <w:hyperlink r:id="rId62">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Satasen sivuilta Toimitilajohtaminen - tilahallinta ja vuokratilat (Linkki ammattilaiselle)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FB7DA3E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="440A28AA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B3C517F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="54C6ED0E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="240F3EDE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6E81101E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc211257882"/>
-      <w:bookmarkStart w:id="49" w:name="_Toc211259421"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc211257882"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc241488291"/>
       <w:r>
         <w:t>2.9 Lääkinnälliset laitteet, tietojärjestelmät ja teknologian käyttö</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EB9A4B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F35132" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="68544D86" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F35132" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc149034014"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc149034014"/>
       <w:r w:rsidRPr="00F35132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lääkinnälliset laitteet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="621AA5DE" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="052F0CFD" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Lääkinnällisiä laitteita, välineitä ja tarvikkeita ovat </w:t>
       </w:r>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>esimerkiksi</w:t>
       </w:r>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335A163B" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="7911EA52" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00E34C3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>sairaalasängyt </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2213B472" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="3F5756A2" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00E34C3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vaihtuvapaineiset patjat </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FE392D" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="14A34EA9" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00E34C3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>instrumentit </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE4634A" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="580D59A6" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00E34C3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>apuvälineet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C1F5F6" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="13350E3F" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00E34C3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>verenpainemittarit </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43059D62" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="757051AA" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00E34C3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>katetrit </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49738939" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="70F9CB3C" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ohjelmistot ja sovellukset, jotka auttavat sairauksien seurannassa tai diagnosoinnissa, kuten </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Lifecare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> Hoidon seuranta.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70643AA1" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="39F6ACF7" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Lääkinnällisiä laitteita, välineitä ja tarvikkeita käyttävät ammattimaiset käyttäjät ja asiakkaat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502A140B" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="4756566C" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Sata-alueella käytetään vain lääkinnällisiä laitteita, välineitä ja tarvikkeita, jotka ovat lain (719/2021) ja EU:n asetuksen (EU/2017/745 ja EU/2017/746) mukaisia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794FD703" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="563E4D24" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Lääkinnälliset laitteet tilataan yhteisistä keskitetyistä järjestelmistä, kuten Birgitasta tai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Effectorista</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Kun laite saapuu, se tarkastetaan ennen käyttöönottoa ja rekisteröidään seurantajärjestelmiin. Laitteeseen sijoitetaan tarra, jonka avulla sen voi jäljittää. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F8994F" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="2F224B1A" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Lääkinnällisten laitteiden käyttö vaatii laiteosaamista (laki lääkinnällisistä laitteista 719/2021). Ammattimainen käyttäjä vastaa: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1E320F" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="51A7E2EF" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00E34C3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>laitteiden turvallisen käytön riittävästä osaamisesta </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4373326E" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="30B9D766" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00E34C3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>käyttöohjeen mukaisesta käytöstä  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35627CA7" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="64891F19" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00E34C3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>laitteiden ylläpidosta valmistajan ohjeiden mukaan, esimerkiksi puhdistamisesta, kalibroinnista ja määräaikaishuoltojen tilaamisesta </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E54F294" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="7B7AE103" w14:textId="77777777" w:rsidR="00766F76" w:rsidRDefault="00766F76" w:rsidP="00E34C3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>vaaratilanneilmoitusten tekemisestä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B9F971" w14:textId="77777777" w:rsidR="00E34C3E" w:rsidRPr="00766F76" w:rsidRDefault="00E34C3E" w:rsidP="00E34C3E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3417359D" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766F76">
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId64" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId63" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Laiteosaaminen osoitetaan digitaalisella laitepassilla (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C63BA17" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="797095E2" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sata-alueelle on nimetty kaksi henkilöä, jotka vastaavat siitä, että ammattimaiset käyttäjät noudattavat laissa asetettuja vaatimuksia. Lisäksi jokaisessa yksikössä tulee olla yksi tai useampi laiteturvallisuusvastaava. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E6CA90" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="6F32F4BD" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Laitteiden säännöllisen huollon ja tarvittaessa korjauksen tilaaminen on yksikön vastuulla. Lue lisää </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId64" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Lääkinnällisten laitteiden huolto-ohje (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Instrumentit huolletaan Välinehuollon toimipisteessä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F5D7B9" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="10E3D765" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Jos laite aiheuttaa vaaratilanteen, siitä tulee ilmoittaa laitteen valmistajalle tai edustajalle. Lisäksi tehdään Fimean vaaratilanneilmoitus </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>- tai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Effector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-järjestelmän kautta.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A618CC6" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="0FCB045A" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Jos asiakkaan hoidossa tulee vaaratapahtuma tai läheltä piti-tilanne, jossa on mukana lääkinnällinen laite, pitää tehdä ilmoitus </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>HaiProon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> tai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Effectoriin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B628D75" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="7A72AF2F" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId65" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Ohje Lääkinnällisen laitteen vaaratilanneilmoitus (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED968FD" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="1CB78AA6" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId67" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId66" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Laiteturvallisuussuunnitelma (Linkki ammattilaiselle, vaati kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A4650D2" w14:textId="44ECEEA3" w:rsidR="006D6013" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="006D6013">
+    <w:p w14:paraId="484EBD6C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Fimea antaa viranomaisohjeet, jotka koskevat lääkinnällisiä laitteita. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06976B0C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0FC5BE24" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79F26E44" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00490112" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="301C1FC1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00490112" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00490112">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tietojärjestelmät</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja teknologian käyttö</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E1ED1D" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="41FAFD30" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Esihenkilö vastaa siitä, että työntekijä on tietoinen ajantasaisista ohjeista ja toimii niiden mukaisesti. Uusista versiopäivityksistä ja ohjeista tiedotetaan Satasessa, ja oppaat pidetään ajan tasalla. Ajantasaisten ohjeiden tallentamisesta IMS-järjestelmään vastaavat ICT-vastuualue ja järjestelmienpääkäyttäjät tai vastuuhenkilöt. Käyttäjäohjeiden tuottaminen ja päivittäminen on järjestelmätoimittajan vastuulla. Ohjeista ilmenee viimeisin päivitysajankohta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74523AD0" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="54CFFE9E" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Hyvinvointialueen käytössä olevat tietojärjestelmät ovat kuvattu tiedonhallintamallin tietojärjestelmärekisteriin. Mallissa ylläpidetään kaikkia kriittisiä tietoja ja niiden päivittämiseen on sovittu erillinen hallintavastuu ICT-vastuualueelle, joka vastaa hankinnoista ja käytöstä. Lupa- ja valvontaviraston tietojärjestelmäluokittelu on sisällytetty rekisteriin.</w:t>
-[...5 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t xml:space="preserve">Hyvinvointialueen käytössä olevat tietojärjestelmät ovat kuvattu tiedonhallintamallin tietojärjestelmärekisteriin. Mallissa ylläpidetään kaikkia kriittisiä tietoja ja niiden päivittämiseen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00766F76">
+        <w:lastRenderedPageBreak/>
+        <w:t>on sovittu erillinen hallintavastuu ICT-vastuualueelle, joka vastaa hankinnoista ja käytöstä. Lupa- ja valvontaviraston tietojärjestelmäluokittelu on sisällytetty rekisteriin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A67C79E" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766F76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hyvinvointialueen tietosuojan ja tietoturvan ohjausryhmä on päivittänyt ja hyväksynyt 13.6.2025 asiakastietolain mukaisen tietoturvasuunnitelman (THL:n määräys 3/2024). Tietoturvasuunnitelma ei ole julkinen asiakirja, siitä voi pyytää lisätietoja sähköpostitse </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>tietosuoja@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EE317C" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="0A61D889" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Tietoturvasuunnitelma ei sisällä yksityiskohtaisia toimintaohjeita. Sen sijaan yksiköt noudattavat tietoturvasuunnitelman perusteella laadittuja tietoturvan ja tietosuojan toimintaohjeita. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DED5789" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="66BCB4F7" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Keskeiset ohjeet löytyvät henkilöstölle tarkoitetusta IMS-järjestelmästä: Yhteiset dokumentit Satakunnan hyvinvointialue &gt; Tietosuoja ja tietoturva &gt; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Ohjeet (Tietosuoja ja tietoturva)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0543F56B" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="70776695" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Lue lisää:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2ACAC3" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="2FA74FD3" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId70" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Huoneentaulu - Tietoturvallisen työskentelyn ohjeet (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53B159DB" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="40AE287F" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId71" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Huoneentaulu - Henkilö- ja asiakastietojen käsittelyn periaatteet</w:t>
         </w:r>
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:br/>
           <w:t>(Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55D0F72E" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="7454579E" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId72" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialueen dokumenttien käsittely- ja tallennusohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CA78AA2" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="62B22D2D" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Tietosuojajäteohje työntekijöille (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="527E4A68" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="687BFD06" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F964A7" w14:textId="7354EE88" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="19B0CDD8" w:rsidP="2F3CA251">
+    <w:p w14:paraId="77A6BBAC" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="19B0CDD8" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Suun terveydenhuollon henkilöstö suorittaa hyvinvointialueen vaatimat tietosuojakoulutukset säännöllisesti. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5615F2" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="527AB649" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37949F36" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="48AFF1A6" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostopalveluissa ja tietojärjestelmähankinnoissa vaaditaan hyvinvointialueen tietoturvavaatimusten täyttymistä sekä rekisterien ja henkilötietojen käsittelyn lainmukaisuutta osana sopimushallintaa. Hankinnasta vastaava viranhaltija huolehtii että, sopimuksiin liitetään tietosuoja-asetus GDPR:n mukainen henkilötietojen käsittelysopimus ja tietoturvavaatimukset sopimusliite. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAC9A3B" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="2F3CA251">
+    <w:p w14:paraId="20D6530F" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74">
+      <w:hyperlink r:id="rId73">
         <w:r w:rsidRPr="2F3CA251">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Hankintojen tietoturvavaatimukset (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AD63415" w14:textId="04B14C83" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
+    <w:p w14:paraId="593D338D" w14:textId="77777777" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FB27878" w14:textId="381C7ED7" w:rsidR="798BA1A2" w:rsidRDefault="798BA1A2" w:rsidP="2F3CA251">
+    <w:p w14:paraId="1BEF7E8B" w14:textId="77777777" w:rsidR="798BA1A2" w:rsidRDefault="798BA1A2" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Suun terveydenhuolto noudattaa hyvinvointialueen ohjetta hankintojen tietoturvavaatimuksista ja toimii hankintoja tehdessään sen mukaisesti. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D14349" w14:textId="1E5ECC45" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
+    <w:p w14:paraId="4DD65790" w14:textId="77777777" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21DF04D8" w14:textId="28DB0029" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
+    <w:p w14:paraId="32EA0A94" w14:textId="77777777" w:rsidR="2F3CA251" w:rsidRDefault="2F3CA251" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79AED800" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
+    <w:p w14:paraId="57A48C62" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00766F76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat, että henkilöstö toimii häiriötilanteissa näiden ohjeiden mukaan: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A182EB" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="5EAA636A" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Henkilöstö ilmoittaa tietojärjestelmiin kohdistuvista häiriöistä ensisijaisesti 2M-IT palvelukanavan kautta. Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:history="1">
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Palvelupyynnön tai häiriöilmoituksen tekeminen 2M-IT:lle (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26284238" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="49B4D537" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Poikkeamista tai häiriöistä tehdään tarvittaessa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">-ilmoitus. Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
+      <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t xml:space="preserve">Tietoturvailmoituksen tekeminen ja käsittely, </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>HaiPro</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00766F76">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="718137CE" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
+    <w:p w14:paraId="3964748D" w14:textId="77777777" w:rsidR="00766F76" w:rsidRPr="00766F76" w:rsidRDefault="00766F76" w:rsidP="00201FAB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ICT-palvelut huolehtivat mahdollisista ilmoituksista valvoville viranomaisille kuten LVV, Fimea tai Kyberturvallisuuskeskus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596FAAD5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00766F76" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5DD80955" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00766F76" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BF98F03" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00BD7C55" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="43EADFFD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00BD7C55" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Teknologian soveltuvuuden, asianmukaisuuden ja turvallisuuden varmistaminen Sata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>alueella</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5C3ED8" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="249FCC25" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:t>ICT-palvelut kartoittavat yhteistyössä yksiköiden kanssa palvelun tarpeet ja vaatimukset eli tehdään vaatimusmäärittely, jotta voidaan valita tarkoituksenmukainen teknologia. Tämä sisältää analyysin siitä, millaisia toimintoja ja ominaisuuksia teknologiassa tarvitaan asiakkaiden palvelemiseksi ja prosessien tehostamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E3C4C1" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="21677C1D" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Ennen hankintaa arkkitehtuurityöryhmä vertailee eri teknologiaratkaisuja ja varmistaa niiden yhteensopivuus olemassa olevien järjestelmien ja palveluprosessien kanssa. Hankittavan teknologian tulee täyttää alan standardit ja vaatimukset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C46721E" w14:textId="37C63ADA" w:rsidR="006D6013" w:rsidRDefault="002F0E8A" w:rsidP="006D6013">
+    <w:p w14:paraId="1A1121C1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="002F0E8A" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:t xml:space="preserve">Lisätietoja: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:history="1">
+      <w:hyperlink r:id="rId76" w:history="1">
         <w:r w:rsidRPr="002F0E8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>arkkitehtuuri@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1594CCC8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00BD7C55" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1E48ABF4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00BD7C55" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Henkilöstön käyttöopastus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0880CD02" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="64F96403" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Jokainen uusi teknologiaratkaisu vaatii henkilöstön kattavan perehdyttämisen. Tämä tapahtuu järjestämällä koulutuksia organisaation sisällä, yhteistyökumppaneiden ja muiden sidosryhmien kanssa, joissa henkilöstö saa käytännönläheistä opastusta teknologiasta, sen käyttöön liittyvistä parhaista käytännöistä sekä mahdollisten ongelmatilanteiden ratkaisuista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246695FB" w14:textId="439DE8F8" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="4E7EC605" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F3CA251">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat työntekijöiden osallistumisesta vaadittaviin koulutuksiin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA13166" w14:textId="3EFA7CCE" w:rsidR="006D6013" w:rsidRDefault="3F252C17" w:rsidP="2F3CA251">
+    <w:p w14:paraId="707F7C1D" w14:textId="572837E1" w:rsidR="006D6013" w:rsidRDefault="00D02FF7" w:rsidP="2F3CA251">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6B28788F">
-[...3 lines deleted...]
-        <w:t>Henkilökuntaa perehdytetään käyttämään eri tietojärjestelmiä p</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Suun terveydenhuollon h</w:t>
+      </w:r>
+      <w:r w:rsidR="3F252C17" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>enkilökuntaa perehdytetään käyttämään eri tietojärjestelmiä p</w:t>
       </w:r>
       <w:r w:rsidR="3CEDD571" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">erehdytystilanteissa sekä </w:t>
       </w:r>
       <w:r w:rsidR="247EAD8B" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">aina </w:t>
       </w:r>
       <w:r w:rsidR="3CEDD571" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>uuden tietojärjestelmän käyttöönotossa ja päivittämise</w:t>
       </w:r>
       <w:r w:rsidR="746AD1A8" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>n yhteydessä</w:t>
       </w:r>
@@ -9955,66 +11368,66 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00FC1EBF" w:rsidRPr="00FC1EBF">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lifecare.pikaopas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC1EBF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FC1EBF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:history="1">
+      <w:hyperlink r:id="rId77" w:history="1">
         <w:r w:rsidR="00FC1EBF" w:rsidRPr="00FC1EBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Campus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FC1EBF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:history="1">
+      <w:hyperlink r:id="rId78" w:history="1">
         <w:r w:rsidR="00FC1EBF" w:rsidRPr="00FC1EBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Moodle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FC1EBF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="746AD1A8" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Useasta tietojärjestelmäuudistuksesta järjestetään hyvinvointialueen sisäinen koulutus</w:t>
       </w:r>
       <w:r w:rsidR="6D9FA319" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> koulutuspalveluiden toimesta</w:t>
@@ -10044,110 +11457,110 @@
         </w:rPr>
         <w:t>Lifecare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="452C53F1" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">-päivitysten kohdalla järjestämme </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="452C53F1" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>2m</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="452C53F1" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">-it:n vetämiä suun terveydenhuollon muutoksiin kohdistuvia koulutuksia henkilökunnalle. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F0FD9A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="65C95D9E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C3DFE32" w14:textId="0E0D1F0C" w:rsidR="006D6013" w:rsidRPr="00BD7C55" w:rsidRDefault="002F0E8A" w:rsidP="006D6013">
+    <w:p w14:paraId="7919649D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00BD7C55" w:rsidRDefault="002F0E8A" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="006D6013" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>eknologian vikatilanteisiin ja pitkiin huoltoviiveisiin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> varautuminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514DAABD" w14:textId="15DB4A53" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5E35E2A7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Sata-</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
@@ -10186,2569 +11599,2824 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> sisältyy </w:t>
       </w:r>
       <w:r w:rsidR="002F0E8A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>varajärjestelyt,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> jotka voidaan ottaa käyttöön teknologian vikaantuessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CEDD14" w14:textId="0D8231EC" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="5445182D" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Yksiköillä tulee olla </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toimintakortit häiriötilanteiden varalle. Henkilöstön täytyy tietää, mistä kortit löytyvät.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB3B93D" w14:textId="5406F923" w:rsidR="006D6013" w:rsidRDefault="002F0E8A" w:rsidP="006D6013">
+    <w:p w14:paraId="79BD6BAF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="002F0E8A" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Palveluihin kohdistuvissa häiriötilanteissa toimitaan hyvinvointialueen häiriöviestintäsuunnitelman mukaisesti, missä määritellään, miten viestitään vikatilanteista henkilöstölle ja asiakkaille nopeasti ja selkeästi, jotta kaikki ovat tietoisia tilanteesta ja tiedetään, mitä tehdä vian korjaamiseen asti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4507B7" w14:textId="58E777F3" w:rsidR="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="006D6013">
+    <w:p w14:paraId="72D903A5" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:history="1">
+      <w:hyperlink r:id="rId79" w:history="1">
         <w:r w:rsidRPr="002F0E8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Häiriötilanteiden viestintäohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F5CD83A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A46244" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0A6DC083" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A46244" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67E00B73" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003D10B1" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2F7F26E6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003D10B1" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc211257883"/>
-      <w:bookmarkStart w:id="52" w:name="_Toc211259422"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc211257883"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc241488292"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>2.10 Lääkehoitosuunnitelma</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
-    </w:p>
-    <w:p w14:paraId="19242793" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="3C042012" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B0F025A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00747E8D" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0B34E171" w14:textId="77777777" w:rsidR="00091B4D" w:rsidRPr="00142237" w:rsidRDefault="00091B4D" w:rsidP="00091B4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142237">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Lääkehoitosuunnitelma on työväline turvallisen lääkehoidon suunnitteluun, toteuttamiseen, seurantaan ja kehittämiseen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B95B2F" w14:textId="77777777" w:rsidR="00091B4D" w:rsidRPr="00142237" w:rsidRDefault="00091B4D" w:rsidP="00091B4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FEBD738" w14:textId="77777777" w:rsidR="00091B4D" w:rsidRPr="00142237" w:rsidRDefault="00091B4D" w:rsidP="00091B4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142237">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Sata-alueella on laadittu lääkehoitosuunnitelmat kahdella tasolla: organisaatiotasolla ja toimintayksikkötasolla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B69265" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1B257A" w14:textId="09FB1D45" w:rsidR="006D6013" w:rsidRDefault="00091B4D" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Toimintayksikön</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6013" w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lääkehoitosuunnitelma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3556306C" w14:textId="77777777" w:rsidR="00091B4D" w:rsidRPr="00142237" w:rsidRDefault="00091B4D" w:rsidP="00091B4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="74F3B4A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lääkehoitosuunnitelmassa kuvataan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>toiminta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="74F3B4A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yksikön lääkehoidon toimintatavat ja vastuut sekä toimintaohjeet työntekijöiden lääkehoidon koulutuksiin, osaamisen varmistamiseen ja lääkelupakäytäntöihin. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142237">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Lääkehoitosuunnitelma on keskeinen osa lääkehoitoon osallistuvien henkilöiden perehdytystä sekä lääkehoidon laadun ja turvallisuuden varmistamista. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468C5DF3" w14:textId="77777777" w:rsidR="00091B4D" w:rsidRPr="00142237" w:rsidRDefault="00091B4D" w:rsidP="00091B4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142237">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Lääkehoitosuunnitelma pidetään ajan tasalla, ja se päivitetään vähintään vuosittain sekä aina toiminnan tai ohjeistuksen muuttuessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FD0E65" w14:textId="77777777" w:rsidR="00091B4D" w:rsidRDefault="00091B4D" w:rsidP="00091B4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="341DE75F" w14:textId="77777777" w:rsidR="00091B4D" w:rsidRPr="00747E8D" w:rsidRDefault="00091B4D" w:rsidP="00091B4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74F3B4A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Lääkehoitosuunnitelma on lääkehoitoa toteuttavan työväline turvallisen lääkehoidon osa-alueiden määrittämiseen ja hallintaan. </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Esi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>henkilö</w:t>
       </w:r>
       <w:r w:rsidRPr="74F3B4A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Lääkehoitosuunnitelmassa kuvataan yksikön lääkehoidon toimintatavat ja vastuut sekä toimintaohjeet työntekijöiden lääkehoidon koulutuksiin, osaamisen varmistamiseen ja lääkelupakäytäntöihin. Lääkehoidon toteuttaminen edellyttää tehtävänkuvaa ja ammattinimikettä vastaavaa lääkehoidon lupaa. Esi</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="29DA0945" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve"> ohjaa ja valvoo turvallisen lääkehoidon toteuttamista yksikkönsä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142237">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>lääkehoitosuunnitelman mukaisesti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142237">
+        <w:rPr>
+          <w:rStyle w:val="Otsikko1Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142237">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>sekä vastaa lääkehoitosuunnitelman ajantasaisuudesta. Jokainen lääkehoitoa toteuttava työntekijä on vastuussa omasta toiminnastaan ja siitä, että lääkehoitoa toteutetaan voimassa olevien ohjeiden ja yksikön lääkehoitosuunnitelman mukaisesti.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142237">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A420791" w14:textId="77777777" w:rsidR="00091B4D" w:rsidRDefault="00091B4D" w:rsidP="00091B4D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="005E4644">
+      </w:pPr>
+      <w:hyperlink r:id="rId80">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Lääkehoitosuunnitelmat (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Lääkehoitosuunnitelmat (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CA255FD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...83 lines deleted...]
-    <w:p w14:paraId="7E249088" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000C1467" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="27868EDE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000C1467" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1467">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Palveluryhmien ylihammaslääkärit ja osastonhoitajat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>päivittävät</w:t>
       </w:r>
       <w:r w:rsidRPr="000C1467">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoitoloittain kyseistä hoitolaa koskevan lääkehoitosuunnitelman</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, jonka palveluryhmän ylihammaslääkäri hyväksyy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>IMSissä</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC99A4E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000C1467" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7023B08D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000C1467" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1467">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lääkehoitosuunnitelma tarkastetaan ja päivitetään kerran vuodessa ja tarvittaessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60318790" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000C1467" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="243907E0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000C1467" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1467">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Suun terveydenhuolto on jaettu neljään palveluryhmään, joiden ylihammaslääkärit vastaavat palveluryhmänsä lääkehoidon asianmukaisuudesta, lääkehoitosuunnitelman toteuttamisesta ja seurannasta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672A885C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="007531AD" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3AEFD4CC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007531AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Lääkehoitosuunnitelmat löytyvät </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007531AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>IMSistä</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007531AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83" w:history="1">
+      <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidRPr="007531AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Suun terveydenhuollon lääkehoitosuunnitelmat (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65BE2496" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1DFCA050" w14:textId="77777777" w:rsidR="00091B4D" w:rsidRDefault="00091B4D" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1984A96F" w14:textId="77777777" w:rsidR="00091B4D" w:rsidRDefault="00091B4D" w:rsidP="00091B4D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Hlk198204871"/>
+      <w:r w:rsidRPr="00142237">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Organisaatiotason</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640364">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lääkehoitosuunnitelma</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="1164BFD3" w14:textId="77777777" w:rsidR="00091B4D" w:rsidRPr="009149D7" w:rsidRDefault="00091B4D" w:rsidP="00091B4D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organisaatiotason lääkehoitosuunnitelma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>samalla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>vastuualueen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>palveluyksikkötason) lääkehoitosuunnitelma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611FB37A" w14:textId="77777777" w:rsidR="00091B4D" w:rsidRPr="00923F3E" w:rsidRDefault="00091B4D" w:rsidP="00091B4D">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r w:rsidRPr="00142237">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>Organisaatiotason lääkehoitosuunnitelma, ohjausasiakirja (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rStyle w:val="Otsikko1Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Asiakirja on päivitetty 22.6.2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18354782" w14:textId="77777777" w:rsidR="00091B4D" w:rsidRPr="00923F3E" w:rsidRDefault="00091B4D" w:rsidP="00091B4D">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sen laatimisesta vastaa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Sata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>alueen lääkehoitosuunnitelma-verkostotyöryhmä. Hyväksyjänä toimii terveydenhuoltolain 57§:n Satakunnan hyvinvointialueen terveydenhuollon vastaava lääkäri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC36756" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A8E6F4D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F5317C" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6C5FFDD2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F5317C" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc211257884"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc211259423"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc211257884"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc241488293"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.11 </w:t>
       </w:r>
       <w:r w:rsidRPr="00707244">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5550AA86" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="3999483E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc149034008"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc149034008"/>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakas- ja potilastietojen käsittely</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="393FD01E" w14:textId="57719F24" w:rsidR="006D6013" w:rsidRPr="002F0E8A" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="48753C2E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002F0E8A" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Asiakastiedolla tarkoitetaan potilastietoa ja sosiaalihuollon asiakastietoa.</w:t>
       </w:r>
       <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD8CE2E" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="54927964" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Asiakastietolain 7 §:n mukaiset johtajat, jotka vastaavat asiakastietojen käsittelystä ja siihen liittyvästä ohjeistuksesta:</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116A9B99" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+    <w:p w14:paraId="1247D283" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00E34C3E">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">sosiaalityön </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>professiojohtaja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> vastaa sosiaalihuollon asiakasrekisteristä </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DFEABD" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+    <w:p w14:paraId="6863B59E" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00E34C3E">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">lääketieteen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>professiojohtaja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> vastaa terveydenhuollon potilasrekisteristä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463D2A4E" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="543B59EB" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Lue lisää:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338CBD6A" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+    <w:p w14:paraId="03F57F51" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId84" w:history="1">
+      <w:hyperlink r:id="rId83" w:history="1">
         <w:r w:rsidRPr="002F0E8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Henkilötietojen käsittely Satakunnan hyvinvointialueella, informaatio asiakkaille ja potilaille, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="394B657F" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+    <w:p w14:paraId="7C21EBF6" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId85" w:history="1">
+      <w:hyperlink r:id="rId84" w:history="1">
         <w:r w:rsidRPr="002F0E8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Laki sosiaali- ja terveydenhuollon asiakastietojen käsittelystä, finlex.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C8198BF" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="3C663CA5" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Sata-alueella on lain mukainen oikeus ja velvollisuus käsitellä hoidon ja palvelujen järjestämisen kannalta tarpeellisia asiakas- ja potilastietoja. Yksittäinen työntekijä saa käsitellä asiakastietoja vain työtehtäviensä edellyttämässä laajuudessa ja vain silloin, kun hänellä on palvelu- tai hoitosuhde tai muu työtehtävien mukainen oikeus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CDA889" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="39315E95" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Esihenkilö tilaa työntekijälle työtehtävien mukaiset käyttöoikeudet järjestelmissä määriteltyjen roolien mukaisesti asiakas- ja potilastietojärjestelmiin ja huolehtii tunnusten päättämisestä palvelussuhteen tai työtehtävien päättyessä tai muuttuessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C75EBF" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="36064F66" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Sata-alueella valvotaan asiakastietojen käyttöä. Sen tavoitteena on asiakkaan ja henkilöstön oikeusturvan toteutuminen ja tietosuojalainsäädännön asettamien velvoitteiden täyttäminen. Asiakastietojen käyttöä valvotaan sekä asiakkaan pyynnöstä että organisaation oman jatkuvan valvonnan periaatteen mukaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798A8A18" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="2B20CAA8" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId86" w:history="1">
+      <w:hyperlink r:id="rId85" w:history="1">
         <w:r w:rsidRPr="002F0E8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Käytön valvonta - lokivalvontasuunnitelma (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E0AA36" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="240B5744" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon asiakastiedot ovat pysyvästi salassa pidettäviä, esimerkiksi tieto terveydenhuollon tai sosiaalihuollon asiakkuudesta on salassa pidettävää. Salassa pidettävää asiakastietoa ei saa ilman asiakkaan nimenomaista suostumusta näyttää, luovuttaa tai ilmaista sivulliselle. Sivullisia henkilöitä ovat muun muassa puoliso, muut läheiset, toiset asiakkaat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEEBE40" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="621F8313" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId87" w:history="1">
+      <w:hyperlink r:id="rId86" w:history="1">
         <w:r w:rsidRPr="002F0E8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve">Ohje asiakas- ja potilastietojen luovuttamisesta (Linkki ammattilaisille, vaatii kirjautumisen, IMS) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="043D0FBE" w14:textId="2B6D37E8" w:rsidR="4758C22D" w:rsidRDefault="4758C22D" w:rsidP="6B28788F">
+    <w:p w14:paraId="6DF452A8" w14:textId="77777777" w:rsidR="4758C22D" w:rsidRDefault="4758C22D" w:rsidP="6B28788F">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Hlk228278306"/>
+      <w:bookmarkStart w:id="58" w:name="_Hlk228278306"/>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Suun terveydenhuollon perehdytykseen kuuluu tietosuoja ja asiakas- ja potilastietojen käsittelyyn </w:t>
       </w:r>
       <w:r w:rsidR="04D5C3BB" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>liittyvien</w:t>
       </w:r>
       <w:r w:rsidR="1CE069E9" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ohjeiden</w:t>
       </w:r>
       <w:r w:rsidR="04D5C3BB" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> läpikäynti. Lisäksi jokainen suorittaa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="04D5C3BB" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Graniten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="04D5C3BB" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> tietosuojakoulutukset. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A364FE" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="5113E04E" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:p w14:paraId="62664215" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:bookmarkEnd w:id="58"/>
+    <w:p w14:paraId="0290F21F" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kirjaamiseen liittyvät ohjeet ja viranomaismääräykset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0802095B" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="0DA54450" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Asiakas- ja potilastiedon kirjaamista ohjaavat useat lait, asetukset ja ohjeet sosiaali- ja terveydenhuollossa. Asiakastietolaki velvoittaa sosiaali- ja terveydenhuollon ammattilaisia kirjaamaan asiakasasiakirjoihin tarpeelliset ja riittävät tiedot, joilla turvataan asiakkaan palvelun ja potilaan hoidon järjestäminen, suunnittelu, toteuttaminen, seuranta ja valvonta. Asiakasasiakirjat tulee laatia ja tallentaa Kanta-palveluihin viivytyksettä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512DA6D9" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="183A7B9F" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Valtakunnallinen Kanta-palvelu ylläpitää muun muassa </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F66B4E9" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+    <w:p w14:paraId="16A542FA" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00091B4D">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Potilastietovarantoa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023745EF" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+    <w:p w14:paraId="5D073DD8" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00091B4D">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Sosiaalihuollon asiakastietovarantoa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D829BE5" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+    <w:p w14:paraId="79DC7D2E" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00091B4D">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Resepti-palvelua</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A37144" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00201FAB">
+    <w:p w14:paraId="1ABB3544" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="00091B4D">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>OmaKanta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>-palvelua.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D1CB7" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="1AF72661" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E83583F" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="16882551" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:history="1">
+      <w:hyperlink r:id="rId87" w:history="1">
         <w:r w:rsidRPr="002F0E8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Sote-ammattilaiset - Kanta.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDD3277" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="000C523F" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Kirjaamisessa noudatetaan kansallisia määrityksiä, rakenteita ja niihin perustuvia Sata-alueen kirjaamisen ja tilastoinnin ohjeita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E5E74E" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="73BBE8BD" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Jokaisella työntekijällä on velvollisuus pitää yllä kirjaamisosaamista perehtymällä kirjaamisen ohjeisiin ja osallistumalla tarjolla oleviin koulutuksiin. Esihenkilöiden vastuulla on mahdollistaa työntekijöille tarjolla oleviin koulutuksiin osallistuminen ja huolehtia yhteisten kirjaamisohjeiden noudattamista sekä seurata säännöllisesti tiedon laatua.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E780A3" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="0ADCA129" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata-alueella on hyväksytty </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89" w:history="1">
+      <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidRPr="002F0E8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>kirjaamisen ja tilastoinnin kehittämisen toimintamalli ja prosessi (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>, joka ohjaa kirjaamisen kehittämistä ja vastuita. Hyvinvointialueen kirjaamisen ja tilastoinnin kehittämistä ohjaa ja koordinoi ICT-palveluiden Tietojohtamisen tiimi. Tietojohtamisen tiimin kirjaamisasiantuntijat koordinoivat kirjaamisen ja tilastoinnin yhdyshenkilöverkostoa, joka käsittelee toimialueilla laadittuja kirjaamisen ja tilastoinnin ohjeita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3EDD3C" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="4D1F64CE" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Toimialuejohtajat hyväksyvät kirjaamis- ja tilastointiohjeet, jotka tallennetaan </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId90" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId89" w:tgtFrame="_blank" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="002F0E8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>IMS:n</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="002F0E8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kirjaaminen ja tilastointi -kansioon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t> ja linkitetään </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId90" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002F0E8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Sataseen Tietojohtamisen portaaliin,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002F0E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t> Ohjeet jalkautetaan työntekijöiden käyttöön </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId91" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002F0E8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>toimialueiden määrittämän toimintamallikuvausten mukaisesti. (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FBA0F7A" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="486B148B" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="002F0E8A" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kirjaamisen asiantuntijat ovat tavoitettavissa osoitteessa </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93">
+      <w:hyperlink r:id="rId92">
         <w:r w:rsidRPr="6B28788F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>kirjaaminen.ha@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61735875" w14:textId="7C4AB6DC" w:rsidR="6B28788F" w:rsidRDefault="6B28788F" w:rsidP="6B28788F">
+    <w:p w14:paraId="4EFFECF1" w14:textId="77777777" w:rsidR="6B28788F" w:rsidRDefault="6B28788F" w:rsidP="6B28788F">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="535CB409" w14:textId="1A893CCA" w:rsidR="1CDAFF15" w:rsidRDefault="1CDAFF15" w:rsidP="6B28788F">
+    <w:p w14:paraId="4B31A83A" w14:textId="685EE07B" w:rsidR="1CDAFF15" w:rsidRDefault="1CDAFF15" w:rsidP="6B28788F">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Suun terveydenhuoltoon on laadittu omat kirjaamisohjeet, jotka on hyväksytty hyvinvointialueen kirjaamistyöryhmässä</w:t>
       </w:r>
       <w:r w:rsidR="29FD2EFD" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja jotka noudattavat valtakunnallisia kirjaamisohjeita. </w:t>
       </w:r>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ohjeet </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">löytyvät </w:t>
+        <w:t xml:space="preserve">Ohjeet löytyvät </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>IMSistä</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja niiden läpikäynti jokaisen ammattiryhmän perehdytykseen. Kirjaamiseen</w:t>
+        <w:t xml:space="preserve"> ja niiden läpikäynti </w:t>
+      </w:r>
+      <w:r w:rsidR="00091B4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kuuluu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>jokaisen ammattiryhmän perehdytykseen. Kirjaamiseen</w:t>
       </w:r>
       <w:r w:rsidR="763EC34C" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> liittyvistä muutoksista tiedotetaan henkilöstöä heti kun muutos tapahtuu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D68C6F" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="00BF61F1" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
+    <w:p w14:paraId="4B0F8845" w14:textId="77777777" w:rsidR="002F0E8A" w:rsidRPr="00BF61F1" w:rsidRDefault="002F0E8A" w:rsidP="002F0E8A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52DA0664" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2DEB98AF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tietosuoja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF665CA" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="424D2E57" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Työntekijä on velvollinen tutustumaan Sata-alueen tietosuojaa ja tietoturvaa koskevaan ohjeistukseen ja allekirjoittamaan tietosuojasitoumuksen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10ABB002" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="25F7A55C" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kaikista tietosuojaan tai tietoturvaan liittyvistä poikkeamista tulee tehdä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>-tietoturvailmoitus siinä yksikössä, missä asia huomataan. Esihenkilö vastaa tietoturvailmoituksen käsittelystä. Esihenkilön vastuulla on huolehtia siitä, että henkilötietojen tietoturvaloukkauksesta ilmoitetaan tarvittaessa rekisteröidyille.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258BE3FE" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="288F8786" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId94" w:history="1">
+      <w:hyperlink r:id="rId93" w:history="1">
         <w:r w:rsidRPr="004C46C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve">Tietoturvailmoituksen tekeminen ja käsittely, </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="004C46C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>HaiPro</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="004C46C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B641A6" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="254EF600" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId95" w:history="1">
+      <w:hyperlink r:id="rId94" w:history="1">
         <w:r w:rsidRPr="004C46C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Henkilötietojen tietoturvaloukkauksesta ilmoittaminen rekisteröidylle (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25011D87" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="61401B11" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Esihenkilö huolehtii uuden työntekijän perehdyttämisestä tietoturva- ja tietosuojaohjeisiin. Hän ohjeistaa suorittamaan tietoturvan ja tietosuojan verkkokoulutukset ennen työn aloittamista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D67B91" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="735B3670" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tietoturvan ja tietosuojan verkkokoulutukset ovat osa koko Sata-alueen henkilöstön pakollista täydennyskoulutusta kahden vuoden välein, ja niiden suorittamista seuraa esihenkilö. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4F4B02" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="0D4449AC" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId96" w:history="1">
+      <w:hyperlink r:id="rId95" w:history="1">
         <w:r w:rsidRPr="004C46C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Tietosuoja ja tietoturva (Linkki ammattilaisille, vaatii kirjautumisen, IMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB130A8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0FCAFD04" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BA47E37" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="79593866" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00595E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tietosuojavastaava </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Iltanen Silja </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">puhelin 044 707 9773  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId97">
+      <w:hyperlink r:id="rId96">
         <w:r w:rsidRPr="6B11858A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Tietosuoja@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="718B92C2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6ED598DD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1289FE30" w14:textId="603E1B51" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="13564136" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tietosuojaperiaatteet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709FC0B5" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="6F106FE2" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata-alueen toiminnassa noudatetaan EU:n yleistä tietosuoja-asetusta (GDPR) ja kansallista tietosuojalainsäädäntöä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0C283" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="64A124F0" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Henkilötietoja käsitellään tietosuojaperiaatteiden mukaisesti ja varmistetaan tietojen asianmukainen suojaaminen. Sata-alueella on osoitusvelvollisuus, eli sen on kyettävä dokumentoidusti ja luotettavasti osoittamaan, että tietosuoja- ja tietoturvavaatimuksia noudatetaan kaikessa henkilötietojen käsittelyssä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0722DEA8" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="15130480" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Sata-alue vastaa tietosuojaa koskevan vaikutustenarvioinnin (DPIA) toteuttamisesta silloin, kun henkilötietojen käsittelystä voi aiheutua korkea riski rekisteröityjen eli henkilötietojen käsittelyn kohteena olevien henkilöiden oikeuksille ja vapauksille.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC475F2" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="15A058E7" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EEDB77C" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="437F4473" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Rekisteröidyn eli asiakkaan oikeuksien toteutuminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A4B91B" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="0471C1E7" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaalla on oikeus tietää, miten hänen tietojaan käsitellään. Tämä on kuvattu Sata-alueen tietosuojaselosteessa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98" w:history="1">
+      <w:hyperlink r:id="rId97" w:history="1">
         <w:r w:rsidRPr="004C46C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Tietosuojaseloste, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A5E2F54" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="1B287165" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaalla on oikeus saada kopiot omista asiakas- tai potilastiedoistaan tekemällä tietopyyntö hyvinvointialueelle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99" w:history="1">
+      <w:hyperlink r:id="rId98" w:history="1">
         <w:r w:rsidRPr="004C46C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Rekisteritietojen tarkastuspyyntö, sata.fi (PDF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rekisteritietojen tarkastuspyynnöt ohjataan keskitetysti Sata-alueen arkistoon (arkisto@sata.fi) ja käsitellään tietopyyntöjen käsittelyprosessin mukaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4A8048" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="7992E530" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaalla on oikeus pyytää virheellisten tai puutteellisten tietojen oikaisua tekemällä tietopyyntö hyvinvointialueelle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100" w:history="1">
+      <w:hyperlink r:id="rId99" w:history="1">
         <w:r w:rsidRPr="004C46C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Rekisteritietojen korjauspyyntö, sata.fi (PDF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Korjauspyynnöt ohjataan Sata-alueen kirjaamoon (kirjaamo@sata.fi), joka välittää pyynnöt oikealle taholle. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47283108" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="136F56CE" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lisäksi asiakkaalla on asiakastietolain mukaisesti oikeus saada lokitiedot eli tieto siitä, ketkä ovat käsitelleet hänen tietojaan asiakas- tai potilastietojärjestelmässä. Pääsäännön mukaan lokitietoja voi pyytää kahdelta edeltävältä vuodelta ilman erityistä perustetta. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId101" w:history="1">
+        <w:t xml:space="preserve">Lisäksi asiakkaalla on asiakastietolain mukaisesti oikeus saada lokitiedot eli tieto siitä, ketkä ovat käsitelleet hänen tietojaan asiakas- tai potilastietojärjestelmässä. Pääsäännön </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C46C9">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">mukaan lokitietoja voi pyytää kahdelta edeltävältä vuodelta ilman erityistä perustetta. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId100" w:history="1">
         <w:r w:rsidRPr="004C46C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Lokitietojen tarkastuspyyntö, sata.fi (PDF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lokitietopyynnöt ohjataan hyvinvointialueen kirjaamoon (kirjaamo@sata.fi) ja pyynnöt käsitellään Sata-alueen tietosuojatiimissä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0A4A22" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006E442A" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3161D3C2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="006E442A" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61CAF9BA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="110598CA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc211257885"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc211259424"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc211257885"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc241488294"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">2.12 </w:t>
       </w:r>
       <w:r w:rsidRPr="00906E6F">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Säännöllisesti kerättävän </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>ja muun palautteen</w:t>
       </w:r>
       <w:r w:rsidRPr="00906E6F">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> huomioiminen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="42DB4CAE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00BF61F1" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="1EC332A9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00BF61F1" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15115947" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="417B367D" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:r w:rsidRPr="004C46C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakkailta ja heidän läheisiltään kerättävä palaute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559AB20A" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="2EE642FC" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:r w:rsidRPr="004C46C9">
         <w:t>Asiakkailla ja heidän läheisillään on mahdollisuus antaa palautetta useiden eri kanavien kautta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AACFAC8" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
-      <w:hyperlink r:id="rId102" w:history="1">
+    <w:p w14:paraId="52A494C3" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+      <w:hyperlink r:id="rId101" w:history="1">
         <w:r w:rsidRPr="004C46C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Palautetta voi antaa Sata-alueen verkkosivuilla olevalla palautelomakkeella</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C46C9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491D99A1" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="0EEBE72B" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:r w:rsidRPr="004C46C9">
         <w:t xml:space="preserve">Palautetta kerätään myös tekstiviestipalautteena </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9BA090" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+    <w:p w14:paraId="0B10066F" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00091B4D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:t>erikoissairaanhoidon palveluista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606B7D71" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+    <w:p w14:paraId="00D39171" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00091B4D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:t>laboratoriopalveluista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B83CAF" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+    <w:p w14:paraId="4F7F499B" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00091B4D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
-        <w:lastRenderedPageBreak/>
         <w:t>kuvantamisesta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FCB6E1" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+    <w:p w14:paraId="6137A9EE" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00091B4D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:t xml:space="preserve">suun terveydenhuollosta </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E009D25" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+    <w:p w14:paraId="2F7F06F9" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00091B4D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:t xml:space="preserve">osin perusterveydenhuollosta ja sosiaalipalveluista. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58997240" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9"/>
-    <w:p w14:paraId="11C0EAFA" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="373B4D6F" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9"/>
+    <w:p w14:paraId="79166008" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:r w:rsidRPr="004C46C9">
         <w:t>Lisäksi yksiköissä on saatavilla palautelomakkeita, joilla asiakkaat voivat antaa palautetta ja intrassa henkilöstölle tarkoitettu digitaalinen lomake, johon kirjataan suullisesti saadut palautteet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3103379D" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9"/>
-    <w:p w14:paraId="63793DC0" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="3FBBE7AF" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
       <w:r w:rsidRPr="004C46C9">
         <w:t>Laadullista palautetta saadaan muun muassa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D42E609" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+    <w:p w14:paraId="26B3FC3E" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00091B4D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:t>hyvinvointialueen digiraadilta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7FC7B4" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+    <w:p w14:paraId="61E09DEE" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00091B4D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:t>asiakasraadeilta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231D1577" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+    <w:p w14:paraId="01179146" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00091B4D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:t>lakisääteisiltä vaikuttamistoimielimiltä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCD3E3D" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+    <w:p w14:paraId="002CEDCB" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00091B4D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:t>vapaaehtoisilta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D972FE" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+    <w:p w14:paraId="56AB4389" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00091B4D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004C46C9">
         <w:t>kokemusosaajilta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721D4307" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9"/>
-    <w:p w14:paraId="67A14BB1" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9">
+    <w:p w14:paraId="0E7F4D5F" w14:textId="77777777" w:rsidR="00230218" w:rsidRDefault="00230218" w:rsidP="00230218">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0240C0FE" w14:textId="5532104E" w:rsidR="00230218" w:rsidRPr="00230218" w:rsidRDefault="00230218" w:rsidP="00230218">
       <w:r w:rsidRPr="004C46C9">
         <w:t>Asiakaspalautteita hyödynnetään Sata-alueen toiminnan ja palvelujen kehittämisessä sekä päätöksenteon tukena.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E1B1B9" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRPr="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="004C46C9"/>
-[...177 lines deleted...]
-    <w:p w14:paraId="36E8C62B" w14:textId="4B99FFC8" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
+    <w:p w14:paraId="1BB2DBA3" w14:textId="098D068B" w:rsidR="00230218" w:rsidRDefault="00230218" w:rsidP="00230218">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Suun terveydenhuollon vastuuyksikön asiakkailla ja potilailla on mahdollisuus antaa palautetta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106">
+      <w:hyperlink r:id="rId102">
         <w:r w:rsidRPr="6B28788F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
           </w:rPr>
           <w:t>Sata-alueen verkkosivujen kautta kohdasta Anna palautetta.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0D599C76" w:rsidRPr="6B28788F">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiakkaalla on mahdollisuus myös antaa palaute suullisesti. Palautteet käsitellään </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId107">
+        <w:t xml:space="preserve"> tai hammashoitolasta löytyvän palautelomakkeen avulla. Asiakkaalla on mahdollisuus myös antaa palaute suullisesti. Palautteet käsitellään </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId103">
         <w:r w:rsidRPr="6B28788F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
           </w:rPr>
           <w:t>Sata-alueen ohjeiden ja periaatteiden</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen) mukaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B072263" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="37A0AE1E" w14:textId="77777777" w:rsidR="00230218" w:rsidRDefault="00230218" w:rsidP="00230218">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Saadun palautteen perusteella ryhdytään välittömästi arvioimaan palautteen vaikutusta ja vakavuutta. Tehdyn arvion perusteella tehdään tarvittaessa korjaavia ja ehkäiseviä toimia, joilla pyritään estämään palautteen mukaisen tapahtuman toistuminen. Asiakkaaseen ollaan yhteydessä kohtuullisessa tai lakisääteisessä ajassa riippuen palautteen luonteesta ja, jos asiakas on jättänyt yhteystietonsa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBEDD5E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2A448DB1" w14:textId="77777777" w:rsidR="00230218" w:rsidRDefault="00230218" w:rsidP="00230218">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Saadut palautteet käsitellään asianosaisen henkilöstön kanssa ja ne voidaan tarvittaessa siirtää ylemmälle tasolle tai ohjata toiseen yksikköön.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643F6232" w14:textId="6278B1B1" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
+    <w:p w14:paraId="22FC7C25" w14:textId="77777777" w:rsidR="00230218" w:rsidRDefault="00230218" w:rsidP="00230218">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiakaskokemukseen liittyvää palautetta hyödynnetään pidemmän aikavälin seurannan perusteella. Asiakaskokemusmittaustulosten perusteella toimintaa ja palvelun laatua pyritään jatkuvasti </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="6EA70C86" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">Asiakaskokemukseen liittyvää palautetta hyödynnetään pidemmän aikavälin seurannan perusteella. Asiakaskokemusmittaustulosten perusteella toimintaa ja palvelun laatua pyritään jatkuvasti kehittämään. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034ACC5B" w14:textId="7CA87643" w:rsidR="004C46C9" w:rsidRPr="00230218" w:rsidRDefault="00230218" w:rsidP="00230218">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Suun terveydenhuolto osallistuu THL:n asiakaspalautekyselyyn joka toinen vuosi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19987442" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A6392E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3BA34B70" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00BF61F1" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:p w14:paraId="0291D1A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00081F9E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CF229CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>enkilöstöltä kerättävä palaute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F6396C" w14:textId="77777777" w:rsidR="00230218" w:rsidRDefault="00230218" w:rsidP="00230218">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7CF229CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Sata -alue seuraa henkilöstökokemusta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rStyle w:val="Otsikko1Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>kaksi kertaa vuodessa (kevät ja syksy) tehtävillä työhyvinvointikyselyillä. Parillisina vuosina henkilöstökokemusta kerätään keväisin ja syksyin Kuntien eläkevakuutusyhtiön (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kevan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>) Pulssi-kyselyllä.  Parittomina vuosina keväällä toteutetaan Pulssi-kysely ja syksyllä Työterveyslaitoksen Mitä kuuluu -tutkimus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rStyle w:val="Otsikko1Char"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="467886"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>Mitä kuuluu? -tutkimus | Työterveyslaitos (ttl.fi)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F05BADA" w14:textId="77777777" w:rsidR="00230218" w:rsidRDefault="00230218" w:rsidP="00230218">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7CF229CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Mittauksen tuloksia käsitellään työyhteisössä säännöllisesti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68995B24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CF229CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009149D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kyselyt tuottavat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CF229CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ajantasaista tilannekuvaa työntekijäkokemuksesta arjen johtamistyön ja työyhteisöjen kehittämisen tueksi. Tavoitteena on, että tulosten perusteella toteutetaan yhdessä asioita, jotka edistävät sujuvaa työtä sekä hyvinvointia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD57890" w14:textId="6D3D4257" w:rsidR="00230218" w:rsidRPr="00230218" w:rsidRDefault="00230218" w:rsidP="00230218">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palveluryhmien lähiesihenkilöt käyvät kyselyjen tulokset läpi henkilöstön kanssa päättävät yhdessä kehittämiskohteista. vastuuyksikön päällikkö ja ylihoitaja </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>käyvät  kyselyt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> läpi yhdessä lähiesihenkilöiden kanssa ja päättävät yhdessä kehittämistoimenpiteistä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B67178" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A6392E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc211257886"/>
-      <w:bookmarkStart w:id="60" w:name="_Toc211259425"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc211257886"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc241488295"/>
       <w:r>
         <w:t>3. Omavalvonnan riskienhallinta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B0B9F5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5A2BB639" w14:textId="489E537F" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc211257887"/>
-      <w:bookmarkStart w:id="62" w:name="_Toc211259426"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc211257887"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc241488296"/>
       <w:r>
-        <w:t>3.1 Vastuualueen riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="25081924" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00923487" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t>3.1 Vastuu</w:t>
+      </w:r>
+      <w:r w:rsidR="00230218">
+        <w:t>yksikön</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="65" w:name="_Toc45556431"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="59FA9A4C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:p w14:paraId="7DFE3D88" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00923487" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923487">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskienhallinnan vastuut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja organisointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B940E3" w14:textId="22ED3C3C" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
+    <w:p w14:paraId="1D8B8823" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
       <w:r>
         <w:t>Kokonaisvaltainen organisaation riskienhallinta tulee huomioida kaikissa organisaation toiminnoissa osana päivittäistä toimintaa. Sata-alueella riskienhallinnan periaate on, että se tukee hyvinvointialueen tavoitteiden saavuttamista. Vastuu</w:t>
       </w:r>
       <w:r w:rsidR="3C9D8EE8">
         <w:t>yksikön päällikkö</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> huolehtii, että riskin arviointi toteutetaan vastuu</w:t>
+        <w:t xml:space="preserve"> huolehtii, että </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>riskin arviointi toteutetaan vastuu</w:t>
       </w:r>
       <w:r w:rsidR="45762707">
         <w:t>yksikkö</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kohtaisesti harmonisoitua arviointityökalua eli </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Granitea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> käyttämällä. Vastuu</w:t>
       </w:r>
       <w:r w:rsidR="20284786">
         <w:t>yksikön päällikkö</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> toteuttaa vastuu</w:t>
       </w:r>
       <w:r w:rsidR="4C3833EE">
         <w:t>yksikkönsä</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> riskien arvioinnin ja päättää riskien arvioinnin ja käsittelyn yhteydessä riskin merkityksestä ja tarvittavista toimenpiteistä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FB10E4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0CF278C4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Jokaisen henkilön tulee sitoutua noudattamaan riskienhallinnan ja varautumisen periaatteita ja toimintaohjeita, riippumatta henkilön asemasta organisaatiossa.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108">
+      <w:hyperlink r:id="rId105">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:strike/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C3DF28" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4D0FA6B5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Suun terveydenhuollon vastuuyksikössä noudatetaan riskienhallinnassa Sata-alueen yhteisiä prosesseja ja ohjeita.</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109">
+      <w:hyperlink r:id="rId106">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5654E3B0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6C7B4DBC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Työntekijöille perehdytetään Sata-alueen riskienhallinnan periaatteet ja omaan työtehtävään liittyvät riskit. R</w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iskien tunnistamiseen osallistutetaan henkilöstöä vastuualueen kaikilta toiminnan tasoilta. </w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Esihenkilöt arvioivat työtehtäviin liittyviä riskejä. Ylihammaslääkärit tai osastonhoitajat kirjaavat tunnistettuja riskejä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-palveluun. Vastuuyksikön päällikkö käy säännöllisesti tunnistettuja riskejä läpi yhdessä ylihoitajan, ylihammaslääkärien ja osastonhoitajien kanssa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AFAED5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="51621949" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Riskienhallinta on osa arkea ja jokaista toimintoa, jokaisella tasolla. Suun terveydenhuollon vastuuyksikössä pyritään toimintaa parantamaan riskiperusteisesti ja varmistamaan asiakkaiden, potilaiden ja henkilöstön hyvinvointi ja turvallisuus, samalla huomioiden toimintaympäristön muutokset ja vaikutukset organisaatioon ja palvelutuotantoon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD2D754" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3B70E641" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="029B82F7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00E53B56" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="753E1231" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00E53B56" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53B56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Riskien tunnistamisen keinot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FC0238" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="694CE60C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tunnistamattomia riskejä ei voi hallita. Riskien tunnistamiseen valitaan tarkoitukseen parhaiten soveltuva menetelmä tai menetelmiä. Riskien tunnistamiseen osallistuvilla tulee olla tietämystä käsiteltävistä asioista sekä organisaation tavoitteista. Oleellista on, että riskien tunnistamiseen osallistutetaan henkilöitä vastuualueen kaikilta toiminnan tasoilta. Riskien tunnistamisen apuvälineinä toimivat eri ilmoituskanavien (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">-järjestelmä, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Whistleblowing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) tilastot, valvontaraportit, vahinkotilastot ja omavalvontaraportit. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId110">
+      <w:hyperlink r:id="rId107">
         <w:r w:rsidRPr="2FFC39F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38EDD292" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7962E03E" w14:textId="6226FBF0" w:rsidR="006D6013" w:rsidRPr="00230218" w:rsidRDefault="006D6013" w:rsidP="00230218">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlinkki"/>
+          <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tunnistamisessa on tärkeää kuvata riskin lähteet, vaikutusalueet ja tapahtumat sekä niiden keskinäiset suhteet. Kaikkien riskien lähteet eivät ole hyvinvointialueen hallinnassa, mutta ne ovat tunnistettava. Tunnistetut riskit ryhmitellään </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">-järjestelmässä. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111">
+      <w:hyperlink r:id="rId108">
         <w:r w:rsidRPr="778AAFC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16B40CAC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
-[...23 lines deleted...]
-    <w:p w14:paraId="53F4B115" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6141B597" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Kuviossa 1 on kuvattuna vaarojen tunnistamisen tyypillisiä lähteitä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7112E393" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="30E0407E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="326FC382" wp14:editId="04AC1285">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B8300A8" wp14:editId="7BBD01EC">
             <wp:extent cx="6082748" cy="4928430"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="3" name="Kuva 1" descr="Vaarojen tunnistamisen tyypilliset lähteet &#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Kuva 1" descr="Vaarojen tunnistamisen tyypilliset lähteet &#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId112"/>
+                    <a:blip r:embed="rId109"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6092743" cy="4936528"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB1626E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2616E510" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Kuvaotsikko"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04DE6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Kuvio</w:t>
       </w:r>
       <w:r w:rsidRPr="00E04DE6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
@@ -12782,51 +14450,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vaarojen tunnistamisen tyypilliset lähteet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Suomen potilasturvallisuusyhdistys ry 2015).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1A02AF" w14:textId="217158ED" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="575E4EA2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Sata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -12867,196 +14535,196 @@
         </w:rPr>
         <w:t>HaiPron</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> avulla. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">-ohjelman kautta voidaan ilmoittaa: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7FF14F" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
+    <w:p w14:paraId="57FB830D" w14:textId="77777777" w:rsidR="004C46C9" w:rsidRDefault="004C46C9" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>potilas-/asiakasturvallisuuden vaaratapahtumat/valvontalain 29§:n mukaista ilmoitusvelvollisuutta koskevat epäkohdat tai sen uhat asiakkaan hoidossa tai palvelussa (henkilökunnan tekemät)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24824A27" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="66DF80A2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>työturvallisuuden vaaratapahtumat (henkilökunnan tekemät</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35636F98" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="2756AACF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>tietosuojaan/tietoturvaan liittyvät poikkeamat (henkilökunnan tekemät)</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BCE140" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="42E38684" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>onnistumisista oppimiset (henkilökunnan tekemät</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F866D17" w14:textId="057E8F20" w:rsidR="006D6013" w:rsidRPr="004C46C9" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
+    <w:p w14:paraId="2DAC3C16" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="004C46C9" w:rsidRDefault="006D6013" w:rsidP="00201FAB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">asiakkaan/potilaan/läheisen havaitsemat vaaratapahtumat (asiakkaiden, potilaiden, </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">läheisten tekemät) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631414FF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4389F26E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14766E67" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1E264905" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Henkilökunta</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="005261A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -13064,74 +14732,74 @@
         <w:t>Linkki</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>HaiProon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> löytyy henkilökunnan </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113" w:history="1">
+      <w:hyperlink r:id="rId110" w:history="1">
         <w:r w:rsidRPr="005261A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Intranetistä Satasesta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> etusivun pikalinkeistä.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E76313F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3DCBFD3D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaat/potilaat </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ja läheiset</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
@@ -13148,74 +14816,74 @@
         </w:rPr>
         <w:t>HaiProon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> löytyy Sata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> internetsivustolta osoitteesta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114">
+      <w:hyperlink r:id="rId111">
         <w:r w:rsidRPr="0148ABDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Anna palautetta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohdasta tee ilmoitus vaaratilanteesta.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374C10D5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000A147B" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="55BEDE62" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000A147B" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Poikkeamien ilmoittaminen</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> perustuu vapaaehtoiseen, luottamukselliseen ja syyttelemättömään vaaratapahtumien ilmoittamiseen ja käsittelyyn</w:t>
       </w:r>
       <w:r>
@@ -13296,384 +14964,384 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja vähentämään toiminnan riskejä</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A147B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tavoitteena on vaaratapahtumien mahdollisimman varhainen tunnistaminen ja turvallisuuden varmistaminen ennalta niin, että varsinaisia vaaratilanteita ei pääsisi tapahtumaan</w:t>
       </w:r>
       <w:r w:rsidRPr="000A147B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2E9823" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="16662B8C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId115">
+      <w:hyperlink r:id="rId112">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="0775AD36">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>HaiPro</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="0775AD36">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> -järjestelmään liittyvä </w:t>
         </w:r>
         <w:r w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>ohjeistus (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="228F71F9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="68A15A72" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74142FA7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="005F4AB0" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1117B749" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="005F4AB0" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakas ja potilasturvallisuuden kannalta vastuualueen toiminnan keskeiset riskit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4574FD79" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="55DF2643" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Riskien raportointi ja hallintasovelluksena on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-niminen riskienhallinnan työkalu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3901BB67" w14:textId="7D2E7F0B" w:rsidR="006D6013" w:rsidRDefault="000040B2" w:rsidP="006D6013">
+    <w:p w14:paraId="6CCBC1C3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="000040B2" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId116" w:history="1">
+      <w:hyperlink r:id="rId113" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="000040B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Granite</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="127F381C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5FD5457B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9348" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Taulukko riskiluettelon pohjaksi"/>
         <w:tblDescription w:val="Taulukko riskiluettelon pohjaksi"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="2EF19EEA" w14:textId="77777777" w:rsidTr="00621CFE">
+      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="4B4C906A" w14:textId="77777777" w:rsidTr="00621CFE">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35984DE8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F91E0E" w:rsidRDefault="006D6013" w:rsidP="002101E7">
+          <w:p w14:paraId="13D77267" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F91E0E" w:rsidRDefault="006D6013" w:rsidP="002101E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E106E31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Keskeisimmät riskit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="35D21BD8" w14:textId="77777777" w:rsidTr="00621CFE">
+      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="4FBCAE89" w14:textId="77777777" w:rsidTr="00621CFE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="066A447D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="002101E7">
+          <w:p w14:paraId="534D18C9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="002101E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E106E31">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Riittämätön henkilökunta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="3415A662" w14:textId="77777777" w:rsidTr="00621CFE">
+      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="252B0300" w14:textId="77777777" w:rsidTr="00621CFE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5882FC4B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000040B2" w:rsidRDefault="006D6013" w:rsidP="002101E7">
+          <w:p w14:paraId="14809D9B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000040B2" w:rsidRDefault="006D6013" w:rsidP="002101E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000040B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Esihenkilöiden jaksaminen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="43BD0A56" w14:textId="77777777" w:rsidTr="00621CFE">
+      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="008F21DF" w14:textId="77777777" w:rsidTr="00621CFE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D9CCEF9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000040B2" w:rsidRDefault="006D6013" w:rsidP="002101E7">
+          <w:p w14:paraId="7E1ED99C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000040B2" w:rsidRDefault="006D6013" w:rsidP="002101E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000040B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Työskentelytilat ja välineet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="7C0151E4" w14:textId="77777777" w:rsidTr="00621CFE">
+      <w:tr w:rsidR="006D6013" w:rsidRPr="002407C3" w14:paraId="0FBBC8F2" w14:textId="77777777" w:rsidTr="00621CFE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="464263F4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000040B2" w:rsidRDefault="006D6013" w:rsidP="002101E7">
+          <w:p w14:paraId="0E132695" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="000040B2" w:rsidRDefault="006D6013" w:rsidP="002101E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000040B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Hoitotakuun toteutumattomuus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E55CBBD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3218AE57" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C760BDF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="77E50732" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77B2274D" w14:textId="3D403A99" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
+    <w:p w14:paraId="28520B94" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Suun terveydenhuollon vastuuyksikössä riskejä tunnistetaan osana toimintaa käyttäen muun muassa</w:t>
       </w:r>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -13714,342 +15382,342 @@
         <w:t>-järjestelmien kautta tulleita ilmoituksia</w:t>
       </w:r>
       <w:r w:rsidR="21C9A9FB" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä muistutuksissa ilmenneitä epäkohtia</w:t>
       </w:r>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Mahdollisia vaara- ja uhkatekijöitä tunnistetaan vastuuyksikön eri tasoilla jokaisessa palveluryhmässä. Vastuuyksikön päällikkö seuraa toimintaympäristön muutoksia ja vastuuyksikköön ja sen toimintaan liittyviä riskejä. Palveluryhmien esihenkilöt tunnistavat vastuuyksikön toiminnan ja palvelutuotannon riskejä yh</w:t>
       </w:r>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>dessä alaistensa kanssa säännöllisillä prosessien katselmoinnilla ja arvioinnilla sekä tapahtuneiden vaaratapahtumien tai läheltä piti -tilanteiden perusteella. Työntekijät tunnistavat riskitekijöitä työtehtävissään ja tuovat ne esihenkilöiden tietoon, jotka arvioitavat riskit.  Vastuuyksikön päällikkö, -ylihoitaja ja esihenkilöt tekevät yhteistyötä tukipalveluiden kanssa esimerkiksi toimitila- ja turvallisuusriskien tunnistamisessa. Tietojärjestelmiin liittyviä riskejä arvioidaan yhdessä palvelutuottajan kanssa ja uusien järjestelmien tai laiteliitäntöjen kytkemisen yhteydessä. Laitteisiin ja välineisiin liittyviä riskejä tunnistetaan ennen käyttöönottoa osana hankintasuunnitelmaa ja käyttöönottotestausta. Riskien tunnistamisessa hyödynnetään saatavissa olevaa parasta tietoa ja henkilöstön asiantuntijuutta, ammattitaitoa ja kokemusta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089AA525" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6E92F91D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuuyksikön toimintaan liittyvät kriittisimmät isot tunnistetut riskit kohdistuvat tuotannon laitteisiin, tietojärjestelmiin ja henkilökunnan saatavuuteen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBE2CC5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="176BD143" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DC8617A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="009E520A" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1E47B768" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="009E520A" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E520A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskienhallinnasta tunnistettujen riskien suuruuden ja vaikutuksen arvioiminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B504BF9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="4053CFDF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Riskikriteerien muodostamisessa huomioidaan organisaation arvot ja tavoitteet, jotka ohjaavat riskinottohalukkuutta ja riskinsietokykyä. Kriteerit antavat pohjan riskin merkittävyyden arvioinnille. Määrittelyssä on huomioitava myös lainsäädännölliset vaatimukset, jotka voivat asettaa omia vaatimuksiaan riskin merkittävyydelle. Kriteerien on myös oltava dynaamisia, ja niitä on arvioitava jatkuvasti. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117">
+      <w:hyperlink r:id="rId114">
         <w:r w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="527F9AAC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6A5A759A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueen käyttämässä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-riskienarviointijärjestelmässä riskin merkittävyyttä arvioidaan riskiluvulla, joka muodostetaan todennäköisyyden (T) ja vaikutuksen (V) tulona (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TxV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>). Todennäköisyyden ja vaikutuksen riskitasoja on molempia viisi, jotka muodostavat 5x5 matriisin.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4430">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118">
+      <w:hyperlink r:id="rId115">
         <w:r w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="045DA536" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2B5E7BC0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1797AB3D" w14:textId="7C61C16A" w:rsidR="006D6013" w:rsidRPr="00DB5CF3" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="62BE3051" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00DB5CF3" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Suun terveydenhuollossa riskienhallinnasta tunnistettujen riskien suuruus ja vaikutus palvelutoimintaan arvioidaan säännöllisesti, hoitotakuun toteutuminen kuukausittain, henkilökunnan riittävyys kuukausittain, esihenkilöiden jaksaminen kuukausittain ja tarvittaessa henkilökohtaisilla keskusteluilla, työskentelytiloja ja välineitä</w:t>
       </w:r>
       <w:r w:rsidR="13CCC553" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> arvioidaan</w:t>
       </w:r>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> vuosittain ja tarvittaessa.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:p w14:paraId="3090F37D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:bookmarkEnd w:id="65"/>
+    <w:p w14:paraId="35507CC7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002407C3" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43D9E252" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6BCFA09A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc211257888"/>
-      <w:bookmarkStart w:id="65" w:name="_Toc211259427"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc211257888"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc241488297"/>
       <w:r>
         <w:t>3.2. Riskienhallinnan keinot ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CC2A73" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="17512AA2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r w:rsidRPr="00121722">
         <w:t xml:space="preserve">Riskin (hallinta)käsittelykeinot ovat riskin pitäminen, välttäminen, pienentäminen, siirtäminen tai jakaminen; niiden käytännön toteutustapa täytyy tapauskohtaisesti arvioida riskin </w:t>
       </w:r>
       <w:r w:rsidRPr="00121722">
         <w:lastRenderedPageBreak/>
         <w:t>luoteen mukaisesti. Hallintakeinojen ja niiden toteutustavan suunnittelun jälkeen arvioidaan niiden vaikutus riskiin, jolloin muodostuu käsitystä jäännösriskistä, jonka osalta päätetään hyväksyttävyys ja tehdään mahdollinen erillinen riskienhallintasuunnitelma. Suunnitelman toimeenpanoa seurataan (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00121722">
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00121722">
         <w:t>) ja arvioidaan uudelleen miten tehdyt toimenpiteet ovat vaikuttaneet riskitasoon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B853C44" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00972284" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1FDD57E7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00972284" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Jokainen toimija huolehtii omalta osaltaan siitä, että toimintaympäristön olosuhteet mahdollistavat turvallisen ja laadukkaan työn tekemisen. Henkilöstön tulee olla tietoinen turvallisuusriskeistä ja turvallisuuden tilasta. Vaarojen arvioinnin tekeminen on työpaikalla lakisääteinen velvoite, jota ei tehdä viranomaisia varten, vaan työpaikkaa itseänsä varten. On hyvä tunnistaa ainakin muutama oleellinen riksi, keinot niiden ehkäisyyn, toimenpiteet riskin toteutuessa ja sen jälkeen vielä kehittämistoimenpiteet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7165E946" w14:textId="2E6A0D2C" w:rsidR="006D6013" w:rsidRDefault="002A4553" w:rsidP="006D6013">
+    <w:p w14:paraId="09820499" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="002A4553" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Suun terveydenhuollossa r</w:t>
       </w:r>
       <w:r w:rsidR="006D6013" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>iskejä ennaltaehkäistään monilla eri konkreettisilla käytännön toimilla, kuten perehdytyksillä, ohjeistuksilla, toiminnan/prosessien kuvauksilla, toimitiloilla</w:t>
       </w:r>
       <w:r w:rsidR="4C0BBA8B" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja laitteiden säännöllisillä huolloilla,</w:t>
       </w:r>
       <w:r w:rsidR="006D6013" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> välineillä, tehtäväkuvauksilla ja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006D6013" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>vastuutuksilla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006D6013" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>, varautumissuunnitelmilla ja varalaitteet/-menetelmät, vartijatoiminnalla, hälytyspainikkeilla, viestinnällä ja yhteistyöllä, riskien ja poikkeamien ilmoituskanavien avulla, toiminnan ja prosessien kehittämisellä, budjetoinnilla, investointisuunnitelmilla, toimintasuunnitelmilla, mittareiden seurannalla ja reagoinnilla, trendien ja toimintaympäristön seurannalla ja arvioinnilla, asiakaspalautteilla ja asiakaskyselyillä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB303E9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5BF72697" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07A9E7A0" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="339053DC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskinhallintakeinojen toimivuuden ja riittävyyden varmistaminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C27A0D8" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="42EDF311" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r w:rsidRPr="00A4660B">
         <w:t>Hallintakeinojen vaikuttavuutta arvioidaan ja seurataan.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119" w:history="1">
+      <w:hyperlink r:id="rId116" w:history="1">
         <w:r w:rsidRPr="003708C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaisille, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37524F64" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A4660B" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
-    <w:p w14:paraId="6BBC8FC2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3D92AC57" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00A4660B" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:p w14:paraId="3EEA654A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Epäkohtiin ja puutteisiin puuttuminen tilanteen edellyttämällä tavalla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE3FCEA" w14:textId="1152CE60" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
+    <w:p w14:paraId="413CA000" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Jokaisen työntekijän vastuulla on huolehtia omalta osaltaan siitä, että mikäli päivittäisessä käytännön omavalvonnassa ilmenee epäkohtia ja puutteita, informoimalla siitä tilannekohtaisesti toimiympäristön muita työntekijöiltä ja esihenkilöitä. Esihenkilöt informoivat edelleen vastuuyksikön päällikölle, joka käynnistää tilanteen edellyttämät korjaamistoimenpiteet. Tarvittaessa informoidaan edelleen vastuualuejohtajaa ja käynnistetään viestintäprosessi. Jokaisen työntekijän omavalvontavastuu perehdytetään työn alkaessa ja henkilöstön tieto</w:t>
       </w:r>
       <w:r w:rsidR="1B0317BE" w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>suutta turvallisuudesta ja omavalvonnasta ylläpidetään viestinnällä, yksikkökokouksissa</w:t>
       </w:r>
       <w:r w:rsidR="3501A95B" w:rsidRPr="6B28788F">
@@ -14057,1850 +15725,1829 @@
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>, esihenkilökokouksissa</w:t>
       </w:r>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja vastuualueen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>jory:ssä</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="6B28788F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C78DEB" w14:textId="77777777" w:rsidR="002109E2" w:rsidRDefault="002109E2" w:rsidP="6B28788F">
-[...7 lines deleted...]
-    <w:p w14:paraId="346A652A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2F8898A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70B7D306" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2654B78D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E541B0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vaaratapahtumien ilmoitus ja oppimismenettely</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5727740E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003C6423" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1B126C40" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="003C6423" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Oppiva organisaatio kykenee keräämään tietoa omasta toiminnastaan ja muuttamaan omaa toimintaansa kerätyn tiedon valossa, myös yksikkötasolla. Hyvinvointialueella asiakas- ja potilasturvallisuuden tilaa seurataan kokonaisuutena käyttäen monipuolisesti eri seurantamenetelmiä ja tietolähteitä. Saatua tietoa hyödynnetään monipuolisesti organisaation oppimiseen sekä toiminnan kehittämiseen. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6423">
         <w:t>(STM asiakas- ja potilasturvallisuusstrategia ja toimeenpanosuunnitelma 1.1, 1.3, lisäksi s. 73)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9C2610" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2CCF866D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="24DDD903">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoidon, hoivan tai palvelun aikana voi tapahtua potilaan/asiakkaan turvallisuuden vaarantava tapahtuma, joka aiheuttaa tai voi aiheuttaa (läheltä piti) haittaa. Potilaan/asiakkaan/asukkaan turvallisuus varmistetaan aina ensisijaisesti. Asiakkaalle/potilaalle tapahtuneet vaaratapahtumat dokumentoidaan asiakas-/potilastietojärjestelmään. Asiakkaalle/potilaalle tapahtunut haittatapahtuma ja sen mahdolliset seuraukset käydään läpi asiakkaan/potilaan kanssa hänen asioiden käsittelykykynsä huomioiden ja tarvittaessa hänen läheistensä kanssa. Vaaratapahtumat kirjataan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="24DDD903">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="24DDD903">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-järjestelmään, jotta tapahtumista voidaan oppia, tehdä suojauksia ja näin toimintaa kehittää turvallisemmaksi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446CF9A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3064DFC3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="738386F5">
         <w:t>Vakavasta vaaratapahtumasta informoidaan hoidosta vastaavaa lääkäriä ja/tai esihenkilöä sekä kirjataan tapahtuma asiakirjoihin. Potilaalle/asiakkaalle/asukkaalle ja/tai omaisille kerrotaan tapahtuneesta salassapitosäädökset huomioiden mahdollisimman pian. Henkilöstön tulee tunnistaa vakava vaaratapahtuma ja ilmoittaa siitä omalle esihenkilölleen mahdollisimman nopeasti</w:t>
       </w:r>
       <w:r>
         <w:t>, jotta ohjeistuksen mukainen jatkoselvitys saadaan käyntiin</w:t>
       </w:r>
       <w:r w:rsidRPr="738386F5">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t>Vakavan vaaratapahtuman selvitys on osa Sata</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">alueen laadunhallintaa ja omavalvonnan kokonaisuutta. Selvityksen tavoitteena on organisaation vaaratapahtumista oppiminen ja </w:t>
       </w:r>
       <w:r>
         <w:t>asiakas-/</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">potilasturvallisuuden parantuminen. Jotta hoitoa voidaan kehittää turvallisemmaksi, tulee toiminnan puutteet ja heikkoudet </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:t>tunnistaa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120">
+      <w:hyperlink r:id="rId117">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Toimintaohje Vakavan potilas- ja asiakasturvallisuusvaaratapahtuman selvitystä koskevat menettelyt (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23B213DF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="28E8FF5A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueella on mahdollista raportoida myös onnistumisista </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>PosiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">-ilmoituksen muodossa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">-järjestelmään. Hyväksi havaittuja, asiakas- ja potilasturvallisuutta varmistavia menettelytapoja käsitellään toimintayksiköissä sekä myöhemmin sovittavissa asiakas- ja potilasturvallisuuden edistämisen työryhmissä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C8C269" w14:textId="4E816082" w:rsidR="6B28788F" w:rsidRDefault="6B28788F" w:rsidP="6B28788F">
-[...5 lines deleted...]
-    <w:p w14:paraId="1536297E" w14:textId="0BE79D5D" w:rsidR="47DBDFA3" w:rsidRDefault="47DBDFA3" w:rsidP="6B28788F">
+    <w:p w14:paraId="3EB2C513" w14:textId="77777777" w:rsidR="47DBDFA3" w:rsidRDefault="47DBDFA3" w:rsidP="6B28788F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Suun terveydenhuollossa työntekijät perehdytetään </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-järjestelmän käyttöön, jonne kirjataan vaaratapahtumat. Tapahtumat käsitellään ja ne käydään henkil</w:t>
       </w:r>
       <w:r w:rsidR="7644270C">
         <w:t xml:space="preserve">östön kanssa läpi ja toimintaa parannetaan niiden perusteella. Vakavaksi luokitellusta vaaratapahtumasta kerrotaan myös potilaalle. </w:t>
       </w:r>
       <w:r w:rsidR="25FFCA0F">
-        <w:t xml:space="preserve">Työntekijöillä on velvollisuus tehdä asiakas- ja potilasturvallisuuden </w:t>
-[...3 lines deleted...]
-        <w:t>vaarantavista puutteista tai epäkohdista epäkohtailmoitus.</w:t>
+        <w:t>Työntekijöillä on velvollisuus tehdä asiakas- ja potilasturvallisuuden vaarantavista puutteista tai epäkohdista epäkohtailmoitus.</w:t>
       </w:r>
       <w:r w:rsidR="614EDDD0">
         <w:t xml:space="preserve"> Ilmoituksen tekeminen käydään läpi osana perehdytysprosessia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AA2697" w14:textId="6588581F" w:rsidR="6B28788F" w:rsidRDefault="6B28788F" w:rsidP="6B28788F">
+    <w:p w14:paraId="6B3F3B92" w14:textId="77777777" w:rsidR="6B28788F" w:rsidRDefault="6B28788F" w:rsidP="6B28788F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F65CBC1" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+    <w:p w14:paraId="73DD4FCA" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Valvontalain 29 §:n mukaista ilmoitusvelvollisuutta koskevat menettelyohjeet</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Henkilöstöön kuuluvilla (ja vastaavilla) on laissa määritelty ilmoitusvelvollisuus. Sen mukaan työntekijän on ilmoitettava välittömästi, jos hän huomaa epäkohdan tai sen uhan asiakkaan hoidossa tai palvelussa. Myös lain rikkomisesta on ilmoitettava viipymättä. Lain soveltamisohjeen mukaan epäkohta on esimerkiksi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F46742B" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00201FAB">
+    <w:p w14:paraId="0C4AED0D" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00392A16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>puute asiakas- tai potilasturvallisuudessa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE37348" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00201FAB">
+    <w:p w14:paraId="3174B828" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00392A16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>asiakkaan tai potilaan kaltoin kohtelu fyysisesti, psyykkisesti tai lääkkeillä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCA6CF2" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00201FAB">
+    <w:p w14:paraId="65C9A55B" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00392A16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>yksikön vahingollinen toimintakulttuuri, kuten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC246F3" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00201FAB">
+    <w:p w14:paraId="03D97133" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00392A16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>toimiminen ohjeiden vastaisesti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6428933E" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00201FAB">
+    <w:p w14:paraId="47D85C89" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="00392A16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>asiakkaan tai potilaan perusoikeuksien rajoittaminen vakiintuneena käytäntönä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5262D7A6" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t>asiakkaan tai potilaan perusoikeuksien rajoittaminen vakiintuneena käytäntönä.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0658217B" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+        <w:t>Ilmoitusvelvollisuuden tarkoitus on, että epäkohdat tulevat tietoon, jotta ne saadaan korjattua ajoissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F7DA04" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t>Ilmoitusvelvollisuuden tarkoitus on, että epäkohdat tulevat tietoon, jotta ne saadaan korjattua ajoissa.</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>Esihenkilöiden tehtävänä on tiedottaa ilmoitusvelvollisuudesta henkilöstöä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B86D68" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+    <w:p w14:paraId="237395B6" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sata-alueen työntekijä tekee ilmoituksen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-järjestelmässä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2494CB" w14:textId="509989B4" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+    <w:p w14:paraId="24431AD2" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Työntekijä tekee ilmoituksen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">-järjestelmässä, esihenkilö käsittelee sen. Jos epäkohta on valvontalain mukaisesti olennainen, esihenkilö vie tiedon </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>-järjestelmän kautta vastuualuejohtajalle ja valvontayksikköön. He ilmoittavat tarpeen mukaan valvontaviranomaiselle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6CE0D2" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+    <w:p w14:paraId="3D68AA81" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Myös työntekijä voi ilmoittaa asiasta valvontaviranomaiselle. Hänelle ei saa tulla kielteisiä seurauksia ilmoituksen vuoksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F9D784" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+    <w:p w14:paraId="7361E3E3" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Tarkempi toimintaohje: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121" w:history="1">
+      <w:hyperlink r:id="rId118" w:history="1">
         <w:r w:rsidRPr="002A4553">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           </w:rPr>
           <w:t xml:space="preserve">Epäkohdan ilmoittaminen ja käsitteleminen </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="002A4553">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           </w:rPr>
           <w:t>HaiPro</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="002A4553">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           </w:rPr>
           <w:t>-järjestelmässä-ohje (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46CDCD47" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+    <w:p w14:paraId="0D70712E" w14:textId="77777777" w:rsidR="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId122" w:history="1">
+      </w:pPr>
+      <w:hyperlink r:id="rId119" w:history="1">
         <w:r w:rsidRPr="002A4553">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           </w:rPr>
           <w:t>Valvontalain (741/2023 29 §) mukainen ilmoitusvelvollisuus Satakunnan hyvinvointialueella (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6048ED0A" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+    <w:p w14:paraId="6A94E2A2" w14:textId="77777777" w:rsidR="00392A16" w:rsidRPr="002A4553" w:rsidRDefault="00392A16" w:rsidP="002A4553">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68BA8713" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+    <w:p w14:paraId="0C78CB72" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="56DCDA10" w14:textId="77777777" w:rsidR="002A4553" w:rsidRPr="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
+        <w:t>Yksityinen palveluntuottaja ilmoittaa sata.fi-verkkosivujen kautta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11219ADA" w14:textId="77777777" w:rsidR="002A4553" w:rsidRDefault="002A4553" w:rsidP="002A4553">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:b/>
-[...15 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Yksityinen palveluntuottaja tekee valvontalain 29 § mukaisen epäkohtailmoituksen sata.fi-verkkosivujen lomakkeen avulla. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123" w:history="1">
+      <w:hyperlink r:id="rId120" w:history="1">
         <w:r w:rsidRPr="002A4553">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           </w:rPr>
           <w:t>Palveluntuottajalle - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC837F5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="353FA626" w14:textId="77777777" w:rsidR="00392A16" w:rsidRPr="002A4553" w:rsidRDefault="00392A16" w:rsidP="002A4553">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B17949C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5D2E393A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Muita mahdollisia lakisääteisiä ilmoitusvelvollisuuksia koskevat menettelyohjeet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AD0B8C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5156465A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lakisääteisiä kaikkia vastuualueen työntekijöitä koskevat menettelyohjeet:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A0E2D5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="75D5D431" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Laki lääkinnällisten laitteiden vaarailmoituksista:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2AF193" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="273A526A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId124">
+      <w:hyperlink r:id="rId121">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://fimea.fi/laakinnalliset_laitteet/vaatimukset-ammattimaisille-kayttajille/vaaratilanteista-ilmoittaminen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30827955" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="037874AB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lääkkeiden haittavaikutusilmoitukset:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18757F0F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3F207486" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId125">
+      <w:hyperlink r:id="rId122">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://fimea.fi/laaketurvallisuus_ja_tieto/laakkeiden_turvallisuus/haittavaikutuksista_ilmoittaminen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E98195F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5B231F8E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Säteilyn käyttöön liittyvistä poikkeavista tapahtumista ja vaaratilanteista ilmoitetaan Säteilyturvakeskukselle (STUK) määräyksen STUK S/8/2024 velvoitteiden mukaisesti. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126">
+      <w:hyperlink r:id="rId123">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>(Säteilyturvakeskuksen määräys suunnitelmasta säteilyturvallisuuspoikkeamien varalle sekä toimista säteilyturvallisuuspoikkeamien aikana ja niiden jälkeen.)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ilmoitus tulee tehdä myös Fimealle laitevikaa epäiltäessä. Ilmoitus tehdään sähköpostitse fyysikolle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1230D2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="59645118" w14:textId="77777777" w:rsidR="00392A16" w:rsidRPr="00B350C7" w:rsidRDefault="00392A16" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7E737C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00B350C7" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vakavien väärinkäytösten sisäinen ilmoituskanava</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E7C3ED" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="27214147" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueella on käytössä vakavien väärinkäytösten sisäinen ilmoituskanava, jonka kautta voi ilmoittaa väärinkäytös- tai korruptioepäilyistä luottamuksellisesti. Kanavan käyttöönotto perustuu EU:n niin sanottuun </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Whistleblower</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-direktiiviin ja vuoden 2023 alussa voimaan tulleeseen kansalliseen ilmoittajansuojelulakiin. Direktiivillä halutaan varmistaa, että ilmoittaja, joka työnsä yhteydessä havaitsee tai epäilee yleisen edun vastaista toimintaa erikseen määritellyillä EU:n oikeuden aloilla, voi ilmoittaa asiasta turvallisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16543A8F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="690155AF" w14:textId="77777777" w:rsidR="00392A16" w:rsidRPr="00DE122F" w:rsidRDefault="00392A16" w:rsidP="00392A16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId127">
-        <w:r w:rsidRPr="46F9CD58">
+      <w:hyperlink r:id="rId124" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00DE122F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Hyvinvointialueen sisäinen ilmoituskanava</w:t>
+          <w:t>Väärinkäytösten ilmoituskanavan (</w:t>
         </w:r>
-        <w:r w:rsidRPr="0F99A34B">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00DE122F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
+          <w:t>whistlebowing</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00DE122F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>) menettelyohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="38574329" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:r w:rsidRPr="00DE122F">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7340FB87" w14:textId="77777777" w:rsidR="00392A16" w:rsidRPr="00DE122F" w:rsidRDefault="00392A16" w:rsidP="00392A16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="7E106E31">
+      </w:pPr>
+      <w:hyperlink r:id="rId125" w:history="1">
+        <w:r w:rsidRPr="00DE122F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Toimintaohje väärinkäytösten ilmoituskanavan käyttöön ja ilmoittajan suojeluun (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Ohje väärinkäytösilmoituksen tekemiseen (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="06B8531D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:r w:rsidRPr="00DE122F">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9BA9BE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Henkilöstön ilmoitusvelvollisuudet ja oikeudet sekä niiden käyttö opastetaan uuden työntekijän perehdytyksessä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6859437E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00E94D5E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="57CBD250" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00E94D5E" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vastuuyksikön päällikkö selvittää yhdessä henkilökunnan kanssa muistutukseen johtaneet syyt ja suunnittelee korjaavat ja ehkäisevät toimenpiteet sekä kehittää toimintaa niin, ettei </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">vastaavaa tapahdu uudelleen. Muistutusten </w:t>
+        <w:t xml:space="preserve">Vastuuyksikön päällikkö selvittää yhdessä henkilökunnan kanssa muistutukseen johtaneet syyt ja suunnittelee korjaavat ja ehkäisevät toimenpiteet sekä kehittää toimintaa niin, ettei vastaavaa tapahdu uudelleen. Muistutusten </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E94D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>johdosta</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E94D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prosesseja, toimintatapoja ja ohjeistuksia päivitetään tarpeen mukaan. Asia käsitellään myös asiaan liittyvien työntekijöiden kanssa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Valvovan viranomaisten ohjaus ja päätökset tiedotetaan asianomaisille ja tarvittaessa koko henkilökunnalle ja kehitetään ja muutetaan toimintaa tarpeen mukaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437F2F4F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="41501D4E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0146D12E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="398115CC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc211257889"/>
-      <w:bookmarkStart w:id="67" w:name="_Toc211259428"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc211257889"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc241488298"/>
       <w:r>
         <w:t>3.3 Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="14D37F45" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="282E127F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskienhallinnan seuranta ja arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C63E55" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="0A884E62" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r w:rsidRPr="00E94D5E">
+        <w:lastRenderedPageBreak/>
         <w:t>Tunnistettuja riskejä</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ja niiden hallintakeinoja </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94D5E">
         <w:t>arvioidaan säännöllise</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94D5E">
         <w:t>ti</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94D5E">
         <w:t>onko enää riski?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129" w:history="1">
+      <w:hyperlink r:id="rId126" w:history="1">
         <w:r w:rsidRPr="003708C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2051EDB4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="49529704" w14:textId="77777777" w:rsidR="00392A16" w:rsidRDefault="00392A16" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0218D1AC" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00271BE9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1D89835A" w14:textId="16580207" w:rsidR="006D6013" w:rsidRPr="00271BE9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hygieniaohjeiden ja infektion toteutumisen seuranta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3062F4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3F80E764" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoitoon liittyvien infektioiden ennaltaehkäisystä säädetään tartuntatautilaissa </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId127" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>laki 1227/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Laissa säädetään velvoite, jonka mukaan terveydenhuollon sekä sosiaalihuollon toimintayksiköissä on torjuttava suunnitelmallisesti hoitoon liittyviä infektioita.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00ABF7DF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
+    <w:p w14:paraId="4F39BD0C" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Infektioiden torjunnassa toimitaan yhteistyössä Infektioyksikön kanssa noudattaen alueellisia ohjeita hoitoon liittyvien infektioiden ja tartuntojen torjumiseksi. Toiminnassa huomioidaan mikrobilääkeresistenssi ja pyritään tunnistamaan epidemiat varhaisessa vaiheessa toimien yhteystyössä Infektioyksikön kanssa. Satakunnan hyvinvointialueen infektioiden torjunnan ohjeet ovat vapaasti luettavissa Hoito-ohjeet.fi-sivustolla</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6050C7E1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
+    <w:p w14:paraId="75164767" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve">Linkki: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131" w:history="1">
+      <w:hyperlink r:id="rId128" w:history="1">
         <w:r w:rsidRPr="002A4553">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Hae kaikista ohjeista | Hoito-ohjeet.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D6013">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0058688C">
         <w:t>Ammattilaiset käyttävät ammattilaisille tarkoitettuja Satakunnan hyvinvointialueen ohjeita, jotka haetaan hakusanalla)</w:t>
       </w:r>
       <w:r w:rsidRPr="0058688C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1610E07A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
+    <w:p w14:paraId="72BE36A5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Hoidossa noudatetaan mikrobilääkesuositusta</w:t>
       </w:r>
       <w:r w:rsidRPr="0058688C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132" w:history="1">
+      <w:hyperlink r:id="rId129" w:history="1">
         <w:r w:rsidRPr="002A4553">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>hoito-ohjeet.fi/Ohjepankki/Mikrobilääkesuositus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344F52AD" w14:textId="77777777" w:rsidR="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
+    <w:p w14:paraId="06435E71" w14:textId="77777777" w:rsidR="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoitoon liittyvien infektioiden ilmaantuvuutta seurataan erikoissairaanhoidon osastoilla käyttäen antibioottiherätteistä järjestelmää (SAI-järjestelmä). Yleislääketieteen hoito-osastot osallistuvat hoitoon liittyvien infektioiden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>prevalenssitutkimukseen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> kahdesti vuodessa ja ympärivuorokautisen asumisen yksiköt vuosittain.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5876087B" w14:textId="05CCB121" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
+    <w:p w14:paraId="618ACA53" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="002A4553">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0058688C">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ksiköihin on nimetty infektioyhdysh</w:t>
       </w:r>
       <w:r w:rsidR="002A4553" w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>enkilöt</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">, jotka osallistuvat infektioiden torjuntaa käsitteleviin koulutustilaisuuksiin vieden tietoa yksiköihin. Moodlessa on Infektioyksikön tuottama Infektioiden torjunnan verkkokurssi, jonka suorittamista velvoitetaan sairaalapalveluissa </w:t>
-[...6 lines deleted...]
-        <w:t>(poissulkien psykiatria). Infektioiden torjunnan verkkokurssia suositellaan kaikille työntekijöille.</w:t>
+        <w:t>, jotka osallistuvat infektioiden torjuntaa käsitteleviin koulutustilaisuuksiin vieden tietoa yksiköihin. Moodlessa on Infektioyksikön tuottama Infektioiden torjunnan verkkokurssi, jonka suorittamista velvoitetaan sairaalapalveluissa (poissulkien psykiatria). Infektioiden torjunnan verkkokurssia suositellaan kaikille työntekijöille.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>Moniammatillisena yhteistyönä toteutettava systemaattinen infektioiden torjunnan kartoitus (INTO-kartoitus) suoritetaan terveydenhuollon yksiköissä vuosittain ja asumispalveluyksiköissä kahden kolmen vuoden välein.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0058688C">
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>äsihuuhdekulutusta seurataan yhteistyössä Infektioyksikön kanssa. Erikoissairaanhoidon ja yleislääketieteen hoito-osastoilla suoritetaan säännöllisesti käsihygieniahavainnointia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4330414F" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2480B19D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D463962" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00271BE9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="782A973E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00271BE9" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A143B97" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AA7340" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="14F9231B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AA7340" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7340">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vaara- ja haittatapahtumien raportointikäytännöt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753F0BA2" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="34C486C5" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Asiakas- ja potilasturvallisuuden vaaratapahtumailmoitus tehdään </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> -järjestelmään. Vaaratapahtumien selvityksestä ja toiminnan kehittämisestä vastaavat yksikön vastuuhenkilöt. Vaaratapahtumailmoitukset tulee käsitellä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> -järjestelmässä mahdollisimman nopeasti ilmoituksen tekemisen jälkeen.  Ilmoitukset käsitellään aina siinä yksikössä, missä vaaratapahtuma on tapahtunut. Tarvittaessa ilmoitus siirretään käsiteltäväksi oikeaan yksikköön. Tarvittaessa käsittelijä voi siirtää ilmoitukset käsiteltäväksi ylemmälle tasolle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAE48C1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="727303BD" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Vaikka tehtyjä ilmoituksia tulee käsitellä aktiivisesti henkilöstön kanssa, tulee ilmoitukseen liittyvien henkilöiden anonymiteetti ehdottomasti turvata. Jos ilmoituksia ei ole tullut, keskustellaan ilmoittamisen tärkeydestä. Positiiviseen ja oikeudenmukaiseen turvallisuuskulttuuriin kuuluu läheltä piti- sekä haittatapahtumien raportointi matalalla kynnyksellä, ja sitä tulee aktiivisesti tukea. (STM strategia kärkimittari 1.2., 2,3. 3.2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F29D42D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="41635123" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Suun terveydenhuollon vaara- ja haittatapahtumat ilmoitetaan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Haipro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-järjestelmässä. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Haipro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-käsittelijä tarkistaa tiedot tapahtumasta ilmoittajan kirjoittaman kuvauksen perusteella ja tekee tarvittaessa vakuutusilmoituksen. Käsittelijä käsittelee ilmoituksen loppuun. Hän arvioi myös poikkeaman riskiluokan, jotta voidaan tarvittaessa valikoida kertyvästä tapahtumamäärästä tarkempaan analyysiin tapahtumat tai tapahtumatyypit, joihin liittyy suuri riski potilaan tai työntekijän turvallisuudelle. Hän kirjaa myös toimenpiteet, jotka tehtiin tapahtuman korjaamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BDA7CE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="1A2C7FB6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002A4553" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tämän jälkeen ilmoitus käsitellään tarvittaessa yhdessä koko henkilökunnan kanssa ja pohditaan ehkäiseviä toimenpiteitä. Koonti </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Haipro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A4553">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> –järjestelmään ilmoitetuista poikkeamista kolme kertaa vuodessa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DB3B11" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="382C3459" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:after="120" w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4575BB9D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="12E0FBE6" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Henkilöstön riskienhallinnan osaamisen varmistaminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AB57F7" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="5C2C578E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yksilön riskienhallinnan tehtävät on kuvattu Sata-alueen yhteisessä</w:t>
       </w:r>
-      <w:hyperlink r:id="rId133">
+      <w:hyperlink r:id="rId130">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> riskienhallinnan ohjeessa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen). Yksinkertaisimmillaan riskienhallinnassa on kyse siitä, että yksilö pohtii mitä tekee, miksi tekee ja mitä siitä voi seurata. Riskienhallinta omassa työyksikössä ja työtehtävässä perehdytetään työntekijälle. Työntekijä </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">käy myös pakolliset tietosuojaan ja -turvaan sekä turvallisuuteen liittyvät koulutukset. Yksilön toiminnan toteuttamisen tasolla on olennaista, että arkeen vaikuttavat riskit ovat tiedossa. Riskien yksilötasoisia hallintakeinoja voidaan sisällyttää esim. työ- ja turvallisuusohjeisiin. Yksiköissä järjestetään työntekijöille myös turvallisuuskävelyjä. Työntekijän tehtävänä riskienhallinnassa on työskennellä ohjeiden mukaisesti, korjata poikkeamat, jos se on mahdollista ja ilmoittaa poikkeamista ja havainnoista omalle lähiesihenkilölleen sekä kirjata </w:t>
+        <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen). Yksinkertaisimmillaan riskienhallinnassa on kyse siitä, että yksilö pohtii mitä tekee, miksi tekee ja mitä siitä voi seurata. Riskienhallinta omassa työyksikössä ja työtehtävässä perehdytetään työntekijälle. Työntekijä käy myös pakolliset tietosuojaan ja -turvaan sekä turvallisuuteen liittyvät koulutukset. Yksilön toiminnan toteuttamisen tasolla on olennaista, että arkeen vaikuttavat riskit ovat tiedossa. Riskien yksilötasoisia hallintakeinoja voidaan sisällyttää esim. työ- ja turvallisuusohjeisiin. Yksiköissä järjestetään työntekijöille myös turvallisuuskävelyjä. Työntekijän tehtävänä riskienhallinnassa on työskennellä ohjeiden mukaisesti, korjata poikkeamat, jos se on mahdollista ja ilmoittaa poikkeamista ja havainnoista omalle lähiesihenkilölleen sekä kirjata </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-vaaratapahtumailmoitus, jonka yksikön vastuuhenkilö käsittelee. Realisoituneita riskejä ja poikkeamia käsitellään työntekijöiden kanssa ja toimintaa kehitetään yhteistyössä henkilöstön kanssa poikkeaman uusimisen ehkäisemiseksi. Henkilöstön osallistuminen riskien tunnistamiseen, oman työnsä kehittämiseen ja poikkeamien korjaamiseen parantaa riskiperusteista toimintakulttuuria. Työkokemuksella on merkittävä rooli riskien hallinnassa.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="585A8814" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002E094C" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+        <w:t xml:space="preserve">-vaaratapahtumailmoitus, jonka yksikön vastuuhenkilö käsittelee. Realisoituneita riskejä ja poikkeamia käsitellään työntekijöiden kanssa ja toimintaa kehitetään yhteistyössä henkilöstön kanssa poikkeaman uusimisen ehkäisemiseksi. Henkilöstön osallistuminen riskien tunnistamiseen, oman työnsä kehittämiseen ja poikkeamien korjaamiseen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E106E31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>parantaa riskiperusteista toimintakulttuuria. Työkokemuksella on merkittävä rooli riskien hallinnassa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C27DAD9" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="002E094C" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc211257890"/>
-      <w:bookmarkStart w:id="69" w:name="_Toc211259429"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc211257890"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc241488299"/>
       <w:r>
         <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24234FF1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="10037EC4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Laki julkisista hankinnoista ja käyttöoikeussopimuksista (1397/2016) sekä Sata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">alueen hankintaohje määrittävät reunaehdot hankintasopimuksien sopimusohjauksen menetelmistä (Satakunnan hyvinvointialue - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134">
+      <w:hyperlink r:id="rId131">
         <w:r w:rsidRPr="5704DD3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>säädöskokoelma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> - hankintaohje). Sat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a-</w:t>
       </w:r>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>alueen Hallintosäännön (Luku 5) mukaan, Aluehallitus vastaa sopimusten hallinnan ja sopimusvalvonnan järjestämisestä ja antaa tarkemmat ohjeet sopimushallinnan järjestämisestä. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId135">
+      <w:hyperlink r:id="rId132">
         <w:r w:rsidRPr="5704DD3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BEA0DF" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AC79BE" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="7122E710" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AC79BE" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">Julkiset hankinnat kilpailutetaan hankintalain ja hyvinvointialueen hankintaohjeen mukaisesti hyödyntäen hyvinvointialueelle laadittuja mallipohjia. Hankinnassa varmistetaan hankittavan palvelun laatu ja turvallisuus sekä sovitaan palveluiden ohjauksesta ja valvonnasta. Ostopalveluissa ja alihankinnassa vastuualueen omavalvonnan riskienhallinnan toteutuminen huomioidaan laadittavissa sopimuksissa ja palvelukuvauksissa. Hankintasopimukseen määritellään ne käytännön toimenpiteet, joilla omavalvonnan riskienhallinnasta huolehditaan palvelun tuottamisen aikana koko sopimuskauden ajan. Kuvaukset tehdään konkreettisesti kuvaamaan sitä palvelun laatua, jota tilaaja tuottajalta edellyttää ja siten, että vastuut on määritelty selkeästi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212E806D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AC79BE" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="6307440D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00AC79BE" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hankintasopimuksessa sovitaan käytännöistä, joiden mukaan palvelua tuottava tiedottaa palvelun tilaajaa palveluissa havaituista epäkohdista ja virheistä. </w:t>
       </w:r>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ostettuja tai alihankintana teetettyjä palveluita koskevista epäkohdista ja virheistä ollaan yhteydessä hankintasopimuksessa määriteltyjen reklamaatio- ja palautekanavien kautta palvelun tuottajaan.  Mikäli palvelussa todetaan epäkohtia tai virheitä, ohjataan palveluntuottajaa epäkohdan tai virheen korjaamisessa ja vaaditaan niiden korjaamista kohtuullisessa määräajassa. Mikäli kyse on asiakas- ja potilasturvallisuutta vaarantavasta epäkohdasta, vaaditaan tämän korjaamista välittömästi. Mikäli palveluntuottaja ei korjaa virhettä tai epäkohtaa toiminnassaan ohjauksesta ja vaatimuksista huolimatta, tilaaja ryhtyy palvelua tuottavan kanssa tehdyn </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Ostettuja tai alihankintana teetettyjä palveluita koskevista epäkohdista ja virheistä ollaan yhteydessä hankintasopimuksessa määriteltyjen reklamaatio- ja palautekanavien kautta palvelun tuottajaan.  Mikäli palvelussa todetaan epäkohtia tai virheitä, ohjataan palveluntuottajaa epäkohdan tai virheen korjaamisessa ja vaaditaan niiden korjaamista kohtuullisessa määräajassa. Mikäli kyse on asiakas- ja potilasturvallisuutta vaarantavasta epäkohdasta, vaaditaan tämän korjaamista välittömästi. Mikäli palveluntuottaja ei korjaa virhettä tai epäkohtaa toiminnassaan ohjauksesta ja vaatimuksista huolimatta, tilaaja ryhtyy palvelua tuottavan kanssa tehdyn sopimuksen mukaisiin toimenpiteisiin. Palvelutuotannon asianmukaisuutta, laatua ja turvallisuutta valvotaan yhteistyössä valvontayksikön kanssa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CA8EA6" w14:textId="48313C49" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
+        <w:t xml:space="preserve">Suun </w:t>
+      </w:r>
+      <w:r w:rsidR="00392A16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>terveydenhuolto on kilpailuttanut hammasteknikkopalvelut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F9F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Tuotteista, proteesit ja oikomislaitteet, reklamoidaan heti, jos tuote ei ole sopiva yksilölliseen käyttöön. Kyseessä ovat yksilölliseen käyttöön tarkoitetut lääketieteelliset laitteet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCF4DAB" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Suun terveydenhuollon virka-ajan ulkopuolinen päivystys on kilpailutettu ja kys</w:t>
+      </w:r>
+      <w:r w:rsidR="2DAF6376" w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>eisen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B28788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> päivystyksen tuottaa Terveystalo Oy. Sen omavalvonta, riskien hallinta ja raportointi on kuvattu kilpailutukseen liittyvissä asiakirjoissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E39162" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="794D249B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc211257891"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc241488300"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">sopimuksen mukaisiin toimenpiteisiin. Palvelutuotannon asianmukaisuutta, laatua ja turvallisuutta valvotaan yhteistyössä valvontayksikön kanssa. </w:t>
-[...62 lines deleted...]
-      <w:r>
         <w:t>3.5 Valmius- ja jatkuvuudenhallinta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="272C6FC4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="1F823D81" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:r>
         <w:t>Toimialuejohtajat vastaavat palvelutuotannon osalta varautumisesta ja valmiussuunnittelusta toimialuekohtaisesta, sosiaali- ja terveysalan sekä pelastusalan lainsäädännön mukaisesta, turvallisuudesta ja varautumisesta. Vastuualuejohtajat vastaavat turvallisuuden ja varautumisen suunnittelun toimeenpanosta. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId136">
+      <w:hyperlink r:id="rId133">
         <w:r w:rsidRPr="7E106E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC87D47" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00817E78" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="627E469E" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00817E78" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E106E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hyvinvointialueella on yhteinen valmiussuunnitelma, josta vastaa hyvinvointialueen valmiusjohtaja. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yhteisten palvelujen vastuualuejohtaja vastaa vastuualueensa valmius- ja jatkuvuudenhallinnasta ja valmius- ja jatkuvuussuunnitelmasta. Suun terveydenhuollon vastuuyksikkö kuuluu Yhteisten palvelujen vastuualueelle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7B0D26" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2168038D" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37B42420" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="2E5CFE22" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc211257892"/>
-      <w:bookmarkStart w:id="73" w:name="_Toc211259431"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc211257892"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc241488301"/>
       <w:r>
         <w:t>4. Omavalvontasuunnitelman toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DAB7BE" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="408E23E3" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25C7BEE1" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="28038486" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc211257893"/>
-      <w:bookmarkStart w:id="75" w:name="_Toc211259432"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc211257893"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc241488302"/>
       <w:r>
         <w:t>4.1 Toimeenpano</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7AF282D2" w14:textId="1640BD8A" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="29FFBFFA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="6B28788F">
       <w:r>
         <w:t xml:space="preserve">Omavalvontasuunnitelma käydään läpi henkilöstön kanssa </w:t>
       </w:r>
       <w:r w:rsidR="3387FD25">
         <w:t>aina suunnitelman päiv</w:t>
       </w:r>
       <w:r w:rsidR="2F0FF185">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="3387FD25">
         <w:t xml:space="preserve">tyksen jälkeen, noin 3 kertaa vuodessa.  Omavalvontasuunnitelmaan perehtyminen kuuluu </w:t>
       </w:r>
       <w:r w:rsidR="182E3463">
         <w:t xml:space="preserve">myös jokaisen työntekijän perehdytysprosessiin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44919E43" w14:textId="4C765ABA" w:rsidR="006D6013" w:rsidRDefault="5AF09C23" w:rsidP="006D6013">
+    <w:p w14:paraId="5374B59B" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="5AF09C23" w:rsidP="006D6013">
       <w:r>
         <w:t xml:space="preserve">Vastuuyksikön päällikkö käy omavalvontasuunnitelman läpi esihenkilöiden kanssa. </w:t>
       </w:r>
       <w:r w:rsidR="3FA7F5EF">
         <w:t xml:space="preserve">Lähiesihenkilöt </w:t>
       </w:r>
       <w:r w:rsidR="006D6013">
         <w:t>ovat vastuussa omavalvontasuunnitelman ja siihen tehtävien päivitysten tiedottamisesta</w:t>
       </w:r>
       <w:r w:rsidR="42E3A8D6">
         <w:t xml:space="preserve"> palvelury</w:t>
       </w:r>
       <w:r w:rsidR="45828347">
         <w:t>hmissään</w:t>
       </w:r>
       <w:r w:rsidR="006D6013">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5B8BA213">
         <w:t>olevalle henkilöstölle sekä omavalvontaan liittyvien toimintojen noudattamisesta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21714071" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
-    <w:p w14:paraId="10C1E933" w14:textId="4DC77ED5" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
+    <w:p w14:paraId="3F67E8B4" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:p w14:paraId="105722BA" w14:textId="77777777" w:rsidR="006D6013" w:rsidRDefault="006D6013" w:rsidP="006D6013">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc211257894"/>
-      <w:bookmarkStart w:id="77" w:name="_Toc211259433"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc211257894"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc241488303"/>
       <w:r>
         <w:t xml:space="preserve">4.2 </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
       <w:r w:rsidR="002A4553" w:rsidRPr="002A4553">
         <w:t>Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="05E77FD6" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="00424CED" w:rsidRDefault="00424CED" w:rsidP="00424CED">
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:p w14:paraId="79DBEB2B" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="00424CED" w:rsidRDefault="00424CED" w:rsidP="00424CED">
       <w:r w:rsidRPr="00424CED">
-        <w:t xml:space="preserve">Omavalvontasuunnitelmaa seurataan ja päivitetään vastuualueilla 4 kuukauden välein. Jos seurannassa huomataan muutostarpeita, toimintaa ja ohjeita muutetaan. Valvontalaki </w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="1D1FD6C3" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="00424CED" w:rsidRDefault="00424CED" w:rsidP="00424CED">
+        <w:t xml:space="preserve">Omavalvontasuunnitelmaa seurataan ja päivitetään vastuualueilla 4 kuukauden välein. Jos seurannassa huomataan muutostarpeita, toimintaa ja ohjeita muutetaan. Valvontalaki edellyttää, että tehdyt muutokset ovat todennettavissa. Sata-alueella muutokset päivitetään omavalvontasuunnitelmaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D9DA45" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="00424CED" w:rsidRDefault="00424CED" w:rsidP="00424CED">
       <w:r w:rsidRPr="00424CED">
         <w:t>Vastuualuejohtaja vastaa omavalvontasuunnitelman päivityksestä. Toimialuejohtaja hyväksyy vastuualueidensa suunnitelmat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697EBC25" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="00424CED" w:rsidRDefault="00424CED" w:rsidP="00424CED">
+    <w:p w14:paraId="3497301B" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="00424CED" w:rsidRDefault="00424CED" w:rsidP="00424CED">
       <w:r w:rsidRPr="00424CED">
         <w:t>Omavalvontasuunnitelma tallennetaan IMS-järjestelmään. Kansalaiset voivat ladata kaikki omavalvontasuunnitelmat itselleen Sata-alueen verkkosivuilta. Omavalvontasuunnitelma on nähtävillä toimintayksiköissä paperiversiona tai QR-koodin avulla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E04D852" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="00424CED" w:rsidRDefault="00424CED" w:rsidP="00424CED">
-      <w:hyperlink r:id="rId137" w:history="1">
+    <w:p w14:paraId="271D47A3" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="00424CED" w:rsidRDefault="00424CED" w:rsidP="00424CED">
+      <w:hyperlink r:id="rId134" w:history="1">
         <w:r w:rsidRPr="00424CED">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/tietoa-meistä/omavalvontasuunnitelmat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:p w14:paraId="7A1BFB34" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F929A5" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="29520B2A" w14:textId="77777777" w:rsidR="006D6013" w:rsidRPr="00F929A5" w:rsidRDefault="006D6013" w:rsidP="006D6013"/>
     <w:sectPr w:rsidR="006D6013" w:rsidRPr="00F929A5" w:rsidSect="007C2E9E">
-      <w:headerReference w:type="default" r:id="rId138"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId141"/>
+      <w:headerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:headerReference w:type="first" r:id="rId137"/>
+      <w:footerReference w:type="first" r:id="rId138"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2933" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69F5D2A1" w14:textId="77777777" w:rsidR="00FC6FF5" w:rsidRDefault="00FC6FF5" w:rsidP="000556F8">
+    <w:p w14:paraId="0E28D494" w14:textId="77777777" w:rsidR="00633D9C" w:rsidRDefault="00633D9C" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55C361BB" w14:textId="77777777" w:rsidR="00FC6FF5" w:rsidRDefault="00FC6FF5" w:rsidP="000556F8">
+    <w:p w14:paraId="10AF24BC" w14:textId="77777777" w:rsidR="00633D9C" w:rsidRDefault="00633D9C" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="009FCCE5" w14:textId="77777777" w:rsidR="00FC6FF5" w:rsidRDefault="00FC6FF5">
+    <w:p w14:paraId="504E20E8" w14:textId="77777777" w:rsidR="00633D9C" w:rsidRDefault="00633D9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15959,215 +17606,215 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="367808183"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="7BD9255B" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
+      <w:p w14:paraId="28101636" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
         <w:pPr>
           <w:pStyle w:val="Alatunniste"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005D5464">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="547B17EE" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="000556F8" w:rsidRDefault="00D431AE" w:rsidP="000556F8">
+  <w:p w14:paraId="0C30CB32" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="000556F8" w:rsidRDefault="00D431AE" w:rsidP="000556F8">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="5103"/>
         <w:tab w:val="left" w:pos="7371"/>
       </w:tabs>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
-    <w:tr w:rsidR="6EFD5EA1" w14:paraId="7DC99D21" w14:textId="77777777" w:rsidTr="6EFD5EA1">
+    <w:tr w:rsidR="6EFD5EA1" w14:paraId="6FFC681C" w14:textId="77777777" w:rsidTr="6EFD5EA1">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="54A0077A" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="5DA8B19F" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1A4BB973" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="2BB311AE" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="66163A5B" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="0FBA0FCA" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3A9E06A8" w14:textId="77777777" w:rsidR="00C92791" w:rsidRDefault="00C92791">
+  <w:p w14:paraId="4132EF0F" w14:textId="77777777" w:rsidR="00C92791" w:rsidRDefault="00C92791">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B8EC445" w14:textId="77777777" w:rsidR="00FC6FF5" w:rsidRDefault="00FC6FF5" w:rsidP="000556F8">
+    <w:p w14:paraId="517F89E8" w14:textId="77777777" w:rsidR="00633D9C" w:rsidRDefault="00633D9C" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FD1A19C" w14:textId="77777777" w:rsidR="00FC6FF5" w:rsidRDefault="00FC6FF5" w:rsidP="000556F8">
+    <w:p w14:paraId="6B809241" w14:textId="77777777" w:rsidR="00633D9C" w:rsidRDefault="00633D9C" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="20AE4F93" w14:textId="77777777" w:rsidR="00FC6FF5" w:rsidRDefault="00FC6FF5">
+    <w:p w14:paraId="14396EAD" w14:textId="77777777" w:rsidR="00633D9C" w:rsidRDefault="00633D9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0038731A" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
+  <w:p w14:paraId="0190F43B" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:szCs w:val="18"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35805A95" wp14:editId="181FD029">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35805A95" wp14:editId="181FD029">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3810</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-2540</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1792800" cy="428400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1511476811" name="Kuva 1511476811">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 1">
@@ -16191,91 +17838,146 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1792800" cy="428400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="10A4543C" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="007C2E9E" w:rsidP="007C2E9E">
+  <w:p w14:paraId="30F63355" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="007C2E9E" w:rsidP="007C2E9E">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="left" w:pos="3060"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0B404696" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="00DC1782" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
+  <w:p w14:paraId="701C0AAF" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="00DC1782" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3BE0A098" w14:textId="47A89C8D" w:rsidR="002E6792" w:rsidRDefault="001C2FB8">
+  <w:p w14:paraId="7ED2D9DD" w14:textId="77777777" w:rsidR="002E6792" w:rsidRDefault="00633D9C">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="17817A0E">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658241;visibility:hidden">
+        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="79FCE64C" w14:textId="77777777" w:rsidR="00C2494D" w:rsidRDefault="00633D9C">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="5AE3D0DB">
+        <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
+          <v:path gradientshapeok="f" o:connecttype="segments"/>
+          <o:lock v:ext="edit" selection="t"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="70D04E5A">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:994pt;margin-top:0;width:250pt;height:50pt;z-index:251659264;mso-position-horizontal:right">
+          <v:textbox style="mso-fit-shape-to-text:t">
+            <w:txbxContent>
+              <w:p w14:paraId="025AC903" w14:textId="77777777" w:rsidR="00C2494D" w:rsidRDefault="00633D9C">
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>Nimi: Omavalvontasuunnitelma Suun terveydenhuolto</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:br/>
+                  <w:t>Yksilöllinen tunniste: DOC-7460-28860-fi</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:br/>
+                  <w:t>Versio: 4</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:br/>
+                  <w:t>Hyväksyjä: Pia Lahtinen, 22.6.2026 12:55</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10E43120" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
+  <w:p w14:paraId="7D34BDA7" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="374840A9" wp14:editId="69E56D4E">
           <wp:extent cx="1790700" cy="428625"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="1395629892" name="Kuva 1395629892" title="Satakunnan hyvinvointialueen logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -16471,50 +18173,199 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05500B37"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C49884B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="060F125A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55EEE20E"/>
     <w:lvl w:ilvl="0" w:tplc="B5646546">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16584,51 +18435,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06330003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56BCDEBE"/>
     <w:lvl w:ilvl="0" w:tplc="B5646546">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16698,51 +18549,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="086243CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92CC3084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16847,51 +18698,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E2423E5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9DD69338"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A70640B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ADA40714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16996,51 +18996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F844702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E9ED054"/>
     <w:lvl w:ilvl="0" w:tplc="CC24FB9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="41B08612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17109,51 +19109,51 @@
     <w:lvl w:ilvl="7" w:tplc="D5A0147C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="33FA7428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="203967D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6F23272"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17222,51 +19222,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="224F56DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC6278CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17371,51 +19371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22763CB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AA422C72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17520,51 +19520,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23912D0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDB4F2A0"/>
     <w:lvl w:ilvl="0" w:tplc="6512C67C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3141" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17634,51 +19634,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="262F1B70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="365483B0"/>
     <w:lvl w:ilvl="0" w:tplc="B5646546">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17748,51 +19748,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35164C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C556F24A"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17861,51 +19861,290 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="375D2A5B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="03B6C35A"/>
+    <w:lvl w:ilvl="0" w:tplc="D56C173A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B7A09D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9334ACD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C1459A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98AA5F28"/>
     <w:lvl w:ilvl="0" w:tplc="10248BA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17975,51 +20214,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DC26003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34BC6CD4"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18088,51 +20327,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="538A10D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32D47788"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18201,51 +20440,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55B53812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7EE1E1A"/>
     <w:lvl w:ilvl="0" w:tplc="B5646546">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18315,51 +20554,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57727497"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0AC0D92C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18464,51 +20703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DD62C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21621A84"/>
     <w:lvl w:ilvl="0" w:tplc="B4A0E584">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3141" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18578,51 +20817,200 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62423FC7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10B42D18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63062C51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCA8624C"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18691,51 +21079,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66BB5EAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34F8942A"/>
     <w:lvl w:ilvl="0" w:tplc="7766F95E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3141" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18805,51 +21193,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67613ABB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BC50CBFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18954,51 +21342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="684435CE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="966E69C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19103,51 +21491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="698861D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A3E4E98"/>
     <w:lvl w:ilvl="0" w:tplc="C54CABFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19216,51 +21604,200 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BFE3149"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0308B538"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E4819D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B1D00AA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19365,51 +21902,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727F477E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EEA02E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19514,51 +22051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72B02549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FB006DA"/>
     <w:lvl w:ilvl="0" w:tplc="B5646546">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19628,51 +22165,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75812795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91CA84B2"/>
     <w:lvl w:ilvl="0" w:tplc="0CB2801E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3141" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19742,51 +22279,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7927FF64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADB8E8DA"/>
     <w:lvl w:ilvl="0" w:tplc="B8A661D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6666C426">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="784ECB66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19828,51 +22365,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6F463512">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="829E5F42">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EBA7E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6E85EB6"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19941,51 +22478,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EE1559A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8826ADE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20090,51 +22627,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F9D004A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8ABE15F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-4289" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="303030"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo2"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20218,149 +22755,167 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1944" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1644" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="972489992">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1041244566">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1543059372">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1640768938">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="109058699">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="481235125">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="109058699">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="7" w16cid:durableId="900091283">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1511220773">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="459033844">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1340307799">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="421800280">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2009870722">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1607958182">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="421800280">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="14" w16cid:durableId="1313950396">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="23747439">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1487355220">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="324671383">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="819493500">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="190387271">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1206334018">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1500728765">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="666857905">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="238442154">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1328636385">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="430930582">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1894342631">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="190387271">
+  <w:num w:numId="27" w16cid:durableId="2036996197">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1162358348">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1973293044">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1206334018">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="30" w16cid:durableId="243683346">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1500728765">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="31" w16cid:durableId="468479527">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="666857905">
+  <w:num w:numId="32" w16cid:durableId="827091358">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="987712133">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="182793350">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="238442154">
-[...5 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="430930582">
+  <w:num w:numId="35" w16cid:durableId="1961062440">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1894342631">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="36" w16cid:durableId="1431778236">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="2036996197">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="37" w16cid:durableId="590742033">
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="31"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -20579,95 +23134,97 @@
     <w:rsid w:val="00080BF6"/>
     <w:rsid w:val="00081275"/>
     <w:rsid w:val="00081A30"/>
     <w:rsid w:val="00081F9E"/>
     <w:rsid w:val="000823E0"/>
     <w:rsid w:val="00082574"/>
     <w:rsid w:val="000827DB"/>
     <w:rsid w:val="00083AFA"/>
     <w:rsid w:val="000840EA"/>
     <w:rsid w:val="00084431"/>
     <w:rsid w:val="00084C24"/>
     <w:rsid w:val="00086321"/>
     <w:rsid w:val="000863CD"/>
     <w:rsid w:val="000869B7"/>
     <w:rsid w:val="00086FAE"/>
     <w:rsid w:val="000870F9"/>
     <w:rsid w:val="00087424"/>
     <w:rsid w:val="000874DD"/>
     <w:rsid w:val="00087D51"/>
     <w:rsid w:val="0008868E"/>
     <w:rsid w:val="0008D96A"/>
     <w:rsid w:val="0009002F"/>
     <w:rsid w:val="00090E0E"/>
     <w:rsid w:val="000910ED"/>
     <w:rsid w:val="0009129E"/>
+    <w:rsid w:val="00091B4D"/>
     <w:rsid w:val="000920A6"/>
     <w:rsid w:val="00092124"/>
     <w:rsid w:val="00092304"/>
     <w:rsid w:val="00092C27"/>
     <w:rsid w:val="00092E26"/>
     <w:rsid w:val="000938D2"/>
     <w:rsid w:val="0009393A"/>
     <w:rsid w:val="000944EB"/>
     <w:rsid w:val="00094844"/>
     <w:rsid w:val="00094895"/>
     <w:rsid w:val="00094D2B"/>
     <w:rsid w:val="00094F89"/>
     <w:rsid w:val="0009506D"/>
     <w:rsid w:val="0009529C"/>
     <w:rsid w:val="0009532D"/>
     <w:rsid w:val="0009591D"/>
     <w:rsid w:val="00095EEE"/>
     <w:rsid w:val="0009649D"/>
     <w:rsid w:val="00096CAD"/>
     <w:rsid w:val="00096E16"/>
     <w:rsid w:val="000971ED"/>
     <w:rsid w:val="000974AC"/>
     <w:rsid w:val="0009762A"/>
     <w:rsid w:val="00097CEA"/>
     <w:rsid w:val="000A000A"/>
     <w:rsid w:val="000A0205"/>
     <w:rsid w:val="000A0D6B"/>
     <w:rsid w:val="000A0F63"/>
     <w:rsid w:val="000A0F80"/>
     <w:rsid w:val="000A147B"/>
     <w:rsid w:val="000A157C"/>
     <w:rsid w:val="000A193C"/>
     <w:rsid w:val="000A1C39"/>
     <w:rsid w:val="000A2A66"/>
     <w:rsid w:val="000A2BF9"/>
     <w:rsid w:val="000A334E"/>
     <w:rsid w:val="000A41CC"/>
     <w:rsid w:val="000A4260"/>
     <w:rsid w:val="000A4805"/>
     <w:rsid w:val="000A5CBD"/>
     <w:rsid w:val="000A5E08"/>
     <w:rsid w:val="000A62A6"/>
     <w:rsid w:val="000A62E3"/>
     <w:rsid w:val="000A63B6"/>
     <w:rsid w:val="000A7477"/>
+    <w:rsid w:val="000A75B4"/>
     <w:rsid w:val="000A7C35"/>
     <w:rsid w:val="000A7F2C"/>
     <w:rsid w:val="000B0364"/>
     <w:rsid w:val="000B0ADF"/>
     <w:rsid w:val="000B0BAB"/>
     <w:rsid w:val="000B10CC"/>
     <w:rsid w:val="000B1F1F"/>
     <w:rsid w:val="000B1FC7"/>
     <w:rsid w:val="000B22DD"/>
     <w:rsid w:val="000B2B56"/>
     <w:rsid w:val="000B30E1"/>
     <w:rsid w:val="000B30F7"/>
     <w:rsid w:val="000B3643"/>
     <w:rsid w:val="000B3B83"/>
     <w:rsid w:val="000B3C6C"/>
     <w:rsid w:val="000B427F"/>
     <w:rsid w:val="000B455A"/>
     <w:rsid w:val="000B48E8"/>
     <w:rsid w:val="000B5009"/>
     <w:rsid w:val="000B5048"/>
     <w:rsid w:val="000B510F"/>
     <w:rsid w:val="000B5465"/>
     <w:rsid w:val="000B5710"/>
     <w:rsid w:val="000B5E1A"/>
     <w:rsid w:val="000B60DC"/>
@@ -21051,50 +23608,51 @@
     <w:rsid w:val="001A2A0E"/>
     <w:rsid w:val="001A2D8F"/>
     <w:rsid w:val="001A2F32"/>
     <w:rsid w:val="001A3D05"/>
     <w:rsid w:val="001A3E83"/>
     <w:rsid w:val="001A3E92"/>
     <w:rsid w:val="001A3FD9"/>
     <w:rsid w:val="001A43A7"/>
     <w:rsid w:val="001A4718"/>
     <w:rsid w:val="001A4E56"/>
     <w:rsid w:val="001A64B9"/>
     <w:rsid w:val="001A6BEE"/>
     <w:rsid w:val="001A6C00"/>
     <w:rsid w:val="001A7016"/>
     <w:rsid w:val="001A7B4E"/>
     <w:rsid w:val="001B01C7"/>
     <w:rsid w:val="001B0617"/>
     <w:rsid w:val="001B07E2"/>
     <w:rsid w:val="001B1AA2"/>
     <w:rsid w:val="001B1AB6"/>
     <w:rsid w:val="001B1C86"/>
     <w:rsid w:val="001B209A"/>
     <w:rsid w:val="001B2E50"/>
     <w:rsid w:val="001B398E"/>
     <w:rsid w:val="001B3EA7"/>
+    <w:rsid w:val="001B5028"/>
     <w:rsid w:val="001B55B5"/>
     <w:rsid w:val="001B574F"/>
     <w:rsid w:val="001B5897"/>
     <w:rsid w:val="001B5BC1"/>
     <w:rsid w:val="001B62F1"/>
     <w:rsid w:val="001B636E"/>
     <w:rsid w:val="001B63ED"/>
     <w:rsid w:val="001B648C"/>
     <w:rsid w:val="001B6BC5"/>
     <w:rsid w:val="001B6FA3"/>
     <w:rsid w:val="001B6FE5"/>
     <w:rsid w:val="001B79A3"/>
     <w:rsid w:val="001BEBB5"/>
     <w:rsid w:val="001C00A2"/>
     <w:rsid w:val="001C0208"/>
     <w:rsid w:val="001C0B1A"/>
     <w:rsid w:val="001C1A33"/>
     <w:rsid w:val="001C293C"/>
     <w:rsid w:val="001C2F2D"/>
     <w:rsid w:val="001C2FB8"/>
     <w:rsid w:val="001C3F8B"/>
     <w:rsid w:val="001C4728"/>
     <w:rsid w:val="001C4849"/>
     <w:rsid w:val="001C4926"/>
     <w:rsid w:val="001C5341"/>
@@ -21255,50 +23813,51 @@
     <w:rsid w:val="00222B1D"/>
     <w:rsid w:val="00222B72"/>
     <w:rsid w:val="002230E9"/>
     <w:rsid w:val="002232A4"/>
     <w:rsid w:val="0022367F"/>
     <w:rsid w:val="00223688"/>
     <w:rsid w:val="0022386C"/>
     <w:rsid w:val="00223CA7"/>
     <w:rsid w:val="002240AA"/>
     <w:rsid w:val="00224DB6"/>
     <w:rsid w:val="00224F5C"/>
     <w:rsid w:val="002253D4"/>
     <w:rsid w:val="0022543D"/>
     <w:rsid w:val="00225470"/>
     <w:rsid w:val="00225D3E"/>
     <w:rsid w:val="002261A0"/>
     <w:rsid w:val="002261D1"/>
     <w:rsid w:val="002265C5"/>
     <w:rsid w:val="00226E4B"/>
     <w:rsid w:val="00226EA0"/>
     <w:rsid w:val="0022758A"/>
     <w:rsid w:val="002275E9"/>
     <w:rsid w:val="00227B11"/>
     <w:rsid w:val="00227E8C"/>
     <w:rsid w:val="00230053"/>
+    <w:rsid w:val="00230218"/>
     <w:rsid w:val="00230E7F"/>
     <w:rsid w:val="0023126C"/>
     <w:rsid w:val="00231336"/>
     <w:rsid w:val="0023160B"/>
     <w:rsid w:val="00231807"/>
     <w:rsid w:val="002328C1"/>
     <w:rsid w:val="0023316D"/>
     <w:rsid w:val="00233CAB"/>
     <w:rsid w:val="00233F65"/>
     <w:rsid w:val="0023403B"/>
     <w:rsid w:val="0023415B"/>
     <w:rsid w:val="00234226"/>
     <w:rsid w:val="002344F2"/>
     <w:rsid w:val="002348F0"/>
     <w:rsid w:val="00234DA9"/>
     <w:rsid w:val="00234E2D"/>
     <w:rsid w:val="00235158"/>
     <w:rsid w:val="002351B1"/>
     <w:rsid w:val="00236282"/>
     <w:rsid w:val="002369B1"/>
     <w:rsid w:val="00236CFA"/>
     <w:rsid w:val="002403BD"/>
     <w:rsid w:val="00240538"/>
     <w:rsid w:val="002407C3"/>
     <w:rsid w:val="00240BD6"/>
@@ -21457,50 +24016,51 @@
     <w:rsid w:val="002A7333"/>
     <w:rsid w:val="002A7732"/>
     <w:rsid w:val="002A796B"/>
     <w:rsid w:val="002B01A5"/>
     <w:rsid w:val="002B087F"/>
     <w:rsid w:val="002B0AF4"/>
     <w:rsid w:val="002B127D"/>
     <w:rsid w:val="002B1306"/>
     <w:rsid w:val="002B14C7"/>
     <w:rsid w:val="002B184D"/>
     <w:rsid w:val="002B3001"/>
     <w:rsid w:val="002B3716"/>
     <w:rsid w:val="002B4263"/>
     <w:rsid w:val="002B4637"/>
     <w:rsid w:val="002B468C"/>
     <w:rsid w:val="002B4B53"/>
     <w:rsid w:val="002B4BF0"/>
     <w:rsid w:val="002B5B85"/>
     <w:rsid w:val="002B6E31"/>
     <w:rsid w:val="002B71B9"/>
     <w:rsid w:val="002B72C6"/>
     <w:rsid w:val="002B76F9"/>
     <w:rsid w:val="002B77F4"/>
     <w:rsid w:val="002C06A6"/>
     <w:rsid w:val="002C0C3E"/>
+    <w:rsid w:val="002C0DC9"/>
     <w:rsid w:val="002C0DE7"/>
     <w:rsid w:val="002C129E"/>
     <w:rsid w:val="002C1575"/>
     <w:rsid w:val="002C276A"/>
     <w:rsid w:val="002C2C47"/>
     <w:rsid w:val="002C2F91"/>
     <w:rsid w:val="002C311F"/>
     <w:rsid w:val="002C375F"/>
     <w:rsid w:val="002C391F"/>
     <w:rsid w:val="002C4BE4"/>
     <w:rsid w:val="002C4BE5"/>
     <w:rsid w:val="002C6414"/>
     <w:rsid w:val="002C7931"/>
     <w:rsid w:val="002C7B55"/>
     <w:rsid w:val="002D052D"/>
     <w:rsid w:val="002D172E"/>
     <w:rsid w:val="002D24BF"/>
     <w:rsid w:val="002D2595"/>
     <w:rsid w:val="002D287A"/>
     <w:rsid w:val="002D28E8"/>
     <w:rsid w:val="002D33F2"/>
     <w:rsid w:val="002D34DC"/>
     <w:rsid w:val="002D375A"/>
     <w:rsid w:val="002D37A2"/>
     <w:rsid w:val="002D4435"/>
@@ -21625,50 +24185,51 @@
     <w:rsid w:val="003246F2"/>
     <w:rsid w:val="0032507F"/>
     <w:rsid w:val="0032527B"/>
     <w:rsid w:val="003253AA"/>
     <w:rsid w:val="0032582E"/>
     <w:rsid w:val="0032623B"/>
     <w:rsid w:val="0032662B"/>
     <w:rsid w:val="00326993"/>
     <w:rsid w:val="003275A3"/>
     <w:rsid w:val="00327745"/>
     <w:rsid w:val="00330018"/>
     <w:rsid w:val="00330392"/>
     <w:rsid w:val="003308CC"/>
     <w:rsid w:val="00330C8A"/>
     <w:rsid w:val="00330E5C"/>
     <w:rsid w:val="00330F5A"/>
     <w:rsid w:val="00331109"/>
     <w:rsid w:val="0033161C"/>
     <w:rsid w:val="00331B4D"/>
     <w:rsid w:val="00332335"/>
     <w:rsid w:val="0033285B"/>
     <w:rsid w:val="003328DE"/>
     <w:rsid w:val="00332941"/>
     <w:rsid w:val="00332B72"/>
     <w:rsid w:val="00332EFF"/>
+    <w:rsid w:val="00333249"/>
     <w:rsid w:val="00333E04"/>
     <w:rsid w:val="00333FA7"/>
     <w:rsid w:val="00334275"/>
     <w:rsid w:val="003343D4"/>
     <w:rsid w:val="00334DF5"/>
     <w:rsid w:val="00335330"/>
     <w:rsid w:val="00335789"/>
     <w:rsid w:val="00335AEC"/>
     <w:rsid w:val="00336275"/>
     <w:rsid w:val="0033673C"/>
     <w:rsid w:val="00337026"/>
     <w:rsid w:val="003378C6"/>
     <w:rsid w:val="003378DB"/>
     <w:rsid w:val="00337F3D"/>
     <w:rsid w:val="003406AA"/>
     <w:rsid w:val="003413EE"/>
     <w:rsid w:val="00341613"/>
     <w:rsid w:val="00341D4C"/>
     <w:rsid w:val="00341DF7"/>
     <w:rsid w:val="00342E2B"/>
     <w:rsid w:val="0034340A"/>
     <w:rsid w:val="00343AE3"/>
     <w:rsid w:val="00343DE6"/>
     <w:rsid w:val="00343FA6"/>
     <w:rsid w:val="00344440"/>
@@ -21784,50 +24345,51 @@
     <w:rsid w:val="003815A7"/>
     <w:rsid w:val="003817DF"/>
     <w:rsid w:val="003818AF"/>
     <w:rsid w:val="0038264A"/>
     <w:rsid w:val="00382F89"/>
     <w:rsid w:val="00383B2C"/>
     <w:rsid w:val="00383CB0"/>
     <w:rsid w:val="00383DEA"/>
     <w:rsid w:val="00384B57"/>
     <w:rsid w:val="00385A40"/>
     <w:rsid w:val="00385ABA"/>
     <w:rsid w:val="00386912"/>
     <w:rsid w:val="00386B5F"/>
     <w:rsid w:val="003872DF"/>
     <w:rsid w:val="00387A38"/>
     <w:rsid w:val="00387DE6"/>
     <w:rsid w:val="00390B47"/>
     <w:rsid w:val="00390D2A"/>
     <w:rsid w:val="003915C2"/>
     <w:rsid w:val="003916CD"/>
     <w:rsid w:val="003916DB"/>
     <w:rsid w:val="003918E7"/>
     <w:rsid w:val="00391DC6"/>
     <w:rsid w:val="0039207A"/>
     <w:rsid w:val="003920E6"/>
+    <w:rsid w:val="00392A16"/>
     <w:rsid w:val="00392B51"/>
     <w:rsid w:val="00392D49"/>
     <w:rsid w:val="00392EB9"/>
     <w:rsid w:val="003931C6"/>
     <w:rsid w:val="0039352C"/>
     <w:rsid w:val="00393560"/>
     <w:rsid w:val="00393BE0"/>
     <w:rsid w:val="00394D78"/>
     <w:rsid w:val="003950E0"/>
     <w:rsid w:val="00395168"/>
     <w:rsid w:val="003953AA"/>
     <w:rsid w:val="003958DD"/>
     <w:rsid w:val="003959CD"/>
     <w:rsid w:val="00396D0D"/>
     <w:rsid w:val="00397617"/>
     <w:rsid w:val="00397F7F"/>
     <w:rsid w:val="003A057C"/>
     <w:rsid w:val="003A1013"/>
     <w:rsid w:val="003A10FA"/>
     <w:rsid w:val="003A1392"/>
     <w:rsid w:val="003A1744"/>
     <w:rsid w:val="003A2BD7"/>
     <w:rsid w:val="003A3084"/>
     <w:rsid w:val="003A3954"/>
     <w:rsid w:val="003A4B74"/>
@@ -22104,50 +24666,51 @@
     <w:rsid w:val="00446552"/>
     <w:rsid w:val="0044672D"/>
     <w:rsid w:val="00446968"/>
     <w:rsid w:val="00446C3F"/>
     <w:rsid w:val="00447851"/>
     <w:rsid w:val="00447858"/>
     <w:rsid w:val="00450935"/>
     <w:rsid w:val="00450AF6"/>
     <w:rsid w:val="00450BC7"/>
     <w:rsid w:val="0045100E"/>
     <w:rsid w:val="004511C6"/>
     <w:rsid w:val="00451C38"/>
     <w:rsid w:val="00451EA7"/>
     <w:rsid w:val="00451EB2"/>
     <w:rsid w:val="004529EE"/>
     <w:rsid w:val="004534CB"/>
     <w:rsid w:val="00453AE0"/>
     <w:rsid w:val="004540CD"/>
     <w:rsid w:val="0045493E"/>
     <w:rsid w:val="0045530C"/>
     <w:rsid w:val="004554F9"/>
     <w:rsid w:val="004559E7"/>
     <w:rsid w:val="00455B69"/>
     <w:rsid w:val="004567FB"/>
     <w:rsid w:val="00456868"/>
+    <w:rsid w:val="00456B45"/>
     <w:rsid w:val="004574FF"/>
     <w:rsid w:val="004575F1"/>
     <w:rsid w:val="00457FC8"/>
     <w:rsid w:val="00460279"/>
     <w:rsid w:val="00460518"/>
     <w:rsid w:val="00460FBA"/>
     <w:rsid w:val="0046112E"/>
     <w:rsid w:val="0046152D"/>
     <w:rsid w:val="00461E65"/>
     <w:rsid w:val="00462BA3"/>
     <w:rsid w:val="004631DC"/>
     <w:rsid w:val="00463422"/>
     <w:rsid w:val="0046388A"/>
     <w:rsid w:val="00463B7F"/>
     <w:rsid w:val="00463B95"/>
     <w:rsid w:val="00463F74"/>
     <w:rsid w:val="004643A4"/>
     <w:rsid w:val="00464B56"/>
     <w:rsid w:val="00465159"/>
     <w:rsid w:val="004656C6"/>
     <w:rsid w:val="00465F00"/>
     <w:rsid w:val="00466255"/>
     <w:rsid w:val="004663B7"/>
     <w:rsid w:val="0046640A"/>
     <w:rsid w:val="00466471"/>
@@ -22285,50 +24848,51 @@
     <w:rsid w:val="004B359B"/>
     <w:rsid w:val="004B36F4"/>
     <w:rsid w:val="004B36F7"/>
     <w:rsid w:val="004B3BB5"/>
     <w:rsid w:val="004B3C90"/>
     <w:rsid w:val="004B4467"/>
     <w:rsid w:val="004B4C4C"/>
     <w:rsid w:val="004B504D"/>
     <w:rsid w:val="004B51EC"/>
     <w:rsid w:val="004B542A"/>
     <w:rsid w:val="004B54C8"/>
     <w:rsid w:val="004B5DF4"/>
     <w:rsid w:val="004B6277"/>
     <w:rsid w:val="004B6581"/>
     <w:rsid w:val="004B6755"/>
     <w:rsid w:val="004B734E"/>
     <w:rsid w:val="004B77F1"/>
     <w:rsid w:val="004B7997"/>
     <w:rsid w:val="004B7BC5"/>
     <w:rsid w:val="004B7CAE"/>
     <w:rsid w:val="004C1F2D"/>
     <w:rsid w:val="004C201D"/>
     <w:rsid w:val="004C20E5"/>
     <w:rsid w:val="004C255B"/>
     <w:rsid w:val="004C260C"/>
+    <w:rsid w:val="004C2774"/>
     <w:rsid w:val="004C30F4"/>
     <w:rsid w:val="004C355F"/>
     <w:rsid w:val="004C4053"/>
     <w:rsid w:val="004C44E7"/>
     <w:rsid w:val="004C46C9"/>
     <w:rsid w:val="004C5B86"/>
     <w:rsid w:val="004C6190"/>
     <w:rsid w:val="004C63F7"/>
     <w:rsid w:val="004C776F"/>
     <w:rsid w:val="004D073D"/>
     <w:rsid w:val="004D0DDA"/>
     <w:rsid w:val="004D0F7B"/>
     <w:rsid w:val="004D0FF1"/>
     <w:rsid w:val="004D121D"/>
     <w:rsid w:val="004D2631"/>
     <w:rsid w:val="004D2877"/>
     <w:rsid w:val="004D2AFF"/>
     <w:rsid w:val="004D36F6"/>
     <w:rsid w:val="004D3FE4"/>
     <w:rsid w:val="004D4141"/>
     <w:rsid w:val="004D443B"/>
     <w:rsid w:val="004D4CBF"/>
     <w:rsid w:val="004D53B0"/>
     <w:rsid w:val="004D55E9"/>
     <w:rsid w:val="004D5940"/>
@@ -22343,50 +24907,51 @@
     <w:rsid w:val="004D6BB9"/>
     <w:rsid w:val="004D7121"/>
     <w:rsid w:val="004D73E2"/>
     <w:rsid w:val="004D782B"/>
     <w:rsid w:val="004E0003"/>
     <w:rsid w:val="004E00CD"/>
     <w:rsid w:val="004E0249"/>
     <w:rsid w:val="004E10AE"/>
     <w:rsid w:val="004E123E"/>
     <w:rsid w:val="004E1FE6"/>
     <w:rsid w:val="004E2256"/>
     <w:rsid w:val="004E22FA"/>
     <w:rsid w:val="004E2455"/>
     <w:rsid w:val="004E28B6"/>
     <w:rsid w:val="004E2904"/>
     <w:rsid w:val="004E45C1"/>
     <w:rsid w:val="004E4604"/>
     <w:rsid w:val="004E4C13"/>
     <w:rsid w:val="004E4E5D"/>
     <w:rsid w:val="004E5497"/>
     <w:rsid w:val="004E5FEA"/>
     <w:rsid w:val="004E6C47"/>
     <w:rsid w:val="004E77FF"/>
     <w:rsid w:val="004F06B4"/>
     <w:rsid w:val="004F0F85"/>
+    <w:rsid w:val="004F0F9F"/>
     <w:rsid w:val="004F12A4"/>
     <w:rsid w:val="004F1602"/>
     <w:rsid w:val="004F16E4"/>
     <w:rsid w:val="004F1F29"/>
     <w:rsid w:val="004F22ED"/>
     <w:rsid w:val="004F3483"/>
     <w:rsid w:val="004F3487"/>
     <w:rsid w:val="004F36CD"/>
     <w:rsid w:val="004F370B"/>
     <w:rsid w:val="004F38E0"/>
     <w:rsid w:val="004F3CAD"/>
     <w:rsid w:val="004F40A6"/>
     <w:rsid w:val="004F412F"/>
     <w:rsid w:val="004F4962"/>
     <w:rsid w:val="004F5466"/>
     <w:rsid w:val="004F5FCC"/>
     <w:rsid w:val="004F63BB"/>
     <w:rsid w:val="004F6610"/>
     <w:rsid w:val="004F6FF4"/>
     <w:rsid w:val="004F7452"/>
     <w:rsid w:val="004F7650"/>
     <w:rsid w:val="004F7A16"/>
     <w:rsid w:val="004F7A5C"/>
     <w:rsid w:val="005009B7"/>
     <w:rsid w:val="00500A83"/>
@@ -22572,50 +25137,51 @@
     <w:rsid w:val="00571D21"/>
     <w:rsid w:val="00571EB4"/>
     <w:rsid w:val="0057205F"/>
     <w:rsid w:val="00572861"/>
     <w:rsid w:val="00572A0B"/>
     <w:rsid w:val="00572F05"/>
     <w:rsid w:val="00573A94"/>
     <w:rsid w:val="00574252"/>
     <w:rsid w:val="0057485D"/>
     <w:rsid w:val="00575566"/>
     <w:rsid w:val="005759E8"/>
     <w:rsid w:val="00575E22"/>
     <w:rsid w:val="00576CED"/>
     <w:rsid w:val="00577339"/>
     <w:rsid w:val="005774FA"/>
     <w:rsid w:val="00577C12"/>
     <w:rsid w:val="00577CAE"/>
     <w:rsid w:val="0057A67E"/>
     <w:rsid w:val="0057F0C5"/>
     <w:rsid w:val="005801FD"/>
     <w:rsid w:val="00580F9E"/>
     <w:rsid w:val="00581328"/>
     <w:rsid w:val="00582752"/>
     <w:rsid w:val="00583C33"/>
     <w:rsid w:val="00583CF3"/>
+    <w:rsid w:val="00583E59"/>
     <w:rsid w:val="00584720"/>
     <w:rsid w:val="0058484F"/>
     <w:rsid w:val="00584C8C"/>
     <w:rsid w:val="00584E23"/>
     <w:rsid w:val="00585D7E"/>
     <w:rsid w:val="00585E23"/>
     <w:rsid w:val="00585EEE"/>
     <w:rsid w:val="00585F1C"/>
     <w:rsid w:val="00585F67"/>
     <w:rsid w:val="005863EE"/>
     <w:rsid w:val="0058670B"/>
     <w:rsid w:val="00586727"/>
     <w:rsid w:val="0058690F"/>
     <w:rsid w:val="00586C21"/>
     <w:rsid w:val="00586D96"/>
     <w:rsid w:val="00586F66"/>
     <w:rsid w:val="00590528"/>
     <w:rsid w:val="00590614"/>
     <w:rsid w:val="00590A1E"/>
     <w:rsid w:val="00590D4A"/>
     <w:rsid w:val="00591312"/>
     <w:rsid w:val="00591781"/>
     <w:rsid w:val="00591AEA"/>
     <w:rsid w:val="00591C41"/>
     <w:rsid w:val="0059211B"/>
@@ -22731,50 +25297,51 @@
     <w:rsid w:val="005C7E9D"/>
     <w:rsid w:val="005D0290"/>
     <w:rsid w:val="005D0806"/>
     <w:rsid w:val="005D0879"/>
     <w:rsid w:val="005D0D1B"/>
     <w:rsid w:val="005D0F33"/>
     <w:rsid w:val="005D1E92"/>
     <w:rsid w:val="005D20D3"/>
     <w:rsid w:val="005D22B3"/>
     <w:rsid w:val="005D37AD"/>
     <w:rsid w:val="005D3A8D"/>
     <w:rsid w:val="005D3DD3"/>
     <w:rsid w:val="005D3FD2"/>
     <w:rsid w:val="005D4129"/>
     <w:rsid w:val="005D4139"/>
     <w:rsid w:val="005D48B1"/>
     <w:rsid w:val="005D4C1F"/>
     <w:rsid w:val="005D5446"/>
     <w:rsid w:val="005D5464"/>
     <w:rsid w:val="005D610B"/>
     <w:rsid w:val="005D6684"/>
     <w:rsid w:val="005D668F"/>
     <w:rsid w:val="005D70DB"/>
     <w:rsid w:val="005D76A3"/>
     <w:rsid w:val="005D7AAE"/>
+    <w:rsid w:val="005D7D36"/>
     <w:rsid w:val="005D7D72"/>
     <w:rsid w:val="005E060E"/>
     <w:rsid w:val="005E0C68"/>
     <w:rsid w:val="005E0D98"/>
     <w:rsid w:val="005E1662"/>
     <w:rsid w:val="005E2223"/>
     <w:rsid w:val="005E2317"/>
     <w:rsid w:val="005E2607"/>
     <w:rsid w:val="005E2CAE"/>
     <w:rsid w:val="005E407A"/>
     <w:rsid w:val="005E4202"/>
     <w:rsid w:val="005E4644"/>
     <w:rsid w:val="005E4872"/>
     <w:rsid w:val="005E5DE7"/>
     <w:rsid w:val="005E65FC"/>
     <w:rsid w:val="005E69D7"/>
     <w:rsid w:val="005F0343"/>
     <w:rsid w:val="005F0504"/>
     <w:rsid w:val="005F091B"/>
     <w:rsid w:val="005F0CE0"/>
     <w:rsid w:val="005F0FDB"/>
     <w:rsid w:val="005F14D7"/>
     <w:rsid w:val="005F1A2F"/>
     <w:rsid w:val="005F1CB8"/>
     <w:rsid w:val="005F1F51"/>
@@ -22879,50 +25446,51 @@
     <w:rsid w:val="00625267"/>
     <w:rsid w:val="0062535A"/>
     <w:rsid w:val="00625407"/>
     <w:rsid w:val="006267F0"/>
     <w:rsid w:val="006268CE"/>
     <w:rsid w:val="006269B7"/>
     <w:rsid w:val="006269D5"/>
     <w:rsid w:val="006269E9"/>
     <w:rsid w:val="00626D18"/>
     <w:rsid w:val="006302E9"/>
     <w:rsid w:val="00630645"/>
     <w:rsid w:val="00631385"/>
     <w:rsid w:val="006313EB"/>
     <w:rsid w:val="0063163B"/>
     <w:rsid w:val="0063165C"/>
     <w:rsid w:val="00631890"/>
     <w:rsid w:val="00631BC2"/>
     <w:rsid w:val="006322FC"/>
     <w:rsid w:val="00632399"/>
     <w:rsid w:val="006327D6"/>
     <w:rsid w:val="006330E9"/>
     <w:rsid w:val="006335AB"/>
     <w:rsid w:val="006337C6"/>
     <w:rsid w:val="0063392A"/>
     <w:rsid w:val="006339A4"/>
+    <w:rsid w:val="00633D9C"/>
     <w:rsid w:val="00634020"/>
     <w:rsid w:val="0063493A"/>
     <w:rsid w:val="00634AAC"/>
     <w:rsid w:val="00634CE2"/>
     <w:rsid w:val="00634D01"/>
     <w:rsid w:val="00634ECC"/>
     <w:rsid w:val="00634F84"/>
     <w:rsid w:val="00634F9E"/>
     <w:rsid w:val="00635107"/>
     <w:rsid w:val="006357E2"/>
     <w:rsid w:val="00635A28"/>
     <w:rsid w:val="00635CB0"/>
     <w:rsid w:val="0063617B"/>
     <w:rsid w:val="0063620C"/>
     <w:rsid w:val="006365C4"/>
     <w:rsid w:val="006368CB"/>
     <w:rsid w:val="00636AE6"/>
     <w:rsid w:val="00636F3E"/>
     <w:rsid w:val="00637972"/>
     <w:rsid w:val="00637C12"/>
     <w:rsid w:val="00637F58"/>
     <w:rsid w:val="006402DB"/>
     <w:rsid w:val="00640364"/>
     <w:rsid w:val="00640433"/>
     <w:rsid w:val="006409A7"/>
@@ -23327,50 +25895,51 @@
     <w:rsid w:val="007323F1"/>
     <w:rsid w:val="0073300F"/>
     <w:rsid w:val="007335C4"/>
     <w:rsid w:val="007337D3"/>
     <w:rsid w:val="007340D3"/>
     <w:rsid w:val="007345F5"/>
     <w:rsid w:val="00734916"/>
     <w:rsid w:val="00734ADE"/>
     <w:rsid w:val="00734F66"/>
     <w:rsid w:val="007351E5"/>
     <w:rsid w:val="007355B3"/>
     <w:rsid w:val="00735A3B"/>
     <w:rsid w:val="00735DA5"/>
     <w:rsid w:val="00736594"/>
     <w:rsid w:val="00736762"/>
     <w:rsid w:val="00736A06"/>
     <w:rsid w:val="00736CE2"/>
     <w:rsid w:val="007374F9"/>
     <w:rsid w:val="00737AEF"/>
     <w:rsid w:val="00737FAF"/>
     <w:rsid w:val="0073B5C6"/>
     <w:rsid w:val="0074007E"/>
     <w:rsid w:val="007401B4"/>
     <w:rsid w:val="00740315"/>
     <w:rsid w:val="007404D2"/>
+    <w:rsid w:val="00741A43"/>
     <w:rsid w:val="007430B5"/>
     <w:rsid w:val="00743268"/>
     <w:rsid w:val="007433B5"/>
     <w:rsid w:val="0074386B"/>
     <w:rsid w:val="00743961"/>
     <w:rsid w:val="00743C70"/>
     <w:rsid w:val="00744FDE"/>
     <w:rsid w:val="00745E91"/>
     <w:rsid w:val="00746027"/>
     <w:rsid w:val="0074607A"/>
     <w:rsid w:val="00746D39"/>
     <w:rsid w:val="00747100"/>
     <w:rsid w:val="007474A3"/>
     <w:rsid w:val="0074765D"/>
     <w:rsid w:val="00747E8D"/>
     <w:rsid w:val="00747FBD"/>
     <w:rsid w:val="00748499"/>
     <w:rsid w:val="00750000"/>
     <w:rsid w:val="0075067E"/>
     <w:rsid w:val="00750AD6"/>
     <w:rsid w:val="00751046"/>
     <w:rsid w:val="00751428"/>
     <w:rsid w:val="007522A9"/>
     <w:rsid w:val="007528DE"/>
     <w:rsid w:val="00752D33"/>
@@ -23569,50 +26138,51 @@
     <w:rsid w:val="007C2716"/>
     <w:rsid w:val="007C2E9E"/>
     <w:rsid w:val="007C2F75"/>
     <w:rsid w:val="007C34D3"/>
     <w:rsid w:val="007C37A0"/>
     <w:rsid w:val="007C4385"/>
     <w:rsid w:val="007C459B"/>
     <w:rsid w:val="007C4BC3"/>
     <w:rsid w:val="007C4D90"/>
     <w:rsid w:val="007C4D9E"/>
     <w:rsid w:val="007C5259"/>
     <w:rsid w:val="007C52FF"/>
     <w:rsid w:val="007C59AA"/>
     <w:rsid w:val="007C5CDE"/>
     <w:rsid w:val="007C5FD0"/>
     <w:rsid w:val="007C6167"/>
     <w:rsid w:val="007C6335"/>
     <w:rsid w:val="007C65E5"/>
     <w:rsid w:val="007C67A5"/>
     <w:rsid w:val="007C6E6F"/>
     <w:rsid w:val="007C7022"/>
     <w:rsid w:val="007D0220"/>
     <w:rsid w:val="007D05C9"/>
     <w:rsid w:val="007D0B68"/>
     <w:rsid w:val="007D0CF0"/>
+    <w:rsid w:val="007D10AC"/>
     <w:rsid w:val="007D116F"/>
     <w:rsid w:val="007D1AC7"/>
     <w:rsid w:val="007D1F52"/>
     <w:rsid w:val="007D1FC9"/>
     <w:rsid w:val="007D25DA"/>
     <w:rsid w:val="007D27B7"/>
     <w:rsid w:val="007D2E08"/>
     <w:rsid w:val="007D338F"/>
     <w:rsid w:val="007D33A5"/>
     <w:rsid w:val="007D3708"/>
     <w:rsid w:val="007D3E65"/>
     <w:rsid w:val="007D4028"/>
     <w:rsid w:val="007D42D7"/>
     <w:rsid w:val="007D42F0"/>
     <w:rsid w:val="007D46BF"/>
     <w:rsid w:val="007D47C7"/>
     <w:rsid w:val="007D4859"/>
     <w:rsid w:val="007D537F"/>
     <w:rsid w:val="007D5562"/>
     <w:rsid w:val="007D5635"/>
     <w:rsid w:val="007D6187"/>
     <w:rsid w:val="007D6301"/>
     <w:rsid w:val="007D6449"/>
     <w:rsid w:val="007D6632"/>
     <w:rsid w:val="007D6B42"/>
@@ -24240,50 +26810,51 @@
     <w:rsid w:val="009448BB"/>
     <w:rsid w:val="00944E3D"/>
     <w:rsid w:val="009450EE"/>
     <w:rsid w:val="009458EC"/>
     <w:rsid w:val="00945CF7"/>
     <w:rsid w:val="00945E74"/>
     <w:rsid w:val="0094656A"/>
     <w:rsid w:val="0094745F"/>
     <w:rsid w:val="00947F38"/>
     <w:rsid w:val="009501B8"/>
     <w:rsid w:val="009502A9"/>
     <w:rsid w:val="00950C4D"/>
     <w:rsid w:val="00951056"/>
     <w:rsid w:val="00951124"/>
     <w:rsid w:val="00951BA9"/>
     <w:rsid w:val="00951F14"/>
     <w:rsid w:val="009521F4"/>
     <w:rsid w:val="0095273D"/>
     <w:rsid w:val="00952743"/>
     <w:rsid w:val="00952937"/>
     <w:rsid w:val="00952ACA"/>
     <w:rsid w:val="00952D13"/>
     <w:rsid w:val="00952E5C"/>
     <w:rsid w:val="009534B4"/>
     <w:rsid w:val="0095471C"/>
+    <w:rsid w:val="00954932"/>
     <w:rsid w:val="00954D90"/>
     <w:rsid w:val="00954FC0"/>
     <w:rsid w:val="009550B0"/>
     <w:rsid w:val="00955216"/>
     <w:rsid w:val="0095532C"/>
     <w:rsid w:val="009555E4"/>
     <w:rsid w:val="00955A62"/>
     <w:rsid w:val="00955D41"/>
     <w:rsid w:val="00955D6F"/>
     <w:rsid w:val="00955DD1"/>
     <w:rsid w:val="00955F9B"/>
     <w:rsid w:val="00956609"/>
     <w:rsid w:val="0095676D"/>
     <w:rsid w:val="009577B2"/>
     <w:rsid w:val="00957A8A"/>
     <w:rsid w:val="00957D5B"/>
     <w:rsid w:val="00957EE3"/>
     <w:rsid w:val="00960C74"/>
     <w:rsid w:val="00960CE4"/>
     <w:rsid w:val="00960F1D"/>
     <w:rsid w:val="00961194"/>
     <w:rsid w:val="009614E2"/>
     <w:rsid w:val="0096173E"/>
     <w:rsid w:val="0096182B"/>
     <w:rsid w:val="009619DF"/>
@@ -24315,50 +26886,51 @@
     <w:rsid w:val="00973339"/>
     <w:rsid w:val="00973694"/>
     <w:rsid w:val="00974275"/>
     <w:rsid w:val="00974A57"/>
     <w:rsid w:val="00974E8B"/>
     <w:rsid w:val="00975456"/>
     <w:rsid w:val="009755FA"/>
     <w:rsid w:val="00975A06"/>
     <w:rsid w:val="00975C58"/>
     <w:rsid w:val="00975D31"/>
     <w:rsid w:val="00976053"/>
     <w:rsid w:val="00976CEE"/>
     <w:rsid w:val="00976D30"/>
     <w:rsid w:val="00977222"/>
     <w:rsid w:val="00977242"/>
     <w:rsid w:val="009773E8"/>
     <w:rsid w:val="009778B2"/>
     <w:rsid w:val="0097D8F9"/>
     <w:rsid w:val="00980A0F"/>
     <w:rsid w:val="00980C89"/>
     <w:rsid w:val="00981109"/>
     <w:rsid w:val="00981350"/>
     <w:rsid w:val="009816E1"/>
     <w:rsid w:val="009817A3"/>
     <w:rsid w:val="00981CCD"/>
+    <w:rsid w:val="00982651"/>
     <w:rsid w:val="00982DDE"/>
     <w:rsid w:val="00982FF6"/>
     <w:rsid w:val="009832DB"/>
     <w:rsid w:val="00983389"/>
     <w:rsid w:val="0098340E"/>
     <w:rsid w:val="0098345C"/>
     <w:rsid w:val="00983530"/>
     <w:rsid w:val="009837FB"/>
     <w:rsid w:val="0098388F"/>
     <w:rsid w:val="0098391B"/>
     <w:rsid w:val="00984A18"/>
     <w:rsid w:val="00984DCC"/>
     <w:rsid w:val="00985269"/>
     <w:rsid w:val="00985279"/>
     <w:rsid w:val="0098589B"/>
     <w:rsid w:val="00986272"/>
     <w:rsid w:val="009864FC"/>
     <w:rsid w:val="0098676A"/>
     <w:rsid w:val="00987164"/>
     <w:rsid w:val="009876AC"/>
     <w:rsid w:val="00987926"/>
     <w:rsid w:val="00987B8B"/>
     <w:rsid w:val="00990160"/>
     <w:rsid w:val="009903F5"/>
     <w:rsid w:val="009907C9"/>
@@ -24505,50 +27077,51 @@
     <w:rsid w:val="009E78FD"/>
     <w:rsid w:val="009E7A12"/>
     <w:rsid w:val="009E7BF3"/>
     <w:rsid w:val="009E7E13"/>
     <w:rsid w:val="009E7E86"/>
     <w:rsid w:val="009F00BD"/>
     <w:rsid w:val="009F01A4"/>
     <w:rsid w:val="009F089A"/>
     <w:rsid w:val="009F0A65"/>
     <w:rsid w:val="009F0AC0"/>
     <w:rsid w:val="009F0ADD"/>
     <w:rsid w:val="009F16BF"/>
     <w:rsid w:val="009F185A"/>
     <w:rsid w:val="009F1D96"/>
     <w:rsid w:val="009F25BD"/>
     <w:rsid w:val="009F2CD4"/>
     <w:rsid w:val="009F2F7B"/>
     <w:rsid w:val="009F2F93"/>
     <w:rsid w:val="009F311C"/>
     <w:rsid w:val="009F4139"/>
     <w:rsid w:val="009F4730"/>
     <w:rsid w:val="009F48C2"/>
     <w:rsid w:val="009F49C1"/>
     <w:rsid w:val="009F5C2E"/>
     <w:rsid w:val="009F5E21"/>
+    <w:rsid w:val="009F5F27"/>
     <w:rsid w:val="009F616C"/>
     <w:rsid w:val="009F6D69"/>
     <w:rsid w:val="009F7480"/>
     <w:rsid w:val="009F7CEE"/>
     <w:rsid w:val="009FB305"/>
     <w:rsid w:val="00A0020B"/>
     <w:rsid w:val="00A008AD"/>
     <w:rsid w:val="00A008F6"/>
     <w:rsid w:val="00A009EE"/>
     <w:rsid w:val="00A01145"/>
     <w:rsid w:val="00A012D1"/>
     <w:rsid w:val="00A01400"/>
     <w:rsid w:val="00A01753"/>
     <w:rsid w:val="00A018B4"/>
     <w:rsid w:val="00A02182"/>
     <w:rsid w:val="00A026D9"/>
     <w:rsid w:val="00A03146"/>
     <w:rsid w:val="00A03191"/>
     <w:rsid w:val="00A03693"/>
     <w:rsid w:val="00A037BB"/>
     <w:rsid w:val="00A03C73"/>
     <w:rsid w:val="00A03E68"/>
     <w:rsid w:val="00A04304"/>
     <w:rsid w:val="00A045DF"/>
     <w:rsid w:val="00A047D2"/>
@@ -24778,50 +27351,51 @@
     <w:rsid w:val="00A9694F"/>
     <w:rsid w:val="00A96CA0"/>
     <w:rsid w:val="00A96CF4"/>
     <w:rsid w:val="00A97060"/>
     <w:rsid w:val="00A971C6"/>
     <w:rsid w:val="00A972BF"/>
     <w:rsid w:val="00A97751"/>
     <w:rsid w:val="00A97BC8"/>
     <w:rsid w:val="00A97C59"/>
     <w:rsid w:val="00A9B56B"/>
     <w:rsid w:val="00AA051E"/>
     <w:rsid w:val="00AA1CD1"/>
     <w:rsid w:val="00AA1FAD"/>
     <w:rsid w:val="00AA20E2"/>
     <w:rsid w:val="00AA2539"/>
     <w:rsid w:val="00AA3199"/>
     <w:rsid w:val="00AA3431"/>
     <w:rsid w:val="00AA37B0"/>
     <w:rsid w:val="00AA3B6D"/>
     <w:rsid w:val="00AA4052"/>
     <w:rsid w:val="00AA45B6"/>
     <w:rsid w:val="00AA4AE1"/>
     <w:rsid w:val="00AA4CDF"/>
     <w:rsid w:val="00AA4FB8"/>
     <w:rsid w:val="00AA50F5"/>
+    <w:rsid w:val="00AA5A6F"/>
     <w:rsid w:val="00AA5C63"/>
     <w:rsid w:val="00AA65D5"/>
     <w:rsid w:val="00AA68CE"/>
     <w:rsid w:val="00AA6B76"/>
     <w:rsid w:val="00AA7340"/>
     <w:rsid w:val="00AA76D1"/>
     <w:rsid w:val="00AA7C90"/>
     <w:rsid w:val="00AB00B7"/>
     <w:rsid w:val="00AB062C"/>
     <w:rsid w:val="00AB077D"/>
     <w:rsid w:val="00AB0EB8"/>
     <w:rsid w:val="00AB0EFD"/>
     <w:rsid w:val="00AB10B5"/>
     <w:rsid w:val="00AB1186"/>
     <w:rsid w:val="00AB133D"/>
     <w:rsid w:val="00AB1658"/>
     <w:rsid w:val="00AB187B"/>
     <w:rsid w:val="00AB2077"/>
     <w:rsid w:val="00AB2525"/>
     <w:rsid w:val="00AB29D8"/>
     <w:rsid w:val="00AB2A9A"/>
     <w:rsid w:val="00AB2B2E"/>
     <w:rsid w:val="00AB3751"/>
     <w:rsid w:val="00AB393B"/>
     <w:rsid w:val="00AB3ABF"/>
@@ -25418,50 +27992,51 @@
     <w:rsid w:val="00C14BCE"/>
     <w:rsid w:val="00C14C60"/>
     <w:rsid w:val="00C157C0"/>
     <w:rsid w:val="00C15ACE"/>
     <w:rsid w:val="00C1636A"/>
     <w:rsid w:val="00C17001"/>
     <w:rsid w:val="00C176A0"/>
     <w:rsid w:val="00C176F1"/>
     <w:rsid w:val="00C179FE"/>
     <w:rsid w:val="00C17C4F"/>
     <w:rsid w:val="00C17CF9"/>
     <w:rsid w:val="00C17FFA"/>
     <w:rsid w:val="00C1A208"/>
     <w:rsid w:val="00C2035B"/>
     <w:rsid w:val="00C20417"/>
     <w:rsid w:val="00C2052C"/>
     <w:rsid w:val="00C20944"/>
     <w:rsid w:val="00C210D0"/>
     <w:rsid w:val="00C2139E"/>
     <w:rsid w:val="00C21A3F"/>
     <w:rsid w:val="00C21B44"/>
     <w:rsid w:val="00C22707"/>
     <w:rsid w:val="00C229E4"/>
     <w:rsid w:val="00C22B20"/>
     <w:rsid w:val="00C22E97"/>
+    <w:rsid w:val="00C2494D"/>
     <w:rsid w:val="00C24E29"/>
     <w:rsid w:val="00C24EB0"/>
     <w:rsid w:val="00C24FC0"/>
     <w:rsid w:val="00C25370"/>
     <w:rsid w:val="00C258B2"/>
     <w:rsid w:val="00C25D37"/>
     <w:rsid w:val="00C25D5E"/>
     <w:rsid w:val="00C25F22"/>
     <w:rsid w:val="00C26479"/>
     <w:rsid w:val="00C26752"/>
     <w:rsid w:val="00C26788"/>
     <w:rsid w:val="00C26A04"/>
     <w:rsid w:val="00C26BD5"/>
     <w:rsid w:val="00C26BED"/>
     <w:rsid w:val="00C27110"/>
     <w:rsid w:val="00C2723B"/>
     <w:rsid w:val="00C27412"/>
     <w:rsid w:val="00C2742D"/>
     <w:rsid w:val="00C2782C"/>
     <w:rsid w:val="00C30048"/>
     <w:rsid w:val="00C31998"/>
     <w:rsid w:val="00C32006"/>
     <w:rsid w:val="00C333FF"/>
     <w:rsid w:val="00C339A9"/>
     <w:rsid w:val="00C33C22"/>
@@ -25770,50 +28345,51 @@
     <w:rsid w:val="00CE65CC"/>
     <w:rsid w:val="00CE718A"/>
     <w:rsid w:val="00CE7399"/>
     <w:rsid w:val="00CE7A8F"/>
     <w:rsid w:val="00CE7E74"/>
     <w:rsid w:val="00CF0145"/>
     <w:rsid w:val="00CF177D"/>
     <w:rsid w:val="00CF1946"/>
     <w:rsid w:val="00CF212F"/>
     <w:rsid w:val="00CF21E5"/>
     <w:rsid w:val="00CF26FB"/>
     <w:rsid w:val="00CF327B"/>
     <w:rsid w:val="00CF3976"/>
     <w:rsid w:val="00CF3B18"/>
     <w:rsid w:val="00CF412E"/>
     <w:rsid w:val="00CF49B5"/>
     <w:rsid w:val="00CF5E0A"/>
     <w:rsid w:val="00CF6283"/>
     <w:rsid w:val="00CF6379"/>
     <w:rsid w:val="00CF6514"/>
     <w:rsid w:val="00CF7FED"/>
     <w:rsid w:val="00D001E9"/>
     <w:rsid w:val="00D021C1"/>
     <w:rsid w:val="00D02B44"/>
     <w:rsid w:val="00D02B63"/>
+    <w:rsid w:val="00D02FF7"/>
     <w:rsid w:val="00D0331C"/>
     <w:rsid w:val="00D03F48"/>
     <w:rsid w:val="00D044E8"/>
     <w:rsid w:val="00D0453E"/>
     <w:rsid w:val="00D04916"/>
     <w:rsid w:val="00D04ADC"/>
     <w:rsid w:val="00D05187"/>
     <w:rsid w:val="00D05BCF"/>
     <w:rsid w:val="00D05D5F"/>
     <w:rsid w:val="00D06091"/>
     <w:rsid w:val="00D0616B"/>
     <w:rsid w:val="00D06627"/>
     <w:rsid w:val="00D068C1"/>
     <w:rsid w:val="00D06B29"/>
     <w:rsid w:val="00D06F6A"/>
     <w:rsid w:val="00D0711D"/>
     <w:rsid w:val="00D072F2"/>
     <w:rsid w:val="00D07355"/>
     <w:rsid w:val="00D0750B"/>
     <w:rsid w:val="00D076D9"/>
     <w:rsid w:val="00D07741"/>
     <w:rsid w:val="00D07AEA"/>
     <w:rsid w:val="00D104D9"/>
     <w:rsid w:val="00D11012"/>
     <w:rsid w:val="00D110D8"/>
@@ -26034,50 +28610,51 @@
     <w:rsid w:val="00D874D1"/>
     <w:rsid w:val="00D8759A"/>
     <w:rsid w:val="00D87841"/>
     <w:rsid w:val="00D87FF6"/>
     <w:rsid w:val="00D90205"/>
     <w:rsid w:val="00D906B1"/>
     <w:rsid w:val="00D90859"/>
     <w:rsid w:val="00D9087A"/>
     <w:rsid w:val="00D90FC6"/>
     <w:rsid w:val="00D9125E"/>
     <w:rsid w:val="00D91585"/>
     <w:rsid w:val="00D915F5"/>
     <w:rsid w:val="00D91BC1"/>
     <w:rsid w:val="00D91E38"/>
     <w:rsid w:val="00D92056"/>
     <w:rsid w:val="00D92484"/>
     <w:rsid w:val="00D92753"/>
     <w:rsid w:val="00D92986"/>
     <w:rsid w:val="00D92E14"/>
     <w:rsid w:val="00D932E9"/>
     <w:rsid w:val="00D937A1"/>
     <w:rsid w:val="00D93828"/>
     <w:rsid w:val="00D93BA5"/>
     <w:rsid w:val="00D9410F"/>
     <w:rsid w:val="00D94398"/>
+    <w:rsid w:val="00D94499"/>
     <w:rsid w:val="00D94667"/>
     <w:rsid w:val="00D94D3E"/>
     <w:rsid w:val="00D95774"/>
     <w:rsid w:val="00D96324"/>
     <w:rsid w:val="00D97C4E"/>
     <w:rsid w:val="00D97F5F"/>
     <w:rsid w:val="00DA07FD"/>
     <w:rsid w:val="00DA099B"/>
     <w:rsid w:val="00DA0C23"/>
     <w:rsid w:val="00DA0DB8"/>
     <w:rsid w:val="00DA0F3A"/>
     <w:rsid w:val="00DA113B"/>
     <w:rsid w:val="00DA138D"/>
     <w:rsid w:val="00DA1695"/>
     <w:rsid w:val="00DA1698"/>
     <w:rsid w:val="00DA19F0"/>
     <w:rsid w:val="00DA1E09"/>
     <w:rsid w:val="00DA3010"/>
     <w:rsid w:val="00DA3B13"/>
     <w:rsid w:val="00DA3F29"/>
     <w:rsid w:val="00DA40D3"/>
     <w:rsid w:val="00DA50B6"/>
     <w:rsid w:val="00DA50D0"/>
     <w:rsid w:val="00DA528A"/>
     <w:rsid w:val="00DA5917"/>
@@ -26295,50 +28872,51 @@
     <w:rsid w:val="00E26ACB"/>
     <w:rsid w:val="00E27552"/>
     <w:rsid w:val="00E2764E"/>
     <w:rsid w:val="00E27BCC"/>
     <w:rsid w:val="00E30503"/>
     <w:rsid w:val="00E30861"/>
     <w:rsid w:val="00E31107"/>
     <w:rsid w:val="00E311DB"/>
     <w:rsid w:val="00E31215"/>
     <w:rsid w:val="00E3122A"/>
     <w:rsid w:val="00E3194A"/>
     <w:rsid w:val="00E31B7B"/>
     <w:rsid w:val="00E31C1C"/>
     <w:rsid w:val="00E32297"/>
     <w:rsid w:val="00E32455"/>
     <w:rsid w:val="00E325E3"/>
     <w:rsid w:val="00E328C0"/>
     <w:rsid w:val="00E32A3D"/>
     <w:rsid w:val="00E32BB6"/>
     <w:rsid w:val="00E33B78"/>
     <w:rsid w:val="00E33BCF"/>
     <w:rsid w:val="00E33D94"/>
     <w:rsid w:val="00E342B4"/>
     <w:rsid w:val="00E34A8F"/>
     <w:rsid w:val="00E34C35"/>
+    <w:rsid w:val="00E34C3E"/>
     <w:rsid w:val="00E35101"/>
     <w:rsid w:val="00E35125"/>
     <w:rsid w:val="00E3531B"/>
     <w:rsid w:val="00E353A7"/>
     <w:rsid w:val="00E353E5"/>
     <w:rsid w:val="00E3572B"/>
     <w:rsid w:val="00E36B08"/>
     <w:rsid w:val="00E37127"/>
     <w:rsid w:val="00E37515"/>
     <w:rsid w:val="00E3751C"/>
     <w:rsid w:val="00E37BB3"/>
     <w:rsid w:val="00E38043"/>
     <w:rsid w:val="00E400DD"/>
     <w:rsid w:val="00E40151"/>
     <w:rsid w:val="00E404DE"/>
     <w:rsid w:val="00E40512"/>
     <w:rsid w:val="00E408A8"/>
     <w:rsid w:val="00E408B2"/>
     <w:rsid w:val="00E40AC5"/>
     <w:rsid w:val="00E40AD6"/>
     <w:rsid w:val="00E40B8A"/>
     <w:rsid w:val="00E40D12"/>
     <w:rsid w:val="00E40D20"/>
     <w:rsid w:val="00E40DAF"/>
     <w:rsid w:val="00E413FC"/>
@@ -26528,50 +29106,51 @@
     <w:rsid w:val="00EA4076"/>
     <w:rsid w:val="00EA421C"/>
     <w:rsid w:val="00EA4520"/>
     <w:rsid w:val="00EA45DC"/>
     <w:rsid w:val="00EA46F8"/>
     <w:rsid w:val="00EA4D87"/>
     <w:rsid w:val="00EA5014"/>
     <w:rsid w:val="00EA501F"/>
     <w:rsid w:val="00EA5515"/>
     <w:rsid w:val="00EA5A65"/>
     <w:rsid w:val="00EA5AA8"/>
     <w:rsid w:val="00EA5F59"/>
     <w:rsid w:val="00EA60BC"/>
     <w:rsid w:val="00EA62C1"/>
     <w:rsid w:val="00EA6328"/>
     <w:rsid w:val="00EA6486"/>
     <w:rsid w:val="00EA6779"/>
     <w:rsid w:val="00EA68F3"/>
     <w:rsid w:val="00EA76B0"/>
     <w:rsid w:val="00EA770E"/>
     <w:rsid w:val="00EB00A8"/>
     <w:rsid w:val="00EB076A"/>
     <w:rsid w:val="00EB1976"/>
     <w:rsid w:val="00EB1C5E"/>
     <w:rsid w:val="00EB24E7"/>
+    <w:rsid w:val="00EB25AB"/>
     <w:rsid w:val="00EB2B77"/>
     <w:rsid w:val="00EB38C8"/>
     <w:rsid w:val="00EB3B13"/>
     <w:rsid w:val="00EB3FAA"/>
     <w:rsid w:val="00EB47CD"/>
     <w:rsid w:val="00EB56FB"/>
     <w:rsid w:val="00EB57C9"/>
     <w:rsid w:val="00EB5960"/>
     <w:rsid w:val="00EB5A4A"/>
     <w:rsid w:val="00EB5AAA"/>
     <w:rsid w:val="00EB5BFE"/>
     <w:rsid w:val="00EB607B"/>
     <w:rsid w:val="00EB6136"/>
     <w:rsid w:val="00EB6174"/>
     <w:rsid w:val="00EB6D37"/>
     <w:rsid w:val="00EB6F5C"/>
     <w:rsid w:val="00EB7011"/>
     <w:rsid w:val="00EB73C8"/>
     <w:rsid w:val="00EB77DE"/>
     <w:rsid w:val="00EB7DC3"/>
     <w:rsid w:val="00EB7FB3"/>
     <w:rsid w:val="00EC0257"/>
     <w:rsid w:val="00EC04FD"/>
     <w:rsid w:val="00EC0524"/>
     <w:rsid w:val="00EC0DA1"/>
@@ -26718,50 +29297,51 @@
     <w:rsid w:val="00F12DFC"/>
     <w:rsid w:val="00F1323D"/>
     <w:rsid w:val="00F1336E"/>
     <w:rsid w:val="00F14044"/>
     <w:rsid w:val="00F1451C"/>
     <w:rsid w:val="00F14F5B"/>
     <w:rsid w:val="00F1587E"/>
     <w:rsid w:val="00F158E3"/>
     <w:rsid w:val="00F15AF1"/>
     <w:rsid w:val="00F162AF"/>
     <w:rsid w:val="00F16381"/>
     <w:rsid w:val="00F167A9"/>
     <w:rsid w:val="00F16B09"/>
     <w:rsid w:val="00F17B64"/>
     <w:rsid w:val="00F17E42"/>
     <w:rsid w:val="00F201C8"/>
     <w:rsid w:val="00F2057F"/>
     <w:rsid w:val="00F20BDB"/>
     <w:rsid w:val="00F2197B"/>
     <w:rsid w:val="00F21CAE"/>
     <w:rsid w:val="00F21D9E"/>
     <w:rsid w:val="00F21E94"/>
     <w:rsid w:val="00F21F61"/>
     <w:rsid w:val="00F22392"/>
     <w:rsid w:val="00F223FC"/>
+    <w:rsid w:val="00F2283C"/>
     <w:rsid w:val="00F22876"/>
     <w:rsid w:val="00F228F3"/>
     <w:rsid w:val="00F23682"/>
     <w:rsid w:val="00F2395D"/>
     <w:rsid w:val="00F23C62"/>
     <w:rsid w:val="00F23D18"/>
     <w:rsid w:val="00F23DB3"/>
     <w:rsid w:val="00F241CC"/>
     <w:rsid w:val="00F243CA"/>
     <w:rsid w:val="00F24784"/>
     <w:rsid w:val="00F24FA0"/>
     <w:rsid w:val="00F24FBA"/>
     <w:rsid w:val="00F254F3"/>
     <w:rsid w:val="00F25595"/>
     <w:rsid w:val="00F25DE5"/>
     <w:rsid w:val="00F25FD0"/>
     <w:rsid w:val="00F267E8"/>
     <w:rsid w:val="00F26C22"/>
     <w:rsid w:val="00F272BC"/>
     <w:rsid w:val="00F27FD1"/>
     <w:rsid w:val="00F30016"/>
     <w:rsid w:val="00F307C0"/>
     <w:rsid w:val="00F30F20"/>
     <w:rsid w:val="00F315FC"/>
     <w:rsid w:val="00F31A38"/>
@@ -26961,56 +29541,58 @@
     <w:rsid w:val="00FA0FC0"/>
     <w:rsid w:val="00FA0FF2"/>
     <w:rsid w:val="00FA108A"/>
     <w:rsid w:val="00FA1700"/>
     <w:rsid w:val="00FA18CA"/>
     <w:rsid w:val="00FA1B5C"/>
     <w:rsid w:val="00FA2403"/>
     <w:rsid w:val="00FA2641"/>
     <w:rsid w:val="00FA2C24"/>
     <w:rsid w:val="00FA2E82"/>
     <w:rsid w:val="00FA2EF3"/>
     <w:rsid w:val="00FA3140"/>
     <w:rsid w:val="00FA3725"/>
     <w:rsid w:val="00FA3B0E"/>
     <w:rsid w:val="00FA3DC9"/>
     <w:rsid w:val="00FA3FF5"/>
     <w:rsid w:val="00FA4A52"/>
     <w:rsid w:val="00FA4AE7"/>
     <w:rsid w:val="00FA4EB9"/>
     <w:rsid w:val="00FA567D"/>
     <w:rsid w:val="00FA5714"/>
     <w:rsid w:val="00FA5D21"/>
     <w:rsid w:val="00FA63F0"/>
     <w:rsid w:val="00FA68B4"/>
     <w:rsid w:val="00FA6FAD"/>
+    <w:rsid w:val="00FA7161"/>
     <w:rsid w:val="00FA7526"/>
     <w:rsid w:val="00FA7930"/>
     <w:rsid w:val="00FB03E5"/>
     <w:rsid w:val="00FB11A8"/>
     <w:rsid w:val="00FB138E"/>
     <w:rsid w:val="00FB13C7"/>
+    <w:rsid w:val="00FB1CCF"/>
     <w:rsid w:val="00FB1E00"/>
     <w:rsid w:val="00FB212A"/>
     <w:rsid w:val="00FB223A"/>
     <w:rsid w:val="00FB235C"/>
     <w:rsid w:val="00FB2CEC"/>
     <w:rsid w:val="00FB3151"/>
     <w:rsid w:val="00FB3547"/>
     <w:rsid w:val="00FB3ABB"/>
     <w:rsid w:val="00FB3AF2"/>
     <w:rsid w:val="00FB3D67"/>
     <w:rsid w:val="00FB3F86"/>
     <w:rsid w:val="00FB4028"/>
     <w:rsid w:val="00FB4156"/>
     <w:rsid w:val="00FB4236"/>
     <w:rsid w:val="00FB456D"/>
     <w:rsid w:val="00FB5093"/>
     <w:rsid w:val="00FB545E"/>
     <w:rsid w:val="00FB5513"/>
     <w:rsid w:val="00FB5EB5"/>
     <w:rsid w:val="00FB6352"/>
     <w:rsid w:val="00FB6747"/>
     <w:rsid w:val="00FB68FB"/>
     <w:rsid w:val="00FB70E5"/>
     <w:rsid w:val="00FB7159"/>
     <w:rsid w:val="00FB71FF"/>
@@ -36859,51 +39441,51 @@
     <w:rsid w:val="7FFB7D66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="262B4855"/>
+  <w14:docId w14:val="12E7A223"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8B396766-E867-4B58-B7C9-54F926B8E2F8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -38342,50 +40924,55 @@
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00767FFC"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:rsid w:val="00767FFC"/>
   </w:style>
   <w:style w:type="character" w:styleId="Ratkaisematonmaininta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00767FFC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw6753113">
+    <w:name w:val="scxw6753113"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:rsid w:val="001B5028"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="36125719">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="71050980">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -40904,51 +43491,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1917864048">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=50&amp;with_frames=" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/perehdytys.aspx?csf=1&amp;web=1&amp;e=wgajDy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2237" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1037/approved/with_frames" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7882/approved/with_frames" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/7943/approved/file" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1862024/Henkilostokertomus_2023(2928)" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fimea.fi/laakinnalliset_laitteet/vaatimukset-ammattimaisille-kayttajille/vaaratilanteista-ilmoittaminen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/729/approved/with_frames" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/8745/approved/file" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId145" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/hoitoonpaasy/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8033/approved/with_frames" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6080/approved/with_frames" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/suun-terveydenhuolto/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/tapahtuma/kevan-tietoisku-kevan-pulssi--palvelu-osaksi-tyokykyjohtamista/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fimea.fi/laaketurvallisuus_ja_tieto/laakkeiden_turvallisuus/haittavaikutuksista_ilmoittaminen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4269/approved/file" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2833&amp;with_frames=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sampo.thl.fi/pivot/prod/fi/avohpaasy/sthjono01/fact_ahil_sthjono01?row=area-1003551&amp;column=odotusaika-25575&amp;filter=aika-1088412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8916/approved/with_frames" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8304/approved/with_frames" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/palvelut/suun-terveydenhuolto-satakunnan-hyvinvointialue/cbf49805-a809-425a-80ef-e18e05ff7380" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/tietopyyntolomakkeet/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arkkitehtuuri@sata.fi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2025/04/Rekisteritietojen-korjauspyynto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://finlex.fi/fi/viranomaiset/normi/555001/50978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=349&amp;with_frames=" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4706/approved/file" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10755" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2020&amp;with_frames=" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7266/approved/with_frames" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.granitegrc.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=194&amp;with_frames=" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katja.lepisto@sata.fi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1816&amp;with_frames=" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata-whistleblow.granitegrc.com/?sid=h4664ofa94du3qm2c5cqnf6u4q" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/Home.aspx?csf=1&amp;web=1&amp;e=nvs1xL" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/7422/approved/file" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.service.tieto.com/login/index.php?loginredirect=1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Rekisteritietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Lokitietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10760" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1866&amp;with_frames=" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/2871/approved/with_frames" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sirja.peltoniemi@sata.fi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=308&amp;with_frames=" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/714/approved/with_frames" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.mmg.fi/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/palveluntuottajalle/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/729/approved/with_frames" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/8745/approved/file" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/7943/approved/file" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://finlex.fi/fi/viranomaiset/normi/555001/50978" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/hoitoonpaasy/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8033/approved/with_frames" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.granitegrc.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10755" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6080/approved/with_frames" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=50&amp;with_frames=" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/10252/approved/with_frames" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4269/approved/file" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2833&amp;with_frames=" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sampo.thl.fi/pivot/prod/fi/avohpaasy/sthjono01/fact_ahil_sthjono01?row=area-1003551&amp;column=odotusaika-25575&amp;filter=aika-1088412" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10760" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=194&amp;with_frames=" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8916/approved/with_frames" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/suun-terveydenhuolto/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=349&amp;with_frames=" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arkkitehtuuri@sata.fi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/palveluntuottajalle/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/2494/approved/with_frames" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4706/approved/file" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/tietopyyntolomakkeet/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2020&amp;with_frames=" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7266/approved/with_frames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8304/approved/with_frames" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/palvelut/suun-terveydenhuolto-satakunnan-hyvinvointialue/cbf49805-a809-425a-80ef-e18e05ff7380" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1816&amp;with_frames=" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.service.tieto.com/login/index.php?loginredirect=1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Lokitietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/Home.aspx?csf=1&amp;web=1&amp;e=nvs1xL" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/7422/approved/file" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Rekisteritietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fimea.fi/laakinnalliset_laitteet/vaatimukset-ammattimaisille-kayttajille/vaaratilanteista-ilmoittaminen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1866&amp;with_frames=" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/2871/approved/with_frames" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katja.lepisto@sata.fi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=308&amp;with_frames=" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/714/approved/with_frames" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/perehdytys.aspx?csf=1&amp;web=1&amp;e=wgajDy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2237" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.mmg.fi/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7882/approved/with_frames" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2025/04/Rekisteritietojen-korjauspyynto.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fimea.fi/laaketurvallisuus_ja_tieto/laakkeiden_turvallisuus/haittavaikutuksista_ilmoittaminen" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sirja.peltoniemi@sata.fi" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{87450577-DEF0-49F5-AF30-C4B55C431A48}">
     <t:Anchor>
       <t:Comment id="1326491270"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{F771E3FA-C314-427F-A050-0B5CFA8B2E5C}" time="2024-03-13T13:30:11.577Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1326491270"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{D218DF34-12D2-4297-8DBB-7532AD0835E0}" time="2024-03-13T13:30:11.577Z">
@@ -41355,217 +43942,217 @@
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <SharedWithUsers xmlns="6fe07f41-1ecf-4012-b4c5-a56ae3386ded">
       <UserInfo>
         <DisplayName>Raija Uusitalo-Seppälä</DisplayName>
         <AccountId>54</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Marjaana Seppälä</DisplayName>
         <AccountId>92</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Jaana Järvimäki</DisplayName>
         <AccountId>42</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x01010057F82573354FBE4A85D6DE97367C6151" ma:contentTypeVersion="6" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="48937e2f44366f6768491d7df4a055df">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bb63fbf0-2470-49e3-886f-300b9ef5665e" xmlns:ns3="6fe07f41-1ecf-4012-b4c5-a56ae3386ded" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93a662dec4556d11a4eb4c73d96feee2" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010057F82573354FBE4A85D6DE97367C6151" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="6" ma:versionID="48937e2f44366f6768491d7df4a055df">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="bb63fbf0-2470-49e3-886f-300b9ef5665e" xmlns:ns3="6fe07f41-1ecf-4012-b4c5-a56ae3386ded" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="93a662dec4556d11a4eb4c73d96feee2" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="bb63fbf0-2470-49e3-886f-300b9ef5665e"/>
     <xsd:import namespace="6fe07f41-1ecf-4012-b4c5-a56ae3386ded"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
+                <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
+                <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceSearchProperties"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bb63fbf0-2470-49e3-886f-300b9ef5665e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" elementFormDefault="qualified" targetNamespace="bb63fbf0-2470-49e3-886f-300b9ef5665e">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:index="8" ma:internalName="MediaServiceMetadata" ma:readOnly="true" name="MediaServiceMetadata" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:index="9" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true" name="MediaServiceFastMetadata" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:index="12" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true" name="MediaServiceObjectDetectorVersions" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:index="13" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true" name="MediaServiceSearchProperties" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6fe07f41-1ecf-4012-b4c5-a56ae3386ded" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" elementFormDefault="qualified" targetNamespace="6fe07f41-1ecf-4012-b4c5-a56ae3386ded">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Jaettu" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element ma:displayName="Jaettu" ma:index="10" ma:internalName="SharedWithUsers" ma:readOnly="true" name="SharedWithUsers" nillable="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+              <xsd:element maxOccurs="unbounded" minOccurs="0" name="UserInfo">
                 <xsd:complexType>
                   <xsd:sequence>
-                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
-[...1 lines deleted...]
-                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                    <xsd:element minOccurs="0" name="DisplayName" type="xsd:string"/>
+                    <xsd:element minOccurs="0" name="AccountId" nillable="true" type="dms:UserId"/>
+                    <xsd:element minOccurs="0" name="AccountType" type="xsd:string"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Jakamisen tiedot" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element ma:displayName="Jakamisen tiedot" ma:index="11" ma:internalName="SharedWithDetails" ma:readOnly="true" name="SharedWithDetails" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" attributeFormDefault="unqualified" blockDefault="#all" elementFormDefault="qualified" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
-        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
-[...10 lines deleted...]
-        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:creator"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dcterms:created"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:identifier"/>
+        <xsd:element ma:displayName="Sisältölaji" ma:index="0" maxOccurs="1" minOccurs="0" name="contentType" type="xsd:string"/>
+        <xsd:element ma:displayName="Otsikko" ma:index="4" maxOccurs="1" minOccurs="0" ref="dc:title"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:subject"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:description"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="keywords" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:language"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="category" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="version" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="revision" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
-        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
-[...1 lines deleted...]
-        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="lastModifiedBy" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dcterms:modified"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="contentStatus" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
-  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+  <xs:schema xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" attributeFormDefault="unqualified" elementFormDefault="qualified" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:DisplayName" minOccurs="0"/>
-[...1 lines deleted...]
-          <xs:element ref="pc:AccountType" minOccurs="0"/>
+          <xs:element minOccurs="0" ref="pc:DisplayName"/>
+          <xs:element minOccurs="0" ref="pc:AccountId"/>
+          <xs:element minOccurs="0" ref="pc:AccountType"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
     <xs:element name="AccountId" type="xs:string"/>
     <xs:element name="AccountType" type="xs:string"/>
     <xs:element name="BDCAssociatedEntity">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+          <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:BDCEntity"/>
         </xs:sequence>
         <xs:attribute ref="pc:EntityNamespace"/>
         <xs:attribute ref="pc:EntityName"/>
         <xs:attribute ref="pc:SystemInstanceName"/>
         <xs:attribute ref="pc:AssociationName"/>
       </xs:complexType>
     </xs:element>
     <xs:attribute name="EntityNamespace" type="xs:string"/>
     <xs:attribute name="EntityName" type="xs:string"/>
     <xs:attribute name="SystemInstanceName" type="xs:string"/>
     <xs:attribute name="AssociationName" type="xs:string"/>
     <xs:element name="BDCEntity">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
-[...5 lines deleted...]
-          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+          <xs:element minOccurs="0" ref="pc:EntityDisplayName"/>
+          <xs:element minOccurs="0" ref="pc:EntityInstanceReference"/>
+          <xs:element minOccurs="0" ref="pc:EntityId1"/>
+          <xs:element minOccurs="0" ref="pc:EntityId2"/>
+          <xs:element minOccurs="0" ref="pc:EntityId3"/>
+          <xs:element minOccurs="0" ref="pc:EntityId4"/>
+          <xs:element minOccurs="0" ref="pc:EntityId5"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="EntityDisplayName" type="xs:string"/>
     <xs:element name="EntityInstanceReference" type="xs:string"/>
     <xs:element name="EntityId1" type="xs:string"/>
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+          <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:TermName" minOccurs="0"/>
-          <xs:element ref="pc:TermId" minOccurs="0"/>
+          <xs:element minOccurs="0" ref="pc:TermName"/>
+          <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CEAF940-6A69-4F34-AA3F-D7483B75489D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66296FAC-997D-41D3-87E5-1CD48278E2B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
@@ -41617,98 +44204,91 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BEC4CDA-D0D3-4D63-836E-221959702B0B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6fe07f41-1ecf-4012-b4c5-a56ae3386ded"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ECB3455-0D71-4D05-9140-A5CCA2FCA7A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bb63fbf0-2470-49e3-886f-300b9ef5665e"/>
     <ds:schemaRef ds:uri="6fe07f41-1ecf-4012-b4c5-a56ae3386ded"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>47</Pages>
-  <Words>11610</Words>
-  <Characters>94043</Characters>
+  <Words>11818</Words>
+  <Characters>95729</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>783</Lines>
-  <Paragraphs>210</Paragraphs>
+  <Lines>797</Lines>
+  <Paragraphs>214</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>105443</CharactersWithSpaces>
+  <CharactersWithSpaces>107333</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SOSIAALIPALVELUJEN OMAVALVONTASUUNNITELMA</dc:title>
   <dc:subject/>
   <dc:creator>Tuomainen Pauliina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010057F82573354FBE4A85D6DE97367C6151</vt:lpwstr>