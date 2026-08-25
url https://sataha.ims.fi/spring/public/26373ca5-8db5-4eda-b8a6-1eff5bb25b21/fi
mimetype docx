--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -119,51 +119,51 @@
           </w:pPr>
         </w:p>
         <w:p w14:paraId="370479F6" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="24FABC52" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00890876">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="2B579A"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               <w:lang w:eastAsia="fi-FI"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7865A1FC" wp14:editId="1FD5654B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7865A1FC" wp14:editId="6BAF626F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-765810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7702550" cy="5600700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Kuva 5">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="Kuva 5">
@@ -280,2268 +280,2267 @@
         </w:p>
         <w:p w14:paraId="1EC0EDFF" w14:textId="77777777" w:rsidR="006B6E9D" w:rsidRDefault="006B6E9D" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="73043E1A" w14:textId="77777777" w:rsidR="006B6E9D" w:rsidRPr="006B6E9D" w:rsidRDefault="006B6E9D" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="24BFA222" w14:textId="77777777" w:rsidR="006200E4" w:rsidRDefault="006200E4" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="45688A94" w14:textId="7E15C8A7" w:rsidR="00794DB2" w:rsidRDefault="00FC3636" w:rsidP="0074386B">
+        <w:p w14:paraId="45688A94" w14:textId="7E15C8A7" w:rsidR="00794DB2" w:rsidRDefault="00000000" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="0" w:name="_Toc51054846" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="443526792"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="5B22A1A7" w14:textId="5082148C" w:rsidR="00FC3636" w:rsidRDefault="004600A9">
+        <w:p w14:paraId="6619E1A2" w14:textId="68050685" w:rsidR="0083014C" w:rsidRDefault="004600A9">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="005B1DF7">
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc221093091" w:history="1">
-            <w:r w:rsidR="00FC3636" w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230765997" w:history="1">
+            <w:r w:rsidR="0083014C" w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1. Palveluntuottajaa, palveluyksikköä ja toimintaa koskevat tiedot</w:t>
             </w:r>
-            <w:r w:rsidR="00FC3636">
+            <w:r w:rsidR="0083014C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FC3636">
+            <w:r w:rsidR="0083014C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FC3636">
+            <w:r w:rsidR="0083014C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093091 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FC3636">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230765997 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0083014C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FC3636">
+            <w:r w:rsidR="0083014C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC3636">
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00FC3636">
+            <w:r w:rsidR="0083014C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5AA07748" w14:textId="25EF26CA" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="09F1F85E" w14:textId="00B085AA" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093092" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230765998" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1 Palveluntuottajan perustiedot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093092 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230765998 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="590CE969" w14:textId="0E891F49" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="22D1F2EF" w14:textId="3B93A826" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093093" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230765999" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2 Vastuualueen perustiedot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093093 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230765999 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F633C55" w14:textId="3A56E405" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="6B618AEC" w14:textId="54C413C4" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093094" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766000" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vastuualue ja yhteystiedot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093094 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766000 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7D0E64E3" w14:textId="00C1C117" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="181B603F" w14:textId="3E44B018" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093095" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766001" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sairaalapalvelut</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093095 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766001 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C415AC4" w14:textId="7A3C5EFE" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="6D480290" w14:textId="4B925D53" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093096" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766002" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vastuualueen potilasasiavastaava</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093096 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766002 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6243E63F" w14:textId="3F9C73BC" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="7E97388F" w14:textId="7DBAD5B3" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093097" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766003" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Potilasasiavastaava neuvoo ja ohjaa asiakkaita potilaiden oikeuksiin ja liittyvissä asioissa.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093097 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766003 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="61E4DEF1" w14:textId="519472A0" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="0A61B5AC" w14:textId="7102ED82" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093098" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766004" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.3 Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093098 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766004 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2449BE83" w14:textId="231A78B7" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="6183345D" w14:textId="7F966FF3" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093099" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766005" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2 Asiakas- ja potilasturvallisuus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093099 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766005 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C1E5DD7" w14:textId="11403259" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="017CCC6D" w14:textId="5D862488" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093100" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766006" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1 Palveluiden laadulliset edellytykset</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093100 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766006 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7402C80F" w14:textId="12B2368F" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="2BBB0FA5" w14:textId="3C6E6068" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093101" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766007" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2 Vastuu palvelujen laadusta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093101 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766007 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29C1E82D" w14:textId="131C344A" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="42540090" w14:textId="3B90A30A" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093102" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766008" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3 Asiakkaan ja potilaan asema ja oikeudet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093102 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766008 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0EF4E296" w14:textId="18B16334" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="2BA66E91" w14:textId="39475114" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093103" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766009" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.4 Muistutusten käsittely</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093103 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766009 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="63A55EF8" w14:textId="32C6A703" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="2AEC6F2B" w14:textId="59C000E0" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093104" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766010" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.5 Henkilöstö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093104 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766010 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A393F10" w14:textId="059A5947" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="4B718AD4" w14:textId="179C62C2" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093105" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766011" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.6 Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093105 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766011 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="61352306" w14:textId="2C604DB8" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="5DE7C86C" w14:textId="495A1E54" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093106" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766012" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.7 Monialainen yhteistyö ja palvelun koordinointi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093106 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766012 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E8D91B1" w14:textId="5B90450A" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="2000B62C" w14:textId="3CF3A651" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093107" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766013" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.8 Toimitilat ja välineet mukaan lukien toimintaympäristö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093107 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766013 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="281B1E73" w14:textId="7471A23A" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="56596EC7" w14:textId="3DB716D8" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093108" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766014" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.9 Lääkinnälliset laitteet, tietojärjestelmät ja teknologian käyttö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093108 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766014 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="336BF1E0" w14:textId="5958D674" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="3FFBBC5B" w14:textId="39CBD245" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093109" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766015" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.10 Lääkehoitosuunnitelma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093109 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766015 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>27</w:t>
+              <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F2AFEE2" w14:textId="58F000E1" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="3775D6C3" w14:textId="6C10307C" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093110" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766016" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2.11 Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093110 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766016 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F80FC25" w14:textId="6BFD6A2A" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="3EBCB94D" w14:textId="424634D3" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093111" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766017" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2.12 Säännöllisesti kerättävän ja muun palautteen huomioiminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093111 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766017 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>31</w:t>
+              <w:t>34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5255DB53" w14:textId="42BCB960" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="691D9D3B" w14:textId="3CDF47DA" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093112" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766018" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3 Omavalvonnan riskienhallinta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093112 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766018 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>36</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42CBEEB9" w14:textId="3ED460E1" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="3025CD9B" w14:textId="57E41CE1" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093113" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766019" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1 Vastuualueen riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093113 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766019 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>36</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2491F471" w14:textId="2466CA1D" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="354D7FBD" w14:textId="36CC20BC" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093114" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766020" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2. Riskienhallinnan keinot ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093114 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766020 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>36</w:t>
+              <w:t>39</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E5B6699" w14:textId="262DB724" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="792A339F" w14:textId="29D0BDBE" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093115" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766021" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3 Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093115 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766021 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>38</w:t>
+              <w:t>43</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="637BC35D" w14:textId="68E77F56" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="630B6347" w14:textId="0BA2634D" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093116" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766022" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093116 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766022 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>39</w:t>
+              <w:t>45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E02A113" w14:textId="4D595329" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="46EC9932" w14:textId="6F90C5F0" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093117" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766023" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.5 Valmius- ja jatkuvuudenhallinta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093117 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766023 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>40</w:t>
+              <w:t>45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65EA2B05" w14:textId="60570A7F" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="7DBDFD69" w14:textId="3263DBD7" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093118" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766024" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4 Omavalvontasuunnitelman toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093118 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766024 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>41</w:t>
+              <w:t>46</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="638145D7" w14:textId="11E53175" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="7CAF94B6" w14:textId="5682F43C" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093119" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766025" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1 Toimeenpano</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093119 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766025 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>41</w:t>
+              <w:t>46</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71613FF0" w14:textId="419AA7AB" w:rsidR="00FC3636" w:rsidRDefault="00FC3636">
+        <w:p w14:paraId="76E8F5C9" w14:textId="59863045" w:rsidR="0083014C" w:rsidRDefault="0083014C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221093120" w:history="1">
-            <w:r w:rsidRPr="007D58A0">
+          <w:hyperlink w:anchor="_Toc230766026" w:history="1">
+            <w:r w:rsidRPr="0098760B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2 Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221093120 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230766026 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00534DD3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>41</w:t>
+              <w:t>46</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7828C8BE" w14:textId="3ADEDD8A" w:rsidR="004600A9" w:rsidRDefault="004600A9" w:rsidP="4BC2A9C4">
+        <w:p w14:paraId="7828C8BE" w14:textId="622A20F8" w:rsidR="004600A9" w:rsidRDefault="004600A9" w:rsidP="4BC2A9C4">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9628"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlinkki"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="30B42D9E" w14:textId="4AFAB4B7" w:rsidR="25F8EA0C" w:rsidRDefault="25F8EA0C" w:rsidP="25F8EA0C">
       <w:pPr>
         <w:pStyle w:val="Sisluet2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9628"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73CB844B" w14:textId="519E4CAB" w:rsidR="6BC20AD4" w:rsidRDefault="6BC20AD4">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB96981" w14:textId="5D359CB0" w:rsidR="000D3BE5" w:rsidRDefault="000D3BE5" w:rsidP="63E19E6A">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc45556421"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc221093091"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc230765997"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc45556421"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc664223350"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc145511875"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="49DA234C">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t>alveluntuottajaa</w:t>
       </w:r>
       <w:r w:rsidR="002631D6">
         <w:t>, palveluyksikköä ja toimintaa</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t xml:space="preserve"> koskevat tiedot</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="118199D4" w14:textId="010479E3" w:rsidR="63E19E6A" w:rsidRDefault="63E19E6A" w:rsidP="63E19E6A"/>
     <w:p w14:paraId="77C67107" w14:textId="4DBE025E" w:rsidR="25F8EA0C" w:rsidRDefault="763291F6" w:rsidP="25F8EA0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialue </w:t>
       </w:r>
       <w:r w:rsidR="00694BD6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eli </w:t>
       </w:r>
       <w:r w:rsidR="00694BD6" w:rsidRPr="00354CE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Sata-alue</w:t>
@@ -2751,54 +2750,54 @@
       </w:r>
       <w:r w:rsidR="00AF3698" w:rsidRPr="0019524B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, joista </w:t>
       </w:r>
       <w:r w:rsidR="0055700D" w:rsidRPr="0019524B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>vastuualueiden lisäksi laaditaan omavalvontasuunnitelmat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1606528D" w14:textId="77777777" w:rsidR="001F5DB7" w:rsidRDefault="001F5DB7" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4880C345" w14:textId="0D9E894F" w:rsidR="00C34F86" w:rsidRPr="00C34F86" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc221093092"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc230765998"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>1.1 Palveluntuottajan perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="5CC08FBD" w14:textId="30D4639F" w:rsidR="00055512" w:rsidRDefault="009B53A2" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc45556422"/>
       <w:bookmarkStart w:id="7" w:name="_Toc1267008580"/>
       <w:bookmarkStart w:id="8" w:name="_Toc145511876"/>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DE6CB7" w:rsidRPr="7DD0F5B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palveluntuottaja</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
@@ -2874,78 +2873,66 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DB0466">
         <w:t>28500 PORI</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="4842DC1D">
         <w:t>Vaihteen puhelinnumero 0100 2244</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09AAC7A3" w14:textId="6F9F6258" w:rsidR="71D9F48E" w:rsidRDefault="00A80E04" w:rsidP="00745E91">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="7DF29A2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Johdon yhteystie</w:t>
-[...11 lines deleted...]
-          <w:t>ot</w:t>
+          <w:t>Johdon yhteystiedot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70215AB1" w14:textId="77777777" w:rsidR="7DF29A2D" w:rsidRDefault="7DF29A2D" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C0AE0A6" w14:textId="0BD471E0" w:rsidR="009B53A2" w:rsidRPr="003A3546" w:rsidRDefault="00890206" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc221093093"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc230765999"/>
       <w:r w:rsidRPr="003A3546">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86" w:rsidRPr="003A3546">
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:r w:rsidR="006E10E9" w:rsidRPr="003A3546">
         <w:t>Vastuualueen</w:t>
       </w:r>
       <w:r w:rsidR="2D9BD40D" w:rsidRPr="003A3546">
         <w:t xml:space="preserve"> perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="4DCEF623" w14:textId="4788B0B0" w:rsidR="38D6D08C" w:rsidRPr="003A3546" w:rsidRDefault="38D6D08C" w:rsidP="25F8EA0C">
       <w:r w:rsidRPr="003A3546">
         <w:t>Vastuualuekohtainen omavalvontasuunnitelma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="179A1926" w14:textId="79E8F1AB" w:rsidR="0BAAD2AD" w:rsidRPr="003A3546" w:rsidRDefault="0BAAD2AD" w:rsidP="25F8EA0C">
       <w:r w:rsidRPr="003A3546">
         <w:t>Tämä vastuualuekohtainen omavalvontasuunnitelma on laadittu Sosiaali- ja terveydenhuollon valvonnasta annetun lain mukaisesti (741/2023 § 27) ja noudatettu Sata-alueen ohjetta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F41093" w14:textId="040AE412" w:rsidR="25F8EA0C" w:rsidRPr="00F203B7" w:rsidRDefault="7CB90CB4" w:rsidP="00FB58A2">
@@ -2966,76 +2953,76 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="4815"/>
       </w:tblGrid>
       <w:tr w:rsidR="3C248706" w:rsidRPr="00F203B7" w14:paraId="5E69F8B4" w14:textId="77777777" w:rsidTr="4BC2A9C4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74534AAF" w14:textId="586C2C24" w:rsidR="06736831" w:rsidRPr="00F203B7" w:rsidRDefault="06736831" w:rsidP="3C248706">
             <w:pPr>
               <w:pStyle w:val="Otsikko2"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc221093094"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc230766000"/>
             <w:r w:rsidRPr="00F203B7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuualue ja yhteystiedot</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A42A085" w14:textId="0E5F2FF6" w:rsidR="06736831" w:rsidRPr="00F203B7" w:rsidRDefault="06736831" w:rsidP="3C248706">
             <w:pPr>
               <w:pStyle w:val="Otsikko2"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc221093095"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc230766001"/>
             <w:r w:rsidRPr="00F203B7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sairaalapalvelut</w:t>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="6200BC13" w14:textId="7912A2EA" w:rsidR="06736831" w:rsidRPr="00F203B7" w:rsidRDefault="06736831">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F203B7">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Anssi Luoma, vastuualuejohtaja</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56C6D948" w14:textId="1DE85910" w:rsidR="678B3944" w:rsidRPr="00F203B7" w:rsidRDefault="678B3944">
             <w:pPr>
@@ -3065,76 +3052,76 @@
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="3C248706" w:rsidRPr="00F203B7" w14:paraId="729FBF32" w14:textId="77777777" w:rsidTr="4BC2A9C4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B8C24A1" w14:textId="1B3B22FA" w:rsidR="06736831" w:rsidRPr="00F203B7" w:rsidRDefault="06736831" w:rsidP="3C248706">
             <w:pPr>
               <w:pStyle w:val="Otsikko2"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc221093096"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc230766002"/>
             <w:r w:rsidRPr="00F203B7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuualueen potilasasiavastaava</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="369E2690" w14:textId="76CCBD75" w:rsidR="06736831" w:rsidRPr="00F203B7" w:rsidRDefault="06736831" w:rsidP="3C248706">
             <w:pPr>
               <w:pStyle w:val="Otsikko2"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc221093097"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc230766003"/>
             <w:r w:rsidRPr="00F203B7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Potilasasiavastaava neuvoo ja ohjaa asiakkaita potilaiden oikeuksiin ja liittyvissä asioissa.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="77865A8B" w14:textId="5F59A814" w:rsidR="21ED5AD3" w:rsidRPr="00F203B7" w:rsidRDefault="21ED5AD3" w:rsidP="3C248706">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F203B7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Potilasasiavastaavan tavoittaa:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F203B7">
@@ -3197,88 +3184,115 @@
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22381223" w14:textId="77777777" w:rsidR="001B1C86" w:rsidRPr="00367A43" w:rsidRDefault="001B1C86" w:rsidP="31940191">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22AFE059" w14:textId="65156720" w:rsidR="00C725DC" w:rsidRDefault="00C34F86" w:rsidP="00521B1F">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc45556427"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc221093098"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc230766004"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc45556427"/>
       <w:r>
         <w:t xml:space="preserve">1.3 </w:t>
       </w:r>
       <w:r w:rsidR="008D5EE6">
         <w:t>Palvelut</w:t>
       </w:r>
       <w:r w:rsidR="00F5390D">
         <w:t>, toiminta-ajatus ja toimintaperiaatteet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="2C57E3D8" w14:textId="28C2CA60" w:rsidR="00C725DC" w:rsidRPr="003A3546" w:rsidRDefault="529CADEE" w:rsidP="003A3546">
       <w:r w:rsidRPr="003A3546">
         <w:t>Sairaalapalveluiden toimintaa ohjaa hyvinvointialueen t</w:t>
       </w:r>
       <w:r w:rsidR="00C725DC" w:rsidRPr="003A3546">
         <w:t>oiminta-ajatu</w:t>
       </w:r>
       <w:r w:rsidR="0219E4A0" w:rsidRPr="003A3546">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="009B6643" w:rsidRPr="003A3546">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C725DC" w:rsidRPr="003A3546">
         <w:t xml:space="preserve"> Satavarmaa hyvinvointia, terveyttä ja turvallisuutta lähellä ihmistä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C1B646" w14:textId="5E472893" w:rsidR="00F40F97" w:rsidRPr="003A3546" w:rsidRDefault="44524F42" w:rsidP="003A3546">
       <w:r w:rsidRPr="003A3546">
         <w:t>Sairaalapalveluiden vastuualue tarjoaa kaikenikäisille erikoissairaanhoidon palveluita hyvinvointialueella.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C80049" w14:textId="28684E8A" w:rsidR="00F40F97" w:rsidRPr="003A3546" w:rsidRDefault="44524F42" w:rsidP="003A3546">
+    <w:p w14:paraId="48C80049" w14:textId="0AC6C82A" w:rsidR="00F40F97" w:rsidRPr="003A3546" w:rsidRDefault="44524F42" w:rsidP="003A3546">
       <w:r w:rsidRPr="003A3546">
-        <w:t>Vastuualue vastaa ja järjestää vastuualueelleen kuuluvan erikoissairaanhoidon ja erikoissairaanhoidon hoito-osastojen ja kuntouksen ja yleislääketieteen osaston palvelut hyvinvointialueella.</w:t>
+        <w:t xml:space="preserve">Vastuualue vastaa ja järjestää vastuualueelleen kuuluvan erikoissairaanhoidon </w:t>
+      </w:r>
+      <w:r w:rsidR="00357FED">
+        <w:t xml:space="preserve">polikliinisen, operatiivisen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3546">
+        <w:t xml:space="preserve">ja erikoissairaanhoidon </w:t>
+      </w:r>
+      <w:r w:rsidR="00357FED">
+        <w:t>sekä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3546">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1B0A">
+        <w:t xml:space="preserve">vaativan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3546">
+        <w:t>kuntouksen osasto</w:t>
+      </w:r>
+      <w:r w:rsidR="00357FED">
+        <w:t>hoidon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3546">
+        <w:t xml:space="preserve"> palvelut hyvinvointialueella.</w:t>
+      </w:r>
+      <w:r w:rsidR="00357FED">
+        <w:t xml:space="preserve"> Palveluita tuotetaan sekä läsnä- että etäpalveluina.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14902535" w14:textId="3687F7EC" w:rsidR="00F40F97" w:rsidRPr="003A3546" w:rsidRDefault="44524F42" w:rsidP="003A3546">
       <w:r w:rsidRPr="003A3546">
         <w:t xml:space="preserve">Vastuualue yhteensovittaa järjestämänsä palvelut muiden toimi- ja vastuualueiden toimintaan ja niitä koskevaan keskeiseen lainsäädäntöön </w:t>
       </w:r>
       <w:r w:rsidR="7A37A497" w:rsidRPr="003A3546">
         <w:t xml:space="preserve">perustuen </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3546">
         <w:t xml:space="preserve">sekä edistää yhteistyötä ja tiedonkulkua toimi- ja vastuualueiden välillä. Vastuualuetta johtaa vastuualuejohtaja. Vastuualue jakautuu </w:t>
       </w:r>
       <w:r w:rsidR="484604C1" w:rsidRPr="003A3546">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3546">
         <w:t xml:space="preserve">edisiinisen klinikkaryhmän, </w:t>
       </w:r>
       <w:r w:rsidR="09C324DC" w:rsidRPr="003A3546">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3546">
         <w:t xml:space="preserve">peratiivisen klinikkaryhmän, </w:t>
       </w:r>
       <w:r w:rsidR="0411EEC0" w:rsidRPr="003A3546">
@@ -3685,70 +3699,50 @@
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E099536" w14:textId="58573618" w:rsidR="6E3FF7FC" w:rsidRPr="00F203B7" w:rsidRDefault="6E3FF7FC" w:rsidP="0F036A0B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F203B7">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Päiväsairaala </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49A5D8B9" w14:textId="18EDB36E" w:rsidR="0F036A0B" w:rsidRPr="00F203B7" w:rsidRDefault="0F036A0B" w:rsidP="0F036A0B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="370E7267" w14:textId="36F18552" w:rsidR="6E3FF7FC" w:rsidRPr="00F203B7" w:rsidRDefault="00BB7C81" w:rsidP="0F036A0B">
-[...18 lines deleted...]
-          </w:p>
           <w:p w14:paraId="4F57EE1A" w14:textId="282FC22E" w:rsidR="6E3FF7FC" w:rsidRPr="00F203B7" w:rsidRDefault="6E3FF7FC" w:rsidP="0F036A0B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F203B7">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kuntoutusosasto</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3213C9B4" w14:textId="1337084D" w:rsidR="0F036A0B" w:rsidRPr="00F203B7" w:rsidRDefault="0F036A0B" w:rsidP="0F036A0B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
@@ -4082,290 +4076,76 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7915BEA8" w14:textId="3A3933A3" w:rsidR="0F036A0B" w:rsidRPr="00F203B7" w:rsidRDefault="0F036A0B" w:rsidP="0F036A0B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C13A637" w14:textId="23192654" w:rsidR="72784414" w:rsidRPr="00F203B7" w:rsidRDefault="72784414" w:rsidP="0F036A0B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Taulukko 1. Sairaalapalveluiden vastuuyksiköt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26994192" w14:textId="5AFAC54A" w:rsidR="1DF1D52A" w:rsidRPr="00F203B7" w:rsidRDefault="1DF1D52A" w:rsidP="25F8EA0C">
-[...173 lines deleted...]
-    <w:p w14:paraId="5972A6BB" w14:textId="4F116BAA" w:rsidR="1DF1D52A" w:rsidRPr="00F203B7" w:rsidRDefault="1DF1D52A" w:rsidP="255E54EF">
+    <w:p w14:paraId="4ADF3241" w14:textId="28892123" w:rsidR="00FA6AD6" w:rsidRPr="00990B6A" w:rsidRDefault="00FA6AD6" w:rsidP="255E54EF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...43 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="166B3955" w14:textId="2CCC7D3D" w:rsidR="0F036A0B" w:rsidRPr="00700E3D" w:rsidRDefault="1DF1D52A" w:rsidP="0F036A0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Osa klinikkaryhmien lääkäriresu</w:t>
       </w:r>
       <w:r w:rsidR="2DE26E2C" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rssista</w:t>
       </w:r>
       <w:r w:rsidR="6FEBD25B" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, toimenpiteistä ja terapiapalveluista</w:t>
       </w:r>
       <w:r w:rsidR="2DE26E2C" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on järjestetty ostopalveluna. Ostopalvelusopimukset ovat ajan tasalla ja kilpailutetaan palvelutarpeeseen perustuen. Sopimuksiin on kirjattu yhteyshenkilöt molemmilta sopimuskumppaneilta.</w:t>
@@ -4383,102 +4163,115 @@
         <w:t>vastaa</w:t>
       </w:r>
       <w:r w:rsidR="3B662C85" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3B662C85" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vastuualuejohtaja.</w:t>
       </w:r>
       <w:r w:rsidR="197B6A09" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386C7ADA" w14:textId="4238DDE8" w:rsidR="0026147E" w:rsidRPr="00700E3D" w:rsidRDefault="00D92484" w:rsidP="0074386B">
+    <w:p w14:paraId="0A033737" w14:textId="77777777" w:rsidR="00141143" w:rsidRDefault="00D92484" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:sectPr w:rsidR="00141143" w:rsidSect="00534DD3">
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="2931" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgNumType w:start="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sata-alue</w:t>
       </w:r>
       <w:r w:rsidR="001A6BEE" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ei tuota </w:t>
       </w:r>
       <w:r w:rsidR="00894FF0" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">palveluja </w:t>
       </w:r>
       <w:r w:rsidR="00BC569B" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>muilla hyvinv</w:t>
       </w:r>
       <w:r w:rsidR="009A66D7" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ointialueilla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F80A862" w14:textId="186D7A4A" w:rsidR="0026147E" w:rsidRPr="00B04472" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc221093099"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc230766005"/>
       <w:r w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="0005144F" w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00384B57" w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0005144F" w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja potilasturvallisuus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="00A17209" w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
@@ -4487,51 +4280,51 @@
     </w:p>
     <w:p w14:paraId="65C8A957" w14:textId="77777777" w:rsidR="0026147E" w:rsidRPr="00F30016" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66A123CD" w14:textId="3091CF4C" w:rsidR="00C94164" w:rsidRPr="008D6177" w:rsidRDefault="00E74B45" w:rsidP="179599DD">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc45556462"/>
       <w:bookmarkStart w:id="18" w:name="_Toc1987470091"/>
       <w:bookmarkStart w:id="19" w:name="_Toc145511907"/>
       <w:bookmarkStart w:id="20" w:name="_Toc149033991"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc221093100"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc230766006"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1 </w:t>
       </w:r>
       <w:r w:rsidR="00C42992" w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Palvelu</w:t>
       </w:r>
       <w:r w:rsidR="0055223C" w:rsidRPr="4BC2A9C4">
         <w:rPr>
@@ -4899,96 +4692,119 @@
         </w:rPr>
         <w:t xml:space="preserve"> ja tekstiviesti palauteet)</w:t>
       </w:r>
       <w:r w:rsidR="524E0A82" w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="01574197" w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="524E0A82" w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5787AF69" w14:textId="77777777" w:rsidR="00EA5617" w:rsidRDefault="00EA5617">
+    <w:p w14:paraId="72635DBB" w14:textId="77777777" w:rsidR="00141143" w:rsidRDefault="00141143">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00141143" w:rsidSect="00534DD3">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="2931" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgNumType w:start="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5787AF69" w14:textId="1FFFA7A1" w:rsidR="00EA5617" w:rsidRDefault="00D86F7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Taulukko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86F7D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Potilasturvallisuuden edistämisen menettelytavat </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A3546" w:rsidRPr="003A3546" w14:paraId="638047B6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47075078" w14:textId="61ADB368" w:rsidR="0088323F" w:rsidRPr="003A3546" w:rsidRDefault="0088323F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3546">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Potilasturvallisuuden edistämisen</w:t>
             </w:r>
             <w:r w:rsidR="003C1002" w:rsidRPr="003A3546">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D580D" w:rsidRPr="003A3546">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>menettelyta</w:t>
             </w:r>
             <w:r w:rsidR="00611A07" w:rsidRPr="003A3546">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>vat</w:t>
@@ -5647,84 +5463,1716 @@
           <w:p w14:paraId="42606C07" w14:textId="42F30D7C" w:rsidR="1E270B35" w:rsidRPr="003A3546" w:rsidRDefault="1E270B35" w:rsidP="790B66EC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3546">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Psykiatrian vastuuyksikkö</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59301C0D" w14:textId="73B0ADCC" w:rsidR="00E12761" w:rsidRDefault="00E12761" w:rsidP="3EE228F1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="21F02ABB" w14:textId="79044F7B" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="00D86F7D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taulukko </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sairaalapalveluiden käytössä olevat p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otila</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hoi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on laatumittarit/-rekisterit </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TaulukkoRuudukko"/>
+        <w:tblW w:w="9630" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1926"/>
+        <w:gridCol w:w="1905"/>
+        <w:gridCol w:w="1947"/>
+        <w:gridCol w:w="1926"/>
+        <w:gridCol w:w="1926"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="1F96D953" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA23BE9" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yksikkö</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE15AAC" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nimi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09604A3C" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mihin käytetään</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0C99CA" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Muuta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5474CAD9" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ylläpitäjä</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="1BB72C44" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="791C0D9B" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neurologia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4442E5F3" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MS-rekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="557C71D2" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Potilaan hoidon seuranta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22275743" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Osa kansallista rekisteritietoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4B743D" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>StellarQ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="4ED781DF" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D29F9F4" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neurologia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E66E9E5" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Liikehäiriö sairausrekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D27D161" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Potilaan hoidon seuranta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B985240" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D983D2F" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Osa kansallista rekisteritietoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34702F68" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>StellarQ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="3ACB783B" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9E20BA" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Infektiopoliklinikka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="195A5BCF" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>HIV-laaturekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A80DEAE" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CEB81D0" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kansallinen rekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E00923" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>THL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="59BA0514" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD0344B" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gastrologia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1072F851" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BCB -IBD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25ACF173" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Potilaan hoidon ja lääkityksen seuranta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B7A131" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAFBB86" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BCB </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="28414EB2" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5061C4C7" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kardiologia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C6F171" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sydänrekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58294C26" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="435B2E50" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kansallinen laaturekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0C8B1B" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="6F7ACF33" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C74CBDE" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Reumataudit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BDEF3F" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tulehduksellisten reumasairauksien laaturekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C90176F" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Potilaan hoidon ja lääkityksen seuranta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDFC51B" w14:textId="4F8BA00B" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kansallinen laaturekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59997719" w14:textId="5A740CD6" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>GTI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="412307EE" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="556BBE8E" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sisätaudit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="217A1E23" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Suomen Munuaistautirekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E2E24E" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Munuaiskorvaushoidon seuranta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F10B003" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lakisääteinen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3D4F95" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Munuais- ja maksaliitto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="3101B418" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F41897" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sisätaudit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A603E9B" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Munaistautirekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="094EB3ED" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hoidon ja laadunseuranta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5948FD" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laaturekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B51ED1A" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>THL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="4682ECC6" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2966D8A8" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sisätaudit ja lastentaudit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="699279FF" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BCB-laaturekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="335F2B17" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Diabeteksen hoidon ja laadunseuranta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6504EA12" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="089490C8" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BCB </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="018567E8" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C23089" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Teho-osasto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCCD1FB" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BM-ICU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA07EB2" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B295DCF" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laaturekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D00C4A9" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TietoEvry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="4B255414" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75EFE0F5" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Operatiivinen klinikkaryhmä</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E960142" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Selkärekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBAEF5C" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Leikkaustiedon kerääminen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7D609B" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kansallinen rekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEFFF64" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>THL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="35BEE178" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7217584E" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Operatiivinen klinikkaryhmä</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A3AEC3" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BM-OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16741D39" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kiireellisyyden määrittely</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F91D7E3" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Leikkaustoiminnan vertaispalvelu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19142AE9" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TietoEvry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="5A89F4B7" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DC949A" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Operatiivinen klinikkaryhmä</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073DDA40" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEA77EE" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lihavuus-kirurgia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4007C585" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05315410" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5072ADFF" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BCB </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="10AFDE7F" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="797DEB97" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Operatiivinen klinikkaryhmä</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EC3FB43" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8B1978" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tekonivel-rekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="465D1298" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laadun seuranta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9F30C0" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kansallinen laaturekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="251E264B" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>THL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w14:paraId="43B210B8" w14:textId="77777777" w:rsidTr="009D3347">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F75A0B" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Operatiivinen klinikkaryhmä</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D4642C5" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7C5330" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Syöpärekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B90272F" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="643C329A" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kansallinen laaturekisteri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="746E39F3" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRPr="00F203B7" w:rsidRDefault="00D86F7D" w:rsidP="009D3347">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F203B7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Suomen syöpäyhdistys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="662318D0" w14:textId="77777777" w:rsidR="00D86F7D" w:rsidRDefault="00D86F7D" w:rsidP="3EE228F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="0ADD0350" w14:textId="77777777" w:rsidR="0065671D" w:rsidRDefault="002C4BE4" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc221093101"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc230766007"/>
       <w:r>
         <w:t xml:space="preserve">2.2 </w:t>
       </w:r>
       <w:r w:rsidR="00FA1700">
         <w:t>Vastuu palvelujen laadusta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="5965C001" w14:textId="144CF30F" w:rsidR="008C7B46" w:rsidRPr="00DC5374" w:rsidRDefault="4B90C773" w:rsidP="004E0249">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC5374">
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00482C69">
         <w:t>-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> hallinnon ja toiminnan järjestämisessä sekä päätöksen</w:t>
       </w:r>
       <w:r w:rsidR="60FCDEBD" w:rsidRPr="00DC5374">
         <w:t xml:space="preserve">teossa </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t xml:space="preserve">noudatetaan </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00634CE2" w:rsidRPr="00634CE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>hallintosäännön</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00634CE2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t>määräyksiä</w:t>
       </w:r>
       <w:r w:rsidR="5F262657" w:rsidRPr="00DC5374">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="615C16FA" w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="295FD8F7" w:rsidRPr="00DC5374">
         <w:t>Organisaatio on jaettu toimialueisiin</w:t>
       </w:r>
       <w:r w:rsidR="14FA1A6A" w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> ja niiden </w:t>
       </w:r>
@@ -5754,153 +7202,171 @@
       </w:r>
       <w:r w:rsidR="20E8A97A" w:rsidRPr="00274A11">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vastuualuetasoisesti.</w:t>
       </w:r>
       <w:r w:rsidR="20E8A97A" w:rsidRPr="00274A11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545ED6E6" w14:textId="6542CDE2" w:rsidR="001D6F6E" w:rsidRPr="003A3546" w:rsidRDefault="00C2742D" w:rsidP="004E0249">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0091693C">
         <w:t>Vastuualuejohtaja</w:t>
       </w:r>
       <w:r w:rsidR="001D6F6E" w:rsidRPr="0091693C">
         <w:t xml:space="preserve"> johtaa vastuualueen toimintaa ja varmistaa palvelujen integraation. Hän vastaa vastuualueen toiminnan suunnittelusta, taloudesta, kehittämisestä, yhteensovittamisesta, integraatiosta, toimeenpanosta, arvioinnista, sisäisestä valvonnasta ja </w:t>
       </w:r>
       <w:r w:rsidR="001D6F6E" w:rsidRPr="003A3546">
         <w:t xml:space="preserve">riskienhallinnasta sisäisen valvonnan ohjeiden mukaisesti. Vastuualuejohtaja vastaa vastuualueensa omavalvonnasta ja asiakas- ja potilaslähtöisen toiminnan kehittämisestä sekä toiminnan asiakas- ja potilasturvallisuudesta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF034C7" w14:textId="1A2C2229" w:rsidR="007C2E9E" w:rsidRPr="003A3546" w:rsidRDefault="004122F5" w:rsidP="00862489">
+    <w:p w14:paraId="7EF034C7" w14:textId="5AFB5946" w:rsidR="007C2E9E" w:rsidRPr="003A3546" w:rsidRDefault="004122F5" w:rsidP="00862489">
       <w:r w:rsidRPr="003A3546">
-        <w:t xml:space="preserve">Sairaalapalveluiden johto arvioi korjaavien toimenpiteiden tarpeen ja toimenpiteet yhteistyössä vastuuyksikön esihenkilöiden kanssa asiakaspalautteiden, asiakastyytyväisyyskyselyiden, muistutusten ja kanteluiden perusteella.  Satakunnan hyvinvointialueen lääketieteen professiojohtaja toimii sote-toimialueiden vastaavana lääkärinä ja johtaa ja valvoo toimintayksikön terveyden- ja sairaanhoitoa. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sairaalapalveluiden johto arvioi korjaavien toimenpiteiden tarpeen ja toimenpiteet yhteistyössä vastuuyksikön esihenkilöiden kanssa asiakaspalautteiden, asiakastyytyväisyyskyselyiden, muistutusten ja kanteluiden </w:t>
+      </w:r>
+      <w:r w:rsidR="00357FED">
+        <w:t xml:space="preserve">sekä epäkohtailmoitusten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3546">
+        <w:t xml:space="preserve">perusteella.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00357FED">
+        <w:t>Erityis- ja sairaalapalvelujen toimialue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3546">
+        <w:t xml:space="preserve">johtaja toimii sote-toimialueiden vastaavana lääkärinä ja johtaa ja valvoo toimintayksikön terveyden- ja sairaanhoitoa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411996AE" w14:textId="291FB0B5" w:rsidR="0026147E" w:rsidRDefault="0065671D" w:rsidP="0065671D">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc221093102"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc230766008"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.3 </w:t>
       </w:r>
       <w:r w:rsidR="00C747BB">
         <w:t>Asiakkaan ja potilaan asema ja oikeudet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="1D74F2FD" w14:textId="3FAB0B13" w:rsidR="00E37127" w:rsidRPr="006335AB" w:rsidRDefault="006335AB" w:rsidP="00E37127">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Pääsy palveluihin ja hoitoon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CDF381" w14:textId="1872E8BD" w:rsidR="006335AB" w:rsidRDefault="00E37127" w:rsidP="006335AB">
+    <w:p w14:paraId="44CDF381" w14:textId="049091B9" w:rsidR="006335AB" w:rsidRDefault="00E37127" w:rsidP="006335AB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Hyvinvointialueiden on suunniteltava ja toteutettava sosiaali- ja terveydenhuollon palvelut yhdenvertaisesti, yhteen sovitettuina palvelukokonaisuuksina sekä hyvinvointialueen väestön tarpeet huomioon ottaen lähellä asiakkaita. Palveluiden saatavuuden edellytyksenä on riittävä sosiaali- ja terveyspalvelujen tarjonta.</w:t>
+        <w:t>Hyvinvointialueiden on suunniteltava ja toteutettava sosiaali- ja terveydenhuollon palvelut yhdenvertaisesti, yhteen</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56EBD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sovitettuina palvelukokonaisuuksina sekä hyvinvointialueen väestön tarpeet huomioon ottaen lähellä asiakkaita. Palveluiden saatavuuden edellytyksenä on riittävä sosiaali- ja terveyspalvelujen tarjonta.</w:t>
       </w:r>
       <w:r w:rsidR="00E91080">
         <w:t xml:space="preserve"> Terveydenhuoltolain </w:t>
       </w:r>
       <w:r w:rsidR="00336275">
         <w:t xml:space="preserve">(1326/2010) </w:t>
       </w:r>
       <w:r w:rsidR="00E91080">
         <w:t xml:space="preserve">mukaan </w:t>
       </w:r>
       <w:r w:rsidR="000A1C39" w:rsidRPr="43783947">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="0012240E" w:rsidRPr="43783947">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>iireellinen sairaanhoito, mukaan lukien kiireellinen suun terveydenhuolto, mielenterveyden hoito, päihdehoito ja psykososiaalinen tuki on annettava sitä tarvitsevalle potilaalle hänen asuinpaikastaan riippumatta.</w:t>
       </w:r>
       <w:r w:rsidR="006335AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00336275">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidR="00CE5162" w:rsidRPr="43783947">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnanhyvinvointialue</w:t>
         </w:r>
         <w:r w:rsidR="005F7117" w:rsidRPr="43783947">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>/palvelut/sairaala/päivystys</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00585F1C">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00336275">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00585F1C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1223D879" w14:textId="5CE0AE9D" w:rsidR="00E37127" w:rsidRPr="003A3546" w:rsidRDefault="7EBF0099" w:rsidP="4BC2A9C4">
+    <w:p w14:paraId="1223D879" w14:textId="5F095A10" w:rsidR="00E37127" w:rsidRPr="003A3546" w:rsidRDefault="7EBF0099" w:rsidP="4BC2A9C4">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Potilaiden hoitoon pääsyään kohtuullisessa ajassa valvotaan </w:t>
+        <w:t xml:space="preserve">Potilaiden hoitoon pääsyä kohtuullisessa ajassa valvotaan </w:t>
       </w:r>
       <w:r w:rsidR="35339759" w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>kuukausiraporttien perustella (</w:t>
       </w:r>
       <w:r w:rsidR="35339759" w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Terveydenhuoltolaki 1326/2010).</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoidon tarpeen arviointi on erikoissairaanhoidossa aloitettava kolmessa </w:t>
       </w:r>
@@ -5928,1857 +7394,230 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>kuukaudessa</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>siitä, kun hoidon tarve on arvioitu. Lasten ja nuorten mielenterveyspalveluissa hoito on aloitettava kolmen kuukauden kuluessa siitä, kun hoito on arvioitu tarpeelliseksi.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28AC638E" w14:textId="37D6191D" w:rsidR="00E37127" w:rsidRPr="003A3546" w:rsidRDefault="7EBF0099" w:rsidP="4BC2A9C4">
+        <w:t xml:space="preserve">siitä, kun hoidon tarve on arvioitu. Lasten ja nuorten </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86F7D" w:rsidRPr="00D86F7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>(alle 23-vuotiaat)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86F7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86F7D" w:rsidRPr="00D86F7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>psykiatrisessa erikoissairaanhoidossa hoidon tarpeen arvioinnin edellyttämät tutkimukset ja erikoislääkärin arviointi on toteutettava kuudessa viikossa lähetteen saapumisesta. Hoito on järjestettävä kolmessa kuukaudessa hoidon tarpeen toteamisesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AC638E" w14:textId="04D105D0" w:rsidR="00E37127" w:rsidRPr="003A3546" w:rsidRDefault="7EBF0099" w:rsidP="4BC2A9C4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Kiireetön hoito vaatii lääkärin tai hammaslääkärin lähetteen. Lähetteeseen perustuva hoidon tarpeen arviointi järjestetään yhtenäisin</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>perustein ja aloitetaan kolmen viikon kuluessa siitä, kun lähete on saapunut.</w:t>
       </w:r>
       <w:r w:rsidR="368FBF6E" w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lähetteitä saapuu eri kiireellisyysasteella ja ne käsitellään kiireellisyys luokan mukaan.</w:t>
+        <w:t xml:space="preserve"> Lähetteitä saapuu eri kiireellisyysasteella ja ne käsitellään kiireellisyysluokan mukaan.</w:t>
       </w:r>
       <w:r w:rsidR="6741F38F" w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Erikoislääkäri arvioi lähetteen perusteella hoidon tarpeen ja kiireellisyyden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57ABC1F9" w14:textId="75FCCE44" w:rsidR="00E37127" w:rsidRPr="003A3546" w:rsidRDefault="6741F38F" w:rsidP="4BC2A9C4">
+    <w:p w14:paraId="57ABC1F9" w14:textId="065D374F" w:rsidR="00E37127" w:rsidRPr="003A3546" w:rsidRDefault="6741F38F" w:rsidP="4BC2A9C4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Kun</w:t>
       </w:r>
       <w:r w:rsidR="7EBF0099" w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hoidon tarpeen arviointi edellyttää erikoislääkärin arviointia tai erityisiä kuvantamis- tai laboratoriotutkimuksia, nämä toteutetaan kolmen kuukauden kuluessa lähetteen saapumisesta. Hoidon tarpeen tultua todettua, aloitetaan hoito kuuden kuukauden sisällä. Tarvittaessa jatkohoito voidaan ohjata myös terveyskeskukseen. </w:t>
+        <w:t xml:space="preserve"> hoidon tarpeen arviointi edellyttää erikoislääkärin arviointia tai erityisiä kuvantamis- tai laboratoriotutkimuksia, nämä toteutetaan kolmen kuukauden kuluessa lähetteen saapumisesta. Hoidon tarpeen tultua todettua, aloitetaan hoito </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86F7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">viimeistään </w:t>
+      </w:r>
+      <w:r w:rsidR="7EBF0099" w:rsidRPr="003A3546">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kuuden kuukauden sisällä. Tarvittaessa jatkohoito voidaan ohjata myös terveyskeskukseen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FE90EA" w14:textId="2F609BA1" w:rsidR="2EF7491B" w:rsidRPr="003A3546" w:rsidRDefault="2EF7491B" w:rsidP="48BC6537">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Sairaalapalveluissa lähete- ja hoitojonoja seurataan vähintään kuukausittain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0A62BF" w14:textId="53360D99" w:rsidR="25F8EA0C" w:rsidRPr="003A3546" w:rsidRDefault="25F8EA0C">
-[...6 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="7E8D15D3" w14:textId="07C1417E" w:rsidR="7D277E1F" w:rsidRPr="00F203B7" w:rsidRDefault="25F8EA0C" w:rsidP="00492936">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
-[...1652 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="003A3546">
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7FA1E94B" w14:textId="29F37C39" w:rsidR="00DC5374" w:rsidRPr="008F6FF9" w:rsidRDefault="0012EE90" w:rsidP="50C29F93">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="006335AB" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>otilaan tiedonsaantioikeus</w:t>
       </w:r>
       <w:r w:rsidR="005B3FE8" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja osallisuus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D3AC526" w14:textId="1A33CFE8" w:rsidR="00D4299A" w:rsidRDefault="00077496" w:rsidP="00D4299A">
       <w:r>
         <w:t>Tiedonsaantioikeus on keskeinen a</w:t>
       </w:r>
       <w:r w:rsidR="009061C1">
         <w:t xml:space="preserve">siakkaan ja potilaan </w:t>
       </w:r>
       <w:r>
         <w:t>oikeus</w:t>
       </w:r>
       <w:r w:rsidR="00877B22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A45E7">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidR="005B6C41" w:rsidRPr="7E75E2DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>laki 785/1992</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E12BBB">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidR="005B6C41" w:rsidRPr="7E75E2DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>laki 812/2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008A497B">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009D1676">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF7AA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF7AA0" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>Rekisteröidyn oikeuksista tietoihinsa kerrotaan tarkemmin kappaleessa 2.11.</w:t>
       </w:r>
       <w:r w:rsidR="00D4299A" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
@@ -7879,111 +7718,147 @@
       <w:r w:rsidR="006335AB" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> potila</w:t>
       </w:r>
       <w:r w:rsidR="006335AB" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0027397F" w14:textId="00237874" w:rsidR="2A338197" w:rsidRPr="00F203B7" w:rsidRDefault="2A338197" w:rsidP="5FD06CF4">
+    <w:p w14:paraId="0027397F" w14:textId="391A61E8" w:rsidR="2A338197" w:rsidRPr="00F203B7" w:rsidRDefault="002F0905" w:rsidP="5FD06CF4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00141143">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t>Tämän määritelmän pohjalle on rakennettu Sa</w:t>
+        <w:t>Osallisuus on</w:t>
+      </w:r>
+      <w:r w:rsidR="00141143" w:rsidRPr="00141143">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00141143" w:rsidRPr="00141143">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          </w:rPr>
+          <w:t>THL</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00141143" w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>:n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> määritelmän mukaan osallisuutta omassa elämässä, osallisuutta yhteisöissä ja vaikuttamisen prosesseissa sekä osallisuutta yhteisestä hyvästä. </w:t>
+      </w:r>
+      <w:r w:rsidR="2A338197" w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>Tämän määritelmän</w:t>
+      </w:r>
+      <w:r w:rsidR="2A338197" w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pohjalle on rakennettu Sa</w:t>
       </w:r>
       <w:r w:rsidR="00B16AFD" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>ta-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidR="2A338197" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>alueen</w:t>
       </w:r>
       <w:r w:rsidR="7653775C" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidR="7653775C" w:rsidRPr="00F203B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>osallisuusohjelma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="7653775C" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>, jossa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidR="2A338197" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="137CE536" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">määritellään </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidR="2A338197" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>käytännöt asukas-, asiakas- sekä henkilöstöosallisuuden toteutumiseksi.</w:t>
       </w:r>
       <w:r w:rsidR="2A94DC22" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="06F3FF57" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Osallisuusohjelma laaditaan valtuustokausittain. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64DB393F" w14:textId="2BF2A163" w:rsidR="06F3FF57" w:rsidRPr="00F203B7" w:rsidRDefault="06F3FF57" w:rsidP="673B414F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150"/>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
@@ -8000,314 +7875,308 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:t>Asiakasosallisuudella tarkoitetaan vuorovaikutusta, asiakkaan/potilaan kuuntelemista ja hänen mahdollisuuttaan vaikuttaa omaan hoitoonsa tai palveluunsa. Sat</w:t>
       </w:r>
       <w:r w:rsidR="00B16AFD" w:rsidRPr="00F203B7">
         <w:t>a-</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t>alueella asiakasosallisuuden toteuttamisen muotoja ovat mm. asiakaskokemukset, kokemusasiantuntijat, asiakasraadit, asiakaskyselyt, osallistava kirjaaminen</w:t>
       </w:r>
       <w:r w:rsidR="513C2FB6" w:rsidRPr="00F203B7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t xml:space="preserve"> systeeminen työote, OLKA-toiminta (koordinoitua järjestö- ja vapaaehtoistoimintaa</w:t>
       </w:r>
       <w:r w:rsidR="00CB561A" w:rsidRPr="00F203B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F203B7">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId28">
         <w:r w:rsidR="00CE5162" w:rsidRPr="00F203B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>Satakunnan</w:t>
         </w:r>
         <w:r w:rsidR="005B6C41" w:rsidRPr="00F203B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t xml:space="preserve"> hyvinvointialue/asiointiopas/</w:t>
         </w:r>
         <w:r w:rsidR="00144670" w:rsidRPr="00F203B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>olkatoiminta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="7C96B908" w:rsidRPr="00F203B7">
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t xml:space="preserve"> vertaistoiminta, hoidolliset ryhmät, asiakas- ja asukaskokoukset sekä järjestöyhteistyö. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E285E91" w14:textId="088FF022" w:rsidR="00B53434" w:rsidRDefault="7F9AF7A0" w:rsidP="43783947">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:lastRenderedPageBreak/>
         <w:t>Potilaille tarjotaan mahdollisuus saada tietoa hoitovaihtoehdoista ja päätöksistä selkoki</w:t>
       </w:r>
       <w:r w:rsidR="448F01B1" w:rsidRPr="00F203B7">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t>lisesti. Tämä tukee potilaan aktiivista osallisuutta hoidon su</w:t>
       </w:r>
       <w:r w:rsidR="12F6A513" w:rsidRPr="00F203B7">
         <w:t>unnittelussa</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t xml:space="preserve"> ja päätöksen teossa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FC0CC4" w14:textId="31B1021D" w:rsidR="00B53434" w:rsidRDefault="00B53434"/>
-    <w:p w14:paraId="008AFE29" w14:textId="5637F7C0" w:rsidR="6949E335" w:rsidRPr="00F203B7" w:rsidRDefault="6949E335" w:rsidP="43783947">
+    <w:p w14:paraId="008AFE29" w14:textId="5637F7C0" w:rsidR="6949E335" w:rsidRDefault="6949E335" w:rsidP="43783947">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:t>Potilaan</w:t>
       </w:r>
       <w:r w:rsidR="00772FB1" w:rsidRPr="00F203B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t xml:space="preserve">oikeuksia ja </w:t>
       </w:r>
       <w:r w:rsidR="1E348B89" w:rsidRPr="00F203B7">
         <w:t>pa</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t>lvelukokemuksia koskeva pal</w:t>
       </w:r>
       <w:r w:rsidR="64D5543E" w:rsidRPr="00F203B7">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t>ute kerätään systemaattisesti</w:t>
       </w:r>
       <w:r w:rsidR="139C8331" w:rsidRPr="00F203B7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="17564FE9" w:rsidRPr="00F203B7">
         <w:t xml:space="preserve"> Tietoja käytetään toiminnan</w:t>
       </w:r>
       <w:r w:rsidR="001C4336" w:rsidRPr="00F203B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="17564FE9" w:rsidRPr="00F203B7">
         <w:t>kehittämiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3DF4F8" w14:textId="42F22B0D" w:rsidR="002F0905" w:rsidRPr="00F203B7" w:rsidRDefault="002F0905" w:rsidP="43783947">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Taulukko Käytössä olevat asiakaspalautejärjestelmät  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="7650" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3424"/>
-        <w:gridCol w:w="4177"/>
-        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="4226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F203B7" w:rsidRPr="00F203B7" w14:paraId="7E64D934" w14:textId="77777777" w:rsidTr="00E3154C">
+      <w:tr w:rsidR="00F203B7" w:rsidRPr="00F203B7" w14:paraId="7E64D934" w14:textId="77777777" w:rsidTr="002F0905">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="49" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3424" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="23CC3C20" w14:textId="378A785A" w:rsidR="43783947" w:rsidRPr="00F203B7" w:rsidRDefault="56597F9D" w:rsidP="43783947">
             <w:r w:rsidRPr="00F203B7">
               <w:t>Laatu</w:t>
             </w:r>
             <w:r w:rsidR="001C4336" w:rsidRPr="00F203B7">
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="0D104B3F" w:rsidRPr="00F203B7">
               <w:t>ittari</w:t>
             </w:r>
             <w:r w:rsidR="6AC7AE3B" w:rsidRPr="00F203B7">
               <w:t>t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4177" w:type="dxa"/>
+            <w:tcW w:w="4226" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="677EFA56" w14:textId="66FB9A39" w:rsidR="43783947" w:rsidRPr="00F203B7" w:rsidRDefault="43783947" w:rsidP="43783947"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F203B7" w:rsidRPr="00F203B7" w14:paraId="0B86BE2C" w14:textId="77777777" w:rsidTr="00E3154C">
+      <w:tr w:rsidR="00F203B7" w:rsidRPr="00F203B7" w14:paraId="0B86BE2C" w14:textId="77777777" w:rsidTr="002F0905">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="49" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3424" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B5CE19F" w14:textId="7C47BAC1" w:rsidR="43783947" w:rsidRPr="00F203B7" w:rsidRDefault="00BB7C81" w:rsidP="43783947">
             <w:r>
               <w:t>Confidently</w:t>
             </w:r>
             <w:r w:rsidR="23676AC0" w:rsidRPr="00F203B7">
               <w:t xml:space="preserve">, potilaspalaute </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4177" w:type="dxa"/>
+            <w:tcW w:w="4226" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15B7F2F9" w14:textId="5456959B" w:rsidR="43783947" w:rsidRPr="00F203B7" w:rsidRDefault="1BCCD59B" w:rsidP="43783947">
             <w:r w:rsidRPr="00F203B7">
               <w:t>Jatkuva mittari</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F203B7" w:rsidRPr="00F203B7" w14:paraId="1C8759D3" w14:textId="77777777" w:rsidTr="00E3154C">
+      <w:tr w:rsidR="00F203B7" w:rsidRPr="00F203B7" w14:paraId="1C8759D3" w14:textId="77777777" w:rsidTr="002F0905">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="49" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3424" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7737114C" w14:textId="1F758395" w:rsidR="43783947" w:rsidRPr="00F203B7" w:rsidRDefault="1BCCD59B" w:rsidP="43783947">
             <w:r w:rsidRPr="00F203B7">
               <w:t>Tekstiviestikysely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4177" w:type="dxa"/>
+            <w:tcW w:w="4226" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52A97EB9" w14:textId="2A736FBA" w:rsidR="43783947" w:rsidRPr="00F203B7" w:rsidRDefault="1BCCD59B" w:rsidP="43783947">
             <w:r w:rsidRPr="00F203B7">
               <w:t xml:space="preserve">Käynnin jälkeen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F203B7" w:rsidRPr="00F203B7" w14:paraId="30A9D14F" w14:textId="77777777" w:rsidTr="00E3154C">
+      <w:tr w:rsidR="00F203B7" w:rsidRPr="00F203B7" w14:paraId="30A9D14F" w14:textId="77777777" w:rsidTr="002F0905">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="49" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3424" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="159169B0" w14:textId="275B93F3" w:rsidR="43783947" w:rsidRPr="00F203B7" w:rsidRDefault="1BCCD59B" w:rsidP="43783947">
             <w:r w:rsidRPr="00F203B7">
               <w:t>HOPP</w:t>
             </w:r>
             <w:r w:rsidR="0E6F01D9" w:rsidRPr="00F203B7">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00F203B7">
               <w:t xml:space="preserve"> hoitotyön </w:t>
             </w:r>
             <w:r w:rsidR="3E9B76FD" w:rsidRPr="00F203B7">
               <w:t>potilaspal</w:t>
             </w:r>
             <w:r w:rsidR="255AD358" w:rsidRPr="00F203B7">
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="3E9B76FD" w:rsidRPr="00F203B7">
               <w:t>ute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4177" w:type="dxa"/>
+            <w:tcW w:w="4226" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BDA6978" w14:textId="6F58B802" w:rsidR="43783947" w:rsidRPr="00F203B7" w:rsidRDefault="1BCCD59B" w:rsidP="43783947">
             <w:r w:rsidRPr="00F203B7">
               <w:t>2 kertaa vuodessa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F203B7" w:rsidRPr="00F203B7" w14:paraId="5A2B1C03" w14:textId="77777777" w:rsidTr="00E3154C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06D0E040" w14:textId="51842082" w:rsidR="78F22DCA" w:rsidRPr="00F203B7" w:rsidRDefault="1C1326EA" w:rsidP="48BC6537">
+          <w:p w14:paraId="06D0E040" w14:textId="6CDF60CE" w:rsidR="78F22DCA" w:rsidRPr="00F203B7" w:rsidRDefault="1C1326EA" w:rsidP="48BC6537">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F203B7">
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidR="75DB65C5" w:rsidRPr="00F203B7">
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00F203B7">
               <w:t>iPro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="3D686392" w:rsidRPr="00F203B7">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4226" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="209220CF" w14:textId="5456959B" w:rsidR="78F22DCA" w:rsidRPr="00F203B7" w:rsidRDefault="78F22DCA" w:rsidP="48BC6537">
             <w:r w:rsidRPr="00F203B7">
               <w:t>Jatkuva mittari</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D69144F" w14:textId="2AC4BEC1" w:rsidR="48BC6537" w:rsidRPr="00F203B7" w:rsidRDefault="48BC6537" w:rsidP="48BC6537"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75B45E55" w14:textId="5BCD82E9" w:rsidR="0EF4D6B7" w:rsidRPr="00F203B7" w:rsidRDefault="682FB911" w:rsidP="5295D591">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -8402,113 +8271,141 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ilmoitukseen perustuen, tilanne selvitetään yksikössä, jossa tapahtuma tuli esille. Tarvittaessa</w:t>
       </w:r>
       <w:r w:rsidR="012228F0" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> selvittäminen jatkuu vastuualuejohdon ja potilasasiavastaavan toimesta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67342A0A" w14:textId="7627DAAC" w:rsidR="012228F0" w:rsidRPr="00F203B7" w:rsidRDefault="012228F0" w:rsidP="48BC6537">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Esihenkilöt seuraavat palautteita ja suunnittelevat toimenpiteitä palautteiden perusteella.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFF1F59" w14:textId="74042532" w:rsidR="57F3B811" w:rsidRPr="008430DF" w:rsidRDefault="568F912A" w:rsidP="008430DF">
+    <w:p w14:paraId="4CFF1F59" w14:textId="0CD58FBC" w:rsidR="57F3B811" w:rsidRPr="008430DF" w:rsidRDefault="568F912A" w:rsidP="008430DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sairaalapalveluissa m</w:t>
       </w:r>
       <w:r w:rsidR="57F3B811" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">uistutukseen vastauksen antava vastuualuejohtaja pyytää omalta vastuualueeltaan (vastuuyksikön päällikkö) tarvittavat selvitykset voidakseen laatia muistutuksen tekijälle laadukkaan vastineen tai kuitata vastuuyksikön päällikön tekemän vastineen valmiiksi. Muistutukseen annettu sähköisesti allekirjoitettu vastine (tai allekirjoitettu paperinen vastine) liitteineen lähetetään asianhallintajärjestelmän kautta tai sisäisellä postilla takaisin asiamiestoimiston toimistosihteerille, joka huolehtii vastineen lähettämisestä muistutuksen tekijälle ja kirjaa tiedot </w:t>
+        <w:t xml:space="preserve">uistutukseen vastauksen antava vastuualuejohtaja pyytää omalta vastuualueeltaan (vastuuyksikön päällikkö) tarvittavat selvitykset voidakseen laatia muistutuksen tekijälle laadukkaan vastineen tai </w:t>
+      </w:r>
+      <w:r w:rsidR="0014237E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>allekirjoituksellaan hyväksyä</w:t>
+      </w:r>
+      <w:r w:rsidR="57F3B811" w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vastuuyksikön päällikön tekemän vastineen. Muistutukseen annettu sähköisesti allekirjoitettu vastine (tai allekirjoitettu paperinen vastine) liitteineen lähetetään asianhallintajärjestelmän kautta tai sisäisellä postilla takaisin asiamiestoimiston toimistosihteerille, joka huolehtii vastineen lähettämisestä muistutuksen tekijälle ja kirjaa tiedot </w:t>
       </w:r>
       <w:r w:rsidR="57F3B811" w:rsidRPr="008430DF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">asianhallintaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53438C61" w14:textId="7B2BF4A5" w:rsidR="57F3B811" w:rsidRPr="008430DF" w:rsidRDefault="57F3B811" w:rsidP="008430DF">
+    <w:p w14:paraId="53438C61" w14:textId="066C7D3C" w:rsidR="57F3B811" w:rsidRPr="008430DF" w:rsidRDefault="57F3B811" w:rsidP="008430DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008430DF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Muistutukseen</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> annettavassa vastauksessa on erityisesti kiinnitettävä huomiota siihen, että vastaus on perusteltu selkeästi kyseisen asian edellyttävällä tavalla. Muistutusvastauksessa on niin ikään kiinnitettävä huomiota siihen, miten muistutuksessa esiin nostetut epäkohdat ovat otettavissa huomioon omaa vastuualueen toimintaa kehitettäessä. Muistutuksen vastauksessa on kiinnitettävä erityistä huomiota vastauksen ymmärrettävyyteen asiakokonaisuus huomioiden. Vastine laaditaan hyvinvointialueen </w:t>
+        <w:t xml:space="preserve"> annettavassa vastauksessa on erityisesti kiinnitettävä huomiota siihen, että vastaus on perusteltu selkeästi kyseisen asian edellyttävällä tavalla. Muistutusvastauksessa on niin ikään kiinnitettävä huomiota siihen, miten muistutuksessa esiin nostetut epäkohdat ovat otettavissa huomioon vastuualueen toimintaa kehitettäessä</w:t>
+      </w:r>
+      <w:r w:rsidR="0014237E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja muistuttajan esittämiin kysymyksiin ja huomioihin vastataan asianmukaisesti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Muistutuksen vastauksessa on kiinnitettävä erityistä huomiota vastauksen ymmärrettävyyteen asiakokonaisuus huomioiden. Vastine laaditaan hyvinvointialueen </w:t>
       </w:r>
       <w:r w:rsidRPr="008430DF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asiakirjapohjalle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0362F44E" w14:textId="513F6532" w:rsidR="008430DF" w:rsidRDefault="3F886CBD" w:rsidP="008430DF">
+    <w:p w14:paraId="0362F44E" w14:textId="12AC91D3" w:rsidR="008430DF" w:rsidRDefault="3F886CBD" w:rsidP="008430DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008430DF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sairaalapalveluissa</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4732D0AC" w:rsidRPr="00F203B7">
         <w:rPr>
@@ -8528,51 +8425,65 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>avaitaan potilaan epäasiallista</w:t>
       </w:r>
       <w:r w:rsidR="46EA8A59" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4732D0AC" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kohtelua</w:t>
       </w:r>
       <w:r w:rsidR="2B875052" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Ilmoitukset käsitellään yksikössä, jota ilmoitus koskee.</w:t>
+        <w:t>. Ilmoitukset käsitellään yksikössä, jota ilmoitus koskee</w:t>
+      </w:r>
+      <w:r w:rsidR="0014237E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä tarvittaessa vastuualuejohdon toimesta</w:t>
+      </w:r>
+      <w:r w:rsidR="2B875052" w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE061EF" w14:textId="13F6A95D" w:rsidR="006605A4" w:rsidRPr="00C51DD5" w:rsidRDefault="006605A4" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakkaan ja potilaan info</w:t>
       </w:r>
       <w:r w:rsidR="00C51DD5" w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>rmointi hänen käytettävissään olevista oikeu</w:t>
       </w:r>
       <w:r w:rsidR="00C51DD5">
@@ -8590,537 +8501,557 @@
         <w:t>turvakeinoista</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7948AAF3" w14:textId="215CC634" w:rsidR="00451EB2" w:rsidRDefault="00C95BC6" w:rsidP="004F16E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00123774">
         <w:t xml:space="preserve">Asiakkaita ja potilaita informoidaan </w:t>
       </w:r>
       <w:r w:rsidR="00885307" w:rsidRPr="00123774">
         <w:t>heidän käytettävis</w:t>
       </w:r>
       <w:r w:rsidR="00BE537E" w:rsidRPr="00123774">
         <w:t>sään olevista o</w:t>
       </w:r>
       <w:r w:rsidR="00BF532A" w:rsidRPr="00123774">
         <w:t xml:space="preserve">ikeusturvakeinoista Sata-alueen </w:t>
       </w:r>
       <w:r w:rsidR="0075647B" w:rsidRPr="00123774">
         <w:t>internet sivuilla</w:t>
       </w:r>
       <w:r w:rsidR="00113B1E" w:rsidRPr="00123774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidR="00CE5162">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan</w:t>
         </w:r>
         <w:r w:rsidR="005F7117">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> hyvinvointialue/asiointiopas/potilaan-oikeudet-ja-tietosuoja</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00715C5B" w:rsidRPr="00123774">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00451EB2" w:rsidRPr="00123774">
         <w:t xml:space="preserve">Yksiköiden </w:t>
       </w:r>
       <w:r w:rsidR="00423459" w:rsidRPr="00123774">
         <w:t>toimiti</w:t>
       </w:r>
       <w:r w:rsidR="00715C5B" w:rsidRPr="00123774">
         <w:t>loissa ja omavalvontasuunnitelmissa on nähtävillä asiavastaavien yhteystiedot sekä jokaisen työntekijän velvollisuus on opastaa asiakkaita ja potilaita.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DC58F5" w14:textId="11F1AF19" w:rsidR="00113B1E" w:rsidRDefault="00113B1E" w:rsidP="004F16E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CDFA18B" w14:textId="5195B751" w:rsidR="000372F4" w:rsidRDefault="000372F4" w:rsidP="000372F4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710078">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Itsemääräämisoikeus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E555E02" w14:textId="65830135" w:rsidR="002072F2" w:rsidRPr="002072F2" w:rsidRDefault="002072F2" w:rsidP="003244AF">
+    <w:p w14:paraId="6E555E02" w14:textId="5A137BC0" w:rsidR="002072F2" w:rsidRPr="002072F2" w:rsidRDefault="00FC1B4D" w:rsidP="003244AF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-        <w:t>Itsemäärääminen on vastuunkantoa omasta itsestään sekä vapautta tehdä valintoja itseään koskevissa asioissa.</w:t>
+      <w:r w:rsidRPr="00141143">
+        <w:t xml:space="preserve">Itsemääräämisoikeus herättää monenlaisia ajatuksia ja tunteita. Se on moniulotteinen ja usein haastavakin asia. </w:t>
+      </w:r>
+      <w:r w:rsidR="002072F2" w:rsidRPr="00141143">
+        <w:t>Itsemäärääminen on vastuunkantoa omasta itsestään sekä vapautta tehdä valintoja itseään koskevissa</w:t>
+      </w:r>
+      <w:r w:rsidR="002072F2">
+        <w:t xml:space="preserve"> asioissa.</w:t>
       </w:r>
       <w:r w:rsidR="009B7320">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003244AF">
         <w:t xml:space="preserve">On hyvin tärkeää, että asiakasta/potilasta tuetaan päätöksenteossa itsemääräämiskyvyn vahvistumiseksi. Tuki itsemääräämisoikeuden käyttämiseen on aina yksilöllistä. Erilaisten vaihtoehtojen ja mahdollisuuksien ymmärtäminen on tärkeää. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C8F04D4" w14:textId="530F5906" w:rsidR="000372F4" w:rsidRDefault="000372F4" w:rsidP="000372F4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D5096FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Perustuslaissa turvataan jokaiselle perusoikeudet. Lähtökohta on, että henkilön perusoikeuksia voidaan rajoittaa vain laissa erikseen säännellyissä tilanteissa ja niin vähän kuin on välttämätöntä. Toimenpide on oltava eettisesti perusteltavissa ja se on suoritettava asiakkaan/potilaan itsemääräämisoikeutta kunnioittaen. Joissakin tilanteissa voidaan joutua rajoittamaan asiakkaan perusoikeuksia. Tällainen tilanne voisi olla esim. se, jos henkilön oma tai toisen henkilön terveys tai turvallisuus on uhattuna. Henkilökuntaresurssien puute ei oikeuta rajoitustoimenpiteiden käyttöön. Julkisen vallan on turvattava perusoikeuksien toteutuminen (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00743C70" w:rsidRPr="0071116E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>laki 1889/39</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00743C70">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00743C70" w:rsidRPr="00743C70">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">laki </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00743C70" w:rsidRPr="00865E33">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>1992/78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00865E33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="001E0BAA" w:rsidRPr="001E0BAA">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>laki 1999/731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00865E33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB2C786" w14:textId="4E582161" w:rsidR="000372F4" w:rsidRPr="006F6F86" w:rsidRDefault="00160835" w:rsidP="43783947">
+    <w:p w14:paraId="1AB2C786" w14:textId="63AB0467" w:rsidR="000372F4" w:rsidRPr="006F6F86" w:rsidRDefault="00160835" w:rsidP="43783947">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Sata-</w:t>
       </w:r>
       <w:r w:rsidR="00031EE2" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">alueelle on laadittu </w:t>
       </w:r>
-      <w:r w:rsidR="0B5D26CD" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="00FF7132">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD001B" w:rsidRPr="00F203B7">
+        <w:t xml:space="preserve">Sote-johtaja Sari Rantasen hyväksymä </w:t>
+      </w:r>
+      <w:r w:rsidR="0B5D26CD" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>oiminta</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00031EE2" w:rsidRPr="00F203B7">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD001B" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>ohje</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA45B6" w:rsidRPr="00F203B7">
+        <w:t>oiminta</w:t>
+      </w:r>
+      <w:r w:rsidR="00031EE2" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>, jonka avulla var</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00757316" w:rsidRPr="00F203B7">
+        <w:t>ohje</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA45B6" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA45B6" w:rsidRPr="00F203B7">
+        <w:t>, jonka avulla var</w:t>
+      </w:r>
+      <w:r w:rsidR="00757316" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">istetaan asiakkaiden ja potilaiden </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00822233" w:rsidRPr="00F203B7">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA45B6" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>itsemääräämisoikeuden toteutuminen ja</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00757316" w:rsidRPr="00F203B7">
+        <w:t xml:space="preserve">istetaan asiakkaiden ja potilaiden </w:t>
+      </w:r>
+      <w:r w:rsidR="00822233" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sen rajoittamista koskevat periaatteet</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D537F" w:rsidRPr="00F203B7">
+        <w:t>itsemääräämisoikeuden toteutuminen ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00757316" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja konkreettisetiset menettelytavat</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD61EC" w:rsidRPr="00F203B7">
+        <w:t xml:space="preserve"> sen rajoittamista koskevat periaatteet</w:t>
+      </w:r>
+      <w:r w:rsidR="007D537F" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="36F30291" w:rsidRPr="00F203B7">
+        <w:t xml:space="preserve"> ja konkreettisetiset menettelytavat</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD61EC" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sairaalapalveluiden osalta</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00822233" w:rsidRPr="00F203B7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="36F30291" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0C5BD4FD" w:rsidRPr="00F203B7">
+        <w:t xml:space="preserve"> Sairaalapalveluiden osalta</w:t>
+      </w:r>
+      <w:r w:rsidR="00822233" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">itsemääräämisoikeuden </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="122A7B22" w:rsidRPr="00F203B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0C5BD4FD" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>toteutumisen vastuu on vastuualuejohtajalla</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5D31ACE0" w:rsidRPr="00F203B7">
+        <w:t xml:space="preserve">itsemääräämisoikeuden </w:t>
+      </w:r>
+      <w:r w:rsidR="122A7B22" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t>toteutumisen vastuu on vastuualuejohtajalla</w:t>
+      </w:r>
+      <w:r w:rsidR="5D31ACE0" w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidR="008B43E4" w:rsidRPr="7E75E2DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Toimintaohje Itsemääräämisoikeus ja rajoitustoimenpiteet Satakunnan hyvinvointialueen yksiköissä</w:t>
         </w:r>
         <w:r w:rsidR="6A1C42AB" w:rsidRPr="7E75E2DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BCD392F" w14:textId="77777777" w:rsidR="003A529B" w:rsidRDefault="003A529B" w:rsidP="00556A3A">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="1BCD392F" w14:textId="690FC638" w:rsidR="00141143" w:rsidRDefault="00141143">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="43783947">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEF8794" w14:textId="152DDEE8" w:rsidR="183427F8" w:rsidRDefault="00A97C59" w:rsidP="00556A3A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lakisääteiset </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00710078" w:rsidRPr="43783947">
+      </w:pPr>
+      <w:r w:rsidRPr="43783947">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">palvelua koskevat </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="43783947">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lakisääteiset </w:t>
+      </w:r>
+      <w:r w:rsidR="00710078" w:rsidRPr="43783947">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">suunnitelmat </w:t>
-[...48 lines deleted...]
-      <w:r w:rsidR="00710078" w:rsidRPr="5FEA4EB9">
+        <w:t xml:space="preserve">palvelua koskevat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43783947">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>siavastaavien</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00710078">
+        <w:t xml:space="preserve">suunnitelmat </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28666624" w14:textId="2E1A414C" w:rsidR="7A9FB7C2" w:rsidRPr="00F203B7" w:rsidRDefault="19FFC579" w:rsidP="43783947">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F203B7">
+        <w:t xml:space="preserve">Potilaiden hoitosuunnitelmat laaditaan pääasiassa perustasolla. Sairaalapalveluissa erikoissairaanhoidon </w:t>
+      </w:r>
+      <w:r w:rsidR="11F3944B" w:rsidRPr="00F203B7">
+        <w:t>osalta hoitosuunnitelmaa päivitetään potilaskohtaisesti tarvittaessa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7132">
+        <w:t xml:space="preserve"> Annettava hoito perustuu aina hoitosuunnitelmaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B463F4E" w14:textId="12AF5728" w:rsidR="00114236" w:rsidRDefault="27AF204B" w:rsidP="00141143">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F203B7">
+        <w:t>Psykiatria</w:t>
+      </w:r>
+      <w:r w:rsidR="532F724F" w:rsidRPr="00F203B7">
+        <w:t>n yksiköissä laaditaan potilaiden hoitosuunnitelmat moniammatilli</w:t>
+      </w:r>
+      <w:r w:rsidR="008CD1D3" w:rsidRPr="00F203B7">
+        <w:t>sesti yhdessä potilaan kanssa. Suunnitelmat päivitetään vähintään puolen vuoden välein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344FB996" w14:textId="457E1571" w:rsidR="00702A1F" w:rsidRPr="00CC2EF4" w:rsidRDefault="00702A1F" w:rsidP="0074386B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5FEA4EB9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00710078" w:rsidRPr="5FEA4EB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tehtävät ja yhteystiedot</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>siavastaavien</w:t>
+      </w:r>
+      <w:r w:rsidR="00710078">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> tehtävät ja yhteystiedot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DE31A6" w14:textId="541F848E" w:rsidR="00EF5631" w:rsidRPr="00CC2EF4" w:rsidRDefault="1AEFBBD0" w:rsidP="2EE9521C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00EF5631" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>siavastaava</w:t>
       </w:r>
       <w:r w:rsidR="7616A948" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> toimii tehtävässään </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId34">
         <w:r w:rsidR="58F23336" w:rsidRPr="7E75E2DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>asiavastaavalain 739/2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="58F23336" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> mukaisesti </w:t>
       </w:r>
       <w:r w:rsidR="7616A948" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>riippumattomasti ja puolueettomasti</w:t>
       </w:r>
       <w:r w:rsidR="00EF5631" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. Hän ei tee päätöksiä eikä voi muuttaa niitä. </w:t>
       </w:r>
       <w:r w:rsidR="2A80CE4F" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00EF5631" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>siavastaava ei ota kantaa lääketieteelliseen hoitoon.</w:t>
       </w:r>
       <w:r w:rsidR="00826798" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidR="00A65F9A" w:rsidRPr="7E75E2DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Potilasasiavastaava</w:t>
         </w:r>
         <w:r w:rsidR="00826798" w:rsidRPr="7E75E2DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> ja sosiaaliasiavastaava - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00826798">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3BEC9E" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -9150,51 +9081,51 @@
       <w:r>
         <w:t>Satasairaala</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Sairaalantie 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>28500 PORI</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Puh. </w:t>
       </w:r>
       <w:r w:rsidR="00702A1F" w:rsidRPr="2EE9521C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">02 627 6078 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidR="00702A1F" w:rsidRPr="0054274A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>potilasasiavastaava@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00702A1F" w:rsidRPr="0054274A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF5F4F2" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="00D42AA7">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
@@ -9432,169 +9363,160 @@
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oimia muutenkin potilaan oikeuksien edistämiseksi ja toteuttamiseksi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB0D756" w14:textId="1E0563D5" w:rsidR="1ED6736F" w:rsidRDefault="00C725DC" w:rsidP="25F8EA0C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="25F8EA0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yhteystietolinkki </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId37">
         <w:r w:rsidRPr="25F8EA0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Potilasasiavastaava ja sosiaaliasiavastaava - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3EFF1D59" w14:textId="610651FC" w:rsidR="00114236" w:rsidRDefault="79AE5606" w:rsidP="25F8EA0C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="25F8EA0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sosiaaliasiavastaava</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="25F8EA0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Satasairaala</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="25F8EA0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> Sairaalantie 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="25F8EA0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28500 PORI</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="25F8EA0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Puh. 044 7079132</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="25F8EA0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId38">
         <w:r w:rsidRPr="25F8EA0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>sosiaaliasiavastaava@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A842BBB" w14:textId="77777777" w:rsidR="00114236" w:rsidRDefault="00114236">
+    <w:p w14:paraId="4A842BBB" w14:textId="565C9698" w:rsidR="00114236" w:rsidRDefault="00114236">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="77224C96" w14:textId="16E0DE79" w:rsidR="79AE5606" w:rsidRDefault="79AE5606" w:rsidP="25F8EA0C">
       <w:pPr>
         <w:spacing w:after="240" w:line="257" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="25F8EA0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sosiaaliasiavastaavan tehtävänä on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="617A6313" w14:textId="202DFF8B" w:rsidR="79AE5606" w:rsidRDefault="79AE5606" w:rsidP="25F8EA0C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="25F8EA0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuvoa asiakkaita sosiaalihuollon asiakaslain (812/2000) ja varhaiskasvatuslain (540/2018) soveltamiseen liittyvissä asioissa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="086766DB" w14:textId="451AAA55" w:rsidR="79AE5606" w:rsidRDefault="79AE5606" w:rsidP="25F8EA0C">
@@ -9695,2377 +9617,3092 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="25F8EA0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toimia muutenkin asiakkaan oikeuksien edistämiseksi ja toteuttamiseksi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7994AD16" w14:textId="281065BA" w:rsidR="25F8EA0C" w:rsidRDefault="25F8EA0C" w:rsidP="25F8EA0C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2511BB6F" w14:textId="5BF4620E" w:rsidR="00702A1F" w:rsidRPr="00824CF5" w:rsidRDefault="54095D05" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Hlk120538480"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc221093103"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc230766009"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00757CFE">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t>Muistutu</w:t>
       </w:r>
       <w:r w:rsidR="00DD459A">
         <w:t xml:space="preserve">sten </w:t>
       </w:r>
       <w:r w:rsidR="320DEC94">
         <w:t>käsittely</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="77857571" w14:textId="55C15DF0" w:rsidR="00702A1F" w:rsidRPr="00662A27" w:rsidRDefault="33D8D162" w:rsidP="4321C72B">
+    <w:p w14:paraId="56ABD120" w14:textId="77777777" w:rsidR="00FF7132" w:rsidRPr="00141143" w:rsidRDefault="33D8D162" w:rsidP="00FF7132">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141143">
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="1DF59D1C">
+      <w:r w:rsidR="1DF59D1C" w:rsidRPr="00141143">
         <w:t xml:space="preserve">oitoon tai palvelun laatuun taikka </w:t>
       </w:r>
-      <w:r w:rsidR="2A460C59">
+      <w:r w:rsidR="2A460C59" w:rsidRPr="00141143">
         <w:t>saamaansa kohteluun</w:t>
       </w:r>
-      <w:r w:rsidR="12A711D9">
+      <w:r w:rsidR="12A711D9" w:rsidRPr="00141143">
         <w:t xml:space="preserve"> tyytymätt</w:t>
       </w:r>
-      <w:r w:rsidR="02CD14CD">
+      <w:r w:rsidR="02CD14CD" w:rsidRPr="00141143">
         <w:t>ö</w:t>
       </w:r>
-      <w:r w:rsidR="12A711D9">
+      <w:r w:rsidR="12A711D9" w:rsidRPr="00141143">
         <w:t xml:space="preserve">mällä </w:t>
       </w:r>
-      <w:r w:rsidR="65C5F343">
+      <w:r w:rsidR="65C5F343" w:rsidRPr="00141143">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="12A711D9">
+      <w:r w:rsidR="12A711D9" w:rsidRPr="00141143">
         <w:t>otilaalla/asiakkaalla on lakiin perustuva oikeus tehdä</w:t>
       </w:r>
-      <w:r w:rsidR="3F9D99E6">
+      <w:r w:rsidR="3F9D99E6" w:rsidRPr="00141143">
         <w:t xml:space="preserve"> muistutus</w:t>
       </w:r>
-      <w:r w:rsidR="00E144AC">
+      <w:r w:rsidR="00E144AC" w:rsidRPr="00141143">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
-        <w:r w:rsidR="00A65F9A" w:rsidRPr="28BB65A5">
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidR="00A65F9A" w:rsidRPr="00141143">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan</w:t>
         </w:r>
-        <w:r w:rsidR="007D5562" w:rsidRPr="28BB65A5">
+        <w:r w:rsidR="007D5562" w:rsidRPr="00141143">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> hyvinvointialue/asiointiopas/potilaan-oikeudet-ja-tietosuoja</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E144AC">
+      <w:r w:rsidR="00E144AC" w:rsidRPr="00141143">
         <w:t>).</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="20303A56" w14:textId="59C53E20" w:rsidR="00702A1F" w:rsidRPr="00F203B7" w:rsidRDefault="77420C1B" w:rsidP="25F8EA0C">
+      <w:r w:rsidR="00FF7132" w:rsidRPr="00141143">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7132" w:rsidRPr="00141143">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Muistutuksen voi tehdä tarvittaessa myös potilaan/asiakkaan laillinen edustaja, omainen tai läheinen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7132" w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Open Sans"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7132" w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Muistutus pitää tehdä pääsääntöisesti kirjallisesti, mutta erityisestä syystä sen voi tehdä myös suullisesti.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7132" w:rsidRPr="00141143">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Muistutuksen vastaanottajan eli vastuualuejohtajan on käsiteltävä asia ja annettava siihen kirjallinen, perusteltu vastaus kohtuullisessa ajassa. Muistutus hoidosta tai palvelusta -lomake löytyy Sata-alueen internet -sivustolta (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40">
+        <w:hyperlink r:id="rId41" w:history="1">
+          <w:r w:rsidR="00FF7132" w:rsidRPr="00141143">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlinkki"/>
+            </w:rPr>
+            <w:t>muistutuslomake</w:t>
+          </w:r>
+        </w:hyperlink>
+        <w:r w:rsidR="00FF7132" w:rsidRPr="00141143">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>).</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2FFCE62A" w14:textId="77777777" w:rsidR="00FF7132" w:rsidRPr="00141143" w:rsidRDefault="00FF7132" w:rsidP="00FF7132">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Potilasasiavastaava/sosiaaliasiavastaava antavat tarvittaessa lisätietoja muistutuksen tekemiseen liittyen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20303A56" w14:textId="4D53C5C0" w:rsidR="00702A1F" w:rsidRPr="00F203B7" w:rsidRDefault="77420C1B" w:rsidP="25F8EA0C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00141143">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Muistutus lähetetään Satakunnan hyvinvointialueen asiavastaavatoimistoon, Satakunnan hyvinvointialueen kirjaamo, Sairaalantie 3, 28500 PORI tai </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F203B7">
+        <w:t>Muistutus lähetetään Satakunnan hyvinvointialueen kirjaamo</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7132" w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Sairaalantie 3, 28500 PORI tai </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r w:rsidRPr="00141143">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:color w:val="0070C0"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>kirjaamo@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78DCBDF3" w14:textId="3A70A1FE" w:rsidR="00702A1F" w:rsidRPr="00F203B7" w:rsidRDefault="0D48DFB9" w:rsidP="25F8EA0C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B42DBFE" w14:textId="3A4EA8E5" w:rsidR="5A7D82D5" w:rsidRPr="00171A1C" w:rsidRDefault="5A7D82D5" w:rsidP="00171A1C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sairaalapalveluissa</w:t>
+      </w:r>
+      <w:r w:rsidR="12D56126" w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> muistutukseen vastauksen antava vastuualuejohtaja</w:t>
+      </w:r>
+      <w:r w:rsidR="2EFEBDA0" w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, vastaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="038AB96E" w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">muistutuksiin ja kanteluihin potilasasiakirjamerkintöjen perusteella. </w:t>
+      </w:r>
+      <w:r w:rsidR="38DD2B83" w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hän </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pyytää omalta vastuualueeltaan (vastuuyksikön päällikkö) tarvittavat selvitykset voidakseen laatia muistutuksen tekijälle laadukkaan vastineen tai </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7132">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>allekirjoituksellaan hyväksyä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vastuuyksikön päällikön tekemän vastineen.</w:t>
+      </w:r>
+      <w:r w:rsidR="464DF324" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> Vastauksessa kerrotaan aina, mihin toimenpiteisiin muistutuksen johdosta on mahdollisesti ryhdytty tai miten asia on muuten tarkoitus hoita</w:t>
+      </w:r>
+      <w:r w:rsidR="464DF324" w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="IBM Plex Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. </w:t>
+      </w:r>
+      <w:r w:rsidR="464DF324" w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarvittaessa käynnistetään vakavien</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7132">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="464DF324" w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaaratapahtumien </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7132">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="464DF324" w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>selvitys.</w:t>
+      </w:r>
+      <w:r w:rsidR="0323A019" w:rsidRPr="00F203B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yksikön toimintaa koskevat muistutukset ja kantelut käydään yksiköissä läpi (asioina ilman henkilöiden tunnistamista) ja havaittuihin </w:t>
+      </w:r>
+      <w:r w:rsidR="0323A019" w:rsidRPr="00171A1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>laatupoikkeamiin puututaan välittömästi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F73843" w14:textId="43A61474" w:rsidR="5A7D82D5" w:rsidRPr="00171A1C" w:rsidRDefault="5A7D82D5" w:rsidP="00171A1C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171A1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Muistutukseen</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...18 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annettu sähköisesti allekirjoitettu vastine (tai allekirjoitettu paperinen vastine) liitteineen lähetetään asianhallintajärjestelmän kautta takaisin asia</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36A63">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vastaava</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...257 lines deleted...]
-        <w:t xml:space="preserve"> annettu sähköisesti allekirjoitettu vastine (tai allekirjoitettu paperinen vastine) liitteineen lähetetään asianhallintajärjestelmän kautta tai sisäisellä postilla takaisin asiamiestoimiston toimistosihteerille, joka huolehtii vastineen lähettämisestä muistutuksen </w:t>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toimiston sihteerille, joka huolehtii vastineen lähettämisestä muistutuksen </w:t>
       </w:r>
       <w:r w:rsidRPr="00171A1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tekijälle ja kirjaa tiedot asianhallintaan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42523704" w14:textId="21D1BAB6" w:rsidR="48BC6537" w:rsidRPr="00F203B7" w:rsidRDefault="5A7D82D5" w:rsidP="00171A1C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171A1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Muistutukseen</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> annettavassa vastauksessa on erityisesti kiinnitettävä huomiota siihen, että vastaus on perusteltu selkeästi kyseisen asian edellyttävällä tavalla. Muistutusvastauksessa on niin ikään kiinnitettävä huomiota siihen, miten muistutuksessa esiin nostetut epäkohdat ovat otettavissa huomioon omaa vastuualueen toimintaa kehitettäessä. Muistutuksen vastauksessa on kiinnitettävä erityistä huomiota vastauksen ymmärrettävyyteen asiakokonaisuus huomioiden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678EBAE2" w14:textId="77777777" w:rsidR="0081795B" w:rsidRDefault="0081795B" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FE90662" w14:textId="0366EF96" w:rsidR="0081795B" w:rsidRPr="0081795B" w:rsidRDefault="00CB4858" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc221093104"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc230766010"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="007C67A5">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Henkilöstö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="1860D305" w14:textId="147A1538" w:rsidR="005570DA" w:rsidRPr="003C08FC" w:rsidRDefault="005570DA" w:rsidP="005570DA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc149034021"/>
       <w:bookmarkStart w:id="28" w:name="_Toc31100000"/>
       <w:bookmarkStart w:id="29" w:name="_Toc45556461"/>
       <w:bookmarkStart w:id="30" w:name="_Toc69238455"/>
       <w:bookmarkStart w:id="31" w:name="_Toc145511906"/>
       <w:r w:rsidRPr="00970B0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Määrä, rakenne ja riittävyys se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>kä sijaisten käytön periaatteet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC851D4" w14:textId="19B2635F" w:rsidR="00970B0F" w:rsidRPr="00171A1C" w:rsidRDefault="003C08FC" w:rsidP="00171A1C">
+    <w:p w14:paraId="1F569DEC" w14:textId="13776F8D" w:rsidR="00BB08D0" w:rsidRPr="00BB08D0" w:rsidRDefault="00BB08D0" w:rsidP="00BB08D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...39 lines deleted...]
-        <w:r w:rsidR="00E06F61" w:rsidRPr="00E06F61">
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB08D0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vuoden 2025 henkilöstökertomuksen mukaan Sata-alueella työskenteli 10786 henkilöä, joista 78 % oli vakituisia työntekijöitä:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E09BAA4" w14:textId="48B61435" w:rsidR="00BB08D0" w:rsidRPr="00BB08D0" w:rsidRDefault="00BB08D0" w:rsidP="00BB08D0">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB08D0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eniten työntekijöitä oli erityis- ja sairaalapalveluiden toimialueella, 3246 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664A10B9" w14:textId="0E114CA5" w:rsidR="00BB08D0" w:rsidRPr="00BB08D0" w:rsidRDefault="00BB08D0" w:rsidP="00BB08D0">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB08D0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vähiten työntekijöitä oli pelastuslaitoksella, 219 henkilöä ja hyvinvointialueen hallinnossa 164 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42707FAB" w14:textId="07FCF360" w:rsidR="00BB08D0" w:rsidRPr="00BB08D0" w:rsidRDefault="00BB08D0" w:rsidP="00BB08D0">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB08D0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ikääntyneiden palveluissa työskenteli 3189 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DEA3A0" w14:textId="67AD8CBC" w:rsidR="00BB08D0" w:rsidRPr="00BB08D0" w:rsidRDefault="00BB08D0" w:rsidP="00BB08D0">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB08D0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aikuisten palveluissa työskenteli 1825 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28382F88" w14:textId="1B09F29F" w:rsidR="00BB08D0" w:rsidRPr="00BB08D0" w:rsidRDefault="00BB08D0" w:rsidP="00BB08D0">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB08D0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lasten, nuorten ja perheiden palveluissa työntekijöitä oli 798 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E84385F" w14:textId="297F7DCD" w:rsidR="00BB08D0" w:rsidRPr="00BB08D0" w:rsidRDefault="00BB08D0" w:rsidP="00BB08D0">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB08D0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Konsernipalveluissa työskenteli 1345 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4104E253" w14:textId="77777777" w:rsidR="00BB08D0" w:rsidRPr="00BB08D0" w:rsidRDefault="00BB08D0" w:rsidP="00BB08D0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00BB08D0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Henkilöstökertomus 2023</w:t>
+          <w:t>Henkilöstölle: Henkilöstökertomus 2025 (linkki ammattilaisille, vaatii kirjautumisen IMS)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E06F61">
-[...3 lines deleted...]
-    <w:p w14:paraId="604A2E2E" w14:textId="7F463056" w:rsidR="5A448EC7" w:rsidRPr="00171A1C" w:rsidRDefault="5A448EC7" w:rsidP="00171A1C">
+    </w:p>
+    <w:p w14:paraId="604A2E2E" w14:textId="77F3EA36" w:rsidR="5A448EC7" w:rsidRDefault="5A448EC7" w:rsidP="00BB08D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00171A1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Kts. Kohta Vastuualueen palvelut ja toimintayksiköt</w:t>
       </w:r>
       <w:r w:rsidR="337DA7AD" w:rsidRPr="00171A1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> s.6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67241D79" w14:textId="77777777" w:rsidR="00BB08D0" w:rsidRDefault="00BB08D0" w:rsidP="00BB08D0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B2BD3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vastuualueen henkilöstön määrä ja rakenne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA6F8FB" w14:textId="77777777" w:rsidR="00135BAE" w:rsidRPr="00135BAE" w:rsidRDefault="00135BAE" w:rsidP="00135BAE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135BAE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Medisiinisessä klinikkaryhmässä työskentelee eri ammattialojen edustajia vakinaisessa virassa tai työsuhteessa yhteensä 311.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAA6450" w14:textId="77777777" w:rsidR="00135BAE" w:rsidRPr="00135BAE" w:rsidRDefault="00135BAE" w:rsidP="00135BAE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135BAE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Operatiivisessa klinikkaryhmässä työskentelee eri ammattialojen edustajia vakinaisessa virassa tai työsuhteessa yhteensä 382.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD73491" w14:textId="77777777" w:rsidR="00135BAE" w:rsidRPr="00135BAE" w:rsidRDefault="00135BAE" w:rsidP="00135BAE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135BAE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Psykiatrisessa klinikka ryhmässä työskentelee eri ammattialojen edustajia vakinaisessa virassa tai työsuhteessa 265.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0880E8" w14:textId="77777777" w:rsidR="00135BAE" w:rsidRPr="00135BAE" w:rsidRDefault="00135BAE" w:rsidP="00135BAE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135BAE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Lasten- ja naistentautien ja synnytysten klinikkaryhmässä työskentelee eri ammattialojen edustajia vakinaisessa virassa tai työsuhteessa yhteensä 158.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172AFC77" w14:textId="2197F6F1" w:rsidR="00BB08D0" w:rsidRPr="00135BAE" w:rsidRDefault="00135BAE" w:rsidP="00135BAE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135BAE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kokonaishenkilöstömäärä </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sairaalapalveluissa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135BAE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>on 1565.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50B4E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Henkilöstöstä lääkäreitä on 296 hoitohenkilöstöä 1246. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DDC784D" w14:textId="5A5941E7" w:rsidR="00970B0F" w:rsidRPr="00A03191" w:rsidRDefault="00970B0F" w:rsidP="729C1BD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AA4DEC5" w14:textId="5F5E077B" w:rsidR="00DB0C7B" w:rsidRDefault="48937FFC" w:rsidP="00171A1C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sijai</w:t>
       </w:r>
       <w:r w:rsidR="00D47D00">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ten käytön periaatteet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA4E84A" w14:textId="149FEA8E" w:rsidR="00DB0C7B" w:rsidRPr="00D14946" w:rsidRDefault="00DB0C7B" w:rsidP="00171A1C">
-[...33 lines deleted...]
-        <w:r w:rsidRPr="639EDBD2">
+    <w:p w14:paraId="0378B9F5" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Sata-alueen urapalvelut julkaisee työpaikkailmoituksia sisäisessä intrassa (Satasessa) ja internetissä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4982B043" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B0E663" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Toimialueet voivat palkata henkilöitä sijaisuuksiin myös suoraan sopimalla </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E833AF4" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Sotender</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-sovelluksella. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lue lisää</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00DB3611">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Rekrytoinnin käsikirja</w:t>
+          <w:t>Sovellus sijaisten hankintaan (</w:t>
         </w:r>
-        <w:r w:rsidR="43AAF9F0" w:rsidRPr="639EDBD2">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00DB3611">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Sotender</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00DB3611">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>). (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DE2C132" w14:textId="7A4609DF" w:rsidR="00551C2F" w:rsidRDefault="00551C2F">
+    <w:p w14:paraId="6B799E6B" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BF71C6" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Päätöksen henkilöstövalinnasta tekee sijaisuuksissa esihenkilö, vakituisissa työsuhteissa päällikkö.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527C78FE" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3A8DBB" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueelle on laadittu rekrytoinnin käsikirja, johon on koottu rekrytointia koskevien lakien ja asetusten asiasisältöjä sekä Sata-alueen hallinnollisia toimintatapaohjeita </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00DB3611">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Rekrytoinnin käsikirja (Linkki ammattilaiselle, vaatii kirjautumisen IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3DE2C132" w14:textId="687880CE" w:rsidR="00551C2F" w:rsidRDefault="00551C2F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="53CA262E" w14:textId="1C230E27" w:rsidR="00634AAC" w:rsidRPr="008E1012" w:rsidRDefault="00634AAC" w:rsidP="43783947">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="43783947">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vuokratyö ja alihankinta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CA4FD2" w14:textId="77777777" w:rsidR="00406A9D" w:rsidRDefault="01A08F28" w:rsidP="3A4016A3">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F203B7">
+        <w:t>Sairaalapalvelut eivät käytä alih</w:t>
+      </w:r>
+      <w:r w:rsidR="20F25614" w:rsidRPr="00F203B7">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F203B7">
+        <w:t>nkintaa eikä vuokratyövoimaa</w:t>
+      </w:r>
+      <w:r w:rsidR="250D28AE" w:rsidRPr="00F203B7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B7836F" w14:textId="77777777" w:rsidR="00C50B4E" w:rsidRDefault="00C50B4E" w:rsidP="3A4016A3">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60144336" w14:textId="5DE9498D" w:rsidR="005570DA" w:rsidRPr="00406A9D" w:rsidRDefault="00970B0F" w:rsidP="3A4016A3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
-[...14 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+        <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970B0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ammattioikeudet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF24B08" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon ammattioikeudet varmistetaan rekrytoinnin yhteydessä tarkistamalla sosiaali- ja terveydenhuollon ammattihenkilöiden ammattioikeuksia koskevat rekisteritiedot (esimerkiksi JulkiTerhikki, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>JulkiSuosikki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, rikosrekisteri), tutkintotodistukset sekä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>muut kyseiseen tehtävään vaadittavat luvat ja todistukset esimerkiksi valtionhallinnon kielitutkinto tai yleinen kielitutkinto).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D35198B" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1701"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5921C6B5" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00DB3611">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Ulkomaalaisen työntekijän palkkaaminen (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7FD0E617" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1701"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C18067B" w14:textId="703A11A9" w:rsidR="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00DB3611">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Rekrytoinnin käsikirja (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C50B4E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314584E2" w14:textId="77777777" w:rsidR="00C50B4E" w:rsidRDefault="00C50B4E" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DDD791" w14:textId="7C630EDB" w:rsidR="00DB3611" w:rsidRDefault="00C50B4E" w:rsidP="00C50B4E">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="4DA62E"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...65 lines deleted...]
-      <w:r w:rsidR="2107BB1F" w:rsidRPr="00F203B7">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sairaalapalveluissa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C50B4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>noudatetaan Satakunnan hyvinvointialueen edellä kuvattuja ohjeistuksia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006327D6" w:rsidRPr="00F203B7">
-[...32 lines deleted...]
-    <w:p w14:paraId="297EB12F" w14:textId="77777777" w:rsidR="00171A1C" w:rsidRDefault="00970B0F" w:rsidP="00171A1C">
+    </w:p>
+    <w:p w14:paraId="21AC6806" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00171A1C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc149034022"/>
       <w:bookmarkStart w:id="33" w:name="_Toc45556465"/>
+    </w:p>
+    <w:p w14:paraId="297EB12F" w14:textId="016F30B6" w:rsidR="00171A1C" w:rsidRDefault="00970B0F" w:rsidP="00171A1C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Koulutus, osaaminen ja ammattitaito </w:t>
       </w:r>
       <w:bookmarkStart w:id="34" w:name="_Toc149034023"/>
       <w:bookmarkStart w:id="35" w:name="_Toc45556466"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="50F66ACE" w14:textId="3A88B46E" w:rsidR="67349456" w:rsidRPr="00F203B7" w:rsidRDefault="4A7C12AF" w:rsidP="00171A1C">
-[...19 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+    <w:p w14:paraId="0A8FDB06" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osaava henkilöstö on lähtökohta vaikuttavien palveluiden toteuttamiselle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD228A8" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Esihenkilön tehtävänä on varmistaa henkilöstön nykyinen ja tuleva osaaminen palvelujen toteuttamiseksi. Osaamista kehitetään muun muassa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586E86B4" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233280C8" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sisäisellä ja ulkoisella koulutuksella,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638346E1" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>perehdytyksellä,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4317DB" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mentoroinnilla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF6F88A" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>työkierrolla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A980A7" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>simulaatio-oppimisella,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B95B30" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>verkkokoulutuksilla.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69EC1614" w14:textId="3DF1C6D8" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sata-alueen osaamisen kehittäminen perustuu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="60223E69" w:rsidRPr="00F203B7">
-[...350 lines deleted...]
-        <w:r w:rsidRPr="7E75E2DB">
+      <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00DB3611">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>koulutussuunnitelmaan (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>koulutussuunnitelmaan (Linkki ammattilaiselle, vaatii kirjautumisen, IMS),</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="48BC6537">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DB3611">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="59741949" w:rsidRPr="00F203B7">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">koulutustoimintaa ohjaa lainsäädäntö ja </w:t>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>jonka laativat vuosittain henkilöstön kehittämispalvelut yhdessä toimialueiden,</w:t>
+      </w:r>
+      <w:r w:rsidR="00141143">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F203B7">
-[...3 lines deleted...]
-        <w:t>STM:n</w:t>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>professiojohtajien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F203B7">
-[...26 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>TKIO:n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kanssa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2117EEB6" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2D6FBF" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lisätietoa:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6D2D91BB" w:rsidRPr="162414FE">
-[...12 lines deleted...]
-        <w:r w:rsidR="259878E8" w:rsidRPr="41772A32">
+      <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00DB3611">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:eastAsia="Arial"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>O</w:t>
-[...20 lines deleted...]
-          <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
+          <w:t>Oppimisen ja osaamisen kompassista (Linkki ammattilaiselle, vaatii kirjautumisen, Satanen) </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="5FEF433B">
-[...19 lines deleted...]
-    <w:p w14:paraId="25C5B685" w14:textId="05C7C7B6" w:rsidR="00445237" w:rsidRDefault="006476B7" w:rsidP="729C1BD1">
+    </w:p>
+    <w:p w14:paraId="2024ABA2" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3611">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6F91EA" w14:textId="77777777" w:rsidR="00406A9D" w:rsidRDefault="00406A9D" w:rsidP="00406A9D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="39CAC9BA" w14:textId="3050C5EC" w:rsidR="43BF549C" w:rsidRPr="00F203B7" w:rsidRDefault="43BF549C" w:rsidP="729C1BD1">
+          <w:rStyle w:val="Hyperlinkki"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61EF3188" w14:textId="1B296760" w:rsidR="00970B0F" w:rsidRDefault="3935E1CC" w:rsidP="00406A9D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Sata-alue</w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="121A6F38" w14:textId="77777777" w:rsidR="00406A9D" w:rsidRDefault="00DE3AB1" w:rsidP="00406A9D">
+        <w:t>Perehdyttäminen ja osaamisen varmistaminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186825B5" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00406A9D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlinkki"/>
-[...32 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
-[...8 lines deleted...]
-    <w:p w14:paraId="22EDD9D5" w14:textId="2DB7B40F" w:rsidR="5A870322" w:rsidRPr="00F203B7" w:rsidRDefault="3E7ABC08" w:rsidP="6B4A356F">
+    </w:p>
+    <w:p w14:paraId="6F1A3D4D" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Suunnitelmallinen ja laadukkaasti toteutettu perehdytys lisää rekrytoinnin onnistumista. Työturvallisuuslaki (738/2002) velvoittaa, että työntekijä perehdytetään riittävästi työtehtäviin, työympäristöön sekä työssä käytettäviin välineisiin ennen uuden työn aloitusta sekä työtehtävien tai -välineiden muuttuessa. Esihenkilö vastaa, että perehdytys toteutetaan suunnitellusti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAEA84F" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFE39CD" w14:textId="390A1744" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00FF7B60">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sata-alueella perehdytys sisältää:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FC49DB" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>henkilökohtaisen perehdytyssuunnitelman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAA5557" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>perehdytystä kasvokkain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3798AAF8" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>verkkokursseja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E3C70E" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>itseopiskelumateriaaleja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B58518F" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>seurantakeskustelun</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263D9CF7" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sähköisen palautteen perehdyttäjälle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BB642F" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1701"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43FF183F" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00166D27">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Satasen Perehdytys-sivuilta (Linkki ammattilaisille.)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C51F311" w14:textId="764F330D" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Työnantaja mahdollistaa täydennyskoulutukset. Esihenkilö vastaa yksikkönsä koulutuksista ja koulutusmäärärahojen riittävyydestä, pätevyysvaatimuksista ja työelämäkeskustelujen järjestämisestä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3314C0E4" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE6A645" w14:textId="7F6DD1C0" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Esihenkilö huolehtii myös koulutuksessa saavutetun tiedon jakamisesta työpaikalla.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51858FC3" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lue lisää </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00166D27">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Koulutusohjeesta. (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0BE91EDC" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRPr="00166D27" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1701"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09518A6F" w14:textId="77777777" w:rsidR="00DB3611" w:rsidRDefault="00DB3611" w:rsidP="00DB3611">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Henkilöstö saa lisätietoa koulutuksista Talentin koulutuskalenterista, linkki Satasessa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EDD9D5" w14:textId="2DB7B40F" w:rsidR="5A870322" w:rsidRPr="00166D27" w:rsidRDefault="3E7ABC08" w:rsidP="6B4A356F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Sairaalap</w:t>
       </w:r>
-      <w:r w:rsidR="6DB44754" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="6DB44754" w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>lveluissa o</w:t>
       </w:r>
-      <w:r w:rsidR="2B6B178C" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="2B6B178C" w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>saamisen varmistaminen aloitetaan työntekijän osaamiseen sovitetulla perehdytyksellä uuden työntekijän työsuhteen alussa, tehtäviä vaihtavalle, sijaisille ja harjoitteluaan suorittaville opiskelijoille. Sairaalapalveluiden perehdytysohjelma koostuu kaikille yhteisestä perehdytyksestä sekä työyksikkökohtaisesta perehdytyksestä. Kaikille yhteinen perehdytys sisältää paitsi kaikille yhteistä materiaalia myös lisämateriaalia potilashoidossa tai esimiestehtävissä aloittaville työntekijöille. Perehdytys on esimiehen vastuulla ja perehdytyksen toteutusta varten on tarjolla tarkistuslistoja, perehdytyssuunnitelman pohja sekä muuta tukimateriaalia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEA90E6" w14:textId="6C43A521" w:rsidR="5A870322" w:rsidRPr="00F203B7" w:rsidRDefault="2512AA90" w:rsidP="3EE228F1">
+    <w:p w14:paraId="0FEA90E6" w14:textId="6C43A521" w:rsidR="5A870322" w:rsidRPr="00166D27" w:rsidRDefault="2512AA90" w:rsidP="3EE228F1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sairaalapalveluissa kaikille yhteiseen perehdytykseen kuuluu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3AE80A" w14:textId="796382E3" w:rsidR="5A870322" w:rsidRPr="00F203B7" w:rsidRDefault="2512AA90" w:rsidP="3EE228F1">
+    <w:p w14:paraId="3B3AE80A" w14:textId="796382E3" w:rsidR="5A870322" w:rsidRPr="00166D27" w:rsidRDefault="2512AA90" w:rsidP="3EE228F1">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kyberturvallisuus ja tietosuoja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDCD678" w14:textId="20236FB6" w:rsidR="5A870322" w:rsidRPr="00F203B7" w:rsidRDefault="00D14ED4" w:rsidP="3EE228F1">
+    <w:p w14:paraId="3FDCD678" w14:textId="20236FB6" w:rsidR="5A870322" w:rsidRPr="00166D27" w:rsidRDefault="00D14ED4" w:rsidP="3EE228F1">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ehkäise painehaav</w:t>
       </w:r>
-      <w:r w:rsidR="00781BCA" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="00781BCA" w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a-verkkokoulutus</w:t>
       </w:r>
-      <w:r w:rsidR="2512AA90" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="2512AA90" w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE5FAA7" w14:textId="6CB315F2" w:rsidR="5A870322" w:rsidRPr="00F203B7" w:rsidRDefault="2512AA90" w:rsidP="3EE228F1">
+    <w:p w14:paraId="0DE5FAA7" w14:textId="6CB315F2" w:rsidR="5A870322" w:rsidRPr="00166D27" w:rsidRDefault="2512AA90" w:rsidP="3EE228F1">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Paloturvallisuus, joka sisältää alkusammutusharjoituksen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A4E539" w14:textId="61172783" w:rsidR="5A870322" w:rsidRPr="00F203B7" w:rsidRDefault="2512AA90" w:rsidP="3EE228F1">
+    <w:p w14:paraId="69A4E539" w14:textId="61172783" w:rsidR="5A870322" w:rsidRPr="00166D27" w:rsidRDefault="2512AA90" w:rsidP="3EE228F1">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Infektioiden </w:t>
       </w:r>
-      <w:r w:rsidR="4EF1A990" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="4EF1A990" w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>torjunta</w:t>
       </w:r>
-      <w:r w:rsidR="00781BCA" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="00781BCA" w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-verkkokoulutus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAA3AC3" w14:textId="3411E314" w:rsidR="5A870322" w:rsidRPr="00F203B7" w:rsidRDefault="2512AA90" w:rsidP="3EE228F1">
+    <w:p w14:paraId="6BAA3AC3" w14:textId="3411E314" w:rsidR="5A870322" w:rsidRPr="00166D27" w:rsidRDefault="2512AA90" w:rsidP="3EE228F1">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lääkehoidon osaaminen (hoitotyö)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1B1363" w14:textId="5968B018" w:rsidR="00536F08" w:rsidRPr="00F203B7" w:rsidRDefault="00536F08" w:rsidP="3EE228F1">
+    <w:p w14:paraId="1D1B1363" w14:textId="5968B018" w:rsidR="00536F08" w:rsidRPr="00166D27" w:rsidRDefault="00536F08" w:rsidP="3EE228F1">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Perushoidon perusteet</w:t>
       </w:r>
-      <w:r w:rsidR="007246F9" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="007246F9" w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-v</w:t>
       </w:r>
-      <w:r w:rsidR="00300480" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="00300480" w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007246F9" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="007246F9" w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rkkokoulutus (suositeltu)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795D7526" w14:textId="39784F2C" w:rsidR="5A870322" w:rsidRPr="00406A9D" w:rsidRDefault="29F00149" w:rsidP="3EE228F1">
+    <w:p w14:paraId="795D7526" w14:textId="39784F2C" w:rsidR="5A870322" w:rsidRDefault="29F00149" w:rsidP="3EE228F1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Potilasturvallisuusosaamisen varmistamiseksi jokainen uusi työntekijä perehtyy yksikössä käytössä oleviin potilasturvallisuuden menettelytapoihin (esim. ISBAR, tarkistuslistat, potilaan tunnistaminen), ohjeisiin ja lääkintälaitteisiin (laitepassi). Lisäksi työntekijän tulee perehtyä</w:t>
       </w:r>
-      <w:r w:rsidR="3BDC89B4" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="3BDC89B4" w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Satasairaalan </w:t>
       </w:r>
-      <w:r w:rsidR="07863AC8" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="07863AC8" w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">yksikön </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
-[...4 lines deleted...]
-        <w:t>lääkehoitosuunnitelmaan. Laillistetut ja nimikesuojatut terveydenhuollon ammattihenkilöt suorittavat lääkehoitosuunnitelman mukaisesti Lääkehoidon osaaminen verkossa (</w:t>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lääkehoitosuunnitelmaan. Laillistetut ja nimikesuojatut ter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>veydenhuollon ammattihenkilöt suorittavat lääkehoitosuunnitelman mukaisesti Lääkehoidon osaaminen verkossa (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LOVe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) -koulutuskokonaisuudesta nimikkeen ja tehtävänkuvan mukaiset osiot ja siihen liittyvät näytöt viiden vuoden välein uudistettavaa lääkehoitolupaa varten. Terveydenhuollon laitteen turvallisen käytön vaatima perehdytys, koulutus ja laitepassin suoritus toteutetaan työyksiköissä. Laitepassin laajuus ja siihen sisältyvät laitteet määritetään yksiköittäin työyksikössä käytettävien laitteiden mukaisesti</w:t>
       </w:r>
-      <w:r w:rsidR="7771C7E3" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="7771C7E3" w:rsidRPr="00166D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766688DF" w14:textId="28A18634" w:rsidR="5A870322" w:rsidRPr="004B504D" w:rsidRDefault="7EFE4D2B" w:rsidP="7E75E2DB">
+    <w:p w14:paraId="0B4DE358" w14:textId="5A05A2A5" w:rsidR="005E165E" w:rsidRPr="00166D27" w:rsidRDefault="005E165E" w:rsidP="005E165E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sairaalapalveluissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E165E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esihenkilöt seuraavat jatkuvasti henkilöstön osaamista ja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44">
-[...179 lines deleted...]
-    <w:p w14:paraId="27962DB6" w14:textId="645F4C5D" w:rsidR="00A556E7" w:rsidRDefault="00A556E7" w:rsidP="0C2931B0">
+      <w:r w:rsidRPr="005E165E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>verkkokoulutusten suorituksia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27962DB6" w14:textId="3F27F889" w:rsidR="00A556E7" w:rsidRDefault="7EFE4D2B" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3BCB7201" w14:textId="62B87A1B" w:rsidR="00672656" w:rsidRDefault="00672656" w:rsidP="5295D591">
+      <w:r w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="3BCB7201" w14:textId="0CD633D2" w:rsidR="00672656" w:rsidRDefault="006F4B05" w:rsidP="5295D591">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5295D591">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A556E7" w:rsidRPr="5295D591">
+        <w:t>Sote-alan opiskelijoiden oi</w:t>
+      </w:r>
+      <w:r w:rsidR="00166D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>ilapäisesti toimivien opiskelijoiden oikeus työskennellä</w:t>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>eus työskennellä tilapäisesti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1C2A80" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRPr="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Työnantaja arvioi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06975CA0" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRPr="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C91DB8" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRPr="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>opiskelijan valmiudet ja edellytykset suoriutua tarjotuista tehtävistä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79861380" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRPr="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>onko opiskelijan kielitaito riittävä, jos hänen äidinkielensä ei ole suomi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A718DA" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRPr="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1701"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="507126B4" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRPr="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Opiskelijalle nimetään kirjallisesti ohjaaja, joka työskentelee samassa yksikössä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE6BA7C" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRPr="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1701"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718CDA85" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRPr="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sata-alue varmistaa nämä asiat myös vuokrafirman kautta tulevien </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A8185A" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRPr="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>opiskelijoiden kohdalla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BB0E3D" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRPr="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1701"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D1DEFF5" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRPr="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lue lisää:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
-[...148 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
-        <w:r w:rsidR="00457D27" w:rsidRPr="00BB3462">
+      <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="006F4B05">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:color w:val="FF0000"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Sosiaali- ja terveydenhuollon opiskelijana työskentely - Lupa- ja valvontavirasto</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006707C1" w:rsidRPr="00F203B7">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00D710B1" w:rsidRPr="00F203B7">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="008B73E2" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRPr="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1701"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E94B8B" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRPr="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Jos opiskelijan työtehtäviin kuuluu lääkehoitoa, siitä ohjeistetaan erikseen:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="735172F7" w14:textId="158C5B05" w:rsidR="00F55B1F" w:rsidRDefault="00AF14A8" w:rsidP="6B4A356F">
+      <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="006F4B05">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>LOVe</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="006F4B05">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t> opiskelijat (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1103CDF2" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A61827" w14:textId="32BC7E8A" w:rsidR="00672656" w:rsidRPr="00166D27" w:rsidRDefault="6665D19E" w:rsidP="7E75E2DB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
-[...11 lines deleted...]
-      <w:r w:rsidR="00FB3547" w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sairaalapalveluissa esihenkilö</w:t>
+      </w:r>
+      <w:r w:rsidR="3816656A" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arvioi </w:t>
+      </w:r>
+      <w:r w:rsidR="00672656" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tapauskohtaisesti opiskelijan valmiudet ja edellytykset suoriutua tarjotuista tehtävistä sekä varmist</w:t>
+      </w:r>
+      <w:r w:rsidR="1D89146E" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aa</w:t>
+      </w:r>
+      <w:r w:rsidR="00672656" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, että </w:t>
+      </w:r>
+      <w:r w:rsidR="00166D27" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>opiskelijan</w:t>
+      </w:r>
+      <w:r w:rsidR="00672656" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kielitaito on riittävä, jos </w:t>
+      </w:r>
+      <w:r w:rsidR="00166D27" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hänen</w:t>
+      </w:r>
+      <w:r w:rsidR="00672656" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> äidinkielensä ei ole suomi. Lisäksi</w:t>
+      </w:r>
+      <w:r w:rsidR="266C987E" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00672656" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>määrit</w:t>
+      </w:r>
+      <w:r w:rsidR="759AAE8F" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>etään</w:t>
+      </w:r>
+      <w:r w:rsidR="00672656" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> selkeästi opiskelijan vastuut, tehtävät ja toiminnan rajat sekä varmist</w:t>
+      </w:r>
+      <w:r w:rsidR="3302702D" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eta</w:t>
+      </w:r>
+      <w:r w:rsidR="00672656" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="571AC2F7" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00672656" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, että heidän opintonsa on suoritettu hyväksytysti. Opiskelijalle</w:t>
+      </w:r>
+      <w:r w:rsidR="679A8DED" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="44C2F491" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nimetään </w:t>
+      </w:r>
+      <w:r w:rsidR="00672656" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ohjaaja toimintayksikössä</w:t>
+      </w:r>
+      <w:r w:rsidR="49A893F0" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="2D4EC19A" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7F6533D8" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Opiskelija toimii aina laillistetun ammattihenkilön johdon ja valvonnan alaisena</w:t>
+      </w:r>
+      <w:r w:rsidR="7F6533D8" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="1D503A77" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="36ECF916" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Opiskelijoiden henkilökortissa on nimikkeenä opiskelija, amanuenssi tai erikoistuva lääkäri</w:t>
+      </w:r>
+      <w:r w:rsidR="39E9A174" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="36ECF916" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Näin t</w:t>
+      </w:r>
+      <w:r w:rsidR="00672656" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yönantajan varmistaa, ettei potilaille tai asiakkaille anneta väärää kuvaa opiskelijan osaamisesta tai asemasta. </w:t>
+      </w:r>
+      <w:r w:rsidR="006707C1" w:rsidRPr="00166D27">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="004D7121" w:rsidRPr="00F203B7">
-[...124 lines deleted...]
-        <w:r w:rsidR="004A6073" w:rsidRPr="004A6073">
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidR="00457D27" w:rsidRPr="00166D27">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>Sosiaali- ja terveydenhuollon opiskelijana työskentely - Lupa- ja valvontavirasto</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006707C1" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D710B1" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735172F7" w14:textId="158C5B05" w:rsidR="00F55B1F" w:rsidRPr="00166D27" w:rsidRDefault="00AF14A8" w:rsidP="6B4A356F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opiskelijoiden </w:t>
+      </w:r>
+      <w:r w:rsidR="00407AEC" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">työskennellessä </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3547" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7121" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nimikesuojatun</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3547" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/laillistetun</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4E5D" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7121" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terveydenhuollon ammattihenkilön s</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4E5D" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ijaisena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3FAF" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hänen </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72617" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osallistumisestaan </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3D61" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asiakkaiden/potilaiden </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3FAF" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lääkehoidon toteutukse</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3D61" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3478E" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72617" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ohjeistettu</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED455D" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="12F4419C" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LOVe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="12F4419C" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opiskelijat (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+      </w:r>
+      <w:r w:rsidR="3F708F1D" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE51AA8" w14:textId="1EB8883C" w:rsidR="002F302E" w:rsidRPr="00166D27" w:rsidRDefault="002F302E" w:rsidP="6B4A356F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lääketieteen opiskelijana toimimi</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6073" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nen: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidR="004A6073" w:rsidRPr="00166D27">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Terveydenhuollon opiskelijana työskentely | Valvira</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="726F76E8" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="005570DA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="278317B8" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457D27">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -12084,478 +12721,525 @@
     </w:p>
     <w:p w14:paraId="6B31C86E" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00457D27">
         <w:t>Jokainen työntekijä vastaa omasta toiminnastaan työpaikalla. Toiminta pitää olla ammatillista ja asiallista. Työnantaja huolehtii siitä, että työ ja toiminta ovat asianmukaisia. Esihenkilö tarkkailee työympäristöä, työyhteisöä ja työtapoja. Esihenkilö puuttuu ja ratkaisee poikkeavat ja puutteelliset tilanteet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00457D27">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE314F3" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00457D27">
         <w:t>Työnjohdolliset menettelyt</w:t>
       </w:r>
       <w:r w:rsidRPr="00457D27">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="00457D27">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Työnjohdollinen menettely (Linkki ammattilaisille, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75A7AB2E" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457D27">
         <w:t>Työkykyä tuetaan työkyvyn tuki -ohjelman mukaisesti</w:t>
       </w:r>
       <w:r w:rsidRPr="00457D27">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="00457D27">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Työkyvyn tuki – ohjelma (Linkki ammattilaisille, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7536630B" w14:textId="3C5EFC1F" w:rsidR="001A5865" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00457D27">
         <w:t>Työyhteisön toimivuutta tuetaan Toimiva työyhteisö mallin avulla</w:t>
       </w:r>
       <w:r w:rsidRPr="00457D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50">
+      <w:hyperlink r:id="rId58">
         <w:r w:rsidRPr="00457D27">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Toimiva työyhteisö -malli (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00457D27">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="21F9A308" w:rsidRPr="00457D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33468491" w14:textId="77777777" w:rsidR="001A5865" w:rsidRDefault="001A5865">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4998838D" w14:textId="0F00E37B" w:rsidR="00A556E7" w:rsidRDefault="64DDB30D" w:rsidP="7359686A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Rikostaustan selvittäminen</w:t>
       </w:r>
       <w:r w:rsidR="141D56FA" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE2E981" w14:textId="33179E64" w:rsidR="00E75705" w:rsidRPr="003A5390" w:rsidRDefault="02150C9A" w:rsidP="639EDBD2">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="16F2FBD1" w14:textId="397745C5" w:rsidR="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Sairaalapalveluiden vastuualueella</w:t>
-[...32 lines deleted...]
-        <w:r w:rsidR="3751A639" w:rsidRPr="639EDBD2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Lasten, iäkkäiden ja vammaisten henkilöiden kanssa työskentelevien rikosrekisteriote tarkistetaan rekrytoinnin yhteydessä. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="006F4B05">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Toimintaohje Rikosrekisteriote (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
+          <w:t>Toimintaohje Rikosrekisteriote (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="39DF33A2" w14:textId="77777777" w:rsidR="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE2E981" w14:textId="507AC211" w:rsidR="00E75705" w:rsidRPr="006F4B05" w:rsidRDefault="02150C9A" w:rsidP="639EDBD2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166D27">
+        <w:t>Sairaalapalveluiden vastuualueella</w:t>
+      </w:r>
+      <w:r w:rsidR="5A333F0D" w:rsidRPr="00166D27">
+        <w:t xml:space="preserve">, jos </w:t>
+      </w:r>
+      <w:r w:rsidR="764D17DF" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>työhön kuuluu olennaisesti ja pysyväisluonteisesti ilman huoltajan läsnäoloa tapahtuvaa alaikäisten hoitoa, kasvatusta tai opetusta taikka muuta henkilökohtaista vuorovaikutusta</w:t>
+      </w:r>
+      <w:r w:rsidR="129B6C51" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="764D17DF" w:rsidRPr="00166D27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9214D" w:rsidRPr="00166D27">
+        <w:t>valittu työntekijä/viranhaltija tilaa itse rikosrekisteriotteen Oikeusrekisterikeskukselta ja esittää sen rekrytoivalle esihenkilölle ennen työsopimuksen allekirjoittamista tai ennen virkamääräystä. Rikosrekisteriotteen esittäminen dokumentoidaan palkka- ja henkilöstöhallinnon järjestelmään.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9214D" w:rsidRPr="006F4B05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3FFA3956" w14:textId="77777777" w:rsidR="00EA5515" w:rsidRDefault="00EA5515" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc45556464"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="4453DDAE" w14:textId="47EFF76A" w:rsidR="00EA5515" w:rsidRPr="00B32746" w:rsidRDefault="00313667" w:rsidP="00313667">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc221093105"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc230766011"/>
       <w:r>
         <w:t xml:space="preserve">2.6 </w:t>
       </w:r>
       <w:r w:rsidR="00220803">
         <w:t>Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="2C4BC003" w14:textId="7039194F" w:rsidR="2301AC48" w:rsidRPr="00F203B7" w:rsidRDefault="2301AC48" w:rsidP="4B749BE5">
-      <w:r w:rsidRPr="00F203B7">
+    <w:p w14:paraId="2C4BC003" w14:textId="555B135B" w:rsidR="2301AC48" w:rsidRPr="000E33BB" w:rsidRDefault="2301AC48" w:rsidP="4B749BE5">
+      <w:r w:rsidRPr="000E33BB">
         <w:t>Henkilöstösuunnittelun lähtökohtana Sairaalapalveluiden vastuualueella on toiminta ja toiminnan edel</w:t>
       </w:r>
-      <w:r w:rsidR="12E4BBC8" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="12E4BBC8" w:rsidRPr="000E33BB">
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="000E33BB">
         <w:t>yttämä osaaminen</w:t>
       </w:r>
-      <w:r w:rsidR="20A30495" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="20A30495" w:rsidRPr="000E33BB">
         <w:t>, tulevaisuuden tarpeet ja talouden reunaehdot. Henkilö</w:t>
       </w:r>
-      <w:r w:rsidR="76D7E754" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="76D7E754" w:rsidRPr="000E33BB">
         <w:t>stö</w:t>
       </w:r>
-      <w:r w:rsidR="20A30495" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="20A30495" w:rsidRPr="000E33BB">
         <w:t>mitoi</w:t>
       </w:r>
-      <w:r w:rsidR="1341BA82" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="1341BA82" w:rsidRPr="000E33BB">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="20A30495" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="20A30495" w:rsidRPr="000E33BB">
         <w:t>uksen arvioinnissa hyödynnetään hoito-osastojen osalta</w:t>
       </w:r>
-      <w:r w:rsidR="47A21798" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="47A21798" w:rsidRPr="000E33BB">
         <w:t xml:space="preserve"> osaston kuormitusta</w:t>
       </w:r>
-      <w:r w:rsidR="7C5088F6" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="7C5088F6" w:rsidRPr="000E33BB">
         <w:t>, potilaiden vaihtuvuutta</w:t>
       </w:r>
-      <w:r w:rsidR="48AD84E4" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="48AD84E4" w:rsidRPr="000E33BB">
         <w:t xml:space="preserve"> ja hoitoisuusluokitusta sekä muita yksikön toimintaa kuvaa kuvaavia tunnuslukuja. </w:t>
       </w:r>
-      <w:r w:rsidR="04257FE7" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="04257FE7" w:rsidRPr="000E33BB">
         <w:t xml:space="preserve">Toimenpideyksiköiden ja poliklinikkatoiminnan osalta </w:t>
       </w:r>
-      <w:r w:rsidR="01423244" w:rsidRPr="00F203B7">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidR="01423244" w:rsidRPr="000E33BB">
+        <w:t>hyödynnetään toimenpideluokituksia ja käyntitilastoja</w:t>
+      </w:r>
+      <w:r w:rsidR="000E33BB" w:rsidRPr="000E33BB">
+        <w:t xml:space="preserve"> sekä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000E33BB" w:rsidRPr="000E33BB">
+        <w:t>hoitoonpääsytietoja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="01423244" w:rsidRPr="000E33BB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D61B23" w14:textId="197CE25E" w:rsidR="01423244" w:rsidRPr="000E33BB" w:rsidRDefault="01423244" w:rsidP="4B749BE5">
+      <w:r w:rsidRPr="000E33BB">
+        <w:lastRenderedPageBreak/>
         <w:t>Hoitotyön henkilöstöresurssin riittävyyden turvaamiseksi Sairaalap</w:t>
       </w:r>
-      <w:r w:rsidR="05BB28D1" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="05BB28D1" w:rsidRPr="000E33BB">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="000E33BB">
         <w:t>lveluiden vastuual</w:t>
       </w:r>
-      <w:r w:rsidR="054042DB" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="054042DB" w:rsidRPr="000E33BB">
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="000E33BB">
         <w:t xml:space="preserve">eella </w:t>
       </w:r>
-      <w:r w:rsidR="4FA5D5A0" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="4FA5D5A0" w:rsidRPr="000E33BB">
         <w:t xml:space="preserve">on käytössä varahenkilöstö, jonka sijoittuminen eri yksikköihin arvioidaan päivittäin tarpeeseen perustuen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B29228C" w14:textId="0A554589" w:rsidR="4FA5D5A0" w:rsidRPr="00F203B7" w:rsidRDefault="4FA5D5A0" w:rsidP="4B749BE5">
-[...1 lines deleted...]
-        <w:t>Käytössä on myös hälytys- ja vuorovaihtokorvaukset turvaamaan niitä tilanteita, jolloin potilasturvallisuus on uhattuna.</w:t>
+    <w:p w14:paraId="7B29228C" w14:textId="5B8DFC9F" w:rsidR="4FA5D5A0" w:rsidRPr="000E33BB" w:rsidRDefault="4FA5D5A0" w:rsidP="4B749BE5">
+      <w:r w:rsidRPr="000E33BB">
+        <w:t>Käytössä on myös hälytyskorvaukset turvaamaan niitä tilanteita, jolloin potilasturvallisuus on uhattuna.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkEnd w:id="36"/>
-    <w:p w14:paraId="4E312BF2" w14:textId="6F996F60" w:rsidR="7E75E2DB" w:rsidRDefault="7E75E2DB" w:rsidP="7E75E2DB">
-[...5 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="4E312BF2" w14:textId="6F996F60" w:rsidR="7E75E2DB" w:rsidRPr="00FF7B60" w:rsidRDefault="7E75E2DB" w:rsidP="7E75E2DB"/>
     <w:p w14:paraId="46CA8BE5" w14:textId="76BA16B0" w:rsidR="004751EB" w:rsidRDefault="00200094" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc221093106"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc230766012"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="006C4EB4">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002D7ABD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D668F">
         <w:t>Monialainen yhteistyö ja palvelun koordinointi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="72A6E649" w14:textId="2994CCF4" w:rsidR="004751EB" w:rsidRPr="00F203B7" w:rsidRDefault="004751EB" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon ammattilaisilla on lainsäädännön määrittämä velvollisuus tehdä monialaista yhteistyötä potilaan tai asiakkaan palveluntarpeen arvioinnissa sekä palveluiden antamisessa. Monialainen yhteistyö toteutetaan asiakkaan tai potilaan suostumuksella ja palvelujen tulee muodostaa asiakkaan tai potilaan etujen mukainen kokonaisuus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A97712C" w14:textId="193C8881" w:rsidR="4FED28A4" w:rsidRPr="00F203B7" w:rsidRDefault="4FED28A4" w:rsidP="5295D591">
+    <w:p w14:paraId="6A229266" w14:textId="66AD9E54" w:rsidR="00094F89" w:rsidRPr="00EA2B4C" w:rsidRDefault="4FED28A4" w:rsidP="006F4B05">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00EA2B4C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Perustason alueelliset jatkohoitokoordinaattorit ja erikoissairaanhoidon jatkohoitokoordinaattori </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="764D1125" w:rsidRPr="00F203B7">
+        <w:t xml:space="preserve">Perustason alueelliset jatkohoitokoordinaattorit </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2B4C" w:rsidRPr="00EA2B4C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
+        <w:t xml:space="preserve">ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2B4C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>Sairaalapalveluiden</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2B4C" w:rsidRPr="00EA2B4C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toimijat </w:t>
+      </w:r>
+      <w:r w:rsidR="764D1125" w:rsidRPr="00EA2B4C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
         <w:t xml:space="preserve">tekevät </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00EA2B4C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">päivittäin yhteisyötä potilasvirtojen edistämiseksi. Joka arkipäivä koordinaattoreiden </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="733477A6" w:rsidRPr="00F203B7">
+        <w:t>päivittäin yhteis</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2B4C" w:rsidRPr="00EA2B4C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2B4C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yötä potilasvirtojen edistämiseksi. Joka arkipäivä </w:t>
+      </w:r>
+      <w:r w:rsidR="733477A6" w:rsidRPr="00EA2B4C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
         <w:t>tapaamisessa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00EA2B4C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> käydään läpi mm. kaikkien alueen hoito-osastojen paikka- ja jatkohoidon jonotustilanteet pyrkien minimoimaan jonotusaikoja. Potilassiirroissa huomioidaan sekä lähettävien että vastaanottavien osastojen tilanteet.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5CCFDE37" w14:textId="2B8D3F20" w:rsidR="4FED28A4" w:rsidRPr="00F203B7" w:rsidRDefault="4FED28A4" w:rsidP="5295D591">
+      <w:r w:rsidR="00EA2B4C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2B4C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>Yhteisen tilannekuvan ylläpitämiseksi seurataan perus- ja erityistasolla jatkohoitopaikkaa odottavien potilaiden määr</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13925">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>ää</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2B4C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tarvittaessa tilanteesta on informoitu </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2B4C" w:rsidRPr="00EA2B4C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>toimialueiden johtoa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2B4C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721DE04A" w14:textId="267B76BF" w:rsidR="00EA2B4C" w:rsidRPr="006F4B05" w:rsidRDefault="00EA2B4C" w:rsidP="006F4B05">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2B4C">
+        <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+        <w:t>Sairaalapalveluiden ja perustason terveyspalveluiden yhteistyö on jatkuvaa.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-        </w:rPr>
-[...74 lines deleted...]
-    <w:p w14:paraId="6A229266" w14:textId="77777777" w:rsidR="00094F89" w:rsidRPr="00094F89" w:rsidRDefault="00094F89" w:rsidP="00094F89"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="375462FD" w14:textId="6D632E41" w:rsidR="00CC3431" w:rsidRPr="00AE16FA" w:rsidRDefault="005C7E9D" w:rsidP="7DF29A2D">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc221093107"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc230766013"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00C12B7B">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="006E4080">
         <w:t xml:space="preserve"> Toimitilat</w:t>
       </w:r>
       <w:r w:rsidR="09FE1B23">
         <w:t xml:space="preserve"> ja välineet</w:t>
       </w:r>
       <w:r w:rsidR="009550B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD3935">
         <w:t>mukaan lukien toimintay</w:t>
       </w:r>
       <w:r w:rsidR="6E3D6B33">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00CD3935">
         <w:t>pärist</w:t>
       </w:r>
       <w:r w:rsidR="09C5910E">
@@ -12682,364 +13366,472 @@
       <w:r w:rsidRPr="00F203B7">
         <w:t xml:space="preserve"> tarpeiden perusteella osaltaan hyvinvointialueen omaisuuden; maa-alueiden, rakennusten, tilojen, järjestelmien sekä laitteiden tarkoituksenmukaisen, turvallisen ja </w:t>
       </w:r>
       <w:r w:rsidR="00144670" w:rsidRPr="00F203B7">
         <w:t>taloudellisista</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t xml:space="preserve"> käytön edellytyksistä, sekä vastaa lääkinnällisten laitteiden ammattimaisen käytön velvoitteista ja ylläpitää lain ja toiminnan edellyttämiä laiterekistereitä. Tekniset palvelut </w:t>
       </w:r>
       <w:r w:rsidR="00144670" w:rsidRPr="00F203B7">
         <w:t>vuokraavat</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t xml:space="preserve"> sekä vastaanotta</w:t>
       </w:r>
       <w:r w:rsidR="00BB341D" w:rsidRPr="00F203B7">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00BB341D" w:rsidRPr="00F203B7">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
-        <w:t xml:space="preserve"> tilat hyvinvointialueen käyttöön, ja luovuttaa ne </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> tilat hyvinvointialueen käyttöön, ja luovuttaa ne vuokraa</w:t>
+      </w:r>
       <w:r w:rsidR="00A11F71" w:rsidRPr="00F203B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t xml:space="preserve">vastaan toimialojen käyttöön. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BAC4599" w14:textId="5581A6DF" w:rsidR="5295D591" w:rsidRPr="00EB4CAF" w:rsidRDefault="00AE52B4" w:rsidP="00EB4CAF">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId60">
         <w:r w:rsidRPr="5295D591">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Konsernipalvelujen toimialueen toimintasääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="5D585D1B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FC3F8F" w14:textId="04EC5BD3" w:rsidR="2A8B8075" w:rsidRPr="00EB4CAF" w:rsidRDefault="2A8B8075" w:rsidP="639EDBD2">
-[...86 lines deleted...]
-    <w:p w14:paraId="7AB098CD" w14:textId="62701C4A" w:rsidR="002E4A80" w:rsidRPr="00592148" w:rsidRDefault="00F43611" w:rsidP="00592148">
+    <w:p w14:paraId="4608F379" w14:textId="66FF7A0D" w:rsidR="006F4B05" w:rsidRDefault="006F4B05" w:rsidP="006F4B05">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592148">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>Toiminnassa käytettävät toimitilat, mukaan lukien toimintaympäristö sekä niiden turvallisuus, turvallinen käyttö ja soveltuvuus tarkoitukseensa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269547E8" w14:textId="3B122BD3" w:rsidR="006F4B05" w:rsidRPr="00592148" w:rsidRDefault="00452D47" w:rsidP="006F4B05">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sata-alue omistaa 57 rakennusta ja kesällä 2021 voimaan tulleen voimaanpanolain mukaan kuntien sote- ja pelastustoimen järjestämiseen liittyvät sopimukset, sisältäen vuokrasopimukset, siirtyivät hyvinvointialueille 1.1.2023 alkaen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Kunnilta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja kuntayhtymiltä siirtyi sata-alueelle 435 rakennusta, jotka toimivat sote- ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>pela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toiminnassa. Kiinteistön omistaja vastaa rakennuksen soveltuvuudesta harjoitettavaan toimintaan sen käyttötarkoituksen mukaisesti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B41C55" w14:textId="77777777" w:rsidR="00C13925" w:rsidRPr="00C13925" w:rsidRDefault="00C13925" w:rsidP="00C13925">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13925">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>Sairaalapalveluiden vastuualueella on toimitiloja S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13925">
+        <w:t xml:space="preserve">atasairaalassa, Rauman SOTE-keskuksessa, Harjavallassa Huittisissa, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13925">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>Kankaanpäässä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACD9D31" w14:textId="65BEFF66" w:rsidR="00C13925" w:rsidRPr="00C13925" w:rsidRDefault="00C13925" w:rsidP="00C13925">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13925">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toimitiloihin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13925">
+        <w:t xml:space="preserve">liittyvät riskienarvioinnit tehdään vuosittain </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C13925">
+        <w:t>Granite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C13925">
+        <w:t>-järjestelmään. Arvioinneissa huomioidaan turvallisuusnäkökulmat ja tilojen soveltuvuu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13925">
+        <w:t xml:space="preserve"> toimintaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F76AC49" w14:textId="77777777" w:rsidR="00452D47" w:rsidRDefault="00452D47" w:rsidP="00452D47">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46BC4D7A" w14:textId="77777777" w:rsidR="00452D47" w:rsidRDefault="00452D47" w:rsidP="00452D47">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="30C99DAA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Välineet sekä niiden turvallisuus, turvallinen käyttö ja soveltuvuus tarkoitukseensa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7688206E" w14:textId="77777777" w:rsidR="00C13925" w:rsidRDefault="00C13925"/>
+    <w:p w14:paraId="356258C4" w14:textId="4CE83799" w:rsidR="001A5865" w:rsidRPr="00C13925" w:rsidRDefault="00C13925" w:rsidP="00C13925">
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13925">
+        <w:t xml:space="preserve">aitteisiin ja välineisiin liittyvät riskienarvioinnit tehdään vuosittain </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C13925">
+        <w:t>Granite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C13925">
+        <w:t>-järjestelmään. Arvioinneissa huomioidaan turvallisuusnäkökulmat ja soveltuvuu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13925">
+        <w:t xml:space="preserve"> toimintaan.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Laitepassin avulla varmistetaan kunkin yksikön yksikkökohtainen laitteiden ja välineiden asianmukainen käyttö. Välineiden huolto tapahtuu Satakunnan hyvinvointialueen tekniikan ja välinehuollon toimesta. Yksiköissä on myös laitevastaavat laadun takaamiseksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB098CD" w14:textId="62701C4A" w:rsidR="002E4A80" w:rsidRPr="00592148" w:rsidRDefault="00F43611" w:rsidP="00592148">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00592148">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Toimitiloille tehdyt tarkastukset sekä myönnetyt viranomaishyväksynnät ja luvat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D90C04" w14:textId="77777777" w:rsidR="00452D47" w:rsidRPr="008C6F03" w:rsidRDefault="00452D47" w:rsidP="00452D47">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6F03">
+        <w:t>Toimintayksikössä suoritetaan pelastusviranomaisen toimesta palotarkastus 12/24/36kk välein. Palotarkastusvälin määrittää pelastuslaitos. Palotarkastuksessa on hyvä olla mukana toimintayksikön edustaja, tarkastuksen aikana heränneisiin kysymyksiin pelastusviranomainen antaa ohjausta ja neuvontaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AEDA4E" w14:textId="77777777" w:rsidR="00452D47" w:rsidRPr="008C6F03" w:rsidRDefault="00452D47" w:rsidP="00452D47">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6F03">
+        <w:t>Pelastuslain mukaan jokaisessa toimintayksikössä tulee olla voimassa oleva pelastussuunnitelma, jota päivitetään kerran vuodessa tai toimintojen muuttuessa. Toimintayksikön suunnitelma voi olla osa kiinteistön yhteistä suunnitelmaa, esimerkiksi sotekeskuksen pelastussuunnitelmaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFA9908" w14:textId="77777777" w:rsidR="00452D47" w:rsidRDefault="00452D47" w:rsidP="00452D47">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6F03">
+        <w:t xml:space="preserve">Lisäksi jokaisesta ympärivuorokautisesta, ja osasta päiväaikaista toimintaa tuottavista yksiköistä pitää laatia poistumisturvallisuusselvitykset A- ja B. Näiden päivitys tapahtuu 3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C6F03">
         <w:lastRenderedPageBreak/>
-        <w:t>Toimitiloille tehdyt tarkastukset sekä myönnetyt viranomaishyväksynnät ja luvat</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B9219A4" w14:textId="132E6F8E" w:rsidR="4D777F0B" w:rsidRPr="00F203B7" w:rsidRDefault="4D777F0B" w:rsidP="00592148">
+        <w:t>vuoden välein, tai toiminnan muuttuessa. Selvityksen allekirjoittaa toimintayksikön esihenkilö ja hyväksyy vastuualuejohtaja. Kyseiset päivitykset tullaan sijoittamaan turvallisuuden vuosikelloon tehtäväksi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9219A4" w14:textId="53C6C183" w:rsidR="4D777F0B" w:rsidRPr="00CC6387" w:rsidRDefault="4D777F0B" w:rsidP="00452D47">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00592148">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00CC6387">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Säteily</w:t>
       </w:r>
-      <w:r w:rsidR="3BE42AA0" w:rsidRPr="00592148">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="3BE42AA0" w:rsidRPr="00CC6387">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>työtä</w:t>
       </w:r>
-      <w:r w:rsidR="3BE42AA0" w:rsidRPr="00592148">
+      <w:r w:rsidR="3BE42AA0" w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> tekevissä yksiköiss</w:t>
       </w:r>
-      <w:r w:rsidRPr="00592148">
+      <w:r w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">ä on </w:t>
       </w:r>
-      <w:r w:rsidR="3004D5F8" w:rsidRPr="00592148">
+      <w:r w:rsidR="3004D5F8" w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">voimassa </w:t>
       </w:r>
-      <w:r w:rsidR="3B46EE16" w:rsidRPr="00592148">
+      <w:r w:rsidR="3B46EE16" w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>olevat turval</w:t>
       </w:r>
-      <w:r w:rsidR="24A383DD" w:rsidRPr="00592148">
+      <w:r w:rsidR="24A383DD" w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>lisuusarviot</w:t>
       </w:r>
-      <w:r w:rsidR="76B8D9BA" w:rsidRPr="00592148">
+      <w:r w:rsidR="76B8D9BA" w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> j</w:t>
       </w:r>
-      <w:r w:rsidR="7D9F5308" w:rsidRPr="00592148">
+      <w:r w:rsidR="7D9F5308" w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="76B8D9BA" w:rsidRPr="00592148">
+      <w:r w:rsidR="76B8D9BA" w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t>päivitetyt johtamisrakenteet</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="1BF5CE1B" w:rsidRPr="00F203B7">
+        <w:t xml:space="preserve">päivitetyt johtamisrakenteet säteilytön osalta. </w:t>
+      </w:r>
+      <w:r w:rsidR="1BF5CE1B" w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Säteilylain </w:t>
       </w:r>
-      <w:r w:rsidR="0D1615B1" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="0D1615B1" w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(859/2081) </w:t>
       </w:r>
-      <w:r w:rsidR="1BF5CE1B" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="1BF5CE1B" w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mukaisesti näihin yksikköihin tehdään kliiniset auditoinnit ulkopuolisen tahon toimesta. Tämä auditointi </w:t>
       </w:r>
-      <w:r w:rsidR="6FA99030" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="6FA99030" w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on säteilyn</w:t>
       </w:r>
-      <w:r w:rsidR="1BF5CE1B" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="1BF5CE1B" w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lääketieteellisen käytön suunnitelmallista arviointia, jossa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB93A8E" w14:textId="5EAC4A8A" w:rsidR="4D777F0B" w:rsidRPr="00F203B7" w:rsidRDefault="1BF5CE1B" w:rsidP="25F8EA0C">
+    <w:p w14:paraId="5AB93A8E" w14:textId="5EAC4A8A" w:rsidR="4D777F0B" w:rsidRPr="00CC6387" w:rsidRDefault="1BF5CE1B" w:rsidP="25F8EA0C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">selvitetään noudatettuja tutkimus- ja hoitokäytäntöjä, säteilyaltistuksia sekä tutkimus- ja hoitotuloksia </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AADBA20" w14:textId="6125EFF1" w:rsidR="4D777F0B" w:rsidRPr="00F203B7" w:rsidRDefault="1BF5CE1B" w:rsidP="25F8EA0C">
+    <w:p w14:paraId="2AADBA20" w14:textId="6125EFF1" w:rsidR="4D777F0B" w:rsidRPr="00CC6387" w:rsidRDefault="1BF5CE1B" w:rsidP="25F8EA0C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vertaillaan niitä hyväksi todettuihin käytäntöihin sekä </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C061033" w14:textId="187FB0D1" w:rsidR="4D777F0B" w:rsidRPr="005D09B7" w:rsidRDefault="1BF5CE1B" w:rsidP="77073F61">
+    <w:p w14:paraId="7C061033" w14:textId="187FB0D1" w:rsidR="4D777F0B" w:rsidRPr="00CC6387" w:rsidRDefault="1BF5CE1B" w:rsidP="77073F61">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>esitetään tarpeelliseksi arvioituja toimenpiteitä käytäntöjen kehittämiseksi ja perusteettoman säteilyaltistuksen ehkäisemiseksi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7D9CC3" w14:textId="23A0B778" w:rsidR="77073F61" w:rsidRPr="00F203B7" w:rsidRDefault="77073F61" w:rsidP="77073F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4200"/>
@@ -13365,86 +14157,86 @@
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>Tähystysyksikkö</w:t>
             </w:r>
             <w:r w:rsidR="41C5B206" w:rsidRPr="00F203B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>; Liikuteltavat laitteet laite 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01DE436B" w14:textId="7D61A533" w:rsidR="25F8EA0C" w:rsidRPr="00F203B7" w:rsidRDefault="25F8EA0C" w:rsidP="25F8EA0C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01DED89F" w14:textId="7C82D923" w:rsidR="5374ACAB" w:rsidRPr="00F203B7" w:rsidRDefault="5374ACAB" w:rsidP="5102B9E8">
+    <w:p w14:paraId="01DED89F" w14:textId="7C82D923" w:rsidR="5374ACAB" w:rsidRPr="00CC6387" w:rsidRDefault="5374ACAB" w:rsidP="5102B9E8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Säteilytoiminnan turvallisuusarvio kuuluu turvallisuuslupiin ja kattaa säteilylain ja Säteilyturvakeskuksen määräykset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD05310" w14:textId="1AD5B09F" w:rsidR="6BC20AD4" w:rsidRDefault="62779402" w:rsidP="005D09B7">
+    <w:p w14:paraId="7DD05310" w14:textId="1AD5B09F" w:rsidR="6BC20AD4" w:rsidRPr="00CC6387" w:rsidRDefault="62779402" w:rsidP="005D09B7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Säteilyturvallisuusasiantuntija, säteilyturvallisuusvastaava</w:t>
       </w:r>
-      <w:r w:rsidR="78EED76D" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="78EED76D" w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00CC6387">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja lääketieteellisen fysiikan asiantuntija vastaavat siitä, että toiminta täyttää säteilylainsäädännön asettamat velvoitteet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AF3701E" w14:textId="77777777" w:rsidR="005D09B7" w:rsidRPr="005D09B7" w:rsidRDefault="005D09B7" w:rsidP="005D09B7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A199F5A" w14:textId="27DF8C54" w:rsidR="00F4493C" w:rsidRPr="00C252CE" w:rsidRDefault="00F4493C" w:rsidP="00C252CE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4493C">
@@ -13456,51 +14248,51 @@
       </w:r>
       <w:r w:rsidRPr="00C252CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>riskit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCAE13D" w14:textId="4F3B1ECE" w:rsidR="003B492F" w:rsidRPr="00F203B7" w:rsidRDefault="003B492F" w:rsidP="003B492F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C252CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Sata-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="00070787">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId61">
         <w:r w:rsidR="2FCB6E13" w:rsidRPr="00070787">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohjeessa (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
         <w:r w:rsidR="2FCB6E13" w:rsidRPr="2037BB6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:strike/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E41AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA07FD">
         <w:t xml:space="preserve">ohjeistetaan toimintaympäristön ja sen muutosten jatkuvaan tarkasteluun ja kootusti </w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t xml:space="preserve">vähintään puolivuosittain sekä ulkoisen, että sisäisen toimintaympäristön näkökulmasta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C93C8CF" w14:textId="0526DF45" w:rsidR="7FE9A35E" w:rsidRPr="00FB37F3" w:rsidRDefault="1E4AE7FD" w:rsidP="00FB37F3">
@@ -13587,69 +14379,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> ja kuntayhtymiltä siirtyneissä sopimuksissa ylläpito- ja huolto on määritelty vastuujakotaulukoissa. </w:t>
       </w:r>
       <w:r w:rsidR="07F35C68" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata-alueen omistamissa kohteissa ylläpidosta ja huollosta vastaa konsernipalveluihin kuuluva tekniikka. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Satasessa linkki ilmoituksia varten, vuokratilat ja omistetut tilat. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56958502" w14:textId="778042C8" w:rsidR="78B0B624" w:rsidRDefault="001D6C6B" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId54">
+      <w:hyperlink r:id="rId62">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Satasen sivuilta Toimitilajohtaminen - tilahallinta ja vuokratilat (Linkki ammattilaiselle)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="273C1E14" w14:textId="5EECEF93" w:rsidR="009062DD" w:rsidRPr="00F203B7" w:rsidRDefault="6AD81D59" w:rsidP="7E75E2DB">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc221093108"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc230766014"/>
       <w:r w:rsidRPr="00F203B7">
-        <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00947F38" w:rsidRPr="00F203B7">
         <w:t>9 Lääkinnälliset l</w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t>aitteet</w:t>
       </w:r>
       <w:r w:rsidR="00EE6C70" w:rsidRPr="00F203B7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BF25CF" w:rsidRPr="00F203B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:t>tietojärjestelmät</w:t>
       </w:r>
       <w:r w:rsidR="00B75373" w:rsidRPr="00F203B7">
         <w:t xml:space="preserve"> ja teknologian käyttö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidR="2F88ED23" w:rsidRPr="00F203B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -13868,162 +14659,162 @@
         <w:t>laitteiden ylläpidosta valmistajan ohjeiden mukaan, esimerkiksi puhdistamisesta, kalibroinnista ja määräaikaishuoltojen tilaamisesta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="130D6E8F" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2608"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00457D27">
         <w:t>vaaratilanneilmoitusten tekemisestä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05571183" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
-      <w:hyperlink r:id="rId55">
+      <w:hyperlink r:id="rId63">
         <w:r w:rsidRPr="00457D27">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Laiteosaaminen osoitetaan digitaalisella laitepassilla (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7847837C" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00457D27">
         <w:t>Sata-alueelle on nimetty kaksi henkilöä, jotka vastaavat siitä, että ammattimaiset käyttäjät noudattavat laissa asetettuja vaatimuksia. Lisäksi jokaisessa yksikössä tulee olla yksi tai useampi laiteturvallisuusvastaava.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8C3563" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00457D27">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Laitteiden säännöllisen huollon ja tarvittaessa korjauksen tilaaminen on yksikön vastuulla. Lue lisää </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56">
+      <w:hyperlink r:id="rId64">
         <w:r w:rsidRPr="00457D27">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Lääkinnällisten laitteiden huolto-ohje (Linkki ammattilaiselle, vaatii kirjautumisen, IMS).</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00457D27">
         <w:t xml:space="preserve"> Instrumentit huolletaan Välinehuollon toimipisteessä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE91539" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00457D27">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Jos laite aiheuttaa vaaratilanteen, siitä tulee ilmoittaa laitteen valmistajalle tai edustajalle. Lisäksi tehdään Fimean vaaratilanneilmoitus </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00457D27">
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00457D27">
         <w:t xml:space="preserve">- tai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00457D27">
         <w:t>Effector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00457D27">
         <w:t xml:space="preserve">-järjestelmän kautta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDFE1A8" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00457D27">
         <w:t xml:space="preserve">Jos asiakkaan hoidossa tulee vaaratapahtuma tai läheltä piti-tilanne, jossa on mukana lääkinnällinen laite, pitää tehdä ilmoitus </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00457D27">
         <w:t>HaiProon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00457D27">
         <w:t xml:space="preserve"> tai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00457D27">
         <w:t>Effectoriin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00457D27">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E0BB7A" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00457D27">
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57">
+      <w:hyperlink r:id="rId65">
         <w:r w:rsidRPr="00457D27">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Ohje Lääkinnällisen laitteen vaaratilanneilmoitus (Linkki ammattilaiselle, vaatii kirjautumisen, IMS).</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00457D27">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5685222B" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
-      <w:hyperlink r:id="rId58">
+      <w:hyperlink r:id="rId66">
         <w:r w:rsidRPr="00457D27">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Laiteturvallisuussuunnitelma (Linkki ammattilaiselle, vaati kirjautumisen, IMS).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C7CA635" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00457D27">
         <w:t>Fimea antaa viranomaisohjeet, jotka koskevat lääkinnällisiä laitteita.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A12B26" w14:textId="2DC7D99B" w:rsidR="004851B8" w:rsidRDefault="007C34D3" w:rsidP="4BC2A9C4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -14083,1565 +14874,1879 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tietojärjestelmät</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja teknologian</w:t>
       </w:r>
       <w:r w:rsidR="00A6071A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> käyttö</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCAFA61" w14:textId="1D93A1D3" w:rsidR="00C80356" w:rsidRDefault="54A00C8B" w:rsidP="33EB33ED">
+    <w:p w14:paraId="5D047495" w14:textId="77777777" w:rsidR="008E78AE" w:rsidRPr="008E78AE" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E78AE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esihenkilö vastaa siitä, että työntekijä on tietoinen ajantasaisista ohjeista ja toimii niiden mukaisesti. Uusista versiopäivityksistä ja ohjeista tiedotetaan Satasessa, ja oppaat pidetään ajan tasalla. Ajantasaisten ohjeiden tallentamisesta IMS-järjestelmään vastaavat ICT-vastuualue ja järjestelmienpääkäyttäjät tai vastuuhenkilöt. Käyttäjäohjeiden tuottaminen ja päivittäminen on järjestelmätoimittajan vastuulla. Ohjeista ilmenee viimeisin päivitysajankohta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCAFA61" w14:textId="2177B7B9" w:rsidR="00C80356" w:rsidRDefault="54A00C8B" w:rsidP="33EB33ED">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Hyvinvointialueen käytössä olevat tietojärjestelmät ovat kuvattu tiedonhallintamallin tietojärjestelmärekisteriin. Mallissa ylläpidetään kaikkia kriittisiä tietoja ja niiden päivittämiseen on sovittu erillinen hallintavastuu ICT-vastuualueelle, joka vastaa hankinnoista ja käytöstä. Valviran tietojärjestelmäluokittelu on sisällytetty rekisteriin.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Hyvinvointialueen käytössä olevat tietojärjestelmät ovat kuvattu tiedonhallintamallin tietojärjestelmärekisteriin. Mallissa ylläpidetään kaikkia kriittisiä tietoja ja niiden päivittämiseen on sovittu erillinen hallintavastuu ICT-vastuualueelle, joka vastaa hankinnoista ja käytöstä. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E78AE" w:rsidRPr="008E78AE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lupa- ja valvontaviraston </w:t>
+      </w:r>
       <w:r>
-        <w:t>Sata</w:t>
-[...46 lines deleted...]
-      <w:r>
+        <w:t>tietojärjestelmäluokittelu on sisällytetty rekisteriin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF0F561" w14:textId="6390EB1C" w:rsidR="31E24A89" w:rsidRDefault="008E78AE" w:rsidP="33EB33ED">
+      <w:r w:rsidRPr="008E78AE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hyvinvointialueen tietosuojan ja tietoturvan ohjausryhmä on päivittänyt ja hyväksy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E78AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E78AE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yt 13.6.2025 asiakastietolain mukaisen tietoturvasuunnitelman (THL:n määräys 3/2024).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E78AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="76A92D08">
-[...17 lines deleted...]
-      <w:r w:rsidR="1C5D517A">
+      <w:r w:rsidR="638B40C1" w:rsidRPr="008E78AE">
+        <w:t>Tietoturvasuunnitelma ei ole julkinen asiakirja</w:t>
+      </w:r>
+      <w:r w:rsidR="7E0D405F" w:rsidRPr="008E78AE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52917" w:rsidRPr="008E78AE">
+        <w:t xml:space="preserve"> siitä voi pyytää lisätietoja</w:t>
+      </w:r>
+      <w:r w:rsidR="00536BC6" w:rsidRPr="008E78AE">
+        <w:t xml:space="preserve"> sähköpostitse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E78AE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="48680716">
-[...24 lines deleted...]
-        <w:r w:rsidR="00F52D4C" w:rsidRPr="0091243D">
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r w:rsidRPr="008E78AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>tietoturva@sata.fi</w:t>
+          <w:t>tietosuoja@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="68AC8895">
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6B2408" w14:textId="10E795A2" w:rsidR="008E78AE" w:rsidRPr="006A2F7E" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tietoturvasuunnitelma ei sisällä yksityiskohtaisia toimintaohjeita. Sen sijaan yksiköt noudattavat tietoturvasuunnitelman perusteella laadittuja tietoturvan ja tietosuojan toimintaohjeita.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8B27E1" w14:textId="5F4DED9E" w:rsidR="008E78AE" w:rsidRPr="006A2F7E" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Keskeiset ohjeet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">löytyvät henkilöstölle tarkoitetusta IMS-järjestelmästä: Yhteiset dokumentit Satakunnan hyvinvointialue &gt; Tietosuoja ja tietoturva &gt; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68" w:history="1">
+        <w:r w:rsidRPr="006A2F7E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Ohjeet (Tietosuoja ja tietoturva)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="5B2D7BF7">
+    </w:p>
+    <w:p w14:paraId="2E85A427" w14:textId="77777777" w:rsidR="008E78AE" w:rsidRPr="006A2F7E" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D008B9" w14:textId="424AFE06" w:rsidR="008E78AE" w:rsidRPr="00FF7B60" w:rsidRDefault="008E78AE" w:rsidP="00FF7B60">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lue lisää:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EB6863" w14:textId="77777777" w:rsidR="008E78AE" w:rsidRPr="00141143" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1304"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Huoneentaulu - Tietoturvallisen työskentelyn ohjeet (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36108D3C" w14:textId="77777777" w:rsidR="008E78AE" w:rsidRPr="00141143" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1304"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://sataha.ims.fi/servlet/doc/4269/approved/file"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Huoneentaulu - Henkilö- ja asiakastietojen käsittelyn periaatteet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34070686" w14:textId="77777777" w:rsidR="008E78AE" w:rsidRPr="00141143" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1304"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId69" w:history="1">
+        <w:r w:rsidRPr="00141143">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Satakunnan hyvinvointialueen dokumenttien käsittely- ja tallennusohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0C920059" w14:textId="77777777" w:rsidR="008E78AE" w:rsidRPr="00141143" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2127"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://sataha.ims.fi/servlet/doc/7422/approved/file"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tietosuojajäteohje työntekijöille (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58241C9D" w14:textId="77777777" w:rsidR="008E78AE" w:rsidRPr="00141143" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="3C23E6FC">
-[...11 lines deleted...]
-      <w:r w:rsidR="49A2AA78">
+    </w:p>
+    <w:p w14:paraId="7689C5A0" w14:textId="49634BD3" w:rsidR="009B79A1" w:rsidRDefault="009B79A1" w:rsidP="000E286C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Hlk230946757"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sairaalapalveluissa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B79A1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noudat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etaan hyvinvointialueen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B79A1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tietoturvan ja tietosuojan toimintaohjeita. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p w14:paraId="624D09EA" w14:textId="09F42706" w:rsidR="2AD57699" w:rsidRPr="008E78AE" w:rsidRDefault="74D220A7" w:rsidP="000E286C">
+      <w:r w:rsidRPr="008E78AE">
+        <w:t>Ostopalveluissa</w:t>
+      </w:r>
+      <w:r w:rsidR="008E78AE">
+        <w:t xml:space="preserve"> ja tietojärjestelmänhankinnoissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E78AE">
+        <w:t xml:space="preserve"> vaaditaan hyvinvointialueen tietoturvavaatimusten täyttymistä sekä rekisterien ja henkilötietojen käsittelyn lainmukaisuutta</w:t>
+      </w:r>
+      <w:r w:rsidR="0FB14661" w:rsidRPr="008E78AE">
+        <w:t xml:space="preserve"> osana sopimushallintaa</w:t>
+      </w:r>
+      <w:r w:rsidR="58ECFFF2" w:rsidRPr="008E78AE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AAA326" w14:textId="05E7D0C8" w:rsidR="008E78AE" w:rsidRPr="006A2F7E" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hankinnasta vastaava viranhaltija huolehtii että, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sopimuksiin liitetään tietosuoja-asetus GDPR:n mukainen henkilötietojen käsittelysopimus ja tietoturvavaatimukset sopimusliite. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2441D334" w14:textId="77777777" w:rsidR="008E78AE" w:rsidRPr="006A2F7E" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70" w:history="1">
+        <w:r w:rsidRPr="006A2F7E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Hankintojen tietoturvavaatimukset (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F0E9B42" w14:textId="20AF7352" w:rsidR="008E78AE" w:rsidRPr="00C76670" w:rsidRDefault="00C76670" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sairaalapalveluissa noudatetaan</w:t>
+      </w:r>
+      <w:r w:rsidR="008E78AE" w:rsidRPr="00C76670">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyvinvointialueen hankintojen tietoturvavaatimuksia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E672DA2" w14:textId="77777777" w:rsidR="008E78AE" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:r w:rsidRPr="00C76670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="3C23E6FC">
-[...65 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9EF606" w14:textId="51FFF9CE" w:rsidR="008E78AE" w:rsidRPr="006A2F7E" w:rsidRDefault="008E78AE" w:rsidP="00FF7B60">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, että henkilöstö toimii häiriötilanteissa näiden ohjeiden mukaan: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F514641" w14:textId="77777777" w:rsidR="008E78AE" w:rsidRPr="006A2F7E" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Henkilöstö ilmoittaa t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ietojärjestelmiin kohdistuvista häiriöistä ensisijaisesti 2M-IT palvelukanavan kautta. Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71" w:history="1">
+        <w:r w:rsidRPr="006A2F7E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Palvelupyynnön tai häiriöilmoituksen tekeminen 2M-IT:lle (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54104831" w14:textId="77777777" w:rsidR="008E78AE" w:rsidRPr="006A2F7E" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oikkeamista tai häiriöistä tehdään tarvittaessa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ilmoitus. Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId72" w:history="1">
+        <w:r w:rsidRPr="006A2F7E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Tietoturvailmoituksen tekeminen ja käsittely, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="006A2F7E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>HaiPro</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="006A2F7E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="23F19691" w14:textId="11308F9E" w:rsidR="008E78AE" w:rsidRPr="006A2F7E" w:rsidRDefault="008E78AE" w:rsidP="33EB33ED">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICT-palvelut huolehtivat mahdollisista ilmoituksista valvoville </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>viranomaisille kuten LVV, Fimea tai Kyberturvallisuuskeskus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709E81DA" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="006A2F7E" w:rsidRDefault="006A2F7E" w:rsidP="33EB33ED">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2FF0DB5F" w14:textId="0412374C" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Teknologian soveltuvuuden, asianmukaisuuden ja turvallisuuden varmistaminen Sata</w:t>
       </w:r>
       <w:r w:rsidR="00993BF4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>alueella</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461CA979" w14:textId="0217FB07" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
-[...27 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="726B0064" w14:textId="77777777" w:rsidR="008E78AE" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D76F1E" w14:textId="03D08AD7" w:rsidR="008E78AE" w:rsidRPr="006A2F7E" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICT-palvelut kartoittaa yhteistyössä yksiköiden kanssa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">palvelun tarpeet ja vaatimukset eli tehdään vaatimusmäärittely, jotta voidaan valita tarkoituksenmukainen teknologia. Tämä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sisältää analyysin siitä, millaisia toimintoja ja ominaisuuksia teknologiassa tarvitaan asiakkaiden palvelemiseksi ja prosessien tehostamiseksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD589DC" w14:textId="77777777" w:rsidR="008E78AE" w:rsidRPr="006A2F7E" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ennen hankintaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arkkitehtuurityöryhmä vertailee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eri teknologiaratkaisuja ja varmistaa niiden yhteensopivuus olemassa olevien järjestelmien ja palveluprosessien kanssa. Hankittavan teknologian tulee täyttää alan standardit ja vaatimukset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4541B78C" w14:textId="0DFAF591" w:rsidR="005D09B7" w:rsidRPr="006A2F7E" w:rsidRDefault="008E78AE" w:rsidP="008E78AE">
+      <w:r w:rsidRPr="006A2F7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lisätietoja: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73">
+        <w:r w:rsidRPr="006A2F7E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>arkkitehtuuri@sata.fi</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="675DB6F5" w14:textId="77777777" w:rsidR="00A335AF" w:rsidRDefault="00A335AF" w:rsidP="00A335AF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C7E0182" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00FB7865" w:rsidRDefault="00BD7C55" w:rsidP="00FB7865">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB7865">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Henkilöstön käyttöopastus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190CC879" w14:textId="17AC45BF" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00FB7865">
+    <w:p w14:paraId="190CC879" w14:textId="17AC45BF" w:rsidR="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00FB7865">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB7865">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Jokainen</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB7865">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> uusi teknologiaratkaisu vaatii henkilöstön kattavan perehdyttämisen. Tämä tapahtuu järjestämällä</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> koulutuksia organisaation sisällä, yhteistyökumppaneiden ja muiden sidosryhmien kanssa, joissa henkilöstö saa käytännönläheistä opastusta teknologiasta, sen käyttöön liittyvistä parhaista käytännöistä sekä mahdollisten ongelmatilanteiden ratkaisuista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A73812F" w14:textId="46FC7E50" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
-[...131 lines deleted...]
-    <w:p w14:paraId="28AEAA90" w14:textId="2CD3BAFE" w:rsidR="00BD7C55" w:rsidRPr="00FB7865" w:rsidRDefault="00BD7C55" w:rsidP="00FB7865">
+    <w:p w14:paraId="68A46A49" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00FF092E" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF092E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat työntekijöiden osallistumisesta vaadittaviin koulutuksiin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068E5AC0" w14:textId="0E34457E" w:rsidR="006A2F7E" w:rsidRPr="003364EA" w:rsidRDefault="00FB4335" w:rsidP="00FB4335">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Hlk228277572"/>
+      <w:r w:rsidRPr="003364EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat työntekijöiden osallistumisesta vaadittaviin koulutuksiin</w:t>
+      </w:r>
+      <w:r w:rsidR="00685B7B" w:rsidRPr="003364EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2F7E" w:rsidRPr="003364EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> huolehtivat henkilöstön koulutuksesta sekä osaamisesta käytössä olevien </w:t>
+      </w:r>
+      <w:r w:rsidR="00685B7B" w:rsidRPr="003364EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kunkin käytössä olevan </w:t>
+      </w:r>
+      <w:r w:rsidR="006A2F7E" w:rsidRPr="003364EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tietojärjestelmien osalta ja varmistavat että käyttöohjeet ovat kaikkien ammattilaisten saatavilla</w:t>
+      </w:r>
+      <w:r w:rsidR="003364EA" w:rsidRPr="003364EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p w14:paraId="28AEAA90" w14:textId="026C6F5D" w:rsidR="00BD7C55" w:rsidRPr="00FB7865" w:rsidRDefault="006A2F7E" w:rsidP="00FB7865">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB7865">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Varaudutaan teknologian vikatilanteisiin ja pitkiin huoltoviiveisiin</w:t>
-[...224 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00FB7865">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FB7865">
+        <w:t>eknologian vikatilanteisiin ja pitkiin huoltoviiveisiin</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Itsemääräämisoikeuden turvaaminen teknologian käytössä</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67539ADF" w14:textId="74FC41C3" w:rsidR="00A46244" w:rsidRPr="00A46244" w:rsidRDefault="00A46244" w:rsidP="00FB7865">
+        <w:t xml:space="preserve"> varautuminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD210E8" w14:textId="1AD0EB6C" w:rsidR="00BD7C55" w:rsidRDefault="00C620B2" w:rsidP="00FB7865">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB7865">
+      <w:r w:rsidRPr="006527A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Teknologian</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FB7865">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hyödyntämisessä</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>ata-</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> noudatetaan </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F7CEE">
+        <w:t xml:space="preserve">alueella on tunnistettu mahdolliset riskit teknologian käyttöön liittyen, ja näihin varaudutaan ennalta laadituilla </w:t>
+      </w:r>
+      <w:r w:rsidR="006A2F7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Sata-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>toimintakorteilla.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueen tietosuojakäytäntöjä. Asiakkaan tai potilaan henkilötiedot, terveystiedot ja muut yksityiset tiedot suojataan kaikissa teknologisissa ratkaisuissa. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F7CEE">
+        <w:t xml:space="preserve"> Näihin </w:t>
+      </w:r>
+      <w:r w:rsidR="006A2F7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Sata-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>kortteihin</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>alueella on ohjeistettu henkilöstö huolehtimaan siitä, että käytettävät ja hankittavat</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F4405C">
+        <w:t xml:space="preserve"> sisältyy varajärjes</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2F7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>telyt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>teknologiat noudattavat GDPR</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, jotka voidaan ottaa käyttöön teknologian vikaantuessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A74C1DF" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00735771" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735771">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yksiköillä tulee olla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735771">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>toimintakortit häiriötilanteiden varalle. Henkilöstön täytyy tietää, mistä kortit löytyvät.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735771">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AE7EAA" w14:textId="0F8569FE" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="006A2F7E" w:rsidP="006313EB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+      </w:pPr>
+      <w:r w:rsidRPr="006A2F7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">(General Data </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>Palveluihin kohdistuvissa häiriötilanteissa toimitaan hyvinvointialueen häiriöviestintäsuunnitelman mukaisesti,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Protection</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t xml:space="preserve"> missä määritellään</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54A82">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Regulation</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t xml:space="preserve"> miten viestitään vikatilanteista henkilöstölle ja asiakkaille nopeasti ja selkeästi, jotta kaikki ovat tietoisia tilanteesta ja tiedetään, mitä tehdä vian korjaamiseen asti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0421BF63" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="006A2F7E" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>) ja muiden tietosuojalakien vaatimuksia.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B318B8">
+      </w:pPr>
+      <w:r w:rsidRPr="006A2F7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...216 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74" w:history="1">
+        <w:r w:rsidRPr="006A2F7E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>Häiriötilanteiden viestintäohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="336CCB6C" w14:textId="282620BE" w:rsidR="003B1845" w:rsidRPr="003D10B1" w:rsidRDefault="0073015F" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc221093109"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc230766015"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00352FC3">
         <w:t>ääkehoitosuunnitelma</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="7FE24045" w14:textId="232974D0" w:rsidR="009D0531" w:rsidRPr="00747E8D" w:rsidRDefault="4F4F2C17" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74F3B4A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Lääkehoitosuunnitelma on lääkehoitoa toteuttavan työväline turvallisen lääkehoidon osa-alueiden määrittämiseen ja hallintaan. </w:t>
       </w:r>
       <w:r w:rsidR="344BDBE6" w:rsidRPr="74F3B4A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Lääkehoitosuunnitelmassa kuvataan yksikön lääkehoidon toimintatavat ja vastuut sekä toimintaohjeet työntekijöiden lääkehoidon koulutuksiin, osaamisen varmistamiseen ja lääkelupakäytäntöihin. Lääkehoidon toteuttaminen edellyttää tehtävänkuvaa ja ammattinimikettä vastaavaa lääkehoidon lupaa. Esi</w:t>
       </w:r>
       <w:r w:rsidR="006A1F02">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>henkilö</w:t>
       </w:r>
       <w:r w:rsidR="344BDBE6" w:rsidRPr="74F3B4A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ohjaa ja valvoo turvallisen lääkehoidon toteuttamista yksikkönsä lääkehoitosuunnitelman mukaisesti. Jokainen lääkehoitoa toteuttava työntekijä on vastuussa omasta toiminnastaan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1EE0DF" w14:textId="77777777" w:rsidR="00DF41CE" w:rsidRDefault="5D38831C" w:rsidP="711BC3E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId60">
+      </w:pPr>
+      <w:hyperlink r:id="rId75">
         <w:r w:rsidRPr="005E4644">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Lääkehoitosuunnitelmat (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3ECC8F51" w14:textId="77777777" w:rsidR="00515A5E" w:rsidRDefault="00515A5E" w:rsidP="711BC3E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="743FC6B1" w14:textId="2DAC1C75" w:rsidR="00801942" w:rsidRPr="00DF41CE" w:rsidRDefault="00801942" w:rsidP="711BC3E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D40A541">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vastu</w:t>
       </w:r>
       <w:r w:rsidR="00640364" w:rsidRPr="1D40A541">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ualueen lääkehoitosuunnitelma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67860E32" w14:textId="3DCFCF4D" w:rsidR="6FAE03A4" w:rsidRPr="00F203B7" w:rsidRDefault="0145798B" w:rsidP="7E75E2DB">
+    <w:p w14:paraId="3D3D0135" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00923F3E" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00923F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Organisaatiotason lääkehoitosuunnitelma on Satakunnan hyvinvointialueen palveluyksiköitä eli vastuualueita koskeva (Valvontalaki 16§ ja 27§) ohjausasiakirja, joka on päivitetty 23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923F3E">
+        <w:t xml:space="preserve">.04.2025. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923F3E">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId76" w:history="1">
+        <w:r w:rsidRPr="00923F3E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>Organisaatiotason lääkehoitosuunnitelma, ohjausasiakirja (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="68641775" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00923F3E" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E4CF19" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00923F3E" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00923F3E">
+        <w:t>Sen laatimisesta vastaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valvontayksikön tuella erityis- ja sairaalapalveluiden toimialuejohtaja, joka toimii muiden tehtäviensä ohella terveydenhuoltolain 57 §:n tarkoitettuna terveydenhuollon Satakunnan hyvinvointialueen vastaavana lääkärinä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE9EBFD" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00923F3E">
+        <w:t>Vastuualueella lääkehoidon asianmukaisuudesta ja lääkehoitosuunnitelman toteuttamisesta ja seurannasta vastaa johtamisjärjestelmän mukaiset vastuuhenkilöt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA38467" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00923F3E" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67860E32" w14:textId="7DD302CD" w:rsidR="6FAE03A4" w:rsidRPr="0098717B" w:rsidRDefault="0145798B" w:rsidP="7E75E2DB">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Lääkitysturvallisuuden näkökulmasta</w:t>
       </w:r>
-      <w:r w:rsidR="21801380" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="21801380" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="400C7BF6" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="400C7BF6" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>yksikön</w:t>
       </w:r>
-      <w:r w:rsidR="21801380" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="21801380" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> esihenkilöt vastaavat siitä, että yksikössä on Satakunnan hyvinvointialueen ja Turvallinen lääkehoito -oppaan</w:t>
       </w:r>
-      <w:r w:rsidR="4090BB1F" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="4090BB1F" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> (STM 2021)</w:t>
       </w:r>
-      <w:r w:rsidR="3EBA409D" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="3EBA409D" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="21801380" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="21801380" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">toimintayksikön pohjalta laadittu lääkehoitosuunnitelma, joka soveltuu omaan yksikköön ja huomioi yksikön lääkehoidon riskit. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Sairaalap</w:t>
       </w:r>
-      <w:r w:rsidR="309B6658" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="309B6658" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>lveluiden v</w:t>
       </w:r>
-      <w:r w:rsidR="2C315E81" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="2C315E81" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t>astuualueella on laadittu yksikkökohtiaset lääkehoitosuunnitelmat, jotka o</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="30FCDAE6" w:rsidRPr="00F203B7">
+        <w:t>astuualueella on laadittu yksikkökohta</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6EEA" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="2C315E81" w:rsidRPr="0098717B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>set lääkehoitosuunnitelmat, jotka o</w:t>
+      </w:r>
+      <w:r w:rsidR="30FCDAE6" w:rsidRPr="0098717B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
         <w:t>vat</w:t>
       </w:r>
-      <w:r w:rsidR="2C315E81" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="2C315E81" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> päivit</w:t>
       </w:r>
-      <w:r w:rsidR="6894FC42" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="6894FC42" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidR="2C315E81" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="2C315E81" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t>ty 2023/2024.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5756CF36" w:rsidRPr="00F203B7">
+        <w:t>ty 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7D39" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="2C315E81" w:rsidRPr="0098717B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>/20</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7D39" w:rsidRPr="0098717B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="2C315E81" w:rsidRPr="0098717B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="5756CF36" w:rsidRPr="0098717B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2C315E81" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="2C315E81" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Suunnitelmat päivitetään </w:t>
       </w:r>
-      <w:r w:rsidR="6044910C" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="6044910C" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">aina </w:t>
       </w:r>
-      <w:r w:rsidR="2C315E81" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="2C315E81" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>ohjei</w:t>
       </w:r>
-      <w:r w:rsidR="64414452" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="64414452" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>den muu</w:t>
       </w:r>
-      <w:r w:rsidR="6FAE03A4" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="6FAE03A4" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>ttuessa tai toiminnan muuttuessa.</w:t>
       </w:r>
-      <w:r w:rsidR="1DB105CB" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="1DB105CB" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2D31C74A" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="2D31C74A" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Itse s</w:t>
       </w:r>
-      <w:r w:rsidR="416929AE" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="416929AE" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="2D31C74A" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="2D31C74A" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>unnitelmat laaditaan moniammatillisena yhteistyönä.</w:t>
       </w:r>
-      <w:r w:rsidR="54CEF152" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="54CEF152" w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kaikki suunnitelmat ovat tallennettuina</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="11652E5E" w:rsidRPr="00F203B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="54CEF152" w:rsidRPr="00141143">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
+        <w:t>Kaikki suunnitelmat ovat tallennettuina</w:t>
+      </w:r>
+      <w:r w:rsidR="11652E5E" w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="11652E5E" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="11652E5E" w:rsidRPr="00141143">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>IMS-järjestelmään (</w:t>
       </w:r>
-      <w:r w:rsidR="11652E5E" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="11652E5E" w:rsidRPr="00141143">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">= </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="11652E5E" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="11652E5E" w:rsidRPr="00141143">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Integrated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="11652E5E" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="11652E5E" w:rsidRPr="00141143">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Management System). </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3816167D" w:rsidRPr="00F203B7">
+        <w:t xml:space="preserve"> Management System)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4C4E" w:rsidRPr="00141143">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r w:rsidR="00141143" w:rsidRPr="00141143">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          </w:rPr>
+          <w:t>IMS lääkehoitosuunnitelmat</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="11652E5E" w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="3816167D" w:rsidRPr="00141143">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
         <w:t>Kaikissa yksiköissä on nimetyt lääkehoitovastaav</w:t>
       </w:r>
-      <w:r w:rsidR="1CCAC93C" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="1CCAC93C" w:rsidRPr="00141143">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="3816167D" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="3816167D" w:rsidRPr="00141143">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>t.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722E0187" w14:textId="34808994" w:rsidR="6FAE03A4" w:rsidRPr="00F203B7" w:rsidRDefault="0070A1E2" w:rsidP="7E75E2DB">
+    <w:p w14:paraId="722E0187" w14:textId="34808994" w:rsidR="6FAE03A4" w:rsidRPr="0098717B" w:rsidRDefault="0070A1E2" w:rsidP="7E75E2DB">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Sairaalapalveluissa lääkitysturvallisuusasiantuntijat raportoivat poikkeamista ja niiden korjaavista toimista hyvinvointialueen omavalvonta-työryhmälle säännöllisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006482A6" w14:textId="5280FD27" w:rsidR="007A2287" w:rsidRDefault="7E4D6837" w:rsidP="00F4405C">
+    <w:p w14:paraId="006482A6" w14:textId="5280FD27" w:rsidR="007A2287" w:rsidRPr="0098717B" w:rsidRDefault="7E4D6837" w:rsidP="00F4405C">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="0098717B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vastuualueen lääkehoidon asianmukaisuudesta ja lääkehoitosuunnitelman toteuttamisesta ja seurannasta vastaa vastuualuejohtaja.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397CA712" w14:textId="77777777" w:rsidR="007A2287" w:rsidRDefault="007A2287">
+    <w:p w14:paraId="397CA712" w14:textId="1A56E040" w:rsidR="007A2287" w:rsidRDefault="00074640">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:t>Taulukko Lääkehoidon turvallisuus</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5A9C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>tekijät</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="9308" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4455"/>
         <w:gridCol w:w="4853"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F203B7" w:rsidRPr="00F203B7" w14:paraId="33F7222B" w14:textId="77777777" w:rsidTr="7E75E2DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4455" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="115F73D7" w14:textId="0137F22E" w:rsidR="3A8E5F5C" w:rsidRPr="00F203B7" w:rsidRDefault="62FB318D" w:rsidP="4B749BE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F203B7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Lääkehoitosuunnitelma on laadittu, päivitetty ja tallennettu IMS-järjestelmään</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4853" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71197ED6" w14:textId="2B50DA80" w:rsidR="3A8E5F5C" w:rsidRPr="00F203B7" w:rsidRDefault="3A8E5F5C" w:rsidP="4B749BE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F203B7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Yksikön esihenkilö vastaa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F203B7" w:rsidRPr="00F203B7" w14:paraId="07E39682" w14:textId="77777777" w:rsidTr="7E75E2DB">
         <w:trPr>
@@ -16045,1643 +17150,2278 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Taulukko. Lääkehoidon laadunvarmistamisen osatekijät</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A719B90" w14:textId="38AEC384" w:rsidR="000F2041" w:rsidRDefault="000F2041" w:rsidP="0CA9DB4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A4247CB" w14:textId="06D8728A" w:rsidR="00F5317C" w:rsidRPr="00F5317C" w:rsidRDefault="00433CE5" w:rsidP="000F2041">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc221093110"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc230766016"/>
       <w:r w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00906E6F" w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>11 Asiak</w:t>
       </w:r>
       <w:r w:rsidR="005D3DD3" w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00906E6F" w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">s- </w:t>
       </w:r>
       <w:r w:rsidR="45B560EB" w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>ja</w:t>
       </w:r>
       <w:r w:rsidR="7743AB80" w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00906E6F" w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>potila</w:t>
       </w:r>
       <w:r w:rsidR="005D3DD3" w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>stietojen käsittely ja tietosuoja</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="6A826E47" w14:textId="15F5E56D" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc149034008"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc149034008"/>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakas</w:t>
       </w:r>
       <w:r w:rsidR="06EAB31D" w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>- ja</w:t>
       </w:r>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="06EAB31D" w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">potilastietojen </w:t>
       </w:r>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>käsittely</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="28CD7AD4" w14:textId="616EEA83" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="5535B2A7">
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="0276BDF4" w14:textId="64E742B6" w:rsidR="006A2F7E" w:rsidRDefault="006E442A" w:rsidP="006A2F7E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Asiakastiedolla tarkoitetaan potilastietoa ja sosiaalihuollon asiakastietoa.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+        <w:t>Asiakastiedolla tarkoitetaan potilastietoa ja sosiaalihuollon asiakastietoa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2061DA63" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+        <w:t>Asiakastietolain 7 §:n mukaiset johtajat, jotka vastaavat asiakastietojen käsittelystä ja siihen liittyvästä ohjeistuksesta:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6503C9E7" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osiaalityön </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>professiojohtaja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vastaa sosiaalihuollon asiakasrekisteristä </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D658DC4" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lääketieteen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>professiojohtaja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vastaa terveydenhuollon potilasrekisteristä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFC72CB" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lue lisää:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECCA060" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId78">
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Henkilötietojen käsittely Satakunnan hyvinvointialueella, informaatio asiakkaille ja potilaille, sata.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B31596B" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId79">
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Aptos"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Laki sosiaali- ja terveydenhuollon asiakastietojen käsittelystä, finlex.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F402FD8" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sata-alueella on lain mukainen oikeus ja velvollisuus käsitellä hoidon ja palvelujen järjestämisen kannalta tarpeellisia asiakas- ja potilastietoja. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yksittäinen työntekijä saa käsitellä asiakastietoja vain työtehtäviensä edellyttämässä laajuudessa ja vain silloin, kun hänellä on palvelu- tai hoitosuhde tai muu työtehtävien mukainen oikeus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C78405F" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esihenkilö tilaa työntekijälle työtehtävien mukaiset käyttöoikeudet järjestelmissä määriteltyjen roolien mukaisesti asiakas- ja potilastietojärjestelmiin ja huolehtii tunnusten päättämisestä palvelussuhteen tai työtehtävien päättyessä tai muuttuessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4A3A41" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sata-alueella valvotaan asiakastietojen käyttöä. Sen tavoitteena on asiakkaan ja henkilöstön oikeusturvan toteutuminen ja tietosuojalainsäädännön asettamien velvoitteiden täyttäminen. Asiakastietojen käyttöä valvotaan sekä asiakkaan pyynnöstä että organisaation oman jatkuvan valvonnan periaatteen mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A99CDD" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId80">
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Käytön valvonta - lokivalvontasuunnitelma (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="77FCDF31" w:rsidRPr="5535B2A7">
-[...23 lines deleted...]
-      <w:r w:rsidR="005C4CA1" w:rsidRPr="005C4CA1">
+    </w:p>
+    <w:p w14:paraId="43F3AE8A" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sosiaali- ja terveydenhuollon asiakastiedot ovat pysyvästi salassa pidettäviä, esimerkiksi tieto terveydenhuollon tai sosia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alihuollon asiakkuudesta on salassa pidettävää. Salassa pidettävää asiakastietoa ei saa ilman asiakkaan nimenomaista suostumusta näyttää, luovuttaa tai ilmaista sivulliselle. Sivullisia henkilöitä ovat muun muassa puoliso, muut läheiset, toiset asiakkaat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
-        <w:r w:rsidR="00F77EF9" w:rsidRPr="00D71E5D">
+    </w:p>
+    <w:p w14:paraId="767BBF51" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId81">
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Lato"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ohje asiakas- ja potilastietojen luovuttamisesta (Linkki ammattilaisille, vaatii kirjautumisen, IMS) </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="406EE34B" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6FAC47"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127708AF" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kirjaamiseen liittyvät ohjeet ja viranomaismääräykset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B94DC2A" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Asiakas- ja potilastiedon kirjaamista ohjaavat useat lait, asetukset ja ohjeet sosiaali- ja terveydenhuollossa. Asiakastietolaki velvoittaa sosiaali- ja terveydenhuollon ammattilaisia kirjaamaan asiakasasiakirjoihin tarpeelliset ja riittävät tiedot, joilla turvataan asiakkaan palvelun ja potilaan hoidon järjestäminen, suunnittelu, toteuttaminen, seuranta ja valvonta. Asiakasasiakirjat tulee laatia ja tallentaa Kanta-palveluihin viivytyksettä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CF391C" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valtakunnallinen Kanta-palvelu ylläpitää muun muassa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CEB8C4" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Potilastietovarantoa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75932FFC" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Sosiaalihuollon asiakastietovarantoa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA4CF42" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Resepti-palvelua</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAFE26F" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>OmaKanta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>-palvelua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698E6C6D" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1701"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E282F8" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82">
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Sote-ammattilaiset - Kanta.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C710C0" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kirjaamisessa noudatetaan kansallisia määrityksiä, rakenteita ja niihin perustuvia Sata-alueen kirjaamisen ja tilastoinnin ohjeita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADA797A" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Jokaisella työntekijällä on velvollisuus pitää yllä kirjaamisosaamista perehtymällä kirjaamisen ohjeisiin ja osallistumalla tarjolla oleviin koulutuksiin. Esihenkilöiden vastuulla on mahdollistaa työntekijöille tarjolla oleviin koulutuksiin osallistuminen ja huolehtia yhteisten kirjaamisohjeiden noudattamista sekä seurata säännöllisesti tiedon laatua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A733476" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueella on hyväksytty </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83">
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Aptos"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>kirjaamisen ja tilastoinnin kehittämisen toimintamalli ja prosessi (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, joka ohjaa kirjaamisen kehittämistä ja vastuita. Hyvinvointialueen kirjaamisen ja tilastoinnin kehittämistä ohjaa ja koordinoi ICT-palveluiden Tietojohtamisen tiimi. Tietojohtamisen tiimin kirjaamisasiantuntijat koordinoivat kirjaamisen ja tilastoinnin yhdyshenkilöverkostoa, joka käsittelee toimialueilla laadittuja kirjaamisen ja tilastoinnin ohjeita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B03F01" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Toimialuejohtajat hyväksyvät kirjaamis- ja tilastointiohjeet, jotka tallennetaan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId84" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>IMS:n</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Kirjaaminen ja tilastointi -kansioon</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> ja linkitetään </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId85" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>Sataseen Tietojohtamisen portaaliin,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Ohjeet jalkautetaan työntekijöiden käyttöön </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId86" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>toimialueiden määrittämän toimintamallikuvausten mukaisesti. (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="046DBC52" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kirjaamisen asiantuntijat ovat tavoitettavissa osoitteessa </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId87">
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>kirjaaminen.ha@sata.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341886EB" w14:textId="22830878" w:rsidR="00E04DE6" w:rsidRPr="006A2F7E" w:rsidRDefault="00E04DE6" w:rsidP="673B414F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="488CC355" w14:textId="66A070E9" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="673B414F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="673B414F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tietosuoja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177BEDB6" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Työntekijä on velvollinen tutustumaan Sata-alueen tietosuojaa ja tietoturvaa koskevaan ohjeistukseen ja allekirjoittamaan tietosuojasitoumuksen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085B2D1F" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaikista tietosuojaan tai tietoturvaan liittyvistä poikkeamista tulee tehdä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-tietoturvailmoitus siinä yksikössä, missä asia huomataan. Esihenkilö vastaa tietoturvailmoituksen käsittelystä.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esihenkilön vastuulla on huolehtia siitä, että henkilötietojen tietoturvaloukkauksesta ilmoitetaan tarvittaessa rekisteröidyille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDEB51C" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId88" w:history="1">
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Tietoturvailmoituksen tekeminen ja käsittely, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>HaiPro</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D6CB82" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId89" w:history="1">
+        <w:r w:rsidRPr="00437BFB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Henkilötietojen tietoturvaloukkauksesta ilmoittaminen rekisteröidylle (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294A405A" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Esihenkilö huolehtii uuden työntekijän perehdyttämisestä tietoturva- ja tietosuojaohjeisiin. Hän ohjeistaa suorittamaan tietoturvan ja tietosuojan verkkokoulutukset ennen työn aloittamista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20937591" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tietoturvan ja tietosuojan verkkokoulutukset ovat osa koko Sata-alueen henkilöstön pakollista täydennyskoulutusta kahden vuoden välein, ja niiden suorittamista seuraa esihenkilö.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54121058" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRPr="00437BFB" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId90" w:history="1">
+        <w:r w:rsidRPr="00437BFB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>laki 703/2023</w:t>
+          <w:t>Tietosuoja ja tietoturva (Linkki ammattilaisille, vaatii kirjautumisen, IMS</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="3548636D" w14:textId="0B7A7237" w:rsidR="3A2AF79E" w:rsidRDefault="3A2AF79E" w:rsidP="3CAF2452">
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5409E38C" w14:textId="77777777" w:rsidR="006A2F7E" w:rsidRDefault="006A2F7E" w:rsidP="006A2F7E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...73 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595E4C">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...311 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ietosuojavastaava </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Iltanen Silja </w:t>
       </w:r>
-      <w:r w:rsidR="00AE16FA">
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-      <w:hyperlink r:id="rId65">
+        <w:t xml:space="preserve">puhelin 044 707 9773  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId91">
         <w:r w:rsidRPr="6B11858A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Tietosuoja@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="232D9057" w14:textId="3C5A436F" w:rsidR="007A2287" w:rsidRDefault="007A2287"/>
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="74E8FAF5" w14:textId="77777777" w:rsidR="00442BB2" w:rsidRDefault="00442BB2" w:rsidP="5535B2A7">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6B11858A">
+    </w:p>
+    <w:p w14:paraId="68A40C0E" w14:textId="276085DB" w:rsidR="4A7541ED" w:rsidRDefault="4A7541ED" w:rsidP="5535B2A7">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Asiakas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D442DE">
+      </w:pPr>
+      <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">- ja potilastiedon </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Tietosuojaperiaatteet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5219F63B" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00437BFB" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sata-alueen toiminnassa noudatetaan EU:n yleistä tietosuoja-asetusta (GDPR) ja kansallista tietosuojalainsäädäntöä.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49081830" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00437BFB" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilötietoja käsitellään tietosuojaperiaatteiden mukaisesti ja varmistetaan tietojen asianmukainen suojaaminen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sata-alueella on osoitusvelvollisuus, eli sen on kyettävä dokumentoidusti ja luotettavasti osoittamaan, että tietosuoja- ja tietoturvavaatimuksia noudatetaan kaikessa henkilötietojen käsittelyssä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5694D2B6" w14:textId="77777777" w:rsidR="00F67415" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sata-alue vastaa tietosuojaa koskevan vaikutustenarvioinnin (DPIA) toteuttamisesta silloin, kun henkilötietojen käsittelystä voi aiheutua korkea riski rekisteröityjen eli henkilötietojen käsittelyn kohteena olevien henkilöiden oikeuksille ja vapauksille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266471D3" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00437BFB" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766F8018" w14:textId="77777777" w:rsidR="00F67415" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:r w:rsidRPr="6B11858A">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Rekisteröidyn eli asiakkaan oikeuksien toteutuminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E920DC2" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00437BFB" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaalla on oikeus tietää, miten hänen tietojaan käsitellään. Tämä on kuvattu Sata-alueen tietosuojaselosteessa. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92">
+        <w:r w:rsidRPr="00437BFB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Laki sosiaali- ja terveydenhuollon asiakastietojen käsittelystä</w:t>
+          <w:t>Tietosuojaseloste, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="06376F2B">
-[...39 lines deleted...]
-        <w:r w:rsidRPr="6B11858A">
+    </w:p>
+    <w:p w14:paraId="34269AD4" w14:textId="77777777" w:rsidR="00F67415" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaalla on oikeus saada kopiot omista asiakas- tai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">potilastiedoistaan tekemällä tietopyyntö hyvinvointialueelle. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93">
+        <w:r w:rsidRPr="00437BFB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Kanta.fi-sivuston sote-ammattilaisille</w:t>
+          <w:t>Rekisteritietojen tarkastuspyyntö, sata.fi (PDF)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...42 lines deleted...]
-      <w:r w:rsidR="006E442A" w:rsidRPr="6B11858A">
+      <w:r w:rsidRPr="00437BFB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidR="006E442A" w:rsidRPr="6B11858A">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rekisteritietojen tarkastuspyynnöt ohjataan keskitetysti Sata-alueen arkistoon (arkisto@sata.fi) ja käsitellään tietopyyntöjen käsittelyprosessin mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480E7834" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="004615B2" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaalla on oikeus pyytää virheellisten tai puutteellisten tietojen oikaisua tekemällä tietopyyntö hyvinvointialueelle. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId94">
+        <w:r w:rsidRPr="004615B2">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Rekisteritietojen korjauspyyntö, sata.fi (PDF)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Korjauspyynnöt ohjataan Sata-alueen kirjaamoon (kirjaamo@sata.fi), joka välittää pyynnöt oikealle taholle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E263DC7" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="004615B2" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lisäksi asiakkaalla on asiakastietolain mukaisesti oikeus saada lokitiedot eli tieto siitä, ketkä ovat käsitelleet hänen tietojaan asiakas- tai potilastietojärjestelmässä. Pääsäännön mukaan lokitietoja voi pyytää kahdelta edeltävältä vuodelta ilman erityistä perustetta. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId95">
+        <w:r w:rsidRPr="004615B2">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Lokitietojen tarkastuspyyntö, sata.fi (PDF)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lokitietopyynnöt ohjataan hyvinvointialueen kirjaamoon (kirjaamo@sata.fi) ja pyynnöt käsitellään Sata-alueen tietosuojatiimissä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715FBD03" w14:textId="4CA2EE36" w:rsidR="00784485" w:rsidRDefault="00784485">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A44F79" w14:textId="77777777" w:rsidR="00BA330A" w:rsidRDefault="005D3DD3" w:rsidP="00110309">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc230766017"/>
+      <w:r w:rsidRPr="4BC2A9C4">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006E442A" w:rsidRPr="4BC2A9C4">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>.12</w:t>
+      </w:r>
+      <w:r w:rsidR="00433CE5" w:rsidRPr="4BC2A9C4">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Säännöllisesti kerättävän </w:t>
+      </w:r>
+      <w:r w:rsidR="006E442A" w:rsidRPr="4BC2A9C4">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>ja muun palautteen</w:t>
+      </w:r>
+      <w:r w:rsidR="00433CE5" w:rsidRPr="4BC2A9C4">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> huomioiminen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="58581FC4" w14:textId="77777777" w:rsidR="00F67415" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266ED4D9" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asiakkailta ja heidän läheisiltään kerättävä palaute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E841B5" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asiakkailla ja heidän läheisillään on mahdollisuus antaa palautetta useiden eri kanavien kautta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2D6B0F" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId96">
+        <w:r w:rsidRPr="00B578B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Sataseen Tietojohtamisen portaaliin</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
+          <w:t>Palautetta voi antaa Sata-alueen verkkosivuilla olevalla palautelomakkeella</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006E442A" w:rsidRPr="6B11858A">
-[...23 lines deleted...]
-      <w:r w:rsidR="006E442A" w:rsidRPr="54B71189">
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32710208" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palautetta kerätään myös tekstiviestipalautteena </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3467AFBE" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>erikoissairaanhoidon palveluista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08CDE6C4" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>laboratoriopalveluista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1A9F67" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kuvantamisesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E622715" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suun terveydenhuollosta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56822359" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osin perusterveydenhuollosta ja sosiaalipalveluista. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5992FB8D" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C9317A" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lisäksi yksiköissä on saatavilla palautelomakkeita, joilla asiakkaat voivat antaa palautetta ja intrassa henkilöstölle tarkoitettu digitaalinen lomake, johon kirjataan suullisesti saadut palautteet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7C0CAF" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FF56AF" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Laadullista palautetta saadaan muun muassa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02AD71DC" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyvinvointialueen digiraadilta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F5C92E" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asiakasraadeilta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A33D5C3" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakisääteisiltä vaikuttamistoimielimiltä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719C6178" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vapaaehtoisilta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17542B50" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kokemusosaajilta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130E5323" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00B578B1" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2421"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27982C99" w14:textId="77777777" w:rsidR="00F67415" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B578B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asiakaspalautteita hyödynnetään Sata-alueen toiminnan ja palvelujen kehittämisessä sekä päätöksenteon tukena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FD6DEC" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00F67415" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2AF4A9" w14:textId="10E47421" w:rsidR="6628EDAF" w:rsidRPr="00B64E1C" w:rsidRDefault="00433CE5" w:rsidP="24E1B1FD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Asiak</w:t>
+      </w:r>
+      <w:r w:rsidR="5A11870B" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>ka</w:t>
+      </w:r>
+      <w:r w:rsidR="3E9D42F2" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>illa on mahdollisuus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antaa palautetta</w:t>
+      </w:r>
+      <w:r w:rsidR="15FBFF28" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyvinvointialueen palveluista</w:t>
+      </w:r>
+      <w:r w:rsidR="36B408F4" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usean eri palautekanavan kautta</w:t>
+      </w:r>
+      <w:r w:rsidR="06B41B15" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kuten </w:t>
+      </w:r>
+      <w:r w:rsidR="26BB52B7" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>tekstiviest</w:t>
+      </w:r>
+      <w:r w:rsidR="4FA40B62" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="5EC003A6" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>llä</w:t>
+      </w:r>
+      <w:r w:rsidR="26BB52B7" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="006E442A" w:rsidRPr="6B11858A">
-[...514 lines deleted...]
-      <w:r w:rsidR="7203F109" w:rsidRPr="347245FD">
+      <w:r w:rsidR="7203F109" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sata.fi-</w:t>
       </w:r>
-      <w:r w:rsidRPr="347245FD">
+      <w:r w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>verkkosivujen kautta (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId74">
-        <w:r w:rsidRPr="347245FD">
+      <w:hyperlink r:id="rId97">
+        <w:r w:rsidRPr="00B64E1C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://satakunnanhyvinvointialue.fi/anna-palautetta/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="347245FD">
+      <w:r w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="52C22A9C" w:rsidRPr="347245FD">
+      <w:r w:rsidR="52C22A9C" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="347245FD">
+      <w:r w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> palautelomakkeilla</w:t>
       </w:r>
-      <w:r w:rsidR="4B383B04" w:rsidRPr="347245FD">
+      <w:r w:rsidR="4B383B04" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja erilaisilla </w:t>
       </w:r>
-      <w:r w:rsidR="68C36888" w:rsidRPr="347245FD">
+      <w:r w:rsidR="68C36888" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>asiakaspalautelaitteilla,</w:t>
       </w:r>
-      <w:r w:rsidR="1ADE4482" w:rsidRPr="347245FD">
+      <w:r w:rsidR="1ADE4482" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> joita</w:t>
+      </w:r>
+      <w:r w:rsidR="59910992" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> löytyy eri yksiköistä ja toimipisteistä. </w:t>
+      </w:r>
+      <w:r w:rsidR="788DC533" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="4D87C0BC" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>aadullista palautetta</w:t>
+      </w:r>
+      <w:r w:rsidR="7DEBEB1F" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saadaan</w:t>
+      </w:r>
+      <w:r w:rsidR="4D87C0BC" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mm. asiakasraadilta, vapaaehtoisilta,</w:t>
+      </w:r>
+      <w:r w:rsidR="271E12B0" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suullisesti </w:t>
+      </w:r>
+      <w:r w:rsidR="3CE4B646" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>vastaanottojen yhteydessä</w:t>
+      </w:r>
+      <w:r w:rsidR="35C8960F" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="090DF02A" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lisäksi chat-</w:t>
+      </w:r>
+      <w:r w:rsidR="281F4729" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">palvelusta on </w:t>
+      </w:r>
+      <w:r w:rsidR="090DF02A" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>noussut y</w:t>
+      </w:r>
+      <w:r w:rsidR="52933F93" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>ksi</w:t>
+      </w:r>
+      <w:r w:rsidR="090DF02A" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> keskei</w:t>
+      </w:r>
+      <w:r w:rsidR="32FF6832" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>nen</w:t>
+      </w:r>
+      <w:r w:rsidR="090DF02A" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palautekanava.</w:t>
+      </w:r>
+      <w:r w:rsidR="3BC2CA02" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Palautteenantotapoja tarkastellaan ja kehitetään jatkuvasti huomioiden erityisesti kriittiset asiakasryhmät.</w:t>
+      </w:r>
+      <w:r w:rsidR="68CF8D29" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="1ADE4482" w:rsidRPr="347245FD">
-[...109 lines deleted...]
-    <w:p w14:paraId="3346FF20" w14:textId="2205AC5F" w:rsidR="00E13299" w:rsidRPr="00081F9E" w:rsidRDefault="169F49B7" w:rsidP="7CF229CA">
+    </w:p>
+    <w:p w14:paraId="3346FF20" w14:textId="2205AC5F" w:rsidR="00E13299" w:rsidRPr="00B64E1C" w:rsidRDefault="169F49B7" w:rsidP="7CF229CA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7CF229CA">
+      <w:r w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Yhtenäisen</w:t>
       </w:r>
-      <w:r w:rsidR="481DFA2F" w:rsidRPr="7CF229CA">
+      <w:r w:rsidR="481DFA2F" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> palauteprosessin </w:t>
       </w:r>
-      <w:r w:rsidR="1F841CCC" w:rsidRPr="7CF229CA">
+      <w:r w:rsidR="1F841CCC" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>avulla</w:t>
       </w:r>
-      <w:r w:rsidR="481DFA2F" w:rsidRPr="7CF229CA">
+      <w:r w:rsidR="481DFA2F" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> asiakaspalautteet </w:t>
       </w:r>
-      <w:r w:rsidR="204CCE60" w:rsidRPr="7CF229CA">
+      <w:r w:rsidR="204CCE60" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">käsitellään </w:t>
       </w:r>
-      <w:r w:rsidR="00540F6D" w:rsidRPr="7CF229CA">
+      <w:r w:rsidR="00540F6D" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">vastuualueella </w:t>
       </w:r>
-      <w:r w:rsidR="481DFA2F" w:rsidRPr="7CF229CA">
+      <w:r w:rsidR="481DFA2F" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>säännöllisesti.</w:t>
       </w:r>
-      <w:r w:rsidR="77B4D51F" w:rsidRPr="7CF229CA">
+      <w:r w:rsidR="77B4D51F" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Palautteiden pohjalta tehdään tarvittavat kehittämistoimenpiteet hyvinvointialueen prosessi</w:t>
       </w:r>
-      <w:r w:rsidR="45F216FC" w:rsidRPr="7CF229CA">
+      <w:r w:rsidR="45F216FC" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="77B4D51F" w:rsidRPr="7CF229CA">
+      <w:r w:rsidR="77B4D51F" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">n mukaisesti. </w:t>
       </w:r>
-      <w:r w:rsidR="5310FDCD" w:rsidRPr="7CF229CA">
-[...17 lines deleted...]
-      <w:r w:rsidR="7222A31D" w:rsidRPr="40A729F3">
+      <w:r w:rsidR="5310FDCD" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakaspalautteista saatavia raportteja hyödynnetään toiminnan </w:t>
+      </w:r>
+      <w:r w:rsidR="5310FDCD" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kehittämisessä sekä laajemmin </w:t>
+      </w:r>
+      <w:r w:rsidR="25E83202" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>osana Sata</w:t>
+      </w:r>
+      <w:r w:rsidR="7222A31D" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="5310FDCD" w:rsidRPr="40A729F3">
-[...11 lines deleted...]
-      <w:r w:rsidR="25E83202" w:rsidRPr="7CF229CA">
+      <w:r w:rsidR="5310FDCD" w:rsidRPr="00B64E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alueen </w:t>
+      </w:r>
+      <w:r w:rsidR="25E83202" w:rsidRPr="00B64E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>palvelujen kehittämistä ja tiedolla johtamista.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D501F06" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="7CF229CA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B1949A4" w14:textId="132A6ACE" w:rsidR="00E13299" w:rsidRPr="00081F9E" w:rsidRDefault="00E259C9" w:rsidP="7CF229CA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17734,51 +19474,51 @@
       </w:r>
       <w:r w:rsidR="234CB13C" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> eri teemoi</w:t>
       </w:r>
       <w:r w:rsidR="35C85634" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hin liittyen. </w:t>
       </w:r>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Kyselyn toteuttajana on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75">
+      <w:hyperlink r:id="rId98">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="3D2123BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Keva</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="76C36202" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henkilöstökokemustuloksia verrataan jatkuvan asiakaskokemus</w:t>
       </w:r>
       <w:r w:rsidR="59686281" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -17841,51 +19581,51 @@
       </w:r>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> arjen johtamistyön ja työyhteisöjen kehittämisen tueksi. Tavoitteena on, että tulosten perusteella toteutetaan yhdessä asioita, jotka edistävät sujuvaa työtä sekä hyvinvointia.</w:t>
       </w:r>
       <w:r w:rsidR="647CF48E" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pulssi</w:t>
       </w:r>
       <w:r w:rsidR="233083F3" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>-kysely</w:t>
       </w:r>
       <w:r w:rsidR="647CF48E" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ei ole pelkkä kysely, vaan siihen on kehitetty toimintaa aktivoivia ominaisuuksia sekä vastaajille että tulosten tarkastelijoille. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76">
+      <w:hyperlink r:id="rId99">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="647CF48E" w:rsidRPr="28C1A412">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Kevan</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="647CF48E" w:rsidRPr="28C1A412">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> tietoisku: </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="647CF48E" w:rsidRPr="28C1A412">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Kevan</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
@@ -17947,129 +19687,129 @@
       <w:r w:rsidR="647CF48E" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Mitä kuuluu? -kysely</w:t>
       </w:r>
       <w:r w:rsidR="028FF2D9" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>, jonka</w:t>
       </w:r>
       <w:r w:rsidR="647CF48E" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> toteuttaa Työterveyslaitos</w:t>
       </w:r>
       <w:r w:rsidR="647CF48E" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId77">
+      <w:hyperlink r:id="rId100">
         <w:r w:rsidR="647CF48E" w:rsidRPr="7E75E2DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:lang w:val="fi"/>
           </w:rPr>
           <w:t>Mitä kuuluu? -tutkimus | Työterveyslaitos (ttl.fi)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="647CF48E" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="0A310B3A" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0A310B3A" w:rsidRPr="7E75E2DB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yksiköiden kehittämis- ja voimavarasuunnitelmat kirjataan Työterveyslaitoksen </w:t>
       </w:r>
       <w:r w:rsidR="0A310B3A" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>tulosportaaliin ja niiden toteutumista seurataan. Koko henkilöstöllä on pääsy näihin näkymiin ja kaikkiin tuloksiin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543427BF" w14:textId="514DA416" w:rsidR="6E0F4CB0" w:rsidRPr="00784485" w:rsidRDefault="0361C182" w:rsidP="795D7C6F">
+    <w:p w14:paraId="543427BF" w14:textId="63819EAB" w:rsidR="6E0F4CB0" w:rsidRPr="00784485" w:rsidRDefault="0361C182" w:rsidP="795D7C6F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Edellä </w:t>
       </w:r>
       <w:r w:rsidR="1BE3192B" w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>mainittujen lisäksi</w:t>
       </w:r>
       <w:r w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="6E0F4CB0" w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Sairaalapalveluissa toteutetaan</w:t>
       </w:r>
       <w:r w:rsidR="698E8964" w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoitotyöntekijöiden työtyytyväisyys</w:t>
       </w:r>
       <w:r w:rsidR="014023E2" w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> k</w:t>
+        <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="698E8964" w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>ysely (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="698E8964" w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>NESplus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="698E8964" w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>) toteutetaan vuosittain, pääsääntöisesti maalis-huhtikuussa. Kyselyn väittämistä neljä mittaa vastaajan sitoutuneisuutta ja loput muodostavat työtyytyväisyyden osatekijät: laadukkaan ammatillisen toiminnan perusteet, johtaminen, autonomia, moniammatillinen yhteistyö, hoitajien välinen yhteistyö, ammatillinen kasvu ja työnteossa tarvittavat resurssit</w:t>
       </w:r>
       <w:r w:rsidR="7EFBC5E7" w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
@@ -18102,116 +19842,116 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kyselyiden tulokset käsitellään vastuualueella ja tehdään tarvittavat korjaavat toimenpiteet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA55CC1" w14:textId="4108C76E" w:rsidR="6E0F4CB0" w:rsidRPr="00F203B7" w:rsidRDefault="006527A0" w:rsidP="006527A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF5CF8F" w14:textId="40A5F068" w:rsidR="004751EB" w:rsidRDefault="000D6028" w:rsidP="795D7C6F">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc221093112"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc230766018"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>3 Omavalvonnan riskien</w:t>
       </w:r>
       <w:r w:rsidR="00A6392E">
         <w:t>hallinta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidR="00A21AB7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163C7881" w14:textId="77777777" w:rsidR="006527A0" w:rsidRPr="006527A0" w:rsidRDefault="006527A0" w:rsidP="006527A0"/>
     <w:p w14:paraId="77EC6512" w14:textId="66082295" w:rsidR="00505B66" w:rsidRDefault="0062432C" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc221093113"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc230766019"/>
       <w:r>
         <w:t xml:space="preserve">3.1 </w:t>
       </w:r>
       <w:r w:rsidR="00540F6D">
         <w:t>Vastuualueen</w:t>
       </w:r>
       <w:r w:rsidR="00124A79">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB3ABF">
         <w:t>riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="_Toc45556431"/>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc45556431"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="5547701E" w14:textId="66110842" w:rsidR="00923487" w:rsidRPr="00784485" w:rsidRDefault="00923487" w:rsidP="00784485">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Riskienhallinnan vastuut</w:t>
       </w:r>
       <w:r w:rsidR="00927BA6" w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja organisointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E20B829" w14:textId="16AB866A" w:rsidR="00046740" w:rsidRPr="00784485" w:rsidRDefault="00E56F83" w:rsidP="00784485">
+    <w:p w14:paraId="45C83EAB" w14:textId="77777777" w:rsidR="00F67415" w:rsidRDefault="00E56F83" w:rsidP="00784485">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Kokonaisvaltainen</w:t>
       </w:r>
       <w:r w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> organisaation riskienhallinta </w:t>
       </w:r>
       <w:r w:rsidR="0D0EE50F" w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18258,168 +19998,191 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007946B3" w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> käyttämällä.</w:t>
       </w:r>
       <w:r w:rsidR="00CC72E7" w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007946B3" w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Vastuualuejohtaja toteuttaa vastuualueensa riskien arvioinnin ja päättää riskien arvioinnin ja käsittelyn yhteydessä riskin merkityksestä ja tarvittavista toimenpiteistä.</w:t>
       </w:r>
       <w:r w:rsidR="00DC377E" w:rsidRPr="00784485">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="1C95F64B" w:rsidRPr="00784485">
+    </w:p>
+    <w:p w14:paraId="7E20B829" w14:textId="4790F655" w:rsidR="00046740" w:rsidRPr="00AD3DE7" w:rsidRDefault="1C95F64B" w:rsidP="00784485">
+      <w:pPr>
+        <w:pStyle w:val="NormaaliWWW"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3DE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Riskien arvioinnit </w:t>
       </w:r>
-      <w:r w:rsidR="2021BD9C" w:rsidRPr="00784485">
+      <w:r w:rsidR="2021BD9C" w:rsidRPr="00AD3DE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>päivitetään</w:t>
       </w:r>
-      <w:r w:rsidR="1C95F64B" w:rsidRPr="00784485">
+      <w:r w:rsidRPr="00AD3DE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="1C95F64B" w:rsidRPr="00784485">
+      <w:r w:rsidRPr="00AD3DE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Granitessa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="1C95F64B" w:rsidRPr="00784485">
+      <w:r w:rsidRPr="00AD3DE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aina tammikuussa ja asiaa käsitellään vastuuyksikkö ja vastu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="77C8100D" w:rsidRPr="00784485">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6B42" w:rsidRPr="00AD3DE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>vuosittain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3DE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja asiaa käsitellään vastuuyksikkö ja vastu</w:t>
+      </w:r>
+      <w:r w:rsidR="77C8100D" w:rsidRPr="00AD3DE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="1C95F64B" w:rsidRPr="00784485">
+      <w:r w:rsidRPr="00AD3DE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>alue</w:t>
       </w:r>
-      <w:r w:rsidR="01959838" w:rsidRPr="00784485">
+      <w:r w:rsidR="01959838" w:rsidRPr="00AD3DE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="1C95F64B" w:rsidRPr="00784485">
+      <w:r w:rsidRPr="00AD3DE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>taso</w:t>
       </w:r>
-      <w:r w:rsidR="0D5395FB" w:rsidRPr="00784485">
+      <w:r w:rsidR="0D5395FB" w:rsidRPr="00AD3DE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>illa</w:t>
       </w:r>
-      <w:r w:rsidR="1C95F64B" w:rsidRPr="00784485">
+      <w:r w:rsidRPr="00AD3DE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF6B42E" w14:textId="37093412" w:rsidR="5C32B447" w:rsidRDefault="5C32B447" w:rsidP="11070414">
+    <w:p w14:paraId="2CF6B42E" w14:textId="37093412" w:rsidR="5C32B447" w:rsidRPr="00AD3DE7" w:rsidRDefault="5C32B447" w:rsidP="11070414">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F203B7">
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3DE7">
         <w:t xml:space="preserve">Sata-alueen käyttämässä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00AD3DE7">
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00AD3DE7">
         <w:t>-riskienarviointijärjestelmässä riskin merkittävyyttä arvioidaan riskiluvulla, joka muodostetaan todennäköisyyden (T) ja vaikutuksen (V) tulona (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00AD3DE7">
         <w:t>TxV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="00AD3DE7">
         <w:t xml:space="preserve">). Todennäköisyyden ja vaikutuksen riskitasoja on molempia viisi, jotka muodostavat 5x5 matriisin. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78">
-        <w:r w:rsidRPr="11070414">
+      <w:hyperlink r:id="rId101">
+        <w:r w:rsidRPr="00AD3DE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6DB25F3E" w14:textId="060B95D7" w:rsidR="562C17CB" w:rsidRDefault="562C17CB" w:rsidP="2C4BE2C2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11070414">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Jokaisen henkilön tulee sitoutua noudattamaan riskienhallinnan ja varautumisen periaatteita ja toimintaohjeita, riippumatta henkilön asemasta organisaatiossa.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79">
+      <w:hyperlink r:id="rId102">
         <w:r w:rsidR="6D7C8EEB" w:rsidRPr="11070414">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="668FB320" w:rsidRPr="11070414">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78BE6B78" w14:textId="44F083C6" w:rsidR="25F8EA0C" w:rsidRPr="00C77CE3" w:rsidRDefault="00E53B56" w:rsidP="25F8EA0C">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
@@ -18481,51 +20244,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">-järjestelmä, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Whistleblowing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) tilastot, valvontaraportit, vahinkotilastot ja omavalvontaraportit. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80">
+      <w:hyperlink r:id="rId103">
         <w:r w:rsidR="0FBBEBC9" w:rsidRPr="2FFC39F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37E9E3BF" w14:textId="39C56B5E" w:rsidR="006527A0" w:rsidRDefault="606EA05E" w:rsidP="778AAFC2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tunnistamisessa on tärkeää kuvata riskin lähteet, vaikutusalueet ja tapahtumat sekä niiden keskinäiset suhteet. Kaikkien riskien lähteet eivät ole </w:t>
       </w:r>
       <w:r w:rsidR="099F3B01" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -18534,51 +20297,51 @@
         <w:t xml:space="preserve">hyvinvointialueen hallinnassa, mutta ne ovat tunnistettava. Tunnistetut riskit ryhmitellään </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="099F3B01" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="099F3B01" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-järjestelmässä.</w:t>
       </w:r>
       <w:r w:rsidR="17B60D70" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81">
+      <w:hyperlink r:id="rId104">
         <w:r w:rsidR="17B60D70" w:rsidRPr="778AAFC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="65B4C09A" w14:textId="77777777" w:rsidR="006527A0" w:rsidRDefault="006527A0">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="31736060" w14:textId="6C2DB732" w:rsidR="48D91E9A" w:rsidRDefault="00D30CA4" w:rsidP="48D91E9A">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -18617,113 +20380,113 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CEF0D31" wp14:editId="332D8853">
             <wp:extent cx="6082748" cy="4928430"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="3" name="Kuva 1" descr="Vaarojen tunnistamisen tyypilliset lähteet &#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Kuva 1" descr="Vaarojen tunnistamisen tyypilliset lähteet &#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82"/>
+                    <a:blip r:embed="rId105"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6092743" cy="4936528"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCD182D" w14:textId="77777777" w:rsidR="004F40A6" w:rsidRDefault="004F40A6" w:rsidP="004F40A6">
+    <w:p w14:paraId="0DCD182D" w14:textId="61650B38" w:rsidR="004F40A6" w:rsidRDefault="004F40A6" w:rsidP="004F40A6">
       <w:pPr>
         <w:pStyle w:val="Kuvaotsikko"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04DE6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Kuvio</w:t>
       </w:r>
       <w:r w:rsidRPr="00E04DE6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Kuvio \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00534DD3">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -18787,68 +20550,82 @@
         </w:rPr>
         <w:t>HaiPron</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> avulla. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">-ohjelman kautta voidaan ilmoittaa: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7079CE37" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="0088323F">
+    <w:p w14:paraId="109BEC7B" w14:textId="77777777" w:rsidR="00F67415" w:rsidRDefault="00F67415" w:rsidP="00F67415">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>potilas-/asiakasturvallisuuden vaaratapahtumat (henkilökunnan tekemät)</w:t>
+        <w:t>potilas-/asiakasturvallisuuden vaaratapahtumat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>/valvontalain 29§:n mukaista ilmoitusvelvollisuutta koskevat epäkohdat tai sen uhat asiakkaan hoidossa tai palvelussa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0148ABDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (henkilökunnan tekemät)</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE91862" w14:textId="6FB1BD7A" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="0088323F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -19022,51 +20799,51 @@
         <w:t>Linkki</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>HaiProon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> löytyy henkilökunnan </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83" w:history="1">
+      <w:hyperlink r:id="rId106" w:history="1">
         <w:r w:rsidRPr="005261A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Intranetistä Satasesta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> etusivun pikalinkeistä.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464BEA1C" w14:textId="05E7A982" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -19106,51 +20883,51 @@
         </w:rPr>
         <w:t>HaiProon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> löytyy Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> internetsivustolta osoitteesta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84">
+      <w:hyperlink r:id="rId107">
         <w:r w:rsidRPr="0148ABDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Anna palautetta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohdasta tee ilmoitus vaaratilanteesta.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382C63DD" w14:textId="77777777" w:rsidR="000A147B" w:rsidRPr="000A147B" w:rsidRDefault="00154B95" w:rsidP="000A147B">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
@@ -19261,51 +21038,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000A147B" w:rsidRPr="000A147B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tavoitteena on vaaratapahtumien mahdollisimman varhainen tunnistaminen ja turvallisuuden varmistaminen ennalta niin, että varsinaisia vaaratilanteita ei pääsisi tapahtumaan</w:t>
       </w:r>
       <w:r w:rsidR="000A147B" w:rsidRPr="000A147B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496473EF" w14:textId="2ECE980B" w:rsidR="00154B95" w:rsidRDefault="35B804DE" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId85">
+      <w:hyperlink r:id="rId108">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="0775AD36">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>HaiPro</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="0775AD36">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> -järjestelmään liittyvä </w:t>
         </w:r>
         <w:r w:rsidR="7A10CC41" w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>ohjeistus (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -19507,675 +21284,1188 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F203B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r w:rsidR="30A2C90F" w:rsidRPr="00F203B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ohtamiseen, muutosten johtamiseen, johtamis- ja turvallisuuskulttuuriin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A023DEE" w14:textId="001BA928" w:rsidR="007C2E9E" w:rsidRPr="00F203B7" w:rsidRDefault="007C2E9E" w:rsidP="7DF29A2D">
+    <w:p w14:paraId="1A023DEE" w14:textId="001BA928" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="7DF29A2D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E53E22E" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00F203B7" w:rsidRDefault="00F67415" w:rsidP="7DF29A2D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="095A11D5" w14:textId="307F2D86" w:rsidR="00251EF3" w:rsidRPr="009E520A" w:rsidRDefault="00251EF3" w:rsidP="7DF29A2D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E520A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Riskienhallinnasta tunnistettujen riskien </w:t>
       </w:r>
       <w:r w:rsidR="009E520A" w:rsidRPr="009E520A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>suuruuden ja vaikutuksen arvioiminen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBC1FA8" w14:textId="1954777F" w:rsidR="00104CAA" w:rsidRDefault="00104CAA" w:rsidP="00104CAA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Riskikriteerien muodostamisessa huomioidaan organisaation arvot ja tavoitteet, jotka ohjaavat riskinottohalukkuutta ja riskinsietokykyä. Kriteerit antavat pohjan riskin merkittävyyden arvioinnille. Määrittelyssä on huomioitava myös lainsäädännölliset vaatimukset, jotka voivat asettaa omia vaatimuksiaan riskin merkittävyydelle. Kriteerien on myös oltava dynaamisia, ja niitä on arvioitava jatkuvasti. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86">
+      <w:hyperlink r:id="rId109">
         <w:r w:rsidR="2FE29651" w:rsidRPr="11070414">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:p w14:paraId="00C1EFA5" w14:textId="77777777" w:rsidR="00F67415" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sata-alueen käyttämässä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Granite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-riskienarviointijärjestelmässä riskin merkittävyyttä arvioidaan riskiluvulla, joka muodostetaan todennäköisyyden (T) ja vaikutuksen (V) tulona (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TxV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>). Todennäköisyyden ja vaikutuksen riskitasoja on molempia viisi, jotka muodostavat 5x5 matriisin.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4430">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId110">
+        <w:r w:rsidRPr="537120C1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2B133DA5" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="002407C3" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p w14:paraId="7E461DD9" w14:textId="77777777" w:rsidR="00D072F2" w:rsidRDefault="00D072F2" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43084412" w14:textId="5E7CBF6D" w:rsidR="00B53327" w:rsidRDefault="00CD3084" w:rsidP="59718F09">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc221093114"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc230766020"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>3.2.</w:t>
       </w:r>
       <w:r w:rsidR="0056039E">
         <w:t xml:space="preserve"> Riskienhallinnan kei</w:t>
       </w:r>
       <w:r w:rsidR="000B0ADF">
         <w:t>not ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidR="000B0ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8393D8" w14:textId="2E0F0504" w:rsidR="6D2BA70F" w:rsidRPr="00F203B7" w:rsidRDefault="6D2BA70F" w:rsidP="48BC6537">
+    <w:p w14:paraId="15B6EDBC" w14:textId="77777777" w:rsidR="00F67415" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:r w:rsidRPr="00121722">
+        <w:t>Riskin (hallinta)käsittelykeinot ovat riskin pitäminen, välttäminen, pienentäminen, siirtäminen tai jakaminen; niiden käytännön toteutustapa täytyy tapauskohtaisesti arvioida riskin luoteen mukaisesti. Hallintakeinojen ja niiden toteutustavan suunnittelun jälkeen arvioidaan niiden vaikutus riskiin, jolloin muodostuu käsitystä jäännösriskistä, jonka osalta päätetään hyväksyttävyys ja tehdään mahdollinen erillinen riskienhallintasuunnitelma. Suunnitelman toimeenpanoa seurataan (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00121722">
+        <w:t>Granite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00121722">
+        <w:t>) ja arvioidaan uudelleen miten tehdyt toimenpiteet ovat vaikuttaneet riskitasoon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8393D8" w14:textId="02DF4570" w:rsidR="6D2BA70F" w:rsidRPr="009E3201" w:rsidRDefault="6D2BA70F" w:rsidP="48BC6537">
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Sairaalapalveluissa riskinarvioinnin tavoitteena on selvittää ennakoivasti vaaratekijät ja niiden merkitys, jotta tarvittavat ennalta ehkäisevät toimenpiteet ja suojelutoimenpiteet voidaan toteuttaa tehokkaasti. Vaarojen selvittäminen ja arviointi kohdistetaan kaikkiin potilaan hoitoon liittyviin toim</w:t>
       </w:r>
-      <w:r w:rsidR="2CCEFCBD" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="2CCEFCBD" w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>intoihin ja</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> töihin työpaikalla</w:t>
       </w:r>
-      <w:r w:rsidR="713284EF" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="713284EF" w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Riskin arviointi alkaa </w:t>
       </w:r>
-      <w:r w:rsidR="7BF36260" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="7BF36260" w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>potil</w:t>
       </w:r>
-      <w:r w:rsidR="45D674F7" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="45D674F7" w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="7BF36260" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="7BF36260" w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">isiin mahdollisesti kohdistuvien vaaratekijöiden tunnistamisesta ja </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>työpaikan vaarojen, altisteiden ja kuormitustekijöiden tunnistamisesta.</w:t>
       </w:r>
-      <w:r w:rsidR="7C5A9F3B" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="7C5A9F3B" w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Merkittävät rikit kirjataan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="7C5A9F3B" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="7C5A9F3B" w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="103B7B64" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="009E3201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="7C5A9F3B" w:rsidRPr="009E3201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>järje</w:t>
+      </w:r>
+      <w:r w:rsidR="2B0A978A" w:rsidRPr="009E3201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="7C5A9F3B" w:rsidRPr="009E3201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>telmään.</w:t>
+      </w:r>
+      <w:r w:rsidR="6B612979" w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7C5A9F3B" w:rsidRPr="00F203B7">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00F203B7">
+      <w:r w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Tunnistetut, välitöntä korjausta vaativat vaarat poistetaan heti. Mikäli poistaminen ei ole mahdollista on arvioitava vaaratilanteesta aiheutuva riski.</w:t>
       </w:r>
-      <w:r w:rsidR="019E2C4E" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="019E2C4E" w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Riskienhallinnan riittävyyttä ja toimivuut</w:t>
       </w:r>
-      <w:r w:rsidR="42DA61A1" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="42DA61A1" w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>ta</w:t>
       </w:r>
-      <w:r w:rsidR="019E2C4E" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="019E2C4E" w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> arvioidaan </w:t>
       </w:r>
-      <w:r w:rsidR="6D735C42" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="6D735C42" w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="497FB32A" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="497FB32A" w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>iskien arviointien yhteydessä tai uuden toiminnan käyttöönoton yhteydessä</w:t>
       </w:r>
-      <w:r w:rsidR="437E51A3" w:rsidRPr="00F203B7">
+      <w:r w:rsidR="437E51A3" w:rsidRPr="009E3201">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6115DC97" w14:textId="77777777" w:rsidR="00972284" w:rsidRDefault="00972284" w:rsidP="00972284">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:t xml:space="preserve">Jokainen toimija huolehtii omalta osaltaan siitä, että toimintaympäristön olosuhteet mahdollistavat turvallisen ja laadukkaan työn tekemisen. Henkilöstön tulee olla tietoinen turvallisuusriskeistä ja turvallisuuden tilasta. Vaarojen arvioinnin tekeminen on työpaikalla lakisääteinen velvoite, jota ei tehdä viranomaisia varten, vaan työpaikkaa itseänsä varten. On hyvä tunnistaa ainakin muutama oleellinen riksi, keinot niiden ehkäisyyn, toimenpiteet riskin toteutuessa ja sen jälkeen </w:t>
       </w:r>
       <w:r>
         <w:t>vielä kehittämistoimenpiteet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E059863" w14:textId="77777777" w:rsidR="006D4CE0" w:rsidRPr="00972284" w:rsidRDefault="006D4CE0" w:rsidP="00972284">
-[...4 lines deleted...]
-    <w:p w14:paraId="46D06D67" w14:textId="0EF4AC23" w:rsidR="00E541B0" w:rsidRDefault="00E541B0" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="1A5FA1C2" w14:textId="77777777" w:rsidR="00F67415" w:rsidRDefault="00F67415" w:rsidP="00F67415">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E541B0">
+    </w:p>
+    <w:p w14:paraId="46626C46" w14:textId="77777777" w:rsidR="00F67415" w:rsidRPr="00DD36E2" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD36E2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Riskinhallintakeinojen toimivuuden ja riittävyyden varmistaminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E0A254" w14:textId="4225ED6D" w:rsidR="00F67415" w:rsidRPr="00F85986" w:rsidRDefault="000931DD" w:rsidP="00F67415">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85986">
+        <w:t>Riski</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52C9C" w:rsidRPr="00F85986">
+        <w:t xml:space="preserve">enhallinta </w:t>
+      </w:r>
+      <w:r w:rsidR="00F85986" w:rsidRPr="00F85986">
+        <w:t xml:space="preserve">ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00015B93" w:rsidRPr="00F85986">
+        <w:t xml:space="preserve">riskienhallintakeinojen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F85986" w:rsidRPr="00F85986">
+        <w:t xml:space="preserve">riittävyyden </w:t>
+      </w:r>
+      <w:r w:rsidR="00393DC7" w:rsidRPr="00F85986">
+        <w:t>arvio</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85986" w:rsidRPr="00F85986">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00393DC7" w:rsidRPr="00F85986">
+        <w:t>nti ovat osa päivittäistoimintaa Sairaalapalveluissa edellä kuvatu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85986" w:rsidRPr="00F85986">
+        <w:t>in keinoin</w:t>
+      </w:r>
+      <w:r w:rsidR="00015B93" w:rsidRPr="00F85986">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC055BE" w14:textId="77777777" w:rsidR="00F67415" w:rsidRDefault="00F67415" w:rsidP="00F67415">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377A6B94" w14:textId="59017F95" w:rsidR="00F67415" w:rsidRPr="00260D5F" w:rsidRDefault="00F67415" w:rsidP="00EF6C40">
+      <w:r w:rsidRPr="00831309">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Epäkohtiin ja puutteisiin puuttuminen tilanteen edellyttämällä tavalla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00EF6C40" w:rsidRPr="00260D5F">
+        <w:t xml:space="preserve">Sairaalapalveluissa asiakas- ja potilasturvallisuuden tilaa seurataan kokonaisuutena käyttäen monipuolisesti eri seurantamenetelmiä ja tietolähteitä. </w:t>
+      </w:r>
+      <w:r w:rsidR="00906CD3" w:rsidRPr="00260D5F">
+        <w:t>Epäkohtiin ja puutteisiin reagoidaan tilanteen vaatimalla tavalla ja s</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6C40" w:rsidRPr="00260D5F">
+        <w:t xml:space="preserve">aatua tietoa hyödynnetään </w:t>
+      </w:r>
+      <w:r w:rsidR="00906CD3" w:rsidRPr="00260D5F">
+        <w:t xml:space="preserve">myös </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6C40" w:rsidRPr="00260D5F">
+        <w:t>organisaation oppimiseen sekä toiminnan kehittämiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D06D67" w14:textId="0EF4AC23" w:rsidR="00E541B0" w:rsidRDefault="00E541B0" w:rsidP="6ACC0D47">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E541B0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Vaaratapahtumien ilmoitus ja oppimismenettely</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F49CF9" w14:textId="52C32D39" w:rsidR="003C6423" w:rsidRPr="00F203B7" w:rsidRDefault="3FB02A00" w:rsidP="003C6423">
+    <w:p w14:paraId="1BA11421" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="003C6423" w:rsidRDefault="0083014C" w:rsidP="0083014C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F203B7">
-[...3 lines deleted...]
-        <w:t>asiakas- ja potilasturvallisuuden tilaa seurataan kokonaisuutena käyttäen monipuolisesti eri seurantamenetelmiä ja tietolähteitä. Saatua tietoa hyödynnetään organisaation oppimiseen sekä toiminnan kehittämiseen.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Oppiva organisaatio kykenee keräämään tietoa omasta toiminnastaan ja muuttamaan omaa toimintaansa kerätyn tiedon valossa, myös yksikkötasolla. Hyvinvointialueella asiakas- ja potilasturvallisuuden tilaa seurataan kokonaisuutena käyttäen monipuolisesti eri seurantamenetelmiä ja tietolähteitä. Saatua tietoa hyödynnetään monipuolisesti organisaation oppimiseen sekä toiminnan kehittämiseen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6423">
+        <w:t>(STM asiakas- ja potilasturvallisuusstrategia ja toimeenpanosuunnitelma 1.1, 1.3, lisäksi s. 73)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A65201" w14:textId="6D293A91" w:rsidR="00364E34" w:rsidRDefault="00364E34" w:rsidP="00AC6FBD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Hoidon, hoivan tai palvelun aikana voi tapahtua potilaan/asiakkaan turvallisuuden vaarantava tapahtuma, joka aiheuttaa tai voi aiheuttaa (läheltä piti) haittaa. Potilaan/asiakkaan</w:t>
       </w:r>
       <w:r w:rsidR="6715F809" w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F203B7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">turvallisuus varmistetaan aina ensisijaisesti. Asiakkaalle/potilaalle tapahtuneet vaaratapahtumat dokumentoidaan asiakas-/potilastietojärjestelmään. Asiakkaalle/potilaalle tapahtunut haittatapahtuma ja sen mahdolliset seuraukset käydään läpi asiakkaan/potilaan kanssa hänen asioiden käsittelykykynsä </w:t>
       </w:r>
       <w:r w:rsidRPr="56AC7D6E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">huomioiden ja tarvittaessa hänen läheistensä kanssa. Vaaratapahtumat kirjataan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="56AC7D6E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="56AC7D6E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">-järjestelmään, jotta tapahtumista voidaan oppia, tehdä suojauksia ja näin toimintaa kehittää turvallisemmaksi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342FE1C0" w14:textId="212F69DE" w:rsidR="00221565" w:rsidRDefault="00221565" w:rsidP="00221565">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="738386F5">
-        <w:t>Vakavasta vaaratapahtumasta informoidaan hoidosta vastaavaa lääkäriä ja/tai esihenkilöä sekä kirjataan tapahtuma asiakirjoihin. Potilaalle/asiakkaalle/asukkaalle ja/tai omaisille kerrotaan tapahtuneesta salassapitosäädökset huomioiden mahdollisimman pian. Henkilös</w:t>
-[...3 lines deleted...]
-        <w:t>tön tulee tunnistaa vakava vaaratapahtuma ja ilmoittaa siitä omalle esihenkilölleen mahdollisimman nopeasti</w:t>
+        <w:t>Vakavasta vaaratapahtumasta informoidaan hoidosta vastaavaa lääkäriä ja/tai esihenkilöä sekä kirjataan tapahtuma asiakirjoihin. Potilaalle/asiakkaalle/asukkaalle ja/tai omaisille kerrotaan tapahtuneesta salassapitosäädökset huomioiden mahdollisimman pian. Henkilöstön tulee tunnistaa vakava vaaratapahtuma ja ilmoittaa siitä omalle esihenkilölleen mahdollisimman nopeasti</w:t>
       </w:r>
       <w:r>
         <w:t>, jotta ohjeistuksen mukainen jatkoselvitys saadaan käyntiin</w:t>
       </w:r>
       <w:r w:rsidRPr="738386F5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="37B7B2D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t>Vakavan vaaratapahtuman selvitys on osa Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">alueen laadunhallintaa ja omavalvonnan kokonaisuutta. Selvityksen tavoitteena on organisaation vaaratapahtumista oppiminen ja </w:t>
       </w:r>
       <w:r w:rsidR="008F75E1">
         <w:t>asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00141DA5">
         <w:t>-/</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
-        <w:t xml:space="preserve">potilasturvallisuuden parantuminen. Jotta hoitoa voidaan kehittää turvallisemmaksi, tulee toiminnan puutteet ja heikkoudet </w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId87">
+        <w:t xml:space="preserve">potilasturvallisuuden parantuminen. Jotta hoitoa voidaan kehittää turvallisemmaksi, tulee toiminnan puutteet ja heikkoudet tunnistaa. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId111">
         <w:r w:rsidR="00635CB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Toimintaohje Vakavan potilas- ja asiakasturvallisuusvaaratapahtuman selvitystä koskevat menettelyt (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="65AC45BF" w14:textId="16E79B31" w:rsidR="00961DF2" w:rsidRDefault="00961DF2" w:rsidP="00961DF2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueella on mahdollista raportoida myös onnistumisista </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>PosiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">-ilmoituksen muodossa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">-järjestelmään. Hyväksi havaittuja, asiakas- ja potilasturvallisuutta varmistavia menettelytapoja käsitellään toimintayksiköissä sekä myöhemmin sovittavissa asiakas- ja potilasturvallisuuden edistämisen työryhmissä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E25D43" w14:textId="77777777" w:rsidR="006D4CE0" w:rsidRDefault="006D4CE0" w:rsidP="00961DF2">
-[...161 lines deleted...]
-    <w:p w14:paraId="6BBE5BDA" w14:textId="13BB2E16" w:rsidR="00F963A7" w:rsidRDefault="00F963A7" w:rsidP="6486D11A">
+    <w:p w14:paraId="0A4B0EB0" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
       <w:pPr>
         <w:pStyle w:val="py"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="03C5EDB5" w14:textId="529A230C" w:rsidR="006D4CE0" w:rsidRPr="006D4CE0" w:rsidRDefault="00F963A7" w:rsidP="006D4CE0">
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Valvontalain 29 §:n mukaista ilmoitusvelvollisuutta koskevat menettelyohjeet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Henkilöstöön kuuluvilla (ja vastaavilla) on laissa määritelty ilmoitusvelvollisuus. Sen mukaan työntekijän on ilmoitettava välittömästi, jos hän huomaa epäkohdan tai sen uhan asiakkaan hoidossa tai palvelussa. Myös lain rikkomisesta on ilmoitettava viipymättä. Lain soveltamisohjeen mukaan epäkohta on esimerkiksi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7F1D1F" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>puute asiakas- tai potilasturvallisuudessa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338D2E64" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>asiakkaan tai potilaan kaltoin kohtelu fyysisesti, psyykkisesti tai lääkkeillä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A397D2E" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>yksikön vahingollinen toimintakulttuuri, kuten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A843929" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>toimiminen ohjeiden vastaisesti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D919F80" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>asiakkaan tai potilaan perusoikeuksien rajoittaminen vakiintuneena käytäntönä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A0E7E3" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55ECC901" w14:textId="77777777" w:rsidR="0083014C" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ilmoitusvelvollisuuden tarkoitus on, että epäkohdat tulevat tietoon, jotta ne saadaan korjattua ajoissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E80786" w14:textId="77777777" w:rsidR="0083014C" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B75898E" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Esihenkilöiden tehtävänä on tiedottaa ilmoitusvelvollisuudesta henkilöstöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072AD964" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1701"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E28BC6" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueen työntekijä tekee ilmoituksen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-järjestelmässä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B18F87B" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Työntekijä tekee ilmoituksen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-järjestelmässä, esihenkilö käsittelee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sen. Jos epäkohta on valvontalain mukaisesti olennainen, esihenkilö vie tiedon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-järjestelmän kautta vastuualuejohtajalle ja valvontayksikköön. He ilmoittavat tarpeen mukaan valvontaviranomaiselle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48016073" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1701"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DDE67A" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Myös työntekijä voi ilmoittaa asiasta valvontaviranomaiselle. Hänelle ei saa tulla kielteisiä seurauksia ilmoituksen vuoksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DFDA32" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:after="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tarkempi toimintaohje: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId112" w:history="1">
+        <w:r w:rsidRPr="004615B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Epäkohdan ilmoittaminen ja käsitteleminen </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="004615B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>HaiPro</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="004615B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>-järjestelmässä-ohje (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="24C27E04" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId113" w:history="1">
+        <w:r w:rsidRPr="004615B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Valvontalain (741/2023 29 §) mukainen ilmoitusvelvollisuus Satakunnan hyvinvointialueella (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54692EBA" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1701"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62327627" w14:textId="77777777" w:rsidR="0083014C" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44EB952D" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ksityinen palveluntuottaja ilmoittaa sata.fi-verkkosivujen kautta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC6C57A" w14:textId="77777777" w:rsidR="0083014C" w:rsidRPr="004615B2" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yksityinen palveluntuottaja tekee valvontalain 29 § mukaisen epäkohtailmoituksen sata.fi-verkkosivujen lomakkeen avulla. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId114" w:history="1">
+        <w:r w:rsidRPr="004615B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>Palveluntuottajalle - Satakunnanhyvinvointialue</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004615B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57120329" w14:textId="77777777" w:rsidR="0083014C" w:rsidRDefault="0083014C" w:rsidP="006D4CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="6486D11A">
-[...17 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D6056A" w14:textId="77777777" w:rsidR="0083014C" w:rsidRDefault="0083014C" w:rsidP="0083014C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92986">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>uita mahdollisia lakisääteisiä ilmoitusvelvollisuuksia koskevat menettelyohjeet</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6C224DCF" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="00F47855" w:rsidP="006D4CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4CE0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vakavien väärinkäytösten</w:t>
       </w:r>
       <w:r w:rsidRPr="00B350C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> sisäinen ilmoituskanava</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B35505" w14:textId="02EA6B6A" w:rsidR="00F47855" w:rsidRDefault="00F47855" w:rsidP="00AC6FBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>alueella on käytössä vakavien väärinkäytösten sisäinen ilmoituskanava, jonka kautta voi ilmoittaa väärinkäytös- tai korruptioepäilyistä luottamuksellisesti.</w:t>
@@ -20189,114 +22479,114 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B6895">
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:t>histleblow</w:t>
       </w:r>
       <w:r w:rsidR="00335789">
         <w:t>er</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-direktiiviin ja vuoden 2023 alussa voimaan tulleeseen kansalliseen ilmoittajansuojelulakiin.</w:t>
       </w:r>
       <w:r w:rsidR="00AC6FBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Direktiivillä halutaan varmistaa, että ilmoittaja, joka työnsä yhteydessä havaitsee tai epäilee yleisen edun vastaista toimintaa erikseen määritellyillä EU:n oikeuden aloilla, voi ilmoittaa asiasta turvallisesti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C264C18" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
-      <w:hyperlink r:id="rId89" w:history="1">
+      <w:hyperlink r:id="rId115" w:history="1">
         <w:r w:rsidRPr="00457D27">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Väärinkäytösten ilmoituskanavan (</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00457D27">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>whistlebowing</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00457D27">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>) menettelyohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64422CFA" w14:textId="77777777" w:rsidR="00457D27" w:rsidRPr="00457D27" w:rsidRDefault="00457D27" w:rsidP="00457D27">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
-      <w:hyperlink r:id="rId90" w:history="1">
+      <w:hyperlink r:id="rId116" w:history="1">
         <w:r w:rsidRPr="00457D27">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Ohje väärinkäytösilmoituksen tekemiseen (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="515274C6" w14:textId="77777777" w:rsidR="006D4CE0" w:rsidRDefault="006D4CE0" w:rsidP="00F47855">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72F8AB97" w14:textId="77777777" w:rsidR="002E094C" w:rsidRDefault="004306AB" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc221093115"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc230766021"/>
       <w:r>
         <w:t xml:space="preserve">3.3 </w:t>
       </w:r>
       <w:r w:rsidR="000B0ADF">
         <w:t>Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="64670B2F" w14:textId="3AF78E05" w:rsidR="00271BE9" w:rsidRPr="003915C2" w:rsidRDefault="00271BE9" w:rsidP="00271BE9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B48308C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskien</w:t>
       </w:r>
       <w:r w:rsidR="003915C2" w:rsidRPr="6B48308C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>hallinnan seuranta ja arviointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4211A35A" w14:textId="236C53D8" w:rsidR="00271BE9" w:rsidRPr="00271BE9" w:rsidRDefault="00271BE9" w:rsidP="6ACC0D47">
       <w:pPr>
@@ -20305,51 +22595,51 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hygieniaohjeiden ja infektion toteutumisen seuranta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DB5557" w14:textId="12620AA9" w:rsidR="00271BE9" w:rsidRDefault="00271BE9" w:rsidP="006D4CE0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoitoon liittyvien infektioiden ennaltaehkäisystä säädetään tartuntatautilaissa </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId117" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00F74936">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>laki 1227/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F74936">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -20373,151 +22663,163 @@
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Infektioiden torjunnassa toimitaan yhteistyössä Infektioyksikön kanssa noudattaen alueellisia ohjeita hoitoon liittyvien infektioiden ja tartuntojen torjumiseksi. Toiminnassa huomioidaan mikrobilääkeresistenssi ja pyritään tunnistamaan epidemiat varhaisessa vaiheessa toimien yhteystyössä Infektioyksikön kanssa. Satakunnan hyvinvointialueen infektioiden torjunnan ohjeet ovat vapaasti luettavissa Hoito-ohjeet.fi-sivustolla. </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ECAAA5C" w14:textId="77777777" w:rsidR="007A2287" w:rsidRPr="007A2287" w:rsidRDefault="007A2287" w:rsidP="007A2287">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Linkki: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92" w:history="1">
+      <w:hyperlink r:id="rId118" w:history="1">
         <w:r w:rsidRPr="007A2287">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Hae kaikista ohjeista | Hoito-ohjeet.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ammattilaiset käyttävät ammattilaisille tarkoitettuja Satakunnan hyvinvointialueen ohjeita, jotka haetaan hakusanalla)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF64EB6" w14:textId="77777777" w:rsidR="007A2287" w:rsidRPr="007A2287" w:rsidRDefault="007A2287" w:rsidP="007A2287">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoidossa noudatetaan mikrobilääkesuositusta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93" w:history="1">
+      <w:hyperlink r:id="rId119" w:history="1">
         <w:r w:rsidRPr="007A2287">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>hoito-ohjeet.fi/Ohjepankki/Mikrobilääkesuositus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3F0463" w14:textId="0B0A2FD3" w:rsidR="007A2287" w:rsidRPr="007A2287" w:rsidRDefault="007A2287" w:rsidP="007A2287">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hoitoon liittyvien infektioiden ilmaantuvuutta seurataan erikoissairaanhoidon osastoilla käyttäen antibioottiherätteistä järjestelmää (SAI-järjestelmä). Yleislääketieteen hoito-osastot osallistuvat hoitoon liittyvien infektioiden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>prevalenssitutkimukseen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> kahdesti vuodessa ja ympärivuorokautisen asumisen yksiköt vuosittain.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9840E0" w14:textId="77777777" w:rsidR="007A2287" w:rsidRPr="007A2287" w:rsidRDefault="007A2287" w:rsidP="007A2287">
+    <w:p w14:paraId="5E9840E0" w14:textId="5B116EF6" w:rsidR="007A2287" w:rsidRPr="007A2287" w:rsidRDefault="007A2287" w:rsidP="007A2287">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Yksiköihin on nimetty infektioyhdyshoitajat, jotka osallistuvat infektioiden torjuntaa käsitteleviin koulutustilaisuuksiin vieden tietoa yksiköihin. Moodlessa on Infektioyksikön tuottama Infektioiden torjunnan verkkokurssi, jonka suorittamista velvoitetaan sairaalapalveluissa (poissulkien psykiatria). Infektioiden torjunnan verkkokurssia suositellaan kaikille työntekijöille.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Yksiköihin on nimetty infektioyhdys</w:t>
+      </w:r>
+      <w:r w:rsidR="0083014C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>henkilöt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2287">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>, jotka osallistuvat infektioiden torjuntaa käsitteleviin koulutustilaisuuksiin vieden tietoa yksiköihin. Moodlessa on Infektioyksikön tuottama Infektioiden torjunnan verkkokurssi, jonka suorittamista velvoitetaan sairaalapalveluissa (poissulkien psykiatria). Infektioiden torjunnan verkkokurssia suositellaan kaikille työntekijöille.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FDB568" w14:textId="77777777" w:rsidR="007A2287" w:rsidRPr="007A2287" w:rsidRDefault="007A2287" w:rsidP="007A2287">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Moniammatillisena yhteistyönä toteutettava systemaattinen infektioiden torjunnan kartoitus (INTO-kartoitus) suoritetaan terveydenhuollon yksiköissä vuosittain ja asumispalveluyksiköissä kahden kolmen vuoden välein.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2287">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:br/>
@@ -20681,151 +22983,144 @@
         <w:t xml:space="preserve">u </w:t>
       </w:r>
       <w:r w:rsidR="3B50293E" w:rsidRPr="00F203B7">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="65966304" w:rsidRPr="00F203B7">
         <w:t>iskien ja mahdollisuuksien arviointia varten ohje, joka löytyy IMS-jä</w:t>
       </w:r>
       <w:r w:rsidR="620AFFB7" w:rsidRPr="00F203B7">
         <w:t>rjestelmästä</w:t>
       </w:r>
       <w:r w:rsidR="1C5FE675" w:rsidRPr="00F203B7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB07406" w14:textId="77777777" w:rsidR="00EB48A9" w:rsidRPr="00F203B7" w:rsidRDefault="00EB48A9" w:rsidP="25F8EA0C"/>
     <w:p w14:paraId="42CA8755" w14:textId="39F2FF4C" w:rsidR="00416467" w:rsidRPr="002E094C" w:rsidRDefault="002E094C" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc221093116"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc230766022"/>
       <w:r>
         <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D30A8D" w14:textId="1D7CA434" w:rsidR="00766C35" w:rsidRDefault="00766C35" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Laki julkisista hankinnoista ja käyttöoikeussopimuksista (1397/2016) sekä Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>alueen hankintaohje määrittävät reunaehdot hankintasopimuksien sopimusohjauksen menetel</w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId94">
+        <w:t xml:space="preserve">alueen hankintaohje määrittävät reunaehdot hankintasopimuksien sopimusohjauksen menetelmistä (Satakunnan hyvinvointialue - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId120">
         <w:r w:rsidRPr="5704DD3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>säädöskokoelma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> - hankintaohje). Sat</w:t>
       </w:r>
       <w:r w:rsidR="00DD211C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a-</w:t>
       </w:r>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>alueen Hallintosäännön (Luku 5) mukaan, Aluehallitus vastaa sopimusten hallinnan ja sopimusvalvonnan järjestämisestä ja antaa tarkemmat ohjeet sopimushallinnan järjestämisestä. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId95">
+      <w:hyperlink r:id="rId121">
         <w:r w:rsidRPr="5704DD3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B891F2" w14:textId="08BD9E7D" w:rsidR="00521264" w:rsidRPr="00AC79BE" w:rsidRDefault="00766C35" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC79BE">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Julkiset hankinnat </w:t>
       </w:r>
       <w:r w:rsidR="007005C1" w:rsidRPr="00AC79BE">
         <w:t>kilpailutetaan</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> hankintalain ja hyvinvointialueen hankintaohjeen mukaisesti</w:t>
       </w:r>
       <w:r w:rsidR="00836A05" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> hyödyntäen </w:t>
       </w:r>
       <w:r w:rsidR="00EB5BFE" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">hyvinvointialueelle laadittuja </w:t>
       </w:r>
       <w:r w:rsidR="00812268" w:rsidRPr="00AC79BE">
         <w:t>mallipohjia</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F92" w:rsidRPr="00AC79BE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> Hankinnassa varmistetaan hankittavan palvelun laatu ja turvallisuus sekä sovitaan palveluiden </w:t>
       </w:r>
       <w:r w:rsidR="000F4963" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">ohjauksesta ja </w:t>
@@ -21052,200 +23347,205 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">valvotaan yhteistyössä </w:t>
       </w:r>
       <w:r w:rsidR="007B3D5D" w:rsidRPr="4BC2A9C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">valvontayksikön kanssa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A43B04" w14:textId="77777777" w:rsidR="00EB48A9" w:rsidRPr="00AC79BE" w:rsidRDefault="00EB48A9" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F7EB4B9" w14:textId="5CC47A52" w:rsidR="6B11858A" w:rsidRDefault="003F73F0" w:rsidP="003F73F0">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc221093117"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc230766023"/>
       <w:r>
         <w:t>3.5 Valmius-</w:t>
       </w:r>
       <w:r w:rsidR="00BB4B21">
         <w:t xml:space="preserve"> ja jatkuvuudenhallinta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="509A68F9" w14:textId="02A123BE" w:rsidR="00EB48A9" w:rsidRDefault="003004C9" w:rsidP="6EFD5EA1">
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="27A67F42" w14:textId="4A36F5E9" w:rsidR="00FC3636" w:rsidRDefault="003004C9">
       <w:r>
         <w:t xml:space="preserve">Toimialuejohtajat vastaavat palvelutuotannon osalta varautumisesta ja valmiussuunnittelusta toimialuekohtaisesta, sosiaali- ja terveysalan sekä pelastusalan lainsäädännön mukaisesta, turvallisuudesta ja varautumisesta. Vastuualuejohtajat vastaavat turvallisuuden ja varautumisen suunnittelun </w:t>
       </w:r>
       <w:r w:rsidR="00573A94">
         <w:t>toimeenpanosta. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId96">
+      <w:hyperlink r:id="rId122">
         <w:r w:rsidR="00573A94" w:rsidRPr="4BC2A9C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00573A94">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE4D8EE" w14:textId="477FCDF2" w:rsidR="00EB48A9" w:rsidRDefault="00EB48A9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="205B6AB6" w14:textId="77777777" w:rsidR="00FC3636" w:rsidRDefault="00FC3636"/>
     <w:p w14:paraId="4FDC0BC6" w14:textId="398A4D1F" w:rsidR="00B13915" w:rsidRDefault="00805083" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc221093118"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc230766024"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="00F77DC6">
         <w:t>Omavalvontasuunnitelman</w:t>
       </w:r>
       <w:r w:rsidR="007C050F">
         <w:t xml:space="preserve"> toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidR="00F77DC6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFCD442" w14:textId="77777777" w:rsidR="00F77DC6" w:rsidRDefault="00F77DC6" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE4C079" w14:textId="38579224" w:rsidR="007C050F" w:rsidRDefault="00112993" w:rsidP="00112993">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc221093119"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc230766025"/>
       <w:r>
         <w:t>4.1 Toimeenpano</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="22979B29" w14:textId="28F99CC9" w:rsidR="00112993" w:rsidRPr="00BA5507" w:rsidRDefault="24DA6704" w:rsidP="4BC2A9C4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5507">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ajantasainen omavalvontasuunnitelma on kaikkien saatavilla sisäisessä IMS-järjestelmässä sekä tulosteena kaikissa vastuualueen </w:t>
       </w:r>
       <w:r w:rsidR="004F0520" w:rsidRPr="00BA5507">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yksiköissä. Omavalvontasuunnitelmaa</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5507">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on osa perehdytysohjelmaa ja jokainen on velvollinen siihen tutustumaan. Lisäksi yksikössä perehdytetään haitta- ja vaaratapahtumailmoitusten sekä henkilöstön ilmoitusvelvollisuuden menettelytapoihin. Omavalvontasuunnitelman päivittämiseen liittyvät asiat tiedotetaan sähköpostilla </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0E174F58" w:rsidRPr="00BA5507">
+        <w:t xml:space="preserve"> on osa perehdytysohjelmaa ja jokainen on velvollinen siihen tutustumaan. Lisäksi yksikössä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5507">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">vastuualueen johdon assistentille </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA5507">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">perehdytetään haitta- ja vaaratapahtumailmoitusten sekä henkilöstön ilmoitusvelvollisuuden menettelytapoihin. Omavalvontasuunnitelman päivittämiseen liittyvät asiat tiedotetaan sähköpostilla </w:t>
+      </w:r>
+      <w:r w:rsidR="0E174F58" w:rsidRPr="00BA5507">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ja käsitellään vastuualueen joh</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="44B17DBB" w:rsidRPr="00BA5507">
+        <w:t xml:space="preserve">vastuualueen johdon assistentille </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5507">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>toryhmässä</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA5507">
+        <w:t>ja käsitellään vastuualueen joh</w:t>
+      </w:r>
+      <w:r w:rsidR="44B17DBB" w:rsidRPr="00BA5507">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>toryhmässä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5507">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582D8B7F" w14:textId="245CE2E3" w:rsidR="00112993" w:rsidRPr="00BA5507" w:rsidRDefault="00112993" w:rsidP="4BC2A9C4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="621F1C50" w14:textId="5B84EDE6" w:rsidR="00784485" w:rsidRDefault="00C81266" w:rsidP="00BA5507">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc221093120"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc230766026"/>
       <w:r>
         <w:t xml:space="preserve">4.2 </w:t>
       </w:r>
       <w:r w:rsidR="00FC3636">
         <w:t>Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="11BB75B3" w14:textId="29C1107A" w:rsidR="007023EF" w:rsidRPr="00FC3636" w:rsidRDefault="007023EF" w:rsidP="00BA5507">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC3636">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelman julk</w:t>
       </w:r>
       <w:r w:rsidR="004023EE" w:rsidRPr="00FC3636">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>aiseminen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CEE792" w14:textId="77777777" w:rsidR="00FC3636" w:rsidRPr="00FC3636" w:rsidRDefault="00FC3636" w:rsidP="00FC3636">
       <w:pPr>
@@ -21253,60 +23553,60 @@
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC3636">
         <w:t xml:space="preserve">Omavalvontasuunnitelmaa seurataan ja päivitetään vastuualueilla 4 kuukauden välein. Jos seurannassa huomataan muutostarpeita, toimintaa ja ohjeita muutetaan. Valvontalaki edellyttää, että tehdyt muutokset ovat todennettavissa. Sata-alueella muutokset päivitetään omavalvontasuunnitelmaan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A96B6CF" w14:textId="77777777" w:rsidR="00FC3636" w:rsidRPr="00FC3636" w:rsidRDefault="00FC3636" w:rsidP="00FC3636">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC3636">
         <w:t>Vastuualuejohtaja vastaa omavalvontasuunnitelman päivityksestä. Toimialuejohtaja hyväksyy vastuualueidensa suunnitelmat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F01D43" w14:textId="77777777" w:rsidR="00FC3636" w:rsidRPr="00FC3636" w:rsidRDefault="00FC3636" w:rsidP="00FC3636">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC3636">
         <w:t>Omavalvontasuunnitelma tallennetaan IMS-järjestelmään. Kansalaiset voivat ladata kaikki omavalvontasuunnitelmat itselleen Sata-alueen verkkosivuilta. Omavalvontasuunnitelma on nähtävillä toimintayksiköissä paperiversiona tai QR-koodin avulla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4927957E" w14:textId="5B299BCB" w:rsidR="000D13C9" w:rsidRPr="00FC3636" w:rsidRDefault="00FC3636" w:rsidP="00FC3636">
-      <w:hyperlink r:id="rId97" w:history="1">
+      <w:hyperlink r:id="rId123" w:history="1">
         <w:r w:rsidRPr="00FC3636">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/tietoa-meistä/omavalvontasuunnitelmat</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="0A852A82" w14:textId="77777777" w:rsidR="00FC3636" w:rsidRPr="00F203B7" w:rsidRDefault="00FC3636" w:rsidP="00FC3636"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="9525" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9525"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F203B7" w:rsidRPr="00F203B7" w14:paraId="121034E4" w14:textId="77777777" w:rsidTr="4BC2A9C4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="653DC454" w14:textId="76E270CA" w:rsidR="1A21910D" w:rsidRPr="00F203B7" w:rsidRDefault="1A21910D" w:rsidP="1AFEF1F6">
             <w:r w:rsidRPr="00F203B7">
               <w:t>Mittari</w:t>
             </w:r>
@@ -22511,90 +24811,86 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC3636">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>STUK:n määräykset S/2/2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="161CFAAC" w14:textId="2005352F" w:rsidR="00E148A5" w:rsidRPr="00F203B7" w:rsidRDefault="00E148A5" w:rsidP="6B48308C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E148A5" w:rsidRPr="00F203B7" w:rsidSect="007C2E9E">
-[...5 lines deleted...]
-      <w:pgMar w:top="2933" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidR="00E148A5" w:rsidRPr="00F203B7" w:rsidSect="00534DD3">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="2931" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19D8BEF1" w14:textId="77777777" w:rsidR="006969BB" w:rsidRDefault="006969BB" w:rsidP="000556F8">
+    <w:p w14:paraId="1716D582" w14:textId="77777777" w:rsidR="00683140" w:rsidRDefault="00683140" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CF53132" w14:textId="77777777" w:rsidR="006969BB" w:rsidRDefault="006969BB" w:rsidP="000556F8">
+    <w:p w14:paraId="277E142A" w14:textId="77777777" w:rsidR="00683140" w:rsidRDefault="00683140" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7914534E" w14:textId="77777777" w:rsidR="006969BB" w:rsidRDefault="006969BB">
+    <w:p w14:paraId="46932BD0" w14:textId="77777777" w:rsidR="00683140" w:rsidRDefault="00683140">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -22657,64 +24953,69 @@
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IBM Plex Serif">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000026F" w:usb1="5000203B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lato">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="367808183"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0358E239" w14:textId="2BB8E14A" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
         <w:pPr>
           <w:pStyle w:val="Alatunniste"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005D5464">
           <w:rPr>
@@ -22791,71 +25092,71 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1B57E8BD" w14:textId="67BC44BE" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="260F7745" w14:textId="29C365DA" w:rsidR="00C92791" w:rsidRDefault="00C92791">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74C34C51" w14:textId="77777777" w:rsidR="006969BB" w:rsidRDefault="006969BB" w:rsidP="000556F8">
+    <w:p w14:paraId="1ABC09B4" w14:textId="77777777" w:rsidR="00683140" w:rsidRDefault="00683140" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C44F3C2" w14:textId="77777777" w:rsidR="006969BB" w:rsidRDefault="006969BB" w:rsidP="000556F8">
+    <w:p w14:paraId="65CEC7A4" w14:textId="77777777" w:rsidR="00683140" w:rsidRDefault="00683140" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="362552C9" w14:textId="77777777" w:rsidR="006969BB" w:rsidRDefault="006969BB">
+    <w:p w14:paraId="1CE87055" w14:textId="77777777" w:rsidR="00683140" w:rsidRDefault="00683140">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="161FB232" w14:textId="74FAC477" w:rsidR="00D431AE" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:szCs w:val="18"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75179B57" wp14:editId="653EAC13">
@@ -23021,50 +25322,278 @@
     </int2:textHash>
     <int2:textHash int2:hashCode="IoNXJVDB5iko1r" int2:id="9HiHNBGg">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="zgpLzIY+KUn4d3" int2:id="GGt7QNCw">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="IXcM1I3hkxd91d" int2:id="MjHVuiYG">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="MO2bH6egSCj/ZZ" int2:id="fMbzjuYz">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="uaMqTSNaVPsXg4" int2:id="qSwQa6zL">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01164535"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B907E1E"/>
+    <w:lvl w:ilvl="0" w:tplc="E6D4179E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06330003"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56BCDEBE"/>
+    <w:lvl w:ilvl="0" w:tplc="B5646546">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14E00B9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C69864A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23169,51 +25698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C08036B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8D240272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23318,51 +25847,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C8972A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="500A1674"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F844702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E9ED054"/>
     <w:lvl w:ilvl="0" w:tplc="CC24FB9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="41B08612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23431,164 +26073,505 @@
     <w:lvl w:ilvl="7" w:tplc="D5A0147C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="33FA7428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="203967D4"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F9D719B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F6F23272"/>
+    <w:tmpl w:val="3F8643AA"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="203967D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6F23272"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23912D0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDB4F2A0"/>
+    <w:lvl w:ilvl="0" w:tplc="6512C67C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="262F1B70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="365483B0"/>
+    <w:lvl w:ilvl="0" w:tplc="B5646546">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32E41C73"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="350C9EC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23693,51 +26676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="399A00A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AACCFECC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23842,51 +26825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EB3293B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F2B493EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23991,51 +26974,51 @@
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455CDF0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A38815C"/>
     <w:lvl w:ilvl="0" w:tplc="1F821E7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C2D63E0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24104,51 +27087,51 @@
     <w:lvl w:ilvl="7" w:tplc="1EB0B3B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="56661790">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DC26003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34BC6CD4"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24217,51 +27200,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EDF07C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="4C6418AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2061" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7A685A58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2781" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24330,51 +27313,393 @@
     <w:lvl w:ilvl="7" w:tplc="02E2FD50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7101" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="87C8950E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7821" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55B53812"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7EE1E1A"/>
+    <w:lvl w:ilvl="0" w:tplc="B5646546">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DD62C8A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21621A84"/>
+    <w:lvl w:ilvl="0" w:tplc="B4A0E584">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66BB5EAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34F8942A"/>
+    <w:lvl w:ilvl="0" w:tplc="7766F95E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68DD8D85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="150272EC"/>
     <w:lvl w:ilvl="0" w:tplc="46B29D44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B3AAFB24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24443,51 +27768,277 @@
     <w:lvl w:ilvl="7" w:tplc="7BAAAF08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6E36AD92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="698861D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A3E4E98"/>
+    <w:lvl w:ilvl="0" w:tplc="C54CABFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7424" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F8766C2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE369DBA"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FBC566A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B48E2C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24592,51 +28143,620 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="718C66E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08308792"/>
+    <w:lvl w:ilvl="0" w:tplc="95960590">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72B02549"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7FB006DA"/>
+    <w:lvl w:ilvl="0" w:tplc="B5646546">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75517C48"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4410ABDE"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75812795"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91CA84B2"/>
+    <w:lvl w:ilvl="0" w:tplc="0CB2801E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79F9199B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="651AFD1A"/>
+    <w:lvl w:ilvl="0" w:tplc="91501A7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E54D43A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42227530"/>
     <w:lvl w:ilvl="0" w:tplc="18920762">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AE568BA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24705,51 +28825,51 @@
     <w:lvl w:ilvl="7" w:tplc="71C2BF30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3C607BCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F9D004A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8ABE15F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-4289" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="303030"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo2"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24833,100 +28953,148 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1944" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1644" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1306810562">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1041244566">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1543059372">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1640768938">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="109058699">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1929927978">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="467166683">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="506945960">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1397630274">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="312149067">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1041244566">
+  <w:num w:numId="11" w16cid:durableId="1061754849">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1543059372">
+  <w:num w:numId="12" w16cid:durableId="244192961">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1640768938">
+  <w:num w:numId="13" w16cid:durableId="1425875808">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1687707407">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1241405365">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="303891829">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1401320615">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="297419420">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1427965945">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1930193229">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="600649930">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="425997893">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="682784488">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="603346287">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1260797464">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2146073779">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="109058699">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="27" w16cid:durableId="1115950526">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1929927978">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="28" w16cid:durableId="1312128047">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="467166683">
+  <w:num w:numId="29" w16cid:durableId="904681097">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="506945960">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="30" w16cid:durableId="1833445647">
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="40"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -24948,50 +29116,51 @@
     <w:rsid w:val="000041F3"/>
     <w:rsid w:val="00005AD2"/>
     <w:rsid w:val="00005C1A"/>
     <w:rsid w:val="00005F28"/>
     <w:rsid w:val="00005F6D"/>
     <w:rsid w:val="00006325"/>
     <w:rsid w:val="00006578"/>
     <w:rsid w:val="00006961"/>
     <w:rsid w:val="00006FF4"/>
     <w:rsid w:val="0000751A"/>
     <w:rsid w:val="00007656"/>
     <w:rsid w:val="00007B81"/>
     <w:rsid w:val="00007D89"/>
     <w:rsid w:val="00007E78"/>
     <w:rsid w:val="0001101F"/>
     <w:rsid w:val="00011098"/>
     <w:rsid w:val="000118C8"/>
     <w:rsid w:val="00011C17"/>
     <w:rsid w:val="00012073"/>
     <w:rsid w:val="00012BF8"/>
     <w:rsid w:val="00013817"/>
     <w:rsid w:val="0001410D"/>
     <w:rsid w:val="00014320"/>
     <w:rsid w:val="00014485"/>
     <w:rsid w:val="000149E9"/>
+    <w:rsid w:val="00015B93"/>
     <w:rsid w:val="0001786E"/>
     <w:rsid w:val="00017875"/>
     <w:rsid w:val="00017949"/>
     <w:rsid w:val="00017967"/>
     <w:rsid w:val="00020A3B"/>
     <w:rsid w:val="00020BBD"/>
     <w:rsid w:val="00020C42"/>
     <w:rsid w:val="000211E2"/>
     <w:rsid w:val="00021AE1"/>
     <w:rsid w:val="00021CC9"/>
     <w:rsid w:val="00021E2D"/>
     <w:rsid w:val="00022098"/>
     <w:rsid w:val="0002217F"/>
     <w:rsid w:val="0002269E"/>
     <w:rsid w:val="000227AB"/>
     <w:rsid w:val="00022BE5"/>
     <w:rsid w:val="00023E4D"/>
     <w:rsid w:val="000241EC"/>
     <w:rsid w:val="0002423E"/>
     <w:rsid w:val="0002430F"/>
     <w:rsid w:val="00024457"/>
     <w:rsid w:val="0002452D"/>
     <w:rsid w:val="0002455E"/>
     <w:rsid w:val="00024BCA"/>
     <w:rsid w:val="000251D3"/>
@@ -25103,96 +29272,98 @@
     <w:rsid w:val="0006656C"/>
     <w:rsid w:val="000669A3"/>
     <w:rsid w:val="00067344"/>
     <w:rsid w:val="00067788"/>
     <w:rsid w:val="00067CF5"/>
     <w:rsid w:val="000701F0"/>
     <w:rsid w:val="00070639"/>
     <w:rsid w:val="00070650"/>
     <w:rsid w:val="00070787"/>
     <w:rsid w:val="00070BA3"/>
     <w:rsid w:val="00070BDA"/>
     <w:rsid w:val="00070DA4"/>
     <w:rsid w:val="00070FD3"/>
     <w:rsid w:val="00071077"/>
     <w:rsid w:val="00071D9E"/>
     <w:rsid w:val="000720C9"/>
     <w:rsid w:val="0007280D"/>
     <w:rsid w:val="0007287E"/>
     <w:rsid w:val="00072B71"/>
     <w:rsid w:val="00072CA1"/>
     <w:rsid w:val="00072F60"/>
     <w:rsid w:val="000730EB"/>
     <w:rsid w:val="0007354B"/>
     <w:rsid w:val="00073567"/>
     <w:rsid w:val="00073ACC"/>
+    <w:rsid w:val="00074640"/>
     <w:rsid w:val="00074AB5"/>
     <w:rsid w:val="00075063"/>
     <w:rsid w:val="000758B4"/>
     <w:rsid w:val="00075EE6"/>
     <w:rsid w:val="000769F4"/>
     <w:rsid w:val="00077496"/>
     <w:rsid w:val="00077886"/>
     <w:rsid w:val="00077BA7"/>
     <w:rsid w:val="00077F13"/>
     <w:rsid w:val="00077FA4"/>
     <w:rsid w:val="00080194"/>
     <w:rsid w:val="00080492"/>
     <w:rsid w:val="00080AAD"/>
     <w:rsid w:val="00080AF1"/>
     <w:rsid w:val="00080BF6"/>
     <w:rsid w:val="00081275"/>
     <w:rsid w:val="00081A30"/>
     <w:rsid w:val="00081F9E"/>
     <w:rsid w:val="000823E0"/>
     <w:rsid w:val="00082574"/>
     <w:rsid w:val="000827DB"/>
     <w:rsid w:val="000830CF"/>
     <w:rsid w:val="00083AFA"/>
     <w:rsid w:val="000840EA"/>
     <w:rsid w:val="00084431"/>
     <w:rsid w:val="00084C24"/>
     <w:rsid w:val="00085189"/>
     <w:rsid w:val="00086321"/>
     <w:rsid w:val="000863CD"/>
     <w:rsid w:val="00086FAE"/>
     <w:rsid w:val="000870F9"/>
     <w:rsid w:val="00087424"/>
     <w:rsid w:val="000874DD"/>
     <w:rsid w:val="000875C3"/>
     <w:rsid w:val="00087D51"/>
     <w:rsid w:val="0008868E"/>
     <w:rsid w:val="0008D96A"/>
     <w:rsid w:val="0009002F"/>
     <w:rsid w:val="00090E0E"/>
     <w:rsid w:val="000910ED"/>
     <w:rsid w:val="0009129E"/>
     <w:rsid w:val="000920A6"/>
     <w:rsid w:val="00092124"/>
     <w:rsid w:val="00092304"/>
     <w:rsid w:val="00092C27"/>
     <w:rsid w:val="00092E26"/>
+    <w:rsid w:val="000931DD"/>
     <w:rsid w:val="00093406"/>
     <w:rsid w:val="00093791"/>
     <w:rsid w:val="000938D2"/>
     <w:rsid w:val="0009393A"/>
     <w:rsid w:val="000944EB"/>
     <w:rsid w:val="00094844"/>
     <w:rsid w:val="00094895"/>
     <w:rsid w:val="00094D2B"/>
     <w:rsid w:val="00094F89"/>
     <w:rsid w:val="0009506D"/>
     <w:rsid w:val="0009529C"/>
     <w:rsid w:val="0009532D"/>
     <w:rsid w:val="0009591D"/>
     <w:rsid w:val="00095B73"/>
     <w:rsid w:val="00095EEE"/>
     <w:rsid w:val="0009649D"/>
     <w:rsid w:val="00096869"/>
     <w:rsid w:val="00096CAD"/>
     <w:rsid w:val="00096E16"/>
     <w:rsid w:val="000971ED"/>
     <w:rsid w:val="000974AC"/>
     <w:rsid w:val="0009762A"/>
     <w:rsid w:val="00097CEA"/>
     <w:rsid w:val="000A000A"/>
     <w:rsid w:val="000A0205"/>
@@ -25287,50 +29458,51 @@
     <w:rsid w:val="000D45EA"/>
     <w:rsid w:val="000D4BC8"/>
     <w:rsid w:val="000D4BDE"/>
     <w:rsid w:val="000D5564"/>
     <w:rsid w:val="000D58C4"/>
     <w:rsid w:val="000D5DB7"/>
     <w:rsid w:val="000D5FEA"/>
     <w:rsid w:val="000D6028"/>
     <w:rsid w:val="000D61DC"/>
     <w:rsid w:val="000D68E0"/>
     <w:rsid w:val="000D6A03"/>
     <w:rsid w:val="000D6C68"/>
     <w:rsid w:val="000D6F71"/>
     <w:rsid w:val="000D722A"/>
     <w:rsid w:val="000D72A6"/>
     <w:rsid w:val="000D7585"/>
     <w:rsid w:val="000D763B"/>
     <w:rsid w:val="000E11D1"/>
     <w:rsid w:val="000E13D2"/>
     <w:rsid w:val="000E1537"/>
     <w:rsid w:val="000E19BB"/>
     <w:rsid w:val="000E1D7A"/>
     <w:rsid w:val="000E22D6"/>
     <w:rsid w:val="000E258E"/>
     <w:rsid w:val="000E286C"/>
+    <w:rsid w:val="000E33BB"/>
     <w:rsid w:val="000E34C4"/>
     <w:rsid w:val="000E3510"/>
     <w:rsid w:val="000E3DCF"/>
     <w:rsid w:val="000E3FA4"/>
     <w:rsid w:val="000E42D3"/>
     <w:rsid w:val="000E4520"/>
     <w:rsid w:val="000E481E"/>
     <w:rsid w:val="000E5B12"/>
     <w:rsid w:val="000E5FF0"/>
     <w:rsid w:val="000E6335"/>
     <w:rsid w:val="000E65D3"/>
     <w:rsid w:val="000E6724"/>
     <w:rsid w:val="000E753B"/>
     <w:rsid w:val="000E7A52"/>
     <w:rsid w:val="000E7CAF"/>
     <w:rsid w:val="000E7F80"/>
     <w:rsid w:val="000F055B"/>
     <w:rsid w:val="000F0F92"/>
     <w:rsid w:val="000F165A"/>
     <w:rsid w:val="000F16F2"/>
     <w:rsid w:val="000F1A22"/>
     <w:rsid w:val="000F1BFD"/>
     <w:rsid w:val="000F2041"/>
     <w:rsid w:val="000F26CC"/>
     <w:rsid w:val="000F289D"/>
@@ -25340,50 +29512,51 @@
     <w:rsid w:val="000F4860"/>
     <w:rsid w:val="000F4963"/>
     <w:rsid w:val="000F5676"/>
     <w:rsid w:val="000F57C5"/>
     <w:rsid w:val="000F5960"/>
     <w:rsid w:val="000F5B70"/>
     <w:rsid w:val="000F5CE3"/>
     <w:rsid w:val="000F5E4C"/>
     <w:rsid w:val="000F6700"/>
     <w:rsid w:val="000F73B8"/>
     <w:rsid w:val="000F787F"/>
     <w:rsid w:val="000F7D1A"/>
     <w:rsid w:val="00100433"/>
     <w:rsid w:val="001005A5"/>
     <w:rsid w:val="001008BE"/>
     <w:rsid w:val="0010090C"/>
     <w:rsid w:val="00100B72"/>
     <w:rsid w:val="00100DBE"/>
     <w:rsid w:val="00100EF4"/>
     <w:rsid w:val="00101510"/>
     <w:rsid w:val="0010185B"/>
     <w:rsid w:val="00102537"/>
     <w:rsid w:val="001028C4"/>
     <w:rsid w:val="001030CC"/>
     <w:rsid w:val="001031DF"/>
+    <w:rsid w:val="00103507"/>
     <w:rsid w:val="00103ADE"/>
     <w:rsid w:val="00103B30"/>
     <w:rsid w:val="00103B9E"/>
     <w:rsid w:val="00103D88"/>
     <w:rsid w:val="00103E97"/>
     <w:rsid w:val="001042F4"/>
     <w:rsid w:val="001044C3"/>
     <w:rsid w:val="0010452F"/>
     <w:rsid w:val="001049F0"/>
     <w:rsid w:val="00104CAA"/>
     <w:rsid w:val="00104D29"/>
     <w:rsid w:val="00105732"/>
     <w:rsid w:val="00105BB2"/>
     <w:rsid w:val="00106623"/>
     <w:rsid w:val="00106D4C"/>
     <w:rsid w:val="00106FA0"/>
     <w:rsid w:val="001071D7"/>
     <w:rsid w:val="00107470"/>
     <w:rsid w:val="001077E5"/>
     <w:rsid w:val="00107A62"/>
     <w:rsid w:val="00107D94"/>
     <w:rsid w:val="00110309"/>
     <w:rsid w:val="00110666"/>
     <w:rsid w:val="00110729"/>
     <w:rsid w:val="00111456"/>
@@ -25446,65 +29619,68 @@
     <w:rsid w:val="00126C0C"/>
     <w:rsid w:val="00126E5E"/>
     <w:rsid w:val="00127213"/>
     <w:rsid w:val="00127214"/>
     <w:rsid w:val="001277EE"/>
     <w:rsid w:val="001278F7"/>
     <w:rsid w:val="00127934"/>
     <w:rsid w:val="001279AA"/>
     <w:rsid w:val="00127B2A"/>
     <w:rsid w:val="00127D34"/>
     <w:rsid w:val="0012EE90"/>
     <w:rsid w:val="001302BA"/>
     <w:rsid w:val="0013139F"/>
     <w:rsid w:val="0013265B"/>
     <w:rsid w:val="00132938"/>
     <w:rsid w:val="00132A01"/>
     <w:rsid w:val="00132B77"/>
     <w:rsid w:val="00133B3F"/>
     <w:rsid w:val="00133C40"/>
     <w:rsid w:val="00134EE9"/>
     <w:rsid w:val="00134F1A"/>
     <w:rsid w:val="00134FD6"/>
     <w:rsid w:val="001355BB"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="001358E2"/>
+    <w:rsid w:val="00135BAE"/>
     <w:rsid w:val="001360C9"/>
     <w:rsid w:val="001364F1"/>
     <w:rsid w:val="00137211"/>
     <w:rsid w:val="00137343"/>
     <w:rsid w:val="00137906"/>
     <w:rsid w:val="00137DCB"/>
     <w:rsid w:val="001404E7"/>
     <w:rsid w:val="001409A3"/>
     <w:rsid w:val="00140C6E"/>
+    <w:rsid w:val="00141143"/>
     <w:rsid w:val="00141275"/>
     <w:rsid w:val="001416B6"/>
     <w:rsid w:val="00141922"/>
     <w:rsid w:val="001419A8"/>
     <w:rsid w:val="00141DA5"/>
     <w:rsid w:val="001422B3"/>
+    <w:rsid w:val="0014237E"/>
     <w:rsid w:val="001423B9"/>
     <w:rsid w:val="00142488"/>
     <w:rsid w:val="00142637"/>
     <w:rsid w:val="00142D95"/>
     <w:rsid w:val="0014316E"/>
     <w:rsid w:val="00143435"/>
     <w:rsid w:val="00143DEA"/>
     <w:rsid w:val="00144626"/>
     <w:rsid w:val="00144670"/>
     <w:rsid w:val="001446C3"/>
     <w:rsid w:val="00145691"/>
     <w:rsid w:val="001456A8"/>
     <w:rsid w:val="00145B06"/>
     <w:rsid w:val="00146198"/>
     <w:rsid w:val="00146265"/>
     <w:rsid w:val="00147056"/>
     <w:rsid w:val="00147A73"/>
     <w:rsid w:val="00147CCB"/>
     <w:rsid w:val="00147E08"/>
     <w:rsid w:val="00150B3B"/>
     <w:rsid w:val="00150D4D"/>
     <w:rsid w:val="0015157D"/>
     <w:rsid w:val="00151DBF"/>
     <w:rsid w:val="00151F2D"/>
     <w:rsid w:val="001520F6"/>
@@ -25535,50 +29711,51 @@
     <w:rsid w:val="00156C70"/>
     <w:rsid w:val="00156E18"/>
     <w:rsid w:val="00157374"/>
     <w:rsid w:val="00157623"/>
     <w:rsid w:val="00157EE9"/>
     <w:rsid w:val="00160293"/>
     <w:rsid w:val="00160772"/>
     <w:rsid w:val="00160835"/>
     <w:rsid w:val="001608B6"/>
     <w:rsid w:val="00160FA7"/>
     <w:rsid w:val="00161044"/>
     <w:rsid w:val="00161CC0"/>
     <w:rsid w:val="00161D40"/>
     <w:rsid w:val="00162000"/>
     <w:rsid w:val="0016263D"/>
     <w:rsid w:val="001629AC"/>
     <w:rsid w:val="001630C9"/>
     <w:rsid w:val="0016357C"/>
     <w:rsid w:val="0016405F"/>
     <w:rsid w:val="001643B2"/>
     <w:rsid w:val="00165603"/>
     <w:rsid w:val="0016597D"/>
     <w:rsid w:val="00165A06"/>
     <w:rsid w:val="00166402"/>
     <w:rsid w:val="0016685C"/>
+    <w:rsid w:val="00166D27"/>
     <w:rsid w:val="0016728C"/>
     <w:rsid w:val="001678AA"/>
     <w:rsid w:val="00170C5F"/>
     <w:rsid w:val="0017108E"/>
     <w:rsid w:val="0017127B"/>
     <w:rsid w:val="001719D8"/>
     <w:rsid w:val="00171A1C"/>
     <w:rsid w:val="00172265"/>
     <w:rsid w:val="0017259A"/>
     <w:rsid w:val="001734BB"/>
     <w:rsid w:val="00173B48"/>
     <w:rsid w:val="00173DF5"/>
     <w:rsid w:val="001754B9"/>
     <w:rsid w:val="001759ED"/>
     <w:rsid w:val="00176CE9"/>
     <w:rsid w:val="00177A54"/>
     <w:rsid w:val="00177AE2"/>
     <w:rsid w:val="00177EF0"/>
     <w:rsid w:val="00180337"/>
     <w:rsid w:val="0018055C"/>
     <w:rsid w:val="001812A9"/>
     <w:rsid w:val="00181333"/>
     <w:rsid w:val="00181FA5"/>
     <w:rsid w:val="001820F1"/>
     <w:rsid w:val="0018239E"/>
@@ -25919,76 +30096,78 @@
     <w:rsid w:val="00251D87"/>
     <w:rsid w:val="00251EF3"/>
     <w:rsid w:val="00252063"/>
     <w:rsid w:val="002522C1"/>
     <w:rsid w:val="0025270C"/>
     <w:rsid w:val="00253152"/>
     <w:rsid w:val="00253186"/>
     <w:rsid w:val="002533FC"/>
     <w:rsid w:val="00253EE3"/>
     <w:rsid w:val="00254976"/>
     <w:rsid w:val="00254D3F"/>
     <w:rsid w:val="0025594D"/>
     <w:rsid w:val="00255FB1"/>
     <w:rsid w:val="002564E4"/>
     <w:rsid w:val="002565CD"/>
     <w:rsid w:val="002567D7"/>
     <w:rsid w:val="00256D54"/>
     <w:rsid w:val="0025747D"/>
     <w:rsid w:val="00257550"/>
     <w:rsid w:val="00257621"/>
     <w:rsid w:val="00257654"/>
     <w:rsid w:val="0025797A"/>
     <w:rsid w:val="00260495"/>
     <w:rsid w:val="00260550"/>
     <w:rsid w:val="002605A6"/>
+    <w:rsid w:val="00260D5F"/>
     <w:rsid w:val="00261391"/>
     <w:rsid w:val="0026147E"/>
     <w:rsid w:val="00261554"/>
     <w:rsid w:val="0026186D"/>
     <w:rsid w:val="002618FE"/>
     <w:rsid w:val="00261C77"/>
     <w:rsid w:val="00262372"/>
     <w:rsid w:val="0026239F"/>
     <w:rsid w:val="00262943"/>
     <w:rsid w:val="00262C1D"/>
     <w:rsid w:val="002631D6"/>
     <w:rsid w:val="0026320B"/>
     <w:rsid w:val="0026333C"/>
     <w:rsid w:val="002634F1"/>
     <w:rsid w:val="002635BC"/>
     <w:rsid w:val="0026461E"/>
     <w:rsid w:val="00264D83"/>
     <w:rsid w:val="00264E08"/>
     <w:rsid w:val="002651D4"/>
     <w:rsid w:val="00265331"/>
     <w:rsid w:val="00265746"/>
     <w:rsid w:val="00265936"/>
     <w:rsid w:val="00265CAB"/>
     <w:rsid w:val="00266513"/>
     <w:rsid w:val="00266992"/>
     <w:rsid w:val="00267AFE"/>
+    <w:rsid w:val="00267B72"/>
     <w:rsid w:val="00270273"/>
     <w:rsid w:val="0027041D"/>
     <w:rsid w:val="00270F9C"/>
     <w:rsid w:val="002713B1"/>
     <w:rsid w:val="00271653"/>
     <w:rsid w:val="00271BE9"/>
     <w:rsid w:val="002736CC"/>
     <w:rsid w:val="00273D6F"/>
     <w:rsid w:val="002742D1"/>
     <w:rsid w:val="00274A11"/>
     <w:rsid w:val="00274B63"/>
     <w:rsid w:val="00275137"/>
     <w:rsid w:val="00275351"/>
     <w:rsid w:val="002756CF"/>
     <w:rsid w:val="0027586D"/>
     <w:rsid w:val="00276BBE"/>
     <w:rsid w:val="00276D08"/>
     <w:rsid w:val="002770D2"/>
     <w:rsid w:val="00277A85"/>
     <w:rsid w:val="0028067D"/>
     <w:rsid w:val="00280880"/>
     <w:rsid w:val="00280D7A"/>
     <w:rsid w:val="00281001"/>
     <w:rsid w:val="0028260A"/>
     <w:rsid w:val="00282908"/>
@@ -26032,50 +30211,51 @@
     <w:rsid w:val="00297A17"/>
     <w:rsid w:val="00297B99"/>
     <w:rsid w:val="00297EF2"/>
     <w:rsid w:val="002A0969"/>
     <w:rsid w:val="002A09FE"/>
     <w:rsid w:val="002A0C66"/>
     <w:rsid w:val="002A0D2B"/>
     <w:rsid w:val="002A1054"/>
     <w:rsid w:val="002A154C"/>
     <w:rsid w:val="002A2B24"/>
     <w:rsid w:val="002A2BDD"/>
     <w:rsid w:val="002A2BE6"/>
     <w:rsid w:val="002A3496"/>
     <w:rsid w:val="002A3874"/>
     <w:rsid w:val="002A3A1E"/>
     <w:rsid w:val="002A3A42"/>
     <w:rsid w:val="002A3FD7"/>
     <w:rsid w:val="002A495F"/>
     <w:rsid w:val="002A4CE9"/>
     <w:rsid w:val="002A5A15"/>
     <w:rsid w:val="002A607D"/>
     <w:rsid w:val="002A70AF"/>
     <w:rsid w:val="002A7333"/>
     <w:rsid w:val="002A7732"/>
     <w:rsid w:val="002A796B"/>
+    <w:rsid w:val="002A7C4E"/>
     <w:rsid w:val="002B01A5"/>
     <w:rsid w:val="002B087F"/>
     <w:rsid w:val="002B127D"/>
     <w:rsid w:val="002B1306"/>
     <w:rsid w:val="002B14C7"/>
     <w:rsid w:val="002B184D"/>
     <w:rsid w:val="002B3001"/>
     <w:rsid w:val="002B3716"/>
     <w:rsid w:val="002B4263"/>
     <w:rsid w:val="002B4637"/>
     <w:rsid w:val="002B468C"/>
     <w:rsid w:val="002B4B53"/>
     <w:rsid w:val="002B4BF0"/>
     <w:rsid w:val="002B5B85"/>
     <w:rsid w:val="002B71B9"/>
     <w:rsid w:val="002B72C6"/>
     <w:rsid w:val="002B76F9"/>
     <w:rsid w:val="002B77F4"/>
     <w:rsid w:val="002C06A6"/>
     <w:rsid w:val="002C0C3E"/>
     <w:rsid w:val="002C0DE7"/>
     <w:rsid w:val="002C129E"/>
     <w:rsid w:val="002C1575"/>
     <w:rsid w:val="002C276A"/>
     <w:rsid w:val="002C2C47"/>
@@ -26121,54 +30301,56 @@
     <w:rsid w:val="002E1144"/>
     <w:rsid w:val="002E11DC"/>
     <w:rsid w:val="002E12F0"/>
     <w:rsid w:val="002E163D"/>
     <w:rsid w:val="002E170C"/>
     <w:rsid w:val="002E1848"/>
     <w:rsid w:val="002E2533"/>
     <w:rsid w:val="002E2C72"/>
     <w:rsid w:val="002E3F4C"/>
     <w:rsid w:val="002E3F99"/>
     <w:rsid w:val="002E4137"/>
     <w:rsid w:val="002E41AF"/>
     <w:rsid w:val="002E444A"/>
     <w:rsid w:val="002E4A80"/>
     <w:rsid w:val="002E4ADF"/>
     <w:rsid w:val="002E4C83"/>
     <w:rsid w:val="002E4C87"/>
     <w:rsid w:val="002E5114"/>
     <w:rsid w:val="002E5478"/>
     <w:rsid w:val="002E55FC"/>
     <w:rsid w:val="002E590D"/>
     <w:rsid w:val="002E59BB"/>
     <w:rsid w:val="002E6556"/>
     <w:rsid w:val="002E74F4"/>
     <w:rsid w:val="002E7B3F"/>
+    <w:rsid w:val="002E7B81"/>
     <w:rsid w:val="002F039F"/>
     <w:rsid w:val="002F0402"/>
     <w:rsid w:val="002F04D5"/>
     <w:rsid w:val="002F07DF"/>
+    <w:rsid w:val="002F0905"/>
     <w:rsid w:val="002F0EC3"/>
     <w:rsid w:val="002F14B0"/>
     <w:rsid w:val="002F1DAE"/>
     <w:rsid w:val="002F1E43"/>
     <w:rsid w:val="002F2143"/>
     <w:rsid w:val="002F234E"/>
     <w:rsid w:val="002F294B"/>
     <w:rsid w:val="002F302E"/>
     <w:rsid w:val="002F39AE"/>
     <w:rsid w:val="002F3E83"/>
     <w:rsid w:val="002F40F2"/>
     <w:rsid w:val="002F4B47"/>
     <w:rsid w:val="002F4D71"/>
     <w:rsid w:val="002F5156"/>
     <w:rsid w:val="002F51AE"/>
     <w:rsid w:val="002F5429"/>
     <w:rsid w:val="002F55A0"/>
     <w:rsid w:val="002F5CB2"/>
     <w:rsid w:val="002F60B4"/>
     <w:rsid w:val="002F62C6"/>
     <w:rsid w:val="002F69EB"/>
     <w:rsid w:val="002F6B6A"/>
     <w:rsid w:val="002F6F77"/>
     <w:rsid w:val="002F71A6"/>
     <w:rsid w:val="002F7378"/>
@@ -26238,50 +30420,51 @@
     <w:rsid w:val="00330018"/>
     <w:rsid w:val="00330392"/>
     <w:rsid w:val="003308CC"/>
     <w:rsid w:val="00330C8A"/>
     <w:rsid w:val="00330E5C"/>
     <w:rsid w:val="00330F5A"/>
     <w:rsid w:val="00331109"/>
     <w:rsid w:val="0033161C"/>
     <w:rsid w:val="00331B4D"/>
     <w:rsid w:val="00332335"/>
     <w:rsid w:val="0033285B"/>
     <w:rsid w:val="003328DE"/>
     <w:rsid w:val="00332941"/>
     <w:rsid w:val="00332B72"/>
     <w:rsid w:val="00332EFF"/>
     <w:rsid w:val="00332F11"/>
     <w:rsid w:val="00333E04"/>
     <w:rsid w:val="00333FA7"/>
     <w:rsid w:val="00334275"/>
     <w:rsid w:val="003343D4"/>
     <w:rsid w:val="00334DF5"/>
     <w:rsid w:val="00335330"/>
     <w:rsid w:val="00335789"/>
     <w:rsid w:val="00335AEC"/>
     <w:rsid w:val="00336275"/>
+    <w:rsid w:val="003364EA"/>
     <w:rsid w:val="0033673C"/>
     <w:rsid w:val="00337026"/>
     <w:rsid w:val="003378C6"/>
     <w:rsid w:val="003378DB"/>
     <w:rsid w:val="00337F3D"/>
     <w:rsid w:val="003406AA"/>
     <w:rsid w:val="003413EE"/>
     <w:rsid w:val="00341613"/>
     <w:rsid w:val="00341DF7"/>
     <w:rsid w:val="00342E2B"/>
     <w:rsid w:val="0034340A"/>
     <w:rsid w:val="00343AAB"/>
     <w:rsid w:val="00343AE3"/>
     <w:rsid w:val="00343DE6"/>
     <w:rsid w:val="00343FA6"/>
     <w:rsid w:val="00344440"/>
     <w:rsid w:val="00344A20"/>
     <w:rsid w:val="00344B09"/>
     <w:rsid w:val="00344B78"/>
     <w:rsid w:val="00345262"/>
     <w:rsid w:val="00345859"/>
     <w:rsid w:val="00345F1F"/>
     <w:rsid w:val="00345F71"/>
     <w:rsid w:val="00345FDC"/>
     <w:rsid w:val="0034616B"/>
@@ -26298,50 +30481,51 @@
     <w:rsid w:val="0035185C"/>
     <w:rsid w:val="00351AF7"/>
     <w:rsid w:val="00352359"/>
     <w:rsid w:val="0035249B"/>
     <w:rsid w:val="00352A92"/>
     <w:rsid w:val="00352E1A"/>
     <w:rsid w:val="00352FC3"/>
     <w:rsid w:val="003536C0"/>
     <w:rsid w:val="00353703"/>
     <w:rsid w:val="0035383D"/>
     <w:rsid w:val="00353A03"/>
     <w:rsid w:val="00353A42"/>
     <w:rsid w:val="00353F8F"/>
     <w:rsid w:val="00353FC5"/>
     <w:rsid w:val="00354C6B"/>
     <w:rsid w:val="00354CE0"/>
     <w:rsid w:val="0035502E"/>
     <w:rsid w:val="00355573"/>
     <w:rsid w:val="00355C6B"/>
     <w:rsid w:val="00355D46"/>
     <w:rsid w:val="00356571"/>
     <w:rsid w:val="0035675E"/>
     <w:rsid w:val="00356A1C"/>
     <w:rsid w:val="00356FD9"/>
     <w:rsid w:val="00357F25"/>
+    <w:rsid w:val="00357FED"/>
     <w:rsid w:val="00360566"/>
     <w:rsid w:val="003608D1"/>
     <w:rsid w:val="00360A45"/>
     <w:rsid w:val="003612B4"/>
     <w:rsid w:val="003616EA"/>
     <w:rsid w:val="00361BB7"/>
     <w:rsid w:val="003622E5"/>
     <w:rsid w:val="00362B03"/>
     <w:rsid w:val="00363364"/>
     <w:rsid w:val="00363792"/>
     <w:rsid w:val="00363866"/>
     <w:rsid w:val="00363B3C"/>
     <w:rsid w:val="00363BE6"/>
     <w:rsid w:val="00364E34"/>
     <w:rsid w:val="00365134"/>
     <w:rsid w:val="00365181"/>
     <w:rsid w:val="00365A68"/>
     <w:rsid w:val="00366084"/>
     <w:rsid w:val="003664B3"/>
     <w:rsid w:val="00366F47"/>
     <w:rsid w:val="003673C1"/>
     <w:rsid w:val="00367842"/>
     <w:rsid w:val="00367A43"/>
     <w:rsid w:val="00367D18"/>
     <w:rsid w:val="003700EB"/>
@@ -26398,50 +30582,51 @@
     <w:rsid w:val="00384B57"/>
     <w:rsid w:val="00385A40"/>
     <w:rsid w:val="00385ABA"/>
     <w:rsid w:val="00386912"/>
     <w:rsid w:val="00386B5F"/>
     <w:rsid w:val="003872DF"/>
     <w:rsid w:val="00387A38"/>
     <w:rsid w:val="00387DE6"/>
     <w:rsid w:val="00390B47"/>
     <w:rsid w:val="00390D2A"/>
     <w:rsid w:val="003915C2"/>
     <w:rsid w:val="003916CD"/>
     <w:rsid w:val="003916DB"/>
     <w:rsid w:val="003918E7"/>
     <w:rsid w:val="00391D06"/>
     <w:rsid w:val="00391DC6"/>
     <w:rsid w:val="0039207A"/>
     <w:rsid w:val="003920E6"/>
     <w:rsid w:val="00392B51"/>
     <w:rsid w:val="00392D49"/>
     <w:rsid w:val="00392EB9"/>
     <w:rsid w:val="003931C6"/>
     <w:rsid w:val="0039352C"/>
     <w:rsid w:val="00393560"/>
     <w:rsid w:val="00393BE0"/>
+    <w:rsid w:val="00393DC7"/>
     <w:rsid w:val="003950E0"/>
     <w:rsid w:val="00395168"/>
     <w:rsid w:val="003953AA"/>
     <w:rsid w:val="003958DD"/>
     <w:rsid w:val="003959CD"/>
     <w:rsid w:val="00396D0D"/>
     <w:rsid w:val="00397617"/>
     <w:rsid w:val="00397F7F"/>
     <w:rsid w:val="003A057C"/>
     <w:rsid w:val="003A1013"/>
     <w:rsid w:val="003A10FA"/>
     <w:rsid w:val="003A1392"/>
     <w:rsid w:val="003A1744"/>
     <w:rsid w:val="003A2AD8"/>
     <w:rsid w:val="003A2BD7"/>
     <w:rsid w:val="003A2C5B"/>
     <w:rsid w:val="003A3084"/>
     <w:rsid w:val="003A3546"/>
     <w:rsid w:val="003A3954"/>
     <w:rsid w:val="003A4B74"/>
     <w:rsid w:val="003A50AD"/>
     <w:rsid w:val="003A529B"/>
     <w:rsid w:val="003A5339"/>
     <w:rsid w:val="003A5390"/>
     <w:rsid w:val="003A5701"/>
@@ -26541,50 +30726,51 @@
     <w:rsid w:val="003E0BD4"/>
     <w:rsid w:val="003E1625"/>
     <w:rsid w:val="003E17A7"/>
     <w:rsid w:val="003E205F"/>
     <w:rsid w:val="003E27D6"/>
     <w:rsid w:val="003E2DC0"/>
     <w:rsid w:val="003E3025"/>
     <w:rsid w:val="003E38BC"/>
     <w:rsid w:val="003E3FAA"/>
     <w:rsid w:val="003E426C"/>
     <w:rsid w:val="003E4728"/>
     <w:rsid w:val="003E4F34"/>
     <w:rsid w:val="003E61DE"/>
     <w:rsid w:val="003E6F29"/>
     <w:rsid w:val="003E70EC"/>
     <w:rsid w:val="003E7456"/>
     <w:rsid w:val="003E755E"/>
     <w:rsid w:val="003E7931"/>
     <w:rsid w:val="003E7968"/>
     <w:rsid w:val="003E7BF3"/>
     <w:rsid w:val="003E7C55"/>
     <w:rsid w:val="003E7CED"/>
     <w:rsid w:val="003F0542"/>
     <w:rsid w:val="003F0603"/>
     <w:rsid w:val="003F0D47"/>
+    <w:rsid w:val="003F0E7E"/>
     <w:rsid w:val="003F0F7A"/>
     <w:rsid w:val="003F15C9"/>
     <w:rsid w:val="003F19DA"/>
     <w:rsid w:val="003F1E0B"/>
     <w:rsid w:val="003F2110"/>
     <w:rsid w:val="003F22F9"/>
     <w:rsid w:val="003F23CF"/>
     <w:rsid w:val="003F249F"/>
     <w:rsid w:val="003F26F0"/>
     <w:rsid w:val="003F2B29"/>
     <w:rsid w:val="003F2EFC"/>
     <w:rsid w:val="003F2F68"/>
     <w:rsid w:val="003F383A"/>
     <w:rsid w:val="003F394A"/>
     <w:rsid w:val="003F3DD2"/>
     <w:rsid w:val="003F3E6D"/>
     <w:rsid w:val="003F4156"/>
     <w:rsid w:val="003F4624"/>
     <w:rsid w:val="003F4840"/>
     <w:rsid w:val="003F4EEA"/>
     <w:rsid w:val="003F5552"/>
     <w:rsid w:val="003F5707"/>
     <w:rsid w:val="003F5AD4"/>
     <w:rsid w:val="003F6065"/>
     <w:rsid w:val="003F6935"/>
@@ -26702,94 +30888,98 @@
     <w:rsid w:val="0043565E"/>
     <w:rsid w:val="004359A9"/>
     <w:rsid w:val="00436EC7"/>
     <w:rsid w:val="00437392"/>
     <w:rsid w:val="0043756D"/>
     <w:rsid w:val="00437B62"/>
     <w:rsid w:val="00437C94"/>
     <w:rsid w:val="004401FB"/>
     <w:rsid w:val="00441436"/>
     <w:rsid w:val="00442114"/>
     <w:rsid w:val="0044215E"/>
     <w:rsid w:val="004421CC"/>
     <w:rsid w:val="004426D5"/>
     <w:rsid w:val="00442BB2"/>
     <w:rsid w:val="00443301"/>
     <w:rsid w:val="00443835"/>
     <w:rsid w:val="00444B4A"/>
     <w:rsid w:val="00444C1C"/>
     <w:rsid w:val="00445237"/>
     <w:rsid w:val="004452D2"/>
     <w:rsid w:val="004462A4"/>
     <w:rsid w:val="00446552"/>
     <w:rsid w:val="0044672D"/>
     <w:rsid w:val="00446968"/>
     <w:rsid w:val="00446C3F"/>
+    <w:rsid w:val="00446C52"/>
     <w:rsid w:val="00447851"/>
     <w:rsid w:val="00447858"/>
     <w:rsid w:val="00450935"/>
     <w:rsid w:val="00450AF6"/>
     <w:rsid w:val="00450BC7"/>
     <w:rsid w:val="0045100E"/>
     <w:rsid w:val="004511C6"/>
     <w:rsid w:val="00451C38"/>
     <w:rsid w:val="00451EA7"/>
     <w:rsid w:val="00451EB2"/>
     <w:rsid w:val="004529EE"/>
+    <w:rsid w:val="00452D47"/>
     <w:rsid w:val="004534CB"/>
     <w:rsid w:val="00453AE0"/>
     <w:rsid w:val="004540CD"/>
+    <w:rsid w:val="00454386"/>
     <w:rsid w:val="0045493E"/>
     <w:rsid w:val="0045530C"/>
     <w:rsid w:val="004554F9"/>
     <w:rsid w:val="004559E7"/>
     <w:rsid w:val="00455B69"/>
     <w:rsid w:val="004567FB"/>
     <w:rsid w:val="00456868"/>
     <w:rsid w:val="004574FF"/>
     <w:rsid w:val="004575F1"/>
     <w:rsid w:val="00457D27"/>
     <w:rsid w:val="00457FC8"/>
     <w:rsid w:val="004600A9"/>
     <w:rsid w:val="00460279"/>
     <w:rsid w:val="00460518"/>
     <w:rsid w:val="00460FBA"/>
     <w:rsid w:val="0046112E"/>
     <w:rsid w:val="0046152D"/>
     <w:rsid w:val="00461E65"/>
     <w:rsid w:val="00462BA3"/>
     <w:rsid w:val="004631DC"/>
     <w:rsid w:val="00463422"/>
     <w:rsid w:val="0046388A"/>
     <w:rsid w:val="00463B7F"/>
     <w:rsid w:val="00463B95"/>
     <w:rsid w:val="00463F74"/>
     <w:rsid w:val="004643A4"/>
     <w:rsid w:val="00464534"/>
     <w:rsid w:val="00464B56"/>
     <w:rsid w:val="00465159"/>
     <w:rsid w:val="004656C6"/>
+    <w:rsid w:val="0046578B"/>
     <w:rsid w:val="00465F00"/>
     <w:rsid w:val="00466255"/>
     <w:rsid w:val="004662A6"/>
     <w:rsid w:val="004663B7"/>
     <w:rsid w:val="0046640A"/>
     <w:rsid w:val="00466471"/>
     <w:rsid w:val="00466A29"/>
     <w:rsid w:val="00466B6C"/>
     <w:rsid w:val="004671F0"/>
     <w:rsid w:val="00467218"/>
     <w:rsid w:val="0046756D"/>
     <w:rsid w:val="00467AD2"/>
     <w:rsid w:val="00467BFA"/>
     <w:rsid w:val="00470577"/>
     <w:rsid w:val="00470D50"/>
     <w:rsid w:val="00471097"/>
     <w:rsid w:val="00471442"/>
     <w:rsid w:val="004715A3"/>
     <w:rsid w:val="00472091"/>
     <w:rsid w:val="004720F6"/>
     <w:rsid w:val="004720FE"/>
     <w:rsid w:val="004721C8"/>
     <w:rsid w:val="00472599"/>
     <w:rsid w:val="00473711"/>
     <w:rsid w:val="004737BB"/>
@@ -26824,50 +31014,51 @@
     <w:rsid w:val="0048412D"/>
     <w:rsid w:val="00484192"/>
     <w:rsid w:val="004842F7"/>
     <w:rsid w:val="00484492"/>
     <w:rsid w:val="00484AB2"/>
     <w:rsid w:val="00484D53"/>
     <w:rsid w:val="00484F0E"/>
     <w:rsid w:val="004851B8"/>
     <w:rsid w:val="0048544E"/>
     <w:rsid w:val="00485606"/>
     <w:rsid w:val="004860A8"/>
     <w:rsid w:val="00486BFA"/>
     <w:rsid w:val="00486D32"/>
     <w:rsid w:val="00486F7C"/>
     <w:rsid w:val="004877FA"/>
     <w:rsid w:val="0048B513"/>
     <w:rsid w:val="00490076"/>
     <w:rsid w:val="00490112"/>
     <w:rsid w:val="00490327"/>
     <w:rsid w:val="004908F4"/>
     <w:rsid w:val="00491BFF"/>
     <w:rsid w:val="0049209D"/>
     <w:rsid w:val="00492146"/>
     <w:rsid w:val="00492259"/>
     <w:rsid w:val="00492659"/>
+    <w:rsid w:val="00492936"/>
     <w:rsid w:val="00492B2D"/>
     <w:rsid w:val="0049348B"/>
     <w:rsid w:val="00493634"/>
     <w:rsid w:val="004938B0"/>
     <w:rsid w:val="004939FE"/>
     <w:rsid w:val="00493E0B"/>
     <w:rsid w:val="004944FC"/>
     <w:rsid w:val="0049459B"/>
     <w:rsid w:val="0049537E"/>
     <w:rsid w:val="00495B44"/>
     <w:rsid w:val="00495D6B"/>
     <w:rsid w:val="00495F6E"/>
     <w:rsid w:val="004964C4"/>
     <w:rsid w:val="0049655F"/>
     <w:rsid w:val="00496B87"/>
     <w:rsid w:val="004971F6"/>
     <w:rsid w:val="0049735D"/>
     <w:rsid w:val="00497537"/>
     <w:rsid w:val="00497799"/>
     <w:rsid w:val="004A04B6"/>
     <w:rsid w:val="004A06F1"/>
     <w:rsid w:val="004A07E7"/>
     <w:rsid w:val="004A09C5"/>
     <w:rsid w:val="004A0FC4"/>
     <w:rsid w:val="004A1175"/>
@@ -26990,50 +31181,51 @@
     <w:rsid w:val="004E45C1"/>
     <w:rsid w:val="004E4604"/>
     <w:rsid w:val="004E4C13"/>
     <w:rsid w:val="004E4E5D"/>
     <w:rsid w:val="004E5497"/>
     <w:rsid w:val="004E5FEA"/>
     <w:rsid w:val="004E6C47"/>
     <w:rsid w:val="004E77FF"/>
     <w:rsid w:val="004F0520"/>
     <w:rsid w:val="004F06B4"/>
     <w:rsid w:val="004F0F85"/>
     <w:rsid w:val="004F12A4"/>
     <w:rsid w:val="004F1602"/>
     <w:rsid w:val="004F16E4"/>
     <w:rsid w:val="004F1F29"/>
     <w:rsid w:val="004F22ED"/>
     <w:rsid w:val="004F3487"/>
     <w:rsid w:val="004F36CD"/>
     <w:rsid w:val="004F370B"/>
     <w:rsid w:val="004F38E0"/>
     <w:rsid w:val="004F3CAD"/>
     <w:rsid w:val="004F40A6"/>
     <w:rsid w:val="004F412F"/>
     <w:rsid w:val="004F4962"/>
     <w:rsid w:val="004F5466"/>
+    <w:rsid w:val="004F5D26"/>
     <w:rsid w:val="004F5FCC"/>
     <w:rsid w:val="004F63BB"/>
     <w:rsid w:val="004F6610"/>
     <w:rsid w:val="004F6774"/>
     <w:rsid w:val="004F6FF4"/>
     <w:rsid w:val="004F7452"/>
     <w:rsid w:val="004F7650"/>
     <w:rsid w:val="004F7A16"/>
     <w:rsid w:val="004F7A5C"/>
     <w:rsid w:val="005009B7"/>
     <w:rsid w:val="00500A83"/>
     <w:rsid w:val="00500AC5"/>
     <w:rsid w:val="00500B68"/>
     <w:rsid w:val="00501506"/>
     <w:rsid w:val="0050183B"/>
     <w:rsid w:val="0050239D"/>
     <w:rsid w:val="0050248C"/>
     <w:rsid w:val="0050278F"/>
     <w:rsid w:val="005029F6"/>
     <w:rsid w:val="00502C6C"/>
     <w:rsid w:val="005031B0"/>
     <w:rsid w:val="0050347E"/>
     <w:rsid w:val="00504183"/>
     <w:rsid w:val="005041B3"/>
     <w:rsid w:val="00504526"/>
@@ -27061,87 +31253,90 @@
     <w:rsid w:val="0051068D"/>
     <w:rsid w:val="005109C7"/>
     <w:rsid w:val="0051155B"/>
     <w:rsid w:val="005115FC"/>
     <w:rsid w:val="00511816"/>
     <w:rsid w:val="00511A07"/>
     <w:rsid w:val="005123F4"/>
     <w:rsid w:val="00512456"/>
     <w:rsid w:val="00512931"/>
     <w:rsid w:val="005129BB"/>
     <w:rsid w:val="00512B6A"/>
     <w:rsid w:val="00512C3C"/>
     <w:rsid w:val="00513010"/>
     <w:rsid w:val="00513086"/>
     <w:rsid w:val="0051347D"/>
     <w:rsid w:val="00513728"/>
     <w:rsid w:val="005138E1"/>
     <w:rsid w:val="005143D9"/>
     <w:rsid w:val="00514965"/>
     <w:rsid w:val="00514E1D"/>
     <w:rsid w:val="00514F6E"/>
     <w:rsid w:val="00515103"/>
     <w:rsid w:val="00515349"/>
     <w:rsid w:val="0051589D"/>
     <w:rsid w:val="00515A5E"/>
+    <w:rsid w:val="00516325"/>
     <w:rsid w:val="005201AA"/>
     <w:rsid w:val="005202E5"/>
     <w:rsid w:val="00520F58"/>
     <w:rsid w:val="0052103C"/>
     <w:rsid w:val="0052104D"/>
     <w:rsid w:val="00521085"/>
     <w:rsid w:val="00521264"/>
     <w:rsid w:val="00521B1F"/>
+    <w:rsid w:val="0052388F"/>
     <w:rsid w:val="005239DD"/>
     <w:rsid w:val="0052438E"/>
     <w:rsid w:val="00524C8A"/>
     <w:rsid w:val="00524D66"/>
     <w:rsid w:val="00524FBA"/>
     <w:rsid w:val="00525167"/>
     <w:rsid w:val="00525309"/>
     <w:rsid w:val="00525523"/>
     <w:rsid w:val="00525AFB"/>
     <w:rsid w:val="005261A3"/>
     <w:rsid w:val="00526BC8"/>
     <w:rsid w:val="00526E76"/>
     <w:rsid w:val="0052701B"/>
     <w:rsid w:val="00527A0A"/>
     <w:rsid w:val="00530A0D"/>
     <w:rsid w:val="00530CFF"/>
     <w:rsid w:val="00530F68"/>
     <w:rsid w:val="0053158B"/>
     <w:rsid w:val="005315B5"/>
     <w:rsid w:val="005319AE"/>
     <w:rsid w:val="00531D2F"/>
     <w:rsid w:val="00531DA4"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="0053362F"/>
     <w:rsid w:val="005336C4"/>
     <w:rsid w:val="00533877"/>
     <w:rsid w:val="00533888"/>
     <w:rsid w:val="00533EC1"/>
     <w:rsid w:val="00534431"/>
+    <w:rsid w:val="00534DD3"/>
     <w:rsid w:val="00535652"/>
     <w:rsid w:val="00535814"/>
     <w:rsid w:val="0053604E"/>
     <w:rsid w:val="00536A4D"/>
     <w:rsid w:val="00536BC6"/>
     <w:rsid w:val="00536F08"/>
     <w:rsid w:val="00537552"/>
     <w:rsid w:val="00540C8B"/>
     <w:rsid w:val="00540F6D"/>
     <w:rsid w:val="005411E2"/>
     <w:rsid w:val="005415E0"/>
     <w:rsid w:val="00542110"/>
     <w:rsid w:val="0054274A"/>
     <w:rsid w:val="00543413"/>
     <w:rsid w:val="0054445A"/>
     <w:rsid w:val="005449DD"/>
     <w:rsid w:val="00544CB6"/>
     <w:rsid w:val="00544EC6"/>
     <w:rsid w:val="00545DEB"/>
     <w:rsid w:val="00546342"/>
     <w:rsid w:val="0054649B"/>
     <w:rsid w:val="005464CF"/>
     <w:rsid w:val="00546B90"/>
     <w:rsid w:val="0054733A"/>
     <w:rsid w:val="0054749D"/>
@@ -27286,67 +31481,69 @@
     <w:rsid w:val="00595E4C"/>
     <w:rsid w:val="00596290"/>
     <w:rsid w:val="00596496"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="00596DC6"/>
     <w:rsid w:val="005A0093"/>
     <w:rsid w:val="005A023E"/>
     <w:rsid w:val="005A0AD9"/>
     <w:rsid w:val="005A0F9C"/>
     <w:rsid w:val="005A0FF2"/>
     <w:rsid w:val="005A1034"/>
     <w:rsid w:val="005A14D0"/>
     <w:rsid w:val="005A1AF5"/>
     <w:rsid w:val="005A1D77"/>
     <w:rsid w:val="005A1D9A"/>
     <w:rsid w:val="005A1F08"/>
     <w:rsid w:val="005A231F"/>
     <w:rsid w:val="005A2354"/>
     <w:rsid w:val="005A2609"/>
     <w:rsid w:val="005A3934"/>
     <w:rsid w:val="005A3FAF"/>
     <w:rsid w:val="005A46B3"/>
     <w:rsid w:val="005A52C8"/>
     <w:rsid w:val="005A5354"/>
     <w:rsid w:val="005A59F8"/>
+    <w:rsid w:val="005A67DC"/>
     <w:rsid w:val="005A6C85"/>
     <w:rsid w:val="005A6D96"/>
     <w:rsid w:val="005A7182"/>
     <w:rsid w:val="005A7468"/>
     <w:rsid w:val="005A7496"/>
     <w:rsid w:val="005A7623"/>
     <w:rsid w:val="005A7A89"/>
     <w:rsid w:val="005A7D8D"/>
     <w:rsid w:val="005A7D9B"/>
     <w:rsid w:val="005A7FAE"/>
     <w:rsid w:val="005B0413"/>
     <w:rsid w:val="005B0991"/>
     <w:rsid w:val="005B0A31"/>
     <w:rsid w:val="005B0C63"/>
     <w:rsid w:val="005B12FE"/>
     <w:rsid w:val="005B1DF7"/>
     <w:rsid w:val="005B21E9"/>
+    <w:rsid w:val="005B23DF"/>
     <w:rsid w:val="005B26F6"/>
     <w:rsid w:val="005B2BC2"/>
     <w:rsid w:val="005B3689"/>
     <w:rsid w:val="005B3846"/>
     <w:rsid w:val="005B3FE8"/>
     <w:rsid w:val="005B4025"/>
     <w:rsid w:val="005B4504"/>
     <w:rsid w:val="005B4859"/>
     <w:rsid w:val="005B48E5"/>
     <w:rsid w:val="005B550B"/>
     <w:rsid w:val="005B5E9E"/>
     <w:rsid w:val="005B6104"/>
     <w:rsid w:val="005B6421"/>
     <w:rsid w:val="005B680D"/>
     <w:rsid w:val="005B69ED"/>
     <w:rsid w:val="005B6B29"/>
     <w:rsid w:val="005B6C41"/>
     <w:rsid w:val="005B6CC9"/>
     <w:rsid w:val="005B70CB"/>
     <w:rsid w:val="005B7348"/>
     <w:rsid w:val="005B7CFB"/>
     <w:rsid w:val="005C01BA"/>
     <w:rsid w:val="005C07BE"/>
     <w:rsid w:val="005C0C4B"/>
     <w:rsid w:val="005C1305"/>
@@ -27387,83 +31584,85 @@
     <w:rsid w:val="005D0F33"/>
     <w:rsid w:val="005D1E92"/>
     <w:rsid w:val="005D20D3"/>
     <w:rsid w:val="005D22B3"/>
     <w:rsid w:val="005D37AD"/>
     <w:rsid w:val="005D3A8D"/>
     <w:rsid w:val="005D3DD3"/>
     <w:rsid w:val="005D3FD2"/>
     <w:rsid w:val="005D4129"/>
     <w:rsid w:val="005D4139"/>
     <w:rsid w:val="005D48B1"/>
     <w:rsid w:val="005D4C1F"/>
     <w:rsid w:val="005D5446"/>
     <w:rsid w:val="005D5464"/>
     <w:rsid w:val="005D610B"/>
     <w:rsid w:val="005D6684"/>
     <w:rsid w:val="005D668F"/>
     <w:rsid w:val="005D70DB"/>
     <w:rsid w:val="005D76A3"/>
     <w:rsid w:val="005D7AAE"/>
     <w:rsid w:val="005D7D72"/>
     <w:rsid w:val="005E0326"/>
     <w:rsid w:val="005E060E"/>
     <w:rsid w:val="005E0C68"/>
     <w:rsid w:val="005E0D98"/>
+    <w:rsid w:val="005E165E"/>
     <w:rsid w:val="005E1662"/>
     <w:rsid w:val="005E1F7A"/>
     <w:rsid w:val="005E2223"/>
     <w:rsid w:val="005E2317"/>
     <w:rsid w:val="005E2607"/>
     <w:rsid w:val="005E2CAE"/>
     <w:rsid w:val="005E407A"/>
     <w:rsid w:val="005E4202"/>
     <w:rsid w:val="005E4644"/>
     <w:rsid w:val="005E4872"/>
     <w:rsid w:val="005E5DE7"/>
     <w:rsid w:val="005E69D7"/>
     <w:rsid w:val="005E6E80"/>
     <w:rsid w:val="005E7821"/>
     <w:rsid w:val="005F0343"/>
     <w:rsid w:val="005F0504"/>
     <w:rsid w:val="005F091B"/>
     <w:rsid w:val="005F0CE0"/>
     <w:rsid w:val="005F0FDB"/>
     <w:rsid w:val="005F14D7"/>
     <w:rsid w:val="005F1A2F"/>
     <w:rsid w:val="005F1CB8"/>
     <w:rsid w:val="005F1F51"/>
     <w:rsid w:val="005F2243"/>
     <w:rsid w:val="005F24A4"/>
     <w:rsid w:val="005F2658"/>
     <w:rsid w:val="005F2784"/>
     <w:rsid w:val="005F32C8"/>
     <w:rsid w:val="005F3433"/>
     <w:rsid w:val="005F3A70"/>
     <w:rsid w:val="005F4054"/>
     <w:rsid w:val="005F4AB0"/>
     <w:rsid w:val="005F51C3"/>
+    <w:rsid w:val="005F53AF"/>
     <w:rsid w:val="005F5694"/>
     <w:rsid w:val="005F5C7E"/>
     <w:rsid w:val="005F6397"/>
     <w:rsid w:val="005F6446"/>
     <w:rsid w:val="005F6CC3"/>
     <w:rsid w:val="005F6E9B"/>
     <w:rsid w:val="005F7117"/>
     <w:rsid w:val="005F7358"/>
     <w:rsid w:val="005F73FA"/>
     <w:rsid w:val="005F7506"/>
     <w:rsid w:val="005F7719"/>
     <w:rsid w:val="005F7805"/>
     <w:rsid w:val="005F7DAC"/>
     <w:rsid w:val="0060018B"/>
     <w:rsid w:val="00600A79"/>
     <w:rsid w:val="00600DF7"/>
     <w:rsid w:val="00601890"/>
     <w:rsid w:val="006019B2"/>
     <w:rsid w:val="006025C1"/>
     <w:rsid w:val="00602AE6"/>
     <w:rsid w:val="00602CC1"/>
     <w:rsid w:val="006032F4"/>
     <w:rsid w:val="00603458"/>
     <w:rsid w:val="006035D1"/>
     <w:rsid w:val="006037F9"/>
@@ -27677,154 +31876,158 @@
     <w:rsid w:val="0067387E"/>
     <w:rsid w:val="006738DC"/>
     <w:rsid w:val="00673D43"/>
     <w:rsid w:val="00674D6E"/>
     <w:rsid w:val="00674E66"/>
     <w:rsid w:val="00674E9C"/>
     <w:rsid w:val="00674FE1"/>
     <w:rsid w:val="006750F2"/>
     <w:rsid w:val="0067513C"/>
     <w:rsid w:val="006755AB"/>
     <w:rsid w:val="00675ADF"/>
     <w:rsid w:val="00676339"/>
     <w:rsid w:val="0067633F"/>
     <w:rsid w:val="006768F2"/>
     <w:rsid w:val="00676B1C"/>
     <w:rsid w:val="00676EC8"/>
     <w:rsid w:val="00677A5F"/>
     <w:rsid w:val="00677B6C"/>
     <w:rsid w:val="00677D3A"/>
     <w:rsid w:val="00680F85"/>
     <w:rsid w:val="006810B2"/>
     <w:rsid w:val="006817EB"/>
     <w:rsid w:val="00681BA5"/>
     <w:rsid w:val="006829BE"/>
     <w:rsid w:val="006830DB"/>
+    <w:rsid w:val="00683140"/>
     <w:rsid w:val="00683237"/>
     <w:rsid w:val="0068358A"/>
     <w:rsid w:val="00683DC3"/>
     <w:rsid w:val="00683F61"/>
     <w:rsid w:val="006841E0"/>
     <w:rsid w:val="006842D4"/>
     <w:rsid w:val="00684415"/>
     <w:rsid w:val="0068573F"/>
     <w:rsid w:val="00685968"/>
+    <w:rsid w:val="00685B7B"/>
     <w:rsid w:val="0068649C"/>
     <w:rsid w:val="00686A0E"/>
     <w:rsid w:val="00686A15"/>
     <w:rsid w:val="00687258"/>
     <w:rsid w:val="00687669"/>
     <w:rsid w:val="006887ED"/>
     <w:rsid w:val="00690647"/>
     <w:rsid w:val="0069064B"/>
     <w:rsid w:val="006911AB"/>
     <w:rsid w:val="00691A59"/>
     <w:rsid w:val="00691C97"/>
     <w:rsid w:val="00691F2B"/>
     <w:rsid w:val="006922AB"/>
     <w:rsid w:val="0069282B"/>
     <w:rsid w:val="00693548"/>
     <w:rsid w:val="006936E2"/>
     <w:rsid w:val="0069389A"/>
     <w:rsid w:val="006940D8"/>
     <w:rsid w:val="0069418C"/>
     <w:rsid w:val="00694623"/>
     <w:rsid w:val="0069498E"/>
     <w:rsid w:val="00694BD6"/>
     <w:rsid w:val="006958DF"/>
     <w:rsid w:val="00695934"/>
     <w:rsid w:val="00695D5A"/>
     <w:rsid w:val="00696336"/>
     <w:rsid w:val="006964C3"/>
     <w:rsid w:val="006969BB"/>
     <w:rsid w:val="0069709D"/>
     <w:rsid w:val="00697687"/>
     <w:rsid w:val="00697C79"/>
     <w:rsid w:val="006A0725"/>
     <w:rsid w:val="006A0B20"/>
     <w:rsid w:val="006A0B3A"/>
     <w:rsid w:val="006A0BB6"/>
     <w:rsid w:val="006A1040"/>
     <w:rsid w:val="006A1314"/>
     <w:rsid w:val="006A13A9"/>
     <w:rsid w:val="006A13AB"/>
     <w:rsid w:val="006A1C74"/>
     <w:rsid w:val="006A1D57"/>
     <w:rsid w:val="006A1F02"/>
     <w:rsid w:val="006A2195"/>
     <w:rsid w:val="006A2473"/>
     <w:rsid w:val="006A2A71"/>
+    <w:rsid w:val="006A2F7E"/>
     <w:rsid w:val="006A345F"/>
     <w:rsid w:val="006A39D0"/>
     <w:rsid w:val="006A3C64"/>
     <w:rsid w:val="006A4146"/>
     <w:rsid w:val="006A45E7"/>
     <w:rsid w:val="006A47E6"/>
     <w:rsid w:val="006A4A86"/>
     <w:rsid w:val="006A5045"/>
     <w:rsid w:val="006A5E47"/>
     <w:rsid w:val="006A5F3F"/>
     <w:rsid w:val="006A5FF3"/>
     <w:rsid w:val="006A6045"/>
     <w:rsid w:val="006A6484"/>
     <w:rsid w:val="006A75B5"/>
     <w:rsid w:val="006A75DD"/>
     <w:rsid w:val="006A79CA"/>
     <w:rsid w:val="006B01E9"/>
     <w:rsid w:val="006B0650"/>
     <w:rsid w:val="006B0ECA"/>
     <w:rsid w:val="006B0FDC"/>
     <w:rsid w:val="006B1134"/>
     <w:rsid w:val="006B1861"/>
     <w:rsid w:val="006B1A20"/>
     <w:rsid w:val="006B2260"/>
     <w:rsid w:val="006B2366"/>
     <w:rsid w:val="006B250F"/>
     <w:rsid w:val="006B2580"/>
     <w:rsid w:val="006B25A1"/>
     <w:rsid w:val="006B27C1"/>
     <w:rsid w:val="006B27C5"/>
     <w:rsid w:val="006B3192"/>
     <w:rsid w:val="006B32F3"/>
     <w:rsid w:val="006B351A"/>
     <w:rsid w:val="006B4086"/>
     <w:rsid w:val="006B4239"/>
     <w:rsid w:val="006B431E"/>
     <w:rsid w:val="006B460F"/>
     <w:rsid w:val="006B487D"/>
     <w:rsid w:val="006B4A94"/>
     <w:rsid w:val="006B4C5F"/>
     <w:rsid w:val="006B5BF8"/>
     <w:rsid w:val="006B5E9C"/>
     <w:rsid w:val="006B60F5"/>
     <w:rsid w:val="006B61B6"/>
     <w:rsid w:val="006B666F"/>
     <w:rsid w:val="006B6E20"/>
     <w:rsid w:val="006B6E9D"/>
     <w:rsid w:val="006B6FE2"/>
     <w:rsid w:val="006B739D"/>
     <w:rsid w:val="006B795C"/>
+    <w:rsid w:val="006C013B"/>
     <w:rsid w:val="006C0964"/>
     <w:rsid w:val="006C1099"/>
     <w:rsid w:val="006C1546"/>
     <w:rsid w:val="006C15F9"/>
     <w:rsid w:val="006C1D21"/>
     <w:rsid w:val="006C1D2C"/>
     <w:rsid w:val="006C22C1"/>
     <w:rsid w:val="006C2374"/>
     <w:rsid w:val="006C2410"/>
     <w:rsid w:val="006C298F"/>
     <w:rsid w:val="006C2DC6"/>
     <w:rsid w:val="006C36DB"/>
     <w:rsid w:val="006C46E2"/>
     <w:rsid w:val="006C48B1"/>
     <w:rsid w:val="006C4EB4"/>
     <w:rsid w:val="006C511A"/>
     <w:rsid w:val="006C5D5B"/>
     <w:rsid w:val="006C634B"/>
     <w:rsid w:val="006C716A"/>
     <w:rsid w:val="006C7387"/>
     <w:rsid w:val="006C752D"/>
     <w:rsid w:val="006C76E2"/>
     <w:rsid w:val="006C7788"/>
     <w:rsid w:val="006C7914"/>
     <w:rsid w:val="006C7F5E"/>
@@ -27880,86 +32083,88 @@
     <w:rsid w:val="006E4786"/>
     <w:rsid w:val="006E4D2D"/>
     <w:rsid w:val="006E4D31"/>
     <w:rsid w:val="006E6498"/>
     <w:rsid w:val="006E66A5"/>
     <w:rsid w:val="006E6A7A"/>
     <w:rsid w:val="006E7189"/>
     <w:rsid w:val="006E754D"/>
     <w:rsid w:val="006E7558"/>
     <w:rsid w:val="006F026A"/>
     <w:rsid w:val="006F0765"/>
     <w:rsid w:val="006F084B"/>
     <w:rsid w:val="006F09E1"/>
     <w:rsid w:val="006F180B"/>
     <w:rsid w:val="006F1A07"/>
     <w:rsid w:val="006F1B07"/>
     <w:rsid w:val="006F1B4F"/>
     <w:rsid w:val="006F1DD2"/>
     <w:rsid w:val="006F221D"/>
     <w:rsid w:val="006F2673"/>
     <w:rsid w:val="006F367E"/>
     <w:rsid w:val="006F392C"/>
     <w:rsid w:val="006F436C"/>
     <w:rsid w:val="006F43FC"/>
     <w:rsid w:val="006F47B7"/>
+    <w:rsid w:val="006F4B05"/>
     <w:rsid w:val="006F5080"/>
     <w:rsid w:val="006F587C"/>
     <w:rsid w:val="006F6567"/>
     <w:rsid w:val="006F6738"/>
     <w:rsid w:val="006F6A3B"/>
     <w:rsid w:val="006F6D5B"/>
     <w:rsid w:val="006F6F86"/>
     <w:rsid w:val="006F72D0"/>
     <w:rsid w:val="006F7444"/>
     <w:rsid w:val="006F76D0"/>
     <w:rsid w:val="006F7D21"/>
     <w:rsid w:val="007005C1"/>
     <w:rsid w:val="00700642"/>
     <w:rsid w:val="007006DA"/>
     <w:rsid w:val="00700886"/>
     <w:rsid w:val="00700E3D"/>
     <w:rsid w:val="00701171"/>
     <w:rsid w:val="007016AB"/>
     <w:rsid w:val="007016AC"/>
     <w:rsid w:val="00701C0F"/>
     <w:rsid w:val="00701EFF"/>
     <w:rsid w:val="0070211D"/>
     <w:rsid w:val="007023EF"/>
     <w:rsid w:val="007029B4"/>
     <w:rsid w:val="00702A1F"/>
     <w:rsid w:val="00702F29"/>
     <w:rsid w:val="00702F92"/>
     <w:rsid w:val="00703B03"/>
     <w:rsid w:val="00704332"/>
     <w:rsid w:val="00704928"/>
     <w:rsid w:val="007062B7"/>
     <w:rsid w:val="007062D9"/>
     <w:rsid w:val="0070664D"/>
     <w:rsid w:val="007066B7"/>
     <w:rsid w:val="00706AD6"/>
     <w:rsid w:val="00706C0F"/>
+    <w:rsid w:val="00706C38"/>
     <w:rsid w:val="00707244"/>
     <w:rsid w:val="007074A3"/>
     <w:rsid w:val="00707AF1"/>
     <w:rsid w:val="00707F9D"/>
     <w:rsid w:val="0070A1E2"/>
     <w:rsid w:val="00710078"/>
     <w:rsid w:val="0071017F"/>
     <w:rsid w:val="0071045A"/>
     <w:rsid w:val="0071077C"/>
     <w:rsid w:val="0071116E"/>
     <w:rsid w:val="00711595"/>
     <w:rsid w:val="0071177B"/>
     <w:rsid w:val="00712061"/>
     <w:rsid w:val="007121E0"/>
     <w:rsid w:val="00712918"/>
     <w:rsid w:val="00712E7D"/>
     <w:rsid w:val="007133C3"/>
     <w:rsid w:val="00713CAD"/>
     <w:rsid w:val="0071445F"/>
     <w:rsid w:val="007144E4"/>
     <w:rsid w:val="00715385"/>
     <w:rsid w:val="00715AD3"/>
     <w:rsid w:val="00715C06"/>
     <w:rsid w:val="00715C5B"/>
     <w:rsid w:val="007167EE"/>
@@ -28005,50 +32210,51 @@
     <w:rsid w:val="007323F1"/>
     <w:rsid w:val="007335C4"/>
     <w:rsid w:val="007337D3"/>
     <w:rsid w:val="007340D3"/>
     <w:rsid w:val="007345F5"/>
     <w:rsid w:val="00734916"/>
     <w:rsid w:val="00734ADE"/>
     <w:rsid w:val="00734F66"/>
     <w:rsid w:val="00735188"/>
     <w:rsid w:val="007351E5"/>
     <w:rsid w:val="007355B3"/>
     <w:rsid w:val="00735A3B"/>
     <w:rsid w:val="00735DA5"/>
     <w:rsid w:val="00736594"/>
     <w:rsid w:val="00736762"/>
     <w:rsid w:val="00736A06"/>
     <w:rsid w:val="00736CE2"/>
     <w:rsid w:val="007374F9"/>
     <w:rsid w:val="00737AEF"/>
     <w:rsid w:val="00737FAF"/>
     <w:rsid w:val="0073B5C6"/>
     <w:rsid w:val="0074007E"/>
     <w:rsid w:val="007401B4"/>
     <w:rsid w:val="00740315"/>
     <w:rsid w:val="007404D2"/>
+    <w:rsid w:val="0074251F"/>
     <w:rsid w:val="007430B5"/>
     <w:rsid w:val="00743268"/>
     <w:rsid w:val="007433B5"/>
     <w:rsid w:val="0074386B"/>
     <w:rsid w:val="00743961"/>
     <w:rsid w:val="00743C70"/>
     <w:rsid w:val="00744358"/>
     <w:rsid w:val="00744FDE"/>
     <w:rsid w:val="00745CB5"/>
     <w:rsid w:val="00745E91"/>
     <w:rsid w:val="00746027"/>
     <w:rsid w:val="0074607A"/>
     <w:rsid w:val="00746D39"/>
     <w:rsid w:val="00747100"/>
     <w:rsid w:val="007474A3"/>
     <w:rsid w:val="0074765D"/>
     <w:rsid w:val="00747E8D"/>
     <w:rsid w:val="00747FBD"/>
     <w:rsid w:val="00748499"/>
     <w:rsid w:val="00750000"/>
     <w:rsid w:val="0075067E"/>
     <w:rsid w:val="00750AD6"/>
     <w:rsid w:val="00751046"/>
     <w:rsid w:val="00751428"/>
     <w:rsid w:val="007522A9"/>
@@ -28182,50 +32388,51 @@
     <w:rsid w:val="00797780"/>
     <w:rsid w:val="00797D7C"/>
     <w:rsid w:val="007A0CBE"/>
     <w:rsid w:val="007A0D7E"/>
     <w:rsid w:val="007A159F"/>
     <w:rsid w:val="007A20A0"/>
     <w:rsid w:val="007A2287"/>
     <w:rsid w:val="007A28A9"/>
     <w:rsid w:val="007A2FD4"/>
     <w:rsid w:val="007A358C"/>
     <w:rsid w:val="007A399F"/>
     <w:rsid w:val="007A3EB5"/>
     <w:rsid w:val="007A417F"/>
     <w:rsid w:val="007A46C4"/>
     <w:rsid w:val="007A48E0"/>
     <w:rsid w:val="007A4AD0"/>
     <w:rsid w:val="007A4F04"/>
     <w:rsid w:val="007A5290"/>
     <w:rsid w:val="007A5456"/>
     <w:rsid w:val="007A5E8A"/>
     <w:rsid w:val="007A5EE6"/>
     <w:rsid w:val="007A6071"/>
     <w:rsid w:val="007A6213"/>
     <w:rsid w:val="007A6430"/>
     <w:rsid w:val="007A6808"/>
+    <w:rsid w:val="007A682A"/>
     <w:rsid w:val="007A6957"/>
     <w:rsid w:val="007A6A67"/>
     <w:rsid w:val="007A6C1E"/>
     <w:rsid w:val="007A6ECE"/>
     <w:rsid w:val="007A711E"/>
     <w:rsid w:val="007A7205"/>
     <w:rsid w:val="007A753F"/>
     <w:rsid w:val="007A7C19"/>
     <w:rsid w:val="007B03B5"/>
     <w:rsid w:val="007B0835"/>
     <w:rsid w:val="007B0B88"/>
     <w:rsid w:val="007B11E2"/>
     <w:rsid w:val="007B1246"/>
     <w:rsid w:val="007B12F6"/>
     <w:rsid w:val="007B1CD2"/>
     <w:rsid w:val="007B1DE6"/>
     <w:rsid w:val="007B20A9"/>
     <w:rsid w:val="007B2310"/>
     <w:rsid w:val="007B2313"/>
     <w:rsid w:val="007B24C1"/>
     <w:rsid w:val="007B2540"/>
     <w:rsid w:val="007B2B34"/>
     <w:rsid w:val="007B34A8"/>
     <w:rsid w:val="007B35C4"/>
     <w:rsid w:val="007B3B16"/>
@@ -28278,76 +32485,78 @@
     <w:rsid w:val="007C5259"/>
     <w:rsid w:val="007C52FF"/>
     <w:rsid w:val="007C59AA"/>
     <w:rsid w:val="007C5CDE"/>
     <w:rsid w:val="007C5FD0"/>
     <w:rsid w:val="007C6167"/>
     <w:rsid w:val="007C6335"/>
     <w:rsid w:val="007C65E5"/>
     <w:rsid w:val="007C67A5"/>
     <w:rsid w:val="007C6E6F"/>
     <w:rsid w:val="007C7022"/>
     <w:rsid w:val="007D0220"/>
     <w:rsid w:val="007D05C9"/>
     <w:rsid w:val="007D0B68"/>
     <w:rsid w:val="007D0CF0"/>
     <w:rsid w:val="007D116F"/>
     <w:rsid w:val="007D1AC7"/>
     <w:rsid w:val="007D1F52"/>
     <w:rsid w:val="007D1FC9"/>
     <w:rsid w:val="007D25DA"/>
     <w:rsid w:val="007D27B7"/>
     <w:rsid w:val="007D2E08"/>
     <w:rsid w:val="007D338F"/>
     <w:rsid w:val="007D33A5"/>
     <w:rsid w:val="007D3708"/>
+    <w:rsid w:val="007D3C29"/>
     <w:rsid w:val="007D3E65"/>
     <w:rsid w:val="007D4028"/>
     <w:rsid w:val="007D42D7"/>
     <w:rsid w:val="007D42F0"/>
     <w:rsid w:val="007D46BF"/>
     <w:rsid w:val="007D47C7"/>
     <w:rsid w:val="007D4859"/>
     <w:rsid w:val="007D537F"/>
     <w:rsid w:val="007D5562"/>
     <w:rsid w:val="007D5635"/>
     <w:rsid w:val="007D6187"/>
     <w:rsid w:val="007D6301"/>
     <w:rsid w:val="007D6449"/>
     <w:rsid w:val="007D6632"/>
     <w:rsid w:val="007D6B42"/>
     <w:rsid w:val="007D6B52"/>
     <w:rsid w:val="007D79AE"/>
     <w:rsid w:val="007D7ACE"/>
     <w:rsid w:val="007D7F99"/>
     <w:rsid w:val="007E029B"/>
     <w:rsid w:val="007E0BFF"/>
     <w:rsid w:val="007E123C"/>
     <w:rsid w:val="007E2051"/>
     <w:rsid w:val="007E2CCC"/>
     <w:rsid w:val="007E3E77"/>
     <w:rsid w:val="007E4A95"/>
+    <w:rsid w:val="007E4F8A"/>
     <w:rsid w:val="007E5F95"/>
     <w:rsid w:val="007E6053"/>
     <w:rsid w:val="007E6612"/>
     <w:rsid w:val="007E6BFE"/>
     <w:rsid w:val="007E7043"/>
     <w:rsid w:val="007E76A7"/>
     <w:rsid w:val="007E7B96"/>
     <w:rsid w:val="007F0607"/>
     <w:rsid w:val="007F0D1F"/>
     <w:rsid w:val="007F0F03"/>
     <w:rsid w:val="007F147E"/>
     <w:rsid w:val="007F1851"/>
     <w:rsid w:val="007F20E1"/>
     <w:rsid w:val="007F2929"/>
     <w:rsid w:val="007F38C5"/>
     <w:rsid w:val="007F402D"/>
     <w:rsid w:val="007F40BF"/>
     <w:rsid w:val="007F41BD"/>
     <w:rsid w:val="007F4863"/>
     <w:rsid w:val="007F4DD1"/>
     <w:rsid w:val="007F519F"/>
     <w:rsid w:val="007F54FE"/>
     <w:rsid w:val="007F556E"/>
     <w:rsid w:val="007F582E"/>
     <w:rsid w:val="007F5B7E"/>
@@ -28443,50 +32652,51 @@
     <w:rsid w:val="00821C15"/>
     <w:rsid w:val="00822017"/>
     <w:rsid w:val="0082214A"/>
     <w:rsid w:val="00822233"/>
     <w:rsid w:val="008226D2"/>
     <w:rsid w:val="008227FD"/>
     <w:rsid w:val="00823CFA"/>
     <w:rsid w:val="00823DE8"/>
     <w:rsid w:val="00823E55"/>
     <w:rsid w:val="00823F47"/>
     <w:rsid w:val="00824027"/>
     <w:rsid w:val="00824993"/>
     <w:rsid w:val="00824CF5"/>
     <w:rsid w:val="0082549B"/>
     <w:rsid w:val="00825516"/>
     <w:rsid w:val="00825688"/>
     <w:rsid w:val="00826195"/>
     <w:rsid w:val="008263C2"/>
     <w:rsid w:val="00826767"/>
     <w:rsid w:val="00826798"/>
     <w:rsid w:val="00826E9A"/>
     <w:rsid w:val="008270E6"/>
     <w:rsid w:val="0082777A"/>
     <w:rsid w:val="00827889"/>
     <w:rsid w:val="00827D28"/>
+    <w:rsid w:val="0083014C"/>
     <w:rsid w:val="00830213"/>
     <w:rsid w:val="0083053A"/>
     <w:rsid w:val="008308CF"/>
     <w:rsid w:val="0083099B"/>
     <w:rsid w:val="00830A53"/>
     <w:rsid w:val="00830C6C"/>
     <w:rsid w:val="00831309"/>
     <w:rsid w:val="0083172E"/>
     <w:rsid w:val="00831989"/>
     <w:rsid w:val="008324AE"/>
     <w:rsid w:val="008328CD"/>
     <w:rsid w:val="00832F85"/>
     <w:rsid w:val="0083302B"/>
     <w:rsid w:val="00833225"/>
     <w:rsid w:val="008336AD"/>
     <w:rsid w:val="008336EE"/>
     <w:rsid w:val="0083388F"/>
     <w:rsid w:val="00833A86"/>
     <w:rsid w:val="00833C21"/>
     <w:rsid w:val="00833E00"/>
     <w:rsid w:val="00833FF8"/>
     <w:rsid w:val="0083403D"/>
     <w:rsid w:val="0083423A"/>
     <w:rsid w:val="00834701"/>
     <w:rsid w:val="00834EB2"/>
@@ -28509,50 +32719,51 @@
     <w:rsid w:val="008415AB"/>
     <w:rsid w:val="00841AD8"/>
     <w:rsid w:val="0084230D"/>
     <w:rsid w:val="00842516"/>
     <w:rsid w:val="008429F7"/>
     <w:rsid w:val="00842A58"/>
     <w:rsid w:val="00842DB7"/>
     <w:rsid w:val="00842FFF"/>
     <w:rsid w:val="008430DF"/>
     <w:rsid w:val="008430EA"/>
     <w:rsid w:val="00843470"/>
     <w:rsid w:val="008436DC"/>
     <w:rsid w:val="00843706"/>
     <w:rsid w:val="00843B14"/>
     <w:rsid w:val="00843F8E"/>
     <w:rsid w:val="008453D2"/>
     <w:rsid w:val="0084551D"/>
     <w:rsid w:val="00845713"/>
     <w:rsid w:val="00845A97"/>
     <w:rsid w:val="00845AC1"/>
     <w:rsid w:val="00845F03"/>
     <w:rsid w:val="00846070"/>
     <w:rsid w:val="00846322"/>
     <w:rsid w:val="0084680D"/>
     <w:rsid w:val="00846E7B"/>
+    <w:rsid w:val="00847642"/>
     <w:rsid w:val="00847CEF"/>
     <w:rsid w:val="00847EBA"/>
     <w:rsid w:val="00847FA2"/>
     <w:rsid w:val="00850CC7"/>
     <w:rsid w:val="00851049"/>
     <w:rsid w:val="008511BF"/>
     <w:rsid w:val="008513AE"/>
     <w:rsid w:val="008520FA"/>
     <w:rsid w:val="00853D94"/>
     <w:rsid w:val="00853EEA"/>
     <w:rsid w:val="0085453F"/>
     <w:rsid w:val="008549B9"/>
     <w:rsid w:val="00854FA0"/>
     <w:rsid w:val="00855237"/>
     <w:rsid w:val="008552D5"/>
     <w:rsid w:val="00855FA9"/>
     <w:rsid w:val="00857108"/>
     <w:rsid w:val="008575EB"/>
     <w:rsid w:val="00857B86"/>
     <w:rsid w:val="00857FFE"/>
     <w:rsid w:val="00860A2B"/>
     <w:rsid w:val="00860CB4"/>
     <w:rsid w:val="00861022"/>
     <w:rsid w:val="0086107E"/>
     <w:rsid w:val="008618F1"/>
@@ -28658,50 +32869,51 @@
     <w:rsid w:val="008A18C1"/>
     <w:rsid w:val="008A19CE"/>
     <w:rsid w:val="008A1D5C"/>
     <w:rsid w:val="008A2379"/>
     <w:rsid w:val="008A2954"/>
     <w:rsid w:val="008A2A12"/>
     <w:rsid w:val="008A2B56"/>
     <w:rsid w:val="008A2EF7"/>
     <w:rsid w:val="008A33FF"/>
     <w:rsid w:val="008A34BC"/>
     <w:rsid w:val="008A37A9"/>
     <w:rsid w:val="008A39B8"/>
     <w:rsid w:val="008A3BF7"/>
     <w:rsid w:val="008A4334"/>
     <w:rsid w:val="008A435C"/>
     <w:rsid w:val="008A44F2"/>
     <w:rsid w:val="008A47F6"/>
     <w:rsid w:val="008A48FE"/>
     <w:rsid w:val="008A497B"/>
     <w:rsid w:val="008A4A4A"/>
     <w:rsid w:val="008A59B5"/>
     <w:rsid w:val="008A5FBF"/>
     <w:rsid w:val="008A610C"/>
     <w:rsid w:val="008A622B"/>
     <w:rsid w:val="008A693B"/>
+    <w:rsid w:val="008A6B7D"/>
     <w:rsid w:val="008A703A"/>
     <w:rsid w:val="008A767D"/>
     <w:rsid w:val="008A79CA"/>
     <w:rsid w:val="008A7E3D"/>
     <w:rsid w:val="008B0B19"/>
     <w:rsid w:val="008B0D4E"/>
     <w:rsid w:val="008B1300"/>
     <w:rsid w:val="008B1B47"/>
     <w:rsid w:val="008B2895"/>
     <w:rsid w:val="008B2951"/>
     <w:rsid w:val="008B2A87"/>
     <w:rsid w:val="008B30A3"/>
     <w:rsid w:val="008B3471"/>
     <w:rsid w:val="008B3738"/>
     <w:rsid w:val="008B3A25"/>
     <w:rsid w:val="008B3A69"/>
     <w:rsid w:val="008B3E26"/>
     <w:rsid w:val="008B4294"/>
     <w:rsid w:val="008B43E4"/>
     <w:rsid w:val="008B45B6"/>
     <w:rsid w:val="008B462F"/>
     <w:rsid w:val="008B4D50"/>
     <w:rsid w:val="008B51F1"/>
     <w:rsid w:val="008B52C6"/>
     <w:rsid w:val="008B5A29"/>
@@ -28759,108 +32971,111 @@
     <w:rsid w:val="008D7642"/>
     <w:rsid w:val="008D7B83"/>
     <w:rsid w:val="008D7C9C"/>
     <w:rsid w:val="008E01A5"/>
     <w:rsid w:val="008E079A"/>
     <w:rsid w:val="008E1012"/>
     <w:rsid w:val="008E1257"/>
     <w:rsid w:val="008E1423"/>
     <w:rsid w:val="008E1D0C"/>
     <w:rsid w:val="008E29DC"/>
     <w:rsid w:val="008E322D"/>
     <w:rsid w:val="008E322F"/>
     <w:rsid w:val="008E3CAA"/>
     <w:rsid w:val="008E3EDE"/>
     <w:rsid w:val="008E40AA"/>
     <w:rsid w:val="008E44FC"/>
     <w:rsid w:val="008E45E5"/>
     <w:rsid w:val="008E4F1B"/>
     <w:rsid w:val="008E5569"/>
     <w:rsid w:val="008E6072"/>
     <w:rsid w:val="008E65D0"/>
     <w:rsid w:val="008E65EA"/>
     <w:rsid w:val="008E6F58"/>
     <w:rsid w:val="008E728D"/>
     <w:rsid w:val="008E76A1"/>
+    <w:rsid w:val="008E78AE"/>
     <w:rsid w:val="008F1009"/>
     <w:rsid w:val="008F11D4"/>
     <w:rsid w:val="008F1466"/>
     <w:rsid w:val="008F1A63"/>
     <w:rsid w:val="008F2914"/>
     <w:rsid w:val="008F2A4F"/>
     <w:rsid w:val="008F2B39"/>
     <w:rsid w:val="008F383A"/>
     <w:rsid w:val="008F3A71"/>
     <w:rsid w:val="008F3E00"/>
     <w:rsid w:val="008F3F17"/>
     <w:rsid w:val="008F4FAB"/>
     <w:rsid w:val="008F4FD2"/>
     <w:rsid w:val="008F513A"/>
     <w:rsid w:val="008F562D"/>
     <w:rsid w:val="008F5D47"/>
     <w:rsid w:val="008F5E97"/>
     <w:rsid w:val="008F6152"/>
     <w:rsid w:val="008F63A3"/>
     <w:rsid w:val="008F684A"/>
     <w:rsid w:val="008F69D9"/>
     <w:rsid w:val="008F6D5F"/>
     <w:rsid w:val="008F6FF9"/>
     <w:rsid w:val="008F70F5"/>
     <w:rsid w:val="008F75D0"/>
     <w:rsid w:val="008F75E1"/>
     <w:rsid w:val="008F7943"/>
     <w:rsid w:val="008F7B82"/>
     <w:rsid w:val="008F7CA6"/>
     <w:rsid w:val="008F7D28"/>
     <w:rsid w:val="008F7D87"/>
     <w:rsid w:val="0090008A"/>
     <w:rsid w:val="0090016A"/>
     <w:rsid w:val="009001F6"/>
     <w:rsid w:val="009007E9"/>
     <w:rsid w:val="00900817"/>
     <w:rsid w:val="0090100F"/>
     <w:rsid w:val="009027E5"/>
     <w:rsid w:val="009028C9"/>
+    <w:rsid w:val="009029DA"/>
     <w:rsid w:val="009030B8"/>
     <w:rsid w:val="0090339B"/>
     <w:rsid w:val="009033E6"/>
     <w:rsid w:val="0090371B"/>
     <w:rsid w:val="00903808"/>
     <w:rsid w:val="009040E3"/>
     <w:rsid w:val="00904539"/>
     <w:rsid w:val="009045F1"/>
     <w:rsid w:val="0090494A"/>
     <w:rsid w:val="00904EF6"/>
     <w:rsid w:val="009053B1"/>
     <w:rsid w:val="00905A95"/>
     <w:rsid w:val="00906007"/>
     <w:rsid w:val="009061C1"/>
     <w:rsid w:val="009062DD"/>
     <w:rsid w:val="00906472"/>
     <w:rsid w:val="0090660B"/>
     <w:rsid w:val="00906765"/>
     <w:rsid w:val="00906989"/>
+    <w:rsid w:val="00906CD3"/>
     <w:rsid w:val="00906E6F"/>
     <w:rsid w:val="00906EE2"/>
     <w:rsid w:val="00907084"/>
     <w:rsid w:val="009071F0"/>
     <w:rsid w:val="009076C5"/>
     <w:rsid w:val="00907A13"/>
     <w:rsid w:val="00907B13"/>
     <w:rsid w:val="00910959"/>
     <w:rsid w:val="00910B9D"/>
     <w:rsid w:val="00911062"/>
     <w:rsid w:val="00911BBF"/>
     <w:rsid w:val="009121DA"/>
     <w:rsid w:val="009123E2"/>
     <w:rsid w:val="0091243D"/>
     <w:rsid w:val="00912484"/>
     <w:rsid w:val="009125BF"/>
     <w:rsid w:val="00912806"/>
     <w:rsid w:val="00912C73"/>
     <w:rsid w:val="00913485"/>
     <w:rsid w:val="009134B4"/>
     <w:rsid w:val="00913536"/>
     <w:rsid w:val="00913B4F"/>
     <w:rsid w:val="00913CA3"/>
     <w:rsid w:val="00913CCD"/>
     <w:rsid w:val="00913E98"/>
@@ -29057,58 +33272,60 @@
     <w:rsid w:val="00981109"/>
     <w:rsid w:val="00981350"/>
     <w:rsid w:val="00981615"/>
     <w:rsid w:val="009816E1"/>
     <w:rsid w:val="009817A3"/>
     <w:rsid w:val="00981CCD"/>
     <w:rsid w:val="00982DDE"/>
     <w:rsid w:val="00982FF6"/>
     <w:rsid w:val="009832DB"/>
     <w:rsid w:val="00983389"/>
     <w:rsid w:val="0098340E"/>
     <w:rsid w:val="0098345C"/>
     <w:rsid w:val="00983530"/>
     <w:rsid w:val="009837FB"/>
     <w:rsid w:val="0098388F"/>
     <w:rsid w:val="0098391B"/>
     <w:rsid w:val="00984A18"/>
     <w:rsid w:val="00984DCC"/>
     <w:rsid w:val="00985269"/>
     <w:rsid w:val="00985279"/>
     <w:rsid w:val="0098589B"/>
     <w:rsid w:val="00986272"/>
     <w:rsid w:val="009864FC"/>
     <w:rsid w:val="0098676A"/>
     <w:rsid w:val="00987164"/>
+    <w:rsid w:val="0098717B"/>
     <w:rsid w:val="009876AC"/>
     <w:rsid w:val="00987926"/>
     <w:rsid w:val="00987B8B"/>
     <w:rsid w:val="00990160"/>
     <w:rsid w:val="009903F5"/>
     <w:rsid w:val="009907C9"/>
     <w:rsid w:val="009907F4"/>
     <w:rsid w:val="009908FE"/>
+    <w:rsid w:val="00990B6A"/>
     <w:rsid w:val="00991EF9"/>
     <w:rsid w:val="00992611"/>
     <w:rsid w:val="009931E6"/>
     <w:rsid w:val="00993507"/>
     <w:rsid w:val="00993BF4"/>
     <w:rsid w:val="009942B0"/>
     <w:rsid w:val="009948B0"/>
     <w:rsid w:val="00994CC8"/>
     <w:rsid w:val="009953E6"/>
     <w:rsid w:val="00995882"/>
     <w:rsid w:val="00995AB7"/>
     <w:rsid w:val="00995B7F"/>
     <w:rsid w:val="00995CCE"/>
     <w:rsid w:val="00995DE6"/>
     <w:rsid w:val="00996942"/>
     <w:rsid w:val="00996BDD"/>
     <w:rsid w:val="00996CA1"/>
     <w:rsid w:val="0099749E"/>
     <w:rsid w:val="009977AA"/>
     <w:rsid w:val="00997B1E"/>
     <w:rsid w:val="00997C6F"/>
     <w:rsid w:val="00997D45"/>
     <w:rsid w:val="00997FF3"/>
     <w:rsid w:val="009A0101"/>
     <w:rsid w:val="009A0409"/>
@@ -29135,50 +33352,51 @@
     <w:rsid w:val="009A5D87"/>
     <w:rsid w:val="009A5E65"/>
     <w:rsid w:val="009A6405"/>
     <w:rsid w:val="009A66D7"/>
     <w:rsid w:val="009A674A"/>
     <w:rsid w:val="009A7D2B"/>
     <w:rsid w:val="009B0202"/>
     <w:rsid w:val="009B0533"/>
     <w:rsid w:val="009B10DF"/>
     <w:rsid w:val="009B115B"/>
     <w:rsid w:val="009B12CE"/>
     <w:rsid w:val="009B1B60"/>
     <w:rsid w:val="009B23F5"/>
     <w:rsid w:val="009B25B4"/>
     <w:rsid w:val="009B26C8"/>
     <w:rsid w:val="009B3755"/>
     <w:rsid w:val="009B3C9C"/>
     <w:rsid w:val="009B3FEE"/>
     <w:rsid w:val="009B53A2"/>
     <w:rsid w:val="009B6568"/>
     <w:rsid w:val="009B6643"/>
     <w:rsid w:val="009B6895"/>
     <w:rsid w:val="009B6EAA"/>
     <w:rsid w:val="009B6EEC"/>
     <w:rsid w:val="009B7320"/>
+    <w:rsid w:val="009B79A1"/>
     <w:rsid w:val="009C0582"/>
     <w:rsid w:val="009C0B4D"/>
     <w:rsid w:val="009C108B"/>
     <w:rsid w:val="009C1295"/>
     <w:rsid w:val="009C19B8"/>
     <w:rsid w:val="009C1B84"/>
     <w:rsid w:val="009C1BA0"/>
     <w:rsid w:val="009C1FCE"/>
     <w:rsid w:val="009C2249"/>
     <w:rsid w:val="009C28D8"/>
     <w:rsid w:val="009C2A1D"/>
     <w:rsid w:val="009C3132"/>
     <w:rsid w:val="009C332F"/>
     <w:rsid w:val="009C338F"/>
     <w:rsid w:val="009C3A7E"/>
     <w:rsid w:val="009C3D12"/>
     <w:rsid w:val="009C3DAF"/>
     <w:rsid w:val="009C3EAA"/>
     <w:rsid w:val="009C3F1B"/>
     <w:rsid w:val="009C3F66"/>
     <w:rsid w:val="009C4453"/>
     <w:rsid w:val="009C4AC3"/>
     <w:rsid w:val="009C507A"/>
     <w:rsid w:val="009C53E0"/>
     <w:rsid w:val="009C55B5"/>
@@ -29204,50 +33422,51 @@
     <w:rsid w:val="009D3287"/>
     <w:rsid w:val="009D3462"/>
     <w:rsid w:val="009D40CE"/>
     <w:rsid w:val="009D4176"/>
     <w:rsid w:val="009D46FF"/>
     <w:rsid w:val="009D4C73"/>
     <w:rsid w:val="009D4D60"/>
     <w:rsid w:val="009D4DFA"/>
     <w:rsid w:val="009D5CAD"/>
     <w:rsid w:val="009D5D86"/>
     <w:rsid w:val="009D6259"/>
     <w:rsid w:val="009D645C"/>
     <w:rsid w:val="009D69A6"/>
     <w:rsid w:val="009D6EE8"/>
     <w:rsid w:val="009D7798"/>
     <w:rsid w:val="009DE17C"/>
     <w:rsid w:val="009DF9EA"/>
     <w:rsid w:val="009E0381"/>
     <w:rsid w:val="009E0E10"/>
     <w:rsid w:val="009E139B"/>
     <w:rsid w:val="009E13D0"/>
     <w:rsid w:val="009E15E1"/>
     <w:rsid w:val="009E1E92"/>
     <w:rsid w:val="009E2467"/>
     <w:rsid w:val="009E2AAD"/>
+    <w:rsid w:val="009E3201"/>
     <w:rsid w:val="009E33B7"/>
     <w:rsid w:val="009E365F"/>
     <w:rsid w:val="009E3869"/>
     <w:rsid w:val="009E3DA6"/>
     <w:rsid w:val="009E4EF3"/>
     <w:rsid w:val="009E520A"/>
     <w:rsid w:val="009E544C"/>
     <w:rsid w:val="009E5C5F"/>
     <w:rsid w:val="009E620D"/>
     <w:rsid w:val="009E62B2"/>
     <w:rsid w:val="009E6D16"/>
     <w:rsid w:val="009E6FD5"/>
     <w:rsid w:val="009E78FD"/>
     <w:rsid w:val="009E7A12"/>
     <w:rsid w:val="009E7BF3"/>
     <w:rsid w:val="009E7E13"/>
     <w:rsid w:val="009E7E86"/>
     <w:rsid w:val="009F089A"/>
     <w:rsid w:val="009F0A65"/>
     <w:rsid w:val="009F0AC0"/>
     <w:rsid w:val="009F0ADD"/>
     <w:rsid w:val="009F16BF"/>
     <w:rsid w:val="009F185A"/>
     <w:rsid w:val="009F1D96"/>
     <w:rsid w:val="009F25BD"/>
@@ -29344,59 +33563,61 @@
     <w:rsid w:val="00A24B90"/>
     <w:rsid w:val="00A24EC7"/>
     <w:rsid w:val="00A256DB"/>
     <w:rsid w:val="00A257C6"/>
     <w:rsid w:val="00A260E0"/>
     <w:rsid w:val="00A2669A"/>
     <w:rsid w:val="00A26AB5"/>
     <w:rsid w:val="00A26F88"/>
     <w:rsid w:val="00A272E4"/>
     <w:rsid w:val="00A27ADC"/>
     <w:rsid w:val="00A27C9D"/>
     <w:rsid w:val="00A3093F"/>
     <w:rsid w:val="00A31A2F"/>
     <w:rsid w:val="00A323FD"/>
     <w:rsid w:val="00A32AD0"/>
     <w:rsid w:val="00A32F8B"/>
     <w:rsid w:val="00A33132"/>
     <w:rsid w:val="00A33199"/>
     <w:rsid w:val="00A3339E"/>
     <w:rsid w:val="00A335AF"/>
     <w:rsid w:val="00A33B6A"/>
     <w:rsid w:val="00A33FA8"/>
     <w:rsid w:val="00A34743"/>
     <w:rsid w:val="00A347FC"/>
     <w:rsid w:val="00A3692E"/>
+    <w:rsid w:val="00A36A63"/>
     <w:rsid w:val="00A37223"/>
     <w:rsid w:val="00A401BD"/>
     <w:rsid w:val="00A402D7"/>
     <w:rsid w:val="00A406F5"/>
     <w:rsid w:val="00A40F72"/>
     <w:rsid w:val="00A41014"/>
     <w:rsid w:val="00A41751"/>
     <w:rsid w:val="00A41785"/>
     <w:rsid w:val="00A4200A"/>
+    <w:rsid w:val="00A421C9"/>
     <w:rsid w:val="00A426F6"/>
     <w:rsid w:val="00A42CC0"/>
     <w:rsid w:val="00A42DC6"/>
     <w:rsid w:val="00A43518"/>
     <w:rsid w:val="00A436DE"/>
     <w:rsid w:val="00A43789"/>
     <w:rsid w:val="00A43987"/>
     <w:rsid w:val="00A44716"/>
     <w:rsid w:val="00A4481C"/>
     <w:rsid w:val="00A44D66"/>
     <w:rsid w:val="00A450E4"/>
     <w:rsid w:val="00A4527A"/>
     <w:rsid w:val="00A45450"/>
     <w:rsid w:val="00A45979"/>
     <w:rsid w:val="00A46244"/>
     <w:rsid w:val="00A4649B"/>
     <w:rsid w:val="00A46C88"/>
     <w:rsid w:val="00A47290"/>
     <w:rsid w:val="00A476F7"/>
     <w:rsid w:val="00A506C2"/>
     <w:rsid w:val="00A50848"/>
     <w:rsid w:val="00A50AD4"/>
     <w:rsid w:val="00A50B40"/>
     <w:rsid w:val="00A51131"/>
     <w:rsid w:val="00A51583"/>
@@ -29559,98 +33780,101 @@
     <w:rsid w:val="00AA9013"/>
     <w:rsid w:val="00AB00B7"/>
     <w:rsid w:val="00AB062C"/>
     <w:rsid w:val="00AB077D"/>
     <w:rsid w:val="00AB0EB8"/>
     <w:rsid w:val="00AB0EFD"/>
     <w:rsid w:val="00AB10B5"/>
     <w:rsid w:val="00AB1186"/>
     <w:rsid w:val="00AB133D"/>
     <w:rsid w:val="00AB1658"/>
     <w:rsid w:val="00AB187B"/>
     <w:rsid w:val="00AB2077"/>
     <w:rsid w:val="00AB2525"/>
     <w:rsid w:val="00AB29D8"/>
     <w:rsid w:val="00AB2A9A"/>
     <w:rsid w:val="00AB2B2E"/>
     <w:rsid w:val="00AB3751"/>
     <w:rsid w:val="00AB393B"/>
     <w:rsid w:val="00AB3ABF"/>
     <w:rsid w:val="00AB3F4E"/>
     <w:rsid w:val="00AB4614"/>
     <w:rsid w:val="00AB468A"/>
     <w:rsid w:val="00AB4B6B"/>
     <w:rsid w:val="00AB4C4C"/>
     <w:rsid w:val="00AB4CF2"/>
+    <w:rsid w:val="00AB4D2B"/>
     <w:rsid w:val="00AB4F51"/>
     <w:rsid w:val="00AB4FDF"/>
     <w:rsid w:val="00AB522E"/>
     <w:rsid w:val="00AB564E"/>
     <w:rsid w:val="00AB56F2"/>
     <w:rsid w:val="00AB58FC"/>
     <w:rsid w:val="00AB5EA8"/>
     <w:rsid w:val="00AB607B"/>
     <w:rsid w:val="00AB6380"/>
     <w:rsid w:val="00AB6440"/>
     <w:rsid w:val="00AB6A57"/>
     <w:rsid w:val="00AB6F92"/>
     <w:rsid w:val="00AB7037"/>
     <w:rsid w:val="00AB75F2"/>
     <w:rsid w:val="00AB760E"/>
     <w:rsid w:val="00AB7BF3"/>
     <w:rsid w:val="00AC0102"/>
     <w:rsid w:val="00AC02E4"/>
     <w:rsid w:val="00AC16A4"/>
     <w:rsid w:val="00AC1F15"/>
     <w:rsid w:val="00AC3751"/>
     <w:rsid w:val="00AC3DBD"/>
     <w:rsid w:val="00AC405E"/>
     <w:rsid w:val="00AC4216"/>
     <w:rsid w:val="00AC4429"/>
     <w:rsid w:val="00AC4B6D"/>
     <w:rsid w:val="00AC4D74"/>
     <w:rsid w:val="00AC4E1E"/>
     <w:rsid w:val="00AC5317"/>
     <w:rsid w:val="00AC5A57"/>
+    <w:rsid w:val="00AC6B42"/>
     <w:rsid w:val="00AC6EE0"/>
     <w:rsid w:val="00AC6FBD"/>
     <w:rsid w:val="00AC735C"/>
     <w:rsid w:val="00AC7495"/>
     <w:rsid w:val="00AC79BE"/>
     <w:rsid w:val="00AD0987"/>
     <w:rsid w:val="00AD0D77"/>
     <w:rsid w:val="00AD11F5"/>
     <w:rsid w:val="00AD18F1"/>
     <w:rsid w:val="00AD1E3C"/>
     <w:rsid w:val="00AD2399"/>
     <w:rsid w:val="00AD286F"/>
     <w:rsid w:val="00AD2A5B"/>
     <w:rsid w:val="00AD31F8"/>
     <w:rsid w:val="00AD33F5"/>
     <w:rsid w:val="00AD3479"/>
     <w:rsid w:val="00AD3757"/>
     <w:rsid w:val="00AD3767"/>
+    <w:rsid w:val="00AD3DE7"/>
     <w:rsid w:val="00AD3DFD"/>
     <w:rsid w:val="00AD43FB"/>
     <w:rsid w:val="00AD45EB"/>
     <w:rsid w:val="00AD46B8"/>
     <w:rsid w:val="00AD5156"/>
     <w:rsid w:val="00AD5159"/>
     <w:rsid w:val="00AD59DE"/>
     <w:rsid w:val="00AD635A"/>
     <w:rsid w:val="00AD6EDC"/>
     <w:rsid w:val="00AD7157"/>
     <w:rsid w:val="00AD7628"/>
     <w:rsid w:val="00AD767A"/>
     <w:rsid w:val="00AD7978"/>
     <w:rsid w:val="00AD7B1D"/>
     <w:rsid w:val="00AE0B2F"/>
     <w:rsid w:val="00AE11D5"/>
     <w:rsid w:val="00AE16FA"/>
     <w:rsid w:val="00AE1E76"/>
     <w:rsid w:val="00AE26B8"/>
     <w:rsid w:val="00AE29C4"/>
     <w:rsid w:val="00AE2EE6"/>
     <w:rsid w:val="00AE3166"/>
     <w:rsid w:val="00AE33E0"/>
     <w:rsid w:val="00AE392D"/>
     <w:rsid w:val="00AE3978"/>
@@ -29791,50 +34015,51 @@
     <w:rsid w:val="00B31924"/>
     <w:rsid w:val="00B31931"/>
     <w:rsid w:val="00B32484"/>
     <w:rsid w:val="00B3266B"/>
     <w:rsid w:val="00B32746"/>
     <w:rsid w:val="00B32CDF"/>
     <w:rsid w:val="00B33CCA"/>
     <w:rsid w:val="00B33D54"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33FCB"/>
     <w:rsid w:val="00B34472"/>
     <w:rsid w:val="00B350C7"/>
     <w:rsid w:val="00B35150"/>
     <w:rsid w:val="00B35402"/>
     <w:rsid w:val="00B35A86"/>
     <w:rsid w:val="00B35B31"/>
     <w:rsid w:val="00B36495"/>
     <w:rsid w:val="00B368E5"/>
     <w:rsid w:val="00B36911"/>
     <w:rsid w:val="00B36916"/>
     <w:rsid w:val="00B36DDC"/>
     <w:rsid w:val="00B3753D"/>
     <w:rsid w:val="00B4003D"/>
     <w:rsid w:val="00B40536"/>
     <w:rsid w:val="00B40BD1"/>
+    <w:rsid w:val="00B4134C"/>
     <w:rsid w:val="00B4169B"/>
     <w:rsid w:val="00B41889"/>
     <w:rsid w:val="00B42049"/>
     <w:rsid w:val="00B424FA"/>
     <w:rsid w:val="00B42D99"/>
     <w:rsid w:val="00B42F75"/>
     <w:rsid w:val="00B43336"/>
     <w:rsid w:val="00B43A51"/>
     <w:rsid w:val="00B4466F"/>
     <w:rsid w:val="00B44751"/>
     <w:rsid w:val="00B457DA"/>
     <w:rsid w:val="00B45858"/>
     <w:rsid w:val="00B45D92"/>
     <w:rsid w:val="00B4613D"/>
     <w:rsid w:val="00B46591"/>
     <w:rsid w:val="00B46715"/>
     <w:rsid w:val="00B46846"/>
     <w:rsid w:val="00B46AF8"/>
     <w:rsid w:val="00B46FD1"/>
     <w:rsid w:val="00B474A3"/>
     <w:rsid w:val="00B4767A"/>
     <w:rsid w:val="00B4C3FC"/>
     <w:rsid w:val="00B501B1"/>
     <w:rsid w:val="00B50646"/>
     <w:rsid w:val="00B50BC6"/>
@@ -29854,122 +34079,126 @@
     <w:rsid w:val="00B54040"/>
     <w:rsid w:val="00B5447C"/>
     <w:rsid w:val="00B546D3"/>
     <w:rsid w:val="00B54794"/>
     <w:rsid w:val="00B547B5"/>
     <w:rsid w:val="00B54A5E"/>
     <w:rsid w:val="00B54B29"/>
     <w:rsid w:val="00B55BCA"/>
     <w:rsid w:val="00B55D2E"/>
     <w:rsid w:val="00B5615E"/>
     <w:rsid w:val="00B5646D"/>
     <w:rsid w:val="00B569AE"/>
     <w:rsid w:val="00B56C4E"/>
     <w:rsid w:val="00B571C1"/>
     <w:rsid w:val="00B5746B"/>
     <w:rsid w:val="00B577F4"/>
     <w:rsid w:val="00B57819"/>
     <w:rsid w:val="00B579E9"/>
     <w:rsid w:val="00B57BC4"/>
     <w:rsid w:val="00B604FA"/>
     <w:rsid w:val="00B60BD7"/>
     <w:rsid w:val="00B60BED"/>
     <w:rsid w:val="00B60CEE"/>
     <w:rsid w:val="00B61365"/>
     <w:rsid w:val="00B6140C"/>
+    <w:rsid w:val="00B62095"/>
     <w:rsid w:val="00B627F5"/>
     <w:rsid w:val="00B62D90"/>
     <w:rsid w:val="00B63266"/>
     <w:rsid w:val="00B63480"/>
     <w:rsid w:val="00B636D8"/>
     <w:rsid w:val="00B63B08"/>
     <w:rsid w:val="00B63B99"/>
     <w:rsid w:val="00B6412B"/>
     <w:rsid w:val="00B642F3"/>
     <w:rsid w:val="00B64491"/>
     <w:rsid w:val="00B64688"/>
     <w:rsid w:val="00B6480D"/>
     <w:rsid w:val="00B64987"/>
     <w:rsid w:val="00B64BE2"/>
     <w:rsid w:val="00B64CA0"/>
+    <w:rsid w:val="00B64E1C"/>
     <w:rsid w:val="00B65FCD"/>
     <w:rsid w:val="00B6666B"/>
     <w:rsid w:val="00B668C1"/>
     <w:rsid w:val="00B67238"/>
     <w:rsid w:val="00B6727B"/>
     <w:rsid w:val="00B675B7"/>
     <w:rsid w:val="00B700E7"/>
     <w:rsid w:val="00B70599"/>
     <w:rsid w:val="00B70765"/>
     <w:rsid w:val="00B70C02"/>
     <w:rsid w:val="00B70EEE"/>
     <w:rsid w:val="00B70FAE"/>
     <w:rsid w:val="00B71842"/>
     <w:rsid w:val="00B71DC0"/>
     <w:rsid w:val="00B72319"/>
     <w:rsid w:val="00B723D4"/>
     <w:rsid w:val="00B72617"/>
     <w:rsid w:val="00B7267A"/>
     <w:rsid w:val="00B72AFE"/>
     <w:rsid w:val="00B72F55"/>
     <w:rsid w:val="00B73FFC"/>
     <w:rsid w:val="00B74006"/>
     <w:rsid w:val="00B742A9"/>
     <w:rsid w:val="00B742E4"/>
     <w:rsid w:val="00B745B5"/>
     <w:rsid w:val="00B7472F"/>
     <w:rsid w:val="00B75128"/>
     <w:rsid w:val="00B75158"/>
     <w:rsid w:val="00B75373"/>
     <w:rsid w:val="00B75478"/>
     <w:rsid w:val="00B75A4F"/>
     <w:rsid w:val="00B75E95"/>
     <w:rsid w:val="00B76247"/>
     <w:rsid w:val="00B76362"/>
     <w:rsid w:val="00B76567"/>
     <w:rsid w:val="00B770E2"/>
     <w:rsid w:val="00B77983"/>
     <w:rsid w:val="00B80112"/>
+    <w:rsid w:val="00B8015B"/>
     <w:rsid w:val="00B806FD"/>
     <w:rsid w:val="00B80AC0"/>
     <w:rsid w:val="00B8107C"/>
     <w:rsid w:val="00B81619"/>
     <w:rsid w:val="00B81715"/>
     <w:rsid w:val="00B817CD"/>
     <w:rsid w:val="00B82074"/>
     <w:rsid w:val="00B82350"/>
     <w:rsid w:val="00B82EDB"/>
     <w:rsid w:val="00B82EE3"/>
     <w:rsid w:val="00B8309C"/>
     <w:rsid w:val="00B84A23"/>
     <w:rsid w:val="00B84A3A"/>
     <w:rsid w:val="00B84C07"/>
     <w:rsid w:val="00B855FF"/>
     <w:rsid w:val="00B85A03"/>
     <w:rsid w:val="00B85BE6"/>
     <w:rsid w:val="00B85C6D"/>
     <w:rsid w:val="00B86070"/>
+    <w:rsid w:val="00B86B2A"/>
     <w:rsid w:val="00B86C06"/>
     <w:rsid w:val="00B86E1C"/>
     <w:rsid w:val="00B872C3"/>
     <w:rsid w:val="00B87669"/>
     <w:rsid w:val="00B87FB4"/>
     <w:rsid w:val="00B904B9"/>
     <w:rsid w:val="00B90A91"/>
     <w:rsid w:val="00B90B83"/>
     <w:rsid w:val="00B910D7"/>
     <w:rsid w:val="00B911D2"/>
     <w:rsid w:val="00B91BBC"/>
     <w:rsid w:val="00B91E28"/>
     <w:rsid w:val="00B91F9E"/>
     <w:rsid w:val="00B92865"/>
     <w:rsid w:val="00B9295E"/>
     <w:rsid w:val="00B92B2B"/>
     <w:rsid w:val="00B92D40"/>
     <w:rsid w:val="00B93A8E"/>
     <w:rsid w:val="00B93BA2"/>
     <w:rsid w:val="00B93DBC"/>
     <w:rsid w:val="00B9447D"/>
     <w:rsid w:val="00B945C2"/>
     <w:rsid w:val="00B948E8"/>
     <w:rsid w:val="00B954A5"/>
     <w:rsid w:val="00B95B32"/>
@@ -29996,132 +34225,137 @@
     <w:rsid w:val="00BA33E7"/>
     <w:rsid w:val="00BA3432"/>
     <w:rsid w:val="00BA3515"/>
     <w:rsid w:val="00BA376A"/>
     <w:rsid w:val="00BA3957"/>
     <w:rsid w:val="00BA3B81"/>
     <w:rsid w:val="00BA42CE"/>
     <w:rsid w:val="00BA4573"/>
     <w:rsid w:val="00BA5075"/>
     <w:rsid w:val="00BA52CB"/>
     <w:rsid w:val="00BA5507"/>
     <w:rsid w:val="00BA5BBF"/>
     <w:rsid w:val="00BA6163"/>
     <w:rsid w:val="00BA6527"/>
     <w:rsid w:val="00BA6547"/>
     <w:rsid w:val="00BA68BC"/>
     <w:rsid w:val="00BA74FE"/>
     <w:rsid w:val="00BA7B1A"/>
     <w:rsid w:val="00BA7D32"/>
     <w:rsid w:val="00BA7F0B"/>
     <w:rsid w:val="00BA7F80"/>
     <w:rsid w:val="00BAD35C"/>
     <w:rsid w:val="00BB03BD"/>
     <w:rsid w:val="00BB05A0"/>
     <w:rsid w:val="00BB05E8"/>
+    <w:rsid w:val="00BB08D0"/>
     <w:rsid w:val="00BB0B9A"/>
     <w:rsid w:val="00BB0C3C"/>
     <w:rsid w:val="00BB0C79"/>
     <w:rsid w:val="00BB0D41"/>
     <w:rsid w:val="00BB10FF"/>
     <w:rsid w:val="00BB12BD"/>
     <w:rsid w:val="00BB16B8"/>
     <w:rsid w:val="00BB191D"/>
     <w:rsid w:val="00BB1E5F"/>
     <w:rsid w:val="00BB1FA1"/>
     <w:rsid w:val="00BB23FE"/>
     <w:rsid w:val="00BB324A"/>
     <w:rsid w:val="00BB341D"/>
     <w:rsid w:val="00BB373A"/>
     <w:rsid w:val="00BB3EDA"/>
     <w:rsid w:val="00BB4734"/>
     <w:rsid w:val="00BB4768"/>
     <w:rsid w:val="00BB498F"/>
     <w:rsid w:val="00BB49BF"/>
     <w:rsid w:val="00BB4B21"/>
+    <w:rsid w:val="00BB4C4E"/>
     <w:rsid w:val="00BB4E18"/>
     <w:rsid w:val="00BB4F88"/>
     <w:rsid w:val="00BB54D4"/>
     <w:rsid w:val="00BB5D38"/>
     <w:rsid w:val="00BB612E"/>
     <w:rsid w:val="00BB62E6"/>
     <w:rsid w:val="00BB694A"/>
     <w:rsid w:val="00BB6AF0"/>
     <w:rsid w:val="00BB6D84"/>
     <w:rsid w:val="00BB7974"/>
     <w:rsid w:val="00BB7B62"/>
     <w:rsid w:val="00BB7BB3"/>
     <w:rsid w:val="00BB7C81"/>
     <w:rsid w:val="00BB7CBB"/>
     <w:rsid w:val="00BC0321"/>
     <w:rsid w:val="00BC092D"/>
     <w:rsid w:val="00BC0BEE"/>
     <w:rsid w:val="00BC0CA4"/>
     <w:rsid w:val="00BC12BF"/>
     <w:rsid w:val="00BC1452"/>
     <w:rsid w:val="00BC1833"/>
     <w:rsid w:val="00BC1941"/>
     <w:rsid w:val="00BC19FF"/>
     <w:rsid w:val="00BC1FC6"/>
     <w:rsid w:val="00BC2222"/>
     <w:rsid w:val="00BC2771"/>
     <w:rsid w:val="00BC2A86"/>
     <w:rsid w:val="00BC4166"/>
     <w:rsid w:val="00BC41EF"/>
     <w:rsid w:val="00BC4C3A"/>
     <w:rsid w:val="00BC5391"/>
     <w:rsid w:val="00BC569B"/>
     <w:rsid w:val="00BC56C2"/>
+    <w:rsid w:val="00BC5A9C"/>
     <w:rsid w:val="00BC5AB9"/>
     <w:rsid w:val="00BC5B13"/>
     <w:rsid w:val="00BC5E25"/>
     <w:rsid w:val="00BC641C"/>
     <w:rsid w:val="00BC6F37"/>
     <w:rsid w:val="00BC72BC"/>
     <w:rsid w:val="00BC733B"/>
     <w:rsid w:val="00BC7540"/>
     <w:rsid w:val="00BC77BC"/>
     <w:rsid w:val="00BD0403"/>
     <w:rsid w:val="00BD07C3"/>
     <w:rsid w:val="00BD0A8E"/>
+    <w:rsid w:val="00BD0EA4"/>
     <w:rsid w:val="00BD157D"/>
     <w:rsid w:val="00BD1695"/>
     <w:rsid w:val="00BD1ED7"/>
     <w:rsid w:val="00BD225B"/>
     <w:rsid w:val="00BD233A"/>
     <w:rsid w:val="00BD26F0"/>
     <w:rsid w:val="00BD2B86"/>
     <w:rsid w:val="00BD2D42"/>
     <w:rsid w:val="00BD321D"/>
     <w:rsid w:val="00BD3958"/>
     <w:rsid w:val="00BD3E06"/>
     <w:rsid w:val="00BD56AC"/>
     <w:rsid w:val="00BD59A6"/>
     <w:rsid w:val="00BD59AF"/>
     <w:rsid w:val="00BD5ADD"/>
     <w:rsid w:val="00BD66B2"/>
     <w:rsid w:val="00BD66B9"/>
+    <w:rsid w:val="00BD6EEA"/>
     <w:rsid w:val="00BD6FA1"/>
     <w:rsid w:val="00BD75FB"/>
     <w:rsid w:val="00BD7C55"/>
     <w:rsid w:val="00BE0404"/>
     <w:rsid w:val="00BE0551"/>
     <w:rsid w:val="00BE0B89"/>
     <w:rsid w:val="00BE112A"/>
     <w:rsid w:val="00BE1271"/>
     <w:rsid w:val="00BE163A"/>
     <w:rsid w:val="00BE1785"/>
     <w:rsid w:val="00BE19A8"/>
     <w:rsid w:val="00BE19EC"/>
     <w:rsid w:val="00BE1F9B"/>
     <w:rsid w:val="00BE25B8"/>
     <w:rsid w:val="00BE3182"/>
     <w:rsid w:val="00BE40A1"/>
     <w:rsid w:val="00BE49DE"/>
     <w:rsid w:val="00BE5051"/>
     <w:rsid w:val="00BE52AB"/>
     <w:rsid w:val="00BE537E"/>
     <w:rsid w:val="00BE5AC5"/>
     <w:rsid w:val="00BE6142"/>
     <w:rsid w:val="00BE6D72"/>
     <w:rsid w:val="00BE6FFC"/>
     <w:rsid w:val="00BE7FE8"/>
@@ -30170,50 +34404,51 @@
     <w:rsid w:val="00C05262"/>
     <w:rsid w:val="00C05D51"/>
     <w:rsid w:val="00C05E65"/>
     <w:rsid w:val="00C060C6"/>
     <w:rsid w:val="00C06176"/>
     <w:rsid w:val="00C06A67"/>
     <w:rsid w:val="00C073FB"/>
     <w:rsid w:val="00C0758C"/>
     <w:rsid w:val="00C079C1"/>
     <w:rsid w:val="00C07C8D"/>
     <w:rsid w:val="00C07DDC"/>
     <w:rsid w:val="00C07EED"/>
     <w:rsid w:val="00C07F14"/>
     <w:rsid w:val="00C105CF"/>
     <w:rsid w:val="00C10C5E"/>
     <w:rsid w:val="00C115FF"/>
     <w:rsid w:val="00C126A9"/>
     <w:rsid w:val="00C12884"/>
     <w:rsid w:val="00C12B7B"/>
     <w:rsid w:val="00C13023"/>
     <w:rsid w:val="00C13201"/>
     <w:rsid w:val="00C132AB"/>
     <w:rsid w:val="00C1349D"/>
     <w:rsid w:val="00C13738"/>
     <w:rsid w:val="00C137D8"/>
+    <w:rsid w:val="00C13925"/>
     <w:rsid w:val="00C139C3"/>
     <w:rsid w:val="00C139FB"/>
     <w:rsid w:val="00C14BCE"/>
     <w:rsid w:val="00C14C60"/>
     <w:rsid w:val="00C157C0"/>
     <w:rsid w:val="00C15ACE"/>
     <w:rsid w:val="00C1636A"/>
     <w:rsid w:val="00C17001"/>
     <w:rsid w:val="00C176A0"/>
     <w:rsid w:val="00C176F1"/>
     <w:rsid w:val="00C179FE"/>
     <w:rsid w:val="00C17C4F"/>
     <w:rsid w:val="00C17CF9"/>
     <w:rsid w:val="00C17FFA"/>
     <w:rsid w:val="00C2035B"/>
     <w:rsid w:val="00C20417"/>
     <w:rsid w:val="00C2052C"/>
     <w:rsid w:val="00C20944"/>
     <w:rsid w:val="00C210D0"/>
     <w:rsid w:val="00C2139E"/>
     <w:rsid w:val="00C21A3F"/>
     <w:rsid w:val="00C21B44"/>
     <w:rsid w:val="00C22707"/>
     <w:rsid w:val="00C229E4"/>
     <w:rsid w:val="00C22B20"/>
@@ -30263,58 +34498,60 @@
     <w:rsid w:val="00C36CBA"/>
     <w:rsid w:val="00C37466"/>
     <w:rsid w:val="00C37FAB"/>
     <w:rsid w:val="00C40A24"/>
     <w:rsid w:val="00C40B13"/>
     <w:rsid w:val="00C41407"/>
     <w:rsid w:val="00C42992"/>
     <w:rsid w:val="00C42F0B"/>
     <w:rsid w:val="00C42F57"/>
     <w:rsid w:val="00C439EC"/>
     <w:rsid w:val="00C44409"/>
     <w:rsid w:val="00C45383"/>
     <w:rsid w:val="00C4570A"/>
     <w:rsid w:val="00C45ACB"/>
     <w:rsid w:val="00C45B22"/>
     <w:rsid w:val="00C45F7C"/>
     <w:rsid w:val="00C4606B"/>
     <w:rsid w:val="00C4613D"/>
     <w:rsid w:val="00C465EF"/>
     <w:rsid w:val="00C470C6"/>
     <w:rsid w:val="00C47360"/>
     <w:rsid w:val="00C4753F"/>
     <w:rsid w:val="00C475A2"/>
     <w:rsid w:val="00C476B2"/>
     <w:rsid w:val="00C50674"/>
+    <w:rsid w:val="00C50B4E"/>
     <w:rsid w:val="00C50EF5"/>
     <w:rsid w:val="00C50EF8"/>
     <w:rsid w:val="00C518A7"/>
     <w:rsid w:val="00C51DD5"/>
     <w:rsid w:val="00C52012"/>
     <w:rsid w:val="00C52278"/>
     <w:rsid w:val="00C528D4"/>
     <w:rsid w:val="00C52BB7"/>
+    <w:rsid w:val="00C52C9C"/>
     <w:rsid w:val="00C52D9C"/>
     <w:rsid w:val="00C52F46"/>
     <w:rsid w:val="00C53421"/>
     <w:rsid w:val="00C53434"/>
     <w:rsid w:val="00C53B41"/>
     <w:rsid w:val="00C53E44"/>
     <w:rsid w:val="00C53ED6"/>
     <w:rsid w:val="00C543B4"/>
     <w:rsid w:val="00C549AA"/>
     <w:rsid w:val="00C54AC1"/>
     <w:rsid w:val="00C55A6A"/>
     <w:rsid w:val="00C55E9D"/>
     <w:rsid w:val="00C5609A"/>
     <w:rsid w:val="00C561C3"/>
     <w:rsid w:val="00C56B6D"/>
     <w:rsid w:val="00C56E5C"/>
     <w:rsid w:val="00C56E9D"/>
     <w:rsid w:val="00C57158"/>
     <w:rsid w:val="00C5736D"/>
     <w:rsid w:val="00C573AC"/>
     <w:rsid w:val="00C578D1"/>
     <w:rsid w:val="00C57BFA"/>
     <w:rsid w:val="00C57C51"/>
     <w:rsid w:val="00C57CAC"/>
     <w:rsid w:val="00C60107"/>
@@ -30330,50 +34567,51 @@
     <w:rsid w:val="00C66326"/>
     <w:rsid w:val="00C6706A"/>
     <w:rsid w:val="00C67D66"/>
     <w:rsid w:val="00C706E8"/>
     <w:rsid w:val="00C7097A"/>
     <w:rsid w:val="00C70D0C"/>
     <w:rsid w:val="00C71738"/>
     <w:rsid w:val="00C71C5A"/>
     <w:rsid w:val="00C72042"/>
     <w:rsid w:val="00C721FC"/>
     <w:rsid w:val="00C725DC"/>
     <w:rsid w:val="00C726E3"/>
     <w:rsid w:val="00C73072"/>
     <w:rsid w:val="00C7311A"/>
     <w:rsid w:val="00C731CF"/>
     <w:rsid w:val="00C74101"/>
     <w:rsid w:val="00C7423B"/>
     <w:rsid w:val="00C747BB"/>
     <w:rsid w:val="00C75474"/>
     <w:rsid w:val="00C75598"/>
     <w:rsid w:val="00C7593B"/>
     <w:rsid w:val="00C75E95"/>
     <w:rsid w:val="00C7604A"/>
     <w:rsid w:val="00C76217"/>
     <w:rsid w:val="00C76292"/>
+    <w:rsid w:val="00C76670"/>
     <w:rsid w:val="00C76945"/>
     <w:rsid w:val="00C76A98"/>
     <w:rsid w:val="00C76B2E"/>
     <w:rsid w:val="00C76B8B"/>
     <w:rsid w:val="00C76DF9"/>
     <w:rsid w:val="00C772D8"/>
     <w:rsid w:val="00C77CE3"/>
     <w:rsid w:val="00C77F0A"/>
     <w:rsid w:val="00C77FC7"/>
     <w:rsid w:val="00C80356"/>
     <w:rsid w:val="00C80764"/>
     <w:rsid w:val="00C80953"/>
     <w:rsid w:val="00C80B05"/>
     <w:rsid w:val="00C80CF1"/>
     <w:rsid w:val="00C80E6F"/>
     <w:rsid w:val="00C81266"/>
     <w:rsid w:val="00C81662"/>
     <w:rsid w:val="00C8176D"/>
     <w:rsid w:val="00C818D9"/>
     <w:rsid w:val="00C81AB1"/>
     <w:rsid w:val="00C81EE1"/>
     <w:rsid w:val="00C82074"/>
     <w:rsid w:val="00C82728"/>
     <w:rsid w:val="00C828DA"/>
     <w:rsid w:val="00C82916"/>
@@ -30485,50 +34723,51 @@
     <w:rsid w:val="00CB5856"/>
     <w:rsid w:val="00CB59B1"/>
     <w:rsid w:val="00CB67E9"/>
     <w:rsid w:val="00CB6CE0"/>
     <w:rsid w:val="00CB70F5"/>
     <w:rsid w:val="00CB7575"/>
     <w:rsid w:val="00CB7D92"/>
     <w:rsid w:val="00CB7F1B"/>
     <w:rsid w:val="00CB7FFB"/>
     <w:rsid w:val="00CC09B8"/>
     <w:rsid w:val="00CC1221"/>
     <w:rsid w:val="00CC1D2E"/>
     <w:rsid w:val="00CC1DEA"/>
     <w:rsid w:val="00CC1E2A"/>
     <w:rsid w:val="00CC212D"/>
     <w:rsid w:val="00CC2170"/>
     <w:rsid w:val="00CC2EF4"/>
     <w:rsid w:val="00CC2F52"/>
     <w:rsid w:val="00CC3431"/>
     <w:rsid w:val="00CC382A"/>
     <w:rsid w:val="00CC44C8"/>
     <w:rsid w:val="00CC48A5"/>
     <w:rsid w:val="00CC4E23"/>
     <w:rsid w:val="00CC5B7C"/>
     <w:rsid w:val="00CC632C"/>
+    <w:rsid w:val="00CC6387"/>
     <w:rsid w:val="00CC6565"/>
     <w:rsid w:val="00CC7115"/>
     <w:rsid w:val="00CC72E7"/>
     <w:rsid w:val="00CC7D0C"/>
     <w:rsid w:val="00CC7DA3"/>
     <w:rsid w:val="00CC7DFA"/>
     <w:rsid w:val="00CD001B"/>
     <w:rsid w:val="00CD088F"/>
     <w:rsid w:val="00CD0DF9"/>
     <w:rsid w:val="00CD1191"/>
     <w:rsid w:val="00CD162E"/>
     <w:rsid w:val="00CD1B96"/>
     <w:rsid w:val="00CD2215"/>
     <w:rsid w:val="00CD2245"/>
     <w:rsid w:val="00CD272A"/>
     <w:rsid w:val="00CD2DC5"/>
     <w:rsid w:val="00CD3084"/>
     <w:rsid w:val="00CD3935"/>
     <w:rsid w:val="00CD3A34"/>
     <w:rsid w:val="00CD4027"/>
     <w:rsid w:val="00CD464B"/>
     <w:rsid w:val="00CD4D4C"/>
     <w:rsid w:val="00CD551A"/>
     <w:rsid w:val="00CD571F"/>
     <w:rsid w:val="00CD5767"/>
@@ -30733,50 +34972,51 @@
     <w:rsid w:val="00D5740F"/>
     <w:rsid w:val="00D5749F"/>
     <w:rsid w:val="00D574C9"/>
     <w:rsid w:val="00D57719"/>
     <w:rsid w:val="00D57B85"/>
     <w:rsid w:val="00D57EC9"/>
     <w:rsid w:val="00D57FE8"/>
     <w:rsid w:val="00D60C93"/>
     <w:rsid w:val="00D60CAB"/>
     <w:rsid w:val="00D61595"/>
     <w:rsid w:val="00D6183F"/>
     <w:rsid w:val="00D61D1C"/>
     <w:rsid w:val="00D61D90"/>
     <w:rsid w:val="00D61F98"/>
     <w:rsid w:val="00D6259D"/>
     <w:rsid w:val="00D629D5"/>
     <w:rsid w:val="00D62B87"/>
     <w:rsid w:val="00D6305F"/>
     <w:rsid w:val="00D63BC0"/>
     <w:rsid w:val="00D644FA"/>
     <w:rsid w:val="00D645C1"/>
     <w:rsid w:val="00D6510E"/>
     <w:rsid w:val="00D65198"/>
     <w:rsid w:val="00D65889"/>
     <w:rsid w:val="00D65D82"/>
+    <w:rsid w:val="00D66112"/>
     <w:rsid w:val="00D6634D"/>
     <w:rsid w:val="00D66AB6"/>
     <w:rsid w:val="00D66C58"/>
     <w:rsid w:val="00D66F6C"/>
     <w:rsid w:val="00D670AF"/>
     <w:rsid w:val="00D67262"/>
     <w:rsid w:val="00D67F5E"/>
     <w:rsid w:val="00D67FB9"/>
     <w:rsid w:val="00D708AF"/>
     <w:rsid w:val="00D710B1"/>
     <w:rsid w:val="00D711A8"/>
     <w:rsid w:val="00D717E1"/>
     <w:rsid w:val="00D71C50"/>
     <w:rsid w:val="00D71E5D"/>
     <w:rsid w:val="00D71FAD"/>
     <w:rsid w:val="00D72021"/>
     <w:rsid w:val="00D720D0"/>
     <w:rsid w:val="00D725EC"/>
     <w:rsid w:val="00D7269C"/>
     <w:rsid w:val="00D728E5"/>
     <w:rsid w:val="00D729CC"/>
     <w:rsid w:val="00D72A08"/>
     <w:rsid w:val="00D72B4F"/>
     <w:rsid w:val="00D72BB2"/>
     <w:rsid w:val="00D72C19"/>
@@ -30808,126 +35048,129 @@
     <w:rsid w:val="00D82561"/>
     <w:rsid w:val="00D8279D"/>
     <w:rsid w:val="00D82EC7"/>
     <w:rsid w:val="00D8357C"/>
     <w:rsid w:val="00D83647"/>
     <w:rsid w:val="00D8381D"/>
     <w:rsid w:val="00D839B5"/>
     <w:rsid w:val="00D83EFB"/>
     <w:rsid w:val="00D84485"/>
     <w:rsid w:val="00D84615"/>
     <w:rsid w:val="00D846D8"/>
     <w:rsid w:val="00D847B0"/>
     <w:rsid w:val="00D84C36"/>
     <w:rsid w:val="00D84C87"/>
     <w:rsid w:val="00D84DB8"/>
     <w:rsid w:val="00D84DE2"/>
     <w:rsid w:val="00D861CC"/>
     <w:rsid w:val="00D86219"/>
     <w:rsid w:val="00D8645F"/>
     <w:rsid w:val="00D8670E"/>
     <w:rsid w:val="00D8679B"/>
     <w:rsid w:val="00D86862"/>
     <w:rsid w:val="00D8697E"/>
     <w:rsid w:val="00D86A13"/>
     <w:rsid w:val="00D86AF4"/>
+    <w:rsid w:val="00D86F7D"/>
     <w:rsid w:val="00D87177"/>
     <w:rsid w:val="00D87274"/>
     <w:rsid w:val="00D874D1"/>
     <w:rsid w:val="00D8759A"/>
     <w:rsid w:val="00D87841"/>
     <w:rsid w:val="00D87FF6"/>
     <w:rsid w:val="00D90205"/>
     <w:rsid w:val="00D906B1"/>
     <w:rsid w:val="00D90859"/>
     <w:rsid w:val="00D9087A"/>
     <w:rsid w:val="00D90FC6"/>
     <w:rsid w:val="00D9125E"/>
     <w:rsid w:val="00D91585"/>
     <w:rsid w:val="00D915F5"/>
     <w:rsid w:val="00D91BC1"/>
     <w:rsid w:val="00D91E38"/>
     <w:rsid w:val="00D92056"/>
     <w:rsid w:val="00D9233D"/>
     <w:rsid w:val="00D92484"/>
     <w:rsid w:val="00D92753"/>
     <w:rsid w:val="00D92986"/>
     <w:rsid w:val="00D92E14"/>
     <w:rsid w:val="00D932E9"/>
     <w:rsid w:val="00D937A1"/>
     <w:rsid w:val="00D93828"/>
     <w:rsid w:val="00D93BA5"/>
     <w:rsid w:val="00D9410F"/>
     <w:rsid w:val="00D94398"/>
     <w:rsid w:val="00D94667"/>
     <w:rsid w:val="00D94D3E"/>
     <w:rsid w:val="00D95774"/>
     <w:rsid w:val="00D96324"/>
     <w:rsid w:val="00D97C4E"/>
     <w:rsid w:val="00D97F5F"/>
     <w:rsid w:val="00DA07FD"/>
     <w:rsid w:val="00DA099B"/>
     <w:rsid w:val="00DA0DB8"/>
     <w:rsid w:val="00DA0F3A"/>
     <w:rsid w:val="00DA113B"/>
     <w:rsid w:val="00DA138D"/>
     <w:rsid w:val="00DA1695"/>
     <w:rsid w:val="00DA1698"/>
     <w:rsid w:val="00DA19F0"/>
     <w:rsid w:val="00DA1E09"/>
     <w:rsid w:val="00DA3010"/>
     <w:rsid w:val="00DA3B13"/>
     <w:rsid w:val="00DA3F29"/>
     <w:rsid w:val="00DA40D3"/>
+    <w:rsid w:val="00DA4A72"/>
     <w:rsid w:val="00DA50B6"/>
     <w:rsid w:val="00DA50D0"/>
     <w:rsid w:val="00DA528A"/>
     <w:rsid w:val="00DA5917"/>
     <w:rsid w:val="00DA5B8F"/>
     <w:rsid w:val="00DA5E2E"/>
     <w:rsid w:val="00DA650A"/>
     <w:rsid w:val="00DA6E2F"/>
     <w:rsid w:val="00DA7468"/>
     <w:rsid w:val="00DA77CE"/>
     <w:rsid w:val="00DA79AB"/>
     <w:rsid w:val="00DA7EFD"/>
     <w:rsid w:val="00DB0257"/>
     <w:rsid w:val="00DB0466"/>
     <w:rsid w:val="00DB0565"/>
     <w:rsid w:val="00DB092D"/>
     <w:rsid w:val="00DB0953"/>
     <w:rsid w:val="00DB0C7B"/>
     <w:rsid w:val="00DB11F9"/>
     <w:rsid w:val="00DB18BD"/>
     <w:rsid w:val="00DB193B"/>
     <w:rsid w:val="00DB1B29"/>
     <w:rsid w:val="00DB1F16"/>
     <w:rsid w:val="00DB22E6"/>
     <w:rsid w:val="00DB2387"/>
     <w:rsid w:val="00DB2DCB"/>
     <w:rsid w:val="00DB2FDE"/>
     <w:rsid w:val="00DB3311"/>
+    <w:rsid w:val="00DB3611"/>
     <w:rsid w:val="00DB396E"/>
     <w:rsid w:val="00DB45A2"/>
     <w:rsid w:val="00DB4782"/>
     <w:rsid w:val="00DB4809"/>
     <w:rsid w:val="00DB492B"/>
     <w:rsid w:val="00DB532C"/>
     <w:rsid w:val="00DB5F05"/>
     <w:rsid w:val="00DB5F1A"/>
     <w:rsid w:val="00DB5F9A"/>
     <w:rsid w:val="00DB60E7"/>
     <w:rsid w:val="00DB675A"/>
     <w:rsid w:val="00DB6FFE"/>
     <w:rsid w:val="00DB7148"/>
     <w:rsid w:val="00DC0171"/>
     <w:rsid w:val="00DC04FE"/>
     <w:rsid w:val="00DC051F"/>
     <w:rsid w:val="00DC064A"/>
     <w:rsid w:val="00DC0D1E"/>
     <w:rsid w:val="00DC156A"/>
     <w:rsid w:val="00DC1782"/>
     <w:rsid w:val="00DC1C76"/>
     <w:rsid w:val="00DC2647"/>
     <w:rsid w:val="00DC29E1"/>
     <w:rsid w:val="00DC2A68"/>
     <w:rsid w:val="00DC2B7E"/>
@@ -30973,50 +35216,51 @@
     <w:rsid w:val="00DD668F"/>
     <w:rsid w:val="00DD67B1"/>
     <w:rsid w:val="00DD68A6"/>
     <w:rsid w:val="00DD6AB8"/>
     <w:rsid w:val="00DD725F"/>
     <w:rsid w:val="00DD7AA7"/>
     <w:rsid w:val="00DD7EA3"/>
     <w:rsid w:val="00DE028C"/>
     <w:rsid w:val="00DE0557"/>
     <w:rsid w:val="00DE0891"/>
     <w:rsid w:val="00DE0D0B"/>
     <w:rsid w:val="00DE0E0B"/>
     <w:rsid w:val="00DE1044"/>
     <w:rsid w:val="00DE1E38"/>
     <w:rsid w:val="00DE2B15"/>
     <w:rsid w:val="00DE2CEA"/>
     <w:rsid w:val="00DE3018"/>
     <w:rsid w:val="00DE3033"/>
     <w:rsid w:val="00DE360D"/>
     <w:rsid w:val="00DE381C"/>
     <w:rsid w:val="00DE3A68"/>
     <w:rsid w:val="00DE3AB1"/>
     <w:rsid w:val="00DE41C8"/>
     <w:rsid w:val="00DE45CE"/>
     <w:rsid w:val="00DE4D58"/>
+    <w:rsid w:val="00DE4D67"/>
     <w:rsid w:val="00DE5242"/>
     <w:rsid w:val="00DE538D"/>
     <w:rsid w:val="00DE56BD"/>
     <w:rsid w:val="00DE6688"/>
     <w:rsid w:val="00DE68E1"/>
     <w:rsid w:val="00DE6B61"/>
     <w:rsid w:val="00DE6C17"/>
     <w:rsid w:val="00DE6CB7"/>
     <w:rsid w:val="00DE6F49"/>
     <w:rsid w:val="00DE7310"/>
     <w:rsid w:val="00DE7B2D"/>
     <w:rsid w:val="00DE7D1B"/>
     <w:rsid w:val="00DE7DD4"/>
     <w:rsid w:val="00DE7FFC"/>
     <w:rsid w:val="00DEBEA8"/>
     <w:rsid w:val="00DF00F2"/>
     <w:rsid w:val="00DF11BE"/>
     <w:rsid w:val="00DF1D50"/>
     <w:rsid w:val="00DF2025"/>
     <w:rsid w:val="00DF2511"/>
     <w:rsid w:val="00DF26BA"/>
     <w:rsid w:val="00DF2D9D"/>
     <w:rsid w:val="00DF36D3"/>
     <w:rsid w:val="00DF3EE2"/>
     <w:rsid w:val="00DF41CE"/>
@@ -31315,124 +35559,127 @@
     <w:rsid w:val="00E92D4E"/>
     <w:rsid w:val="00E92DBA"/>
     <w:rsid w:val="00E92DF2"/>
     <w:rsid w:val="00E92F13"/>
     <w:rsid w:val="00E936FD"/>
     <w:rsid w:val="00E9381D"/>
     <w:rsid w:val="00E94164"/>
     <w:rsid w:val="00E9425B"/>
     <w:rsid w:val="00E943F6"/>
     <w:rsid w:val="00E94446"/>
     <w:rsid w:val="00E94702"/>
     <w:rsid w:val="00E94E51"/>
     <w:rsid w:val="00E94E7B"/>
     <w:rsid w:val="00E958DE"/>
     <w:rsid w:val="00E9614C"/>
     <w:rsid w:val="00E96E8B"/>
     <w:rsid w:val="00E97266"/>
     <w:rsid w:val="00EA0349"/>
     <w:rsid w:val="00EA099B"/>
     <w:rsid w:val="00EA1EFC"/>
     <w:rsid w:val="00EA1F35"/>
     <w:rsid w:val="00EA1F5E"/>
     <w:rsid w:val="00EA2397"/>
     <w:rsid w:val="00EA27D5"/>
     <w:rsid w:val="00EA29F2"/>
+    <w:rsid w:val="00EA2B4C"/>
     <w:rsid w:val="00EA3540"/>
     <w:rsid w:val="00EA39AC"/>
     <w:rsid w:val="00EA3CED"/>
     <w:rsid w:val="00EA4076"/>
     <w:rsid w:val="00EA421C"/>
     <w:rsid w:val="00EA4520"/>
     <w:rsid w:val="00EA45DC"/>
     <w:rsid w:val="00EA46F8"/>
     <w:rsid w:val="00EA4D87"/>
     <w:rsid w:val="00EA5014"/>
     <w:rsid w:val="00EA501F"/>
     <w:rsid w:val="00EA5515"/>
     <w:rsid w:val="00EA5617"/>
     <w:rsid w:val="00EA5A65"/>
     <w:rsid w:val="00EA5AA8"/>
     <w:rsid w:val="00EA5F59"/>
     <w:rsid w:val="00EA60BC"/>
     <w:rsid w:val="00EA62C1"/>
     <w:rsid w:val="00EA6328"/>
     <w:rsid w:val="00EA6486"/>
     <w:rsid w:val="00EA6779"/>
     <w:rsid w:val="00EA68F3"/>
     <w:rsid w:val="00EA76B0"/>
     <w:rsid w:val="00EA770E"/>
     <w:rsid w:val="00EB00A8"/>
     <w:rsid w:val="00EB076A"/>
     <w:rsid w:val="00EB1976"/>
     <w:rsid w:val="00EB1C5E"/>
     <w:rsid w:val="00EB24E7"/>
     <w:rsid w:val="00EB2B77"/>
     <w:rsid w:val="00EB38C8"/>
     <w:rsid w:val="00EB3B13"/>
     <w:rsid w:val="00EB3FAA"/>
     <w:rsid w:val="00EB47CD"/>
     <w:rsid w:val="00EB48A9"/>
     <w:rsid w:val="00EB4CAF"/>
     <w:rsid w:val="00EB56FB"/>
     <w:rsid w:val="00EB57C9"/>
     <w:rsid w:val="00EB5960"/>
     <w:rsid w:val="00EB5A4A"/>
     <w:rsid w:val="00EB5AAA"/>
     <w:rsid w:val="00EB5BFE"/>
     <w:rsid w:val="00EB607B"/>
     <w:rsid w:val="00EB6136"/>
     <w:rsid w:val="00EB6174"/>
+    <w:rsid w:val="00EB6BFC"/>
     <w:rsid w:val="00EB6D37"/>
     <w:rsid w:val="00EB6F5C"/>
     <w:rsid w:val="00EB7011"/>
     <w:rsid w:val="00EB73C8"/>
     <w:rsid w:val="00EB77DE"/>
     <w:rsid w:val="00EB7DC3"/>
     <w:rsid w:val="00EB7FB3"/>
     <w:rsid w:val="00EC0257"/>
     <w:rsid w:val="00EC04FD"/>
     <w:rsid w:val="00EC0524"/>
     <w:rsid w:val="00EC0DA1"/>
     <w:rsid w:val="00EC0E37"/>
     <w:rsid w:val="00EC1148"/>
     <w:rsid w:val="00EC136D"/>
     <w:rsid w:val="00EC15D0"/>
     <w:rsid w:val="00EC2277"/>
     <w:rsid w:val="00EC22C0"/>
     <w:rsid w:val="00EC2B90"/>
     <w:rsid w:val="00EC2C40"/>
     <w:rsid w:val="00EC340C"/>
     <w:rsid w:val="00EC3AB0"/>
     <w:rsid w:val="00EC43A9"/>
     <w:rsid w:val="00EC4DDA"/>
     <w:rsid w:val="00EC5157"/>
     <w:rsid w:val="00EC553A"/>
     <w:rsid w:val="00EC5AC8"/>
     <w:rsid w:val="00EC5C5E"/>
     <w:rsid w:val="00EC5CCF"/>
     <w:rsid w:val="00EC5FE8"/>
+    <w:rsid w:val="00EC7D39"/>
     <w:rsid w:val="00ED01DB"/>
     <w:rsid w:val="00ED027E"/>
     <w:rsid w:val="00ED0398"/>
     <w:rsid w:val="00ED0399"/>
     <w:rsid w:val="00ED0547"/>
     <w:rsid w:val="00ED061A"/>
     <w:rsid w:val="00ED0E71"/>
     <w:rsid w:val="00ED0F24"/>
     <w:rsid w:val="00ED19C0"/>
     <w:rsid w:val="00ED1CD2"/>
     <w:rsid w:val="00ED1DD5"/>
     <w:rsid w:val="00ED258B"/>
     <w:rsid w:val="00ED26F7"/>
     <w:rsid w:val="00ED275F"/>
     <w:rsid w:val="00ED30CA"/>
     <w:rsid w:val="00ED33E3"/>
     <w:rsid w:val="00ED35EC"/>
     <w:rsid w:val="00ED3C63"/>
     <w:rsid w:val="00ED3E2B"/>
     <w:rsid w:val="00ED455D"/>
     <w:rsid w:val="00ED4603"/>
     <w:rsid w:val="00ED4805"/>
     <w:rsid w:val="00ED4989"/>
     <w:rsid w:val="00ED4DF5"/>
     <w:rsid w:val="00ED5395"/>
@@ -31474,50 +35721,51 @@
     <w:rsid w:val="00EF064D"/>
     <w:rsid w:val="00EF0846"/>
     <w:rsid w:val="00EF09D0"/>
     <w:rsid w:val="00EF0B23"/>
     <w:rsid w:val="00EF0CFA"/>
     <w:rsid w:val="00EF105D"/>
     <w:rsid w:val="00EF130D"/>
     <w:rsid w:val="00EF17FF"/>
     <w:rsid w:val="00EF1973"/>
     <w:rsid w:val="00EF1C19"/>
     <w:rsid w:val="00EF2F63"/>
     <w:rsid w:val="00EF3070"/>
     <w:rsid w:val="00EF319F"/>
     <w:rsid w:val="00EF35FD"/>
     <w:rsid w:val="00EF3953"/>
     <w:rsid w:val="00EF3B7A"/>
     <w:rsid w:val="00EF3D2B"/>
     <w:rsid w:val="00EF3D74"/>
     <w:rsid w:val="00EF4021"/>
     <w:rsid w:val="00EF4BD7"/>
     <w:rsid w:val="00EF551B"/>
     <w:rsid w:val="00EF5631"/>
     <w:rsid w:val="00EF645B"/>
     <w:rsid w:val="00EF66B6"/>
     <w:rsid w:val="00EF6964"/>
+    <w:rsid w:val="00EF6C40"/>
     <w:rsid w:val="00EF7A14"/>
     <w:rsid w:val="00EF7E0F"/>
     <w:rsid w:val="00EF7F18"/>
     <w:rsid w:val="00EF7FA4"/>
     <w:rsid w:val="00F00585"/>
     <w:rsid w:val="00F005A9"/>
     <w:rsid w:val="00F006CD"/>
     <w:rsid w:val="00F0126B"/>
     <w:rsid w:val="00F018F3"/>
     <w:rsid w:val="00F01C5A"/>
     <w:rsid w:val="00F01D80"/>
     <w:rsid w:val="00F01EA1"/>
     <w:rsid w:val="00F02491"/>
     <w:rsid w:val="00F0292C"/>
     <w:rsid w:val="00F02F0D"/>
     <w:rsid w:val="00F03331"/>
     <w:rsid w:val="00F036A2"/>
     <w:rsid w:val="00F03D50"/>
     <w:rsid w:val="00F0409E"/>
     <w:rsid w:val="00F04DC0"/>
     <w:rsid w:val="00F05CAD"/>
     <w:rsid w:val="00F06480"/>
     <w:rsid w:val="00F0698B"/>
     <w:rsid w:val="00F06F6C"/>
     <w:rsid w:val="00F076DF"/>
@@ -31552,50 +35800,51 @@
     <w:rsid w:val="00F16B09"/>
     <w:rsid w:val="00F17B64"/>
     <w:rsid w:val="00F17E42"/>
     <w:rsid w:val="00F201C8"/>
     <w:rsid w:val="00F203B7"/>
     <w:rsid w:val="00F2057F"/>
     <w:rsid w:val="00F20BDB"/>
     <w:rsid w:val="00F2197B"/>
     <w:rsid w:val="00F21CAE"/>
     <w:rsid w:val="00F21D9E"/>
     <w:rsid w:val="00F21E94"/>
     <w:rsid w:val="00F21F61"/>
     <w:rsid w:val="00F220F3"/>
     <w:rsid w:val="00F22392"/>
     <w:rsid w:val="00F223FC"/>
     <w:rsid w:val="00F22876"/>
     <w:rsid w:val="00F228F3"/>
     <w:rsid w:val="00F23682"/>
     <w:rsid w:val="00F2395D"/>
     <w:rsid w:val="00F23C62"/>
     <w:rsid w:val="00F23D18"/>
     <w:rsid w:val="00F23DB3"/>
     <w:rsid w:val="00F241CC"/>
     <w:rsid w:val="00F243CA"/>
     <w:rsid w:val="00F24784"/>
+    <w:rsid w:val="00F24DD5"/>
     <w:rsid w:val="00F24FA0"/>
     <w:rsid w:val="00F24FBA"/>
     <w:rsid w:val="00F252A1"/>
     <w:rsid w:val="00F254F3"/>
     <w:rsid w:val="00F25595"/>
     <w:rsid w:val="00F25DE5"/>
     <w:rsid w:val="00F25FD0"/>
     <w:rsid w:val="00F267E8"/>
     <w:rsid w:val="00F26C22"/>
     <w:rsid w:val="00F272BC"/>
     <w:rsid w:val="00F27FD1"/>
     <w:rsid w:val="00F30016"/>
     <w:rsid w:val="00F307C0"/>
     <w:rsid w:val="00F30F20"/>
     <w:rsid w:val="00F315FC"/>
     <w:rsid w:val="00F31A38"/>
     <w:rsid w:val="00F31B6E"/>
     <w:rsid w:val="00F31EDE"/>
     <w:rsid w:val="00F32FA3"/>
     <w:rsid w:val="00F330B8"/>
     <w:rsid w:val="00F34783"/>
     <w:rsid w:val="00F3478E"/>
     <w:rsid w:val="00F349DD"/>
     <w:rsid w:val="00F35132"/>
     <w:rsid w:val="00F3569C"/>
@@ -31645,82 +35894,84 @@
     <w:rsid w:val="00F52D4C"/>
     <w:rsid w:val="00F5317C"/>
     <w:rsid w:val="00F53229"/>
     <w:rsid w:val="00F535F7"/>
     <w:rsid w:val="00F5390D"/>
     <w:rsid w:val="00F5394E"/>
     <w:rsid w:val="00F53B23"/>
     <w:rsid w:val="00F53BB7"/>
     <w:rsid w:val="00F54423"/>
     <w:rsid w:val="00F54B07"/>
     <w:rsid w:val="00F54CBC"/>
     <w:rsid w:val="00F54F36"/>
     <w:rsid w:val="00F550FA"/>
     <w:rsid w:val="00F55102"/>
     <w:rsid w:val="00F551A0"/>
     <w:rsid w:val="00F55361"/>
     <w:rsid w:val="00F554D0"/>
     <w:rsid w:val="00F5559E"/>
     <w:rsid w:val="00F55693"/>
     <w:rsid w:val="00F55723"/>
     <w:rsid w:val="00F55B1F"/>
     <w:rsid w:val="00F56065"/>
     <w:rsid w:val="00F56677"/>
     <w:rsid w:val="00F5668A"/>
     <w:rsid w:val="00F56B7F"/>
+    <w:rsid w:val="00F56EBD"/>
     <w:rsid w:val="00F573DF"/>
     <w:rsid w:val="00F57F10"/>
     <w:rsid w:val="00F58BED"/>
     <w:rsid w:val="00F6047E"/>
     <w:rsid w:val="00F6056B"/>
     <w:rsid w:val="00F6093A"/>
     <w:rsid w:val="00F60FA7"/>
     <w:rsid w:val="00F6142C"/>
     <w:rsid w:val="00F616F4"/>
     <w:rsid w:val="00F62178"/>
     <w:rsid w:val="00F62181"/>
     <w:rsid w:val="00F622F3"/>
     <w:rsid w:val="00F62523"/>
     <w:rsid w:val="00F62973"/>
     <w:rsid w:val="00F62AAE"/>
     <w:rsid w:val="00F634DE"/>
     <w:rsid w:val="00F63992"/>
     <w:rsid w:val="00F63B1D"/>
     <w:rsid w:val="00F64192"/>
     <w:rsid w:val="00F64423"/>
     <w:rsid w:val="00F6445C"/>
     <w:rsid w:val="00F6453B"/>
     <w:rsid w:val="00F64C62"/>
     <w:rsid w:val="00F65026"/>
     <w:rsid w:val="00F65709"/>
     <w:rsid w:val="00F6584B"/>
     <w:rsid w:val="00F65B29"/>
     <w:rsid w:val="00F65B58"/>
     <w:rsid w:val="00F6607C"/>
     <w:rsid w:val="00F665B3"/>
     <w:rsid w:val="00F66B8E"/>
     <w:rsid w:val="00F672A3"/>
+    <w:rsid w:val="00F67415"/>
     <w:rsid w:val="00F67B9D"/>
     <w:rsid w:val="00F67C72"/>
     <w:rsid w:val="00F67D1F"/>
     <w:rsid w:val="00F70075"/>
     <w:rsid w:val="00F7010B"/>
     <w:rsid w:val="00F70172"/>
     <w:rsid w:val="00F71164"/>
     <w:rsid w:val="00F713D2"/>
     <w:rsid w:val="00F714AE"/>
     <w:rsid w:val="00F71FB6"/>
     <w:rsid w:val="00F72119"/>
     <w:rsid w:val="00F72274"/>
     <w:rsid w:val="00F7256D"/>
     <w:rsid w:val="00F726DC"/>
     <w:rsid w:val="00F7296A"/>
     <w:rsid w:val="00F72C0C"/>
     <w:rsid w:val="00F74043"/>
     <w:rsid w:val="00F742F9"/>
     <w:rsid w:val="00F7447E"/>
     <w:rsid w:val="00F7448F"/>
     <w:rsid w:val="00F744C8"/>
     <w:rsid w:val="00F745C3"/>
     <w:rsid w:val="00F74770"/>
     <w:rsid w:val="00F74936"/>
     <w:rsid w:val="00F75078"/>
@@ -31734,50 +35985,51 @@
     <w:rsid w:val="00F774AB"/>
     <w:rsid w:val="00F77B8E"/>
     <w:rsid w:val="00F77D70"/>
     <w:rsid w:val="00F77DC6"/>
     <w:rsid w:val="00F77DF5"/>
     <w:rsid w:val="00F77EF9"/>
     <w:rsid w:val="00F8009D"/>
     <w:rsid w:val="00F806BE"/>
     <w:rsid w:val="00F80722"/>
     <w:rsid w:val="00F80CDE"/>
     <w:rsid w:val="00F80DD3"/>
     <w:rsid w:val="00F80FF4"/>
     <w:rsid w:val="00F810EF"/>
     <w:rsid w:val="00F81566"/>
     <w:rsid w:val="00F8212A"/>
     <w:rsid w:val="00F825EC"/>
     <w:rsid w:val="00F8311C"/>
     <w:rsid w:val="00F837B9"/>
     <w:rsid w:val="00F83947"/>
     <w:rsid w:val="00F839C2"/>
     <w:rsid w:val="00F83B4B"/>
     <w:rsid w:val="00F83E8D"/>
     <w:rsid w:val="00F84184"/>
     <w:rsid w:val="00F842E7"/>
     <w:rsid w:val="00F85927"/>
+    <w:rsid w:val="00F85986"/>
     <w:rsid w:val="00F85A74"/>
     <w:rsid w:val="00F85AB8"/>
     <w:rsid w:val="00F8600E"/>
     <w:rsid w:val="00F862B4"/>
     <w:rsid w:val="00F862EF"/>
     <w:rsid w:val="00F86E42"/>
     <w:rsid w:val="00F87F30"/>
     <w:rsid w:val="00F900C0"/>
     <w:rsid w:val="00F90D25"/>
     <w:rsid w:val="00F913DB"/>
     <w:rsid w:val="00F91509"/>
     <w:rsid w:val="00F91953"/>
     <w:rsid w:val="00F91E0E"/>
     <w:rsid w:val="00F91F1B"/>
     <w:rsid w:val="00F929A5"/>
     <w:rsid w:val="00F92A1C"/>
     <w:rsid w:val="00F92A7F"/>
     <w:rsid w:val="00F92B0C"/>
     <w:rsid w:val="00F934DE"/>
     <w:rsid w:val="00F9351E"/>
     <w:rsid w:val="00F93C2F"/>
     <w:rsid w:val="00F93D6A"/>
     <w:rsid w:val="00F9475D"/>
     <w:rsid w:val="00F94E5D"/>
     <w:rsid w:val="00F9564C"/>
@@ -31796,94 +36048,98 @@
     <w:rsid w:val="00FA1700"/>
     <w:rsid w:val="00FA18CA"/>
     <w:rsid w:val="00FA1B5C"/>
     <w:rsid w:val="00FA208E"/>
     <w:rsid w:val="00FA2403"/>
     <w:rsid w:val="00FA2641"/>
     <w:rsid w:val="00FA2C24"/>
     <w:rsid w:val="00FA2E82"/>
     <w:rsid w:val="00FA2EF3"/>
     <w:rsid w:val="00FA3140"/>
     <w:rsid w:val="00FA3725"/>
     <w:rsid w:val="00FA3B0E"/>
     <w:rsid w:val="00FA3DC9"/>
     <w:rsid w:val="00FA3EA3"/>
     <w:rsid w:val="00FA3FF5"/>
     <w:rsid w:val="00FA4A52"/>
     <w:rsid w:val="00FA4AE7"/>
     <w:rsid w:val="00FA4EB9"/>
     <w:rsid w:val="00FA567D"/>
     <w:rsid w:val="00FA5714"/>
     <w:rsid w:val="00FA5D21"/>
     <w:rsid w:val="00FA5E45"/>
     <w:rsid w:val="00FA60C8"/>
     <w:rsid w:val="00FA63F0"/>
     <w:rsid w:val="00FA68B4"/>
+    <w:rsid w:val="00FA6AD6"/>
     <w:rsid w:val="00FA6FAD"/>
     <w:rsid w:val="00FA7526"/>
     <w:rsid w:val="00FA7930"/>
     <w:rsid w:val="00FB03E5"/>
+    <w:rsid w:val="00FB108A"/>
     <w:rsid w:val="00FB11A8"/>
     <w:rsid w:val="00FB138E"/>
     <w:rsid w:val="00FB13C7"/>
     <w:rsid w:val="00FB1E00"/>
     <w:rsid w:val="00FB212A"/>
     <w:rsid w:val="00FB223A"/>
     <w:rsid w:val="00FB235C"/>
     <w:rsid w:val="00FB2CEC"/>
     <w:rsid w:val="00FB3151"/>
     <w:rsid w:val="00FB3547"/>
     <w:rsid w:val="00FB37F3"/>
     <w:rsid w:val="00FB3ABB"/>
     <w:rsid w:val="00FB3AF2"/>
     <w:rsid w:val="00FB3D67"/>
     <w:rsid w:val="00FB3F86"/>
     <w:rsid w:val="00FB4028"/>
     <w:rsid w:val="00FB4156"/>
     <w:rsid w:val="00FB4236"/>
+    <w:rsid w:val="00FB4335"/>
     <w:rsid w:val="00FB456D"/>
     <w:rsid w:val="00FB5093"/>
     <w:rsid w:val="00FB51FB"/>
     <w:rsid w:val="00FB545E"/>
     <w:rsid w:val="00FB5513"/>
     <w:rsid w:val="00FB58A2"/>
     <w:rsid w:val="00FB5EB5"/>
     <w:rsid w:val="00FB6352"/>
     <w:rsid w:val="00FB6747"/>
     <w:rsid w:val="00FB68FB"/>
     <w:rsid w:val="00FB70E5"/>
     <w:rsid w:val="00FB7159"/>
     <w:rsid w:val="00FB71FF"/>
     <w:rsid w:val="00FB7865"/>
     <w:rsid w:val="00FB79ED"/>
     <w:rsid w:val="00FB7ACA"/>
     <w:rsid w:val="00FB7BBD"/>
     <w:rsid w:val="00FB7C1A"/>
     <w:rsid w:val="00FC02C4"/>
     <w:rsid w:val="00FC06D9"/>
     <w:rsid w:val="00FC0D9F"/>
     <w:rsid w:val="00FC19EA"/>
+    <w:rsid w:val="00FC1B4D"/>
     <w:rsid w:val="00FC1D73"/>
     <w:rsid w:val="00FC1FAF"/>
     <w:rsid w:val="00FC229D"/>
     <w:rsid w:val="00FC2404"/>
     <w:rsid w:val="00FC2765"/>
     <w:rsid w:val="00FC2BD7"/>
     <w:rsid w:val="00FC2E3A"/>
     <w:rsid w:val="00FC3452"/>
     <w:rsid w:val="00FC3537"/>
     <w:rsid w:val="00FC35B7"/>
     <w:rsid w:val="00FC3636"/>
     <w:rsid w:val="00FC3909"/>
     <w:rsid w:val="00FC423D"/>
     <w:rsid w:val="00FC437C"/>
     <w:rsid w:val="00FC4482"/>
     <w:rsid w:val="00FC4C9D"/>
     <w:rsid w:val="00FC4CD4"/>
     <w:rsid w:val="00FC4DC1"/>
     <w:rsid w:val="00FC574A"/>
     <w:rsid w:val="00FC5CCC"/>
     <w:rsid w:val="00FC5D26"/>
     <w:rsid w:val="00FC6AC5"/>
     <w:rsid w:val="00FC7185"/>
     <w:rsid w:val="00FC7868"/>
     <w:rsid w:val="00FC78A3"/>
@@ -31904,91 +36160,94 @@
     <w:rsid w:val="00FD3072"/>
     <w:rsid w:val="00FD365D"/>
     <w:rsid w:val="00FD3729"/>
     <w:rsid w:val="00FD397E"/>
     <w:rsid w:val="00FD39E2"/>
     <w:rsid w:val="00FD3D10"/>
     <w:rsid w:val="00FD3F6D"/>
     <w:rsid w:val="00FD402F"/>
     <w:rsid w:val="00FD48FC"/>
     <w:rsid w:val="00FD51B8"/>
     <w:rsid w:val="00FD51E3"/>
     <w:rsid w:val="00FD590A"/>
     <w:rsid w:val="00FD5BA1"/>
     <w:rsid w:val="00FD5FD2"/>
     <w:rsid w:val="00FD6133"/>
     <w:rsid w:val="00FD61EC"/>
     <w:rsid w:val="00FD6834"/>
     <w:rsid w:val="00FD7905"/>
     <w:rsid w:val="00FD79F7"/>
     <w:rsid w:val="00FD7EE5"/>
     <w:rsid w:val="00FD8B8B"/>
     <w:rsid w:val="00FE01CE"/>
     <w:rsid w:val="00FE0C97"/>
     <w:rsid w:val="00FE1005"/>
     <w:rsid w:val="00FE195B"/>
+    <w:rsid w:val="00FE1B0A"/>
     <w:rsid w:val="00FE1FF1"/>
     <w:rsid w:val="00FE23D7"/>
     <w:rsid w:val="00FE273F"/>
     <w:rsid w:val="00FE291E"/>
     <w:rsid w:val="00FE2AA3"/>
     <w:rsid w:val="00FE2FDB"/>
     <w:rsid w:val="00FE321D"/>
     <w:rsid w:val="00FE34D3"/>
     <w:rsid w:val="00FE3CCE"/>
     <w:rsid w:val="00FE466F"/>
     <w:rsid w:val="00FE479C"/>
     <w:rsid w:val="00FE50D5"/>
     <w:rsid w:val="00FE5C54"/>
     <w:rsid w:val="00FE5D75"/>
     <w:rsid w:val="00FE641B"/>
     <w:rsid w:val="00FE6C0B"/>
     <w:rsid w:val="00FE6C73"/>
     <w:rsid w:val="00FE79B7"/>
     <w:rsid w:val="00FE7D86"/>
     <w:rsid w:val="00FF0034"/>
     <w:rsid w:val="00FF0AB1"/>
     <w:rsid w:val="00FF17FC"/>
     <w:rsid w:val="00FF18BF"/>
     <w:rsid w:val="00FF1B3A"/>
     <w:rsid w:val="00FF1B7A"/>
     <w:rsid w:val="00FF1B96"/>
     <w:rsid w:val="00FF2211"/>
     <w:rsid w:val="00FF2C1E"/>
     <w:rsid w:val="00FF2F1C"/>
     <w:rsid w:val="00FF32BE"/>
     <w:rsid w:val="00FF41B1"/>
     <w:rsid w:val="00FF430F"/>
     <w:rsid w:val="00FF518F"/>
     <w:rsid w:val="00FF53BA"/>
     <w:rsid w:val="00FF5CB9"/>
     <w:rsid w:val="00FF5D30"/>
     <w:rsid w:val="00FF6191"/>
     <w:rsid w:val="00FF662E"/>
+    <w:rsid w:val="00FF7132"/>
     <w:rsid w:val="00FF73C3"/>
     <w:rsid w:val="00FF753C"/>
     <w:rsid w:val="00FF770C"/>
+    <w:rsid w:val="00FF7B60"/>
     <w:rsid w:val="0101F4BC"/>
     <w:rsid w:val="010BDD11"/>
     <w:rsid w:val="01102152"/>
     <w:rsid w:val="0112B4E8"/>
     <w:rsid w:val="0112BF46"/>
     <w:rsid w:val="0115223F"/>
     <w:rsid w:val="01197EFB"/>
     <w:rsid w:val="011CFBA1"/>
     <w:rsid w:val="012228F0"/>
     <w:rsid w:val="012496B0"/>
     <w:rsid w:val="01262E49"/>
     <w:rsid w:val="012CFC85"/>
     <w:rsid w:val="012EACA2"/>
     <w:rsid w:val="014023E2"/>
     <w:rsid w:val="01423004"/>
     <w:rsid w:val="01423244"/>
     <w:rsid w:val="0145798B"/>
     <w:rsid w:val="01462CA3"/>
     <w:rsid w:val="0148ABDB"/>
     <w:rsid w:val="01494473"/>
     <w:rsid w:val="014A32FB"/>
     <w:rsid w:val="014ACD55"/>
     <w:rsid w:val="014F0902"/>
     <w:rsid w:val="01525580"/>
     <w:rsid w:val="0155D3F2"/>
@@ -42508,51 +46767,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009261BB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko1Char">
     <w:name w:val="Otsikko 1 Char"/>
@@ -43405,63 +47663,61 @@
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
     <w:rsid w:val="004A75A3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1304"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Leipteksti">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="LeiptekstiChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A75A3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LeiptekstiChar">
     <w:name w:val="Leipäteksti Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Leipteksti"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="004A75A3"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mention8">
     <w:name w:val="Mention8"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention300">
     <w:name w:val="Unresolved Mention300"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00767FFC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Maininta6">
@@ -44224,50 +48480,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1864436544">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1878809309">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1889563241">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="38944811">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -44373,50 +48642,63 @@
           <w:marTop w:val="240"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1893498227">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1898659056">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1906062708">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1964844206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -45509,152 +49791,152 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1917864048">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Henkilostoasiat/SitePages/osaamisenkehittaminen.aspx?csf=1&amp;web=1&amp;e=jv8TUp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://valvira.fi/ammattioikeudet/terveydenhuollon-opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fsataha.ims.fi%2Fspring%2Fdocument%2F10252%2Fapproved%2Fwith_frames&amp;data=05%7C02%7Csanna.kenttala%40sata.fi%7Cb54b3488301841ff885d08de62270bee%7Cf1fc3d0aee564f33ab7cc77444ca1078%7C0%7C0%7C639056116995020186%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=UCscbbe25TxC9owhR3p5T4U4rZJUcLtlyEjIhppAXmM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7266/approved/with_frames" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fsataha.ims.fi%2Fspring%2Fdocument%2F2494%2Fapproved%2Fwith_frames&amp;data=05%7C02%7Csanna.kenttala%40sata.fi%7C954047d989714c21f60e08de54f21458%7Cf1fc3d0aee564f33ab7cc77444ca1078%7C0%7C0%7C639041595882629339%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=xfrO9uHNW24MP1PZK%2Bh5N%2FssfchVhj0g1FQilqvfmHs%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.valvira.fi/terveydenhuolto/ammattioikeudet/kielitaito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1816&amp;with_frames=" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=505" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1862024/Henkilostokertomus_2023(2928)" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/download/noname/%7B55c0cf76-5795-43ac-9bd0-f8bc2314dd51%7D/40781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietoturva@sata.fi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4871/approved/file" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1973&amp;with_frames=" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Anssi.luoma@sata.fi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/tietopyyntolomakkeet/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/714/approved/with_frames" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Henkilostoasiat/SitePages/Perehdytys(1).aspx?csf=1&amp;web=1&amp;e=VmeL6b" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/tapahtuma/kevan-tietoisku-kevan-pulssi--palvelu-osaksi-tyokykyjohtamista/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/ammattioikeudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koulutus@sata.fi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId105" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/tietopyyntolomakkeet/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7882/approved/with_frames" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10755" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/7943/approved/file" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Lokitietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2020&amp;with_frames=" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=349&amp;with_frames=" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4706/approved/file" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10760" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6080/approved/with_frames" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1862024/Henkilostokertomus_2023(2928)" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2237" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/Home.aspx?csf=1&amp;web=1&amp;e=nvs1xL" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/palveluntuottajalle/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1866&amp;with_frames=" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8916/approved/with_frames" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2833&amp;with_frames=" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/perehdytys.aspx?csf=1&amp;web=1&amp;e=wgajDy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://valvira.fi/ammattioikeudet/terveydenhuollon-opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8304/approved/with_frames" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/8745/approved/file" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/tietopyyntolomakkeet/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7266/approved/with_frames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fsataha.ims.fi%2Fspring%2Fdocument%2F10252%2Fapproved%2Fwith_frames&amp;data=05%7C02%7Csanna.kenttala%40sata.fi%7Cb54b3488301841ff885d08de62270bee%7Cf1fc3d0aee564f33ab7cc77444ca1078%7C0%7C0%7C639056116995020186%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=UCscbbe25TxC9owhR3p5T4U4rZJUcLtlyEjIhppAXmM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1816&amp;with_frames=" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=200" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId126" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/729/approved/with_frames" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Rekisteritietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8033/approved/with_frames" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fsataha.ims.fi%2Fspring%2Fdocument%2F2494%2Fapproved%2Fwith_frames&amp;data=05%7C02%7Csanna.kenttala%40sata.fi%7C954047d989714c21f60e08de54f21458%7Cf1fc3d0aee564f33ab7cc77444ca1078%7C0%7C0%7C639041595882629339%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=xfrO9uHNW24MP1PZK%2Bh5N%2FssfchVhj0g1FQilqvfmHs%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/2871/approved/with_frames" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Anssi.luoma@sata.fi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/714/approved/with_frames" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arkkitehtuuri@sata.fi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2025/04/Rekisteritietojen-korjauspyynto.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/tapahtuma/kevan-tietoisku-kevan-pulssi--palvelu-osaksi-tyokykyjohtamista/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
-  <t:Task id="{F26F55C2-FF48-4620-B4B8-22BF18CC8460}">
-[...54 lines deleted...]
-  </t:Task>
   <t:Task id="{87450577-DEF0-49F5-AF30-C4B55C431A48}">
     <t:Anchor>
       <t:Comment id="1326491270"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{F771E3FA-C314-427F-A050-0B5CFA8B2E5C}" time="2024-03-13T13:30:11.577Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1326491270"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{D218DF34-12D2-4297-8DBB-7532AD0835E0}" time="2024-03-13T13:30:11.577Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1326491270"/>
         </t:Anchor>
         <t:Assign userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
       </t:Event>
       <t:Event id="{82B75ECB-F45F-4EF7-9BBC-D14F21C46345}" time="2024-03-13T13:30:11.577Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1326491270"/>
         </t:Anchor>
         <t:SetTitle title="@Valtonen Taija ei kai ammattimaiset käyttäjät vastaa laitteiden käytön koulutuksesta? onko kyseessä kouluttautuminen"/>
       </t:Event>
       <t:Event id="{52B300E3-1AFC-48CA-A5E0-B92C3B8CF283}" time="2024-03-25T10:22:04.187Z">
         <t:Attribution userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
         <t:Progress percentComplete="100"/>
       </t:Event>
       <t:Event id="{D6502ADC-7E92-428A-AB20-F6729E396987}" time="2024-03-25T10:22:35.964Z">
         <t:Attribution userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
         <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{C5D040C1-A7A2-4FE9-832B-B7E3ABCEE692}">
+    <t:Anchor>
+      <t:Comment id="858167870"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{635EA18E-92AC-4FC1-A8E8-78E7B8FD6295}" time="2024-03-13T13:28:43.342Z">
+        <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
+        <t:Anchor>
+          <t:Comment id="858167870"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{CFE655BB-0E27-4544-B7C9-DC13FCEF21E4}" time="2024-03-13T13:28:43.342Z">
+        <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
+        <t:Anchor>
+          <t:Comment id="858167870"/>
+        </t:Anchor>
+        <t:Assign userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
+      </t:Event>
+      <t:Event id="{D5B3FC6A-87EF-4B02-B070-E192AD7DC870}" time="2024-03-13T13:28:43.342Z">
+        <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
+        <t:Anchor>
+          <t:Comment id="858167870"/>
+        </t:Anchor>
+        <t:SetTitle title="@Valtonen Taija mitä nykyään tästä vaaditaan? palveluyksikkötasolla listaus tulee olemaan aika pitkä"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{F26F55C2-FF48-4620-B4B8-22BF18CC8460}">
+    <t:Anchor>
+      <t:Comment id="1775087165"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{81D4E0F4-AB64-49A6-9DD1-C82BEA9B823B}" time="2023-10-06T07:52:29.435Z">
+        <t:Attribution userId="S::anne.siivonen@sata.fi::bd5eb5aa-b9ef-4737-a711-6dc89518ee5a" userProvider="AD" userName="Anne Siivonen"/>
+        <t:Anchor>
+          <t:Comment id="1775087165"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{E70F41B3-0564-4965-8F4E-7814589CC15E}" time="2023-10-06T07:52:29.435Z">
+        <t:Attribution userId="S::anne.siivonen@sata.fi::bd5eb5aa-b9ef-4737-a711-6dc89518ee5a" userProvider="AD" userName="Anne Siivonen"/>
+        <t:Anchor>
+          <t:Comment id="1775087165"/>
+        </t:Anchor>
+        <t:Assign userId="S::essi.hallynen@sata.fi::4cc1434f-0d3a-4c30-b7cf-feb98298d8a9" userProvider="AD" userName="Essi-Leena Hällynen"/>
+      </t:Event>
+      <t:Event id="{AB0E443C-2069-4CEB-A9B9-6087F7AF3262}" time="2023-10-06T07:52:29.435Z">
+        <t:Attribution userId="S::anne.siivonen@sata.fi::bd5eb5aa-b9ef-4737-a711-6dc89518ee5a" userProvider="AD" userName="Anne Siivonen"/>
+        <t:Anchor>
+          <t:Comment id="1775087165"/>
+        </t:Anchor>
+        <t:SetTitle title="@Essi-Leena Hällynen Voitko katsoa vielä nämä kappaleet"/>
       </t:Event>
     </t:History>
   </t:Task>
   <t:Task id="{4DCA59AD-988B-4EBD-B333-F173EBDFB558}">
     <t:Anchor>
       <t:Comment id="715054528"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{C702D8D1-2AE7-4FD8-981E-7B4333D7A4DA}" time="2024-09-26T07:12:39.136Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1919660602"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{CD65C41F-174E-4FBA-B882-85E7A1069088}" time="2024-09-26T07:12:39.136Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1919660602"/>
         </t:Anchor>
         <t:Assign userId="S::satu.tuoriniemi@sata.fi::94e61ee4-14c9-4cc7-b086-34f60e601a57" userProvider="AD" userName="Satu Tuoriniemi"/>
       </t:Event>
       <t:Event id="{3413CA22-CE61-42DC-953F-7767CD61C8E8}" time="2024-09-26T07:12:39.136Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
@@ -46067,141 +50349,141 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...8 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D75AA7DB-FD51-4BA0-964D-0FAA1EB434CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f7e1c1ca-6c97-4ed4-87cd-ee182d38fbfd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CEAF940-6A69-4F34-AA3F-D7483B75489D}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BEC4CDA-D0D3-4D63-836E-221959702B0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66296FAC-997D-41D3-87E5-1CD48278E2B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CEAF940-6A69-4F34-AA3F-D7483B75489D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>43</Pages>
-[...1 lines deleted...]
-  <Characters>85824</Characters>
+  <Pages>46</Pages>
+  <Words>11149</Words>
+  <Characters>90310</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>715</Lines>
-  <Paragraphs>192</Paragraphs>
+  <Lines>752</Lines>
+  <Paragraphs>202</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SOSIAALIPALVELUJEN OMAVALVONTASUUNNITELMA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>96227</CharactersWithSpaces>
+  <CharactersWithSpaces>101257</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SOSIAALIPALVELUJEN OMAVALVONTASUUNNITELMA</dc:title>
   <dc:subject/>
   <dc:creator>Tuomainen Pauliina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F933BD7B86809845A46FA8CAF0D82BCC</vt:lpwstr>