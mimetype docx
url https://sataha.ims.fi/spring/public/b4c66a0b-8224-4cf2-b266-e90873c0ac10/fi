--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -3,83 +3,84 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1F1BE7AB" w14:textId="2277A019" w:rsidR="00AB5A6C" w:rsidRDefault="00EE74A5">
+    <w:p w14:paraId="1F1BE7AB" w14:textId="77777777" w:rsidR="00AB5A6C" w:rsidRDefault="00AB5A6C">
       <w:pPr>
         <w:pStyle w:val="Eivli"/>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk39824618"/>
       <w:r w:rsidRPr="00890876">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="097D9638" wp14:editId="6245B3AD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="097D9638" wp14:editId="23973CAE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>-53975</wp:posOffset>
+              <wp:posOffset>-16230</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>-23495</wp:posOffset>
+              <wp:posOffset>-43092</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7702550" cy="5600700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Kuva 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Kuva 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
@@ -89,1638 +90,2209 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7702550" cy="5600700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
         <w:id w:val="-1414467834"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="6B80694E" w14:textId="5800DCED" w:rsidR="00F5680A" w:rsidRDefault="00F5680A">
+        <w:p w14:paraId="6B80694E" w14:textId="2A01B8D1" w:rsidR="00F5680A" w:rsidRDefault="0060318C">
           <w:pPr>
             <w:pStyle w:val="Eivli"/>
             <w:rPr>
               <w:sz w:val="2"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C744962" wp14:editId="042FF02C">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="page">
+                      <wp:align>center</wp:align>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="margin">
+                      <wp:posOffset>1800225</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="5943600" cy="2574000"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="62" name="Tekstiruutu 62"/>
+                    <wp:cNvGraphicFramePr/>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr txBox="1"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="5943600" cy="2574000"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="6350">
+                              <a:noFill/>
+                            </a:ln>
+                            <a:effectLst/>
+                          </wps:spPr>
+                          <wps:style>
+                            <a:lnRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:lnRef>
+                            <a:fillRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:fillRef>
+                            <a:effectRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:effectRef>
+                            <a:fontRef idx="minor">
+                              <a:schemeClr val="dk1"/>
+                            </a:fontRef>
+                          </wps:style>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:sdt>
+                                <w:sdtPr>
+                                  <w:rPr>
+                                    <w:caps/>
+                                    <w:sz w:val="64"/>
+                                  </w:rPr>
+                                  <w:alias w:val="Otsikko"/>
+                                  <w:tag w:val=""/>
+                                  <w:id w:val="797192764"/>
+                                  <w:showingPlcHdr/>
+                                  <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                                  <w:text/>
+                                </w:sdtPr>
+                                <w:sdtEndPr>
+                                  <w:rPr>
+                                    <w:sz w:val="72"/>
+                                  </w:rPr>
+                                </w:sdtEndPr>
+                                <w:sdtContent>
+                                  <w:p w14:paraId="6D4A4D3A" w14:textId="77777777" w:rsidR="00F5680A" w:rsidRDefault="00F5680A" w:rsidP="00251BCA">
+                                    <w:pPr>
+                                      <w:pStyle w:val="Kansi1"/>
+                                      <w:rPr>
+                                        <w:caps/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:caps/>
+                                      </w:rPr>
+                                      <w:t>[Tiedoston otsikko]</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:sdtContent>
+                              </w:sdt>
+                              <w:p w14:paraId="568196B7" w14:textId="7A16AEE3" w:rsidR="00F5680A" w:rsidRDefault="00000000" w:rsidP="0060318C">
+                                <w:pPr>
+                                  <w:pStyle w:val="Kansi2"/>
+                                </w:pPr>
+                                <w:sdt>
+                                  <w:sdtPr>
+                                    <w:alias w:val="Alaotsikko"/>
+                                    <w:tag w:val=""/>
+                                    <w:id w:val="2021743002"/>
+                                    <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                                    <w:text/>
+                                  </w:sdtPr>
+                                  <w:sdtContent>
+                                    <w:r w:rsidR="004327B4">
+                                      <w:t>Sosiaali- ja terveydenhuollon valvontasuunnitelma 2026</w:t>
+                                    </w:r>
+                                  </w:sdtContent>
+                                </w:sdt>
+                                <w:r w:rsidR="00F5680A">
+                                  <w:t xml:space="preserve"> </w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="447FD301" w14:textId="77777777" w:rsidR="00F5680A" w:rsidRDefault="00F5680A"/>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="page">
+                      <wp14:pctWidth>76500</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="margin">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:shapetype w14:anchorId="2C744962" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="Tekstiruutu 62" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:141.75pt;width:468pt;height:202.7pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:765;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:765;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6qtUZagIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kSbsGdYosRYcB&#10;RVssHXpWZCkxJouaxMTOfn0p2flAt0uHXSRKfKTIR1LXN21t2Fb5UIEt+OAs50xZCWVlVwX/8Xz3&#10;6TNnAYUthQGrCr5Tgd9MP364btxEDWENplSekRMbJo0r+BrRTbIsyLWqRTgDpywpNfhaIB39Kiu9&#10;aMh7bbJhnl9kDfjSeZAqBLq97ZR8mvxrrSQ+ah0UMlNwig3T6tO6jGs2vRaTlRduXck+DPEPUdSi&#10;svTowdWtQME2vvrDVV1JDwE0nkmoM9C6kirlQNkM8jfZLNbCqZQLkRPcgabw/9zKh+3CPXmG7Rdo&#10;qYCRkMaFSaDLmE+rfR13ipSRnijcHWhTLTJJl+Or0flFTipJuuH4cpTTgfxkR3PnA35VULMoFNxT&#10;XRJdYnsfsIPuIfE1C3eVMak2xrKm4Bfn4zwZHDTk3NiIVanKvZtj6EnCnVERY+x3pVlVpgziReov&#10;NTeebQV1hpBSWUzJJ7+EjihNQbzHsMcfo3qPcZfH/mWweDCuKws+Zf8m7PLnPmTd4Ynzk7yjiO2y&#10;7Uu6hHJHlfbQDUFw8q6iatyLgE/CU9dTBWmS8ZEWbYBYh17ibA3+99/uI56akbScNTRFBQ+/NsIr&#10;zsw3S216NRiN4tilw2h8OaSDP9UsTzV2U8+ByjGgP8PJJEY8mr2oPdQvNPCz+CqphJX0dsFxL86x&#10;m236MKSazRKIBs0JvLcLJ6PrWJ3Ya8/ti/Cub0ikXn6A/byJyZu+7LDR0sJsg6Cr1LSR4I7Vnnga&#10;0tT2/YcSf4HTc0Idv73pKwAAAP//AwBQSwMEFAAGAAgAAAAhAHXWbVLfAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FugzAQRO+V+g/WVuqtMUkUSghLVFVCyiFSRdIP2GAHUPCaYgfo39c9tcfZ&#10;Wc28yfaz6cSoB9daRlguIhCaK6tarhE+z8VLAsJ5YkWdZY3wrR3s88eHjFJlJy71ePK1CCHsUkJo&#10;vO9TKV3VaENuYXvNwbvawZAPcqilGmgK4aaTqyiKpaGWQ0NDvX5vdHU73Q1Cd5hex0NRHq/Lsp6L&#10;Y9t/0NcG8flpftuB8Hr2f8/wix/QIQ9MF3tn5USHEIZ4hFWy3oAI9nYdh8sFIU6SLcg8k/8H5D8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeqrVGWoCAAA+BQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAddZtUt8AAAAIAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:caps/>
+                              <w:sz w:val="64"/>
+                            </w:rPr>
+                            <w:alias w:val="Otsikko"/>
+                            <w:tag w:val=""/>
+                            <w:id w:val="797192764"/>
+                            <w:showingPlcHdr/>
+                            <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                            <w:text/>
+                          </w:sdtPr>
+                          <w:sdtEndPr>
+                            <w:rPr>
+                              <w:sz w:val="72"/>
+                            </w:rPr>
+                          </w:sdtEndPr>
+                          <w:sdtContent>
+                            <w:p w14:paraId="6D4A4D3A" w14:textId="77777777" w:rsidR="00F5680A" w:rsidRDefault="00F5680A" w:rsidP="00251BCA">
+                              <w:pPr>
+                                <w:pStyle w:val="Kansi1"/>
+                                <w:rPr>
+                                  <w:caps/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:caps/>
+                                </w:rPr>
+                                <w:t>[Tiedoston otsikko]</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:sdtContent>
+                        </w:sdt>
+                        <w:p w14:paraId="568196B7" w14:textId="7A16AEE3" w:rsidR="00F5680A" w:rsidRDefault="00C93998" w:rsidP="0060318C">
+                          <w:pPr>
+                            <w:pStyle w:val="Kansi2"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Alaotsikko"/>
+                              <w:tag w:val=""/>
+                              <w:id w:val="2021743002"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004327B4">
+                                <w:t>Sosiaali- ja terveydenhuollon valvontasuunnitelma 2026</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00F5680A">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="447FD301" w14:textId="77777777" w:rsidR="00F5680A" w:rsidRDefault="00F5680A"/>
+                      </w:txbxContent>
+                    </v:textbox>
+                    <w10:wrap anchorx="page" anchory="margin"/>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="3854B89E" w14:textId="05BADBBC" w:rsidR="00F5680A" w:rsidRDefault="00F5680A"/>
-        <w:p w14:paraId="253B52CD" w14:textId="47BC6B92" w:rsidR="00F5680A" w:rsidRDefault="00EE0A81">
+        <w:p w14:paraId="3854B89E" w14:textId="77777777" w:rsidR="00F5680A" w:rsidRDefault="00F5680A"/>
+        <w:p w14:paraId="253B52CD" w14:textId="59D35858" w:rsidR="00F5680A" w:rsidRDefault="00EE0A81">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="clear" w:pos="1304"/>
               <w:tab w:val="clear" w:pos="2608"/>
             </w:tabs>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
-                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E1D8AF9" wp14:editId="19D33742">
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E1D8AF9" wp14:editId="19D33742">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="page">
                       <wp:posOffset>1389932</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="margin">
                       <wp:posOffset>5888824</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="5943600" cy="2021503"/>
                     <wp:effectExtent l="0" t="0" r="7620" b="0"/>
                     <wp:wrapNone/>
                     <wp:docPr id="69" name="Tekstiruutu 69"/>
                     <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="5943600" cy="2021503"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="6350">
                               <a:noFill/>
                             </a:ln>
                             <a:effectLst/>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:lnRef>
                             <a:fillRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="732D4DD3" w14:textId="7EFE1409" w:rsidR="00F5680A" w:rsidRPr="00481F27" w:rsidRDefault="00EE0A81" w:rsidP="0060318C">
+                              <w:p w14:paraId="732D4DD3" w14:textId="7EFE1409" w:rsidR="00F5680A" w:rsidRDefault="00EE0A81" w:rsidP="0060318C">
                                 <w:pPr>
                                   <w:pStyle w:val="Kansi3"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:t>Valvontayksikkö</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="2C0F8905" w14:textId="090AE0AE" w:rsidR="00F5680A" w:rsidRPr="00481F27" w:rsidRDefault="00EE0A81" w:rsidP="0060318C">
+                              <w:p w14:paraId="4A5E141E" w14:textId="7D67410C" w:rsidR="00B721EB" w:rsidRPr="00481F27" w:rsidRDefault="00B721EB" w:rsidP="0060318C">
                                 <w:pPr>
                                   <w:pStyle w:val="Kansi3"/>
                                 </w:pPr>
                                 <w:r>
-                                  <w:t>Strategia ja järjestäminen vastuualue</w:t>
-[...29 lines deleted...]
-                                  <w:t>.2.2025</w:t>
+                                  <w:t>17.4.2026</w:t>
                                 </w:r>
                               </w:p>
                               <w:p w14:paraId="2FDFAC9F" w14:textId="77777777" w:rsidR="00F5680A" w:rsidRDefault="00F5680A" w:rsidP="0060318C">
                                 <w:pPr>
                                   <w:pStyle w:val="Kansi3"/>
                                   <w:rPr>
                                     <w:color w:val="988C87" w:themeColor="accent1"/>
                                     <w:sz w:val="36"/>
                                     <w:szCs w:val="36"/>
                                   </w:rPr>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>76500</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
                   <v:shapetype w14:anchorId="3E1D8AF9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
-                  <v:shape id="Tekstiruutu 69" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:109.45pt;margin-top:463.7pt;width:468pt;height:159.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:765;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:765;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8hCfSYQIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0igA22ooWKtOk1C&#10;bdV26rNxbIjm+LyzIWF//c5OAhXbS6e9OBffd9/99uVVWxu2V+grsAUfj3LOlJVQVnZT8O/Ptx8+&#10;ceaDsKUwYFXBD8rzq8X7d5eNm6sJbMGUChmRWD9vXMG3Ibh5lnm5VbXwI3DKklID1iLQL26yEkVD&#10;7LXJJnk+yxrA0iFI5T3d3nRKvkj8WisZ7rX2KjBTcIotpBPTuY5ntrgU8w0Kt61kH4b4hyhqUVly&#10;eqS6EUGwHVZ/UNWVRPCgw0hCnYHWlVQpB8pmnJ9l87QVTqVcqDjeHcvk/x+tvNs/uQdkof0CLTUw&#10;FqRxfu7pMubTaqzjlyJlpKcSHo5lU21gki6nnz9ezHJSSdJN8sl4ml9Enuxk7tCHrwpqFoWCI/Ul&#10;lUvsVz500AESvVm4rYxJvTGWNQWfXUzzZHDUELmxEatSl3uaU+hJCgejIsbYR6VZVaYM4kWaL3Vt&#10;kO0FTYaQUtmQkk+8hI4oTUG8xbDHn6J6i3GXx+AZbDga15UFTNmfhV3+GELWHZ5q/irvKIZ23VLi&#10;rzq7hvJADUfodsE7eVtRU1bChweBNPzUSFrocE+HNkDFh17ibAv462/3EU8zSVrOGlqmgvufO4GK&#10;M/PN0rTGzRsEHIT1INhdfQ3UhTE9FU4mkQwwmEHUCPUL7fkyeiGVsJJ8FXw9iNehW2l6J6RaLhOI&#10;9suJsLJPTkbq2JQ4Ys/ti0DXz2GgEb6DYc3E/GwcO2y0tLDcBdBVmtVY166Kfb1pN9O09+9IXP7X&#10;/wl1eu0WvwEAAP//AwBQSwMEFAAGAAgAAAAhAImpvjzhAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyok5CSNo1TFRAXLhWlH+DEJkkbr6PYTdy/Z3uC2+7OaOZtsQ2mZ5Me&#10;XWdRQLyIgGmsreqwEXD8/nhaAXNeopK9RS3gqh1sy/u7QubKzvilp4NvGIWgy6WA1vsh59zVrTbS&#10;LeygkbQfOxrpaR0brkY5U7jpeRJFL9zIDqmhlYN+a3V9PlwMlezeT69zFRozHdV5uu7D82fWCvH4&#10;EHYbYF4H/2eGGz6hQ0lMlb2gcqwXkMSrNVkFrJMsBXZzxMuUThVNSbrMgJcF//9F+QsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQC8hCfSYQIAADUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCJqb484QAAAA0BAAAPAAAAAAAAAAAAAAAAALsEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <v:shape id="Tekstiruutu 69" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:109.45pt;margin-top:463.7pt;width:468pt;height:159.15pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:765;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:765;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8hCfSYQIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0igA22ooWKtOk1C&#10;bdV26rNxbIjm+LyzIWF//c5OAhXbS6e9OBffd9/99uVVWxu2V+grsAUfj3LOlJVQVnZT8O/Ptx8+&#10;ceaDsKUwYFXBD8rzq8X7d5eNm6sJbMGUChmRWD9vXMG3Ibh5lnm5VbXwI3DKklID1iLQL26yEkVD&#10;7LXJJnk+yxrA0iFI5T3d3nRKvkj8WisZ7rX2KjBTcIotpBPTuY5ntrgU8w0Kt61kH4b4hyhqUVly&#10;eqS6EUGwHVZ/UNWVRPCgw0hCnYHWlVQpB8pmnJ9l87QVTqVcqDjeHcvk/x+tvNs/uQdkof0CLTUw&#10;FqRxfu7pMubTaqzjlyJlpKcSHo5lU21gki6nnz9ezHJSSdJN8sl4ml9Enuxk7tCHrwpqFoWCI/Ul&#10;lUvsVz500AESvVm4rYxJvTGWNQWfXUzzZHDUELmxEatSl3uaU+hJCgejIsbYR6VZVaYM4kWaL3Vt&#10;kO0FTYaQUtmQkk+8hI4oTUG8xbDHn6J6i3GXx+AZbDga15UFTNmfhV3+GELWHZ5q/irvKIZ23VLi&#10;rzq7hvJADUfodsE7eVtRU1bChweBNPzUSFrocE+HNkDFh17ibAv462/3EU8zSVrOGlqmgvufO4GK&#10;M/PN0rTGzRsEHIT1INhdfQ3UhTE9FU4mkQwwmEHUCPUL7fkyeiGVsJJ8FXw9iNehW2l6J6RaLhOI&#10;9suJsLJPTkbq2JQ4Ys/ti0DXz2GgEb6DYc3E/GwcO2y0tLDcBdBVmtVY166Kfb1pN9O09+9IXP7X&#10;/wl1eu0WvwEAAP//AwBQSwMEFAAGAAgAAAAhAImpvjzhAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyok5CSNo1TFRAXLhWlH+DEJkkbr6PYTdy/Z3uC2+7OaOZtsQ2mZ5Me&#10;XWdRQLyIgGmsreqwEXD8/nhaAXNeopK9RS3gqh1sy/u7QubKzvilp4NvGIWgy6WA1vsh59zVrTbS&#10;LeygkbQfOxrpaR0brkY5U7jpeRJFL9zIDqmhlYN+a3V9PlwMlezeT69zFRozHdV5uu7D82fWCvH4&#10;EHYbYF4H/2eGGz6hQ0lMlb2gcqwXkMSrNVkFrJMsBXZzxMuUThVNSbrMgJcF//9F+QsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQC8hCfSYQIAADUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCJqb484QAAAA0BAAAPAAAAAAAAAAAAAAAAALsEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                     <v:textbox inset="0,0,0,0">
                       <w:txbxContent>
-                        <w:p w14:paraId="732D4DD3" w14:textId="7EFE1409" w:rsidR="00F5680A" w:rsidRPr="00481F27" w:rsidRDefault="00EE0A81" w:rsidP="0060318C">
+                        <w:p w14:paraId="732D4DD3" w14:textId="7EFE1409" w:rsidR="00F5680A" w:rsidRDefault="00EE0A81" w:rsidP="0060318C">
                           <w:pPr>
                             <w:pStyle w:val="Kansi3"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Valvontayksikkö</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="2C0F8905" w14:textId="090AE0AE" w:rsidR="00F5680A" w:rsidRPr="00481F27" w:rsidRDefault="00EE0A81" w:rsidP="0060318C">
+                        <w:p w14:paraId="4A5E141E" w14:textId="7D67410C" w:rsidR="00B721EB" w:rsidRPr="00481F27" w:rsidRDefault="00B721EB" w:rsidP="0060318C">
                           <w:pPr>
                             <w:pStyle w:val="Kansi3"/>
                           </w:pPr>
                           <w:r>
-                            <w:t>Strategia ja järjestäminen vastuualue</w:t>
-[...29 lines deleted...]
-                            <w:t>.2.2025</w:t>
+                            <w:t>17.4.2026</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="2FDFAC9F" w14:textId="77777777" w:rsidR="00F5680A" w:rsidRDefault="00F5680A" w:rsidP="0060318C">
                           <w:pPr>
                             <w:pStyle w:val="Kansi3"/>
                             <w:rPr>
                               <w:color w:val="988C87" w:themeColor="accent1"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                     <w10:wrap anchorx="page" anchory="margin"/>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
           <w:r w:rsidR="00AB5A6C">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="fi-FI"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
-                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40F7FFF8" wp14:editId="605E1C75">
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40F7FFF8" wp14:editId="605E1C75">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="column">
                       <wp:posOffset>-621724</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="paragraph">
                       <wp:posOffset>3967391</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="7198242" cy="1240403"/>
                     <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                     <wp:wrapNone/>
                     <wp:docPr id="4" name="Tekstiruutu 4"/>
                     <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="7198242" cy="1240403"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:schemeClr val="lt1"/>
                             </a:solidFill>
                             <a:ln w="6350">
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="6005682E" w14:textId="679F61A2" w:rsidR="00AB5A6C" w:rsidRDefault="00EE74A5" w:rsidP="00AB5A6C">
+                              <w:p w14:paraId="6005682E" w14:textId="0605ECF4" w:rsidR="00AB5A6C" w:rsidRDefault="00000000" w:rsidP="00AB5A6C">
                                 <w:pPr>
                                   <w:pStyle w:val="Kansi2"/>
                                   <w:jc w:val="left"/>
                                 </w:pPr>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:b w:val="0"/>
                                       <w:bCs/>
                                       <w:sz w:val="48"/>
                                       <w:szCs w:val="48"/>
                                     </w:rPr>
                                     <w:alias w:val="Alaotsikko"/>
                                     <w:tag w:val=""/>
                                     <w:id w:val="578793558"/>
                                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                                     <w:text/>
                                   </w:sdtPr>
-                                  <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:r w:rsidR="00AB5A6C">
                                       <w:rPr>
                                         <w:b w:val="0"/>
                                         <w:bCs/>
                                         <w:sz w:val="48"/>
                                         <w:szCs w:val="48"/>
                                       </w:rPr>
                                       <w:t>Sosiaali- ja tervey</w:t>
                                     </w:r>
                                     <w:r w:rsidR="009B3E88">
                                       <w:rPr>
                                         <w:b w:val="0"/>
                                         <w:bCs/>
                                         <w:sz w:val="48"/>
                                         <w:szCs w:val="48"/>
                                       </w:rPr>
                                       <w:t>denhuollon</w:t>
                                     </w:r>
                                     <w:r w:rsidR="00AB5A6C">
                                       <w:rPr>
                                         <w:b w:val="0"/>
                                         <w:bCs/>
                                         <w:sz w:val="48"/>
                                         <w:szCs w:val="48"/>
                                       </w:rPr>
-                                      <w:t xml:space="preserve"> valvontasuunnitelma 2025</w:t>
+                                      <w:t xml:space="preserve"> valvontasuunnitelma 202</w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="004327B4">
+                                      <w:rPr>
+                                        <w:b w:val="0"/>
+                                        <w:bCs/>
+                                        <w:sz w:val="48"/>
+                                        <w:szCs w:val="48"/>
+                                      </w:rPr>
+                                      <w:t>6</w:t>
                                     </w:r>
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:p>
                               <w:p w14:paraId="4A7A9430" w14:textId="77777777" w:rsidR="00AB5A6C" w:rsidRDefault="00AB5A6C" w:rsidP="00AB5A6C"/>
                               <w:p w14:paraId="5B93C95B" w14:textId="77777777" w:rsidR="00AB5A6C" w:rsidRDefault="00AB5A6C" w:rsidP="00AB5A6C"/>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:shape w14:anchorId="40F7FFF8" id="Tekstiruutu 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-48.95pt;margin-top:312.4pt;width:566.8pt;height:97.65pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnPHVeMgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vvjS9GbEKbIUGQYE&#10;bYF06LMiy7EAWdQkJXb29aPk3NrtadiLTIrUEXl45MlD3yqyE9ZJ0CXNRiklQnOopN6U9Mfr4ssd&#10;Jc4zXTEFWpR0Lxx9mH7+NOlMIXJoQFXCEgTRruhMSRvvTZEkjjeiZW4ERmgM1mBb5tG1m6SyrEP0&#10;ViV5mt4kHdjKWODCOdx9HIJ0GvHrWnD/XNdOeKJKirX5uNq4rsOaTCes2FhmGskPZbB/qKJlUuOl&#10;J6hH5hnZWvkHVCu5BQe1H3FoE6hryUXsAbvJ0g/drBpmROwFyXHmRJP7f7D8abcyL5b4/iv0OMBA&#10;SGdc4XAz9NPXtg1frJRgHCncn2gTvSccN2+z+7t8nFPCMZbl43ScXgWc5HzcWOe/CWhJMEpqcS6R&#10;LrZbOj+kHlPCbQ6UrBZSqegELYi5smTHcIrKxyIR/F2W0qQr6c3VdRqBNYTjA7LSWMu5qWD5ft0T&#10;WZU0Pza8hmqPPFgYJOIMX0isdcmcf2EWNYGto879My61ArwLDhYlDdhff9sP+TgqjFLSocZK6n5u&#10;mRWUqO8ah3ifjcdBlNEZX9/m6NjLyPoyorftHJCADF+U4dEM+V4dzdpC+4bPYRZuxRDTHO8uqT+a&#10;cz8oH58TF7NZTEIZGuaXemV4gA6Eh0m89m/MmsO4PE76CY5qZMWHqQ254aSG2dZDLeNIA88Dqwf6&#10;UcJRFIfnFt7IpR+zzj+F6W8AAAD//wMAUEsDBBQABgAIAAAAIQB2eP0W5AAAAAwBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUGs3oU0bMqkQ4iGxa1NA7NzYJBHxOIrdJPw97gqW&#10;ozm699xsO5mWDbp3jSWExVwA01Ra1VCFcCieZmtgzktSsrWkEX60g21+eZHJVNmRdnrY+4qFEHKp&#10;RKi971LOXVlrI93cdprC78v2Rvpw9hVXvRxDuGl5JMSKG9lQaKhlpx9qXX7vTwbh86b6eHXT89sY&#10;L+Pu8WUokndVIF5fTfd3wLye/B8MZ/2gDnlwOtoTKcdahNkm2QQUYRXdhg1nQsTLBNgRYR2JBfA8&#10;4/9H5L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJzx1XjICAABcBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdnj9FuQAAAAMAQAADwAAAAAA&#10;AAAAAAAAAACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                  <v:shape w14:anchorId="40F7FFF8" id="Tekstiruutu 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-48.95pt;margin-top:312.4pt;width:566.8pt;height:97.65pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnPHVeMgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vvjS9GbEKbIUGQYE&#10;bYF06LMiy7EAWdQkJXb29aPk3NrtadiLTIrUEXl45MlD3yqyE9ZJ0CXNRiklQnOopN6U9Mfr4ssd&#10;Jc4zXTEFWpR0Lxx9mH7+NOlMIXJoQFXCEgTRruhMSRvvTZEkjjeiZW4ERmgM1mBb5tG1m6SyrEP0&#10;ViV5mt4kHdjKWODCOdx9HIJ0GvHrWnD/XNdOeKJKirX5uNq4rsOaTCes2FhmGskPZbB/qKJlUuOl&#10;J6hH5hnZWvkHVCu5BQe1H3FoE6hryUXsAbvJ0g/drBpmROwFyXHmRJP7f7D8abcyL5b4/iv0OMBA&#10;SGdc4XAz9NPXtg1frJRgHCncn2gTvSccN2+z+7t8nFPCMZbl43ScXgWc5HzcWOe/CWhJMEpqcS6R&#10;LrZbOj+kHlPCbQ6UrBZSqegELYi5smTHcIrKxyIR/F2W0qQr6c3VdRqBNYTjA7LSWMu5qWD5ft0T&#10;WZU0Pza8hmqPPFgYJOIMX0isdcmcf2EWNYGto879My61ArwLDhYlDdhff9sP+TgqjFLSocZK6n5u&#10;mRWUqO8ah3ifjcdBlNEZX9/m6NjLyPoyorftHJCADF+U4dEM+V4dzdpC+4bPYRZuxRDTHO8uqT+a&#10;cz8oH58TF7NZTEIZGuaXemV4gA6Eh0m89m/MmsO4PE76CY5qZMWHqQ254aSG2dZDLeNIA88Dqwf6&#10;UcJRFIfnFt7IpR+zzj+F6W8AAAD//wMAUEsDBBQABgAIAAAAIQB2eP0W5AAAAAwBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUGs3oU0bMqkQ4iGxa1NA7NzYJBHxOIrdJPw97gqW&#10;ozm699xsO5mWDbp3jSWExVwA01Ra1VCFcCieZmtgzktSsrWkEX60g21+eZHJVNmRdnrY+4qFEHKp&#10;RKi971LOXVlrI93cdprC78v2Rvpw9hVXvRxDuGl5JMSKG9lQaKhlpx9qXX7vTwbh86b6eHXT89sY&#10;L+Pu8WUokndVIF5fTfd3wLye/B8MZ/2gDnlwOtoTKcdahNkm2QQUYRXdhg1nQsTLBNgRYR2JBfA8&#10;4/9H5L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJzx1XjICAABcBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdnj9FuQAAAAMAQAADwAAAAAA&#10;AAAAAAAAAACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="6005682E" w14:textId="679F61A2" w:rsidR="00AB5A6C" w:rsidRDefault="00EE74A5" w:rsidP="00AB5A6C">
+                        <w:p w14:paraId="6005682E" w14:textId="0605ECF4" w:rsidR="00AB5A6C" w:rsidRDefault="00C93998" w:rsidP="00AB5A6C">
                           <w:pPr>
                             <w:pStyle w:val="Kansi2"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:b w:val="0"/>
                                 <w:bCs/>
                                 <w:sz w:val="48"/>
                                 <w:szCs w:val="48"/>
                               </w:rPr>
                               <w:alias w:val="Alaotsikko"/>
                               <w:tag w:val=""/>
                               <w:id w:val="578793558"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:r w:rsidR="00AB5A6C">
                                 <w:rPr>
                                   <w:b w:val="0"/>
                                   <w:bCs/>
                                   <w:sz w:val="48"/>
                                   <w:szCs w:val="48"/>
                                 </w:rPr>
                                 <w:t>Sosiaali- ja tervey</w:t>
                               </w:r>
                               <w:r w:rsidR="009B3E88">
                                 <w:rPr>
                                   <w:b w:val="0"/>
                                   <w:bCs/>
                                   <w:sz w:val="48"/>
                                   <w:szCs w:val="48"/>
                                 </w:rPr>
                                 <w:t>denhuollon</w:t>
                               </w:r>
                               <w:r w:rsidR="00AB5A6C">
                                 <w:rPr>
                                   <w:b w:val="0"/>
                                   <w:bCs/>
                                   <w:sz w:val="48"/>
                                   <w:szCs w:val="48"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve"> valvontasuunnitelma 2025</w:t>
+                                <w:t xml:space="preserve"> valvontasuunnitelma 202</w:t>
+                              </w:r>
+                              <w:r w:rsidR="004327B4">
+                                <w:rPr>
+                                  <w:b w:val="0"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="48"/>
+                                  <w:szCs w:val="48"/>
+                                </w:rPr>
+                                <w:t>6</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                         <w:p w14:paraId="4A7A9430" w14:textId="77777777" w:rsidR="00AB5A6C" w:rsidRDefault="00AB5A6C" w:rsidP="00AB5A6C"/>
                         <w:p w14:paraId="5B93C95B" w14:textId="77777777" w:rsidR="00AB5A6C" w:rsidRDefault="00AB5A6C" w:rsidP="00AB5A6C"/>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
           <w:r w:rsidR="00F5680A">
             <w:br w:type="page"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="138925804"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6FE44E4C" w14:textId="77777777" w:rsidR="0060318C" w:rsidRDefault="0060318C">
           <w:pPr>
             <w:pStyle w:val="Sisllysluettelonotsikko"/>
           </w:pPr>
           <w:r>
             <w:t>Sisällys</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="52E69970" w14:textId="3104BE38" w:rsidR="00C56BD1" w:rsidRDefault="0060318C">
+        <w:p w14:paraId="52561BAE" w14:textId="1DBC51B5" w:rsidR="00C93998" w:rsidRDefault="0060318C">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc194652583" w:history="1">
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+          <w:hyperlink w:anchor="_Toc227739560" w:history="1">
+            <w:r w:rsidR="00C93998" w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r w:rsidR="00C93998">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+            <w:r w:rsidR="00C93998" w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Johdanto</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r w:rsidR="00C93998">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r w:rsidR="00C93998">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r w:rsidR="00C93998">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc194652583 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227739560 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r w:rsidR="00C93998">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r w:rsidR="00C93998">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r w:rsidR="00C93998">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r w:rsidR="00C93998">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="73992DEF" w14:textId="4511FAE7" w:rsidR="00C56BD1" w:rsidRDefault="00EE74A5">
+        <w:p w14:paraId="4C70C00F" w14:textId="31D2A5BF" w:rsidR="00C93998" w:rsidRDefault="00C93998">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc194652584" w:history="1">
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+          <w:hyperlink w:anchor="_Toc227739561" w:history="1">
+            <w:r w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+            <w:r w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Valvontakauden yleiset painopisteet</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc194652584 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227739561 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56841844" w14:textId="4BDFADDA" w:rsidR="00C56BD1" w:rsidRDefault="00EE74A5">
+        <w:p w14:paraId="1C84D984" w14:textId="59B0BA06" w:rsidR="00C93998" w:rsidRDefault="00C93998">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc194652585" w:history="1">
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+          <w:hyperlink w:anchor="_Toc227739562" w:history="1">
+            <w:r w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+            <w:r w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kohdennetut painopisteet</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc194652585 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227739562 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24A3DF04" w14:textId="2F28DE2E" w:rsidR="00C56BD1" w:rsidRDefault="00EE74A5">
+        <w:p w14:paraId="2F995D2B" w14:textId="26104AF0" w:rsidR="00C93998" w:rsidRDefault="00C93998">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc194652586" w:history="1">
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+          <w:hyperlink w:anchor="_Toc227739563" w:history="1">
+            <w:r w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+            <w:r w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Lapsiperheiden palvelut ja lastensuojelu</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc194652586 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227739563 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3DAF6F06" w14:textId="5DA5E7B4" w:rsidR="00C56BD1" w:rsidRDefault="00EE74A5">
+        <w:p w14:paraId="299807A6" w14:textId="55E09764" w:rsidR="00C93998" w:rsidRDefault="00C93998">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc194652587" w:history="1">
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+          <w:hyperlink w:anchor="_Toc227739564" w:history="1">
+            <w:r w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2.</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+            <w:r w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Mielenterveys- ja päihdepalvelut, kuntouttava työtoiminta</w:t>
+              <w:t>Mielenterveys- ja päihdepalvelut sekä työikäisten sosiaalipalvelut</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc194652587 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227739564 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E431977" w14:textId="27F8AECB" w:rsidR="00C56BD1" w:rsidRDefault="00EE74A5">
+        <w:p w14:paraId="486A3AA7" w14:textId="7F9CA40F" w:rsidR="00C93998" w:rsidRDefault="00C93998">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc194652588" w:history="1">
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+          <w:hyperlink w:anchor="_Toc227739565" w:history="1">
+            <w:r w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3.</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+            <w:r w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vammaispalvelut</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc194652588 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227739565 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F34AD5E" w14:textId="07ED277D" w:rsidR="00C56BD1" w:rsidRDefault="00EE74A5">
+        <w:p w14:paraId="2E590038" w14:textId="678A6EDC" w:rsidR="00C93998" w:rsidRDefault="00C93998">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc194652589" w:history="1">
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+          <w:hyperlink w:anchor="_Toc227739566" w:history="1">
+            <w:r w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.4.</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+            <w:r w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ikääntyneiden palvelut</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc194652589 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227739566 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62EBBF65" w14:textId="610D8D44" w:rsidR="00C56BD1" w:rsidRDefault="00EE74A5">
+        <w:p w14:paraId="276A3F3C" w14:textId="5B2559B5" w:rsidR="00C93998" w:rsidRDefault="00C93998">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc194652590" w:history="1">
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+          <w:hyperlink w:anchor="_Toc227739567" w:history="1">
+            <w:r w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.5.</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1" w:rsidRPr="00823C4C">
+            <w:r w:rsidRPr="00104A48">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Perusterveydenhuolto ja erikoissairaanhoito</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc194652590 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227739567 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00C56BD1">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C1B6241" w14:textId="091A7424" w:rsidR="0060318C" w:rsidRDefault="0060318C">
+        <w:p w14:paraId="6C1B6241" w14:textId="3208A0F0" w:rsidR="0060318C" w:rsidRDefault="0060318C">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="719536D8" w14:textId="28E36714" w:rsidR="00600A62" w:rsidRDefault="00F5680A" w:rsidP="00600A62">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Toc194652583"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc227739560"/>
       <w:r w:rsidR="002C5765">
         <w:lastRenderedPageBreak/>
         <w:t>Johdanto</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="6FF454F8" w14:textId="77777777" w:rsidR="006118A7" w:rsidRDefault="006118A7" w:rsidP="006118A7">
+    <w:p w14:paraId="6FF454F8" w14:textId="08F7D124" w:rsidR="006118A7" w:rsidRPr="00C20E30" w:rsidRDefault="006118A7" w:rsidP="006118A7">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon valvontasuunnitelma on osa hyvinvointialueen omavalvontaohjelmaa. Valvontasuunnitelmassa kuvataan valvontakaudelle määritellyt valvonnan kohteet ja valvonnan painopisteet. </w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3142AA54">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>Sosiaali- ja terveydenhuollon valvontasuunnitelma on hyvinvointialueen omavalvontaohjelma</w:t>
+      </w:r>
+      <w:r w:rsidR="00904CF7" w:rsidRPr="3142AA54">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n alainen asiakirja, jossa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3142AA54">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kuvataan valvontakaudelle määritellyt valvonnan kohteet ja valvonnan painopisteet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6CA575" w14:textId="5303D81A" w:rsidR="006118A7" w:rsidRDefault="006118A7" w:rsidP="006118A7">
+    <w:p w14:paraId="0B6CA575" w14:textId="5303D81A" w:rsidR="006118A7" w:rsidRPr="00C20E30" w:rsidRDefault="006118A7" w:rsidP="006118A7">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20E30">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Valvontasuunnitelma on vuosittain päivitettävä asiakirja, joka ohjaa toiminnanaikaisen ja jälkikäteisen järjestäjän toteuttaman ohjauksen ja valvonnan toteuttamista. Asiakkaiden ja potilaiden yhdenvertainen kohtelu edellyttää, että palvelulle asetetut kriteerit ja laatuvaatimukset ovat yhdenmukaisia. Myös palveluiden ohjauksen ja valvonnan tulee olla tasalaatuista. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7613C833" w14:textId="45136946" w:rsidR="006118A7" w:rsidRPr="000005B5" w:rsidRDefault="006118A7" w:rsidP="006118A7">
+    <w:p w14:paraId="7613C833" w14:textId="45136946" w:rsidR="006118A7" w:rsidRPr="00C20E30" w:rsidRDefault="006118A7" w:rsidP="006118A7">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20E30">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Valvontasuunnitelma koskee Satakunnan hyvinvointialueen itse tuottamia, hyvinvointialueen ostamia tai muun valvontavelvollisuuden piirissä olevia sosiaali- ja terveydenhuollon palveluja. Hyvinvointialueen toteuttaman ohjauksen ja valvonnan periaatteet sekä vastuut kuvataan omavalvontaohjelmassa. Valvontasuunnitelma on konkreettinen kuvaus valvontakauden valvontatyön toteutuksesta ja suunnitelmaa voidaan tarpeen mukaan päivittää valvontakauden aikana. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="746D087E" w14:textId="54B40F35" w:rsidR="004F5F23" w:rsidRDefault="002C5765" w:rsidP="006118A7">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc194652584"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc227739561"/>
       <w:r>
         <w:t>Valvontakauden yleiset painopisteet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="0F350A3A" w14:textId="4011D9F5" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="006118A7">
+    <w:p w14:paraId="0F350A3A" w14:textId="43798261" w:rsidR="004F5F23" w:rsidRPr="0047342D" w:rsidRDefault="004F5F23" w:rsidP="006118A7">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047342D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hyvinvointialueen säännöllistä valvontaa toteutetaan suunnitelmallisin ohjaus- ja </w:t>
       </w:r>
-      <w:r w:rsidR="006118A7">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0047342D" w:rsidRPr="0047342D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>arviointi</w:t>
+      </w:r>
+      <w:r w:rsidR="006118A7" w:rsidRPr="0047342D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>käynnein,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047342D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> erilaisia palveluyksikköjen tuottamia tilastoja seuraamalla sekä asiakirjavalvonnalla. Jälkikäteistä (reaktiivista) valvontaa toteutetaan tarvittaessa epäkohtailmoitusten tai palautteiden perusteella. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D60A12" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="006118A7">
+    <w:p w14:paraId="5C72C186" w14:textId="15823331" w:rsidR="004F5F23" w:rsidRPr="00632832" w:rsidRDefault="004F5F23" w:rsidP="00632832">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047342D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Valvonta kohdistetaan riskiperusteisesti hoidon/palvelun vaativuuden, palveluketjuun vaikuttavuuden ja asiakaskunnan haavoittuvuuden perustuen sekä sinne, missä hyvinvointialueen valvonnan ja valvontaviranomaisten asiantuntemuksen mukaan palvelujen saatavuudessa, laadussa tai oikea-aikaisuudessa on suurimmat puutteet. Valvontasuunnitelmaa ohjaa myös Valviran valvontaohjelman vuosittaiset painopisteet.</w:t>
       </w:r>
+      <w:r w:rsidR="00632832">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632832">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valvontasuunnitelmaa päivitetään tarvittaessa, kun valtakunnallinen valvontaohjelma julkaistaan kevään aikana. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1FDF815E" w14:textId="07E37030" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="006118A7">
+    <w:p w14:paraId="0856ED18" w14:textId="09486BBD" w:rsidR="004F5F23" w:rsidRPr="007F1469" w:rsidRDefault="004F5F23" w:rsidP="006118A7">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">tarkastella riskienhallintaa ja erityisesti palveluyksiköiden ilmoitus- ja oppimismenettelyjä. Valvontalain 29§ mukainen ilmoitusvelvollisuus ja menettelytapojen kehittäminen palvelutuotantoon vaatii myös ohjausta ja toteutuminen valvontaa. Julkisessa palvelutuotannossa vakavien vaaratapahtumien tutkintaan on laadittu prosessi, mutta osassa yksityistä palvelutuotantoa tämä on vielä vieraampaa.     </w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1469">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Koko palvelutuotannossa ohjauksen ja valvonnan painopisteenä jatkuu palveluiden saatavuus osana neljän kuukauden välein toteutettavaa omavalvonnan seurantaa. Painopisteenä jatkuu palveluyksikkökohtaisen omavalvontasuunnitelman laadinta, sen sisältö ja ajantasaisuus. </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1469" w:rsidRPr="007F1469">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vuonna 2026 tarkastellaan erityisesti omavalvontasuunnitelman toimeenpanon toteutumista toimintayksiköissä. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1469">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Alueellisessa valvontatyössä on noussut esille tarve tarkastella riskienhallintaa ja erityisesti palveluyksiköiden ilmoitus- ja oppimismenettelyjä. Valvontalain 29</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1469" w:rsidRPr="007F1469">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1469">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>§ mukainen ilmoitusvelvollisuus ja menettelytapojen kehittäminen palvelutuotantoon vaatii myös ohjausta ja toteutumi</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1469" w:rsidRPr="007F1469">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1469">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en valvontaa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C602478" w14:textId="22C098F5" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="000005B5">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45C5C718" w14:textId="4296F1AA" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="000005B5">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="121C6543" wp14:editId="3504C2C0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="121C6543" wp14:editId="2908857A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1122015</wp:posOffset>
+                  <wp:posOffset>1123950</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>15314</wp:posOffset>
+                  <wp:posOffset>13335</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4448175" cy="2524125"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:extent cx="4448175" cy="3418840"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="10160"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1606022160" name="Suorakulmio: Pyöristetyt kulmat 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4448175" cy="2524125"/>
+                          <a:ext cx="4448175" cy="3418840"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2D28C4C7" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRPr="00E6404A" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
+                          <w:p w14:paraId="2D28C4C7" w14:textId="4D152CD3" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E6404A">
+                            <w:r w:rsidRPr="007F1469">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                               </w:rPr>
-                              <w:t>Valvonnan painopisteet 2025 koko palvelutuotannossa</w:t>
+                              <w:t>Valvonnan painopisteet 202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C927DD" w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> koko palvelutuotannossa</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1011DD23" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
+                          <w:p w14:paraId="22C37498" w14:textId="77777777" w:rsidR="007F1469" w:rsidRPr="007F1469" w:rsidRDefault="007F1469" w:rsidP="004F5F23">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1011DD23" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRPr="007F1469" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
                             <w:pPr>
                               <w:pStyle w:val="Luettelokappale"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="42"/>
+                                <w:numId w:val="44"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1304"/>
                               </w:tabs>
                               <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
                               <w:t>Palveluiden saatavuus</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="185D4F33" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
+                          <w:p w14:paraId="3167C07B" w14:textId="67F34536" w:rsidR="00B22F47" w:rsidRPr="007F1469" w:rsidRDefault="00AC5A0A" w:rsidP="004F5F23">
                             <w:pPr>
                               <w:pStyle w:val="Luettelokappale"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="42"/>
+                                <w:numId w:val="44"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1304"/>
                               </w:tabs>
                               <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Palveluyksikkökohtaisen omavalvontasuunnitelman laadinta, sisältö ja ajantasaisuus sekä raportointi</w:t>
+                            <w:r w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>Asiakkaiden/potilaiden i</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B22F47" w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">tsemääräämisoikeuden </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FB2B1D" w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>toteutumine</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00093D11" w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>n</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4EB415F1" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
+                          <w:p w14:paraId="488F38A1" w14:textId="2EEBC76E" w:rsidR="00901B60" w:rsidRPr="007F1469" w:rsidRDefault="00901B60" w:rsidP="004F5F23">
                             <w:pPr>
                               <w:pStyle w:val="Luettelokappale"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="42"/>
+                                <w:numId w:val="44"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1304"/>
                               </w:tabs>
                               <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Riskienhallinta, ilmoitus- ja oppimismenettely, valvontalain 29§ mukaisen epäkohtailmoituksen menettelytavat</w:t>
+                            <w:r w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>Asiakaspalautteiden</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FD1441" w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> kerääminen</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00891B8C" w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> palvelun laadun kehittämise</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FD1441" w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>ksi</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="271C368A" w14:textId="1670A815" w:rsidR="004B35E3" w:rsidRDefault="004B35E3" w:rsidP="004F5F23">
+                          <w:p w14:paraId="185D4F33" w14:textId="6B31FE3B" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
                             <w:pPr>
                               <w:pStyle w:val="Luettelokappale"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="42"/>
+                                <w:numId w:val="44"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1304"/>
                               </w:tabs>
                               <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Muistutuksiin ja kanteluihin vastaaminen sekä vastausten laatu</w:t>
+                            <w:r w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>Palveluyksikkökohtaisen omavalvontasuunnitelman ajantasaisuus</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EA7C03" w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>, seuranta</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> sekä raportointi</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6DBAA427" w14:textId="4B1BB340" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
+                          <w:p w14:paraId="7B8429F2" w14:textId="12DEB569" w:rsidR="00332511" w:rsidRPr="007F1469" w:rsidRDefault="00332511" w:rsidP="004F5F23">
                             <w:pPr>
                               <w:pStyle w:val="Luettelokappale"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="42"/>
+                                <w:numId w:val="44"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1304"/>
                               </w:tabs>
                               <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
                             </w:pPr>
                             <w:r>
-                              <w:t>Vakavien vaaratapahtumien tutkin</w:t>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>Omavalvontasuunnitelman toimeenpano toimintayksiköissä</w:t>
                             </w:r>
-                            <w:r w:rsidR="006118A7">
-                              <w:t>nan toteutustavat ja toteutuminen palvelutuotannossa</w:t>
+                          </w:p>
+                          <w:p w14:paraId="6DBAA427" w14:textId="189D1BC4" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="00B14BAA">
+                            <w:pPr>
+                              <w:pStyle w:val="Luettelokappale"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="44"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="clear" w:pos="1304"/>
+                              </w:tabs>
+                              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>Riskienhallinta, ilmoitus- ja oppimismenettely, valvontalain 29</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000C61E1" w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1469">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>§ mukaisen epäkohtailmoituksen menettelytavat</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3BC585C0" w14:textId="45FB7ABD" w:rsidR="007A5597" w:rsidRPr="007F1469" w:rsidRDefault="007A5597" w:rsidP="00B14BAA">
+                            <w:pPr>
+                              <w:pStyle w:val="Luettelokappale"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="44"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="clear" w:pos="1304"/>
+                              </w:tabs>
+                              <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>Laiteturvallisuuskäytännöt yksiköissä, joissa on lääkinnällisiä laitteita käytössä</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="121C6543" id="Suorakulmio: Pyöristetyt kulmat 2" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:88.35pt;margin-top:1.2pt;width:350.25pt;height:198.75pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKq3xvVgIAAPwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx17ztoFdYqgRYcB&#10;RVe0HXpWZKkxJosapcTOfv0o2XGKrthh2EUmRT5+6dHnF31r2E6hb8BWPD+ZcaashLqxzxX//nj9&#10;4YwzH4SthQGrKr5Xnl8s378779xCFbABUytkFMT6RecqvgnBLbLMy41qhT8BpywZNWArAqn4nNUo&#10;OoremqyYzT5lHWDtEKTynm6vBiNfpvhaKxm+ae1VYKbiVFtIJ6ZzHc9seS4WzyjcppFjGeIfqmhF&#10;YynpFOpKBMG22PwRqm0kggcdTiS0GWjdSJV6oG7y2atuHjbCqdQLDce7aUz+/4WVt7sHd4c0hs75&#10;hScxdtFrbOOX6mN9GtZ+GpbqA5N0WZblWX4650ySrZgXZV7M4zizI9yhD18UtCwKFUfY2vqeniRN&#10;SuxufBj8D34EPlaRpLA3KhZi7L3SrKkpb5HQiSDq0iDbCXra+kc+5k6eEaIbYyZQ/hbIhANo9I0w&#10;lUgzAWdvAY/ZJu+UEWyYgG1jAf8O1oP/oeuh19h26Nc9NVvxj7GpeLOGen+HDGEgsHfyuqGZ3ggf&#10;7gQSY4nbtIXhGx3aQFdxGCXONoC/3rqP/kQksnLW0QZU3P/cClScma+WKPY5L8u4Mkkp56cFKfjS&#10;sn5psdv2Euglctp3J5MY/YM5iBqhfaJlXcWsZBJWUu6Ky4AH5TIMm0nrLtVqldxoTZwIN/bByRg8&#10;zjnS5bF/EuhGYgXi5C0ctkUsXlFr8I1IC6ttAN0k3h3nOr4ArVii7/g7iDv8Uk9ex5/W8jcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD3e7Mt3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqNPQND+NUxUQHHqjIHHdxtskIl5HsdOGt8ec6HE0o5lvyu1senGm0XWWFSwXEQji2uqO&#10;GwWfH68PGQjnkTX2lknBDznYVrc3JRbaXvidzgffiFDCrkAFrfdDIaWrWzLoFnYgDt7JjgZ9kGMj&#10;9YiXUG56GUfRWhrsOCy0ONBzS/X3YTIKPGOUT/vl21PSzXaVfSUvu32i1P3dvNuA8DT7/zD84Qd0&#10;qALT0U6sneiDTtdpiCqIVyCCn6VpDOKo4DHPc5BVKa8fVL8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAiqt8b1YCAAD8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA93uzLd4AAAAJAQAADwAAAAAAAAAAAAAAAACwBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
+              <v:roundrect w14:anchorId="121C6543" id="Suorakulmio: Pyöristetyt kulmat 2" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:88.5pt;margin-top:1.05pt;width:350.25pt;height:269.2pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHPumrVwIAAPwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whh6UpRQ4VadZqE&#10;WlQ69dk4donm+LyzIWF//c4GAuqqPUx7cXy+++7nd7m+6RrDtgp9Dbbk+WDImbISqtq+lvz78/2n&#10;MWc+CFsJA1aVfKc8v5l+/HDduokawRpMpZCRE+snrSv5OgQ3yTIv16oRfgBOWVJqwEYEEvE1q1C0&#10;5L0x2Wg4/JK1gJVDkMp7er3bK/k0+ddayfCotVeBmZJTbiGdmM5VPLPptZi8onDrWh7SEP+QRSNq&#10;S0F7V3ciCLbB+g9XTS0RPOgwkNBkoHUtVaqBqsmHb6pZroVTqRZqjnd9m/z/cysftku3QGpD6/zE&#10;0zVW0Wls4pfyY11q1q5vluoCk/RYFMU4v7zgTJLuc5GPx0VqZ3aCO/Thq4KGxUvJETa2eqKRpE6J&#10;7dwHikv2RzsSTlmkW9gZFRMx9klpVlcUd5TQiSDq1iDbChpt9SOPoyRfyTJCdG1MD8rfA5lwBB1s&#10;I0wl0vTA4XvAU7TeOkUEG3pgU1vAv4P13v5Y9b7WWHboVh0VS22NRcWXFVS7BTKEPYG9k/c19XQu&#10;fFgIJMYSt2kLwyMd2kBbcjjcOFsD/nrvPdoTkUjLWUsbUHL/cyNQcWa+WaLYVV7QRFlIQnFxOSIB&#10;zzWrc43dNLdAk8hp351M12gfzPGqEZoXWtZZjEoqYSXFLrkMeBRuw34zad2lms2SGa2JE2Ful05G&#10;57HPkS7P3YtAdyBWIE4+wHFbxOQNtfa2EWlhtgmg68S7U18PE6AVSxQ6/A7iDp/Lyer005r+BgAA&#10;//8DAFBLAwQUAAYACAAAACEAJmECcNwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KidqiYhxKkKCA69UZC4bmOTRMTrKHba8PcsJziOZjTzptoufhAnN8U+kIFspUA4aoLt&#10;qTXw/vZ8U4CICcniEMgZ+HYRtvXlRYWlDWd6dadDagWXUCzRQJfSWEoZm855jKswOmLvM0weE8up&#10;lXbCM5f7Qa6VupUee+KFDkf32Lnm6zB7A4lQ3c377OVB90vYFB/6abfXxlxfLbt7EMkt6S8Mv/iM&#10;DjUzHcNMNoqBdZ7zl2RgnYFgv8hzDeJoQG+UBllX8v+D+gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAHPumrVwIAAPwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAmYQJw3AAAAAkBAAAPAAAAAAAAAAAAAAAAALEEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2D28C4C7" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRPr="00E6404A" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
+                    <w:p w14:paraId="2D28C4C7" w14:textId="4D152CD3" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E6404A">
+                      <w:r w:rsidRPr="007F1469">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
-                        <w:t>Valvonnan painopisteet 2025 koko palvelutuotannossa</w:t>
+                        <w:t>Valvonnan painopisteet 202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C927DD" w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> koko palvelutuotannossa</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1011DD23" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
+                    <w:p w14:paraId="22C37498" w14:textId="77777777" w:rsidR="007F1469" w:rsidRPr="007F1469" w:rsidRDefault="007F1469" w:rsidP="004F5F23">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1011DD23" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRPr="007F1469" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
                       <w:pPr>
                         <w:pStyle w:val="Luettelokappale"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="42"/>
+                          <w:numId w:val="44"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="1304"/>
                         </w:tabs>
                         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
                         <w:t>Palveluiden saatavuus</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="185D4F33" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
+                    <w:p w14:paraId="3167C07B" w14:textId="67F34536" w:rsidR="00B22F47" w:rsidRPr="007F1469" w:rsidRDefault="00AC5A0A" w:rsidP="004F5F23">
                       <w:pPr>
                         <w:pStyle w:val="Luettelokappale"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="42"/>
+                          <w:numId w:val="44"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="1304"/>
                         </w:tabs>
                         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Palveluyksikkökohtaisen omavalvontasuunnitelman laadinta, sisältö ja ajantasaisuus sekä raportointi</w:t>
+                      <w:r w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>Asiakkaiden/potilaiden i</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B22F47" w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">tsemääräämisoikeuden </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FB2B1D" w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>toteutumine</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00093D11" w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>n</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4EB415F1" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
+                    <w:p w14:paraId="488F38A1" w14:textId="2EEBC76E" w:rsidR="00901B60" w:rsidRPr="007F1469" w:rsidRDefault="00901B60" w:rsidP="004F5F23">
                       <w:pPr>
                         <w:pStyle w:val="Luettelokappale"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="42"/>
+                          <w:numId w:val="44"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="1304"/>
                         </w:tabs>
                         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Riskienhallinta, ilmoitus- ja oppimismenettely, valvontalain 29§ mukaisen epäkohtailmoituksen menettelytavat</w:t>
+                      <w:r w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>Asiakaspalautteiden</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FD1441" w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> kerääminen</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00891B8C" w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> palvelun laadun kehittämise</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FD1441" w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>ksi</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="271C368A" w14:textId="1670A815" w:rsidR="004B35E3" w:rsidRDefault="004B35E3" w:rsidP="004F5F23">
+                    <w:p w14:paraId="185D4F33" w14:textId="6B31FE3B" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
                       <w:pPr>
                         <w:pStyle w:val="Luettelokappale"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="42"/>
+                          <w:numId w:val="44"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="1304"/>
                         </w:tabs>
                         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Muistutuksiin ja kanteluihin vastaaminen sekä vastausten laatu</w:t>
+                      <w:r w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>Palveluyksikkökohtaisen omavalvontasuunnitelman ajantasaisuus</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EA7C03" w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>, seuranta</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> sekä raportointi</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6DBAA427" w14:textId="4B1BB340" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
+                    <w:p w14:paraId="7B8429F2" w14:textId="12DEB569" w:rsidR="00332511" w:rsidRPr="007F1469" w:rsidRDefault="00332511" w:rsidP="004F5F23">
                       <w:pPr>
                         <w:pStyle w:val="Luettelokappale"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="42"/>
+                          <w:numId w:val="44"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="1304"/>
                         </w:tabs>
                         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
                       </w:pPr>
                       <w:r>
-                        <w:t>Vakavien vaaratapahtumien tutkin</w:t>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>Omavalvontasuunnitelman toimeenpano toimintayksiköissä</w:t>
                       </w:r>
-                      <w:r w:rsidR="006118A7">
-                        <w:t>nan toteutustavat ja toteutuminen palvelutuotannossa</w:t>
+                    </w:p>
+                    <w:p w14:paraId="6DBAA427" w14:textId="189D1BC4" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="00B14BAA">
+                      <w:pPr>
+                        <w:pStyle w:val="Luettelokappale"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="44"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="clear" w:pos="1304"/>
+                        </w:tabs>
+                        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>Riskienhallinta, ilmoitus- ja oppimismenettely, valvontalain 29</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000C61E1" w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1469">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>§ mukaisen epäkohtailmoituksen menettelytavat</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3BC585C0" w14:textId="45FB7ABD" w:rsidR="007A5597" w:rsidRPr="007F1469" w:rsidRDefault="007A5597" w:rsidP="00B14BAA">
+                      <w:pPr>
+                        <w:pStyle w:val="Luettelokappale"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="44"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="clear" w:pos="1304"/>
+                        </w:tabs>
+                        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>Laiteturvallisuuskäytännöt yksiköissä, joissa on lääkinnällisiä laitteita käytössä</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="247E5CAB" w14:textId="0CCFF49F" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="000005B5">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="413017F7" w14:textId="61805943" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="000005B5">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AFEF3E5" w14:textId="03F68311" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="000005B5">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
@@ -1738,931 +2310,1686 @@
     <w:p w14:paraId="6224D1DB" w14:textId="48CCC35D" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="000005B5">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FBA422C" w14:textId="6DA1815D" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="000005B5">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F58FF9F" w14:textId="618145FC" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="000005B5">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="727E017E" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="000005B5">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35C6F81A" w14:textId="60FB2ED4" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="000005B5">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="4212BAD6" w14:textId="77777777" w:rsidR="00C74476" w:rsidRDefault="00C74476" w:rsidP="000005B5">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20BB3F06" w14:textId="77777777" w:rsidR="00C74476" w:rsidRDefault="00C74476" w:rsidP="000005B5">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B7FA77" w14:textId="77777777" w:rsidR="00C74476" w:rsidRDefault="00C74476" w:rsidP="000005B5">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="59B6A723" w14:textId="66D21384" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc194652585"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc227739562"/>
       <w:r>
         <w:t>Kohdennetut painopisteet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="524D6998" w14:textId="08139953" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc194652586"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc227739563"/>
       <w:r>
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidR="00EE0A81">
         <w:t>psiperheiden palvelut ja lastensuojelu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00EE0A81">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67051B5B" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="001137F1">
+    <w:p w14:paraId="67051B5B" w14:textId="777B69EE" w:rsidR="004F5F23" w:rsidRPr="00C34870" w:rsidRDefault="004F5F23" w:rsidP="5B0D6C02">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Valtakunnallinen valvontaohjelma 2024 määrittelee lapsiperheiden palvelun ja lastensuojelun ydinkysymykseksi lastensuojelun tarkoituksen, mukaan lukein jatkuvuuden toteutumisen palveluiden järjestämisessä ja omavalvonnassa hyvinvointialueilla. Valvontaohjelman mukaan ensimmäisen kahden vuoden aikana painopisteenä on erityisesti omavalvontasuunnitelmien ja omavalvonnan toimeenpanon ohjaus lastensuojelun tarkoituksen toteutumisen kannalta kriittisten prosessien näkökulmasta. </w:t>
+      <w:r w:rsidRPr="5B0D6C02">
+        <w:t>Valtakunnallinen valvontaohjelma 2024 määrittelee lapsiperheiden palvelun ja lastensuojelun ydinkysymykseksi lastensuojelun tarkoituksen, mukaan luki</w:t>
+      </w:r>
+      <w:r w:rsidR="527344CA" w:rsidRPr="5B0D6C02">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0D6C02">
+        <w:t xml:space="preserve">n jatkuvuuden toteutumisen palveluiden järjestämisessä ja omavalvonnassa hyvinvointialueilla. Valvontaohjelman mukaan ensimmäisen kahden vuoden aikana painopisteenä on erityisesti omavalvontasuunnitelmien ja omavalvonnan toimeenpanon ohjaus lastensuojelun tarkoituksen toteutumisen kannalta kriittisten prosessien näkökulmasta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F74E38" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="001137F1">
+    <w:p w14:paraId="7528C511" w14:textId="1C4D55B7" w:rsidR="004F5F23" w:rsidRPr="00C34870" w:rsidRDefault="004F5F23" w:rsidP="5B0D6C02">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Vuoden 2024 alusta alkaen lastensuojelun sosiaalityöntekijällä on saanut olla 30 lasta asiakkaana. Lastensuojelun sosiaalityöntekijöiden henkilöstömitoitusta / asiakasmääriä ja käsittelyaikoja seurataan hyvinvointialueella ensisijaisesti omavalvonnallisin keinoin. Satakunnan hyvinvointialueen Lasten, nuorten ja perheiden toimialueelta kerätään Terveyden ja hyvinvoinnin laitokselle (THL) kaksi kertaa vuodessa lastensuojelun sosiaalityöntekijämitoitustiedot ja tiedot lastensuojelun käsittelyajoista. </w:t>
+      <w:r w:rsidRPr="5B0D6C02">
+        <w:t>Lasten, nuorten ja perheiden palvelu</w:t>
+      </w:r>
+      <w:r w:rsidR="36C5D0D7" w:rsidRPr="5B0D6C02">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0D6C02">
+        <w:t>ssa suunnitelmallinen ohjaus ja valvonta kohdentuu korkean riskin palvelutuotantoon eli ympärivuorokautiseen toimintaan. Suunnitelmallisia ohjaus- ja arviointikäyntejä kohdennetaan lastensuojelun laitospalveluihin</w:t>
+      </w:r>
+      <w:r w:rsidR="13B4F6D3" w:rsidRPr="5B0D6C02">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0D6C02">
+        <w:t xml:space="preserve"> joiden valvontakäynnistä on kulunut jo pidempi aika. Tämän lisäksi resurssien mukaan valvontatyötä kohdennetaan valtakunnallisen valvontaohjelman ja alueelliseen tietämykseen perustuen toimintaan, joissa on havaittu aiemmin haasteita. Suunnitelmallisia ohjaus- ja arviointikäyntejä tehdään otantana myös </w:t>
+      </w:r>
+      <w:r w:rsidR="40A25157" w:rsidRPr="5B0D6C02">
+        <w:t>lastensuojelun avohuollon kilpailutuksessa hyväksyttyihin palveluntuottajiin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F80A438" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="001137F1">
+    <w:p w14:paraId="0DEAB8EE" w14:textId="2F1DD235" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="5B0D6C02">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="5B0D6C02">
+        <w:t xml:space="preserve">Suunnitelmallisia ohjaus- ja arviointikäyntejä </w:t>
+      </w:r>
+      <w:r w:rsidR="001137F1" w:rsidRPr="5B0D6C02">
+        <w:t>on tarkoitus toteuttaa vuoden aikana yhteensä 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0D6C02">
+        <w:t>. Kevään aikana on tarkoitus valvoa ympärivuorokautis</w:t>
+      </w:r>
+      <w:r w:rsidR="598F2A34" w:rsidRPr="5B0D6C02">
+        <w:t xml:space="preserve">ia lastensuojelun laitoshoitoa tarjoavia yksiköitä, joiden viime ohjaus- ja arviointikäynnistä on kulunut </w:t>
+      </w:r>
+      <w:r w:rsidR="598F2A34" w:rsidRPr="5B0D6C02">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Lounais-Suomen aluehallintovirasto on ottanut valvonta-asiana selvitettäväksi Satakunnan hyvinvointialueen lapsen asioista vastaavien sosiaalityöntekijöiden asiakasmäärät toukokuussa 2023. Aluehallintovirasto antoi asiasta päätöksen joulukuussa 2024. Päätöksessä Lounais-Suomen aluehallintovirasto antaa Satakunnan hyvinvointialueelle määräyksen saattaa lapsen asioista vastaavien sosiaalityöntekijöiden asiakasmäärät lastensuojelulain 13 b §:n 2 momentissa säädetyn mukaisiksi 20.5.2025 mennessä. Hyvinvointialue on ryhtynyt toimenpiteisiin varmistaakseen, että lapsen asioista vastaavien sosiaalityöntekijöiden asiakasmäärät noudattavat lain asettamia enimmäismääriä. </w:t>
+        <w:t>pidempi aika sekä avopalveluita tuottavia yksiköitä, joihin suunnitelmallista valvontaa ei ole aiemmin tehty.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0D6C02">
+        <w:t xml:space="preserve">  Yksiköiden valvonnassa painopistealueet ovat: omavalvontasuunnitelmat, lääkehoitosuunnitelmat, henkilöstö ja lasten oikeuksien toteutuminen. </w:t>
+      </w:r>
+      <w:r w:rsidR="613B3981" w:rsidRPr="5B0D6C02">
+        <w:t>Ympärivuorokautisten yksiköiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0D6C02">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7F5C3C9E" w:rsidRPr="5B0D6C02">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0D6C02">
+        <w:t xml:space="preserve">alvontakäyntien aikaväliksi tulee näin suunniteltuna </w:t>
+      </w:r>
+      <w:r w:rsidR="565EBD9D" w:rsidRPr="5B0D6C02">
+        <w:t>noin kaksi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B0D6C02">
+        <w:t xml:space="preserve"> vuotta. Suunnitelmallisen ohjauksen ja valvonnan lisäksi valvontatyö perustuu mahdollisiin epäkohtailmoituksiin ja niistä käynnistyvään reaktiiviseen toiminnan tarkastamiseen. Valvonnan painopisteiden painotus voi vaihdella eri valvontatapahtumissa. Painopisteisiin vaikuttavat esimerkiksi aiemmat toiminnasta tehdyt valvontahavainnot sekä yksikköön mahdollisesti kohdentuneet palautteet ja epäkohtailmoitukset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7528C511" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="001137F1">
+    <w:p w14:paraId="6CF4E4D3" w14:textId="77777777" w:rsidR="00C74476" w:rsidRPr="00C34870" w:rsidRDefault="00C74476" w:rsidP="5B0D6C02">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B7FA0A7" w14:textId="5715147F" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="001137F1">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
+        <w:ind w:left="1928"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc227739564"/>
       <w:r>
-        <w:t>Lasten, nuorten ja perheiden palvelussa suunnitelmallinen ohjaus ja valvonta kohdentuu korkean riskin palvelutuotantoon eli ympärivuorokautiseen toimintaan. Suunnitelmallisia ohjaus- ja arviointikäyntejä kohdennetaan lastensuojelun laitospalveluihin (lastensuojelulaitokset, ympärivuorokautinen laitosmuotoinen perhekuntoutus) ja lastensuojelun ammatilliseen perhehoitoon, joiden valvontakäynnistä on kulunut jo pidempi aika. Tämän lisäksi resurssien mukaan valvontatyötä kohdennetaan valtakunnallisen valvontaohjelman ja alueelliseen tietämykseen perustuen toimintaan, joissa on havaittu aiemmin haasteita. Suunnitelmallisia ohjaus- ja arviointikäyntejä tehdään otantana myös lapsiperheiden kotipalveluun sekä lastensuojelun sosiaalityöhön ja avohuollon tukitoimiin ilman kodin ulkopuolista sijoitusta (mm. perhetyö ja tehostettu perhetyö).</w:t>
-      </w:r>
+        <w:t>Mielenterveys- ja päihdepalvelut</w:t>
+      </w:r>
+      <w:r w:rsidR="00B240F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="01412684">
+        <w:t>sekä</w:t>
+      </w:r>
+      <w:r w:rsidR="00B240F9">
+        <w:t xml:space="preserve"> työikäisten sosiaalipalvelut</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="0DEAB8EE" w14:textId="0256E1E2" w:rsidR="004F5F23" w:rsidRPr="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="001137F1">
+    <w:p w14:paraId="314C0085" w14:textId="77777777" w:rsidR="00B240F9" w:rsidRDefault="00B240F9" w:rsidP="004B35E3">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159E7002" w14:textId="5F63F17E" w:rsidR="00DA3489" w:rsidRPr="00DA3489" w:rsidRDefault="00DA3489" w:rsidP="08955360">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1304"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>Vuo</w:t>
+      </w:r>
+      <w:r w:rsidR="43CFBFEC" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>nna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 suunnitelmalli</w:t>
+      </w:r>
+      <w:r w:rsidR="70BBB98B" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>sta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valvonta</w:t>
+      </w:r>
+      <w:r w:rsidR="2BACEC26" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mielenterveys- ja päihdepalvelu</w:t>
+      </w:r>
+      <w:r w:rsidR="5991FE5A" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>jen</w:t>
+      </w:r>
+      <w:r w:rsidR="0725CC00" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6CA00DBC" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>asumispalveluiss</w:t>
+      </w:r>
+      <w:r w:rsidR="0AF21C9D" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="6CA00DBC" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kohdist</w:t>
+      </w:r>
+      <w:r w:rsidR="216C2A6D" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etaan </w:t>
+      </w:r>
+      <w:r w:rsidR="7D8AF6B9" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>ympärivuorokautista palveluasumista tuottaviin yksiköihin</w:t>
+      </w:r>
+      <w:r w:rsidR="009C9115" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7DA9E832" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="5FAFB5C5" w:rsidRPr="1D5C3254">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riskiluokka </w:t>
+      </w:r>
+      <w:r w:rsidR="009C9115" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidR="5218C9BD" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>), ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> käynnistetään toinen kierros yhteisöllisen ja tuetun asumisen palveluntuottajien</w:t>
+      </w:r>
+      <w:r w:rsidR="401CCE0A" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (riskiluokka II)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ohjaus- ja arviointikäynneistä. Lisäksi toteutetaan ohjaus- ja arviointikäyntejä toiminnallisen kuntoutuksen sekä psykososiaalisen tuen yksiköihin</w:t>
+      </w:r>
+      <w:r w:rsidR="5EE90F76" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (riskiluokka II)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FA4466" w14:textId="77777777" w:rsidR="00DA3489" w:rsidRDefault="00DA3489" w:rsidP="00DA3489">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3BBC43" w14:textId="1F692283" w:rsidR="00DA3489" w:rsidRPr="00DA3489" w:rsidRDefault="00DA3489" w:rsidP="00DA3489">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5A731E61">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>Päihdepalvelujen valvontaa jatketaan valtakunnallisen sote-valvontaohjelman vuoden 2025 painopisteen mukaisesti aikuisten päihde- ja riippuvuuspalveluihin. Suunnitelmallisia ohjaus- ja arviointikäyntejä tehdään</w:t>
+      </w:r>
+      <w:r w:rsidR="5EFC2330" w:rsidRPr="5A731E61">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A731E61">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>päihdeklinikoille</w:t>
+      </w:r>
+      <w:r w:rsidR="75A8F395" w:rsidRPr="1D5C3254">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (riskiluokka II)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1D5C3254">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C522D2" w14:textId="0D1B1C30" w:rsidR="18837D05" w:rsidRDefault="18837D05" w:rsidP="011B56C3">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B257BD" w14:textId="0E3C8C70" w:rsidR="00DA3489" w:rsidRPr="00DA3489" w:rsidRDefault="00DA3489" w:rsidP="00DA3489">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="694E8256">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Työikäisten sosiaalipalveluissa valvonta kohdistuu </w:t>
+      </w:r>
+      <w:r w:rsidR="121A8AF1" w:rsidRPr="1D5C3254">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>aikuis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1D5C3254">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>sosiaalityön</w:t>
+      </w:r>
+      <w:r w:rsidRPr="694E8256">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palveluihin</w:t>
+      </w:r>
+      <w:r w:rsidR="6FB8B849" w:rsidRPr="694E8256">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (riskiluokka II)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="694E8256">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Suunnitelmallisia ohjaus- ja arviointikäyntejä toteutetaan eri alueiden sosiaalityön tiimeihin, ja valvontatyössä hyödynnetään </w:t>
+      </w:r>
+      <w:r w:rsidR="6CF98ED5" w:rsidRPr="1D5C3254">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>muun muassa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1D5C3254">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="694E8256">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>THL:n keräämiä tietoja täydentävää ja ennaltaehkäisevää toimeentulotukea saaneista henkilöistä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9C0D55" w14:textId="77777777" w:rsidR="00DA3489" w:rsidRPr="00DA3489" w:rsidRDefault="00DA3489" w:rsidP="00DA3489">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22CDA9EC" w14:textId="5721E890" w:rsidR="00B240F9" w:rsidRPr="00DA3489" w:rsidRDefault="00DA3489" w:rsidP="00DA3489">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>Kaikkien ohjaus- ja arviointikäyntien läpileikkaavana painopisteenä on omavalvonnan toteutuminen ja asiakasturvallisuus.</w:t>
+      </w:r>
+      <w:r w:rsidR="52D17385" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3D79FF42" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>Suunnitelmallisia</w:t>
+      </w:r>
+      <w:r w:rsidR="52D17385" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ohjaus- ja arv</w:t>
+      </w:r>
+      <w:r w:rsidR="67CF576C" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="52D17385" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>ointikäyntejä e</w:t>
+      </w:r>
+      <w:r w:rsidR="4440BF8D" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>deltävästi</w:t>
+      </w:r>
+      <w:r w:rsidR="52D17385" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="52D17385" w:rsidRPr="1D5C3254">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>palveluntuottaj</w:t>
+      </w:r>
+      <w:r w:rsidR="5DB9A0F4" w:rsidRPr="1D5C3254">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="52D17385" w:rsidRPr="1D5C3254">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>lle</w:t>
+      </w:r>
+      <w:r w:rsidR="52D17385" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lähetetään henkilöstölle suunnattu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="52D17385" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>forms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="52D17385" w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>-kysely toiminnan laatuun ja omavalvontaan liittyen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="08955360">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Suunnitelmallisen valvonnan lisäksi reaktiivista valvontaa tehdään epäkohtailmoitusten ja palautteiden perusteella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625D789A" w14:textId="77777777" w:rsidR="00B240F9" w:rsidRDefault="00B240F9" w:rsidP="004B35E3">
+      <w:pPr>
+        <w:ind w:left="1304"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72ED06A6" w14:textId="0860696F" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc227739565"/>
+      <w:r>
+        <w:t>Vammaispalvelut</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="2B818C9C" w14:textId="7272E345" w:rsidR="004F5F23" w:rsidRPr="005D2A8F" w:rsidRDefault="0002233A" w:rsidP="00065F64">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>. Kevään aikana on tarkoitus valvoa ympärivuorokautiset yksiköt, joihin ei ole vielä tehty valvontakoordinaattorin toimesta suunnitelmallista valvontakäyntiä. Tällaisia yksiköitä Satakunnan alueella on kymmenen. Lisäksi on tarkoitus valvoa kaksi muuta ympärivuorokautista yksikköä ja avopalveluita.  Yksiköiden valvonnassa painopistealueet ovat: omavalvontasuunnitelmat, lääkehoitosuunnitelmat, henkilöstö ja lasten oikeuksien toteutuminen. Syksyllä on tarkoitus aloittaa valvomaan toista kierrosta ympärivuorokautisia yksiköitä. Valvontakäyntien aikaväliksi tulee näin suunniteltuna vähän alle kaksi vuotta. Suunnitelmallisen ohjauksen ja valvonnan lisäksi valvontatyö perustuu mahdollisiin epäkohtailmoituksiin ja niistä käynnistyvään reaktiiviseen toiminnan tarkastamiseen. Valvonnan painopisteiden painotus voi vaihdella eri valvontatapahtumissa. Painopisteisiin vaikuttavat esimerkiksi aiemmat toiminnasta tehdyt valvontahavainnot sekä yksikköön mahdollisesti kohdentuneet palautteet ja epäkohtailmoitukset.</w:t>
+      <w:r w:rsidRPr="005D2A8F">
+        <w:t>Vuo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63496" w:rsidRPr="005D2A8F">
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2A8F">
+        <w:t xml:space="preserve"> 2025 alussa voimaan astuneen vammaispalvel</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63496" w:rsidRPr="005D2A8F">
+        <w:t>ul</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2A8F">
+        <w:t>ain</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5F23" w:rsidRPr="005D2A8F">
+        <w:t xml:space="preserve"> tarkoituksena on parantaa vammaisen henkilön yhdenvertaisuutta, osallisuutta ja osallistumista yhteiskunnassa sekä ehkäistä ja poistaa näiden toteutumisen esteitä. Keskeistä on </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5F23" w:rsidRPr="005D2A8F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">tukea vammaisen henkilön itsenäistä elämää ja itsemääräämisoikeuden toteutumista turvaamalla yksilöllisen tarpeen mukaiset riittävät ja laadultaan hyvät palvelut. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7FA0A7" w14:textId="79753E42" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="001137F1">
-[...87 lines deleted...]
-    <w:p w14:paraId="2B818C9C" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="00065F64">
+    <w:p w14:paraId="1CB84A6B" w14:textId="639F48A4" w:rsidR="000D2282" w:rsidRDefault="009616A8" w:rsidP="00065F64">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Uudistettu vammaispalvelulaki tuli voimaan 1.1.2025. Lain tarkoituksena on parantaa vammaisen henkilön yhdenvertaisuutta, osallisuutta ja osallistumista yhteiskunnassa sekä ehkäistä ja poistaa näiden toteutumisen esteitä. Keskeistä on tukea vammaisen henkilön itsenäistä elämää ja itsemääräämisoikeuden toteutumista turvaamalla yksilöllisen tarpeen mukaiset riittävät ja laadultaan hyvät palvelut. </w:t>
+      <w:r w:rsidRPr="005D2A8F">
+        <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon valtakunnallinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="005D2A8F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>valvontaohjelma</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005D2A8F">
+        <w:t xml:space="preserve"> vuosille 2024-2027</w:t>
+      </w:r>
+      <w:r w:rsidR="00874BB7">
+        <w:t xml:space="preserve"> ei </w:t>
+      </w:r>
+      <w:r w:rsidR="007555A1">
+        <w:t>vielä an</w:t>
+      </w:r>
+      <w:r w:rsidR="00173403">
+        <w:t>na valvonnan suuntaviivoja vammaispalveluille</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF437F">
+        <w:t xml:space="preserve"> vuodelle 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00173403">
+        <w:t xml:space="preserve">, mutta </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1C3B">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1C3B" w:rsidRPr="006E1C3B">
+        <w:t>ammaispalveluiden keskeiset tavoitteet vuodelle 2026 kytkeytyvät 1. tammikuuta 2025 voimaan astuneen uuden </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="006E1C3B" w:rsidRPr="006E1C3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>vammaispalvelulain</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006E1C3B" w:rsidRPr="006E1C3B">
+        <w:t> toimeenpanoon ja sen soveltamisalan tarkentamiseen</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1C3B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3E2C" w:rsidRPr="00FB3E2C">
+        <w:t>Vuoden 2026 alusta lähtien vammaispalvelulakiin on tehty tarkennuksia</w:t>
+      </w:r>
+      <w:r w:rsidR="005753E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005753E9" w:rsidRPr="005753E9">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF702B" w:rsidRPr="00EF702B">
+        <w:t>avun tarve eri elämänvaiheissa</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3E2C" w:rsidRPr="005753E9">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005753E9" w:rsidRPr="005753E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005753E9">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="005753E9" w:rsidRPr="005753E9">
+        <w:t>ikeuksien turvaaminen)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3E2C" w:rsidRPr="00FB3E2C">
+        <w:t xml:space="preserve"> joilla varmistetaan palveluiden kohdentuminen erityislain tarkoituksen mukaisesti</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3E2C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0015">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FC0401" w14:textId="2EF348FF" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="00065F64">
+    <w:p w14:paraId="7D17AE06" w14:textId="77777777" w:rsidR="009301DD" w:rsidRDefault="00CC3AFB" w:rsidP="00065F64">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> on seurata hyvinvointialueiden omavalvonnan toteutumista vammaispalvelujen järjestämisessä erityisesti lain edellyttämien määräaikojen toteutumisen, vammaisten lasten palvelujen järjestämisen sekä erityisen vaativaa tukea tarvitsevien asiakkaiden palvelujen järjestämisen suhteen. </w:t>
+      <w:r w:rsidRPr="00CC3AFB">
+        <w:t>Palvelujen toteutuminen suunnitelman mukaisesti: Valvon</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6E81">
+        <w:t>takäynneillä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3AFB">
+        <w:t xml:space="preserve"> seurataan</w:t>
+      </w:r>
+      <w:r w:rsidR="008818B3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7D4C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3AFB">
+        <w:t>että myönnetyt palvelut ja tukitoimet vastaavat sisällöltään ja laadultaan sitä, mitä asiakassuunnitelmaan on kirjattu</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6E81">
+        <w:t xml:space="preserve"> ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB67B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0BD0" w:rsidRPr="00FB0BD0">
+        <w:t>että </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0BD0" w:rsidRPr="000A6E81">
+        <w:t>asiakassuunnitelmien</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0BD0" w:rsidRPr="00FB0BD0">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3752C">
+        <w:t xml:space="preserve">ja toteuttamissuunnitelmien </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0BD0" w:rsidRPr="00FB0BD0">
+        <w:t xml:space="preserve">vaikuttavuutta ja ajantasaisuutta arvioidaan </w:t>
+      </w:r>
+      <w:r w:rsidR="00D650AD">
+        <w:t xml:space="preserve">palveluyksikössä </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0BD0" w:rsidRPr="00FB0BD0">
+        <w:t>säännöllisesti.</w:t>
+      </w:r>
+      <w:r w:rsidR="00686D08">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16327135" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="00065F64">
+    <w:p w14:paraId="15698231" w14:textId="27E71543" w:rsidR="00CC3AFB" w:rsidRPr="005D2A8F" w:rsidRDefault="00CE4107" w:rsidP="00065F64">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t>Lounais-Suomen aluehallintoviraston järjestämislain 30 §:n 2 momentin mukaisessa selvityksessä Satakunnassa esiin nousee yhteydenottojen perusteella henkilöstön saatavuuden haasteet vammaisten henkilöiden ympärivuorokautisessa palveluasumisessa (sosiaali- ja terveydenhuollon yhdenvertainen toteutuminen vuonna 2023 ja Q1/2024).</w:t>
+      <w:r w:rsidRPr="00CE4107">
+        <w:t>Lupa- ja valvontavirasto</w:t>
+      </w:r>
+      <w:r w:rsidR="00414F8E">
+        <w:t xml:space="preserve"> ilmoitti 6.3.2026, että se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4107">
+        <w:t xml:space="preserve"> valvoo </w:t>
+      </w:r>
+      <w:r w:rsidR="009301DD">
+        <w:t>kuluvana vuonna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4107">
+        <w:t xml:space="preserve"> itsemääräämisoikeuden toteutumista sekä rajoitustoimenpiteiden käyttöä ympärivuorokautisissa asumispalveluissa</w:t>
+      </w:r>
+      <w:r w:rsidR="0088305F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07E2B">
+        <w:t xml:space="preserve"> Suunnitelmallisilla ohjaus- ja arviointikäynneillä</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7E2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002173ED">
+        <w:t xml:space="preserve">näiden valvontojen lisäksi valvotaan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002173ED">
+        <w:t>päiväaikastoimintojen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002173ED">
+        <w:t xml:space="preserve"> lääkehoitoa</w:t>
+      </w:r>
+      <w:r w:rsidR="009301DD">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282DC5BD" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="00065F64">
+    <w:p w14:paraId="7F07A212" w14:textId="50A673E0" w:rsidR="004F5F23" w:rsidRPr="005D2A8F" w:rsidRDefault="004F5F23" w:rsidP="00065F64">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve"> THL:n vammaispalvelut 2022-selvitys vammaispalvelujen tilanteesta. Palvelujen toteutuksessa oli ongelmia erityisesti asumispalveluissa, mutta henkilöstöpula heijastuu vastausten perusteella myös henkilökohtaisen avun ja liikkumispalvelujen toteutumiseen.</w:t>
+      <w:r w:rsidRPr="005D2A8F">
+        <w:t xml:space="preserve">Valvontatyötä kohdennetaan valtakunnallisen valvontaohjelman ja alueelliseen tietämykseen perustuen toimintaan, joissa on havaittu aikaisemmin haasteita. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F07A212" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="00065F64">
+    <w:p w14:paraId="33C86C25" w14:textId="20A48277" w:rsidR="004B35E3" w:rsidRPr="005D2A8F" w:rsidRDefault="004F5F23" w:rsidP="004B35E3">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Valvontatyötä kohdennetaan valtakunnallisen valvontaohjelman ja alueelliseen tietämykseen perustuen toimintaan, joissa on havaittu aikaisemmin haasteita. </w:t>
+      <w:r w:rsidRPr="005D2A8F">
+        <w:t>Vuonna 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8466B" w:rsidRPr="005D2A8F">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2A8F">
+        <w:t xml:space="preserve"> suunnitelmalliset ohjaus- ja valvontakohteet:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C86C25" w14:textId="77777777" w:rsidR="004B35E3" w:rsidRDefault="004F5F23" w:rsidP="004B35E3">
-[...8 lines deleted...]
-    <w:p w14:paraId="4ECE11ED" w14:textId="77777777" w:rsidR="004B35E3" w:rsidRDefault="004F5F23" w:rsidP="004B35E3">
+    <w:p w14:paraId="4ECE11ED" w14:textId="77777777" w:rsidR="004B35E3" w:rsidRPr="005D2A8F" w:rsidRDefault="004F5F23" w:rsidP="004B35E3">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005D2A8F">
         <w:t>ympärivuorokautinen palveluasuminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0EB4CC" w14:textId="77777777" w:rsidR="004B35E3" w:rsidRDefault="004F5F23" w:rsidP="004B35E3">
+    <w:p w14:paraId="6F0EB4CC" w14:textId="77777777" w:rsidR="004B35E3" w:rsidRPr="005D2A8F" w:rsidRDefault="004F5F23" w:rsidP="004B35E3">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005D2A8F">
         <w:t xml:space="preserve">tuettu asuminen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16948231" w14:textId="77777777" w:rsidR="004B35E3" w:rsidRDefault="004F5F23" w:rsidP="004B35E3">
+    <w:p w14:paraId="16948231" w14:textId="77777777" w:rsidR="004B35E3" w:rsidRPr="005D2A8F" w:rsidRDefault="004F5F23" w:rsidP="004B35E3">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005D2A8F">
         <w:t>yhteisöllinen asuminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3961FBF7" w14:textId="77777777" w:rsidR="004B35E3" w:rsidRDefault="004F5F23" w:rsidP="004B35E3">
+    <w:p w14:paraId="3961FBF7" w14:textId="06509277" w:rsidR="004B35E3" w:rsidRPr="005D2A8F" w:rsidRDefault="004F5F23" w:rsidP="004B35E3">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t>lasten ja nuorten tilapäinen hoito</w:t>
+      <w:r w:rsidRPr="005D2A8F">
+        <w:t xml:space="preserve">lasten ja nuorten </w:t>
+      </w:r>
+      <w:r w:rsidR="004932CF">
+        <w:t>lyhytaikainen hoito</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1514056F" w14:textId="77777777" w:rsidR="004B35E3" w:rsidRDefault="004F5F23" w:rsidP="004B35E3">
+    <w:p w14:paraId="1514056F" w14:textId="77777777" w:rsidR="004B35E3" w:rsidRPr="005D2A8F" w:rsidRDefault="004F5F23" w:rsidP="004B35E3">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005D2A8F">
         <w:t>päiväaikainen toiminta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3364FE86" w14:textId="708ABE1A" w:rsidR="004F5F23" w:rsidRPr="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004B35E3">
+    <w:p w14:paraId="3364FE86" w14:textId="708ABE1A" w:rsidR="004F5F23" w:rsidRPr="005D2A8F" w:rsidRDefault="004F5F23" w:rsidP="004B35E3">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005D2A8F">
         <w:t>henkilökohtainen apu</w:t>
       </w:r>
-      <w:r w:rsidR="004B35E3">
+      <w:r w:rsidR="004B35E3" w:rsidRPr="005D2A8F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67865DB2" w14:textId="71FA8B18" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="004F5F23">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc194652589"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc227739566"/>
       <w:r>
         <w:t>Ikääntyneiden palvelut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="5406EB38" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="00065F64">
+    <w:p w14:paraId="5C092A36" w14:textId="7D6A6D11" w:rsidR="3142FE3C" w:rsidRPr="00983F42" w:rsidRDefault="72831CD6" w:rsidP="00983F42">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t>Ympärivuorokautisen palveluasumisen, yhteisöllisen asumisen ja kotiin annettavien palveluiden valvonnassa kiinnitetään erityistä huomiota yhteisten valvonnan painopisteiden yleisimpiin poikkeamiin, joita todettiin vuoden 2024 valvonnoissa. Tavoitteita täydentävät kansallisen valvontaohjelman ikääntyneiden osuuden painopistealue sekä vanhuspalvelulakiin uutena tullut hoitajamitoituksen muutos. Tukipalveluiden osalta määritellään erilliset tavoitteet.</w:t>
+      <w:r w:rsidRPr="00983F42">
+        <w:t xml:space="preserve">Vuonna 2025 ikääntyneiden palveluihin toteutettiin 56 valvontatapahtumaa, joista suunnitelmallisia ohjaus- ja arviointikäyntejä oli 42. Tavoitteet ylitettiin.  6 valvontatapahtumaa kohdistui kotihoidon omiin tiimeihin (tiimejä 27) ja 4 tapahtumaa yksityiseen ikääntyneille kohdistuvaan säännölliseen kotihoitoon (tuottajia 42). Ympärivuorokautiseen palveluasumiseen kohdistui 20 käyntiä, joista omaan tuotantoon 8, yksityiseen 12, hyvinvointialueen yksiköiden määrän ollessa 25 ja yksityisten palveluntuottajien 65. Yhteisölliseen asumisen yhteensä kahdeksaan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00983F42">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">yksikköön toteutettiin 7 valvontatapahtumaa sekä kotona-asumista tukeviin Arvi-yksiköihin 5, yksiköiden kokonaismäärän ollessa 9. Lisäksi toteutettiin yksittäisiä prosessiin liittyviä tapahtumia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB31B56" w14:textId="77777777" w:rsidR="00D665DC" w:rsidRDefault="004F5F23" w:rsidP="00D665DC">
+    <w:p w14:paraId="7A9DFC93" w14:textId="44F49062" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Yhteisöllinen asuminen on ollut sosiaalihuoltolain mukaista palvelua vuoden 2023 alusta lukien ja uuteen palvelumuotoon on liittynyt paljon ohjauksen tarvetta. THL tekee tämänhetkisen tiedon mukaan vuoden 2025 loppupuolella uuden tiedonkeruun kotihoidon riittävyydestä. Vuonna 2026 kotihoito voisi olla yhtenä suunnitelmallisen valvontaohjelman painopisteenä siten, että tuolloin käytettävissä olevia kotihoidon riittävyyden tietoja vertailtaisiin tämä vuoden tuloksiin.  </w:t>
+        <w:t xml:space="preserve">Ikäpalveluiden valvonnassa pyritään tehostamaan valvonnan sujuvuutta sekä resurssien käyttöä. Kotihoidon </w:t>
+      </w:r>
+      <w:r w:rsidR="152A8D3E">
+        <w:t>hyvinvointialueen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> palvelutuotannon tiimeissä esihenkilörakenne on muuttunut siten, että jokaisella esihenkilöllä on kaksi tai useampi tiimi vastuullaan. Siten kotihoidon osalta </w:t>
+      </w:r>
+      <w:r w:rsidR="7BE2E4D5">
+        <w:t>pyritään</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> valvontatapahtum</w:t>
+      </w:r>
+      <w:r w:rsidR="55117C40">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kohdistam</w:t>
+      </w:r>
+      <w:r w:rsidR="1CCF6963">
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> siten, että jokaiseen tiimiin ei suunnitella erillistä valvontatapahtumaa, vaan yksittäinen</w:t>
+      </w:r>
+      <w:r w:rsidR="6F7073E8">
+        <w:t xml:space="preserve"> (suunnitelmallinen)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> valvontatapahtuma kattaa kaikki kyseisen esihenkilön vastuulla olevat tiimit, poissulkien yhteisöllinen asuminen. Näin vähennetään myös esihenkilöön kohdistuvaa kuormitusta.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8E874C" w14:textId="77777777" w:rsidR="00D665DC" w:rsidRDefault="004F5F23" w:rsidP="00D665DC">
+    <w:p w14:paraId="0227FBFD" w14:textId="5E967E0E" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Vuonna 2025 suunnitelmalliset ohjaus- ja valvontakohteet</w:t>
+        <w:t xml:space="preserve">Ympärivuorokautisessa palvelussa on toteutunut vastaava esihenkilömuutos, mutta korkean riskin palveluissa ei vastaavaa yhdistämistä tulla ainakaan toistaiseksi kokeilemaan, sillä asumispalveluissa yksikön fyysinen rakenne ja erot asiakasmäärissä vaikuttavat merkittävästi palvelujen toteuttamiseen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7863F1D9" w14:textId="77777777" w:rsidR="00D665DC" w:rsidRDefault="004F5F23" w:rsidP="00D665DC">
+    <w:p w14:paraId="2C8F9D11" w14:textId="11422383" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Suunnitelmallisen valvonnan listauksesta on poistettu tilapäistä kotihoitoa tuottavat yksityiset tuottajat, sillä suurin osa heistä on myös säännöllisen kotihoidon tuottajapoolissa, joko osto- ja/tai palvelusetelituottajina, joka säännöllisen valvonnan listaukseen sisältyy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8AEA99" w14:textId="6C9DBD67" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EBF845" w14:textId="05B9B717" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kirjoitushetkellä suunnitelmallisia valvontakohteita ikäpalveluissa on yhteensä 145. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069349D7" w14:textId="0657208F" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vuonna 2026 suunnitelmalliset ohjaus- ja valvontakohteet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027A121E" w14:textId="4183C42F" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ympärivuorokautinen palveluasuminen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D26EB7" w14:textId="6C8F1AED" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yhteisöllinen asuminen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C5E90A" w14:textId="700EF944" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kotiin annettavat palvelut </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BDC55F" w14:textId="74D50823" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kotona asumista tukevat palvelut </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7EB549" w14:textId="77777777" w:rsidR="00C4149E" w:rsidRDefault="00C4149E" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1CB485" w14:textId="31DE7D6E" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Valvonnan painopistealueet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3DD85F" w14:textId="2D874157" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tuottaja on laatinut ja päivittänyt lain ja sopimuksien edellyttämät asiakirjat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7B2C5E" w14:textId="13F226E5" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RAI-arviointien hyödyntäminen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185C7A2F" w14:textId="5A665167" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Asiakkaiden palveluntarpeen arviointi ja sen vaikutus hoitajamitoitukseen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5ACB83" w14:textId="7C58F107" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Palveluiden saavutettavuus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD16F8F" w14:textId="48641369" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Omatyöntekijöiden nimeäminen ja tehtävät. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA7A65C" w14:textId="186DFD49" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17569A64" w14:textId="4BFA1EE8" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Valvontavuosi alkaa korkeamman riskiluokan kohteilla, joissa ei ole vielä ehditty toteuttaa valvontaa hyvinvointialueen toiminta-aikana. Valvonnan riskipisteytystä on muokattu siten, että palvelumuotojen valvontatiheyttä on harvennettu</w:t>
+      </w:r>
+      <w:r w:rsidR="14A61749">
+        <w:t xml:space="preserve"> resurssimuutosten takia.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Valvottaviksi nostetaan tulevalla kaudella vain niitä tuottajia, joilla on asiakkaita. Muiden osalta palvelutuotanto seuraa tilannetta hyväksyntäprosessin kautta sekä seuraamalla sääntökirjan mukaisten asiakirjojen toimituksia ja asianmukaisuutta sääntökirjassa edellytetyllä tavalla. Ikääntyneiden palveluiden valvontakoordinaattori sekä palvelutuotannon ostopalvelukoordinaattori, päälliköt ja johtajat tekevät edelleen yhteistyötä, jos palvelutuotannossa havaitaan poikkeamia.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529C520D" w14:textId="5AC6D960" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Palvelujen valvonnassa kiinnitetään huomiota yhteisten valvonnan painopisteiden yleisimpiin poikkeamiin, joita todettiin vuoden 2025 valvonnoissa. Näitä olivat mm. omavalvontasuunnitelmien raportointiin liittyvät poikkeamat, asiakkaiden toteuttamissuunnitelmien hyödyntäminen arjessa sekä toimitiloihin ja välineisiin liittyvät poikkeamat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381B2F11" w14:textId="0F25FDD9" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tavoitteita täydentävät kansallisen valvontaohjelman ikääntyneiden osuuden painopistealueet, joiden julkaisemista vielä odotetaan vuodelle 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47728113" w14:textId="0DBE96F8" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yhteisöllinen asuminen on ollut sosiaalihuoltolain mukaista palvelua vuoden 2023 alusta lukien ja uuteen palvelumuotoon on liittynyt paljon ohjauksen tarvetta. Yhteisöllisen asumisen osalta yksiköt on kierretty vuoden 2025 aikana ja valvonta kohdistuu näissä todettujen kehittämistarpeiden seurantaan ja ohjaukseen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24147CBF" w14:textId="54D62919" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Reaktiivista valvontaa kohdennetaan niihin toimintayksiköihin, joiden toiminnasta tehdään epäkohtailmoituksia, muistutuksia, kanteluita tai valvontayksikkö saa muuten tietoonsa seikkoja, jotka antavat varteenotettavan syyn tarkastaa toimintayksikön toimintaa sekä valvontaviranomaisen pyynnöstä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4710B795" w14:textId="44D0265B" w:rsidR="72831CD6" w:rsidRDefault="72831CD6" w:rsidP="18837D05">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Valvontatyö toteutetaan ensisijaisesti lähitapaamisina valvottavassa toimintayksikössä, joka mahdollistaa toiminnan konkreettisen seuraamisen, henkilökunnan haastattelun ja toimintaympäristöön tutustumisen. Lähivalvontaa ja ohjausta täydentävät etävalvonta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Teams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-kokousten muodossa, asiakirjavalvonta sekä sähköposti- ja puhelinkeskustelut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E97D4BE" w14:textId="79584BBD" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="00065F64">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc227739567"/>
+      <w:r>
+        <w:t>Perusterveydenhuolto ja erikoissairaanhoito</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="7AE2B4CD" w14:textId="5481550C" w:rsidR="00C93998" w:rsidRDefault="3A7EAF48" w:rsidP="00C93998">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3142AA54">
+        <w:t>Perusterveydenhuollossa suunnitelmallista valvontatyötä jatketaan risk</w:t>
+      </w:r>
+      <w:r w:rsidR="7E4FC017" w:rsidRPr="3142AA54">
+        <w:t>iluokituksen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3142AA54">
+        <w:t xml:space="preserve"> mukaisesti</w:t>
+      </w:r>
+      <w:r w:rsidR="6BCCD02D" w:rsidRPr="3142AA54">
+        <w:t xml:space="preserve"> yksiköihin, joissa suunnitelmallista ohjausta- ja valvontaa ei ole vielä tehty hyvinvointialueen aikana</w:t>
+      </w:r>
+      <w:r w:rsidR="57ED47D7" w:rsidRPr="3142AA54">
+        <w:t xml:space="preserve">. Yleislääketieteen osastoilla aloitetaan toinen valvontakierros. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24723E7D" w14:textId="0664CC6E" w:rsidR="00D665DC" w:rsidRPr="00C34870" w:rsidRDefault="00D665DC" w:rsidP="00D665DC">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3142AA54">
+        <w:t>Vuonna 202</w:t>
+      </w:r>
+      <w:r w:rsidR="2901FA6B" w:rsidRPr="3142AA54">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3142AA54">
+        <w:t xml:space="preserve"> suunnitelmalliset ohjaus- ja valvontakohteet:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EA811A" w14:textId="79B4B5AA" w:rsidR="008B1117" w:rsidRPr="00C34870" w:rsidRDefault="008B1117" w:rsidP="008B1117">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3142AA54">
+        <w:t xml:space="preserve">perhekeskusten </w:t>
+      </w:r>
+      <w:r w:rsidR="5EC1454E" w:rsidRPr="3142AA54">
+        <w:t>psy</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93998">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="5EC1454E" w:rsidRPr="3142AA54">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93998">
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r w:rsidR="5EC1454E" w:rsidRPr="3142AA54">
+        <w:t>gipalvelut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3142AA54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5211F786" w:rsidRPr="3142AA54">
+        <w:t>sekä terapia- ja kuntoutuspalvelut</w:t>
+      </w:r>
+      <w:r w:rsidR="705D9481" w:rsidRPr="3142AA54">
+        <w:t xml:space="preserve"> (riskiluokka II)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2116A25D" w14:textId="79C418FA" w:rsidR="008B1117" w:rsidRPr="00C34870" w:rsidRDefault="008B1117" w:rsidP="008B1117">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3142AA54">
+        <w:t xml:space="preserve">suun terveydenhuollon </w:t>
+      </w:r>
+      <w:r w:rsidR="00D665DC" w:rsidRPr="3142AA54">
+        <w:t>hammashoitolat</w:t>
+      </w:r>
+      <w:r w:rsidR="453FFA9C" w:rsidRPr="3142AA54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="06D110AE" w:rsidRPr="3142AA54">
+        <w:t>(riskiluokka II)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3BD76A" w14:textId="50D9F849" w:rsidR="008B1117" w:rsidRPr="00C34870" w:rsidRDefault="008B1117" w:rsidP="008B1117">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3142AA54">
+        <w:lastRenderedPageBreak/>
+        <w:t>sote-keskus</w:t>
+      </w:r>
+      <w:r w:rsidR="00D665DC" w:rsidRPr="3142AA54">
+        <w:t xml:space="preserve">ten </w:t>
+      </w:r>
+      <w:r w:rsidR="22368C64" w:rsidRPr="3142AA54">
+        <w:t xml:space="preserve">ja -pisteiden </w:t>
+      </w:r>
+      <w:r w:rsidR="00D665DC" w:rsidRPr="3142AA54">
+        <w:t xml:space="preserve">vastaanotot </w:t>
+      </w:r>
+      <w:r w:rsidR="5CD215D9" w:rsidRPr="3142AA54">
+        <w:t>(riskiluokka II)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236DC982" w14:textId="1F5969EB" w:rsidR="154DD11C" w:rsidRDefault="154DD11C" w:rsidP="3142AA54">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3142AA54">
+        <w:t>Yleislääketieteen osasto</w:t>
+      </w:r>
+      <w:r w:rsidR="01B861D0" w:rsidRPr="3142AA54">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="2BC3BCEC" w:rsidRPr="3142AA54">
+        <w:t xml:space="preserve"> (riskiluokka III)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3356CDA9" w14:textId="77777777" w:rsidR="00C93998" w:rsidRDefault="00C93998" w:rsidP="00065F64">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4629D269" w14:textId="24AA4647" w:rsidR="004F5F23" w:rsidRPr="00471243" w:rsidRDefault="004F5F23" w:rsidP="00065F64">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00471243">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Erikoissairaanhoidossa suunnitelmallinen ohjaus ja valvonta kohdentuu riskiperusteisesti korkean riskin palvelutuotantoon eli ympärivuorokautiseen toimintaan</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5DE6" w:rsidRPr="00471243">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, ensihoito- ja päivystystoimintaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471243">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tämän lisäksi resurssien mukaan valvontatyötä kohdennetaan valtakunnallisen valvontaohjelman ja alueelliseen tietämykseen perustuen toimintaan, joissa on havaittu aikaisemmin haasteita. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAC1855" w14:textId="45253632" w:rsidR="009A775C" w:rsidRPr="00471243" w:rsidRDefault="004F5F23" w:rsidP="009A775C">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00471243">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Vuonna 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00471243" w:rsidRPr="00471243">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471243">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suunnitelmalliset ohjaus- ja valvontakohteet:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2D2DCF" w14:textId="5468859F" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="00471243">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Ympärivuorokautinen palveluasuminen</w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00471243">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ympärivuorokautiset osastot</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01CE7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, joissa ei ole vielä hyvinvointialueen aikana toteutettu suunnitelmallista valvontaa tai edellisestä valvonnasta on aikaa kolme vuotta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05955893" w14:textId="77777777" w:rsidR="00D665DC" w:rsidRDefault="004F5F23" w:rsidP="00D665DC">
+    <w:p w14:paraId="5F51B7F9" w14:textId="39081A1D" w:rsidR="00893341" w:rsidRDefault="00893341" w:rsidP="00471243">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Yhteisöllinen asuminen</w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>palliatiivinen toimintakokonaisuus (jatkoa vielä vuodelta 2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35462E72" w14:textId="77777777" w:rsidR="00D665DC" w:rsidRDefault="004F5F23" w:rsidP="00D665DC">
+    <w:p w14:paraId="1AB1837B" w14:textId="48DB09B1" w:rsidR="005E10B0" w:rsidRPr="00471243" w:rsidRDefault="005E10B0" w:rsidP="00471243">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Kotiin annettavat palvelut</w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">psykiatrian </w:t>
+      </w:r>
+      <w:r w:rsidR="00251780">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>osastohoito</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01CE7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3137A70C" w14:textId="5CED1880" w:rsidR="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="00D665DC">
-[...15 lines deleted...]
-    <w:p w14:paraId="65344574" w14:textId="77777777" w:rsidR="00D665DC" w:rsidRDefault="00D665DC" w:rsidP="00D665DC">
+    <w:p w14:paraId="734332F1" w14:textId="7306BECF" w:rsidR="004F5F23" w:rsidRPr="005E10B0" w:rsidRDefault="004F5F23" w:rsidP="00065F64">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3142AA54">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suunnitelmallisen ohjauksen ja valvonnan lisäksi valvontatyö perustuu mahdollisiin epäkohtailmoituksiin ja niistä käynnistyvään reaktiiviseen toiminnan tarkastamiseen. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="43D6870B" w14:textId="41C2B205" w:rsidR="00D665DC" w:rsidRDefault="004F5F23" w:rsidP="00D665DC">
+    <w:p w14:paraId="024196EE" w14:textId="47BC1632" w:rsidR="004F5F23" w:rsidRPr="00FD0090" w:rsidRDefault="004F5F23" w:rsidP="00065F64">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...343 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3142AA54">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
         <w:t>Valvonnan painopisteiden painotus voi vaihdella eri valvontatapahtumissa. Painopisteisiin vaikuttavat esimerkiksi aiemmat toiminnasta tehdyt valvontahavainnot sekä yksikköön mahdollisesti kohdentuneet palautteet ja epäkohtailmoitukset.</w:t>
+      </w:r>
+      <w:r w:rsidR="00825BB1" w:rsidRPr="3142AA54">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Suunnitelmalliset valvontatapahtumat toteutetaan lähitapaamisina toimintayksiköissä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438B6659" w14:textId="77777777" w:rsidR="004F5F23" w:rsidRPr="004F5F23" w:rsidRDefault="004F5F23" w:rsidP="00065F64">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F5F23" w:rsidRPr="004F5F23" w:rsidSect="007D02E3">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2495" w:right="1247" w:bottom="1985" w:left="1247" w:header="936" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="640DF452" w14:textId="77777777" w:rsidR="00740B8A" w:rsidRDefault="00740B8A" w:rsidP="00AC7BC5">
+    <w:p w14:paraId="0518A214" w14:textId="77777777" w:rsidR="008F104E" w:rsidRDefault="008F104E" w:rsidP="00AC7BC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0662D93D" w14:textId="77777777" w:rsidR="00740B8A" w:rsidRDefault="00740B8A"/>
+    <w:p w14:paraId="1D0E87A6" w14:textId="77777777" w:rsidR="008F104E" w:rsidRDefault="008F104E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17875B98" w14:textId="77777777" w:rsidR="00740B8A" w:rsidRDefault="00740B8A" w:rsidP="00AC7BC5">
+    <w:p w14:paraId="5137337D" w14:textId="77777777" w:rsidR="008F104E" w:rsidRDefault="008F104E" w:rsidP="00AC7BC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED18965" w14:textId="77777777" w:rsidR="00740B8A" w:rsidRDefault="00740B8A"/>
+    <w:p w14:paraId="4DBF1D86" w14:textId="77777777" w:rsidR="008F104E" w:rsidRDefault="008F104E"/>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="1F2A0344" w14:textId="77777777" w:rsidR="008F104E" w:rsidRDefault="008F104E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geomanist">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000002F" w:usb1="1000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="570CFFE0" w14:textId="77777777" w:rsidR="004674C7" w:rsidRPr="00127328" w:rsidRDefault="004674C7" w:rsidP="004674C7">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TaulukkoRuudukko"/>
       <w:tblW w:w="9393" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       <w:tblCaption w:val="Hyvinvointialueen yhteystiedot"/>
       <w:tblDescription w:val="Tämä taulukko sisältää hyvinvointialueen yhteystiedot."/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2632"/>
       <w:gridCol w:w="4598"/>
@@ -2787,84 +4114,87 @@
           <w:pPr>
             <w:pStyle w:val="Alatunniste"/>
             <w:rPr>
               <w:lang w:val="fi-FI"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C826A6">
             <w:rPr>
               <w:lang w:val="fi-FI"/>
             </w:rPr>
             <w:t>kirjaamo@sata.fi</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="572BE988" w14:textId="77777777" w:rsidR="008A6A82" w:rsidRPr="00127328" w:rsidRDefault="008A6A82" w:rsidP="004674C7">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F794ACF" w14:textId="77777777" w:rsidR="00740B8A" w:rsidRDefault="00740B8A" w:rsidP="00AC7BC5">
+    <w:p w14:paraId="3C5613C4" w14:textId="77777777" w:rsidR="008F104E" w:rsidRDefault="008F104E" w:rsidP="00AC7BC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B37CC35" w14:textId="77777777" w:rsidR="00740B8A" w:rsidRDefault="00740B8A"/>
+    <w:p w14:paraId="4D41158D" w14:textId="77777777" w:rsidR="008F104E" w:rsidRDefault="008F104E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4591216F" w14:textId="77777777" w:rsidR="00740B8A" w:rsidRDefault="00740B8A" w:rsidP="00AC7BC5">
+    <w:p w14:paraId="6351EBD1" w14:textId="77777777" w:rsidR="008F104E" w:rsidRDefault="008F104E" w:rsidP="00AC7BC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBC7F01" w14:textId="77777777" w:rsidR="00740B8A" w:rsidRDefault="00740B8A"/>
+    <w:p w14:paraId="58D0976D" w14:textId="77777777" w:rsidR="008F104E" w:rsidRDefault="008F104E"/>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="30BC1C4A" w14:textId="77777777" w:rsidR="008F104E" w:rsidRDefault="008F104E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CDC95E4" w14:textId="77777777" w:rsidR="0014405D" w:rsidRPr="00C8579A" w:rsidRDefault="00C8579A" w:rsidP="00C8579A">
     <w:pPr>
       <w:pStyle w:val="Sivunro"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5E1041FA" wp14:editId="30C0015E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5E1041FA" wp14:editId="30C0015E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1792800" cy="428400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 1">
@@ -2905,90 +4235,77 @@
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00DB043B">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DB043B">
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DB043B">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00DB043B">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00DB043B">
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00F47BBC">
-[...19 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES  \* Arabic ">
+      <w:r w:rsidR="00102D96">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:fldSimple>
     <w:r w:rsidRPr="00DB043B">
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A9189BB" w14:textId="77777777" w:rsidR="00F5680A" w:rsidRDefault="00D8544B">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51013C0E" wp14:editId="3769B4CF">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51013C0E" wp14:editId="3769B4CF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>1280006</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3855085" cy="917575"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Kuva 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Kuva 2">
@@ -3018,81 +4335,96 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3855600" cy="917737"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:textHash int2:hashCode="RTypTB4Qs4Ucot" int2:id="VbIcqugo">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="GfjjLvVeJttndX" int2:id="cvztnFPL">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="097D9638" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:12pt;height:6.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:11.65pt;height:6.1pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="nuoli"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:12pt;height:8.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:12.75pt;height:8.85pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="nuoli"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="41B2BA1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0099117F"/>
@@ -4629,50 +5961,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19CBC618"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BFCDEA6"/>
+    <w:lvl w:ilvl="0" w:tplc="03506104">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2024" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="56A0B40E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="03C4CC42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7C52DF44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AF18AD28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7C26356A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="73446C52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="01EC20A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EA5C9054">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AAD21B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05061448"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4741,51 +6186,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24325247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D4CBB3C"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4854,51 +6299,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28200ED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09B4777C"/>
     <w:lvl w:ilvl="0" w:tplc="2814E6A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numeroituluettelo3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2716" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3436" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4941,51 +6386,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7036" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7756" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8476" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="305E4752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A51EF2B6"/>
     <w:lvl w:ilvl="0" w:tplc="00EA5BB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numeroituluettelo2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2001" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2721" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5028,51 +6473,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6321" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7041" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7761" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="324A104A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A160FE0"/>
     <w:lvl w:ilvl="0" w:tplc="040B000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040B001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5114,51 +6559,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32B63F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11487E9A"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5227,51 +6672,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33BE3690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D13218D2"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5340,51 +6785,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AEA7409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4EA404A"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5453,51 +6898,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E4103C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F27C3E56"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5566,51 +7011,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E4933A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17AECCD6"/>
     <w:lvl w:ilvl="0" w:tplc="70E8FFE8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1FBCC8AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5678,51 +7123,51 @@
     <w:lvl w:ilvl="7" w:tplc="DDD0F39E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="80E09A00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43BA67BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9A541D7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Otsikko1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Otsikko2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="624" w:hanging="624"/>
       </w:pPr>
@@ -5800,51 +7245,51 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Otsikko8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2325" w:hanging="2325"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Otsikko9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2608" w:hanging="2608"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BDA2992"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B4A113A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Luettelonumeroitu"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1637" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2019" w:hanging="358"/>
       </w:pPr>
@@ -5917,51 +7362,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10634" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="11354" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E4E55E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5280C86"/>
     <w:lvl w:ilvl="0" w:tplc="880CD6EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1950"/>
         </w:tabs>
         <w:ind w:left="1950" w:hanging="652"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6033,51 +7478,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7058"/>
         </w:tabs>
         <w:ind w:left="7058" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7778"/>
         </w:tabs>
         <w:ind w:left="7778" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EEB5A00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1786B5CC"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2024" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2744" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6146,51 +7591,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7064" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50EE0463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A607BEC"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2024" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2744" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6259,51 +7704,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7064" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="545C0941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CD47FBC"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6372,51 +7817,164 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="546F388C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D00B628"/>
+    <w:lvl w:ilvl="0" w:tplc="D4241D88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2024" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6916FA2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9FE45E14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A49EE182">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B4FC96A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="855ECA74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5B0C6406">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AF62BBD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="92F0AFE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="551C62A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97B8ED02"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6485,51 +8043,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55B25FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2DAF56A"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6598,51 +8156,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AE00532"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FD682CC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6711,51 +8269,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7D6444"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B3009D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6824,51 +8382,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D055EB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="849022E6"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6937,51 +8495,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EB457F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE723FBC"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7050,51 +8608,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F410F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC7E7316"/>
     <w:lvl w:ilvl="0" w:tplc="62944808">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7163,51 +8721,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F687036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37C61308"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7276,51 +8834,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6226049E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C49AFEA8"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7389,51 +8947,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62F46E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="559E0AF8"/>
     <w:lvl w:ilvl="0" w:tplc="040B000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7475,51 +9033,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C910C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41BEA9AE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2024" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2744" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7588,51 +9146,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7064" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AF61B18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D2A1580"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2024" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2744" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7701,51 +9259,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7064" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEA3EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F140E00A"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2024" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2744" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7814,51 +9372,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7064" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F9E5202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B18E0E58"/>
     <w:lvl w:ilvl="0" w:tplc="570265E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="303030"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7928,51 +9486,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="721B4D86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FF2E89C"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8041,51 +9599,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F9D004A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8ABE15F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="303030"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo2"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8168,721 +9726,1009 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3272" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3572" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1293444512">
+  <w:num w:numId="1" w16cid:durableId="1411658357">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1695155363">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1293444512">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1701397861">
+  <w:num w:numId="4" w16cid:durableId="1701397861">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1601790893">
+  <w:num w:numId="5" w16cid:durableId="1601790893">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="249194740">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="230965051">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="702360604">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="963577563">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="355430590">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1904872409">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1501506384">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="472256018">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="964165929">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="308556813">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="38281229">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="249194740">
+  <w:num w:numId="17" w16cid:durableId="785346570">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1473251202">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="298650153">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1984191319">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="984507335">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1503542976">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1446654605">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="597638302">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1254125167">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1552308911">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2010742575">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="230965051">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="28" w16cid:durableId="489558580">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="702360604">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="29" w16cid:durableId="150223590">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="963577563">
-[...56 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="489558580">
+  <w:num w:numId="30" w16cid:durableId="614559027">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="150223590">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="31" w16cid:durableId="1710688190">
+    <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="614559027">
+  <w:num w:numId="32" w16cid:durableId="1643146748">
     <w:abstractNumId w:val="26"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="2047945015">
+  <w:num w:numId="33" w16cid:durableId="2047945015">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1510606314">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1236740473">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="2039699548">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="57823707">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1325157590">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="647051828">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1049913037">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1857426653">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2016572923">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1351956687">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1285430644">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="439490209">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="245266857">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="670446521">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1510606314">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="48" w16cid:durableId="1029915928">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1236740473">
-[...41 lines deleted...]
-  <w:num w:numId="47" w16cid:durableId="1210335816">
+  <w:num w:numId="49" w16cid:durableId="1210335816">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1560825009">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="50" w16cid:durableId="1560825009">
+    <w:abstractNumId w:val="45"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E23588"/>
     <w:rsid w:val="000005B5"/>
     <w:rsid w:val="00004A1C"/>
     <w:rsid w:val="000058ED"/>
     <w:rsid w:val="000070D0"/>
+    <w:rsid w:val="00013263"/>
+    <w:rsid w:val="0002233A"/>
     <w:rsid w:val="00026E0B"/>
     <w:rsid w:val="00032ADC"/>
     <w:rsid w:val="00033395"/>
     <w:rsid w:val="00043B13"/>
     <w:rsid w:val="00047B49"/>
     <w:rsid w:val="0005588C"/>
     <w:rsid w:val="0006244C"/>
     <w:rsid w:val="000639CC"/>
     <w:rsid w:val="000640F8"/>
     <w:rsid w:val="00064BA3"/>
     <w:rsid w:val="00065F64"/>
     <w:rsid w:val="00071632"/>
     <w:rsid w:val="00074D1C"/>
     <w:rsid w:val="0009281C"/>
+    <w:rsid w:val="00093D11"/>
     <w:rsid w:val="00096843"/>
+    <w:rsid w:val="000A6E81"/>
+    <w:rsid w:val="000B3C67"/>
     <w:rsid w:val="000C27C6"/>
     <w:rsid w:val="000C3BE9"/>
+    <w:rsid w:val="000C61E1"/>
     <w:rsid w:val="000C7049"/>
     <w:rsid w:val="000C7201"/>
     <w:rsid w:val="000C7E8C"/>
     <w:rsid w:val="000D20DF"/>
+    <w:rsid w:val="000D2282"/>
     <w:rsid w:val="000D6241"/>
+    <w:rsid w:val="000DC11A"/>
     <w:rsid w:val="000F4350"/>
     <w:rsid w:val="00102D96"/>
+    <w:rsid w:val="00110225"/>
     <w:rsid w:val="001137F1"/>
     <w:rsid w:val="00117BC3"/>
     <w:rsid w:val="00117F9C"/>
     <w:rsid w:val="00125124"/>
     <w:rsid w:val="00127328"/>
     <w:rsid w:val="0013360B"/>
     <w:rsid w:val="0014405D"/>
     <w:rsid w:val="00146248"/>
     <w:rsid w:val="00154073"/>
     <w:rsid w:val="00154452"/>
     <w:rsid w:val="001573E3"/>
-    <w:rsid w:val="00162601"/>
     <w:rsid w:val="00167DCA"/>
     <w:rsid w:val="001703FE"/>
+    <w:rsid w:val="00173403"/>
     <w:rsid w:val="00195851"/>
     <w:rsid w:val="001A5CD7"/>
     <w:rsid w:val="001A6268"/>
     <w:rsid w:val="001B2BAA"/>
     <w:rsid w:val="001B3DFA"/>
     <w:rsid w:val="001B5CF2"/>
     <w:rsid w:val="001C0EBC"/>
     <w:rsid w:val="001C40CB"/>
+    <w:rsid w:val="001C71EA"/>
+    <w:rsid w:val="001D3B1E"/>
+    <w:rsid w:val="001E7E2E"/>
     <w:rsid w:val="0020134F"/>
     <w:rsid w:val="00201C58"/>
     <w:rsid w:val="00206450"/>
     <w:rsid w:val="0020646D"/>
     <w:rsid w:val="00211D88"/>
+    <w:rsid w:val="002173ED"/>
     <w:rsid w:val="00217FAB"/>
     <w:rsid w:val="0022111F"/>
     <w:rsid w:val="002243A3"/>
     <w:rsid w:val="00226F75"/>
+    <w:rsid w:val="00232DC3"/>
     <w:rsid w:val="00236375"/>
+    <w:rsid w:val="00237C25"/>
+    <w:rsid w:val="002438F4"/>
+    <w:rsid w:val="00251780"/>
+    <w:rsid w:val="00251914"/>
     <w:rsid w:val="00251BCA"/>
     <w:rsid w:val="002546AC"/>
+    <w:rsid w:val="002654D6"/>
     <w:rsid w:val="00271621"/>
     <w:rsid w:val="002742FA"/>
     <w:rsid w:val="00277796"/>
     <w:rsid w:val="00280709"/>
     <w:rsid w:val="00283F7A"/>
     <w:rsid w:val="00287385"/>
     <w:rsid w:val="00295131"/>
     <w:rsid w:val="002A6686"/>
     <w:rsid w:val="002A7B4E"/>
     <w:rsid w:val="002B2A24"/>
+    <w:rsid w:val="002C1B21"/>
+    <w:rsid w:val="002C26B4"/>
     <w:rsid w:val="002C5765"/>
+    <w:rsid w:val="002D4CD6"/>
     <w:rsid w:val="002E0F26"/>
     <w:rsid w:val="002E21B9"/>
     <w:rsid w:val="002E4A86"/>
+    <w:rsid w:val="002E79EB"/>
     <w:rsid w:val="0030309C"/>
     <w:rsid w:val="00307299"/>
     <w:rsid w:val="00311193"/>
     <w:rsid w:val="0031154F"/>
     <w:rsid w:val="00313BCB"/>
     <w:rsid w:val="003165E5"/>
     <w:rsid w:val="00317AA4"/>
     <w:rsid w:val="00326034"/>
+    <w:rsid w:val="00332511"/>
+    <w:rsid w:val="0033502F"/>
     <w:rsid w:val="00345DE7"/>
     <w:rsid w:val="00350642"/>
     <w:rsid w:val="00351C7F"/>
     <w:rsid w:val="00353910"/>
     <w:rsid w:val="00356779"/>
     <w:rsid w:val="003606BB"/>
     <w:rsid w:val="003652A1"/>
     <w:rsid w:val="00371133"/>
     <w:rsid w:val="003804DC"/>
+    <w:rsid w:val="00381B8F"/>
     <w:rsid w:val="00387F7C"/>
     <w:rsid w:val="00392DAD"/>
     <w:rsid w:val="003A34B9"/>
+    <w:rsid w:val="003A597D"/>
     <w:rsid w:val="003B7DD9"/>
     <w:rsid w:val="003C19EE"/>
     <w:rsid w:val="003C731A"/>
     <w:rsid w:val="003C7E4D"/>
+    <w:rsid w:val="003D3BCC"/>
     <w:rsid w:val="003D4166"/>
     <w:rsid w:val="003D70A7"/>
     <w:rsid w:val="003E0879"/>
     <w:rsid w:val="003E1080"/>
     <w:rsid w:val="003E10EB"/>
     <w:rsid w:val="003F4A60"/>
     <w:rsid w:val="003F79C0"/>
     <w:rsid w:val="00400672"/>
     <w:rsid w:val="00407DD8"/>
     <w:rsid w:val="0041347C"/>
     <w:rsid w:val="004134BF"/>
     <w:rsid w:val="004145E6"/>
+    <w:rsid w:val="00414F8E"/>
     <w:rsid w:val="00416DF4"/>
     <w:rsid w:val="00420D16"/>
     <w:rsid w:val="00426420"/>
     <w:rsid w:val="004265B6"/>
+    <w:rsid w:val="0043103A"/>
     <w:rsid w:val="00432695"/>
+    <w:rsid w:val="004327B4"/>
+    <w:rsid w:val="004347D1"/>
     <w:rsid w:val="00434F82"/>
     <w:rsid w:val="0043539D"/>
     <w:rsid w:val="00437D93"/>
     <w:rsid w:val="004434C0"/>
+    <w:rsid w:val="00451DB9"/>
     <w:rsid w:val="00453B2B"/>
     <w:rsid w:val="00456474"/>
     <w:rsid w:val="0045661C"/>
     <w:rsid w:val="00464F28"/>
     <w:rsid w:val="004674C7"/>
+    <w:rsid w:val="00467593"/>
+    <w:rsid w:val="00471243"/>
+    <w:rsid w:val="0047342D"/>
     <w:rsid w:val="00473BF1"/>
     <w:rsid w:val="0047520D"/>
     <w:rsid w:val="004756C0"/>
     <w:rsid w:val="004776DF"/>
     <w:rsid w:val="00484774"/>
+    <w:rsid w:val="004932CF"/>
     <w:rsid w:val="00494140"/>
     <w:rsid w:val="0049536E"/>
+    <w:rsid w:val="00497E4C"/>
     <w:rsid w:val="004A0AEA"/>
     <w:rsid w:val="004A523B"/>
     <w:rsid w:val="004B35E3"/>
     <w:rsid w:val="004C3CFC"/>
+    <w:rsid w:val="004C7177"/>
     <w:rsid w:val="004E0630"/>
+    <w:rsid w:val="004E1CB6"/>
     <w:rsid w:val="004E4251"/>
     <w:rsid w:val="004F4BAA"/>
     <w:rsid w:val="004F5F23"/>
     <w:rsid w:val="004F6B0C"/>
+    <w:rsid w:val="00502AEC"/>
     <w:rsid w:val="00506C45"/>
     <w:rsid w:val="00511BE5"/>
     <w:rsid w:val="00512B56"/>
     <w:rsid w:val="0051592D"/>
     <w:rsid w:val="00527C91"/>
     <w:rsid w:val="0054267A"/>
     <w:rsid w:val="00542AF5"/>
     <w:rsid w:val="00542CD9"/>
+    <w:rsid w:val="005753E9"/>
     <w:rsid w:val="00576E10"/>
+    <w:rsid w:val="00594CDE"/>
+    <w:rsid w:val="005A604B"/>
     <w:rsid w:val="005A6DC9"/>
+    <w:rsid w:val="005A7323"/>
     <w:rsid w:val="005B7196"/>
     <w:rsid w:val="005C18A2"/>
     <w:rsid w:val="005C301D"/>
+    <w:rsid w:val="005D0639"/>
+    <w:rsid w:val="005D2A8F"/>
     <w:rsid w:val="005E0552"/>
+    <w:rsid w:val="005E10B0"/>
     <w:rsid w:val="005E417D"/>
     <w:rsid w:val="005E48EA"/>
+    <w:rsid w:val="005E663A"/>
     <w:rsid w:val="005F21E8"/>
     <w:rsid w:val="005F3A5E"/>
     <w:rsid w:val="005F3EAC"/>
     <w:rsid w:val="005F4A07"/>
+    <w:rsid w:val="005F68F2"/>
     <w:rsid w:val="005F7D3F"/>
     <w:rsid w:val="00600A62"/>
     <w:rsid w:val="00601D7D"/>
     <w:rsid w:val="00602373"/>
     <w:rsid w:val="0060318C"/>
     <w:rsid w:val="00605ACB"/>
     <w:rsid w:val="0060724A"/>
     <w:rsid w:val="006118A7"/>
     <w:rsid w:val="00612226"/>
     <w:rsid w:val="00624F83"/>
     <w:rsid w:val="0063076F"/>
     <w:rsid w:val="00630CF2"/>
+    <w:rsid w:val="00632832"/>
+    <w:rsid w:val="0063799B"/>
     <w:rsid w:val="00653706"/>
     <w:rsid w:val="00654407"/>
     <w:rsid w:val="006739FF"/>
     <w:rsid w:val="00673F2A"/>
     <w:rsid w:val="006777B7"/>
+    <w:rsid w:val="006809A0"/>
     <w:rsid w:val="00681A2C"/>
+    <w:rsid w:val="00681C58"/>
+    <w:rsid w:val="00686D08"/>
     <w:rsid w:val="00695733"/>
+    <w:rsid w:val="006A0015"/>
+    <w:rsid w:val="006A5D0D"/>
     <w:rsid w:val="006B2C10"/>
     <w:rsid w:val="006B321C"/>
     <w:rsid w:val="006B426D"/>
     <w:rsid w:val="006B5264"/>
     <w:rsid w:val="006C32CF"/>
     <w:rsid w:val="006C4422"/>
+    <w:rsid w:val="006D006A"/>
     <w:rsid w:val="006D5ABF"/>
     <w:rsid w:val="006D657D"/>
     <w:rsid w:val="006D6722"/>
     <w:rsid w:val="006E0F3C"/>
+    <w:rsid w:val="006E1C3B"/>
+    <w:rsid w:val="006E6629"/>
     <w:rsid w:val="006E6DFC"/>
     <w:rsid w:val="006F36F8"/>
     <w:rsid w:val="006F5DE6"/>
     <w:rsid w:val="00705835"/>
     <w:rsid w:val="00714450"/>
     <w:rsid w:val="00715EE1"/>
     <w:rsid w:val="00717C80"/>
     <w:rsid w:val="007255BF"/>
     <w:rsid w:val="00725D0F"/>
     <w:rsid w:val="0073191E"/>
+    <w:rsid w:val="007333F4"/>
     <w:rsid w:val="00735193"/>
     <w:rsid w:val="0073713A"/>
+    <w:rsid w:val="0073731F"/>
     <w:rsid w:val="00740B8A"/>
     <w:rsid w:val="0074104E"/>
     <w:rsid w:val="00750974"/>
+    <w:rsid w:val="007555A1"/>
     <w:rsid w:val="00760947"/>
     <w:rsid w:val="00761BEF"/>
     <w:rsid w:val="007632A7"/>
     <w:rsid w:val="007727E6"/>
     <w:rsid w:val="00772F60"/>
     <w:rsid w:val="007741CA"/>
     <w:rsid w:val="007A037F"/>
     <w:rsid w:val="007A54E0"/>
+    <w:rsid w:val="007A5597"/>
     <w:rsid w:val="007A651F"/>
     <w:rsid w:val="007A77BC"/>
+    <w:rsid w:val="007B0CD3"/>
     <w:rsid w:val="007B2813"/>
     <w:rsid w:val="007C1C73"/>
     <w:rsid w:val="007C7C4F"/>
     <w:rsid w:val="007D02E3"/>
+    <w:rsid w:val="007D3FC2"/>
+    <w:rsid w:val="007F1469"/>
     <w:rsid w:val="007F45D8"/>
     <w:rsid w:val="0080351B"/>
     <w:rsid w:val="00817821"/>
     <w:rsid w:val="008217E2"/>
-    <w:rsid w:val="008251A5"/>
+    <w:rsid w:val="0082249E"/>
+    <w:rsid w:val="00823069"/>
+    <w:rsid w:val="00824C07"/>
+    <w:rsid w:val="00825BB1"/>
     <w:rsid w:val="00830601"/>
     <w:rsid w:val="00843BF7"/>
     <w:rsid w:val="00844364"/>
     <w:rsid w:val="00850567"/>
+    <w:rsid w:val="0085126E"/>
     <w:rsid w:val="00860E8C"/>
+    <w:rsid w:val="0086358C"/>
     <w:rsid w:val="00872BAE"/>
     <w:rsid w:val="0087374E"/>
+    <w:rsid w:val="00874BB7"/>
     <w:rsid w:val="00876CF1"/>
     <w:rsid w:val="00880A75"/>
+    <w:rsid w:val="008818B3"/>
+    <w:rsid w:val="0088305F"/>
     <w:rsid w:val="008832FB"/>
     <w:rsid w:val="00885C59"/>
+    <w:rsid w:val="00891B8C"/>
+    <w:rsid w:val="00893341"/>
     <w:rsid w:val="00893F7D"/>
     <w:rsid w:val="008A1692"/>
     <w:rsid w:val="008A6A82"/>
     <w:rsid w:val="008A707E"/>
     <w:rsid w:val="008B1117"/>
     <w:rsid w:val="008B1667"/>
+    <w:rsid w:val="008D3887"/>
+    <w:rsid w:val="008E4FA2"/>
     <w:rsid w:val="008E5DF6"/>
     <w:rsid w:val="008E71FB"/>
     <w:rsid w:val="008F0DD8"/>
+    <w:rsid w:val="008F104E"/>
     <w:rsid w:val="008F78F1"/>
+    <w:rsid w:val="00901B60"/>
+    <w:rsid w:val="00901E27"/>
     <w:rsid w:val="00903581"/>
+    <w:rsid w:val="00904CF7"/>
     <w:rsid w:val="0090516C"/>
     <w:rsid w:val="00911FC6"/>
     <w:rsid w:val="00913530"/>
+    <w:rsid w:val="00917B99"/>
+    <w:rsid w:val="00917D45"/>
     <w:rsid w:val="00920BDD"/>
     <w:rsid w:val="00920D1C"/>
+    <w:rsid w:val="00922966"/>
+    <w:rsid w:val="009301DD"/>
     <w:rsid w:val="00935E9E"/>
     <w:rsid w:val="00950869"/>
+    <w:rsid w:val="009616A8"/>
     <w:rsid w:val="00967360"/>
+    <w:rsid w:val="00983F42"/>
     <w:rsid w:val="00985C4A"/>
     <w:rsid w:val="009939B4"/>
     <w:rsid w:val="0099556F"/>
     <w:rsid w:val="009978C4"/>
+    <w:rsid w:val="009A46D0"/>
     <w:rsid w:val="009A775C"/>
     <w:rsid w:val="009B00F8"/>
     <w:rsid w:val="009B1C04"/>
     <w:rsid w:val="009B3E88"/>
     <w:rsid w:val="009B4212"/>
     <w:rsid w:val="009C4CA5"/>
+    <w:rsid w:val="009C9115"/>
+    <w:rsid w:val="009D0BBD"/>
     <w:rsid w:val="009D2EF8"/>
+    <w:rsid w:val="009D3E77"/>
     <w:rsid w:val="009D7BB0"/>
     <w:rsid w:val="009E2553"/>
     <w:rsid w:val="009E3D1F"/>
     <w:rsid w:val="009E40DA"/>
     <w:rsid w:val="009F0890"/>
     <w:rsid w:val="009F4E46"/>
+    <w:rsid w:val="009F6C4B"/>
+    <w:rsid w:val="009F7D4C"/>
     <w:rsid w:val="00A01F8D"/>
     <w:rsid w:val="00A0715C"/>
     <w:rsid w:val="00A1116A"/>
     <w:rsid w:val="00A139D0"/>
     <w:rsid w:val="00A3260C"/>
     <w:rsid w:val="00A40ED0"/>
     <w:rsid w:val="00A40F17"/>
     <w:rsid w:val="00A413C6"/>
     <w:rsid w:val="00A430D8"/>
     <w:rsid w:val="00A50B0A"/>
     <w:rsid w:val="00A53BF5"/>
     <w:rsid w:val="00A65357"/>
     <w:rsid w:val="00A71532"/>
     <w:rsid w:val="00A86613"/>
     <w:rsid w:val="00A961CB"/>
     <w:rsid w:val="00AB124A"/>
     <w:rsid w:val="00AB3675"/>
+    <w:rsid w:val="00AB3D8C"/>
     <w:rsid w:val="00AB5A6C"/>
+    <w:rsid w:val="00AC5A0A"/>
+    <w:rsid w:val="00AC77F8"/>
     <w:rsid w:val="00AC7BC5"/>
     <w:rsid w:val="00AD043D"/>
+    <w:rsid w:val="00AD2CF0"/>
     <w:rsid w:val="00AD6D23"/>
     <w:rsid w:val="00AD7CB8"/>
     <w:rsid w:val="00AE3799"/>
+    <w:rsid w:val="00AE5139"/>
     <w:rsid w:val="00AF69EA"/>
+    <w:rsid w:val="00AF7F52"/>
     <w:rsid w:val="00B0043C"/>
     <w:rsid w:val="00B06142"/>
     <w:rsid w:val="00B11AE9"/>
     <w:rsid w:val="00B1203F"/>
     <w:rsid w:val="00B14070"/>
+    <w:rsid w:val="00B14BAA"/>
     <w:rsid w:val="00B202CF"/>
+    <w:rsid w:val="00B22F47"/>
+    <w:rsid w:val="00B240F9"/>
+    <w:rsid w:val="00B24D58"/>
     <w:rsid w:val="00B26188"/>
     <w:rsid w:val="00B361BA"/>
     <w:rsid w:val="00B36728"/>
     <w:rsid w:val="00B47A21"/>
     <w:rsid w:val="00B52E19"/>
+    <w:rsid w:val="00B5685F"/>
     <w:rsid w:val="00B56A02"/>
+    <w:rsid w:val="00B63496"/>
     <w:rsid w:val="00B65068"/>
     <w:rsid w:val="00B672F0"/>
+    <w:rsid w:val="00B721EB"/>
     <w:rsid w:val="00B83275"/>
+    <w:rsid w:val="00B9237F"/>
     <w:rsid w:val="00BA5301"/>
     <w:rsid w:val="00BA7BA5"/>
     <w:rsid w:val="00BB1B52"/>
     <w:rsid w:val="00BC768D"/>
     <w:rsid w:val="00BD2236"/>
+    <w:rsid w:val="00BF2617"/>
     <w:rsid w:val="00BF430D"/>
+    <w:rsid w:val="00BF437F"/>
     <w:rsid w:val="00BF73CF"/>
     <w:rsid w:val="00C014B6"/>
+    <w:rsid w:val="00C01CE7"/>
     <w:rsid w:val="00C10165"/>
     <w:rsid w:val="00C1070E"/>
     <w:rsid w:val="00C112AE"/>
     <w:rsid w:val="00C14CB7"/>
     <w:rsid w:val="00C164B8"/>
     <w:rsid w:val="00C2018C"/>
+    <w:rsid w:val="00C20E30"/>
     <w:rsid w:val="00C23806"/>
     <w:rsid w:val="00C24B1E"/>
     <w:rsid w:val="00C257FC"/>
+    <w:rsid w:val="00C34870"/>
+    <w:rsid w:val="00C4149E"/>
     <w:rsid w:val="00C455E4"/>
     <w:rsid w:val="00C46D72"/>
     <w:rsid w:val="00C479A0"/>
     <w:rsid w:val="00C47E40"/>
+    <w:rsid w:val="00C55AB4"/>
     <w:rsid w:val="00C55C90"/>
     <w:rsid w:val="00C56BD1"/>
     <w:rsid w:val="00C56D47"/>
+    <w:rsid w:val="00C62421"/>
     <w:rsid w:val="00C635DE"/>
     <w:rsid w:val="00C65EC3"/>
     <w:rsid w:val="00C71063"/>
     <w:rsid w:val="00C72946"/>
     <w:rsid w:val="00C743E5"/>
+    <w:rsid w:val="00C74476"/>
     <w:rsid w:val="00C77D13"/>
     <w:rsid w:val="00C826A6"/>
     <w:rsid w:val="00C8579A"/>
     <w:rsid w:val="00C8584F"/>
     <w:rsid w:val="00C85D1C"/>
+    <w:rsid w:val="00C927DD"/>
+    <w:rsid w:val="00C93998"/>
+    <w:rsid w:val="00C94982"/>
     <w:rsid w:val="00CA0EED"/>
     <w:rsid w:val="00CA6827"/>
     <w:rsid w:val="00CB11A6"/>
+    <w:rsid w:val="00CC3AFB"/>
+    <w:rsid w:val="00CC74FC"/>
+    <w:rsid w:val="00CD5E73"/>
+    <w:rsid w:val="00CE4107"/>
     <w:rsid w:val="00CF347E"/>
     <w:rsid w:val="00CF35E5"/>
     <w:rsid w:val="00D05106"/>
     <w:rsid w:val="00D07AB2"/>
+    <w:rsid w:val="00D07E2B"/>
     <w:rsid w:val="00D12EAE"/>
     <w:rsid w:val="00D16A90"/>
     <w:rsid w:val="00D320C9"/>
     <w:rsid w:val="00D32DA0"/>
+    <w:rsid w:val="00D3752C"/>
     <w:rsid w:val="00D41A7E"/>
     <w:rsid w:val="00D43B00"/>
     <w:rsid w:val="00D502AB"/>
     <w:rsid w:val="00D51F5E"/>
+    <w:rsid w:val="00D650AD"/>
     <w:rsid w:val="00D665DC"/>
     <w:rsid w:val="00D67C9F"/>
     <w:rsid w:val="00D724D2"/>
     <w:rsid w:val="00D72A44"/>
     <w:rsid w:val="00D74B23"/>
     <w:rsid w:val="00D81E08"/>
+    <w:rsid w:val="00D8466B"/>
     <w:rsid w:val="00D8544B"/>
+    <w:rsid w:val="00D924F4"/>
+    <w:rsid w:val="00D92F0F"/>
     <w:rsid w:val="00DA059E"/>
     <w:rsid w:val="00DA1095"/>
     <w:rsid w:val="00DA3383"/>
+    <w:rsid w:val="00DA3489"/>
     <w:rsid w:val="00DB043B"/>
     <w:rsid w:val="00DB2E2C"/>
     <w:rsid w:val="00DB3182"/>
     <w:rsid w:val="00DB527B"/>
+    <w:rsid w:val="00DC3ACD"/>
     <w:rsid w:val="00DD0959"/>
     <w:rsid w:val="00DD1C72"/>
     <w:rsid w:val="00DD3AF5"/>
     <w:rsid w:val="00DD3BA1"/>
     <w:rsid w:val="00DD632A"/>
     <w:rsid w:val="00DD6B1B"/>
     <w:rsid w:val="00DE4BC9"/>
     <w:rsid w:val="00DE588E"/>
     <w:rsid w:val="00DF5FF8"/>
     <w:rsid w:val="00E00176"/>
     <w:rsid w:val="00E05681"/>
     <w:rsid w:val="00E064F6"/>
     <w:rsid w:val="00E178BA"/>
     <w:rsid w:val="00E20CFE"/>
+    <w:rsid w:val="00E20D1D"/>
     <w:rsid w:val="00E23588"/>
     <w:rsid w:val="00E257CF"/>
     <w:rsid w:val="00E268A5"/>
+    <w:rsid w:val="00E26EFF"/>
     <w:rsid w:val="00E4199B"/>
     <w:rsid w:val="00E4597A"/>
     <w:rsid w:val="00E52E6C"/>
     <w:rsid w:val="00E566CB"/>
     <w:rsid w:val="00E64F83"/>
     <w:rsid w:val="00E701AA"/>
     <w:rsid w:val="00E7067C"/>
     <w:rsid w:val="00E74A6A"/>
     <w:rsid w:val="00E7785A"/>
     <w:rsid w:val="00E80176"/>
     <w:rsid w:val="00E81F28"/>
+    <w:rsid w:val="00E822F2"/>
     <w:rsid w:val="00E83753"/>
     <w:rsid w:val="00E91ABC"/>
     <w:rsid w:val="00E9221A"/>
+    <w:rsid w:val="00EA7C03"/>
     <w:rsid w:val="00EB2C37"/>
     <w:rsid w:val="00EB3F49"/>
     <w:rsid w:val="00EB53E7"/>
     <w:rsid w:val="00EC6792"/>
     <w:rsid w:val="00EE009F"/>
     <w:rsid w:val="00EE0A81"/>
     <w:rsid w:val="00EE326A"/>
-    <w:rsid w:val="00EE74A5"/>
+    <w:rsid w:val="00EF702B"/>
     <w:rsid w:val="00EF7807"/>
     <w:rsid w:val="00F1568B"/>
+    <w:rsid w:val="00F20E14"/>
     <w:rsid w:val="00F21D78"/>
     <w:rsid w:val="00F273EE"/>
     <w:rsid w:val="00F27519"/>
+    <w:rsid w:val="00F33961"/>
+    <w:rsid w:val="00F37A65"/>
     <w:rsid w:val="00F40EEB"/>
     <w:rsid w:val="00F445A3"/>
     <w:rsid w:val="00F47AD0"/>
     <w:rsid w:val="00F47BBC"/>
     <w:rsid w:val="00F54179"/>
     <w:rsid w:val="00F5680A"/>
+    <w:rsid w:val="00F67882"/>
+    <w:rsid w:val="00F7506C"/>
+    <w:rsid w:val="00F84F0F"/>
     <w:rsid w:val="00F86383"/>
     <w:rsid w:val="00F92DDB"/>
     <w:rsid w:val="00F93C68"/>
     <w:rsid w:val="00FA5E7C"/>
     <w:rsid w:val="00FA7F64"/>
+    <w:rsid w:val="00FB0BD0"/>
+    <w:rsid w:val="00FB2B1D"/>
+    <w:rsid w:val="00FB3E2C"/>
+    <w:rsid w:val="00FB67B8"/>
     <w:rsid w:val="00FC1161"/>
     <w:rsid w:val="00FC241F"/>
+    <w:rsid w:val="00FC69E4"/>
+    <w:rsid w:val="00FD0090"/>
+    <w:rsid w:val="00FD1441"/>
     <w:rsid w:val="00FD14D0"/>
     <w:rsid w:val="00FD70A1"/>
     <w:rsid w:val="00FE106C"/>
     <w:rsid w:val="00FE2ED6"/>
     <w:rsid w:val="00FE697A"/>
+    <w:rsid w:val="00FF2327"/>
+    <w:rsid w:val="011B56C3"/>
+    <w:rsid w:val="01412684"/>
+    <w:rsid w:val="01B861D0"/>
+    <w:rsid w:val="069A8648"/>
+    <w:rsid w:val="06D110AE"/>
+    <w:rsid w:val="0725CC00"/>
+    <w:rsid w:val="08955360"/>
+    <w:rsid w:val="08CD5994"/>
+    <w:rsid w:val="0AF21C9D"/>
+    <w:rsid w:val="0B19AFC1"/>
+    <w:rsid w:val="107FA59B"/>
+    <w:rsid w:val="121A8AF1"/>
+    <w:rsid w:val="13B4F6D3"/>
+    <w:rsid w:val="14764AF8"/>
+    <w:rsid w:val="14A61749"/>
+    <w:rsid w:val="152A8D3E"/>
+    <w:rsid w:val="154DD11C"/>
+    <w:rsid w:val="15D82F26"/>
+    <w:rsid w:val="17949DDB"/>
+    <w:rsid w:val="18837D05"/>
+    <w:rsid w:val="1CCF6963"/>
+    <w:rsid w:val="1D5BAA21"/>
+    <w:rsid w:val="1D5C3254"/>
+    <w:rsid w:val="1FA5BAE1"/>
+    <w:rsid w:val="216C2A6D"/>
+    <w:rsid w:val="21D5F825"/>
+    <w:rsid w:val="22368C64"/>
+    <w:rsid w:val="22D9583C"/>
+    <w:rsid w:val="23EE3BF5"/>
+    <w:rsid w:val="2529E55D"/>
+    <w:rsid w:val="2901FA6B"/>
+    <w:rsid w:val="29909976"/>
+    <w:rsid w:val="2BACEC26"/>
+    <w:rsid w:val="2BC3BCEC"/>
+    <w:rsid w:val="2BDA108D"/>
+    <w:rsid w:val="2DE8EA8B"/>
+    <w:rsid w:val="2EC12B07"/>
+    <w:rsid w:val="2FB676A6"/>
+    <w:rsid w:val="31401A2E"/>
+    <w:rsid w:val="3142AA54"/>
+    <w:rsid w:val="3142FE3C"/>
+    <w:rsid w:val="348A4803"/>
+    <w:rsid w:val="36071DA6"/>
+    <w:rsid w:val="36C5D0D7"/>
+    <w:rsid w:val="39AD2BFE"/>
+    <w:rsid w:val="3A7EAF48"/>
+    <w:rsid w:val="3AB254F4"/>
+    <w:rsid w:val="3B228DC3"/>
+    <w:rsid w:val="3C75A0B2"/>
+    <w:rsid w:val="3C7C6141"/>
+    <w:rsid w:val="3D79FF42"/>
+    <w:rsid w:val="3F2E8C0B"/>
+    <w:rsid w:val="3FF22B9D"/>
+    <w:rsid w:val="401CCE0A"/>
+    <w:rsid w:val="40A25157"/>
+    <w:rsid w:val="43CFBFEC"/>
+    <w:rsid w:val="43E59CFA"/>
+    <w:rsid w:val="4440BF8D"/>
+    <w:rsid w:val="44CBC53D"/>
+    <w:rsid w:val="453FFA9C"/>
+    <w:rsid w:val="46302A0E"/>
+    <w:rsid w:val="469AE104"/>
+    <w:rsid w:val="4B6E094D"/>
+    <w:rsid w:val="4BA5F2D1"/>
+    <w:rsid w:val="4BCC61FD"/>
+    <w:rsid w:val="4CA8DDAB"/>
+    <w:rsid w:val="50E78934"/>
+    <w:rsid w:val="5211F786"/>
+    <w:rsid w:val="5218C9BD"/>
+    <w:rsid w:val="525AF02A"/>
+    <w:rsid w:val="527344CA"/>
+    <w:rsid w:val="52A06AE7"/>
+    <w:rsid w:val="52ACE19B"/>
+    <w:rsid w:val="52D17385"/>
+    <w:rsid w:val="54BD1185"/>
+    <w:rsid w:val="54E2E2F5"/>
+    <w:rsid w:val="55117C40"/>
+    <w:rsid w:val="565EBD9D"/>
+    <w:rsid w:val="56682077"/>
+    <w:rsid w:val="57ED47D7"/>
+    <w:rsid w:val="598F2A34"/>
+    <w:rsid w:val="5991FE5A"/>
+    <w:rsid w:val="5A31FACC"/>
+    <w:rsid w:val="5A731E61"/>
+    <w:rsid w:val="5A7AF4B5"/>
+    <w:rsid w:val="5B0D6C02"/>
+    <w:rsid w:val="5C45FDEB"/>
+    <w:rsid w:val="5CD215D9"/>
+    <w:rsid w:val="5DB9A0F4"/>
+    <w:rsid w:val="5DEA8331"/>
+    <w:rsid w:val="5EC1454E"/>
+    <w:rsid w:val="5EE90F76"/>
+    <w:rsid w:val="5EFC2330"/>
+    <w:rsid w:val="5FAFB5C5"/>
+    <w:rsid w:val="60DBF0CD"/>
+    <w:rsid w:val="613B3981"/>
+    <w:rsid w:val="62CF9E63"/>
+    <w:rsid w:val="6442BCDE"/>
+    <w:rsid w:val="64774644"/>
+    <w:rsid w:val="6555AB09"/>
+    <w:rsid w:val="67CF576C"/>
+    <w:rsid w:val="67E51F09"/>
+    <w:rsid w:val="68E6F3E5"/>
+    <w:rsid w:val="694E8256"/>
+    <w:rsid w:val="699130B9"/>
+    <w:rsid w:val="6BCCD02D"/>
+    <w:rsid w:val="6CA00DBC"/>
+    <w:rsid w:val="6CF98ED5"/>
+    <w:rsid w:val="6E09B7AE"/>
+    <w:rsid w:val="6F7073E8"/>
+    <w:rsid w:val="6FB8B849"/>
+    <w:rsid w:val="705D9481"/>
+    <w:rsid w:val="70BBB98B"/>
+    <w:rsid w:val="72831CD6"/>
+    <w:rsid w:val="74560CCA"/>
+    <w:rsid w:val="750A026F"/>
+    <w:rsid w:val="75A8F395"/>
+    <w:rsid w:val="75F69499"/>
+    <w:rsid w:val="76F4109D"/>
+    <w:rsid w:val="79226380"/>
+    <w:rsid w:val="7A00FA80"/>
+    <w:rsid w:val="7A187A0B"/>
+    <w:rsid w:val="7BE2E4D5"/>
+    <w:rsid w:val="7CFB2BDD"/>
+    <w:rsid w:val="7D8AF6B9"/>
+    <w:rsid w:val="7DA9E832"/>
+    <w:rsid w:val="7E4FC017"/>
+    <w:rsid w:val="7EDF3F6E"/>
+    <w:rsid w:val="7F5C3C9E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="348938C0"/>
-  <w15:docId w15:val="{7C4240BE-1FD6-480E-AAA4-1AEA10F122DA}"/>
+  <w15:docId w15:val="{029272B6-873A-4799-9F0A-300C5EE140AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9252,77 +11098,77 @@
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00600A62"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1304"/>
         <w:tab w:val="left" w:pos="2608"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Leipteksti"/>
     <w:link w:val="Otsikko1Char"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="00EC6792"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="27"/>
+        <w:numId w:val="29"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="120"/>
       <w:ind w:left="567" w:hanging="567"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Leipteksti"/>
     <w:link w:val="Otsikko2Char"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="007F45D8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="29"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="120" w:line="260" w:lineRule="exact"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Otsikko2"/>
     <w:next w:val="Leipteksti"/>
     <w:link w:val="Otsikko3Char"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="00EC6792"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
@@ -9357,119 +11203,119 @@
     <w:next w:val="Leipteksti"/>
     <w:link w:val="Otsikko5Char"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
     <w:rsid w:val="0045661C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Leipteksti"/>
     <w:link w:val="Otsikko6Char"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
     <w:rsid w:val="0045661C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="29"/>
       </w:numPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Leipteksti"/>
     <w:link w:val="Otsikko7Char"/>
     <w:uiPriority w:val="15"/>
     <w:semiHidden/>
     <w:rsid w:val="0045661C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="29"/>
       </w:numPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Leipteksti"/>
     <w:link w:val="Otsikko8Char"/>
     <w:uiPriority w:val="15"/>
     <w:semiHidden/>
     <w:rsid w:val="0045661C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="29"/>
       </w:numPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Leipteksti"/>
     <w:link w:val="Otsikko9Char"/>
     <w:uiPriority w:val="15"/>
     <w:semiHidden/>
     <w:rsid w:val="0045661C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="29"/>
       </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -9874,51 +11720,51 @@
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C71063"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sisennettyleipteksti">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Leipteksti"/>
     <w:link w:val="SisennettyleiptekstiChar"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
     <w:rsid w:val="00630CF2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Luettelonumeroitu">
     <w:name w:val="Luettelo numeroitu"/>
     <w:basedOn w:val="Leipteksti"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="002546AC"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="28"/>
+        <w:numId w:val="30"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2608"/>
         <w:tab w:val="left" w:pos="397"/>
         <w:tab w:val="left" w:pos="1701"/>
         <w:tab w:val="left" w:pos="1985"/>
       </w:tabs>
       <w:ind w:left="1281" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SisennettyleiptekstiChar">
     <w:name w:val="Sisennetty leipäteksti Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Sisennettyleipteksti"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
     <w:rsid w:val="0074104E"/>
   </w:style>
   <w:style w:type="table" w:styleId="Luettelotaulukko3-korostus1">
     <w:name w:val="List Table 3 Accent 1"/>
     <w:basedOn w:val="Normaalitaulukko"/>
@@ -10028,257 +11874,257 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="988C87" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="988C87" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numeroituluettelo2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002546AC"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="38"/>
+        <w:numId w:val="40"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2608"/>
       </w:tabs>
       <w:spacing w:line="340" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pivmr">
     <w:name w:val="Date"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="PivmrChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E21B9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PivmrChar">
     <w:name w:val="Päivämäärä Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Pivmr"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004674C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelo">
     <w:name w:val="List"/>
     <w:basedOn w:val="Leipteksti"/>
     <w:uiPriority w:val="17"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB53E7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="29"/>
+        <w:numId w:val="31"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2608"/>
       </w:tabs>
       <w:ind w:left="2965" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Allekirjoitus">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="Sisennettyleipteksti"/>
     <w:link w:val="AllekirjoitusChar"/>
     <w:uiPriority w:val="78"/>
     <w:rsid w:val="009B1C04"/>
     <w:pPr>
       <w:spacing w:before="960" w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AllekirjoitusChar">
     <w:name w:val="Allekirjoitus Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Allekirjoitus"/>
     <w:uiPriority w:val="78"/>
     <w:rsid w:val="004265B6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelo2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Leipteksti"/>
     <w:uiPriority w:val="17"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB53E7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="29"/>
+        <w:numId w:val="31"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2608"/>
       </w:tabs>
       <w:ind w:left="2965"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelo3">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="Leipteksti"/>
     <w:uiPriority w:val="17"/>
     <w:semiHidden/>
     <w:rsid w:val="005F7D3F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="29"/>
+        <w:numId w:val="31"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2608"/>
       </w:tabs>
       <w:ind w:left="2965" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelo4">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD2236"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="29"/>
+        <w:numId w:val="31"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2608"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelo5">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD2236"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="29"/>
+        <w:numId w:val="31"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2608"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numeroituluettelo3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002546AC"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="39"/>
+        <w:numId w:val="41"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2608"/>
       </w:tabs>
       <w:spacing w:line="340" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numeroituluettelo4">
     <w:name w:val="List Number 4"/>
     <w:basedOn w:val="Normaali"/>
     <w:semiHidden/>
     <w:rsid w:val="0080351B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="28"/>
+        <w:numId w:val="30"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2608"/>
       </w:tabs>
       <w:spacing w:line="340" w:lineRule="atLeast"/>
       <w:ind w:left="4037"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numeroituluettelo5">
     <w:name w:val="List Number 5"/>
     <w:basedOn w:val="Normaali"/>
     <w:semiHidden/>
     <w:rsid w:val="0080351B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="28"/>
+        <w:numId w:val="30"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2608"/>
       </w:tabs>
       <w:spacing w:line="340" w:lineRule="atLeast"/>
       <w:ind w:left="4394"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Osoite">
     <w:name w:val="Osoite"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="79"/>
     <w:semiHidden/>
     <w:rsid w:val="00A413C6"/>
     <w:pPr>
       <w:spacing w:after="720" w:line="240" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Asiakirjannimi">
     <w:name w:val="Asiakirjan nimi"/>
@@ -10384,64 +12230,62 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE4BC9"/>
     <w:pPr>
       <w:ind w:left="442"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentinviite">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00473BF1"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentinteksti">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="KommentintekstiChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00473BF1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentintekstiChar">
     <w:name w:val="Kommentin teksti Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Kommentinteksti"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00473BF1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentinotsikko">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentinteksti"/>
     <w:next w:val="Kommentinteksti"/>
     <w:link w:val="KommentinotsikkoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00473BF1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentinotsikkoChar">
     <w:name w:val="Kommentin otsikko Char"/>
     <w:basedOn w:val="KommentintekstiChar"/>
     <w:link w:val="Kommentinotsikko"/>
     <w:uiPriority w:val="99"/>
@@ -10555,55 +12399,66 @@
     <w:basedOn w:val="Eivli"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00D8544B"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kansi3">
     <w:name w:val="Kansi 3"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00D8544B"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Maininta">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00922966"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="6174476">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1939874601">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -11173,71 +13028,97 @@
                                                     </w:div>
                                                   </w:divsChild>
                                                 </w:div>
                                               </w:divsChild>
                                             </w:div>
                                           </w:divsChild>
                                         </w:div>
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1578444302">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1772243272">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1832872555">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.fi/vammaispalvelulaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/documents/242146171/254247294/Sosiaali-ja-terveydenhuollon-valvontaohjelma-2024-2027.pdf/5697f5e0-8a30-a524-7ead-9a1bdd132db5/Sosiaali-ja-terveydenhuollon-valvontaohjelma-2024-2027.pdf?t=1768295228954" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\mira.metsala@sata.fi\Downloads\SHA_raporttipohja_valkoinen.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-teema">
   <a:themeElements>
     <a:clrScheme name="Mandatum">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -11543,56 +13424,52 @@
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4b72c16-a40d-4e17-907a-3974571add12" xmlns:ns3="b2a6e167-7ebe-4a29-abe6-345bb40acfd8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aec420bf04393b7b95e7d97091f47a1c" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100CE3374D7989AC84DB24BBC3EB642A6A7" ma:contentTypeVersion="14" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="7d277db9b8c4ed2586897f62426b3b92">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4b72c16-a40d-4e17-907a-3974571add12" xmlns:ns3="b2a6e167-7ebe-4a29-abe6-345bb40acfd8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a00f2fded04e1e56837061e160440a2" ns2:_="" ns3:_="">
     <xsd:import namespace="f4b72c16-a40d-4e17-907a-3974571add12"/>
     <xsd:import namespace="b2a6e167-7ebe-4a29-abe6-345bb40acfd8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -11775,182 +13652,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="b2a6e167-7ebe-4a29-abe6-345bb40acfd8"/>
+    <TaxCatchAll xmlns="b2a6e167-7ebe-4a29-abe6-345bb40acfd8" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4b72c16-a40d-4e17-907a-3974571add12">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="b2a6e167-7ebe-4a29-abe6-345bb40acfd8">
       <UserInfo>
         <DisplayName>Terhi Kauppila</DisplayName>
         <AccountId>3341</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Riikka Törnroos</DisplayName>
         <AccountId>845</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4AF4585-8CB1-4D25-A9E0-E4FB3C6AB5D5}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1DB19EE-2FAF-48BE-8F8F-73FFF06B855E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03A4D6FA-46CA-4B4A-9448-A57663742689}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4b72c16-a40d-4e17-907a-3974571add12"/>
     <ds:schemaRef ds:uri="b2a6e167-7ebe-4a29-abe6-345bb40acfd8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4AF4585-8CB1-4D25-A9E0-E4FB3C6AB5D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC675A63-D939-4590-A90F-706EB350312B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67964843-D191-46F2-9E3E-F7ECF469254C}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="b2a6e167-7ebe-4a29-abe6-345bb40acfd8"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="f4b72c16-a40d-4e17-907a-3974571add12"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>SHA_raporttipohja_valkoinen</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1763</Words>
-  <Characters>14282</Characters>
+  <Words>1749</Words>
+  <Characters>14169</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>119</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>118</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company>Satakunnan hyvinvointialue</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16013</CharactersWithSpaces>
+  <CharactersWithSpaces>15887</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject>Sosiaali- ja terveydenhuollon valvontasuunnitelma 2025</dc:subject>
+  <dc:subject>Sosiaali- ja terveydenhuollon valvontasuunnitelma 2026</dc:subject>
   <dc:creator>Mira Metsälä</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3149661a-6000-46fd-98d1-837858ec7751_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3149661a-6000-46fd-98d1-837858ec7751_SetDate">
     <vt:lpwstr>2022-03-23T08:16:05Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3149661a-6000-46fd-98d1-837858ec7751_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3149661a-6000-46fd-98d1-837858ec7751_Name">
     <vt:lpwstr>3149661a-6000-46fd-98d1-837858ec7751</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3149661a-6000-46fd-98d1-837858ec7751_SiteId">
     <vt:lpwstr>9f8c7ec0-7602-4a99-84b7-b7cc0bacebad</vt:lpwstr>
   </property>