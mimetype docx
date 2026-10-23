--- v1 (2026-08-25)
+++ v2 (2026-10-23)
@@ -16,159 +16,159 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7D8DD9C7" w14:textId="77777777" w:rsidR="00D23AA9" w:rsidRDefault="00D23AA9" w:rsidP="0074386B">
+    <w:p w14:paraId="4BE7B90E" w14:textId="77777777" w:rsidR="00D23AA9" w:rsidRDefault="00D23AA9" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1051035649"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="45E8A28D" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="13B32B61" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="08B0CD6C" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="5B93D1D2" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="01C565AE" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="50E55E39" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0CDA7598" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="0A5C90FE" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="33DDF03C" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="1C332369" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6455F81D" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="70E24364" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="511C68AF" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="334041C6" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="49E8D232" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="432818E1" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="03D4B317" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="744F424E" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="11E7348D" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="1FAFB0FC" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6DD7CBBA" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="322576C2" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0AAF9BDB" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="6249C7B1" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0DFAC8A6" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="437EBBA0" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="68F04299" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="6FF0B94C" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6437CD8F" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="01018017" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00890876">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="2B579A"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               <w:lang w:eastAsia="fi-FI"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AA89262" wp14:editId="2981BC40">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AA89262" wp14:editId="18411B9B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-765810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7702550" cy="5600700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Kuva 5">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="Kuva 5">
@@ -199,158 +199,158 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r w:rsidRPr="00890876">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>Omavalvontasuunnitelma</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4BD5C8F4" w14:textId="77777777" w:rsidR="00B32CDF" w:rsidRPr="00EE27D0" w:rsidRDefault="00EE27D0" w:rsidP="0074386B">
+        <w:p w14:paraId="319B9FFD" w14:textId="77777777" w:rsidR="00B32CDF" w:rsidRPr="00EE27D0" w:rsidRDefault="00EE27D0" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EE27D0">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>Ikääntyneiden toimialue</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="638B28F5" w14:textId="77777777" w:rsidR="008C6F03" w:rsidRPr="00EE27D0" w:rsidRDefault="00EE27D0" w:rsidP="0074386B">
+        <w:p w14:paraId="3A557824" w14:textId="77777777" w:rsidR="008C6F03" w:rsidRPr="00EE27D0" w:rsidRDefault="00EE27D0" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="44"/>
               <w:szCs w:val="44"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EE27D0">
             <w:rPr>
               <w:sz w:val="44"/>
               <w:szCs w:val="44"/>
             </w:rPr>
             <w:t>Ympärivuorokautisen palveluasumisen ja yleislääketieteen osastojen v</w:t>
           </w:r>
           <w:r w:rsidR="00B50BC6" w:rsidRPr="00EE27D0">
             <w:rPr>
               <w:sz w:val="44"/>
               <w:szCs w:val="44"/>
             </w:rPr>
             <w:t>astuualue</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6CAF238E" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00EE27D0" w:rsidRDefault="00EE27D0" w:rsidP="0074386B">
+        <w:p w14:paraId="7BEECA23" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00EE27D0" w:rsidRDefault="00EE27D0" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="44"/>
               <w:szCs w:val="44"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EE27D0">
             <w:rPr>
               <w:sz w:val="44"/>
               <w:szCs w:val="44"/>
             </w:rPr>
             <w:t>Yleislääketieteen osastot</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="15F3F5A6" w14:textId="77777777" w:rsidR="007220CB" w:rsidRDefault="008C6F03" w:rsidP="0074386B">
+        <w:p w14:paraId="12CDAD22" w14:textId="77777777" w:rsidR="007220CB" w:rsidRDefault="008C6F03" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008C6F03">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>202</w:t>
           </w:r>
           <w:r w:rsidR="00CF7E0A">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4B23ACE8" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00DB0EF1" w:rsidP="0074386B">
+        <w:p w14:paraId="7777B41C" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00B550F8" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="0" w:name="_Toc51054846" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:id w:val="986804503"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="32AD24B0" w14:textId="39E7B512" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="004E0003">
+        <w:p w14:paraId="4645904E" w14:textId="7781CD05" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="004E0003">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003D2EEC">
             <w:rPr>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="003D2EEC">
             <w:rPr>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
@@ -387,69 +387,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="003D2EEC" w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041715 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="003D2EEC" w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="003D2EEC" w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="003D2EEC" w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="376536B3" w14:textId="4CA18CFC" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="75BDDD2B" w14:textId="133184C6" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041716" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1 Palveluntuottajan perustiedot</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -465,69 +465,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041716 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40F044CC" w14:textId="5274D2A5" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="0FDABCDA" w14:textId="6220153C" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041717" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2 Vastuualueen perustiedot</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -543,69 +543,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041717 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C8C22CB" w14:textId="3F20D556" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="558B9EFB" w14:textId="15EF140B" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041718" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3 Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -621,69 +621,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041718 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="071FBA0A" w14:textId="3D139331" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="685EEE54" w14:textId="3A9DD33F" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041719" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2 Asiakas- ja potilasturvallisuus</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
@@ -703,69 +703,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041719 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6730C183" w14:textId="6ED0001C" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="1CEA02FB" w14:textId="36B617D9" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041720" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.1 Palveluiden laadulliset edellytykset</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -781,69 +781,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041720 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="547C9B0D" w14:textId="1BC8D82E" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="58811154" w14:textId="45043C16" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041721" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.2 Vastuu palvelujen laadusta</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -859,69 +859,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041721 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4B55211B" w14:textId="5E46AAE5" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="6A829B8E" w14:textId="690DADBA" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041722" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.3 Asiakkaan ja potilaan asema ja oikeudet</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -937,69 +937,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041722 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1BE3EB6B" w14:textId="6CABFFA1" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="2F9680D6" w14:textId="2D6EA553" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041723" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.4 Muistutusten käsittely</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -1015,69 +1015,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041723 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="11CB1CD9" w14:textId="4FC5AFBA" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="3BD95AF3" w14:textId="28C3ECA6" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041724" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.5 Henkilöstö</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -1093,69 +1093,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041724 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="381E746B" w14:textId="5F17701A" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="1C82E183" w14:textId="499BFBD5" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041725" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.6 Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -1171,69 +1171,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041725 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03650092" w14:textId="33F2618A" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="64123222" w14:textId="59550EE4" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041726" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.7 Monialainen yhteistyö ja palvelun koordinointi</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -1249,69 +1249,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041726 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="54D39065" w14:textId="54FCA405" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="291A307F" w14:textId="5B40BFC4" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041727" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.8 Toimitilat ja välineet mukaan lukien toimintaympäristö</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -1327,69 +1327,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041727 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="535744BD" w14:textId="73567DA1" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="6CC3526C" w14:textId="3648EEE7" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041728" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.9 Lääkinnälliset laitteet, tietojärjestelmät ja teknologian käyttö</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -1405,69 +1405,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041728 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="55F4DC87" w14:textId="6BEDF49C" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="1C3DF4B8" w14:textId="10F6B28C" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041729" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.10 Lääkehoitosuunnitelma</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -1483,69 +1483,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041729 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DBD0707" w14:textId="77005CCD" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="0FE1F783" w14:textId="384E2104" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041730" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2.11 Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1562,69 +1562,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041730 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="47C3652B" w14:textId="2DD99BC6" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="6AE106B2" w14:textId="715CF7EF" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041731" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2.12 Säännöllisesti kerättävän ja muun palautteen huomioiminen</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1641,69 +1641,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041731 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>32</w:t>
+              <w:t>31</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E0D035B" w14:textId="4145E95D" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="55CADE03" w14:textId="237CF017" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041732" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3 Omavalvonnan riskienhallinta</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
@@ -1722,69 +1722,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041732 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>32</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="444680A4" w14:textId="0E03E4C4" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="62B402F6" w14:textId="04BE8548" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041733" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.1 Vastuualueen riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -1800,69 +1800,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041733 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>32</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5FC1F176" w14:textId="2C2FFACA" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="2EE28A75" w14:textId="0B08D9C7" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041734" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.2. Riskienhallinnan keinot ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -1878,69 +1878,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041734 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>37</w:t>
+              <w:t>36</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E592C90" w14:textId="1223BA74" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="43E68458" w14:textId="646D931F" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041735" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.3 Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -1956,69 +1956,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041735 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>41</w:t>
+              <w:t>40</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E0F4AFC" w14:textId="2CDED2FA" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="7D6FF5A3" w14:textId="79675BFD" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041736" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -2034,69 +2034,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041736 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>43</w:t>
+              <w:t>42</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1BBC61A4" w14:textId="1A33309C" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="4B2F6DF8" w14:textId="0FA4AAAA" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041737" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.5 Valmius- ja jatkuvuudenhallinta</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -2112,69 +2112,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041737 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>44</w:t>
+              <w:t>43</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24FA9DFB" w14:textId="611AAF6C" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="759A9164" w14:textId="56029936" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041738" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4 Omavalvontasuunnitelman toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
@@ -2193,69 +2193,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041738 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>43</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3D8B7203" w14:textId="7643E267" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
+        <w:p w14:paraId="45C8A26A" w14:textId="2BA3B875" w:rsidR="003D2EEC" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041739" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.1 Toimeenpano</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
@@ -2271,69 +2271,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041739 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>43</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29A1B00A" w14:textId="7D115CEE" w:rsidR="00AF5838" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="3D0B845D" w14:textId="5E55DEB4" w:rsidR="00AF5838" w:rsidRPr="003D2EEC" w:rsidRDefault="003D2EEC" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9628"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlinkki"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc224041740" w:history="1">
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.2 Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
@@ -2353,1793 +2353,1830 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224041740 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003013A5">
+            <w:r w:rsidR="002602D7">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>44</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2EEC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="004E0003" w:rsidRPr="003D2EEC">
             <w:rPr>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3AEB2608" w14:textId="77777777" w:rsidR="000D3BE5" w:rsidRDefault="000D3BE5" w:rsidP="63E19E6A">
+    <w:p w14:paraId="7DE1C50A" w14:textId="77777777" w:rsidR="000D3BE5" w:rsidRDefault="000D3BE5" w:rsidP="63E19E6A">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc224041715"/>
       <w:bookmarkStart w:id="2" w:name="_Toc45556421"/>
       <w:bookmarkStart w:id="3" w:name="_Toc664223350"/>
       <w:bookmarkStart w:id="4" w:name="_Toc145511875"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="49DA234C">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t>alveluntuottajaa</w:t>
       </w:r>
       <w:r w:rsidR="002631D6">
         <w:t>, palveluyksikköä ja toimintaa</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t xml:space="preserve"> koskevat tiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="6A1ED5CC" w14:textId="77777777" w:rsidR="63E19E6A" w:rsidRDefault="63E19E6A" w:rsidP="63E19E6A"/>
-    <w:p w14:paraId="3BFCEB98" w14:textId="77777777" w:rsidR="163BE9DD" w:rsidRDefault="763291F6" w:rsidP="74833A01">
+    <w:p w14:paraId="595107FE" w14:textId="77777777" w:rsidR="63E19E6A" w:rsidRDefault="63E19E6A" w:rsidP="63E19E6A"/>
+    <w:p w14:paraId="4D27BB19" w14:textId="77777777" w:rsidR="006C4BDD" w:rsidRDefault="006C4BDD" w:rsidP="006C4BDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialue </w:t>
       </w:r>
-      <w:r w:rsidR="00694BD6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eli </w:t>
       </w:r>
-      <w:r w:rsidR="00694BD6" w:rsidRPr="00354CE0">
+      <w:r w:rsidRPr="00354CE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Sata-alue</w:t>
       </w:r>
-      <w:r w:rsidR="00694BD6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">on yksi 21 hyvinvointialueesta. </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="163BE9DD" w:rsidRPr="51E7850C">
+        <w:t xml:space="preserve">on yksi 21 hyvinvointialueesta. Alueeseen kuuluvat Satakunnan kunnat. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hyvinvointialue järjestää julkiset sosiaali- ja terveydenhuollon sekä pelastustoimen palvelut Satakunnan alueella,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51E7850C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> noin </w:t>
       </w:r>
-      <w:r w:rsidR="163BE9DD" w:rsidRPr="24DDD903">
+      <w:r w:rsidRPr="24DDD903">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
-      <w:r w:rsidR="4478E83A" w:rsidRPr="24DDD903">
-[...11 lines deleted...]
-      <w:r w:rsidR="070C300A" w:rsidRPr="24DDD903">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24DDD903">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t> 000 asukkaalle.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51E7850C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hyvinvointialueella toimii noin 10 000 työntekijää</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="070C300A" w:rsidRPr="51E7850C">
-[...24 lines deleted...]
-        <w:r w:rsidR="6285C34A" w:rsidRPr="51E7850C">
+    </w:p>
+    <w:p w14:paraId="08418FDE" w14:textId="77777777" w:rsidR="006C4BDD" w:rsidRDefault="006C4BDD" w:rsidP="006C4BDD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD6951">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueen hallinnon ja toiminnan järjestämisessä sekä päätöksenteossa noudatetaan </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD6951">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:eastAsia="Arial"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
-          <w:t>Henkilöstökertomus 2023</w:t>
+          <w:t>hallintosäännön</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="6285C34A" w:rsidRPr="51E7850C">
-[...134 lines deleted...]
-    <w:p w14:paraId="696D0BF2" w14:textId="77777777" w:rsidR="00C34F86" w:rsidRPr="00C34F86" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
+      <w:r w:rsidRPr="00FD6951">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> määräyksiä. Organisaatio on jaettu toimialueisiin ja niiden alaisiin vastuualueisin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5638ECB2" w14:textId="77777777" w:rsidR="006C4BDD" w:rsidRPr="00FD6951" w:rsidRDefault="006C4BDD" w:rsidP="006C4BDD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DD5994" w14:textId="77777777" w:rsidR="006C4BDD" w:rsidRDefault="006C4BDD" w:rsidP="006C4BDD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD6951">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmat tulee laatia palveluyksikkötasolla. Sata-alue on määritellyt, että palveluyksiköitä ovat vastuualueet, suun terveydenhuolto ja yleislääketieteen osastokokonaisuus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B153220" w14:textId="77777777" w:rsidR="00B80F4D" w:rsidRDefault="00B80F4D" w:rsidP="74833A01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B6531BF" w14:textId="77777777" w:rsidR="00C34F86" w:rsidRPr="00C34F86" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc224041716"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>1.1 Palveluntuottajan perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="1770376E" w14:textId="77777777" w:rsidR="00055512" w:rsidRDefault="009B53A2" w:rsidP="0074386B">
+    <w:p w14:paraId="34323212" w14:textId="6FBFF17E" w:rsidR="00055512" w:rsidRDefault="009B53A2" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc45556422"/>
       <w:bookmarkStart w:id="7" w:name="_Toc1267008580"/>
       <w:bookmarkStart w:id="8" w:name="_Toc145511876"/>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DE6CB7" w:rsidRPr="7DD0F5B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palveluntuottaja</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="4354A2AC" w:rsidRPr="7DD0F5B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="3D9F1F29">
         <w:t>Satakunnan hyvinvointialue</w:t>
       </w:r>
+      <w:r w:rsidR="00C04A62">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5D676F84">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="5D676F84" w:rsidRPr="12EF2BF4">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Satakunnan hyvinvointialueen verkkosivut, sata.fi)</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D72D95">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00FE1005">
+        <w:t>Y-tunnus</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE648E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="23FD21F9">
+        <w:t>3221304–3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E769AEB" w14:textId="77777777" w:rsidR="00786DF5" w:rsidRPr="00786DF5" w:rsidRDefault="00786DF5" w:rsidP="00786DF5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00786DF5">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="auto"/>
           </w:rPr>
-          <w:t>Satakunnan hyvinvointialue</w:t>
+          <w:t>Johdon yhteystiedot, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B7B389" w14:textId="62C71C84" w:rsidR="0148ABDB" w:rsidRDefault="009B53A2" w:rsidP="0074386B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00FE1005">
-[...2 lines deleted...]
-      <w:r w:rsidR="00EE648E">
+      <w:r w:rsidR="009071DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE01F4" w:rsidRPr="7DF29A2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>soite</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE01F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="23FD21F9">
-[...6 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00EE01F4" w:rsidRPr="7DF29A2D">
-        <w:rPr>
+      <w:r w:rsidR="00DB0466">
+        <w:t xml:space="preserve">Sairaalantie 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DB0466">
+        <w:t>28500 PORI</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EB7BAF" w14:textId="77777777" w:rsidR="009071DE" w:rsidRPr="009071DE" w:rsidRDefault="009071DE" w:rsidP="009071DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009071DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Postitusosoite</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>Puhelin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009071DE">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00DB0466">
-[...30 lines deleted...]
-        <w:pStyle w:val="Otsikko2"/>
+      <w:r w:rsidRPr="009071DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Hyvinvointialueen yleinen asiakaspalvelu ja vaihde, puhelin 02 627 71</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42429B85" w14:textId="77777777" w:rsidR="009071DE" w:rsidRPr="00C34F86" w:rsidRDefault="009071DE" w:rsidP="0074386B">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26B8EEA1" w14:textId="77777777" w:rsidR="009B53A2" w:rsidRDefault="00890206" w:rsidP="0074386B">
+    <w:p w14:paraId="54DEABCA" w14:textId="77777777" w:rsidR="009B53A2" w:rsidRDefault="00890206" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc224041717"/>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:r w:rsidR="006E10E9">
         <w:t>Vastuualueen</w:t>
       </w:r>
       <w:r w:rsidR="2D9BD40D" w:rsidRPr="00C34F86">
         <w:t xml:space="preserve"> perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="1FA75A60" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00D01DE6" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+    <w:p w14:paraId="7D7142DD" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00D01DE6" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D01DE6">
         <w:t>Ikääntyneiden ympärivuorokautinen palveluasuminen ja yleislääketieteen osastot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7242DE14" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00D01DE6" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+    <w:p w14:paraId="7D1F1A5B" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00D01DE6" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D01DE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Tämä omavalvontasuunnitelma on laadittu koskemaan ympärivuorokautisen palveluasumisen ja yleislääketieteen osastojen vastuualueeseen kuuluvaa yleislääketieteen osastojen vastuuyksikköä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4E90DE" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00D01DE6" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+    <w:p w14:paraId="2D4321DA" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00D01DE6" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D01DE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vastuualuejohtaja Pirjo Rehula, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="00D01DE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>etunimi.sukunimi@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D01DE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>, puh. 044 701 4463, Maantiekatu 31 D, 28120 Pori.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031841D6" w14:textId="77777777" w:rsidR="001B1C86" w:rsidRPr="00367A43" w:rsidRDefault="001B1C86" w:rsidP="31940191">
-[...10 lines deleted...]
-    <w:p w14:paraId="54A25029" w14:textId="77777777" w:rsidR="003246F2" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
+    <w:p w14:paraId="706812FB" w14:textId="77777777" w:rsidR="003246F2" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc224041718"/>
       <w:bookmarkStart w:id="11" w:name="_Toc45556427"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1.3 </w:t>
       </w:r>
       <w:r w:rsidR="008D5EE6">
         <w:t>Palvelut</w:t>
       </w:r>
       <w:r w:rsidR="00F5390D" w:rsidRPr="007F7445">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F5390D">
         <w:t xml:space="preserve"> toiminta-ajatus ja toimintaperiaatteet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="71EA0F2F" w14:textId="77777777" w:rsidR="00C725DC" w:rsidRDefault="009907F4" w:rsidP="00C725DC">
+    <w:p w14:paraId="63AD09DD" w14:textId="3C698A78" w:rsidR="00C725DC" w:rsidRDefault="009907F4" w:rsidP="00C725DC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009907F4">
         <w:t>Sat</w:t>
       </w:r>
       <w:r w:rsidR="00E936FD">
         <w:t>a-alue</w:t>
       </w:r>
       <w:r w:rsidRPr="009907F4">
         <w:t xml:space="preserve"> järjestää Satakunnan sosiaali-, terveys- ja pelastuspalvelut</w:t>
       </w:r>
       <w:r w:rsidR="008F4FD2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46591">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C725DC">
-[...9 lines deleted...]
-    <w:p w14:paraId="3B556A32" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="00F40F97" w:rsidP="00F40F97">
+      <w:r w:rsidR="00AB590F">
+        <w:t>Sata-alue ei tuota palveluja muilla hyvinvointialueilla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4994046A" w14:textId="77777777" w:rsidR="00AB590F" w:rsidRPr="00AB590F" w:rsidRDefault="00AB590F" w:rsidP="00AB590F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB590F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visio: Sata askelta eteenpäin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7A2974" w14:textId="77777777" w:rsidR="00AB590F" w:rsidRPr="00AB590F" w:rsidRDefault="00AB590F" w:rsidP="00AB590F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB590F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arvot: jokainen on arvokas, toimimme oikein, rakennamme turvaa ja uudistumme rohkeasti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9523E7" w14:textId="77777777" w:rsidR="00AB590F" w:rsidRPr="00AB590F" w:rsidRDefault="00AB590F" w:rsidP="00AB590F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB590F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Tavoitteet: paremmin saavutettavat palvelut, henkilöstön hyvinvointi vahvistuu ja tasapainoisempi talous turvaa toiminnan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006045AC" w14:textId="79B281CA" w:rsidR="00F40F97" w:rsidRPr="00E25447" w:rsidRDefault="00F40F97" w:rsidP="00F40F97">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="179599DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Sata</w:t>
+      </w:r>
+      <w:r w:rsidR="00E936FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="252525"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="179599DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
-        <w:t>Sata</w:t>
-[...16 lines deleted...]
-        <w:r w:rsidR="00B55D2E">
+        <w:t>alueella on laadittu hyvinvointialuestrategia, jota täydentävät ohjelmat ja suunnitelmat</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25447" w:rsidRPr="00E25447">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00E25447" w:rsidRPr="00E25447">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="auto"/>
           </w:rPr>
-          <w:t>Satakunnan hyvinvointialue/tietoa-meistä/strategia</w:t>
+          <w:t>Satakunnan hyvinvointialueen strategia 2026–2029, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="179599DD">
-[...9 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="1086AF4C" w14:textId="77777777" w:rsidR="00D864EB" w:rsidRDefault="00D864EB" w:rsidP="00D864EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="523E8041">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0004122E">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vastuualueen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="523E8041">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vastuualueen palvelut</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0054445A">
+        <w:t>toiminta-ajatus,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="523E8041">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="327422CB" w14:textId="0189F875" w:rsidR="00EE27D0" w:rsidRPr="00E37E82" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palvelut ja toimintayksiköt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C0528A" w14:textId="14451067" w:rsidR="00EE27D0" w:rsidRPr="00E37E82" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E37E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Yleislääketieteen osastoilla tuotetaan perustason yleislääketieteen ja sairaanhoidon palvelut kattavasti koko Satakunnan väestölle (pl. lapsipotilaat) lakien ja asetusten, Käypä-hoito-suositusten sekä hyvän lääketieteellisen ja hoitotieteelliseen tavan mukaisesti. Sairaalahoidon peruste on lääketieteellinen potilaan yksilöllinen hoidon tarve. Satakunnan hyvinvointialueella yleislääketieteen osastoj</w:t>
+        <w:t xml:space="preserve">Yleislääketieteen osastoilla tuotetaan perustason yleislääketieteen ja sairaanhoidon palvelut kattavasti koko Satakunnan väestölle (pl. lapsipotilaat) lakien ja asetusten, Käypä-hoito-suositusten sekä hyvän lääketieteellisen ja hoitotieteelliseen tavan mukaisesti. Sairaalahoidon peruste on lääketieteellinen potilaan yksilöllinen hoidon tarve. </w:t>
+      </w:r>
+      <w:r w:rsidR="12B0072B" w:rsidRPr="7135F617">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Yleislääketieteen</w:t>
       </w:r>
       <w:r w:rsidR="00B81BA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>en potilaspaikkamääriä vähennetään kesän 2026 aikana. Sen jälkeen osastoja jää</w:t>
+        <w:t xml:space="preserve"> osastoja </w:t>
+      </w:r>
+      <w:r w:rsidR="12B0072B" w:rsidRPr="403F392D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="00E37E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B9626D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00E37E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja ne sijaitsevat Eurassa,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Huittisissa, Kankaanpäässä, Porissa ja Raumalla. Potilaspaikkojen määrä vaihtelee osastoittain </w:t>
       </w:r>
       <w:r w:rsidR="00B848B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00E37E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja 30 välillä. Yhteensä potilaspaikkoja </w:t>
       </w:r>
-      <w:r w:rsidR="00DC53F5">
-[...3 lines deleted...]
-        <w:t>tulee olemaan</w:t>
+      <w:r w:rsidR="03B8EAF4" w:rsidRPr="71D9D8F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="455976D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="77B96E13" w:rsidRPr="2D885183">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ikääntyneiden </w:t>
+      </w:r>
+      <w:r w:rsidR="77B96E13" w:rsidRPr="5B644F97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toimialueella </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B644F97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00212F13" w:rsidRPr="5B644F97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000130EE" w:rsidRPr="5B644F97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B644F97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E37E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="2C679E8A" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00E37E82" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+        <w:t xml:space="preserve"> Yleislääketieteen osastopalvelut tuotetaan hyvinvointialueen omana toimintana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612B32B7" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00E37E82" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="01D22A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Potilaat tulevat osastolle </w:t>
       </w:r>
       <w:r w:rsidRPr="5043BA83">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>jatkohoitoon sote-keskusten ajanvaraus- ja kiirevastaanotoilta, erikoissairaanhoidon osastoilta, Satasairaalan päivystyksestä, kotisairaalasta/kotihoidosta mobiililääkärin lähettämänä ja yliopistosairaaloista.</w:t>
       </w:r>
       <w:r w:rsidRPr="01D22A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yleislääketieteen osaston lääkäri voi tehdä osastolta lähtevälle potilaalle lupapaikkasopimuksen, jolloin potilas voi palata osastolle ilman erillistä lähetettä (esim. palliatiivisen hoitolinjauksen potilaat).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E39D0FA" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00E37E82" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+    <w:p w14:paraId="51458913" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00E37E82" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E37E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Osastoilla hoidetaan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">monenlaisia sairauksia. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoito on potilaan tarpeista lähtevää ja se toteutetaan yksilöllisen hoitosuunnitelman mukaan. Hoidossa tuetaan ja ylläpidetään potilaan jäljellä olevaa toimintakykyä kuntouttavan hoitotyön keinoin. Hoidossa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ja kuntoutuksessa </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>toteutuu moniammatillinen yhteistyö potilaan, läheisten, hoitajien, lääkärin, fysioterapeutin, toimintaterapeutin, kuntoutusohjaajan ja muiden tukipalveluiden, kotihoidon, kotisairaalan ja erikoissairaanhoidon kanssa. Potilashoitoa ohjaavat hyvinvointialueen arvot. Potilaalle ja hänen omaisilleen annetaan tietoa osastolla annettavasta hoidosta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B12CD2E" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="00D92484" w:rsidRDefault="00D92484" w:rsidP="5ADA2AFB">
+    <w:p w14:paraId="20938ADF" w14:textId="77777777" w:rsidR="0026147E" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03172AFF" w14:textId="77777777" w:rsidR="00F50EEB" w:rsidRDefault="00F50EEB" w:rsidP="0074386B">
-[...15 lines deleted...]
-    <w:p w14:paraId="6966FBBB" w14:textId="77777777" w:rsidR="0026147E" w:rsidRPr="00B04472" w:rsidRDefault="0026147E" w:rsidP="0074386B">
+    <w:p w14:paraId="4F36AFD6" w14:textId="77777777" w:rsidR="0026147E" w:rsidRPr="00B04472" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc224041719"/>
       <w:r w:rsidRPr="671FE026">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="0005144F" w:rsidRPr="671FE026">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00384B57" w:rsidRPr="0CA2CFF0">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0005144F" w:rsidRPr="671FE026">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja potilasturvallisuus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00A17209" w:rsidRPr="671FE026">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED430CB" w14:textId="77777777" w:rsidR="0026147E" w:rsidRPr="00F30016" w:rsidRDefault="0026147E" w:rsidP="0074386B">
-[...7 lines deleted...]
-    <w:p w14:paraId="1D6098E4" w14:textId="77777777" w:rsidR="00C94164" w:rsidRPr="008D6177" w:rsidRDefault="00E74B45" w:rsidP="179599DD">
+    <w:p w14:paraId="4B86036B" w14:textId="77777777" w:rsidR="00212173" w:rsidRPr="008D6177" w:rsidRDefault="00212173" w:rsidP="00212173">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc45556462"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc228281226"/>
       <w:r w:rsidRPr="671FE026">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.1 </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="1DD61EB3" w14:textId="77777777" w:rsidR="006817EB" w:rsidRDefault="00384B57" w:rsidP="0074386B">
+        <w:t>2.1 Palveluiden laadulliset edellytykset</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="6F3DF450" w14:textId="77777777" w:rsidR="00212173" w:rsidRDefault="00212173" w:rsidP="00212173">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Sosiaali- ja terveydenhuollon palvelujen on oltava laadukkaita, asiakas- ja potilaskeskeisiä, turvallisia ja asianmukaisesti toteutettuja</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001C7967">
+        <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon palvelujen on oltava laadukkaita, asiakas- ja potilaskeskeisiä, turvallisia ja asianmukaisesti toteutettuja. Henkilöstö on keskinen tekijä laadun ja asiakas- ja potilasturvallisuuden varmistamisessa ja palvelujen kehittämisessä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D2961A" w14:textId="77777777" w:rsidR="00212173" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Hyvinvointialueen laadunhallinta perustuu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D532CB" w14:textId="77777777" w:rsidR="00212173" w:rsidRPr="005F3E4F" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590A7D4C" w14:textId="77777777" w:rsidR="00212173" w:rsidRPr="005F3E4F" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>yhteisiin toimintatapoihin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0275A780" w14:textId="77777777" w:rsidR="00212173" w:rsidRPr="005F3E4F" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>yhtenäisiin prosesseihin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A799A3" w14:textId="77777777" w:rsidR="00212173" w:rsidRPr="005F3E4F" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>henkilöstön osaamiseen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BDEEA4" w14:textId="77777777" w:rsidR="00212173" w:rsidRPr="005F3E4F" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>riskienhallintaan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F78CDB1" w14:textId="77777777" w:rsidR="00212173" w:rsidRPr="005F3E4F" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>toiminnan jatkuvaan arviointiin ja kehittämiseen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2877B70D" w14:textId="77777777" w:rsidR="00212173" w:rsidRPr="005F3E4F" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B62699" w14:textId="77777777" w:rsidR="00212173" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Laadunhallinnan ja omavalvonnan tukena käytetään IMS-toimintajärjestelmää (= Integrated Management System), jossa ylläpidetään työtä ja toimintaa ohjaavia asiakirjoja sekä prosessikuvauksia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF369E3" w14:textId="77777777" w:rsidR="00212173" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E320D0C" w14:textId="77777777" w:rsidR="00212173" w:rsidRPr="005F3E4F" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Mittareista, arvioinneista ja muusta seurannasta saadaan tietoa palvelujen laadusta, turvallisuudesta, vaikuttavuudesta ja toimivuudesta:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312B4832" w14:textId="77777777" w:rsidR="00212173" w:rsidRPr="005F3E4F" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647D80E6" w14:textId="77777777" w:rsidR="00212173" w:rsidRPr="005F3E4F" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tiedon avulla tunnistetaan vahvuuksia, kehittämistarpeita ja riskejä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC6F67C" w14:textId="77777777" w:rsidR="00212173" w:rsidRPr="005F3E4F" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Toiminnan parantamiseksi suunnitellaan ja toteutetaan toimenpiteitä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EAC15A" w14:textId="77777777" w:rsidR="00212173" w:rsidRPr="005F3E4F" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3E4F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Seurataan ja arvioidaan palvelujen laatua ja asiakas- ja potilasturvallisuutta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D08460E" w14:textId="77777777" w:rsidR="00212173" w:rsidRPr="005F3E4F" w:rsidRDefault="00212173" w:rsidP="00212173">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Osaava ja </w:t>
-[...182 lines deleted...]
-    <w:p w14:paraId="2875B1D6" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A230984" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Laatu koostuu seuraavista asioista: Prosessien ja toimintatapojen noudattaminen, dokumentointi ja dokumenttien hallinta, jatkuva parantaminen, asiakaspalautteen huomioiminen, koulutus ja osaaminen sekä tiimi- ja yhteistyö. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="46341FB4" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+        <w:t xml:space="preserve">Yleislääketieteen osastot ovat mukana hoitotyön kansallisessa vertaiskehittämisessä (HoiVerKe), jossa tavoitteena on tuottaa tietoa hoidon kehittämiseksi. Osastoilla tehdään prevalenssitutkimusta painehaavariskin ja kaatumisriskin arvioinnissa sekä hoitotyön potilaspalautteesta. Painehaavaumien arvioinnissa käytetään Braden- mittaria. Päätavoitteena on estää uusien painehaavaumien syntyminen yleislääketieteen osastojaksolla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D30DD6E" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yleislääketieteen osastot ovat mukana hoitotyön kansallisessa vertaiskehittämisessä (HoiVerKe), jossa tavoitteena on tuottaa tietoa hoidon kehittämiseksi. Osastoilla tehdään prevalenssitutkimusta painehaavariskin ja kaatumisriskin arvioinnissa sekä hoitotyön potilaspalautteesta. Painehaavaumien arvioinnissa käytetään Braden- mittaria. Päätavoitteena on estää uusien painehaavaumien syntyminen yleislääketieteen osastojaksolla. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58B128BC" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+        <w:t xml:space="preserve">Potilaiden kivun arvioinnissa on apuna käytössä VAS- kipumittari, jonka perusteella potilas pystyy kuvaamaan tuntemaansa kivun astetta. Kipumittarin avulla voidaan varmistaa lääkkeen vaikuttavuutta ja se auttaa riittävän kipulääkityksen annostelussa.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AB7B95" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Potilaiden kivun arvioinnissa on apuna käytössä VAS- kipumittari, jonka perusteella potilas pystyy kuvaamaan tuntemaansa kivun astetta. Kipumittarin avulla voidaan varmistaa lääkkeen vaikuttavuutta ja se auttaa riittävän kipulääkityksen annostelussa.   </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F74A72A" w14:textId="647670BC" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+        <w:t>Osastojen hygienia</w:t>
+      </w:r>
+      <w:r w:rsidR="009874D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>yhdyshenkilöt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291914">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tekevät vuosittain osastoilla INTO-kartoitukset, joiden perusteella infektioyksikkö antaa toimintaohjeita hygieniatason parantamisesta tarvittaessa. Tavoitteena on hygieniatason säilyminen hyvällä tasolla ja mahdollisten infektioiden ehkäiseminen ja/tai leviämisen estäminen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291914">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Hoitoon liittyvien infektioiden seurantamenetelmänä osastoilla ovat prevalenssitutkimukset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB0ECEE" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291914">
-[...24 lines deleted...]
-    <w:p w14:paraId="593DBB31" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+      <w:r w:rsidRPr="01D22A7D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Käsihuuhteen kulutuksen seuranta sairaalan osastoilla ja myös kansallisesti on laaja-alaista. Infektioyksikkö toimittaa osastoittain raportit kulutustilastoista osastonhoitajille. Käsihuuhteen kulutuksen tavoite on 100 litraa/1000 hoitopäivää. Infektioyksikön toimintaohje käsihuuhteen käytöstä on Hoito-ohjeet.fi -sivustolla. Käsihuuhdekulutuksen lisäämiseksi hygieniahoitajat käyvät osastopalavereissa kulutustilastoja läpi ja samalla ohjeistavat/kouluttavat henkilökuntaa käsihuuhteen käyttämisestä. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="18A6BCEC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Käytössä on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="39C65703">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="001D35"/>
+        </w:rPr>
+        <w:t>eHuuhde-sovellus, joka on digitaalinen sovellus käsihygienian ja -huuhteen käytön seurantaan, havainnointiin ja raportointiin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="39C65703">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="0A0A0A"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="18A6BCEC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tavoitteena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="39C65703">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0B529076">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kirjata vähintään </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0B529076">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="393FC3D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F4FF6E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">havaintoa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="59F2A449">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>kuukaudessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7E2C38" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="01D22A7D">
-[...81 lines deleted...]
-    <w:p w14:paraId="304324D6" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+      <w:r w:rsidRPr="00291914">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>HaiPro- ilmoitusten seuranta ja käsittely on yksi laadun mittari. Ilmoitusten tekeminen on tärkeää ja se, että käsittelyssä suunnitellaan konkreettinen toimenpide toiminnan kehittämiseksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C733E4E" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>HaiPro- ilmoitusten seuranta ja käsittely on yksi laadun mittari. Ilmoitusten tekeminen on tärkeää ja se, että käsittelyssä suunnitellaan konkreettinen toimenpide toiminnan kehittämiseksi.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1AE8FE03" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+        <w:t>RAI-toimintakykymittari</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>n hyödyntämise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291914">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ä järjestetään lisäkoulutusta, jotta saatuja tuloksia pystytään hyödyntämään </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291914">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">potilaan hoidossa ja </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>jatkohoidon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291914">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suunnittelussa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291914">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2A07A2" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>RAI-toimintakykymittari</w:t>
+        <w:t xml:space="preserve">Potilashoitoon liittyen tärkein dokumentoinnin väline on potilastietojärjestelmä. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>n hyödyntämise</w:t>
+        <w:t>Yhtenäinen potilastietojärjestelmä helpottaa</w:t>
       </w:r>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>st</w:t>
+        <w:t xml:space="preserve"> dokumentointi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">ä järjestetään lisäkoulutusta, jotta saatuja tuloksia pystytään hyödyntämään </w:t>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">potilaan hoidossa ja </w:t>
+        <w:t xml:space="preserve"> ja tiedonkulku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>jatkohoidon</w:t>
+        <w:t>a sekä lisää potilasturvallisuutta ja parantaa</w:t>
       </w:r>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> suunnittelussa</w:t>
+        <w:t xml:space="preserve"> hoidon jatkuvuu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>tta.</w:t>
       </w:r>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77656B83" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5373AEC3" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291914">
-[...54 lines deleted...]
-    <w:p w14:paraId="08DA8A29" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+      <w:r w:rsidRPr="01D22A7D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yleislääketieteen osastoilla on yhtenäiset kirjaamisen käytännöt ja mm. hoitokertomuksen mallipohjien avulla varmistetaan turvallinen kotiutuminen/potilassiirto ja hoidon jatkuvuus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180451AC" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="01D22A7D">
-[...6 lines deleted...]
-    <w:p w14:paraId="42F30D41" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+      <w:r w:rsidRPr="00291914">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osastoilla kerätään jatkuvaa asiakaspalautetta niin paperilomakkeilla kuin sähköisen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>järjestelmän</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291914">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kautta. Lisäksi jatkuvan kehittämisen välineitä ovat mm. vuosittain toistuva infektioidentorjuntatoimien kartoitus, käsidesin käyttötilastot, painehaavojen ja kaatumistapahtumien ehkäisy ja kartoitus. Palautteiden ja kartoitusten pohjalta kehitetään potilaiden hoitoa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BDFD5C" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Osastoilla kerätään jatkuvaa asiakaspalautetta niin paperilomakkeilla kuin sähköisen </w:t>
+        <w:t>Ammattitaitoa ylläpi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>järjestelmän</w:t>
+        <w:t>detään</w:t>
       </w:r>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kautta. Lisäksi jatkuvan kehittämisen välineitä ovat mm. vuosittain toistuva infektioidentorjuntatoimien kartoitus, käsidesin käyttötilastot, painehaavojen ja kaatumistapahtumien ehkäisy ja kartoitus. Palautteiden ja kartoitusten pohjalta kehitetään potilaiden hoitoa. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01503F99" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+        <w:t xml:space="preserve"> ensisijaisesti sisäisin koulutuksin. Satakunnan hyvinvointialueen koulutustarjontaa koordinoi osaamisen ja kehittämisen palvelut. Hyvinvointialue tarjoaa myös erilaisten sähköisten oppimisympäristöjen (mm. Moodle ja Oppiportti) käytön työntekijöilleen. Osa koulutuksista on säännöllisin väliajoin suoritettavia ja näistä muodostuu työntekijälle määräaikainen pätevyys (mm. lääkehoidon lupa, alkusammutus, hätätilapotilaan tunnistaminen ja elvytysosaaminen). Yksikkökohtaisella laitepassilla taataan, että henkilöstön laiteosaaminen on laadukasta ja yksikön tarpeita vastaavaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BADB65F" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Ammattitaitoa ylläpi</w:t>
-      </w:r>
+        <w:t>Laadukkaan hoidon takaamiseksi yleislääketieteen osastot hyödyntävät Satakunnan hyvinvointialueen muidenkin yksiköiden vahvaa erityisosaamista ja tarpeen mukaan konsultoidaan esimerkiksi haavakeskusta ja infektioyksikköä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50254B9B" w14:textId="77777777" w:rsidR="007F7CEE" w:rsidRDefault="007F7CEE" w:rsidP="179599DD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402B03AE" w14:textId="77777777" w:rsidR="007F7CEE" w:rsidRDefault="007F7CEE" w:rsidP="179599DD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="423A2F68" w14:textId="41D269A0" w:rsidR="7A333BC0" w:rsidRPr="00820ED7" w:rsidRDefault="7A333BC0" w:rsidP="179599DD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820ED7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Asiakas- ja potilasturvallisuuden</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7967">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> varmistaminen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820ED7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ECF788" w14:textId="77777777" w:rsidR="007F7CEE" w:rsidRDefault="7A333BC0" w:rsidP="00EE27D0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="7EA480E8" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+        <w:t>Asiakas- ja potilasturvallisuus on keskeinen osa laadunhallintaa. Asiakas- ja potilasturvallisuus on kaikkia niitä periaatteita ja toimintoja, joilla varmistetaan hoidon, hoivan ja palvelun turvallisuus sekä suojataan asiakkaita ja potilaita vahingoittamiselta.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95BCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Turvallisuuteen kuuluu </w:t>
+      </w:r>
+      <w:r w:rsidR="00414E78">
+        <w:t>myös</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tilojen, laitteiden ja tietojärjestelmien, tarvikkeiden ja lääkkeiden asianmukainen ja turvallinen k</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95BCC">
+        <w:t>äyttö sekä toimiva tiedonkulku.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7967">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D397AE7" w14:textId="6EEB5371" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00FB03E5" w:rsidP="00EE27D0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00EE27D0" w:rsidRPr="01D22A7D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Potilasturvallisuuteen liittyy kaikki toiminta osastolla. Potilasturvallisuuteen liittyen tehdään yhteistyötä myös eri viranomaistahojen kanssa. Mm. pelastussuunnitelma, poistumisturvallisuusselvitys, työpaikkaselvitys ja turvallisuuskävelyt ovat osa potilasturvallisuuden parantamista. HaiPro -raportointijärjestelmän kautta tehdään sekä läheltä piti –tapahtumat että potilaalle tapahtuneet potilasturvallisuusilmoitukset. Ilmoitusten pohjalta esihenkilöt perehtyvät tapahtuneeseen ja laativat yhdessä henkilökunnan kanssa uusia menettelytapoja vastaavien tapahtumien estämiseksi. Kriittisiin ongelmiin puututaan heti ja muita käsitellään esimerkiksi osastopalavereissa henkilökunnan kanssa. Mahdolliset ratkaisut ongelmiin tai toimintamuutoksiin kirjataan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312CCCC1" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291914">
-[...27 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="028B809E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Laiteturvallisuutta ylläpidetään laiterekisterin sekä laitepassin avulla. Jokaisen vastuulla on tarkistaa laitteen toimintakunto ennen käyttöä ja tehdä ilmoitus viallisesta laitteesta sekä vuosihuollon tarpeesta. Osastoilla käytetään vain CE-merkittyjä lääkinnällisiä laitteita.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="028B809E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-    <w:p w14:paraId="5A220B76" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+      <w:r w:rsidRPr="028B809E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ennen käyttöönottoa uuden laitteen turvallisuus varmistetaan vastaanottotarkistuksessa, jossa laite lisätään laiterekisteriin. Myös hoitajakutsujärjestelmä ja apuvälineet kuuluvat laiterekisteriin ja –passiin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB7E3FA" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="028B809E">
-[...19 lines deleted...]
-    <w:p w14:paraId="671E859B" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+      <w:r w:rsidRPr="01D22A7D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jokaisella osastolla on oma yksikkökohtainen lääkehoitosuunnitelma. Osastoille tehdään vuosittain tarkastuskäynti sairaala-apteekin toimesta. Käynnistä laaditun raportin pohjalta korjataan käynnillä havaitut puutteet. Yleislääketieteen osastoilla on käytössä lääkkeenjaossa kaksoistarkistus, jolla vältetään potilaalle asti päätyvät lääkepoikkeamat. Lääkehoitosuunnitelma päivitetään vuosittain ja tässä yhteydessä kartoitetaan yksikkökohtaiset lääkitysturvallisuuteen liittyvät riskit sekä toimet, joilla riskit minimoidaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB1BBD3" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRDefault="00EE27D0" w:rsidP="00F50EEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291914">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Riskienhallintaa tehdään Granite -riskienhallintajärjestelmän avulla vuosittain. Järjestelmä ohjaa kartoittamaan ja arvioimaan erilaisia mahdollisia riski- ja kuormitustekijöitä yksikössä niin potilastyön kuin tilojenkin näkökulmasta. Osaston henkilökunta osallistuu riskien kartoittamiseen ja arviointiin. Esihenkilön vastuulla on huolehtia, että henkilökunta on tietoinen kartoituksen tuloksista ja sovituista toimista. Riskien merkittävyyden arvioinnin tavoitteena on pienentää kaikkia työntekijöiden sekä potilaiden turvallisuudelle tai terveydelle haittaa tai vaaraa aiheuttavia riskejä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307F4480" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="01D22A7D">
-[...30 lines deleted...]
-    <w:p w14:paraId="2DA18476" w14:textId="77777777" w:rsidR="0065671D" w:rsidRDefault="002C4BE4" w:rsidP="00F50EEB">
+    </w:p>
+    <w:p w14:paraId="1D73BAD8" w14:textId="77777777" w:rsidR="0065671D" w:rsidRDefault="002C4BE4" w:rsidP="00F50EEB">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc224041721"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc224041721"/>
       <w:r w:rsidRPr="002C4BE4">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.2 </w:t>
       </w:r>
       <w:r w:rsidR="00FA1700">
         <w:t>Vastuu palvelujen laadusta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="28635E23" w14:textId="77777777" w:rsidR="008C7B46" w:rsidRPr="00DC5374" w:rsidRDefault="4B90C773" w:rsidP="004E0249">
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="7BD3A9DC" w14:textId="77777777" w:rsidR="008C7B46" w:rsidRPr="00DC5374" w:rsidRDefault="4B90C773" w:rsidP="004E0249">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC5374">
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00482C69">
         <w:t>-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> hallinnon ja toiminnan järjestämisessä sekä päätöksen</w:t>
       </w:r>
       <w:r w:rsidR="60FCDEBD" w:rsidRPr="00DC5374">
         <w:t xml:space="preserve">teossa </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t xml:space="preserve">noudatetaan </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00634CE2" w:rsidRPr="00634CE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>hallintosäännön</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00634CE2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t>määräyksiä</w:t>
       </w:r>
       <w:r w:rsidR="5F262657" w:rsidRPr="00DC5374">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="615C16FA" w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="295FD8F7" w:rsidRPr="00DC5374">
         <w:t>Organisaatio on jaettu toimialueisiin</w:t>
       </w:r>
       <w:r w:rsidR="14FA1A6A" w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> ja niiden </w:t>
       </w:r>
@@ -4155,1151 +4192,1141 @@
         </w:rPr>
         <w:t>asuunnitelmat laaditaan</w:t>
       </w:r>
       <w:r w:rsidR="20E8A97A" w:rsidRPr="00274A11">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> hyvinvointialueella</w:t>
       </w:r>
       <w:r w:rsidR="2035E0EA" w:rsidRPr="00274A11">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="20E8A97A" w:rsidRPr="00274A11">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vastuualuetasoisesti.</w:t>
       </w:r>
       <w:r w:rsidR="20E8A97A" w:rsidRPr="00274A11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071F3232" w14:textId="77777777" w:rsidR="001D6F6E" w:rsidRDefault="00C2742D" w:rsidP="004E0249">
+    <w:p w14:paraId="02286260" w14:textId="77777777" w:rsidR="001D6F6E" w:rsidRDefault="00C2742D" w:rsidP="004E0249">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0091693C">
         <w:t>Vastuualuejohtaja</w:t>
       </w:r>
       <w:r w:rsidR="001D6F6E" w:rsidRPr="0091693C">
-        <w:t xml:space="preserve"> johtaa vastuualueen toimintaa ja varmistaa palvelujen integraation. Hän vastaa vastuualueen toiminnan suunnittelusta, taloudesta, kehittämisestä, yhteensovitta</w:t>
-[...3 lines deleted...]
-        <w:t>misesta, integraatiosta, toimeenpanosta, arvioinnista, sisäisestä valvonnasta ja riskienhallinnasta sisäisen valvonnan ohjeiden mukaisesti. Vastuualuejohtaja vastaa vastuualueensa omavalvonnasta ja asiakas- ja potilaslähtöisen toiminnan kehittämisestä sekä toiminnan asiakas- ja potilasturvallisuudesta.</w:t>
+        <w:t xml:space="preserve"> johtaa vastuualueen toimintaa ja varmistaa palvelujen integraation. Hän vastaa vastuualueen toiminnan suunnittelusta, taloudesta, kehittämisestä, yhteensovittamisesta, integraatiosta, toimeenpanosta, arvioinnista, sisäisestä valvonnasta ja riskienhallinnasta sisäisen valvonnan ohjeiden mukaisesti. Vastuualuejohtaja vastaa vastuualueensa omavalvonnasta ja asiakas- ja potilaslähtöisen toiminnan kehittämisestä sekä toiminnan asiakas- ja potilasturvallisuudesta.</w:t>
       </w:r>
       <w:r w:rsidR="001D6F6E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D55499" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+    <w:p w14:paraId="62529D51" w14:textId="02A2BCCD" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:szCs w:val="24"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="5D1B4068" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="69023B62">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Vastuualuejohtaja toimii toimialuejohtajan suorassa alaisuudessa. Vastuualuejohtajan suorassa alaisuudessa ovat hoitotyön suunnittelija ja hoitotyön päällikkö, jotka vastaavat sovitun jaon mukaisesti yleislääketieteen osastojen toiminnasta hoitotyön osalta. Lääketieteellisestä hoidosta vastaa Ikääntyneiden palveluiden ylilääkäri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166A1F39" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:strike/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Toimivaltuudet ja vastuut on kuvattu Ikääntyneiden toimialueen toimintasäännössä.</w:t>
       </w:r>
       <w:r w:rsidRPr="00291914">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00291914">
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Säädöskokoelma - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7982B2EA" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+    <w:p w14:paraId="003C7C51" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="01D22A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Osastonhoitajat vastaavat osastonsa jokapäiväisestä toiminnasta ja siitä, että osastolla olevien potilaiden hoito toteutuu laadukkaasti ja, että sosiaali- ja terveydenhuollon ammattihenkilöitä on resursoitu riittävästi potilaiden hoitoisuuteen nähden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9A9A55" w14:textId="77777777" w:rsidR="00E7093C" w:rsidRDefault="00E7093C" w:rsidP="0065671D">
+    <w:p w14:paraId="2B79E227" w14:textId="77777777" w:rsidR="00E7093C" w:rsidRDefault="00E7093C" w:rsidP="0065671D">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc224041722"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2616B2BF" w14:textId="66B01ECD" w:rsidR="0026147E" w:rsidRDefault="0065671D" w:rsidP="0065671D">
+      <w:bookmarkStart w:id="15" w:name="_Toc224041722"/>
+    </w:p>
+    <w:p w14:paraId="7DE5CAE2" w14:textId="77777777" w:rsidR="0026147E" w:rsidRDefault="0065671D" w:rsidP="0065671D">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.3 </w:t>
       </w:r>
       <w:r w:rsidR="00C747BB">
         <w:t>Asiakkaan ja potilaan asema ja oikeudet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4FD4070D" w14:textId="77777777" w:rsidR="00E37127" w:rsidRPr="006335AB" w:rsidRDefault="006335AB" w:rsidP="00E37127">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="73A52AB9" w14:textId="77777777" w:rsidR="00E37127" w:rsidRPr="006335AB" w:rsidRDefault="006335AB" w:rsidP="00E37127">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Pääsy palveluihin ja hoitoon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141F6A5F" w14:textId="77777777" w:rsidR="006335AB" w:rsidRDefault="00E37127" w:rsidP="006335AB">
+    <w:p w14:paraId="2264E755" w14:textId="77777777" w:rsidR="006335AB" w:rsidRDefault="00E37127" w:rsidP="006335AB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Hyvinvointialueiden on suunniteltava ja toteutettava sosiaali- ja terveydenhuollon palvelut yhdenvertaisesti, yhteen sovitettuina palvelukokonaisuuksina sekä hyvinvointialueen väestön tarpeet huomioon ottaen lähellä asiakkaita. Palveluiden saatavuuden edellytyksenä on riittävä sosiaali- ja terveyspalvelujen tarjonta</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB1E00">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E91080">
         <w:t xml:space="preserve"> Terveydenhuoltolain </w:t>
       </w:r>
       <w:r w:rsidR="00336275">
         <w:t xml:space="preserve">(1326/2010) </w:t>
       </w:r>
       <w:r w:rsidR="00E91080">
         <w:t xml:space="preserve">mukaan </w:t>
       </w:r>
       <w:r w:rsidR="000A1C39">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="0012240E">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>iireellinen sairaanhoito, mukaan lukien kiireellinen suun terveydenhuolto, mielenterveyden hoito, päihdehoito ja psykososiaalinen tuki on annettava sitä tarvitsevalle potilaalle hänen asuinpaikastaan riippumatta.</w:t>
       </w:r>
       <w:r w:rsidR="006335AB" w:rsidRPr="00FB1E00">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00336275">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00CE5162">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnanhyvinvointialue</w:t>
         </w:r>
         <w:r w:rsidR="005F7117">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>/palvelut/sairaala/päivystys</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00585F1C">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00336275">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00585F1C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14408087" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+    <w:p w14:paraId="140B5F8E" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="01D22A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Potilaan sairaalahoidon tarve arvioidaan lähettävässä yksikössä. Käytössä on Uoma-järjestelmä, jonka avulla koordinoidaan potilasliikennettä. Potilaan osastolle pääsy mahdollistetaan potilassijoittelulla yli paikkakuntarajojen. Hoito yleislääketieteen osastolla päättyy siinä vaiheessa, kun lääkäri on arvioinut, ettei lääketieteellisen hoidon tarvetta enää ole tai potilaan hoidon tarve vaatii erikoissairaanhoitoa. Potilaan mahdollisen jatkohoidon kartoittaminen ja koordinointi aloitetaan jo hoidon alkuvaiheessa sujuvan kotiutumisen turvaamiseksi ja tiedonkulun varmistamiseksi. Potilaalle järjestetään hänen tarvitsemansa sosiaali- ja terveydenhuollon palvelut.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="098F6F7F" w14:textId="77777777" w:rsidR="00DC5374" w:rsidRPr="008F6FF9" w:rsidRDefault="006335AB" w:rsidP="50C29F93">
+        <w:t xml:space="preserve">Potilaan sairaalahoidon tarve arvioidaan lähettävässä yksikössä. Käytössä on Uoma-järjestelmä, jonka avulla koordinoidaan potilasliikennettä. Potilaan osastolle pääsy mahdollistetaan potilassijoittelulla yli paikkakuntarajojen. Hoito yleislääketieteen osastolla päättyy siinä vaiheessa, kun lääkäri on arvioinut, ettei lääketieteellisen hoidon tarvetta enää ole tai potilaan hoidon tarve vaatii erikoissairaanhoitoa. Potilaan mahdollisen jatkohoidon kartoittaminen ja koordinointi aloitetaan jo hoidon alkuvaiheessa sujuvan kotiutumisen turvaamiseksi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="01D22A7D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ja tiedonkulun varmistamiseksi. Potilaalle järjestetään hänen tarvitsemansa sosiaali- ja terveydenhuollon palvelut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135D7C7E" w14:textId="77777777" w:rsidR="00DC5374" w:rsidRPr="008F6FF9" w:rsidRDefault="006335AB" w:rsidP="50C29F93">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB29D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaan ja potilaan </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96CF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tiedonsaantioikeus</w:t>
       </w:r>
       <w:r w:rsidR="005B3FE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r w:rsidR="005B3FE8" w:rsidRPr="003747ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB5144E" w14:textId="77777777" w:rsidR="00D4299A" w:rsidRDefault="00077496" w:rsidP="00D4299A">
+    <w:p w14:paraId="047DA034" w14:textId="77777777" w:rsidR="00D4299A" w:rsidRDefault="00077496" w:rsidP="00442752">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>Tiedonsaantioikeus on keskeinen a</w:t>
       </w:r>
       <w:r w:rsidR="009061C1">
         <w:t xml:space="preserve">siakkaan ja potilaan </w:t>
       </w:r>
       <w:r>
         <w:t>oikeus</w:t>
       </w:r>
       <w:r w:rsidR="00877B22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A45E7">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="005B6C41">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>laki 785/1992</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E12BBB" w:rsidRPr="00177AE2">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="005B6C41">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>laki 812/2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008A497B">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009D1676">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF7AA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF7AA0" w:rsidRPr="00AF7AA0">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>Rekisteröidyn oikeuksista tietoihinsa kerrotaan tarkemmin kappaleessa 2.11.</w:t>
       </w:r>
       <w:r w:rsidR="00D4299A">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohdassa </w:t>
       </w:r>
       <w:r w:rsidR="00D4299A" w:rsidRPr="00D4299A">
         <w:t>Tietosuojaperiaatteet ja rekisteröidyn oikeuksien toteutuminen</w:t>
       </w:r>
       <w:r w:rsidR="00D4299A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D15ED6" w14:textId="77777777" w:rsidR="00A647AF" w:rsidRPr="00A647AF" w:rsidRDefault="00A647AF" w:rsidP="008F2B39">
+    <w:p w14:paraId="6277A7BB" w14:textId="77777777" w:rsidR="00A647AF" w:rsidRPr="00A647AF" w:rsidRDefault="00A647AF" w:rsidP="008F2B39">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A647AF">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Asiakkaan tiedonsaantioikeus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052FFC15" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRPr="008C504C" w:rsidRDefault="008F2B39" w:rsidP="008F2B39">
+    <w:p w14:paraId="236A9DA8" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRPr="008C504C" w:rsidRDefault="008F2B39" w:rsidP="00442752">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84184">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Sosiaalihuoltoa toteutettaessa on ensisijaisesti otettava huomioon asiakkaan toivomukset ja mielipide ja muutoinkin kunnioitettava hänen itsemääräämisoikeuttaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE657EB" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRPr="00F84184" w:rsidRDefault="008F2B39" w:rsidP="008F2B39">
+    <w:p w14:paraId="4C2EFF03" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRPr="00F84184" w:rsidRDefault="008F2B39" w:rsidP="00442752">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84184">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Sosiaalihuollon henkilöstön on selvitettävä asiakkaalle hänen oikeutensa ja velvollisuutensa sekä erilaiset vaihtoehdot ja niiden vaikutukset samoin kuin muut seikat, joilla on merkitystä hänen asiassaan. Selvitys on annettava siten, että asiakas riittävästi ymmärtää sen sisällön ja merkityksen. Jos sosiaalihuollon henkilöstö ei hallitse asiakkaan käyttämää kieltä taikka asiakas ei aisti- tai puhevian tai muun syyn vuoksi voi tulla ymmärretyksi, on mahdollisuuksien mukaan huolehdittava tulkitsemisesta ja tulkin hankkimisesta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC7A53E" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRDefault="008F2B39" w:rsidP="008F2B39">
+    <w:p w14:paraId="41F9ECC8" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRDefault="008F2B39" w:rsidP="00442752">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B61B6">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Sosiaalihuoltoa toteutettaessa on laadittava palvelu-, hoito-, kuntoutus- tai muu vastaava suunnitelma, jollei kyseessä ole tilapäinen neuvonta ja ohjaus tai jollei suunnitelman laatiminen muutoin ole ilmeisen tarpeetonta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451B1151" w14:textId="77777777" w:rsidR="00A647AF" w:rsidRPr="00A647AF" w:rsidRDefault="00A647AF" w:rsidP="008F2B39">
+    <w:p w14:paraId="2BFD9491" w14:textId="77777777" w:rsidR="00A647AF" w:rsidRPr="00A647AF" w:rsidRDefault="00A647AF" w:rsidP="008F2B39">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A647AF">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Potilaan tiedonsaantioikeus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A742971" w14:textId="77777777" w:rsidR="00F9351E" w:rsidRDefault="00F9351E" w:rsidP="00F9351E">
+    <w:p w14:paraId="3A394555" w14:textId="77777777" w:rsidR="00F9351E" w:rsidRDefault="00F9351E" w:rsidP="00F9351E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00443301">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>Potilasta on hoidettava yhteisymmärryksessä hänen kanssaan. Jos potilas kieltäytyy tietystä hoidosta tai hoitotoimenpiteestä, häntä on mahdollisuuksien mukaan hoidettava yhteisymmärryksessä hänen kanssaan muulla lääketieteellisesti hyväksyttävällä tavalla</w:t>
       </w:r>
       <w:r w:rsidRPr="00807084">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1566A5CD" w14:textId="77777777" w:rsidR="0009762A" w:rsidRDefault="0009762A" w:rsidP="00F9351E">
+    <w:p w14:paraId="4225B2BC" w14:textId="77777777" w:rsidR="0009762A" w:rsidRDefault="0009762A" w:rsidP="00F9351E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C504C">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t xml:space="preserve">Potilaalle on annettava selvitys hänen terveydentilastaan, hoidon merkityksestä, eri hoitovaihtoehdoista ja niiden vaikutuksista sekä muista hänen hoitoonsa liittyvistä seikoista, joilla on merkitystä päätettäessä hänen hoitamisestaan. Selvitystä ei kuitenkaan tule antaa vastoin potilaan tahtoa tai silloin, kun on ilmeistä, että selvityksen antamisesta aiheutuisi vakavaa vaaraa potilaan hengelle tai terveydelle. Terveydenhuollon ammattihenkilön on annettava selvitys siten, että potilas riittävästi ymmärtää sen sisällön. Jos terveydenhuollon ammattihenkilö ei osaa potilaan käyttämää kieltä taikka potilas ei aisti- tai puhevian vuoksi voi tulla ymmärretyksi, on mahdollisuuksien mukaan huolehdittava tulkitsemisesta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF36378" w14:textId="77777777" w:rsidR="3F5ECADD" w:rsidRPr="006335AB" w:rsidRDefault="3F5ECADD" w:rsidP="179599DD">
+    <w:p w14:paraId="3B469C81" w14:textId="77777777" w:rsidR="3F5ECADD" w:rsidRPr="006335AB" w:rsidRDefault="3F5ECADD" w:rsidP="179599DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Asiakka</w:t>
       </w:r>
       <w:r w:rsidR="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ja</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> potila</w:t>
       </w:r>
       <w:r w:rsidR="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3BBCB3" w14:textId="77777777" w:rsidR="2A338197" w:rsidRDefault="2A338197" w:rsidP="673B414F">
+    <w:p w14:paraId="1EEEE246" w14:textId="77777777" w:rsidR="2A338197" w:rsidRDefault="2A338197" w:rsidP="673B414F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="673B414F">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3FBBA1D7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Osallisuus on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidRPr="673B414F">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="3FBBA1D7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>THL</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="673B414F">
+      <w:r w:rsidRPr="3FBBA1D7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B16AFD">
+        </w:rPr>
+        <w:t>:n määritelmän mukaan osallisuutta omassa elämässä, osallisuutta yhteisöissä ja vaikuttamisen prosesseissa sekä osallisuutta yhteisestä hyvästä. Tämän mää</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FBBA1D7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ritelmän pohjalle on rakennettu Sa</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16AFD" w:rsidRPr="3FBBA1D7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>ta-</w:t>
       </w:r>
-      <w:r w:rsidRPr="673B414F">
+      <w:r w:rsidRPr="3FBBA1D7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alueen</w:t>
       </w:r>
-      <w:r w:rsidR="7653775C" w:rsidRPr="673B414F">
+      <w:r w:rsidR="7653775C" w:rsidRPr="3FBBA1D7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidR="7653775C" w:rsidRPr="673B414F">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidR="7653775C" w:rsidRPr="3FBBA1D7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>osallisuusohjelma</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="7653775C" w:rsidRPr="673B414F">
+      <w:r w:rsidR="7653775C" w:rsidRPr="3FBBA1D7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>, jossa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FBBA1D7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="137CE536" w:rsidRPr="3FBBA1D7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">määritellään </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FBBA1D7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>käytännöt asukas-, asiakas- sekä henkilöstöosallisuuden toteutumiseksi.</w:t>
+      </w:r>
+      <w:r w:rsidR="2A94DC22" w:rsidRPr="3FBBA1D7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="06F3FF57" w:rsidRPr="3FBBA1D7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osallisuusohjelma laaditaan valtuustokausittain. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6B5000" w14:textId="77777777" w:rsidR="06F3FF57" w:rsidRDefault="06F3FF57" w:rsidP="673B414F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="150"/>
+      </w:pPr>
+      <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, jossa</w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>Osallisuustyö edistää organisaation sosiaalisen vastuullisuuden toteutumista. Osallisuuden käytäntöjen avulla voidaan lisätä organisaation veto- ja pitovoimaa, vähentää alueen asukkaiden terveyseroja ja ehkäistä syrjäytymistä. Osallisuuden kokemus on yhteydessä koettuun hyvinvointiin, terveyteen, toiminta- ja työkykyyn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC425FD" w14:textId="77777777" w:rsidR="3F5ECADD" w:rsidRDefault="3F5ECADD" w:rsidP="3B6A047C">
+    <w:p w14:paraId="28E8EF29" w14:textId="77777777" w:rsidR="3F5ECADD" w:rsidRDefault="3F5ECADD" w:rsidP="3B6A047C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Asiakasosallisuudella tarkoitetaan vuorovaikutusta, asiakkaan/potilaan kuuntelemista ja hänen mahdollisuuttaan vaikuttaa omaan hoitoonsa tai palveluunsa. Sat</w:t>
       </w:r>
       <w:r w:rsidR="00B16AFD">
         <w:t>a-</w:t>
       </w:r>
       <w:r>
-        <w:t>alueella asia</w:t>
-[...3 lines deleted...]
-        <w:t>kasosallisuuden toteuttamisen muotoja ovat mm. asiakaskokemukset, kokemusasiantuntijat, asiakasraadit, asiakaskyselyt, osallistava kirjaaminen</w:t>
+        <w:t>alueella asiakasosallisuuden toteuttamisen muotoja ovat mm. asiakaskokemukset, kokemusasiantuntijat, asiakasraadit, asiakaskyselyt, osallistava kirjaaminen</w:t>
       </w:r>
       <w:r w:rsidR="513C2FB6">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> systeeminen työote, OLKA-toiminta (koordinoitua järjestö- ja vapaaehtoistoimintaa</w:t>
       </w:r>
       <w:r w:rsidR="00CB561A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidR="00CE5162">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan</w:t>
         </w:r>
         <w:r w:rsidR="005B6C41">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t xml:space="preserve"> hyvinvointialue/asiointiopas/olka-toiminta</w:t>
+          <w:t xml:space="preserve"> hyvinvointialue/asiointiopas/</w:t>
         </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="005B6C41">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>olka-toiminta</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="7C96B908">
         <w:t>),</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vertaistoiminta, hoidolliset ryhmät, asiakas- ja asukaskokoukset sekä järjestöyhteistyö. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF22731" w14:textId="77777777" w:rsidR="3F5ECADD" w:rsidRDefault="3F5ECADD" w:rsidP="3B6A047C">
+    <w:p w14:paraId="0B2BC599" w14:textId="77777777" w:rsidR="3F5ECADD" w:rsidRDefault="3F5ECADD" w:rsidP="3B6A047C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lakisääteiset vaikuttamistoimielimet nuorisovaltuusto, vammaisneuvosto ja vanhusneuvosto kokoontuvat säännöllisesti kuulemaan ja käsittelemään omaan toimialueeseensa liittyviä asioita. Lisäksi vaikuttamistoimielimillä on mahdollisuus perustaa alatyöryhmiä valmistelemaan tiettyä asiakokonaisuutta tarvittaessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD632D4" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+    <w:p w14:paraId="29483FEC" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="01D22A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Potilaan saapuessa osastolle päivitetään potilaan/läheisen kanssa potilaan perustiedot. Potilaalta varmistetaan, saako häntä koskevia tietoja antaa omaiselle / läheiselle tai muulle mahdolliselle yhteyshenkilölle. Jokaisessa potilashuoneessa on osaston toiminnasta kertova esite.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1668D96B" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+    <w:p w14:paraId="53C90332" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="08240A36">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Potilas on hoidon keskiössä. Potilas ja hänen niin halutessaan omainen/läheinen sekä hoitoon osallistuva henkilöstö laativat yksilöllisen, potilaan hoidon tarpeista lähtevän hoitosuunnitelman ensimmäisenä osastolle tulopäivänä. Potilasta ja/tai omaista haastatellaan hoitoa edeltäneestä voinnista, toimintakyvystä sekä mahdollisista kotiin annetuista palveluista. Potilaan toiveita huomioidaan hoidossa mahdollisuuksien mukaan. Tavoitteet laaditaan yhdessä potilaan ja hoitavan henkilöstön kanssa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F698EA6" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+    <w:p w14:paraId="618C736C" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="08240A36">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Potilashoidossa toteutetaan potilaan toimintakykyä ylläpitävää ja kuntouttavaa työotetta. Hoitojakson aikana arvioidaan potilaan hoidon etenemistä ja tarvittaessa muutetaan hoitosuunnitelmaa yhdessä potilaan / omaisen ja hoitoon osallistuvan henkilöstön kesken. Jatkohoito suunnitellaan yhdessä potilaan kanssa hänen tarpeitaan vastaavaksi. Hoitohenkilökunta huolehtii potilaan tiedonsaannista jatkohoitoon liittyen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9259A9" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+    <w:p w14:paraId="6434E367" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="01D22A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Mikäli potilaan tilanne on siirtymässä saattohoitovaiheeseen, saattohoitopäätöksen tekee lääkäri ottaen huomioon potilaan ja omaisten mielipiteen sekä lääketieteelliset seikat. Päätöksestä keskustellaan potilaan ja hänen omaistensa/ läheistensä kanssa. Päätöstä tehtäessä pyritään toteuttamaan potilaan yksilölliset toiveet ja tarpeet. Omaisten ja läheisten läsnäolo saattohoitotilanteessa mahdollistetaan.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C867CB0" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+        <w:t>Mikäli potilaan tilanne on siirtymässä saattohoitovaiheeseen, saattohoitopäätöksen tekee lääkäri ottaen huomioon potilaan ja omaisten mielipiteen sekä lääketieteelliset seikat. Pää</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01D22A7D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>töksestä keskustellaan potilaan ja hänen omaistensa/ läheistensä kanssa. Päätöstä tehtäessä pyritään toteuttamaan potilaan yksilölliset toiveet ja tarpeet. Omaisten ja läheisten läsnäolo saattohoitotilanteessa mahdollistetaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C04D935" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Mikäli potilas ei vointinsa tai sairautensa vuoksi kykene itse osallistumaan hoitoaan koskeviin päätöksiin, osallistetaan potilaan omaisia hoidon suunnitteluun. Jos omaisia ei ole, tekee päätökset lääkäri kuultuaan muita hoitoon osallistuvia potilaan parasta ajatellen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6A530A" w14:textId="77777777" w:rsidR="00F50EEB" w:rsidRDefault="00F50EEB" w:rsidP="002F71A6">
+    <w:p w14:paraId="3122E069" w14:textId="1CFB7259" w:rsidR="002F71A6" w:rsidRPr="006335AB" w:rsidRDefault="00710078" w:rsidP="002F71A6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Asiakkaan</w:t>
       </w:r>
       <w:r w:rsidR="028A3B86" w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>potilaan</w:t>
       </w:r>
       <w:r w:rsidR="002F71A6" w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> kohtelu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538C8460" w14:textId="77777777" w:rsidR="002F71A6" w:rsidRDefault="002F71A6" w:rsidP="002F71A6">
+    <w:p w14:paraId="2207F875" w14:textId="77777777" w:rsidR="002F71A6" w:rsidRDefault="002F71A6" w:rsidP="002F71A6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F65B58">
         <w:t>Asiakkaalla</w:t>
       </w:r>
       <w:r w:rsidR="5BA0F678">
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r>
         <w:t>potilaalla</w:t>
       </w:r>
       <w:r w:rsidRPr="00F65B58">
         <w:t xml:space="preserve"> on oikeus laadultaan hyvään sosiaali- ja terveydenhuoltoon ja hyvään kohteluun ilman syrjintää. Asiakasta</w:t>
       </w:r>
       <w:r w:rsidR="74540FB6">
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r w:rsidRPr="00F65B58">
         <w:t>potilasta on kohdeltava kunnioittaen hänen ihmisarvoaan, vakaumustaan ja yksityisyyttään</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BF3F79" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+    <w:p w14:paraId="26D371F4" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Satakunnan hyvinvointialueen arvot ohjaavat potilaan hyvään ja inhimilliseen kohteluun. Kaikki potilaat kohdataan ihmisarvoisesti ja ystävällisesti sekä asiamukaisesti riippumatta potilaan taustasta tai diagnoosista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F2F4AD" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
+    <w:p w14:paraId="18C76221" w14:textId="77777777" w:rsidR="00EE27D0" w:rsidRPr="00291914" w:rsidRDefault="00EE27D0" w:rsidP="00EE27D0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Palvelun ja hoidon laatuun tai kohteluun liittyvät suulliset, kirjalliset ja sähköiset palautteet ja tyytymättömyys pyritään selvittämään ensisijaisesti avoimella keskustelulla osastolla. Palautteisiin annetaan pyydettäessä kirjallinen vastine, jossa kerrotaan, että palaute huomioidaan toimintaa kehitettäessä. Halutessaan palautetta voi antaa myös potilasasiavastaavalle, jonka aloittaa selvittelyn ja ohjaa palautteen käsittelyyn osastolla. Hoitohenkilökunta osallistuu Satakunnan hyvinvointialueen työntekijöilleen tarjoamaan koulutukseen liittyen potilaan hyvään kohtaamiseen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA16405" w14:textId="77777777" w:rsidR="006605A4" w:rsidRPr="00C51DD5" w:rsidRDefault="006605A4" w:rsidP="0C2931B0">
+    <w:p w14:paraId="340C4037" w14:textId="77777777" w:rsidR="006605A4" w:rsidRPr="00C51DD5" w:rsidRDefault="006605A4" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakkaan ja potilaan info</w:t>
       </w:r>
       <w:r w:rsidR="00C51DD5" w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>rmointi hänen käytettävissään olevista oikeu</w:t>
       </w:r>
       <w:r w:rsidR="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C51DD5" w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>turvakeinoista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C86DF1F" w14:textId="77777777" w:rsidR="00451EB2" w:rsidRDefault="00C95BC6" w:rsidP="004F16E4">
+    <w:p w14:paraId="5508489C" w14:textId="77777777" w:rsidR="00451EB2" w:rsidRDefault="00C95BC6" w:rsidP="004F16E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00123774">
         <w:t xml:space="preserve">Asiakkaita ja potilaita informoidaan </w:t>
       </w:r>
       <w:r w:rsidR="00885307" w:rsidRPr="00123774">
         <w:t>heidän käytettävis</w:t>
       </w:r>
       <w:r w:rsidR="00BE537E" w:rsidRPr="00123774">
         <w:t>sään olevista o</w:t>
       </w:r>
       <w:r w:rsidR="00BF532A" w:rsidRPr="00123774">
         <w:t xml:space="preserve">ikeusturvakeinoista Sata-alueen </w:t>
       </w:r>
       <w:r w:rsidR="0075647B" w:rsidRPr="00123774">
         <w:t>internet sivuilla</w:t>
       </w:r>
       <w:r w:rsidR="00113B1E" w:rsidRPr="00123774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidR="00CE5162">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan</w:t>
         </w:r>
         <w:r w:rsidR="005F7117">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> hyvinvointialue/asiointiopas/potilaan-oikeudet-ja-tietosuoja</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00715C5B" w:rsidRPr="00123774">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00451EB2" w:rsidRPr="00123774">
         <w:t xml:space="preserve">Yksiköiden </w:t>
       </w:r>
       <w:r w:rsidR="00423459" w:rsidRPr="00123774">
         <w:t>toimiti</w:t>
       </w:r>
       <w:r w:rsidR="00715C5B" w:rsidRPr="00123774">
         <w:t>loissa ja omavalvontasuunnitelmissa on nähtävillä asiavastaavien yhteystiedot sekä jokaisen työntekijän velvollisuus on opastaa asiakkaita ja potilaita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2A70CB" w14:textId="77777777" w:rsidR="00113B1E" w:rsidRDefault="00113B1E" w:rsidP="004F16E4">
+    <w:p w14:paraId="39D65F37" w14:textId="77777777" w:rsidR="00113B1E" w:rsidRDefault="00113B1E" w:rsidP="004F16E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5035EEFE" w14:textId="77777777" w:rsidR="00593487" w:rsidRDefault="00593487" w:rsidP="00593487">
+    <w:p w14:paraId="700F92F3" w14:textId="77777777" w:rsidR="00593487" w:rsidRDefault="00593487" w:rsidP="00593487">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:t xml:space="preserve">Jos potilas tai omainen kokee hoidossa tapahtuneen huomautettavaa, kuunnellaan palaute ja keskustellaan asiasta osastolla potilaan/omaisen kanssa. Potilaan </w:t>
       </w:r>
       <w:r>
         <w:t>kohteluun liittyviin palautteisiin puututaan ja ne käsitellään yhdessä henkilöstön kanssa sekä suunnitellaan kehittämistoimenpiteet. Työntekijöillä on mahdollisuus tehdä epäkohtailmoitus, mikäli havaitaan potilaan/asiakkaan epäasiallista kohtelua. Ilmoitukset käsitellään yksikössä, jota ilmoitus koskee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E588C" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
+    <w:p w14:paraId="2085698B" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
+        <w:lastRenderedPageBreak/>
         <w:t>Yleislääketieteen osastoilla on yleisissä tiloissa nähtävillä potilasasiavastaavan yhteystiedot, johon potilas tai omainen voi halutessaan olla yhteydessä kokiessaan tarvetta lisäselvitykseen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6737B744" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
+    <w:p w14:paraId="392EB750" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:t xml:space="preserve">Osastoilla on nähtävillä ilmoitus siitä, että lähtökohtaisesti osastot eivät vastaa kadonneista tavaroista. Tilanteessa, jossa potilas on kadottanut omaisuuttaan, ohjataan potilas tai omainen olemaan yhteydessä potilasasiavastaavaan korvausprosessin käynnistämiseksi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7EA5AF" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
+    <w:p w14:paraId="503B4C48" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Jos potilas haluaa tarkistaa itsestään tehtyjä potilasasiakirjamerkintöjä, ohjataan hänet tekemään ilmoitus Suomi.fi -asioinnin kautta tai olemaan yhteydessä arkistoon. Vaihtoehtoisesti potilas voi tulostaa hyvinvointialueen www-sivuilta tietopyyntölomakkeen ja toimittaa tämän postitse arkistoon. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A71FB1" w14:textId="77777777" w:rsidR="000372F4" w:rsidRDefault="000372F4" w:rsidP="000372F4">
+    <w:p w14:paraId="0DEA464B" w14:textId="77777777" w:rsidR="000372F4" w:rsidRDefault="000372F4" w:rsidP="000372F4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710078">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Itsemääräämisoikeus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E77791A" w14:textId="77777777" w:rsidR="002072F2" w:rsidRPr="002072F2" w:rsidRDefault="002072F2" w:rsidP="003244AF">
+    <w:p w14:paraId="6F976071" w14:textId="77777777" w:rsidR="002072F2" w:rsidRPr="002072F2" w:rsidRDefault="002072F2" w:rsidP="003244AF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C52FF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Itsemääräämisoikeus herättää monenlaisia ajatuksia ja tunteita. Se on moniulotteinen ja usein haastavakin asia. Itsemäärääminen on vastuunkantoa omasta itsestään sekä vapautta tehdä valintoja itseään koskevissa asioissa.</w:t>
       </w:r>
       <w:r w:rsidR="009B7320" w:rsidRPr="007C52FF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003244AF" w:rsidRPr="007C52FF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>On hyvin tärkeää, että asiakasta/potilasta tuetaan päätöksenteossa itsemääräämiskyvyn vahvistumiseksi. Tuki itsemääräämisoikeuden käyttämiseen on aina yksilöllistä. Erilaisten vaihtoehtojen ja mahdollisuuksien ymmärtäminen on tärkeää.</w:t>
       </w:r>
       <w:r w:rsidR="003244AF" w:rsidRPr="003244AF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286DD64E" w14:textId="77777777" w:rsidR="000372F4" w:rsidRDefault="000372F4" w:rsidP="000372F4">
+    <w:p w14:paraId="1D5BCDE8" w14:textId="77777777" w:rsidR="000372F4" w:rsidRDefault="000372F4" w:rsidP="000372F4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D5096FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Perustuslaissa turvataan jokaiselle perusoikeudet. Lähtökohta on, että henkilön perusoikeuksia voidaan rajoittaa vain laissa erikseen säännellyissä tilanteissa ja niin vähän kuin on välttämätöntä. Toimenpide on oltava eettisesti perusteltavissa ja se on suoritettava asiakkaan/potilaan itsemääräämisoikeutta kunnioittaen. Joissakin tilanteissa voidaan joutua rajoittamaan asiakkaan perusoikeuksia. Tällainen tilanne voisi olla esim. se, jos henkilön oma tai toisen henkilön terveys tai turvallisuus on uhattuna. Henkilökuntaresurssien puute ei oikeuta rajoitustoimenpiteiden käyttöön. Julkisen vallan on turvattava perusoikeuksien toteutuminen (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00743C70" w:rsidRPr="0071116E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>laki 1889/39</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00743C70">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00743C70" w:rsidRPr="00743C70">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">laki </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00743C70" w:rsidRPr="00865E33">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>1992/78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00865E33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="001E0BAA" w:rsidRPr="001E0BAA">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>laki 1999/731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00865E33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C32B7B" w14:textId="77777777" w:rsidR="000372F4" w:rsidRPr="006F6F86" w:rsidRDefault="00160835" w:rsidP="000372F4">
+    <w:p w14:paraId="65F704B0" w14:textId="77777777" w:rsidR="000372F4" w:rsidRPr="006F6F86" w:rsidRDefault="00160835" w:rsidP="000372F4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Sata-</w:t>
       </w:r>
       <w:r w:rsidR="00031EE2">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">alueelle on laadittu </w:t>
       </w:r>
@@ -5389,691 +5416,701 @@
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja konkreettisetiset menettelytavat</w:t>
       </w:r>
       <w:r w:rsidR="00FD61EC">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00822233">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId28">
         <w:r w:rsidR="008B43E4" w:rsidRPr="006F6F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Toimintaohje Itsemääräämisoikeus ja rajoitustoimenpiteet Satakunnan hyvinvointialueen yksiköissä</w:t>
         </w:r>
         <w:r w:rsidR="6A1C42AB" w:rsidRPr="006F6F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1267C98E" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
+    <w:p w14:paraId="507BB1BF" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:t xml:space="preserve">Potilaiden itsemääräämisoikeutta kunnioitetaan kaikessa toiminnassa eettisten ohjeiden mukaisesti. </w:t>
       </w:r>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Potilasta hoidetaan yhteisymmärryksessä hänen kanssaan. Jos potilas kieltäytyy tietystä hoidosta tai hoitotoimenpiteestä, häntä on mahdollisuuksien mukaan hoidettava yhteisymmärryksessä hänen kanssaan muulla lääketieteellisesti hyväksyttävällä tavalla. Mikäli potilaalla on hoitotahto, on tämä huomioitava potilaan hoidossa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32AC0515" w14:textId="7BE1E000" w:rsidR="00593487" w:rsidRPr="00CE3754" w:rsidRDefault="00593487" w:rsidP="00593487">
+    <w:p w14:paraId="345ED61D" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00CE3754" w:rsidRDefault="00593487" w:rsidP="00593487">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="69C995EC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Rajoittamistoimenpiteet suoritetaan turvallisesti ja potilaan ihmisarvoa kunnioittaen. Yleislääketieteen osastoilla potilaan itsemääräämisoikeutta saatetaan joutua rajoittamaan, jolloin toimenpiteiden taustalla on aina potilaan oma tai toisten turvallisuus. Osastojen henkilökunta on perehtynyt ja sitoutunut “Itsemääräämisoikeus ja rajoitustoimenpiteet Satakunnan hyvinvointialueen yksiköissä” -ohjeeseen ja noudattaa annettua ohjeistusta. Jokainen työntekijä kuittaa kirjallisesti, että on lukenut toimintaohjeen.</w:t>
       </w:r>
       <w:r w:rsidR="00C00DF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4BCED3" w14:textId="77777777" w:rsidR="183427F8" w:rsidRDefault="00A97C59" w:rsidP="00556A3A">
+    <w:p w14:paraId="3548D553" w14:textId="77777777" w:rsidR="183427F8" w:rsidRDefault="00A97C59" w:rsidP="00556A3A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lakisääteiset </w:t>
       </w:r>
       <w:r w:rsidR="00710078" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">palvelua koskevat </w:t>
       </w:r>
       <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">suunnitelmat </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534A201C" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="0013555A" w:rsidRDefault="00593487" w:rsidP="00593487">
+    <w:p w14:paraId="462CB33C" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="0013555A" w:rsidRDefault="00593487" w:rsidP="00593487">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DBED77B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon järjestämislaki (612/2021) määrää, että hyvinvointialueiden on järjestettävä väestölle yhdenvertaiset, riittävät ja yhteen toimivat sosiaali- ja terveyspalvelut. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBEB97F" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
+    <w:p w14:paraId="3BE4D5B8" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48EF3665">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Potilaan saapuessa osastolle vastaanottava hoitaja/lääkäri aloittaa hoitosuunnitelman laatimisen yhteistyössä potilaan ja / tai potilaan omaisten kanssa. Hoitosuunnitelma ohjaa potilaan hoitoa kohti yhdessä määritettyä tavoitetta (esimerkiksi kotikuntoisuus). Hoitosuunnitelmaa arvioidaan potilaan voinnin muutokset huomioiden koko hoitojakson ajan ja päivitetään tarvittaessa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DF297B" w14:textId="77777777" w:rsidR="00593487" w:rsidRDefault="00593487" w:rsidP="00593487">
+    <w:p w14:paraId="54E7D447" w14:textId="77777777" w:rsidR="00593487" w:rsidRDefault="00593487" w:rsidP="00593487">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="08240A36">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Osastoilla kokoontuu viikoittain ja tarpeen mukaan useammin moniammatillinen tiimi, joka arvioi hoidon etenemistä ja päivittää hoitosuunnitelmaa potilasta ja/tai hänen omaistaan kuultuaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2447468D" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00CC2EF4" w:rsidRDefault="00702A1F" w:rsidP="0074386B">
+    <w:p w14:paraId="5CC778DD" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00CC2EF4" w:rsidRDefault="00702A1F" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2EE9521C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00710078">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>siavastaavien tehtävät ja yhteystiedot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6A543B" w14:textId="77777777" w:rsidR="00EF5631" w:rsidRPr="00CC2EF4" w:rsidRDefault="1AEFBBD0" w:rsidP="2EE9521C">
+    <w:p w14:paraId="6B74A4A7" w14:textId="77777777" w:rsidR="00EF5631" w:rsidRPr="00CC2EF4" w:rsidRDefault="1AEFBBD0" w:rsidP="2EE9521C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00EF5631" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>siavastaava</w:t>
       </w:r>
       <w:r w:rsidR="7616A948" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> toimii tehtävässään </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="58F23336" w:rsidRPr="00D51708">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>asiavastaavalain 739/2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="58F23336" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> mukaisesti </w:t>
       </w:r>
       <w:r w:rsidR="7616A948" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>riippumattomasti ja puolueettomasti</w:t>
       </w:r>
       <w:r w:rsidR="00EF5631" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. Hän ei tee päätöksiä eikä voi muuttaa niitä. </w:t>
       </w:r>
       <w:r w:rsidR="2A80CE4F" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00EF5631" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>siavastaava ei ota kantaa lääketieteelliseen hoitoon.</w:t>
       </w:r>
       <w:r w:rsidR="00826798" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidR="00A65F9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Potilasasiavastaava</w:t>
         </w:r>
         <w:r w:rsidR="00826798" w:rsidRPr="4A838D50">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> ja sosiaaliasiavastaava - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00826798">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532E4070" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00C725DC" w:rsidRDefault="00C725DC" w:rsidP="0074386B">
+    <w:p w14:paraId="13542AFD" w14:textId="77777777" w:rsidR="002F4803" w:rsidRDefault="002F4803" w:rsidP="0074386B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74DD89DC" w14:textId="346B4C20" w:rsidR="00702A1F" w:rsidRPr="00C725DC" w:rsidRDefault="00C725DC" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sosiaaliasiavastaava</w:t>
       </w:r>
       <w:r w:rsidR="00702A1F">
         <w:br/>
       </w:r>
       <w:r w:rsidR="039099FA">
         <w:t>Satasairaala</w:t>
       </w:r>
       <w:r w:rsidR="00702A1F">
         <w:br/>
       </w:r>
       <w:r w:rsidR="039099FA">
         <w:t>Sairaalantie 3</w:t>
       </w:r>
       <w:r w:rsidR="00702A1F">
         <w:br/>
       </w:r>
       <w:r w:rsidR="039099FA">
         <w:t>28500 PORI</w:t>
       </w:r>
       <w:r w:rsidR="00702A1F">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00702A1F" w:rsidRPr="2EE9521C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Puh. 044 7079132</w:t>
       </w:r>
       <w:r w:rsidR="00702A1F">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidR="00826798" w:rsidRPr="2EE9521C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>sosiaaliasiavastaava@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="306ADCD5" w14:textId="77777777" w:rsidR="00F50EEB" w:rsidRDefault="6E4AE4B0" w:rsidP="00F50EEB">
+    <w:p w14:paraId="71FEAC0A" w14:textId="77777777" w:rsidR="00F50EEB" w:rsidRDefault="6E4AE4B0" w:rsidP="00F50EEB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sosiaaliasiavastaavan tehtävänä on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA6B08C" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="00F50EEB" w:rsidRDefault="6F360DE7" w:rsidP="00F50EEB">
+    <w:p w14:paraId="521AE3DB" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="00F50EEB" w:rsidRDefault="6F360DE7" w:rsidP="00F50EEB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50EEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="00F50EEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euvoa asiakkaita</w:t>
       </w:r>
       <w:r w:rsidR="74F80B25" w:rsidRPr="00F50EEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sosiaalihuollon asiakaslain (812/2000) ja varhaiskasvatuslain (5</w:t>
       </w:r>
       <w:r w:rsidR="173E7497" w:rsidRPr="00F50EEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>40/2018) soveltamiseen liittyvissä asioissa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCFA42E" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="009510CB">
+    <w:p w14:paraId="6CA43BDF" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="009510CB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">euvoa ja </w:t>
       </w:r>
       <w:r w:rsidR="5A06C113" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>avustaa sosiaalihuollon</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> asiakaslain 23 §</w:t>
       </w:r>
       <w:r w:rsidR="7CAF1091" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mukaisen</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> muistutuksen tekemisessä sekä neuvoa ja avustaa varhaiskasvatuslain 54 §:ssä tarkoitetun muistutuksen tekemisessä</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DA50D3" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="009510CB">
+    <w:p w14:paraId="7399C8C1" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="009510CB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euvoa, miten kantelu, oikaisuvaatimus, valitus, vahingonkorvausvaatimus tai muu asiakkaan sosiaalihuollon tai varhaiskasvatuksen oikeusturvaan liittyvä asia voidaan panna vireille toimivaltaisessa viranomaisessa</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5B9FDE" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="009510CB">
+    <w:p w14:paraId="6DB77FEF" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="009510CB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iedottaa asiakkaan oikeuksista</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F10F318" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="009510CB">
+    <w:p w14:paraId="33B3DC5A" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="009510CB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oota tietoa asiakkaiden yhteydenotoista ja seurata asiakkaiden oikeuksien ja aseman kehitystä</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784ACBD6" w14:textId="77777777" w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6" w:rsidRDefault="6E4AE4B0" w:rsidP="009510CB">
+    <w:p w14:paraId="16192B29" w14:textId="77777777" w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6" w:rsidRDefault="6E4AE4B0" w:rsidP="009510CB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>toimia muutenkin asiakkaan oikeuksien edistämiseksi ja toteuttamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687AD523" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="003B4C4E" w:rsidRDefault="00826798" w:rsidP="0074386B">
+    <w:p w14:paraId="5E997BCA" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="003B4C4E" w:rsidRDefault="00826798" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Potilasasiavastaavat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4F9E6B" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00826798" w:rsidRDefault="00826798" w:rsidP="0074386B">
+    <w:p w14:paraId="412EE18E" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00826798" w:rsidRDefault="00826798" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:strike/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Satasairaala</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Sairaalantie 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>28500 PORI</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Puh. </w:t>
       </w:r>
       <w:r w:rsidR="00702A1F" w:rsidRPr="2EE9521C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">02 627 6078 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId32">
         <w:r w:rsidR="00702A1F" w:rsidRPr="0054274A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="156082" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>potilasasiavastaava@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00702A1F" w:rsidRPr="0054274A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="156082" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487D4EA1" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="00D42AA7">
+    <w:p w14:paraId="3E8FD103" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="00D42AA7">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Potilas</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asiavastaavan tehtävänä on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3E5593" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="009510CB">
+    <w:p w14:paraId="2E52446C" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="009510CB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">euvoa potilaita </w:t>
@@ -6092,331 +6129,335 @@
         </w:rPr>
         <w:t xml:space="preserve"> (785/1992)</w:t>
       </w:r>
       <w:r w:rsidR="7AC5B5B6" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>soveltamiseen liittyvissä asioissa</w:t>
       </w:r>
       <w:r w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1465AF23" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="009510CB">
+    <w:p w14:paraId="25179F07" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="009510CB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euvoa ja tarvittaessa avustaa potilasta tai potilaan laillista edustajaa, omaista tai muuta läheistä potilaslain 10 §:ssä tarkoitetun muistutuksen tekemisessä</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFC972D" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="009510CB">
+    <w:p w14:paraId="163CA770" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="009510CB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euvoa, miten kantelu, oikaisuvaatimus, valitus, vahingonkorvausvaatimus, potilas- tai lääkevahinkoa koskeva korvausvaatimus tai muu potilaan terveydenhuollon oikeusturvaan liittyvä asia voidaan panna vireille toimivaltaisessa viranomaisessa</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44405B6F" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="009510CB">
+    <w:p w14:paraId="2FF029A3" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="009510CB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iedottaa potilaan oikeuksista</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7400931A" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="009510CB">
+    <w:p w14:paraId="2B7A23AA" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="009510CB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oota tietoa potilaiden yhteydenotoista ja seurata potilaiden oikeuksien ja aseman kehity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stä sekä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55184E38" w14:textId="77777777" w:rsidR="2EE9521C" w:rsidRDefault="00D42AA7" w:rsidP="009510CB">
+    <w:p w14:paraId="07B6F53F" w14:textId="77777777" w:rsidR="2EE9521C" w:rsidRDefault="00D42AA7" w:rsidP="009510CB">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oimia muutenkin potilaan oikeuksien edistämiseksi ja toteuttamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207DAB43" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="00C725DC" w:rsidRDefault="00C725DC" w:rsidP="00C725DC">
+    <w:p w14:paraId="10EB261D" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="00C725DC" w:rsidRDefault="00C725DC" w:rsidP="00C725DC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yhteystietolinkki </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Potilasasiavastaava ja sosiaaliasiavastaava - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="101FF8EB" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00824CF5" w:rsidRDefault="54095D05" w:rsidP="0074386B">
+    <w:p w14:paraId="2821F12A" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00824CF5" w:rsidRDefault="54095D05" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Hlk120538480"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk120538480"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc224041723"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00757CFE">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t>Muistutu</w:t>
       </w:r>
       <w:r w:rsidR="00DD459A">
         <w:t xml:space="preserve">sten </w:t>
       </w:r>
       <w:r w:rsidR="320DEC94">
         <w:t>käsittely</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="359CFF1A" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="004A1175" w:rsidRDefault="33D8D162" w:rsidP="4321C72B">
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="392DAECD" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="004A1175" w:rsidRDefault="33D8D162" w:rsidP="4321C72B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="1DF59D1C">
         <w:t xml:space="preserve">oitoon tai palvelun laatuun taikka </w:t>
       </w:r>
       <w:r w:rsidR="2A460C59">
         <w:t>saamaansa kohteluun</w:t>
       </w:r>
       <w:r w:rsidR="12A711D9">
         <w:t xml:space="preserve"> tyytymätt</w:t>
       </w:r>
       <w:r w:rsidR="02CD14CD">
         <w:t>ö</w:t>
       </w:r>
       <w:r w:rsidR="12A711D9">
         <w:t xml:space="preserve">mällä </w:t>
       </w:r>
       <w:r w:rsidR="65C5F343">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="12A711D9">
         <w:t>otilaalla/asiakkaalla on lakiin perustuva oikeus tehdä</w:t>
       </w:r>
       <w:r w:rsidR="3F9D99E6">
         <w:t xml:space="preserve"> muistutus</w:t>
       </w:r>
       <w:r w:rsidR="00E144AC">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00A65F9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan</w:t>
         </w:r>
         <w:r w:rsidR="007D5562">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> hyvinvointialue/asiointiopas/potilaan-oikeudet-ja-tietosuoja</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E144AC">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="0D48DFB9">
-        <w:t>Muistutuksen voi tehdä tarvittaessa myös potilaan/asiakkaan laillinen edustaja, omainen tai läheinen.</w:t>
+        <w:t>Muistutuksen voi tehdä tarvittaessa myös poti</w:t>
+      </w:r>
+      <w:r w:rsidR="0D48DFB9">
+        <w:lastRenderedPageBreak/>
+        <w:t>laan/asiakkaan laillinen edustaja, omainen tai läheinen.</w:t>
       </w:r>
       <w:r w:rsidR="77492F80" w:rsidRPr="4321C72B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="111111"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="77492F80" w:rsidRPr="2EBAFF3D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>Muistutus pitää tehdä pääsääntöisesti kirjallisesti, mutta erityisestä syystä sen voi tehdä myös suullisesti.</w:t>
       </w:r>
       <w:r w:rsidR="1DF59D1C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t>Muistutuksen vastaanottajan</w:t>
       </w:r>
       <w:r w:rsidR="7CC02899">
         <w:t xml:space="preserve"> </w:t>
@@ -6432,5452 +6473,5422 @@
       </w:r>
       <w:r w:rsidR="00C17C4F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t xml:space="preserve">-lomake löytyy </w:t>
       </w:r>
       <w:r w:rsidR="1CC6C688">
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="009D4176">
         <w:t>-al</w:t>
       </w:r>
       <w:r w:rsidR="00C17C4F">
         <w:t>ueen i</w:t>
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t>nternet</w:t>
       </w:r>
       <w:r w:rsidR="00C17C4F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t>-sivustolta (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidR="00697152">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>muistutuslomake</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00697152">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F356F8" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="004A1175" w:rsidRDefault="00702A1F" w:rsidP="0074386B">
+    <w:p w14:paraId="2897C072" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="004A1175" w:rsidRDefault="00702A1F" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="452EE988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Potilasasiavastaava/sosiaaliasiavastaava antavat tarvittaessa lisätietoja muistutuksen tekemiseen liittyen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5C4FB9" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="007B35C4" w:rsidRDefault="03F33766" w:rsidP="0074386B">
+    <w:p w14:paraId="60BEA450" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="007B35C4" w:rsidRDefault="03F33766" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B35C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Muistutus lähetetään </w:t>
       </w:r>
       <w:r w:rsidR="487A5C90" w:rsidRPr="007B35C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Satakunnan hyvinvointialueen kirjaamo</w:t>
       </w:r>
       <w:r w:rsidR="008C6F03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidR="487A5C90" w:rsidRPr="007B35C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sairaalantie 3, 28500 PORI tai </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidR="56B25AA6" w:rsidRPr="007B35C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>kirjaamo@sata.f</w:t>
         </w:r>
         <w:r w:rsidR="50367087" w:rsidRPr="007B35C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C6B27B3" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
+    <w:p w14:paraId="0CB2752C" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Yleislääketieteen osastolle tulevat muistutukset ohjataan kyseessä olevaan yksikön lääketieteen ja/tai hoitotyön edustajille. Muistutukset otetaan aina vakavasti ja ne käsitellään viiveettä. Jos muistutuksessa tulee esille epäkohta tai puute, joka vaatii toiminnan kehittämistä tai muuttamista, asia käsitellään yksikössä. Yhdessä etsitään keinoja toiminnan kehittämiseksi. Tarvittaessa asia viedään ylemm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">lle taholle vastuualuejohtajan kautta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DEE068" w14:textId="77777777" w:rsidR="0081795B" w:rsidRPr="0081795B" w:rsidRDefault="00CB4858" w:rsidP="0074386B">
+    <w:p w14:paraId="3545BFE0" w14:textId="0FFCDD49" w:rsidR="0081795B" w:rsidRPr="0081795B" w:rsidRDefault="00CB4858" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc224041724"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc224041724"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="007C67A5">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Henkilöstö</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2ADF1595" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRDefault="00347DC7" w:rsidP="00347DC7">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="2D69B5E4" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRDefault="00347DC7" w:rsidP="00347DC7">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc149034021"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc149034021"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc31100000"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc45556461"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc69238455"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc145511906"/>
+      <w:r w:rsidRPr="00476224">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Määrä, rakenne ja riittävyys sekä sijaisten käytön periaatteet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35755B98" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00476224" w:rsidRDefault="00347DC7" w:rsidP="00347DC7">
+    <w:p w14:paraId="4B73C7D7" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00476224" w:rsidRDefault="00347DC7" w:rsidP="00347DC7">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="441A3709" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRDefault="00347DC7" w:rsidP="00347DC7">
+    <w:p w14:paraId="33C65F0B" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRDefault="00347DC7" w:rsidP="00347DC7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CBE1F20" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00347DC7">
+    <w:p w14:paraId="5C38FDF7" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00347DC7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D313A6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Vuoden 2025 henkilöstökertomuksen mukaan Sata-alueella työskenteli 10786 henkilöä, joista 78 % oli vakituisia työntekijöitä:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BCD3B5" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00347DC7">
+    <w:p w14:paraId="1173C5D3" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00347DC7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B12B2BA" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00B12184">
+    <w:p w14:paraId="2178E202" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00B12184">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D313A6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Eniten työntekijöitä oli erityis- ja sairaalapalveluiden toimialueella,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575F5998" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00B12184">
+    <w:p w14:paraId="35831C9A" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00B12184">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D313A6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3246 henkilöä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFCF5C1" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00B12184">
+    <w:p w14:paraId="01ED0A6E" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00B12184">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D313A6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Vähiten työntekijöitä oli pelastuslaitoksella, 219 henkilöä ja hyvinvointialueen hallinnossa 164 henkilöä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266CEFA4" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00B12184">
+    <w:p w14:paraId="7DB5C033" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00B12184">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D313A6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ikääntyneiden palveluissa työskenteli 3189 henkilöä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C322A3D" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00B12184">
+    <w:p w14:paraId="409B651B" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00B12184">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D313A6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Aikuisten palveluissa työskenteli 1825 henkilöä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33908EC6" w14:textId="77777777" w:rsidR="006B7679" w:rsidRDefault="00347DC7" w:rsidP="00A90DF5">
+    <w:p w14:paraId="2482A20A" w14:textId="77777777" w:rsidR="006B7679" w:rsidRDefault="00347DC7" w:rsidP="00A90DF5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D313A6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lasten, nuorten ja perheiden palveluissa työntekijöitä oli 798 henkilöä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5842B040" w14:textId="473E13F6" w:rsidR="00347DC7" w:rsidRPr="00A90DF5" w:rsidRDefault="00347DC7" w:rsidP="00A90DF5">
+    <w:p w14:paraId="428F1C52" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00A90DF5" w:rsidRDefault="00347DC7" w:rsidP="00A90DF5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90DF5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Konsernipalveluissa työskenteli 1345 henkilöä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117059C0" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00347DC7">
+    <w:p w14:paraId="073E4298" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00347DC7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2421"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E2FCDB4" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00347DC7">
+    <w:p w14:paraId="7A8D7BA9" w14:textId="77777777" w:rsidR="00347DC7" w:rsidRPr="00D313A6" w:rsidRDefault="00347DC7" w:rsidP="00347DC7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D313A6">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Henkilöstölle: Henkilöstökertomus 2025 (linkki ammattilaisille, vaatii kirjautumisen IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60BFCFFC" w14:textId="250DA74B" w:rsidR="00704D4B" w:rsidRPr="00291914" w:rsidRDefault="6FE3B7E4" w:rsidP="00704D4B">
+    <w:p w14:paraId="20CDF650" w14:textId="07A9289E" w:rsidR="00704D4B" w:rsidRPr="00291914" w:rsidRDefault="6FE3B7E4" w:rsidP="00704D4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuualueen henkilöstön määrä ja rakenne </w:t>
       </w:r>
       <w:r w:rsidR="00515A5E">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00704D4B" w:rsidRPr="08240A36">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Vastuualueella osastotyössä vakinaisen henkilökunnan määrä</w:t>
       </w:r>
       <w:r w:rsidR="003C7730">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>ä tark</w:t>
       </w:r>
       <w:r w:rsidR="004C2BC4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">astellaan potilaspaikkamäärän vähennysten myötä. </w:t>
       </w:r>
-      <w:r w:rsidR="00704D4B" w:rsidRPr="00291914">
+      <w:r w:rsidR="00704D4B" w:rsidRPr="03AB7CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Määräaikaiset työntekijät sijaistavat vakinaisen henkilön poissaoloa. Yksikön potilaiden määrä ja hoitoisuus ohjaa</w:t>
+      </w:r>
+      <w:r w:rsidR="00393D0A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>vat</w:t>
+      </w:r>
+      <w:r w:rsidR="00704D4B" w:rsidRPr="03AB7CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoitotyön mitoitusta eri osastoilla. Osastonhoitaja ja virka-ajan ulkopuolella vuoro</w:t>
+      </w:r>
+      <w:r w:rsidR="6E9DEB06" w:rsidRPr="03AB7CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>n yhdyshenkilö</w:t>
+      </w:r>
+      <w:r w:rsidR="00704D4B" w:rsidRPr="03AB7CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sairaanhoitaja seuraa hoitotyön resurssin riittävyyttä ja optimaalista käyttöä päivittäin työvuorokohtaisesti ja tekee tarvittaessa muutoksia henkilöstöresurssiin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778D95CD" w14:textId="70FA3C1A" w:rsidR="00704D4B" w:rsidRPr="008D07E6" w:rsidRDefault="00704D4B" w:rsidP="00704D4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Määräaikaiset työntekijät sijaistavat vakinaisen henkilön poissaoloa. Yksikön potila</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="399ADCD3" w14:textId="77777777" w:rsidR="00704D4B" w:rsidRPr="00291914" w:rsidRDefault="00704D4B" w:rsidP="00704D4B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291914">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ikääntyneiden toimialueen kotihoito ja kotona asumista tukevat palvelut- vastuualue järjestää lääkäripalvelun myös ympärivuorokautisen palveluasumisen ja yleislääketieteen osastojen vastuualueella. Yleislääketieteen osastoilla on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>jokaisella kaksi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291914">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lääkäriä, jotka työskentelevät osastolla arkisin virka-aikana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D07E6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00851E48">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Virkalääkäreiden lisäksi yleislääketieteen osasto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D07E6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">illa </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6A73">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D07E6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">muutaman ostopalvelulääkärin tarve. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB8D93B" w14:textId="77777777" w:rsidR="00704D4B" w:rsidRPr="008D07E6" w:rsidRDefault="00704D4B" w:rsidP="00704D4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...80 lines deleted...]
-    <w:p w14:paraId="5A293628" w14:textId="3769414B" w:rsidR="00704D4B" w:rsidRPr="00492E79" w:rsidRDefault="00704D4B" w:rsidP="00CF778A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481B933B" w14:textId="71DC232A" w:rsidR="00704D4B" w:rsidRPr="00492E79" w:rsidRDefault="4EF0BF6E" w:rsidP="00CF778A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A0C1E">
-[...4 lines deleted...]
-        <w:t>Osastojen hoitohenkilökuntarakenne ja määrä</w:t>
+      <w:r w:rsidRPr="72D02C0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaikilla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="59603724">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>yleislääketieteen osastoilla</w:t>
       </w:r>
       <w:r w:rsidR="00E44127">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">än tehdään muutoksia sitä mukaa kun osastojen potilaspaikkamääriä vähennetään kesän 2026 aikana. Tavoitteena </w:t>
+        <w:t xml:space="preserve"> hoitajamitoitus </w:t>
+      </w:r>
+      <w:r w:rsidR="34852994" w:rsidRPr="1AB62654">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44127">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1304">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noin </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44127">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>0,86</w:t>
       </w:r>
       <w:r w:rsidR="00CF778A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">on, että </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0F7FA8" w14:textId="77777777" w:rsidR="00704D4B" w:rsidRDefault="00704D4B" w:rsidP="00704D4B">
+    <w:p w14:paraId="64EC2CA7" w14:textId="34941466" w:rsidR="00704D4B" w:rsidRDefault="00704D4B" w:rsidP="00704D4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Osastojen hoitohenkilökunnan ammattirakenne ja -nimikkeet vaihtelevat eri osastoilla jonkin verran toisistaan. Lisäksi osastoilla työskentelevät lääkärit, ylilääkärit, fysioterapeutit, toimintaterapeutti, osastonsihteerit, laitoshuoltajat ja lisäksi joillakin osastoilla farmaseutti. Sairaalapastori/ sairaalasielunhoitaja käy tarvittaessa osastoilla.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FA15C26" w14:textId="77777777" w:rsidR="00704D4B" w:rsidRPr="00291914" w:rsidRDefault="00704D4B" w:rsidP="00704D4B">
+        <w:t>Osasto</w:t>
+      </w:r>
+      <w:r w:rsidR="00981FF1">
+        <w:t>illa</w:t>
+      </w:r>
+      <w:r w:rsidR="00326118">
+        <w:t xml:space="preserve"> on sairaanhoitajia ja lähihoitajia, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7395B">
+        <w:t xml:space="preserve">mutta </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hoitohenkilökunnan ammattirakenne vaihtele</w:t>
+      </w:r>
+      <w:r w:rsidR="00326118">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eri osastoilla jonkin verran toisistaan. Lisäksi osastoilla työskentelevät lääkärit, ylilääkärit, fysioterapeutit, toimintaterapeutti, osastonsihteerit, laitoshuoltajat ja joillakin osastoilla </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7395B">
+        <w:t xml:space="preserve">myös </w:t>
+      </w:r>
+      <w:r>
+        <w:t>farmaseutti. Sairaalapastori/ sairaalasielunhoitaja käy tarvittaessa osastoilla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5379E3ED" w14:textId="77777777" w:rsidR="00704D4B" w:rsidRPr="00291914" w:rsidRDefault="00704D4B" w:rsidP="00704D4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D6F218E" w14:textId="77777777" w:rsidR="00E36098" w:rsidRDefault="00E36098" w:rsidP="00E36098">
+    <w:p w14:paraId="0629CC19" w14:textId="77777777" w:rsidR="00E36098" w:rsidRDefault="00E36098" w:rsidP="00E36098">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2BD3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sijaisten käytön periaatteet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B671330" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="006665E8" w:rsidRDefault="00E36098" w:rsidP="00E36098">
+    <w:p w14:paraId="0C879C20" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="006665E8" w:rsidRDefault="00E36098" w:rsidP="00E36098">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Sata-alueen urapalvelut julkaisee työpaikkailmoituksia sisäisessä intrassa (Satasessa) ja internetissä.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C57E0AA" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="006665E8" w:rsidRDefault="00E36098" w:rsidP="00E36098">
+        <w:t xml:space="preserve">Sata-alueen urapalvelut </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006665E8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>julkaisee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006665E8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> työpaikkailmoituksia sisäisessä intrassa (Satasessa) ja internetissä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497D1E36" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="006665E8" w:rsidRDefault="00E36098" w:rsidP="00E36098">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5252DDDB" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="006665E8" w:rsidRDefault="00E36098" w:rsidP="00E36098">
+    <w:p w14:paraId="5FFCEC5C" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="006665E8" w:rsidRDefault="00E36098" w:rsidP="00E36098">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Toimialueet voivat palkata henkilöitä sijaisuuksiin myös suoraan sopimalla </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5015FD63" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="006665E8" w:rsidRDefault="00E36098" w:rsidP="00E36098">
+    <w:p w14:paraId="05047119" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="006665E8" w:rsidRDefault="00E36098" w:rsidP="00E36098">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">tai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sotender</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">-sovelluksella. </w:t>
       </w:r>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lue lisää</w:t>
       </w:r>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="006665E8">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Sovellus sijaisten hankintaan (</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="006665E8">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Sotender</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="006665E8">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>). (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76A6AF34" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="006665E8" w:rsidRDefault="00E36098" w:rsidP="00E36098">
+    <w:p w14:paraId="1673803C" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="006665E8" w:rsidRDefault="00E36098" w:rsidP="00E36098">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="739C61D6" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="006665E8" w:rsidRDefault="00E36098" w:rsidP="00E36098">
+    <w:p w14:paraId="680B4174" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="006665E8" w:rsidRDefault="00E36098" w:rsidP="00E36098">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Päätöksen henkilöstövalinnasta tekee sijaisuuksissa esihenkilö, vakituisissa työsuhteissa päällikkö.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51624A00" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="004B2BD3" w:rsidRDefault="00E36098" w:rsidP="00E36098">
+    <w:p w14:paraId="12DB002C" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="004B2BD3" w:rsidRDefault="00E36098" w:rsidP="00E36098">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42BDB432" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="00DC0310" w:rsidRDefault="00E36098" w:rsidP="00E36098">
+    <w:p w14:paraId="76A24337" w14:textId="77777777" w:rsidR="00E36098" w:rsidRPr="00DC0310" w:rsidRDefault="00E36098" w:rsidP="00E36098">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2BD3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sata-alueelle on laadittu rekrytoinnin käsikirja, johon on koottu rekrytointia koskevien lakien ja asetusten asiasisältöjä sekä Sata-alueen hallinnollisia toimintatapaohjeita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0310">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DC0310">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Rekrytoinnin käsikirja (Linkki ammattilaiselle, vaatii kirjautumisen IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E3386F1" w14:textId="77777777" w:rsidR="00DB0C7B" w:rsidRDefault="00DB0C7B" w:rsidP="729C1BD1">
+    <w:p w14:paraId="49F98DC4" w14:textId="77777777" w:rsidR="00DB0C7B" w:rsidRDefault="00DB0C7B" w:rsidP="729C1BD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A0508DE" w14:textId="77777777" w:rsidR="009E3B05" w:rsidRPr="004B2BD3" w:rsidRDefault="009E3B05" w:rsidP="009E3B05">
-[...12 lines deleted...]
-    <w:p w14:paraId="52660CC8" w14:textId="77777777" w:rsidR="00593487" w:rsidRDefault="00634AAC" w:rsidP="00593487">
+    <w:p w14:paraId="41C46E9A" w14:textId="77777777" w:rsidR="00593487" w:rsidRDefault="00634AAC" w:rsidP="00593487">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vuokratyö ja alihankinta</w:t>
       </w:r>
       <w:r w:rsidR="008E1012">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00593487" w:rsidRPr="00291914">
         <w:t>Lääkäripalvelua tuotetaan osittain ostopalveluna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CB10B2" w14:textId="77777777" w:rsidR="001B6FC7" w:rsidRPr="004B2BD3" w:rsidRDefault="001B6FC7" w:rsidP="00FC022F">
+    <w:p w14:paraId="27D3D972" w14:textId="77777777" w:rsidR="001B6FC7" w:rsidRPr="004B2BD3" w:rsidRDefault="001B6FC7" w:rsidP="00FC022F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2BD3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon </w:t>
       </w:r>
       <w:r w:rsidRPr="001311C2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ammattioikeudet ja kielitaito</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2957120A" w14:textId="77777777" w:rsidR="001B6FC7" w:rsidRPr="001311C2" w:rsidRDefault="001B6FC7" w:rsidP="001311C2">
+    <w:p w14:paraId="0549B98B" w14:textId="77777777" w:rsidR="001B6FC7" w:rsidRPr="001311C2" w:rsidRDefault="001B6FC7" w:rsidP="001311C2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001311C2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sosiaali- ja terveydenhuollon ammattioikeudet varmistetaan rekrytoinnin yhteydessä tarkistamalla sosiaali- ja terveydenhuollon ammattihenkilöiden ammattioikeuksia koskevat rekisteritiedot (esimerkiksi JulkiTerhikki, JulkiSuosikki, rikosrekisteri), tutkintotodistukset sekä muut kyseiseen tehtävään vaadittavat luvat ja todistukset esimerkiksi valtionhallinnon kielitutkinto tai yleinen kielitutkinto).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5BD9A9" w14:textId="77777777" w:rsidR="001B6FC7" w:rsidRPr="001311C2" w:rsidRDefault="001B6FC7" w:rsidP="001B6FC7">
+    <w:p w14:paraId="785FB5C7" w14:textId="77777777" w:rsidR="001B6FC7" w:rsidRPr="001311C2" w:rsidRDefault="001B6FC7" w:rsidP="001B6FC7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AB9DB92" w14:textId="77777777" w:rsidR="001B6FC7" w:rsidRPr="001311C2" w:rsidRDefault="001B6FC7" w:rsidP="001311C2">
+    <w:p w14:paraId="0ACD7A8C" w14:textId="77777777" w:rsidR="001B6FC7" w:rsidRPr="001311C2" w:rsidRDefault="001B6FC7" w:rsidP="001311C2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001311C2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001311C2">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Ulkomaalaisen työntekijän palkkaaminen (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07294C34" w14:textId="77777777" w:rsidR="001B6FC7" w:rsidRPr="001311C2" w:rsidRDefault="001B6FC7" w:rsidP="001B6FC7">
+    <w:p w14:paraId="07E30C07" w14:textId="77777777" w:rsidR="001B6FC7" w:rsidRPr="001311C2" w:rsidRDefault="001B6FC7" w:rsidP="001B6FC7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="565D2A66" w14:textId="77777777" w:rsidR="001B6FC7" w:rsidRPr="001311C2" w:rsidRDefault="001B6FC7" w:rsidP="001311C2">
+    <w:p w14:paraId="2C5120BE" w14:textId="77777777" w:rsidR="001B6FC7" w:rsidRPr="001311C2" w:rsidRDefault="001B6FC7" w:rsidP="001311C2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001311C2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001311C2">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Rekrytoinnin käsikirja (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F307E25" w14:textId="77777777" w:rsidR="001B6FC7" w:rsidRPr="004B2BD3" w:rsidRDefault="001B6FC7" w:rsidP="001B6FC7">
+    <w:p w14:paraId="3F61D557" w14:textId="77777777" w:rsidR="001B6FC7" w:rsidRPr="004B2BD3" w:rsidRDefault="001B6FC7" w:rsidP="001B6FC7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="397" w:firstLine="1304"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F7060DE" w14:textId="77777777" w:rsidR="00EC0A9B" w:rsidRDefault="00EC0A9B" w:rsidP="007D116F">
+    <w:p w14:paraId="0D873208" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="007D116F" w:rsidRDefault="00970B0F" w:rsidP="007D116F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc149034022"/>
-[...3 lines deleted...]
-      <w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc149034022"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc45556465"/>
+      <w:r w:rsidRPr="007D116F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Koulutus, osaaminen ja ammattitaito </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E8903E" w14:textId="77777777" w:rsidR="008267FA" w:rsidRPr="004B2BD3" w:rsidRDefault="008267FA" w:rsidP="008267FA">
-[...16 lines deleted...]
-    <w:p w14:paraId="21E2291F" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00B24167">
+    <w:p w14:paraId="3B371E77" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00B24167">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc149034023"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc45556466"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Osaava henkilöstö on lähtökohta vaikuttavien palveluiden toteuttamiselle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C503DBC" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00B24167">
+    <w:p w14:paraId="4C9892F9" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00B24167">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Esihenkilön tehtävänä on varmistaa henkilöstön nykyinen ja tuleva osaaminen palvelujen toteuttamiseksi. Osaamista kehitetään muun muassa:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5D4D55" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
-[...11 lines deleted...]
-    <w:p w14:paraId="6F6C8F6A" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00B24167">
+    <w:p w14:paraId="226A4D12" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00B24167">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>sisäisellä ja ulkoisella koulutuksella,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C6D809" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
+    <w:p w14:paraId="631B6F46" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>perehdytyksellä,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115A94EF" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
+    <w:p w14:paraId="2E88B210" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>mentoroinnilla,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B10491F" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
+    <w:p w14:paraId="4D23DD4A" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>työkierrolla,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD22239" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
+    <w:p w14:paraId="73ED32AD" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>simulaatio-oppimisella,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A77B722" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
+    <w:p w14:paraId="6DBE0C08" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>verkkokoulutuksilla.</w:t>
       </w:r>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB93F56" w14:textId="7A9E4D81" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00B24167">
+    <w:p w14:paraId="2EE09268" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00B24167">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sata-alueen osaamisen kehittäminen perustuu</w:t>
       </w:r>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="006665E8">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>koulutussuunnitelmaan (Linkki ammattilaiselle, vaatii kirjautumisen, IMS),</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006665E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>jonka laativat vuosittain henkilöstön kehittämispalvelut yhdessä toimialueiden,</w:t>
       </w:r>
       <w:r w:rsidR="00393C03" w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>professiojohtajien sekä TKIO:n kanssa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BF919F" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
+    <w:p w14:paraId="785D713A" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E425042" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00B24167">
+    <w:p w14:paraId="33CDA8EB" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00B24167">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lisätietoa:</w:t>
       </w:r>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="006665E8">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Oppimisen ja osaamisen kompassista (Linkki ammattilaiselle, vaatii kirjautumisen, Satanen) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="010DE978" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
+    <w:p w14:paraId="73D61A1B" w14:textId="77777777" w:rsidR="00D45150" w:rsidRPr="006665E8" w:rsidRDefault="00D45150" w:rsidP="00D45150">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9C2789" w14:textId="77777777" w:rsidR="00A97781" w:rsidRDefault="00A97781" w:rsidP="00A97781">
-[...11 lines deleted...]
-    <w:p w14:paraId="57A5996C" w14:textId="77777777" w:rsidR="00A97781" w:rsidRDefault="00A97781" w:rsidP="00BE7C90">
+    <w:p w14:paraId="62222D1C" w14:textId="77777777" w:rsidR="00A97781" w:rsidRDefault="00A97781" w:rsidP="00BE7C90">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2BD3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Perehdyttäminen, ammattitaidon ylläpito ja täydennyskoulutus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FB983C" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="004B2BD3" w:rsidRDefault="00A97781" w:rsidP="00A97781">
-[...12 lines deleted...]
-    <w:p w14:paraId="3CC38426" w14:textId="77777777" w:rsidR="00A97781" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="541D69DD" w14:textId="77777777" w:rsidR="00A97781" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33B17814" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="0773212D" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Suunnitelmallinen ja laadukkaasti toteutettu perehdytys lisää rekrytoinnin onnistumista. Työturvallisuuslaki (738/2002) velvoittaa, että työntekijä perehdytetään riittävästi työtehtäviin, työympäristöön sekä työssä käytettäviin välineisiin ennen uuden työn aloitusta sekä työtehtävien tai -välineiden muuttuessa. Esihenkilö vastaa, että perehdytys toteutetaan suunnitellusti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A585BAD" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
-[...10 lines deleted...]
-    <w:p w14:paraId="6AC1CF77" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="49716118" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sata-alueella perehdytys sisältää:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2840FD58" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="1DA6B82D" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6043EF22" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="1FF463C0" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>henkilökohtaisen perehdytyssuunnitelman</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2939E736" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="7DA38893" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>perehdytystä kasvokkain</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D67BFC3" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="05BB68B7" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>verkkokursseja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003457B6" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="01ACEAF5" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>itseopiskelumateriaaleja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7315999C" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="61BE6E80" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>seurantakeskustelun</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB2F43B" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="61A218DD" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>sähköisen palautteen perehdyttäjälle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5250355A" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="22A0CA80" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A1BA731" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="0D855FC7" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="006665E8">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Satasen Perehdytys-sivuilta (Linkki ammattilaisille.)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E9F96A" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="50B80F83" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Työnantaja mahdollistaa täydennyskoulutukset. Esihenkilö vastaa yksikkönsä koulutuksista ja koulutusmäärärahojen riittävyydestä, pätevyysvaatimuksista ja työelämäkeskustelujen järjestämisestä.</w:t>
       </w:r>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48121F97" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="4037F399" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Esihenkilö huolehtii myös koulutuksessa saavutetun tiedon jakamisesta työpaikalla.</w:t>
       </w:r>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A52B3A7" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="3D891AB6" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lue lisää </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="006665E8">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Koulutusohjeesta. (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51C2F8AA" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="4FD281B2" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FCA7A48" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
+    <w:p w14:paraId="59C671BD" w14:textId="77777777" w:rsidR="00A97781" w:rsidRPr="006665E8" w:rsidRDefault="00A97781" w:rsidP="00A97781">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Henkilöstö saa lisätietoa koulutuksista Talentin koulutuskalenterista, linkki Satasessa.</w:t>
       </w:r>
       <w:r w:rsidRPr="006665E8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA67CED" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
+    <w:p w14:paraId="2D0644F7" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Laki terveydenhuollon (1994/559, §18) ammattihenkilöistä velvoittaa ammattihenkilöitä ylläpitämään ja kehittämään ammattitaitoaan, sekä velvoittaa työnantajaa luomaan edellytykset sille, että ammattihenkilöt voivat osallistua täydennyskoulutuksiin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70137181" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
+    <w:p w14:paraId="64908162" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48EF3665">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Säännöllisesti toteutetuilla koulutuksilla taataan potilaiden turvallinen hoito osastoilla (mm. hätätilapotilaan tunnistaminen ja elvytysosaaminen -koulutus, lääkelupa, alkusammutuskoulutus). Näiden lisäksi yleislääketieteen osastojen työntekijöitä velvoitetaan suorittamaan tietyt verkkokurssit (mm. infektioiden torjunta, työntekijätaidot, turvallisuuskoulutus) riittävän osaamisen varmistamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F64C43" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
+    <w:p w14:paraId="16C07BA6" w14:textId="77777777" w:rsidR="00593487" w:rsidRPr="00291914" w:rsidRDefault="00593487" w:rsidP="00593487">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Henkilöstön koulutustarpeita kartoitetaan vastuuyksikkötasoisesti vuosittain ja koulutuksia järjestetään sen mukaan, mille osaamisalueelle koetaan tarvittavan lisää osaamista. Esihenkilö seuraa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Talentti</w:t>
       </w:r>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">- järjestelmästä pätevyyden antavien koulutusten suorittamismerkintöjä sekä mahdollistaa tarvittaessa työntekijälle riittävän ajan koulutuksen suorittamiseen. Esihenkilö keskustelee työntekijöiden kanssa muun muassa kehityskeskustelussa työntekijän osaamistarpeista sekä tarvittaessa ohjaa työntekijän lisäkoulutukseen. Koulutustarpeisiin pyritään vastaamaan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>organisaation</w:t>
       </w:r>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sisäisillä koulutuksilla sekä verkkokurssitarjonnalla. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6898109D" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
+    <w:p w14:paraId="71544A1F" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CC2349F" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00EE7FA3">
+    <w:p w14:paraId="49AC77A7" w14:textId="55C42811" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00EE7FA3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003261AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sote-alan opiskelijoiden oikeus työskennellä tilapäisesti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31698C95" w14:textId="5F88A6DE" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00EE7FA3">
+    <w:p w14:paraId="78772D30" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00EE7FA3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="003261AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Työnantaja arvioi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3942FB48" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
+    <w:p w14:paraId="0F0D7D61" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59AEDA1D" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
+    <w:p w14:paraId="138FBE4B" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003261AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>opiskelijan valmiudet ja edellytykset suoriutua tarjotuista tehtävistä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F26606" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
+    <w:p w14:paraId="0C8404BD" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003261AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>onko opiskelijan kielitaito riittävä, jos hänen äidinkielensä ei ole suomi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2540C5B4" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
+    <w:p w14:paraId="3FB670B2" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40ED55D8" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00EE7FA3">
+    <w:p w14:paraId="550E32AE" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00EE7FA3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003261AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Opiskelijalle nimetään kirjallisesti ohjaaja, joka työskentelee samassa yksikössä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0315EF" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
+    <w:p w14:paraId="1CBB2B22" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D6D6331" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00EE7FA3">
+    <w:p w14:paraId="53727CBC" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00EE7FA3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003261AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sata-alue varmistaa nämä asiat myös vuokrafirman kautta tulevien </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788321E5" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00EE7FA3">
+    <w:p w14:paraId="6A2819C7" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00EE7FA3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003261AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>opiskelijoiden kohdalla. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B838E3" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
+    <w:p w14:paraId="1F71CD33" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B6B4F7C" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00EE7FA3">
+    <w:p w14:paraId="6BD9D233" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00EE7FA3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003261AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lue lisää:</w:t>
       </w:r>
       <w:r w:rsidRPr="003261AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003261AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="003261AB">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Sosiaali- ja terveydenhuollon opiskelijana työskentely - Lupa- ja valvontavirasto</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003261AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED4F48E" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
+    <w:p w14:paraId="1E61E2F8" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00986E7C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AB6C161" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00EE7FA3">
+    <w:p w14:paraId="2C4D0210" w14:textId="77777777" w:rsidR="00986E7C" w:rsidRPr="003261AB" w:rsidRDefault="00986E7C" w:rsidP="00EE7FA3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003261AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Jos opiskelijan työtehtäviin kuuluu lääkehoitoa, siitä ohjeistetaan erikseen:</w:t>
       </w:r>
       <w:r w:rsidRPr="003261AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="003261AB">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>LOVe</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="003261AB">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t> opiskelijat (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A10F590" w14:textId="77777777" w:rsidR="00E967CC" w:rsidRDefault="00E967CC" w:rsidP="00593487"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A5FBB2A" w14:textId="77777777" w:rsidR="003C6C1F" w:rsidRDefault="003C6C1F" w:rsidP="003C6C1F">
+    <w:p w14:paraId="2154DB9C" w14:textId="77777777" w:rsidR="00E967CC" w:rsidRDefault="00E967CC" w:rsidP="00593487"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p w14:paraId="4F79A133" w14:textId="77777777" w:rsidR="003C6C1F" w:rsidRDefault="003C6C1F" w:rsidP="003C6C1F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Työntekijän perehdytys koostuu kuudesta osa-alueesta: henkilökohtainen perehdytyssuunnitelma, itseopiskelumateriaali (Moodlessa), kasvokkain tapahtuva perehdytys, verkkokurssit, seurantakeskustelut sekä perehdytyksen sähköinen palaute. Yleisperehdytys on esihenkilön vastuulla. Työyksikkökohtainen perehdytysmateriaali on olennaisin osa yksikön työskentelyyn perehtymistä. Perehtymiseen varataan riittävästi aikaa. Lisäksi nimetään vuorokohtaisesti perehdytyksen vastuuhenkilö.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2092E10C" w14:textId="77777777" w:rsidR="003C6C1F" w:rsidRPr="00291914" w:rsidRDefault="003C6C1F" w:rsidP="003C6C1F">
+    <w:p w14:paraId="0829FDD8" w14:textId="77777777" w:rsidR="003C6C1F" w:rsidRPr="00291914" w:rsidRDefault="003C6C1F" w:rsidP="003C6C1F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:t xml:space="preserve">Satakunnan hyvinvointialueella on määritetty opintopisterajat opiskelijan työskentelylle. Esihenkilö tarkistaa opiskelijan opintosuoritusotteen ennen opiskelijan palkkaamista työsuhteeseen. Yleislääketieteen osastoilla on käytetty seuraavia opintopisterajoja sairaanhoitaja-/terveydenhoitajaopiskelijoiden kohdalla: 60–139 op voi työskennellä lähihoitajan tehtävissä, 140 op tai enemmän voi työskennellä rajoitetuin oikeuksin sairaanhoitajana. Opiskelijan on suoritettava yksikkökohtaisesti määritellyt lääkehoidon osaaminen verkossa –kurssin osiot ja tentit sekä annettava näytöt määräaikaista lääkehoitolupaa varten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD04D2C" w14:textId="77777777" w:rsidR="003C6C1F" w:rsidRPr="00291914" w:rsidRDefault="003C6C1F" w:rsidP="003C6C1F">
+    <w:p w14:paraId="4DFBF28D" w14:textId="77777777" w:rsidR="003C6C1F" w:rsidRPr="00291914" w:rsidRDefault="003C6C1F" w:rsidP="003C6C1F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:t xml:space="preserve">Nimikesuojattuja ammattihenkilöitä osastoilla ovat lähihoitajat. Lähihoitajan opinnoista tulee olla suoritettuna 2/3, jotta voi toimia lähihoitajan sijaisena.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2D5338" w14:textId="77777777" w:rsidR="003C6C1F" w:rsidRDefault="003C6C1F" w:rsidP="003C6C1F">
+    <w:p w14:paraId="5594F612" w14:textId="77777777" w:rsidR="003C6C1F" w:rsidRDefault="003C6C1F" w:rsidP="003C6C1F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Sekä sairaanhoitaja- että lähihoitajaopiskelijalle</w:t>
       </w:r>
       <w:r w:rsidRPr="04F3DF7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> määritellään hänen tehtävänsä, vastuunsa, toiminnan rajat ja muut velvoitteet. </w:t>
       </w:r>
       <w:r>
         <w:t>Opiskelijalle nimetään kirjallisesti yksikön työvuoroluetteloon ohjaaja jokaiseen työvuoroon. Opiskelija perehdytetään samojen periaatteiden mukaan kuin muutkin työntekijät.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F51A2F" w14:textId="77777777" w:rsidR="001222EE" w:rsidRDefault="001222EE" w:rsidP="001222EE">
-[...12 lines deleted...]
-    <w:p w14:paraId="14DE7B11" w14:textId="77777777" w:rsidR="00DC634C" w:rsidRPr="00DC634C" w:rsidRDefault="00DC634C" w:rsidP="00DC634C">
+    <w:p w14:paraId="74391B9D" w14:textId="3B3AAB45" w:rsidR="00DC634C" w:rsidRPr="00DC634C" w:rsidRDefault="00DC634C" w:rsidP="00DC634C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC634C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Henkilöstön työskentelyn asianmukaisuuden seuranta</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC634C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3623E80F" w14:textId="77777777" w:rsidR="00DC634C" w:rsidRDefault="00DC634C" w:rsidP="00DC634C">
+    <w:p w14:paraId="4DE552F1" w14:textId="77777777" w:rsidR="00DC634C" w:rsidRDefault="00DC634C" w:rsidP="00DC634C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC634C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Jokainen työntekijä vastaa omasta toiminnastaan työpaikalla. Toiminta pitää olla ammatillista ja asiallista. Työnantaja huolehtii siitä, että työ ja toiminta ovat asianmukaisia. Esihenkilö tarkkailee työympäristöä, työyhteisöä ja työtapoja. Esihenkilö puuttuu ja ratkaisee poikkeavat ja puutteelliset tilanteet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8A59B9" w14:textId="77777777" w:rsidR="00DC634C" w:rsidRPr="00DC634C" w:rsidRDefault="00DC634C" w:rsidP="00DC634C">
+    <w:p w14:paraId="71ABB998" w14:textId="77777777" w:rsidR="00DC634C" w:rsidRPr="00DC634C" w:rsidRDefault="00DC634C" w:rsidP="00DC634C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC634C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Työnjohdolliset menettelyt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Työnjohdollinen menettely (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC634C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A0D29E" w14:textId="77777777" w:rsidR="00DC634C" w:rsidRDefault="00DC634C" w:rsidP="00DC634C">
+    <w:p w14:paraId="63FBF873" w14:textId="77777777" w:rsidR="00DC634C" w:rsidRDefault="00DC634C" w:rsidP="00DC634C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC634C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Työkykyä tuetaan työkyvyn tuki -ohjelman mukaisesti </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Työkyvyn tuki – ohjelma (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC634C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBCCB04" w14:textId="77777777" w:rsidR="00DC634C" w:rsidRDefault="00DC634C" w:rsidP="00DC634C">
+    <w:p w14:paraId="547733E9" w14:textId="4916F3F2" w:rsidR="00DC634C" w:rsidRDefault="00DC634C" w:rsidP="00DC634C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC634C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
+        <w:t> Työyhteisön toimivuutta tuetaan Toimiva työyhteisö mallin avulla </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Toimiva työyhteisö -malli (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC634C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F984D47" w14:textId="77777777" w:rsidR="00965867" w:rsidRDefault="00965867" w:rsidP="002F64AA">
+    <w:p w14:paraId="7C0F4D34" w14:textId="77777777" w:rsidR="00965867" w:rsidRDefault="00965867" w:rsidP="002F64AA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2BD3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Rikostaustan selvittäminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D97788" w14:textId="77777777" w:rsidR="00965867" w:rsidRPr="004B2BD3" w:rsidRDefault="00965867" w:rsidP="00965867">
+    <w:p w14:paraId="7211C2BE" w14:textId="77777777" w:rsidR="00965867" w:rsidRPr="004B2BD3" w:rsidRDefault="00965867" w:rsidP="00965867">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="397" w:firstLine="1304"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41CB74F9" w14:textId="2BC4B12C" w:rsidR="00965867" w:rsidRDefault="00965867" w:rsidP="002F64AA">
+    <w:p w14:paraId="2E68E0CB" w14:textId="77777777" w:rsidR="00965867" w:rsidRDefault="00965867" w:rsidP="002F64AA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lasten, iäkkäiden ja vammaisten henkilöiden kanssa työskentelevien rikosrekisteriote tarkistetaan rekrytoinnin yhteydessä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355342C2" w14:textId="77777777" w:rsidR="00965867" w:rsidRDefault="00965867" w:rsidP="00965867">
+    <w:p w14:paraId="0884A9A3" w14:textId="77777777" w:rsidR="00965867" w:rsidRDefault="00965867" w:rsidP="00965867">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5634DF32" w14:textId="33CDB4C9" w:rsidR="00965867" w:rsidRPr="003261AB" w:rsidRDefault="00965867" w:rsidP="002F64AA">
+    <w:p w14:paraId="646C762E" w14:textId="77777777" w:rsidR="00965867" w:rsidRPr="003261AB" w:rsidRDefault="00965867" w:rsidP="002F64AA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003261AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="003261AB">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Toimintaohje Rikosrekisteriote (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45636F62" w14:textId="77777777" w:rsidR="00965867" w:rsidRPr="003261AB" w:rsidRDefault="00965867" w:rsidP="00965867">
+    <w:p w14:paraId="2FFEA3BF" w14:textId="77777777" w:rsidR="00965867" w:rsidRPr="003261AB" w:rsidRDefault="00965867" w:rsidP="00965867">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26A4D8E0" w14:textId="77777777" w:rsidR="00EA5515" w:rsidRDefault="003C6C1F" w:rsidP="0074386B">
+    <w:p w14:paraId="56DC927A" w14:textId="77777777" w:rsidR="00EA5515" w:rsidRDefault="003C6C1F" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD2A7A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Yleislääketieteen osastoilla ei edellytetä työntekijöiden rikostaustan selvittämistä.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="_Toc45556464"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D20C53F" w14:textId="77777777" w:rsidR="00EA5515" w:rsidRPr="00B32746" w:rsidRDefault="00313667" w:rsidP="00313667">
+      <w:bookmarkStart w:id="28" w:name="_Toc45556464"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="66EC4615" w14:textId="10996954" w:rsidR="00EA5515" w:rsidRPr="00B32746" w:rsidRDefault="00313667" w:rsidP="00313667">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc224041725"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc224041725"/>
       <w:r>
         <w:t xml:space="preserve">2.6 </w:t>
       </w:r>
       <w:r w:rsidR="00220803">
         <w:t>Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="114985D3" w14:textId="26351937" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00A20F49">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
-        <w:t xml:space="preserve">Yleislääketieteen osastoille on määritetty yksikkökohtaisesti sujuvan ja laadukkaan toiminnan varmistamiseen tarvittava henkilöstömäärä perustuen yksikön luonteeseen. Laissa ei ole säädetty mitoituksesta näitä osastoja koskien. Sijaistarpeen ilmaantuessa joko osastonhoitaja tai vuorovastaava arvioi sijaistarpeen. Mahdollisuuksien mukaan hyödynnetään myös toisten yleislääketieteen osastojen henkilökuntaa, jos jollain osastolla on tilapäisesti pienempi resurssitarve. Henkilöstön riittävyys turvataan varahenkilöstön ja </w:t>
+        <w:t xml:space="preserve">Yleislääketieteen osastoille on määritetty yksikkökohtaisesti sujuvan ja laadukkaan toiminnan varmistamiseen tarvittava henkilöstömäärä perustuen yksikön luonteeseen. Laissa ei ole säädetty mitoituksesta näitä osastoja koskien. Sijaistarpeen ilmaantuessa joko osastonhoitaja tai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vuoro</w:t>
+      </w:r>
+      <w:r w:rsidR="2EB02795">
+        <w:t>n yhdyshenkilö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291914">
+        <w:t xml:space="preserve"> arvioi sijaistarpeen. Mahdollisuuksien mukaan hyödynnetään myös toisten yleislääketieteen osastojen henkilökuntaa, jos jollain osastolla on tilapäisesti pienempi resurssitarve. Henkilöstön riittävyys turvataan varahenkilöstön ja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00291914">
         <w:t>Sotender</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00291914">
         <w:t xml:space="preserve"> –keikkasovelluksen avulla. Tarvittaessa osaston oma henkilökunta voi tehdä ylimääräisiä työvuoroja, ellei henkilöstötarpeita saada täytettyä muilla keinoin. Satakunnan hyvinvointialueella on käytössä henkilökunnan hälytysrahakorvaus.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476A19CB" w14:textId="77777777" w:rsidR="004751EB" w:rsidRDefault="00200094" w:rsidP="0074386B">
+    <w:p w14:paraId="4C9F9C3C" w14:textId="77777777" w:rsidR="004751EB" w:rsidRDefault="00200094" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc224041726"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc224041726"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="006C4EB4">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002D7ABD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D668F">
         <w:t>Monialainen yhteistyö ja palvelun koordinointi</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...3 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="2239868F" w14:textId="77777777" w:rsidR="004751EB" w:rsidRPr="00424A6D" w:rsidRDefault="004751EB" w:rsidP="00144050">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon ammattilaisilla on lainsäädännön määrittämä velvollisuus tehdä monialaista yhteistyötä potilaan tai asiakkaan palveluntarpeen arvioinnissa sekä palveluiden antamisessa. Monialainen yhteistyö toteutetaan asiakkaan tai potilaan suostumuksella ja palvelujen tulee muodostaa asiakkaan tai potilaan etujen mukainen kokonaisuus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A86C00" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="13EBF0D9" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="04F3DF7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Kirjallista tiedonkulkua tehostetaan mm. suullisen raportin keinoin. Tiedonkulkua parantaa Satakunnan hyvinvointialueella käytössä oleva yhtenäinen potilastietojärjestelmä Yhteisesti sovittuja kirjaamisen periaatteita noudatetaan. Osastoilla on käytössä hoitokertomuksen mallipohjat, jotka ohjaavat yhdenmukaiseen kokonaisvaltaiseen kirjaamiseen ja mahdollistavat turvallisen potilassiirron ja/tai kotiutuksen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42442859" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="5D836097" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="04F3DF7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoitohenkilöstö suunnittelee ja järjestää potilassiirtoja ja kotiutuksia yhteistyössä potilaan, omaisten ja muiden vastuu- ja toimialueiden henkilöstön kanssa. Tiivistä yhteistyötä tehdään ikääntyneiden palveluohjauksen kanssa. Uoma on sähköinen järjestelmä, jonka avulla välitetään potilaiden siirtotarve hyvinvointialueen yksiköiden välillä. Yhteistyötä tehdään potilassiirtojen osalta myös hyvinvointialueen ulkopuolelle, esim. TYKS, TAYS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8BABF0" w14:textId="77777777" w:rsidR="00162FB0" w:rsidRDefault="00162FB0" w:rsidP="00F332FF">
-[...14 lines deleted...]
-    <w:p w14:paraId="4BCCAAFC" w14:textId="77777777" w:rsidR="00CC3431" w:rsidRPr="00AE16FA" w:rsidRDefault="005C7E9D" w:rsidP="00F332FF">
+    <w:p w14:paraId="2CA4B842" w14:textId="3CB93F73" w:rsidR="00CC3431" w:rsidRPr="00AE16FA" w:rsidRDefault="005C7E9D" w:rsidP="00F332FF">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc224041727"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc224041727"/>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12B7B">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4080">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4080" w:rsidRPr="00146198">
+        <w:t>Toimitilat</w:t>
+      </w:r>
+      <w:r w:rsidR="09FE1B23" w:rsidRPr="00146198">
+        <w:t xml:space="preserve"> ja välineet</w:t>
+      </w:r>
+      <w:r w:rsidR="009550B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3935">
+        <w:t>mukaan lukien toimintay</w:t>
+      </w:r>
+      <w:r w:rsidR="6E3D6B33">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3935">
+        <w:t>päristö</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="463D9930" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442A9EC7" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="00C6706A" w:rsidP="357351F7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsernipalveluihin</w:t>
+      </w:r>
+      <w:r w:rsidR="05BDC1EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2BB8CB64">
+        <w:t>kuuluva tekniset palvelut</w:t>
+      </w:r>
+      <w:r w:rsidR="05BDC1EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2BB8CB64">
+        <w:t>vastuualue järjestää muille toimialueille teknisiä asiantuntija- ja tukipalveluita toimien hyvinvointialueen sisäisenä palvelutuottajana. Vastuualueen palveluiden piiriin kuuluvat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321A180D" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="375F0AF0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>• Käyttö- ja kunnossapito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1989CF" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="3D36CC8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Toimitilajohtaminen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C890EF" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5F097BE7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Rakennuttaminen ja hankekehitys </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6CE649" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5ECE3E9A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>2.</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="05C8586C" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
+        <w:t xml:space="preserve">• Ateriapalvelut </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CB409C" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5ECE3E9A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="71F4D6A9" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="00C6706A" w:rsidP="357351F7">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Puhtauspalvelut </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317A5C17" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="1599507B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Konsernipalveluihin</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="58DC10C5" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="375F0AF0">
+        <w:t xml:space="preserve">• Ympäristö ja kestävä kehitys </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2BB9C5" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="60F130E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>• Käyttö- ja kunnossapito</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D7C4DAE" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="3D36CC8B">
+        <w:t xml:space="preserve">Tekniset palvelut </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>huolehtii</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> toimialueiden tarpeiden perusteella osaltaan hyvinvointialueen omaisuuden; maa-alueiden, rakennusten, tilojen, järjestelmien sekä laitteiden tarkoituksenmukaisen, turvallisen ja </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>taloudellisesta</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> käytön edellytyksistä, sekä vastaa lääkinnällisten laitteiden ammattimaisen käytön velvoitteista ja ylläpitää lain ja toiminnan edellyttämiä laiterekistereitä. Tekniset palvelut </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>vuokraa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sekä vastaanottaa tilat hyvinvointialueen käyttöön, ja luovuttaa ne </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>vuokraa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vastaan toimialojen käyttöön. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E82851F" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="00AE52B4" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...71 lines deleted...]
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId52">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Konsernipalvelujen toimialueen toimintasääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="5D585D1B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F21C51D" w14:textId="77777777" w:rsidR="003A6689" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
+    <w:p w14:paraId="6039C5D5" w14:textId="77777777" w:rsidR="003A6689" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D93A7F3" w14:textId="77777777" w:rsidR="003A6689" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
+    <w:p w14:paraId="53937844" w14:textId="77777777" w:rsidR="74F01002" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="74F01002" w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>T</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="74F01002" w:rsidRPr="30C99DAA">
+        <w:t>oiminnassa käytettävät toimitilat, mukaan lukien toimintaympäristö sekä niiden turvallisuus, turvallinen käyttö ja soveltuvuus tarkoitukseensa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B79B054" w14:textId="77777777" w:rsidR="30C99DAA" w:rsidRDefault="30C99DAA" w:rsidP="30C99DAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>oiminnassa käytettävät toimitilat, mukaan lukien toimintaympäristö sekä niiden turvallisuus, turvallinen käyttö ja soveltuvuus tarkoitukseensa</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="720B6F43" w14:textId="77777777" w:rsidR="30C99DAA" w:rsidRDefault="30C99DAA" w:rsidP="30C99DAA">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666E685F" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRDefault="15A294C7" w:rsidP="456704C7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="4EA72E" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sata-alue omistaa 57 rakennusta j</w:t>
+      </w:r>
+      <w:r w:rsidR="5EDEE045" w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="29DAE729" w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kesällä 2021 voimaan tulleen voimaanpanolain mukaan kuntien sote- ja pelastustoimen järjestämiseen liittyvät sopimukset, sisältäen vuokrasopimukset, siirtyivät hyvinvointialueille 1.1.2023 alkaen.</w:t>
+      </w:r>
+      <w:r w:rsidR="5EDEE045" w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="4EA72E" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6F3991B7" w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Kunnilta</w:t>
+      </w:r>
+      <w:r w:rsidR="6F3991B7" w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="4EA72E" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6F3991B7" w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ja kuntayhtymiltä siirtyi sata-alueelle 435 rakennusta, jotka toimivat sote- ja pela toiminnassa.</w:t>
+      </w:r>
+      <w:r w:rsidR="2F3B6EAD" w:rsidRPr="2D07E171">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kiinteistön omistaja vastaa rakennuksen soveltuvuudesta harjoitettavaan toimintaan sen käyttötarkoituksen mukaisesti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A6E6E5" w14:textId="77777777" w:rsidR="5ECA2608" w:rsidRDefault="5ECA2608" w:rsidP="78B0B624">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB86243" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRDefault="15A294C7" w:rsidP="456704C7">
+    <w:p w14:paraId="01F4A5A1" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...55 lines deleted...]
-    <w:p w14:paraId="2B9E872C" w14:textId="77777777" w:rsidR="5ECA2608" w:rsidRDefault="5ECA2608" w:rsidP="78B0B624">
+      </w:pPr>
+      <w:r w:rsidRPr="00291914">
+        <w:t xml:space="preserve">Yleislääketieteen osastot on sijoitettu sairaalatoimintaan tarkoitettuihin tiloihin. Osastoille on määritelty tietyt potilaspaikkamäärät, jotka tarvittaessa voidaan ylittää ruuhkatilanteissa väliaikaisesti. Osastojen käytössä on erilliset lääkehuoneet. Osassa lääkehuoneista on kameravalvonta. Lääkehuoneisiin kulku on rajoitettu työtehtävän mukaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2182BB13" w14:textId="77777777" w:rsidR="00E92D15" w:rsidRDefault="00E92D15" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="4EA72E" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F4F9A7A" w14:textId="77777777" w:rsidR="00F7448F" w:rsidRDefault="00F7448F" w:rsidP="00F7448F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7BB46CDC" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+      <w:r w:rsidRPr="30C99DAA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Välineet sekä niiden turvallisuus, turvallinen käyttö ja soveltuvuus tarkoitukseensa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE60B3F" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
-        <w:t xml:space="preserve">Yleislääketieteen osastot on sijoitettu sairaalatoimintaan tarkoitettuihin tiloihin. Osastoille on määritelty tietyt potilaspaikkamäärät, jotka tarvittaessa voidaan ylittää ruuhkatilanteissa väliaikaisesti. Osastojen käytössä on erilliset lääkehuoneet. Osassa lääkehuoneista on kameravalvonta. Lääkehuoneisiin kulku on rajoitettu työtehtävän mukaan. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53C137DF" w14:textId="77777777" w:rsidR="00E92D15" w:rsidRDefault="00E92D15" w:rsidP="13A38B99">
+        <w:t>Osastoilla on potilaiden hoidossa ja kuntoutuksessa käytettäviä apuvälineitä, joiden kunnossapidosta käyttäjät huolehtivat. Sairaalasänkyjen huollosta vastaa apuvälinelogistiikka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634A29F4" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="36893AE8" w14:textId="77777777" w:rsidR="00F7448F" w:rsidRDefault="00F7448F" w:rsidP="00F7448F">
+      </w:pPr>
+      <w:r w:rsidRPr="00291914">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F386D14" w14:textId="32FBA764" w:rsidR="00F332FF" w:rsidRPr="00093D26" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lähes kaikilla yleislääketieteen osastoilla hoitajilla on käytössä Lifecareen integroitu Medanets- mobiilisovellus. Sovelluksen avulla pystytään potilaan vierellä tarkastelemaan ja tallentamaan potilaan tietoja potilastietojärjestelmään reaaliaikaisesti.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="48EF3665">
+        <w:t xml:space="preserve"> Medanets-mobiilisovelluksen käyttöönotto laajenee koskemaan </w:t>
+      </w:r>
+      <w:r w:rsidR="6F31A05C">
+        <w:t>myös Euran ja Huittisten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="48EF3665">
+        <w:t xml:space="preserve"> yleislääketieteen osastoja vuoden 2026 aikana. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BD6046" w14:textId="255C9FF5" w:rsidR="00F7448F" w:rsidRPr="00DC58F4" w:rsidRDefault="00F7448F" w:rsidP="523E8041">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...63 lines deleted...]
-    <w:p w14:paraId="0890AE21" w14:textId="77777777" w:rsidR="002E4A80" w:rsidRDefault="00F43611" w:rsidP="13A38B99">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7FA119" w14:textId="77777777" w:rsidR="002E4A80" w:rsidRDefault="00F43611" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43611">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Toimitiloille tehdyt tarkastukset sekä myönnetyt viranomaishyväksynnät ja luvat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3174D2C6" w14:textId="77777777" w:rsidR="008C6F03" w:rsidRPr="008C6F03" w:rsidRDefault="008C6F03" w:rsidP="008C6F03">
+    <w:p w14:paraId="4453FDDE" w14:textId="77777777" w:rsidR="008C6F03" w:rsidRPr="008C6F03" w:rsidRDefault="008C6F03" w:rsidP="008C6F03">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6F03">
         <w:t>Toimintayksikössä suoritetaan pelastusviranomaisen toimesta palotarkastus 12/24/36kk välein. Palotarkastusvälin määrittää pelastuslaitos. Palotarkastuksessa on hyvä olla mukana toimintayksikön edustaja, tarkastuksen aikana heränneisiin kysymyksiin pelastusviranomainen antaa ohjausta ja neuvontaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C6C4E7" w14:textId="77777777" w:rsidR="008C6F03" w:rsidRPr="008C6F03" w:rsidRDefault="008C6F03" w:rsidP="008C6F03">
+    <w:p w14:paraId="653F19EB" w14:textId="77777777" w:rsidR="008C6F03" w:rsidRPr="008C6F03" w:rsidRDefault="008C6F03" w:rsidP="008C6F03">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6F03">
+        <w:lastRenderedPageBreak/>
         <w:t>Pelastuslain mukaan jokaisessa toimintayksikössä tulee olla voimassa oleva pelastussuunnitelma, jota päivitetään kerran vuodessa tai toimintojen muuttuessa. Toimintayksikön suunnitelma voi olla osa kiinteistön yhteistä suunnitelmaa, esimerkiksi sotekeskuksen pelastussuunnitelmaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097CBCFF" w14:textId="77777777" w:rsidR="008C6F03" w:rsidRPr="008C6F03" w:rsidRDefault="008C6F03" w:rsidP="008C6F03">
+    <w:p w14:paraId="40D23845" w14:textId="77777777" w:rsidR="008C6F03" w:rsidRPr="008C6F03" w:rsidRDefault="008C6F03" w:rsidP="008C6F03">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6F03">
         <w:t>Lisäksi jokaisesta ympärivuorokautisesta, ja osasta päiväaikaista toimintaa tuottavista yksiköistä pitää laatia poistumisturvallisuusselvitykset A- ja B. Näiden päivitys tapahtuu 3 vuoden välein, tai toiminnan muuttuessa. Selvityksen allekirjoittaa toimintayksikön esihenkilö ja hyväksyy vastuualuejohtaja. Kyseiset päivitykset tullaan sijoittamaan turvallisuuden vuosikelloon tehtäväksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116B2568" w14:textId="77777777" w:rsidR="008C6F03" w:rsidRDefault="008C6F03" w:rsidP="13A38B99">
+    <w:p w14:paraId="419E1AEC" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5686C50C" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="04F3DF7E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Into-kartoitukset (infektioiden torjunta) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00267DFC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">koordinoi hygieniahoitaja. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="04F3DF7E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Hyvinvointialueen valvontayksikkö tekee myös tarkastuksia osastoilla. Tarkastuksiin ja kartoituksiin osallistuu työvuorossa olevaa osaston henkilökuntaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697BAB85" w14:textId="77777777" w:rsidR="00F50EEB" w:rsidRDefault="00F50EEB" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="04F3DF7E">
-[...18 lines deleted...]
-    <w:p w14:paraId="0B423507" w14:textId="77777777" w:rsidR="00F50EEB" w:rsidRDefault="00F50EEB" w:rsidP="00F332FF">
+    </w:p>
+    <w:p w14:paraId="486FFAB6" w14:textId="77777777" w:rsidR="00F50EEB" w:rsidRDefault="00F50EEB" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05F914F4" w14:textId="77777777" w:rsidR="00F50EEB" w:rsidRDefault="00F50EEB" w:rsidP="00F332FF">
-[...8 lines deleted...]
-    <w:p w14:paraId="3FA58C17" w14:textId="77777777" w:rsidR="00F50EEB" w:rsidRDefault="00F50EEB" w:rsidP="00F332FF">
+    <w:p w14:paraId="0AF1F974" w14:textId="77777777" w:rsidR="00F50EEB" w:rsidRDefault="00F50EEB" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1733"/>
         <w:gridCol w:w="1733"/>
         <w:gridCol w:w="1733"/>
         <w:gridCol w:w="4429"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="264BF9D1" w14:textId="77777777" w:rsidTr="00B22258">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="0CCA4D3B" w14:textId="77777777" w:rsidTr="523E8041">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="724917D2" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="7FFB88BD" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Osasto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7923BAB0" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="6FB9C44D" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Palotarkastus </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6ABDE540" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="44ACB1BD" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Into-kartoitus </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1210B712" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="302B6B90" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Valvontakäynti (Sata-alueen valvontayksikkö) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="1BCD979D" w14:textId="77777777" w:rsidTr="00B22258">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="653928E3" w14:textId="77777777" w:rsidTr="523E8041">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BBB9D51" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="480182B6" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pori 1  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="778F16D2" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="7D005562" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8.3.2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="476B73CB" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="10D88591" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="48EF3665">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6.10.2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0046162E" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="5D88D3FB" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="48EF3665">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>21.10.2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="326E5D99" w14:textId="77777777" w:rsidTr="00B22258">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="754BEDDC" w14:textId="77777777" w:rsidTr="523E8041">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="393E1EA8" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="5CE26B19" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pori 4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F2AD2DF" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="753387BA" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8.3.2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48E8858F" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="54EAEF1E" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="48EF3665">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10.12.2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B58A2E8" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="53E4382D" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="48EF3665">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>27.2.2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="148168D4" w14:textId="77777777" w:rsidTr="5E71A76D">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="0CC193F3" w14:textId="77777777" w:rsidTr="523E8041">
         <w:trPr>
-          <w:trHeight w:val="330"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F097CB7" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="7EBE5FB7" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00B633C2" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00277F11">
+            <w:r w:rsidRPr="6E364521">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Pori 5  </w:t>
+              <w:t>Pori 6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A0252EB" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="686ADB00" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8.3.2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0633E46E" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
-[...112 lines deleted...]
-          <w:p w14:paraId="26FEA3A2" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="66608203" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>14.4.2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11D84663" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="1F68A653" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8.11.2023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="2AB56EBE" w14:textId="77777777" w:rsidTr="00B22258">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="4D8C8018" w14:textId="77777777" w:rsidTr="523E8041">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71F4871A" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="795583ED" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Kankaanpää </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CEFDB38" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="60B31335" w14:textId="02EF5B0F" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="04F3DF7E">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>14.5.2025 </w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA45DA">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2.3.2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="04F3DF7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28B9C70A" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="50F4B8B0" w14:textId="7F220509" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00EE10E3">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6223211D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>7.5.</w:t>
+              <w:t>tulossa 27.10.2026</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277F11">
+            <w:r w:rsidR="00F332FF" w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2025 </w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A15A059" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="575E0902" w14:textId="0107DD42" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="009B50E5">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00277F11">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5.4.2024 </w:t>
+              <w:t>5.4.2026/tulossa 13.10.2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00F332FF" w:rsidRPr="00277F11">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="219AF6F0" w14:textId="77777777" w:rsidTr="00B22258">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="325BB99A" w14:textId="77777777" w:rsidTr="523E8041">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D6644F8" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="221B07EA" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Eura   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27709EAF" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="020B64C4" w14:textId="03DA13D3" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>11.6.2025 </w:t>
+              <w:t>11.6.2025</w:t>
+            </w:r>
+            <w:r w:rsidR="00A93E04">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, tulossa </w:t>
+            </w:r>
+            <w:r w:rsidR="00B673CA">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26846915" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="0FF85067" w14:textId="7AADAEDC" w:rsidR="00F332FF" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>8.9.2025 </w:t>
+              <w:t>8.9.2025</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03FDE">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00277F11">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A2574FE" w14:textId="4436C2C0" w:rsidR="00B673CA" w:rsidRPr="00277F11" w:rsidRDefault="00B673CA">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>28.9.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40C0055F" w14:textId="02E4A417" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00197039" w:rsidP="007F5BF8">
+          <w:p w14:paraId="5A05FA2F" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00197039">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>23.4.2026</w:t>
             </w:r>
             <w:r w:rsidR="00F332FF" w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="27EC97DE" w14:textId="77777777" w:rsidTr="00B22258">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="767C7324" w14:textId="77777777" w:rsidTr="523E8041">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51001E77" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="03EC2004" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Huittinen  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C9DADCD" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="1494EF7B" w14:textId="186902AD" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00B673CA">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00277F11">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>14.3.2024 </w:t>
+              <w:t>12.5.2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00F332FF" w:rsidRPr="00277F11">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18213A89" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="30B3F3BD" w14:textId="5615C799" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00BB5806">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00277F11">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15.09.2025 </w:t>
+              <w:t>6.10.2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00F332FF" w:rsidRPr="00277F11">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DCF61ED" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="029A5A07" w14:textId="235B7BA5" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>25.3.2025 </w:t>
             </w:r>
+            <w:r w:rsidR="00BB5806">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/tulossa kevät 2027</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="3BF1CDE6" w14:textId="77777777" w:rsidTr="00B22258">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="6935497A" w14:textId="77777777" w:rsidTr="523E8041">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A8AE02A" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="1F5A198E" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rauma 1  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CC66DCA" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
-[...104 lines deleted...]
-          <w:p w14:paraId="09F29174" w14:textId="69DDEC15" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00E56AF2" w:rsidP="007F5BF8">
+          <w:p w14:paraId="5E930F29" w14:textId="73369C27" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="000C3B34">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7.5.2026</w:t>
             </w:r>
             <w:r w:rsidR="00F332FF" w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39C2BF05" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="4AB98909" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>20.8.2025 </w:t>
+              <w:t>3.6.2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F26FF46" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="4ACB02BF" w14:textId="714442B8" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>7.8.2024 </w:t>
+              <w:t>14.05.2024</w:t>
+            </w:r>
+            <w:r w:rsidR="000C3B34">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/tulossa 11/2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00277F11">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="41A9516D" w14:textId="77777777" w:rsidTr="00B22258">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="5F4AA460" w14:textId="77777777" w:rsidTr="523E8041">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50F16F07" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="3C50C355" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Rauma 3  </w:t>
+              <w:t>Rauma 2  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="593D41D9" w14:textId="162180AD" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00CF484A" w:rsidP="007F5BF8">
+          <w:p w14:paraId="016270F2" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00E56AF2">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7.5.2026</w:t>
             </w:r>
             <w:r w:rsidR="00F332FF" w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E1407A9" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="389397F5" w14:textId="74A9EAB7" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277F11">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="000C3B34">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.9.2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00277F11">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="113953A5" w14:textId="0C8B179C" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277F11">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7.8.2024 </w:t>
+            </w:r>
+            <w:r w:rsidR="000C3B34">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/tulossa 2.12.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="00277F11" w14:paraId="23359B23" w14:textId="77777777" w:rsidTr="523E8041">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D90E2FF" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00277F11">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rauma 3  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A612E99" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00CF484A">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7.5.2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00F332FF" w:rsidRPr="00277F11">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4574E2" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>20.5.2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0176B278" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="3CA1B8A6" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00277F11" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277F11">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.4.2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17A5A668" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="5A8D5798" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48EDA09F" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="7B663FCD" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F37E07B" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00B633C2" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="1CAA96A8" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00B633C2" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="04F3DF7E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Raporteissa esille tulleet kehittämissuositukset esihenkilö käy henkilöstön kanssa yhdessä läpi ja laaditaan kehittämistoimenpiteet, jotka otetaan käyttöön ja joita noudatetaan ja seurataan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DABBE06" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="5762762F" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="769C6F16">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Tarkastuksissa on esille tullut mm. Rauman osastojen ahtaat tilat</w:t>
       </w:r>
       <w:r w:rsidRPr="1D355CF9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6464C7F3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">ja Kankaanpään osaston </w:t>
       </w:r>
       <w:r w:rsidRPr="412B1157">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">vanhat </w:t>
       </w:r>
       <w:r w:rsidRPr="71F14AF9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>kylpyhuonetilat</w:t>
       </w:r>
       <w:r w:rsidRPr="412B1157">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A43AD5C" w14:textId="77777777" w:rsidR="00EA643B" w:rsidRPr="00B633C2" w:rsidRDefault="00EA643B" w:rsidP="00F332FF">
+    <w:p w14:paraId="775CCA07" w14:textId="77777777" w:rsidR="00EA643B" w:rsidRPr="00B633C2" w:rsidRDefault="00EA643B" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40A5E93C" w14:textId="77777777" w:rsidR="00F4493C" w:rsidRPr="00F4493C" w:rsidRDefault="00F4493C" w:rsidP="003B492F">
+    <w:p w14:paraId="3DBF7065" w14:textId="77777777" w:rsidR="00F4493C" w:rsidRPr="00F4493C" w:rsidRDefault="00F4493C" w:rsidP="003B492F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4493C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t>Mitkä ovat toimitilojen ja välineiden käyttöön liittyvät riskit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F182C8" w14:textId="77777777" w:rsidR="003B492F" w:rsidRDefault="003B492F" w:rsidP="003B492F">
+    <w:p w14:paraId="7447A449" w14:textId="77777777" w:rsidR="003B492F" w:rsidRDefault="003B492F" w:rsidP="003B492F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00070787">
         <w:t xml:space="preserve">Sata-alueen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54">
+      <w:hyperlink r:id="rId53">
         <w:r w:rsidR="2FCB6E13" w:rsidRPr="00070787">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohjeessa (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
         <w:r w:rsidR="2FCB6E13" w:rsidRPr="2037BB6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:strike/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E41AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA07FD">
         <w:t>ohjeistetaan toimintaympäristön ja sen muutosten jatkuvaan tarkasteluun ja kootusti vähintään puolivuosittain sekä ulkoisen, että sisäisen toimintaympäristön näkökulmasta.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47330048" w14:textId="77777777" w:rsidR="008C6F03" w:rsidRPr="008C6F03" w:rsidRDefault="008C6F03" w:rsidP="003B492F">
+    <w:p w14:paraId="7B767D4D" w14:textId="77777777" w:rsidR="008C6F03" w:rsidRPr="008C6F03" w:rsidRDefault="008C6F03" w:rsidP="003B492F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6F03">
+        <w:lastRenderedPageBreak/>
         <w:t>Mikäli toimitiloissa käytetään lääkinnällisiä laitteita (kohta 2.9) tulee niiden turvalliseen sijoitteluun kiinnittää huomiota (esim. muut lähellä olevat laitteet, staattinen sähkö, pistorasiat, jatkojohdot, paloturvallisuus, kosteus).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9EAAE4" w14:textId="3B579EB0" w:rsidR="00F332FF" w:rsidRPr="00B53468" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="0BB1EBB0" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00B53468" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24457050">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Rauman ja Kankaanpään osastojen tilat ovat ahtaat. Kaikissa potilashuoneissa ei ole WC-tilaa eikä kylpyhuonetta. Useita potilaita joudutaan sijoittamaan samaan huoneeseen, mikä aiheuttaa riskin erityisesti infektioiden leviämiselle. Potilaan yksityisyyden suojaa ei pystytä täysin turvaamaan usean hengen potilashuoneessa. Tällä hetkellä potilaiden sijoittelu on ajoittain haasteellista. Tilanteen mukaan potilaita sijoitetaan ylipaikoille ja toisaalta potilaspaikkamäärää joudutaan toisinaan vähentämään henkilöstöresurssin vuoksi. Suunnittelu uusien osastotilojen rakentamisesta Raumalle on käynnissä. </w:t>
       </w:r>
       <w:r w:rsidRPr="62468714">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kankaanpään osaston osalta päätös peruskorjauksesta tai uudisrakentamisesta tehdään </w:t>
       </w:r>
       <w:r w:rsidR="00115044">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">vuoden </w:t>
       </w:r>
       <w:r w:rsidRPr="62468714">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>2026 aikana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040EB36A" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="43AB6407" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4305A108" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="21293703" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="04F3DF7E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Toimitilojen paloriskin hallintakeinona on osastoilla tehtävät sisäiset turvallisuuskävelyt vähintään kaksi kertaa vuodessa. Henkilökunta osallistuu alkusammutusharjoituksiin ja poistumisturvallisuusharjoituksiin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FF7A3C" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="45303918" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Hoitajakutsujärjestelmän toimimattomuus on riski. Osastoille on laadittu toimintaohje potilasturvallisuuden varmistamiseksi hoitajakutsun ollessa pois käytöstä ja ohjetta noudatetaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690130D4" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="660B20BD" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4EA72E" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DBB1778" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="53F3D664" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jokaiseen yksikköön on nimetty laiteturvallisuusvastaava, joka yhdessä osastonhoitajan kanssa koostaa/on koostanut yksikkönsä laitepassipohjan. Laitepassiin viedään käytössä olevat laitteet, vähintään korkean riskin lääkinnälliset laitteet, määritellään toimipisteen henkilöstölle vähimmäisosaamisvaatimukset sekä kriteerit osaamisen osoittamiseksi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D804A5C" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="4C748B1A" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB17752" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="2E0936F1" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Laitepassin avulla osastonhoitajat seuraavat henkilöstönsä laiteosaamista sekä yksilö- että yksikkötasolla. Osastonhoitaja huolehtii, että lääkinnällisiin laitteisiin liittyvien turvallisuustiedotteiden edellyttämät toimenpiteet ovat välittyneet käyttäjille ja toimenpiteet toteutettu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3B8512" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
+    <w:p w14:paraId="328D94DE" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="4EA72E" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="326CB5D1" w14:textId="77777777" w:rsidR="7595A0F2" w:rsidRDefault="00F4493C" w:rsidP="7595A0F2">
+    <w:p w14:paraId="7C94CFE7" w14:textId="77777777" w:rsidR="7595A0F2" w:rsidRDefault="00F4493C" w:rsidP="7595A0F2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4493C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>oimitilojen ylläpitoa, huoltoa sekä epäkohtailmoituksia ja tiedonkulkua koskevat menettelyt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F87E833" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="73F8C727" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Jokainen työntekijä, joka havaitsee epäkohdan tai huollon tarpeen, on velvoitettu ilmoittamaan asiasta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE394C3" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="29FD1549" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>HaiPro-ilmoitukset. Satanen intranet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CEEB70" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="6D265D92" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Simppeli-ilmoitukset. Satanen intranet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612ADF0F" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="73E091E3" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Epäkohtailmoitukset suoraan esihenkilölle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BC2534" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="0949A861" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24457050">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>2M-IT- palveluportaali. Satanen intranet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EC252B" w14:textId="77777777" w:rsidR="0112BF46" w:rsidRDefault="0112BF46" w:rsidP="30C99DAA">
+    <w:p w14:paraId="69CD4EE7" w14:textId="77777777" w:rsidR="0112BF46" w:rsidRDefault="0112BF46" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4EA72E" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E5A9DF6" w14:textId="77777777" w:rsidR="7FE9A35E" w:rsidRDefault="7FE9A35E" w:rsidP="30C99DAA">
+    <w:p w14:paraId="13FA07BC" w14:textId="77777777" w:rsidR="00107D53" w:rsidRDefault="00107D53" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="30C99DAA">
+    </w:p>
+    <w:p w14:paraId="093923DF" w14:textId="77777777" w:rsidR="00107D53" w:rsidRDefault="00107D53" w:rsidP="30C99DAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601B8AA5" w14:textId="77777777" w:rsidR="00107D53" w:rsidRDefault="00107D53" w:rsidP="30C99DAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0458E091" w14:textId="7021EA04" w:rsidR="7FE9A35E" w:rsidRDefault="7FE9A35E" w:rsidP="30C99DAA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="30C99DAA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Toimitilojen ylläpito ja huolto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756AE12C" w14:textId="77777777" w:rsidR="30C99DAA" w:rsidRDefault="30C99DAA" w:rsidP="30C99DAA">
+    <w:p w14:paraId="60ABDCB0" w14:textId="77777777" w:rsidR="30C99DAA" w:rsidRDefault="30C99DAA" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4EA72E" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="204D55A3" w14:textId="77777777" w:rsidR="7FA63D6D" w:rsidRDefault="7FA63D6D" w:rsidP="30C99DAA">
+    <w:p w14:paraId="3C3E26C0" w14:textId="77777777" w:rsidR="7FA63D6D" w:rsidRDefault="7FA63D6D" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4EA72E" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kunnilta ja kuntayhtymiltä siirtyneissä sopimuksissa ylläpito- ja huolto on määritelty vastuujakotaulukoissa. </w:t>
       </w:r>
       <w:r w:rsidR="07F35C68" w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata-alueen omistamissa kohteissa ylläpidosta ja huollosta vastaa konsernipalveluihin kuuluva tekniikka. </w:t>
       </w:r>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Satasessa linkki ilmoituksia varten, vuokratilat ja omistetut tilat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DB2368" w14:textId="77777777" w:rsidR="78B0B624" w:rsidRDefault="001D6C6B" w:rsidP="30C99DAA">
+    <w:p w14:paraId="37617349" w14:textId="77777777" w:rsidR="78B0B624" w:rsidRDefault="001D6C6B" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId55">
+      <w:hyperlink r:id="rId54">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Satasen sivuilta Toimitilajohtaminen - tilahallinta ja vuokratilat (Linkki ammattilaiselle)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EEA3AC6" w14:textId="77777777" w:rsidR="0112BF46" w:rsidRDefault="0112BF46" w:rsidP="0112BF46">
+    <w:p w14:paraId="309081B3" w14:textId="77777777" w:rsidR="0112BF46" w:rsidRDefault="0112BF46" w:rsidP="0112BF46">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4EA72E" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ADDB0A5" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="32CC8320" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="2E31F966">
         <w:t xml:space="preserve">Pelastussuunnitelmat laaditaan rakennuskohtaisesti. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Jokaisella osastolla laaditaan poistumisturvallisuusselvitys, joka talletetaan IMS:iin. Poistumisturvallisuusselvitykset käydään läpi osastopalavereissa ja ne </w:t>
       </w:r>
       <w:r w:rsidRPr="00291914">
         <w:t xml:space="preserve">päivitetään vähintään </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kolmen vuoden välein tai toiminnan/tilojen muuttuessa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CE874E" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="6ACF26F5" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Jokainen työntekijä osallistuu alkusammutuskoulutukseen vähintään viiden vuoden välein. Lisäksi jokaiselle työyksikölle suositellaan säännöllisiä omatoimisia palo- ja poistumisturvallisuusharjoituksia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F297B40" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="28167805" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:t>Toimitilaturvallisuuden eri osa-alueita seurataan osana säännöllisesti toteutettavia työyksiköiden työturvallisuuskierroksia</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556A1DC4" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="01072AC4" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00291914" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00291914">
         <w:t>Esihenkilöt (osastonhoitajat, lääkäreiden esihenkilöt) ohjeistavat, mahdollistavat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00291914">
         <w:t xml:space="preserve"> seuraavat henkilö- ja paloturvallisuuskoulutuksien suorittamista sekä yksikkökohtaisten harjoitusten </w:t>
       </w:r>
       <w:r>
         <w:t>toteutumista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6304C809" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
+    <w:p w14:paraId="0B00579B" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="497AE752" w14:textId="77777777" w:rsidR="009062DD" w:rsidRDefault="6AD81D59" w:rsidP="0074386B">
+    <w:p w14:paraId="272D83D8" w14:textId="77777777" w:rsidR="009062DD" w:rsidRDefault="6AD81D59" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc224041728"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc224041728"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00947F38">
         <w:t>9 Lääkinnälliset l</w:t>
       </w:r>
       <w:r>
         <w:t>aitteet</w:t>
       </w:r>
       <w:r w:rsidR="00EE6C70">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BF25CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tietojärjestelmät</w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t xml:space="preserve"> ja teknologian käyttö</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidR="2F88ED23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B091DC4" w14:textId="77777777" w:rsidR="003B1845" w:rsidRDefault="2F91DF33" w:rsidP="00C80356">
+    <w:p w14:paraId="1827ACBB" w14:textId="77777777" w:rsidR="003B1845" w:rsidRDefault="2F91DF33" w:rsidP="00C80356">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc149034014"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc149034014"/>
       <w:r w:rsidRPr="00F35132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00C80356" w:rsidRPr="00F35132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ääkinnälliset l</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ait</w:t>
       </w:r>
       <w:r w:rsidR="00C80356" w:rsidRPr="00F35132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tee</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="00F75993">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C7AE09" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
+    <w:p w14:paraId="451A470E" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>Lääkinnällisiä laitteita, välineitä ja tarvikkeita ovat </w:t>
       </w:r>
       <w:r w:rsidRPr="00F75993">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>esimerkiksi</w:t>
       </w:r>
       <w:r w:rsidRPr="00F75993">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426C7433" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F50EEB">
+    <w:p w14:paraId="1C24C05D" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F50EEB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>sairaalasängyt </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B295C7" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F50EEB">
+    <w:p w14:paraId="48F46A87" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F50EEB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>vaihtuvapaineiset patjat </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F28D78C" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F50EEB">
+    <w:p w14:paraId="63A7A677" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F50EEB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
-        <w:lastRenderedPageBreak/>
         <w:t>instrumentit </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE1F10D" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F50EEB">
+    <w:p w14:paraId="31AA12E0" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F50EEB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>apuvälineet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E93560" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F50EEB">
+    <w:p w14:paraId="64A2E793" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F50EEB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>verenpainemittarit </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B15972" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F50EEB">
+    <w:p w14:paraId="589AE830" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F50EEB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>katetrit </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C165C0" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F50EEB">
+    <w:p w14:paraId="49CA67F5" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F50EEB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>ohjelmistot ja sovellukset, jotka auttavat sairauksien seurannassa tai diagnosoinnissa, kuten Lifecare Hoidon seuranta.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B69297A" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
+    <w:p w14:paraId="7502F8C5" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>Lääkinnällisiä laitteita, välineitä ja tarvikkeita käyttävät ammattimaiset käyttäjät ja asiakkaat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C690608" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
+    <w:p w14:paraId="0E0E8472" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
+        <w:lastRenderedPageBreak/>
         <w:t>Sata-alueella käytetään vain lääkinnällisiä laitteita, välineitä ja tarvikkeita, jotka ovat lain (719/2021) ja EU:n asetuksen (EU/2017/745 ja EU/2017/746) mukaisia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64196381" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
+    <w:p w14:paraId="5DFBCC06" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>Lääkinnälliset laitteet tilataan yhteisistä keskitetyistä järjestelmistä, kuten Birgitasta tai Effectorista. Kun laite saapuu, se tarkastetaan ennen käyttöönottoa ja rekisteröidään seurantajärjestelmiin. Laitteeseen sijoitetaan tarra, jonka avulla sen voi jäljittää. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0B3CC8" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
+    <w:p w14:paraId="1FCEEE61" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>Lääkinnällisten laitteiden käyttö vaatii laiteosaamista (laki lääkinnällisistä laitteista 719/2021). Ammattimainen käyttäjä vastaa: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7327943A" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="009510CB">
+    <w:p w14:paraId="609BBDCD" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="009510CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>laitteiden turvallisen käytön riittävästä osaamisesta </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506E7187" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="009510CB">
+    <w:p w14:paraId="51CD5503" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="009510CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>käyttöohjeen mukaisesta käytöstä  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380616A5" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="009510CB">
+    <w:p w14:paraId="4D433160" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="009510CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>laitteiden ylläpidosta valmistajan ohjeiden mukaan, esimerkiksi puhdistamisesta, kalibroinnista ja määräaikaishuoltojen tilaamisesta </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9F802C" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="009510CB">
+    <w:p w14:paraId="25CA0F30" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="009510CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>vaaratilanneilmoitusten tekemisestä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E04F5B8" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
+    <w:p w14:paraId="53B559B6" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId56" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId55" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Laiteosaaminen osoitetaan digitaalisella laitepassilla (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F75993">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F537699" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
+    <w:p w14:paraId="6F3F7A93" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>Sata-alueelle on nimetty kaksi henkilöä, jotka vastaavat siitä, että ammattimaiset käyttäjät noudattavat laissa asetettuja vaatimuksia. Lisäksi jokaisessa yksikössä tulee olla yksi tai useampi laiteturvallisuusvastaava. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF9B501" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
+    <w:p w14:paraId="714E42F9" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>Laitteiden säännöllisen huollon ja tarvittaessa korjauksen tilaaminen on yksikön vastuulla. Lue lisää </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId56" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Lääkinnällisten laitteiden huolto-ohje (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F75993">
         <w:t> Instrumentit huolletaan Välinehuollon toimipisteessä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A1D702" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
+    <w:p w14:paraId="626C481C" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>Jos laite aiheuttaa vaaratilanteen, siitä tulee ilmoittaa laitteen valmistajalle tai edustajalle. Lisäksi tehdään Fimean vaaratilanneilmoitus HaiPro- tai Effector-järjestelmän kautta.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C233EF" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
+    <w:p w14:paraId="6F174B89" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
-        <w:lastRenderedPageBreak/>
         <w:t>Jos asiakkaan hoidossa tulee vaaratapahtuma tai läheltä piti-tilanne, jossa on mukana lääkinnällinen laite, pitää tehdä ilmoitus </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F75993">
         <w:t>HaiProon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F75993">
         <w:t> tai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F75993">
         <w:t>Effectoriin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F75993">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054F00E4" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
+    <w:p w14:paraId="6BB9C027" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId57" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Ohje Lääkinnällisen laitteen vaaratilanneilmoitus (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F75993">
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E1CC9F" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
+    <w:p w14:paraId="500D7BE6" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId59" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId58" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Laiteturvallisuussuunnitelma (Linkki ammattilaiselle, vaati kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B73C687" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
+    <w:p w14:paraId="3056F767" w14:textId="77777777" w:rsidR="00F75993" w:rsidRPr="00F75993" w:rsidRDefault="00F75993" w:rsidP="00F75993">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F75993">
         <w:t>Fimea antaa viranomaisohjeet, jotka koskevat lääkinnällisiä laitteita. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AAE6EC" w14:textId="77777777" w:rsidR="009A7599" w:rsidRDefault="009A7599" w:rsidP="00B16619">
+    <w:p w14:paraId="4F54E699" w14:textId="77777777" w:rsidR="00107D53" w:rsidRDefault="00107D53" w:rsidP="00B16619">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2708B516" w14:textId="5273D478" w:rsidR="00B16619" w:rsidRDefault="00B16619" w:rsidP="00B16619">
-      <w:r w:rsidRPr="3F06C30C">
+    <w:p w14:paraId="5AE00217" w14:textId="77777777" w:rsidR="00107D53" w:rsidRDefault="00107D53" w:rsidP="00B16619">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17DF5898" w14:textId="77777777" w:rsidR="00107D53" w:rsidRDefault="00107D53" w:rsidP="00B16619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C7CA4C" w14:textId="5EBD1BC6" w:rsidR="00B16619" w:rsidRDefault="00B16619" w:rsidP="00B16619">
+      <w:r w:rsidRPr="3F06C30C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tietojärjestelmät ja teknologian käyttö</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A6B196" w14:textId="77777777" w:rsidR="00B16619" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="00B16619">
+    <w:p w14:paraId="43A88D3E" w14:textId="77777777" w:rsidR="00B16619" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="00B16619">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Esihenkilö vastaa siitä, että työntekijä on tietoinen ajantasaisista ohjeista ja toimii niiden mukaisesti. Uusista versiopäivityksistä ja ohjeista tiedotetaan Satasessa, ja oppaat pidetään ajan tasalla. Ajantasaisten ohjeiden tallentamisesta IMS-järjestelmään vastaavat ICT-vastuualue ja järjestelmienpääkäyttäjät tai vastuuhenkilöt. Käyttäjäohjeiden tuottaminen ja päivittäminen on järjestelmätoimittajan vastuulla. Ohjeista ilmenee viimeisin päivitysajankohta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB4C969" w14:textId="12C76190" w:rsidR="00B16619" w:rsidRDefault="00B16619" w:rsidP="00B16619">
+    <w:p w14:paraId="343F4FE0" w14:textId="77777777" w:rsidR="00B16619" w:rsidRDefault="00B16619" w:rsidP="00B16619">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3F06C30C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hyvinvointialueen käytössä olevat tietojärjestelmät ovat kuvattu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3F06C30C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11890,347 +11901,355 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3F06C30C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kriittisiä tietoja ja niiden päivittämiseen on sovittu erillinen hallintavastuu ICT-vastuualueelle, joka vastaa hankinnoista ja käytöstä. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lupa- ja valvontaviraston </w:t>
       </w:r>
       <w:r w:rsidRPr="3F06C30C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tietojärjestelmäluokittelu on sisällytetty rekisteriin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73834538" w14:textId="0B995AC3" w:rsidR="00B16619" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="00F85B13">
+    <w:p w14:paraId="7BE821BB" w14:textId="77777777" w:rsidR="00B16619" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="00F85B13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hyvinvointialueen tietosuojan ja tietoturvan ohjausryhmä on päivittänyt ja hyväksy</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yt 13.6.2025 asiakastietolain mukaisen tietoturvasuunnitelman (THL:n määräys 3/2024).</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tietoturvasuunnitelma ei ole julkinen asiakirja, siitä voi pyytää lisätietoja </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">sähköpostitse </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60">
+      <w:hyperlink r:id="rId59">
         <w:r w:rsidRPr="00C17293">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>tietosuoja@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33266B9C" w14:textId="77777777" w:rsidR="00B16619" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="00F85B13">
+    <w:p w14:paraId="13630F94" w14:textId="77777777" w:rsidR="00B16619" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="00F85B13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tietoturvasuunnitelma ei sisällä yksityiskohtaisia toimintaohjeita. Sen sijaan yksiköt noudattavat tietoturvasuunnitelman perusteella laadittuja tietoturvan ja tietosuojan toimintaohjeita.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3395A22F" w14:textId="77777777" w:rsidR="00B16619" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="005D0E83">
+    <w:p w14:paraId="5A5951FE" w14:textId="77777777" w:rsidR="00B16619" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="005D0E83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Keskeiset ohjeet</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>löytyvät henkilöstölle tarkoitetusta IMS-järjestelmästä:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7BBC98" w14:textId="77777777" w:rsidR="00B16619" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="005D0E83">
+    <w:p w14:paraId="2FAB6414" w14:textId="77777777" w:rsidR="00B16619" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="005D0E83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yhteiset dokumentit Satakunnan hyvinvointialue &gt; Tietosuoja ja tietoturva &gt; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="00C17293">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Ohjeet (Tietosuoja ja tietoturva)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230D730F" w14:textId="77777777" w:rsidR="00E3041F" w:rsidRDefault="00B16619" w:rsidP="00E3041F">
+    <w:p w14:paraId="4F2A2ABA" w14:textId="77777777" w:rsidR="005F2DFC" w:rsidRDefault="005F2DFC" w:rsidP="00E3041F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E3041F">
+    </w:p>
+    <w:p w14:paraId="5D2B0ED5" w14:textId="621B5F76" w:rsidR="00E3041F" w:rsidRDefault="00B16619" w:rsidP="00E3041F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lue lisää:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E3041F" w:rsidRPr="00E3041F">
+      </w:pPr>
+      <w:r w:rsidRPr="00E3041F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Lue lisää:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3041F" w:rsidRPr="00E3041F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F13D4D" w14:textId="08EA6410" w:rsidR="00B16619" w:rsidRPr="00E3041F" w:rsidRDefault="00B16619" w:rsidP="00E3041F">
+    <w:p w14:paraId="57E4EABA" w14:textId="77777777" w:rsidR="00B16619" w:rsidRPr="00E3041F" w:rsidRDefault="00B16619" w:rsidP="00E3041F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00E3041F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E3041F">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Huoneentaulu - Tietoturvallisen työskentelyn ohjeet (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC9718B" w14:textId="7AD4F233" w:rsidR="00B16619" w:rsidRPr="00E3041F" w:rsidRDefault="00B16619" w:rsidP="00F87C0F">
+    <w:p w14:paraId="040DCA40" w14:textId="77777777" w:rsidR="00B16619" w:rsidRPr="00E3041F" w:rsidRDefault="00B16619" w:rsidP="00F87C0F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E3041F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Huoneentaulu - Henkilö- ja asiakastietojen käsittelyn periaatteet</w:t>
       </w:r>
       <w:r w:rsidRPr="00E3041F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>(Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6115884F" w14:textId="0D6BC799" w:rsidR="00B16619" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="00E3041F">
+    <w:p w14:paraId="2014A336" w14:textId="77777777" w:rsidR="00B16619" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="00E3041F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId62" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="00C17293">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialueen dokumenttien käsittely- ja tallennusohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="121B1BFD" w14:textId="77777777" w:rsidR="00B16619" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="00E3041F">
+    <w:p w14:paraId="52C61DAA" w14:textId="77777777" w:rsidR="00B16619" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="00E3041F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2127"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -12242,1040 +12261,1143 @@
         <w:instrText>HYPERLINK "https://sataha.ims.fi/servlet/doc/7422/approved/file"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tietosuojajäteohje työntekijöille (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7E2C6B" w14:textId="77777777" w:rsidR="00A31928" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="00A31928">
+    <w:p w14:paraId="156CF4CD" w14:textId="77777777" w:rsidR="00A31928" w:rsidRPr="00C17293" w:rsidRDefault="00B16619" w:rsidP="00A31928">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17293">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239964FB" w14:textId="30FE5454" w:rsidR="00FE089C" w:rsidRPr="005C7661" w:rsidRDefault="00094C22" w:rsidP="00FE089C">
+    <w:p w14:paraId="0FF8217C" w14:textId="77777777" w:rsidR="00FE089C" w:rsidRPr="005C7661" w:rsidRDefault="00094C22" w:rsidP="00FE089C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006923CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostopalveluissa </w:t>
       </w:r>
       <w:r w:rsidRPr="006923CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja tietojärjestelmähankinnoissa vaaditaan </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC58CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hyvinvointialueen tietoturvavaatimusten täyttymistä sekä rekisterien ja henkilötietojen käsittelyn lainmukaisuutta osana sopimushallintaa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC3B2F8" w14:textId="651069E0" w:rsidR="00094C22" w:rsidRPr="006923CA" w:rsidRDefault="00094C22" w:rsidP="00094C22">
+    <w:p w14:paraId="3D2950B0" w14:textId="77777777" w:rsidR="00094C22" w:rsidRPr="006923CA" w:rsidRDefault="00094C22" w:rsidP="00094C22">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006923CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hankinnasta vastaava viranhaltija huolehtii että, </w:t>
       </w:r>
       <w:r w:rsidRPr="006923CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sopimuksiin liitetään tietosuoja-asetus GDPR:n mukainen henkilötietojen käsittelysopimus ja tietoturvavaatimukset sopimusliite. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B5C05D" w14:textId="77777777" w:rsidR="00094C22" w:rsidRPr="006923CA" w:rsidRDefault="00094C22" w:rsidP="00094C22">
+    <w:p w14:paraId="75094414" w14:textId="77777777" w:rsidR="00094C22" w:rsidRPr="006923CA" w:rsidRDefault="00094C22" w:rsidP="00094C22">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006923CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidRPr="006923CA">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Hankintojen tietoturvavaatimukset (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="366A88AE" w14:textId="77777777" w:rsidR="002C15B3" w:rsidRPr="00BC795B" w:rsidRDefault="002C15B3" w:rsidP="002C15B3">
+    <w:p w14:paraId="7F85B2CA" w14:textId="77777777" w:rsidR="002C15B3" w:rsidRPr="00BC795B" w:rsidRDefault="002C15B3" w:rsidP="002C15B3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC795B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC795B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, että henkilöstö toimii häiriötilanteissa näiden ohjeiden mukaan: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178A641B" w14:textId="07C2412F" w:rsidR="002C15B3" w:rsidRPr="001B6B98" w:rsidRDefault="002C15B3" w:rsidP="001B6B98">
+    <w:p w14:paraId="4728F594" w14:textId="77777777" w:rsidR="002C15B3" w:rsidRPr="001B6B98" w:rsidRDefault="002C15B3" w:rsidP="001B6B98">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6B98">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Henkilöstö ilmoittaa t</w:t>
       </w:r>
       <w:r w:rsidRPr="001B6B98">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ietojärjestelmiin kohdistuvista häiriöistä ensisijaisesti 2M-IT palvelukanavan kautta. Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="001B6B98">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Palvelupyynnön tai häiriöilmoituksen tekeminen 2M-IT:lle (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="332F0FFD" w14:textId="77777777" w:rsidR="002C15B3" w:rsidRPr="00BC795B" w:rsidRDefault="002C15B3" w:rsidP="001B6B98">
+    <w:p w14:paraId="096214E6" w14:textId="77777777" w:rsidR="002C15B3" w:rsidRPr="00BC795B" w:rsidRDefault="002C15B3" w:rsidP="001B6B98">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC795B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC795B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oikkeamista tai häiriöistä tehdään tarvittaessa HaiPro-ilmoitus. Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="00BC795B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Tietoturvailmoituksen tekeminen ja käsittely, HaiPro (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F852EE2" w14:textId="77777777" w:rsidR="002C15B3" w:rsidRPr="00BC795B" w:rsidRDefault="002C15B3" w:rsidP="001B6B98">
+    <w:p w14:paraId="12C85EC6" w14:textId="77777777" w:rsidR="002C15B3" w:rsidRPr="00BC795B" w:rsidRDefault="002C15B3" w:rsidP="001B6B98">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC795B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ICT-palvelut huolehtivat mahdollisista ilmoituksista valvoville </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC795B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>viranomaisille kuten LVV, Fimea tai Kyberturvallisuuskeskus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F89CE2D" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
+    <w:p w14:paraId="2BE893A5" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CF2AE98" w14:textId="77777777" w:rsidR="001B6B98" w:rsidRDefault="001B6B98" w:rsidP="00BD7C55">
+    <w:p w14:paraId="62BDAAC1" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00BD7C55">
+        <w:t>Teknologian soveltuvuuden, asianmukaisuuden ja turvallisuuden varmistaminen Sata</w:t>
+      </w:r>
+      <w:r w:rsidR="00993BF4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Teknologian soveltuvuuden, asianmukaisuuden ja turvallisuuden varmistaminen Sata</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00993BF4">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>alueella</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F041403" w14:textId="77777777" w:rsidR="00107D53" w:rsidRDefault="00107D53" w:rsidP="008923A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="fi-FI"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3BA6A741" w14:textId="7520CB5E" w:rsidR="008923A3" w:rsidRPr="001B6B98" w:rsidRDefault="008923A3" w:rsidP="008923A3">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1335E8B7" w14:textId="1E0A5FA6" w:rsidR="008923A3" w:rsidRPr="001B6B98" w:rsidRDefault="008923A3" w:rsidP="008923A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6B98">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ICT-palvelut kartoittaa yhteistyössä yksiköiden kanssa </w:t>
+        <w:t xml:space="preserve">ICT-palvelut </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B6B98">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kartoittaa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B6B98">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yhteistyössä yksiköiden kanssa </w:t>
       </w:r>
       <w:r w:rsidRPr="001B6B98">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>palvelun tarpeet ja vaatimukset eli tehdään vaatimusmäärittely, jotta voidaan valita tarkoituksenmukainen teknologia. Tämä sisältää analyysin siitä, millaisia toimintoja ja ominaisuuksia teknologiassa tarvitaan asiakkaiden palvelemiseksi ja prosessien tehostamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442C15F6" w14:textId="77777777" w:rsidR="008923A3" w:rsidRPr="001B6B98" w:rsidRDefault="008923A3" w:rsidP="008923A3">
+    <w:p w14:paraId="162D7E83" w14:textId="77777777" w:rsidR="008923A3" w:rsidRPr="001B6B98" w:rsidRDefault="008923A3" w:rsidP="008923A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6B98">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ennen hankintaa</w:t>
       </w:r>
       <w:r w:rsidRPr="001B6B98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B6B98">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>arkkitehtuurityöryhmä vertailee</w:t>
       </w:r>
       <w:r w:rsidRPr="001B6B98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B6B98">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eri teknologiaratkaisuja ja varmistaa niiden yhteensopivuus olemassa olevien järjestelmien ja palveluprosessien kanssa. Hankittavan teknologian tulee täyttää alan standardit ja vaatimukset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19046B18" w14:textId="77777777" w:rsidR="008923A3" w:rsidRPr="001B6B98" w:rsidRDefault="008923A3" w:rsidP="008923A3">
+    <w:p w14:paraId="6A5B2CBF" w14:textId="77777777" w:rsidR="008923A3" w:rsidRPr="001B6B98" w:rsidRDefault="008923A3" w:rsidP="008923A3">
       <w:r w:rsidRPr="001B6B98">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lisätietoja: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66">
+      <w:hyperlink r:id="rId65">
         <w:r w:rsidRPr="001B6B98">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>arkkitehtuuri@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FD31EAE" w14:textId="77777777" w:rsidR="004B5314" w:rsidRDefault="004B5314" w:rsidP="00BD7C55">
-[...5 lines deleted...]
-    <w:p w14:paraId="73F3C24E" w14:textId="77777777" w:rsidR="00CC03F2" w:rsidRDefault="00CC03F2" w:rsidP="00BD7C55">
+    <w:p w14:paraId="3C76FAC9" w14:textId="77777777" w:rsidR="00CC03F2" w:rsidRDefault="00CC03F2" w:rsidP="00BD7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D15D399" w14:textId="77777777" w:rsidR="00CC03F2" w:rsidRDefault="00CC03F2" w:rsidP="00BD7C55">
+    <w:p w14:paraId="3B7FC9A9" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Henkilöstön käyttöopastus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30682DAA" w14:textId="77777777" w:rsidR="00BA137C" w:rsidRDefault="00BA137C" w:rsidP="00BA137C">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3F06C30C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="fi-FI"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Jokainen uusi teknologiaratkaisu vaatii henkilöstön kattavan perehdyttämisen. Tämä tapahtuu järjestämällä koulutuksia organisaation sisällä, yhteistyökumppaneiden ja muiden sidosryhmien kanssa, joissa henkilöstö saa käytännönläheistä opastusta teknologiasta, sen käyttöön liittyvistä parhaista käytännöistä sekä mahdollisten ongelmatilanteiden ratkaisuista</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00062377">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27ACA15C" w14:textId="77777777" w:rsidR="00BA137C" w:rsidRPr="00D472DC" w:rsidRDefault="00BA137C" w:rsidP="00BA137C">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D472DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat työntekijöiden osallistumisesta vaadittaviin koulutuksiin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B70EA8" w14:textId="77777777" w:rsidR="00741E47" w:rsidRDefault="00741E47" w:rsidP="002925EE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00741E47">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Henkilöstön käyttöopastus</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="3F06C30C">
+        <w:t>Terveys Lifecare</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Jokainen uusi teknologiaratkaisu vaatii henkilöstön kattavan perehdyttämisen. Tämä tapahtuu järjestämällä koulutuksia organisaation sisällä, yhteistyökumppaneiden ja muiden sidosryhmien kanssa, joissa henkilöstö saa käytännönläheistä opastusta teknologiasta, sen käyttöön liittyvistä parhaista käytännöistä sekä mahdollisten ongelmatilanteiden ratkaisuista</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00062377">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66" w:history="1">
+        <w:r w:rsidR="00E75724" w:rsidRPr="00E75724">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>ARTER® IMS | Satakunta</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1DB9FA68" w14:textId="77777777" w:rsidR="006E73CF" w:rsidRDefault="006E73CF" w:rsidP="002925EE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-      <w:r>
+        <w:t>Medanets</w:t>
+      </w:r>
+      <w:r w:rsidR="00733312">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidR="00E75724" w:rsidRPr="00E75724">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ARTER® IMS | Satakunta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="035A3BD3" w14:textId="0969BB75" w:rsidR="006E73CF" w:rsidRDefault="006E73CF" w:rsidP="002925EE">
-[...31 lines deleted...]
-    <w:p w14:paraId="21BF69DD" w14:textId="7A64B8D9" w:rsidR="002925EE" w:rsidRDefault="002925EE" w:rsidP="002925EE">
+    <w:p w14:paraId="02C8242D" w14:textId="77777777" w:rsidR="002925EE" w:rsidRDefault="002925EE" w:rsidP="002925EE">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vivago</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00292108">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ohjeet järjestelmässä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12927A02" w14:textId="25ED2947" w:rsidR="002925EE" w:rsidRDefault="00952DB1" w:rsidP="002925EE">
+    <w:p w14:paraId="53209542" w14:textId="77777777" w:rsidR="002925EE" w:rsidRDefault="00952DB1" w:rsidP="002925EE">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RAISoft</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ohjeet järjestelmässä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7F2B3A" w14:textId="528A9760" w:rsidR="007A4E25" w:rsidRPr="00924165" w:rsidRDefault="00924165" w:rsidP="00B40006">
+    <w:p w14:paraId="240AE6B0" w14:textId="2AE43371" w:rsidR="007A4E25" w:rsidRPr="00924165" w:rsidRDefault="00924165" w:rsidP="00B40006">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="007A4E25" w:rsidRPr="00FD1D8B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eknologian vikatilanteisiin ja pitkiin huoltoviiveisiin</w:t>
       </w:r>
       <w:r w:rsidR="007A4E25" w:rsidRPr="00FD1D8B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A4E25" w:rsidRPr="00924165">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>varautuminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AA2B7B" w14:textId="0D43DABA" w:rsidR="007A4E25" w:rsidRPr="00924165" w:rsidRDefault="007A4E25" w:rsidP="00B40006">
+    <w:p w14:paraId="5140B305" w14:textId="77777777" w:rsidR="007A4E25" w:rsidRPr="00924165" w:rsidRDefault="007A4E25" w:rsidP="00B40006">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924165">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sata-alueella on tunnistettu mahdolliset riskit teknologian käyttöön liittyen, ja näihin varaudutaan ennalta laadituilla toimintakorteilla.</w:t>
       </w:r>
       <w:r w:rsidRPr="00924165">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Näihin</w:t>
       </w:r>
       <w:r w:rsidRPr="00924165">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00924165">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kortteihin sisältyy </w:t>
       </w:r>
       <w:r w:rsidRPr="00924165">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">varajärjestelyt, jotka voidaan ottaa käyttöön teknologian vikaantuessa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EEEFAC" w14:textId="1FC4C18E" w:rsidR="007A4E25" w:rsidRPr="00924165" w:rsidRDefault="007A4E25" w:rsidP="006A57B3">
+    <w:p w14:paraId="3A20B2CA" w14:textId="77777777" w:rsidR="007A4E25" w:rsidRPr="00924165" w:rsidRDefault="007A4E25" w:rsidP="006A57B3">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:strike/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924165">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yksiköillä tulee olla </w:t>
       </w:r>
       <w:r w:rsidRPr="00924165">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toimintakortit häiriötilanteiden varalle. Henkilöstön täytyy tietää, mistä kortit löytyvät.</w:t>
       </w:r>
       <w:r w:rsidRPr="00924165">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716D5ABF" w14:textId="399E3610" w:rsidR="007A4E25" w:rsidRPr="00924165" w:rsidRDefault="007A4E25" w:rsidP="006A57B3">
+    <w:p w14:paraId="1377BF69" w14:textId="77777777" w:rsidR="007A4E25" w:rsidRPr="00924165" w:rsidRDefault="007A4E25" w:rsidP="006A57B3">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924165">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Palveluihin kohdistuvissa häiriötilanteissa toimitaan hyvinvointialueen häiriöviestintäsuunnitelman mukaisesti, </w:t>
       </w:r>
       <w:r w:rsidRPr="006A57B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">missä määritellään, miten viestitään vikatilanteista henkilöstölle ja asiakkaille nopeasti ja selkeästi, jotta kaikki ovat tietoisia tilanteesta ja tiedetään, mitä </w:t>
       </w:r>
       <w:r w:rsidRPr="00924165">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tehdä vian korjaamiseen asti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3F333F" w14:textId="77777777" w:rsidR="007A4E25" w:rsidRPr="00924165" w:rsidRDefault="007A4E25" w:rsidP="006A57B3">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="73F6D251" w14:textId="77777777" w:rsidR="007A4E25" w:rsidRPr="00924165" w:rsidRDefault="007A4E25" w:rsidP="00D050E0">
       <w:r w:rsidRPr="00924165">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00924165">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="00924165">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Häiriötilanteiden viestintäohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A8BAD8D" w14:textId="65C8C628" w:rsidR="003B1845" w:rsidRPr="003D10B1" w:rsidRDefault="0073015F" w:rsidP="009509CC">
+    <w:p w14:paraId="5EEF6FF3" w14:textId="15C6F7C2" w:rsidR="003B1845" w:rsidRPr="003D10B1" w:rsidRDefault="0073015F" w:rsidP="009509CC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc224041729"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc224041729"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00352FC3">
         <w:t>ääkehoitosuunnitelma</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0B8DDA0F" w14:textId="77777777" w:rsidR="009D0531" w:rsidRDefault="009D0531" w:rsidP="0074386B">
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="22A6A74E" w14:textId="77777777" w:rsidR="009D0531" w:rsidRDefault="009D0531" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BF33123" w14:textId="77777777" w:rsidR="009D0531" w:rsidRPr="00747E8D" w:rsidRDefault="4F4F2C17" w:rsidP="0074386B">
+    <w:p w14:paraId="01B87FEA" w14:textId="39018770" w:rsidR="00A4434F" w:rsidRDefault="00A4434F" w:rsidP="523E8041">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lääkehoitosuunnitelma on työväline turvallisen lääkehoidon suunnitteluun, toteuttamiseen, seurantaan ja kehittämiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0FE16B" w14:textId="77777777" w:rsidR="00A4434F" w:rsidRDefault="00A4434F" w:rsidP="523E8041">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62477C32" w14:textId="77777777" w:rsidR="00A4434F" w:rsidRDefault="00A4434F" w:rsidP="523E8041">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueella on laadittu lääkehoitosuunnitelmat kahdella tasolla: organisaatiotasolla ja toimintayksikkötasolla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B746F17" w14:textId="77777777" w:rsidR="00A4434F" w:rsidRDefault="00A4434F" w:rsidP="00A4434F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-      <w:r w:rsidR="344BDBE6" w:rsidRPr="74F3B4A2">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD6B8E4" w14:textId="77777777" w:rsidR="00A4434F" w:rsidRDefault="00A4434F" w:rsidP="523E8041">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Toimintayksikön lääkehoitosuunnitelma</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048006A2" w14:textId="77777777" w:rsidR="00A4434F" w:rsidRDefault="00A4434F" w:rsidP="00A4434F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="523E8041">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Lääkehoitosuunnitelmassa kuvataan yksikön lääkehoidon toimintatavat ja vastuut sekä toimintaohjeet työntekijöiden lääkehoidon koulutuksiin, osaamisen varmistamiseen ja lääkelupakäytäntöihin. Lääkehoidon toteuttaminen edellyttää tehtävänkuvaa ja ammattinimikettä vastaavaa lääkehoidon lupaa. Esi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A1F02">
+        <w:t>Lääkehoitosuunnitelmassa kuvataan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toiminta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="523E8041">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>henkilö</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="344BDBE6" w:rsidRPr="74F3B4A2">
+        <w:t>yksikön lääkehoidon toimintatavat ja vastuut sekä toimintaohjeet työntekijöiden lääkehoidon koulutuksiin, osaamisen varmistamiseen ja lääkelupakäytäntöihin.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lääkehoitosuunnitelma on keskeinen osa lääkehoitoon osallistuvien henkilöiden perehdytystä sekä lääkehoidon laadun ja turvallisuuden varmistamista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8B1572" w14:textId="77777777" w:rsidR="00A4434F" w:rsidRDefault="00A4434F" w:rsidP="00A4434F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lääkehoitosuunnitelma pidetään ajan tasalla, ja se päivitetään vähintään vuosittain sekä aina toiminnan tai ohjeistuksen muuttuessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714D36C4" w14:textId="77777777" w:rsidR="001B448B" w:rsidRDefault="001B448B" w:rsidP="00A4434F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28BA16D0" w14:textId="7ECD4FAC" w:rsidR="00A96429" w:rsidRDefault="00A96429" w:rsidP="00A96429">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ohjaa ja valvoo turvallisen lääkehoidon toteuttamista yksikkönsä lääkehoitosuunnitelman mukaisesti. Jokainen lääkehoitoa toteuttava työntekijä on vastuussa omasta toiminnastaan.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1BB0F4B1" w14:textId="77777777" w:rsidR="00DF41CE" w:rsidRDefault="5D38831C" w:rsidP="711BC3E9">
+      </w:pPr>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Esihenkilö ohjaa ja valvoo turvallisen lääkehoidon toteuttamista yksikkönsä lääkehoitosuunnitelman mukaisesti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sekä vastaa lääkehoitosuunnitelman ajantasaisuudesta. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Jokainen lääkehoitoa toteuttava työntekijä on vastuussa omasta toiminnastaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja siitä, että lääkehoitoa toteutetaan voimassa olevien ohjeiden ja yksikön lääkehoitosuunnitelman mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0609E103" w14:textId="77777777" w:rsidR="00A96429" w:rsidRDefault="00A96429" w:rsidP="00A96429">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlinkki"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="005E4644">
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId69">
+        <w:r w:rsidRPr="523E8041">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Lääkehoitosuunnitelmat (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Lääkehoitosuunnitelmat (Linkki ammattilaiselle, vaatii kirjautumisen,</w:t>
+        </w:r>
+        <w:r w:rsidRPr="523E8041">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EA7F022" w14:textId="77777777" w:rsidR="00801942" w:rsidRPr="00DF41CE" w:rsidRDefault="00801942" w:rsidP="711BC3E9">
+    <w:p w14:paraId="4EAC20A9" w14:textId="123949E3" w:rsidR="00206013" w:rsidRDefault="00206013" w:rsidP="00206013">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="467886" w:themeColor="hyperlink"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00640364">
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Hlk198204871"/>
+      <w:r w:rsidRPr="523E8041">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vastu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00640364" w:rsidRPr="00640364">
+        <w:t>Organisaatiotason l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="523E8041">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:r w:rsidRPr="00923F3E">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ääkehoitosuunnitelma </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6DE2BD" w14:textId="494C717E" w:rsidR="00206013" w:rsidRDefault="00206013" w:rsidP="00206013">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Organisaatiotason lääkehoitosuunnitelma on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samalla vastuualueen (eli palveluyksikkötason) lääkehoitosuunnitelma </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70">
+        <w:r w:rsidRPr="523E8041">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
-          <w:t>Organisaatiotason lääkehoitosuunnitelma, ohjausasiakirja (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Organisaatiotason lääkehoitosuunnitelma, ohjausasiakirja (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...44 lines deleted...]
-    <w:p w14:paraId="0A52F2B1" w14:textId="7E723B9F" w:rsidR="00F5317C" w:rsidRPr="00F5317C" w:rsidRDefault="00433CE5" w:rsidP="00376D0F">
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiakirja on päivitetty 22.6.2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4544B39B" w14:textId="429EB0FD" w:rsidR="00206013" w:rsidRDefault="00206013" w:rsidP="00206013">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sen laatimisesta vastaa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueen lääkehoitosuunnitelma-verkostotyöryhmä. Hyväksyjänä toimii terveydenhuoltolain 57§:n Satakunnan hyvinvointialueen terveydenhuollon vastaava lääkäri. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4283352B" w14:textId="77777777" w:rsidR="00F5317C" w:rsidRPr="00F5317C" w:rsidRDefault="00433CE5" w:rsidP="00376D0F">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc224041730"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc224041730"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00906E6F">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r w:rsidR="00906E6F" w:rsidRPr="00707244">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Asiak</w:t>
       </w:r>
       <w:r w:rsidR="005D3DD3" w:rsidRPr="00707244">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00906E6F" w:rsidRPr="00707244">
@@ -13286,2467 +13408,2294 @@
       </w:r>
       <w:r w:rsidR="45B560EB" w:rsidRPr="00707244">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>ja</w:t>
       </w:r>
       <w:r w:rsidR="7743AB80" w:rsidRPr="00707244">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00906E6F" w:rsidRPr="00707244">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>potila</w:t>
       </w:r>
       <w:r w:rsidR="005D3DD3" w:rsidRPr="00707244">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>stietojen käsittely ja tietosuoja</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2B35237A" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="00376D0F">
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="3E9B8664" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="00376D0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc149034008"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc149034008"/>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakas</w:t>
       </w:r>
       <w:r w:rsidR="06EAB31D" w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>- ja</w:t>
       </w:r>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="06EAB31D" w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">potilastietojen </w:t>
       </w:r>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>käsittely</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1B3DB97E" w14:textId="77777777" w:rsidR="00190256" w:rsidRDefault="006E442A" w:rsidP="00190256">
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="6F7F8703" w14:textId="77777777" w:rsidR="00190256" w:rsidRDefault="006E442A" w:rsidP="00190256">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Asiakastiedolla tarkoitetaan potilastietoa ja sosiaalihuollon asiakastietoa</w:t>
       </w:r>
       <w:r w:rsidRPr="002B194C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002B194C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0004645B" w:rsidRPr="002B194C">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
         <w:t>Asiakastietolain 7 §:n mukaiset johtajat, jotka vastaavat asiakastietojen käsittelystä ja siihen liittyvästä ohjeistuksesta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60036D6D" w14:textId="0D0FE5BE" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="00190256">
+    <w:p w14:paraId="0A6B7262" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="00190256">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B194C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002B194C">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">osiaalityön professiojohtaja vastaa sosiaalihuollon asiakasrekisteristä </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E89D16D" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="00BF31A0">
+    <w:p w14:paraId="570FC97B" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="00BF31A0">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B194C">
+      <w:r w:rsidRPr="523E8041">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lääketieteen professiojohtaja vastaa terveydenhuollon potilasrekisteristä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083432D8" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="0004645B">
+    <w:p w14:paraId="13B15026" w14:textId="3C9BEB72" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="0004645B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
-          <w:szCs w:val="24"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="558F3FD7" w14:textId="32C9C74F" w:rsidR="0004645B" w:rsidRPr="00BF31A0" w:rsidRDefault="0004645B" w:rsidP="00BF31A0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3FBBA1D7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lue lisää</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145C7AD4" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="00BF31A0" w:rsidRDefault="0004645B" w:rsidP="00BF31A0">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId72">
+      <w:hyperlink r:id="rId71">
         <w:r w:rsidRPr="00BF31A0">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>Henkilötietojen käsittely Satakunnan hyvinvointialueella, informaatio asiakkaille ja potilaille, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7390FDDC" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="00BF31A0">
+    <w:p w14:paraId="3AE0D342" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="00BF31A0">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId73">
+      <w:hyperlink r:id="rId72">
         <w:r w:rsidRPr="002B194C">
           <w:rPr>
             <w:rFonts w:eastAsia="Aptos"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>Laki sosiaali- ja terveydenhuollon asiakastietojen käsittelystä, finlex.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54C4C1F2" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="0004645B">
+    <w:p w14:paraId="5E156650" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="0004645B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B194C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata-alueella on lain mukainen oikeus ja velvollisuus käsitellä hoidon ja palvelujen järjestämisen kannalta tarpeellisia asiakas- ja potilastietoja. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B194C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yksittäinen työntekijä saa käsitellä asiakastietoja vain työtehtäviensä edellyttämässä laajuudessa ja vain silloin, kun hänellä on palvelu- tai hoitosuhde tai muu työtehtävien mukainen oikeus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B513C54" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="0004645B">
+    <w:p w14:paraId="7602F502" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="0004645B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B194C">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Esihenkilö tilaa työntekijälle työtehtävien mukaiset käyttöoikeudet järjestelmissä määriteltyjen roolien mukaisesti asiakas- ja potilastietojärjestelmiin ja huolehtii tunnusten päättämisestä palvelussuhteen tai työtehtävien päättyessä tai muuttuessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7E47C8" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="0004645B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B194C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Esihenkilö tilaa työntekijälle työtehtävien mukaiset käyttöoikeudet järjestelmissä määriteltyjen roolien mukaisesti asiakas- ja potilastietojärjestelmiin ja huolehtii tunnusten päättämisestä palvelussuhteen tai työtehtävien päättyessä tai muuttuessa.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16842D12" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="0004645B">
+        <w:t>Sata-alueella valvotaan asiakastietojen käyttöä. Sen tavoitteena on asiakkaan ja henkilöstön oikeusturvan toteutuminen ja tietosuojalainsäädännön asettamien velvoitteiden täyttäminen. Asiakastietojen käyttöä valvotaan sekä asiakkaan pyynnöstä että organisaation oman jatkuvan valvonnan periaatteen mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0994BFD1" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="002B194C" w:rsidRDefault="0004645B" w:rsidP="00345022">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...12 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId74">
+      <w:hyperlink r:id="rId73">
         <w:r w:rsidRPr="002B194C">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Käytön valvonta - lokivalvontasuunnitelma (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B194C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FFBDA1" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="00BF31A0" w:rsidRDefault="0004645B" w:rsidP="00345022">
+    <w:p w14:paraId="2A8F6794" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="00BF31A0" w:rsidRDefault="0004645B" w:rsidP="00345022">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B194C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Sosiaali- ja terveydenhuollon asiakastiedot ovat pysyvästi salassa pidettäviä, esimerkiksi tieto terveydenhuollon tai sosia</w:t>
       </w:r>
       <w:r w:rsidRPr="002B194C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">alihuollon asiakkuudesta on salassa pidettävää. Salassa pidettävää asiakastietoa ei saa ilman asiakkaan nimenomaista suostumusta näyttää, luovuttaa tai ilmaista sivulliselle. Sivullisia henkilöitä ovat muun muassa puoliso, muut </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>läheiset, toiset asiakkaat.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781A9803" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="00BF31A0" w:rsidRDefault="0004645B" w:rsidP="00345022">
+    <w:p w14:paraId="5A856A83" w14:textId="77777777" w:rsidR="0004645B" w:rsidRPr="00BF31A0" w:rsidRDefault="0004645B" w:rsidP="00345022">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId75">
+      <w:hyperlink r:id="rId74">
         <w:r w:rsidRPr="00BF31A0">
           <w:rPr>
             <w:rFonts w:eastAsia="Lato"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ohje asiakas- ja potilastietojen luovuttamisesta (Linkki ammattilaisille, vaatii kirjautumisen, IMS) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C6E663B" w14:textId="50961BDB" w:rsidR="00037D47" w:rsidRDefault="00AA26E1" w:rsidP="00345022">
+    <w:p w14:paraId="4B5403F2" w14:textId="77777777" w:rsidR="00037D47" w:rsidRDefault="00AA26E1" w:rsidP="00345022">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Hlk228278306"/>
+      <w:bookmarkStart w:id="38" w:name="_Hlk228278306"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Esihenkilö </w:t>
       </w:r>
       <w:r w:rsidR="002D1B95">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mahdollistaa koulutuksiin osallistumisen ja </w:t>
       </w:r>
       <w:r w:rsidR="009973D8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">seuraa koulutusten toteutumista ja niihin osallistumista. </w:t>
       </w:r>
       <w:r w:rsidR="002D1B95">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25583D98" w14:textId="77777777" w:rsidR="00BF31A0" w:rsidRDefault="00BF31A0" w:rsidP="00345022">
-[...7 lines deleted...]
-    <w:p w14:paraId="6C1BA59D" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
+    <w:bookmarkEnd w:id="38"/>
+    <w:p w14:paraId="31E0BABB" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kirjaamiseen liittyvät ohjeet ja viranomaismääräykset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAD76A9" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
+    <w:p w14:paraId="15686064" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
         <w:t>Asiakas- ja potilastiedon kirjaamista ohjaavat useat lait, asetukset ja ohjeet sosiaali- ja terveydenhuollossa. Asiakastietolaki velvoittaa sosiaali- ja terveydenhuollon ammattilaisia kirjaamaan asiakasasiakirjoihin tarpeelliset ja riittävät tiedot, joilla turvataan asiakkaan palvelun ja potilaan hoidon järjestäminen, suunnittelu, toteuttaminen, seuranta ja valvonta. Asiakasasiakirjat tulee laatia ja tallentaa Kanta-palveluihin viivytyksettä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AE30B3" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
+    <w:p w14:paraId="6046A89A" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Valtakunnallinen Kanta-palvelu ylläpitää muun muassa </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54145C2F" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="0032265B">
+    <w:p w14:paraId="11BF18B4" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="0032265B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Potilastietovarantoa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C21630C" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="0032265B">
+    <w:p w14:paraId="6B23756C" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="0032265B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Sosiaalihuollon asiakastietovarantoa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E19363" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="0032265B">
+    <w:p w14:paraId="4A5CADBD" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="0032265B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Resepti-palvelua</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43DFF024" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="0032265B">
+    <w:p w14:paraId="60820F17" w14:textId="03F40C21" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="0012499D" w:rsidP="0032265B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>OmaKanta</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BF31A0">
+        <w:t>Oma Kanta</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22B0E" w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>-palvelua.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010C713E" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="00A22B0E">
+    <w:p w14:paraId="7889C09D" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="00A22B0E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55611B08" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
+    <w:p w14:paraId="57AF5061" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76">
+      <w:hyperlink r:id="rId75">
         <w:r w:rsidRPr="00BF31A0">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Sote-ammattilaiset - Kanta.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0956F500" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
+    <w:p w14:paraId="7BAB7120" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
         <w:t>Kirjaamisessa noudatetaan kansallisia määrityksiä, rakenteita ja niihin perustuvia Sata-alueen kirjaamisen ja tilastoinnin ohjeita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6801BFF0" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
+    <w:p w14:paraId="7B1FDB4C" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
       <w:pPr>
         <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
+        <w:t>Jokaisella työntekijällä on velvollisuus pitää yllä kirjaamisosaamista perehtymällä kirjaamisen ohjeisiin ja osallistumalla tarjolla oleviin koulutuksiin. Esihenkilöiden vastuulla on mahdollistaa työntekijöille tarjolla oleviin koulutuksiin osallistuminen ja huolehtia yhteisten kirjaamisohjeiden noudattamista sekä seurata säännöllisesti tiedon laatua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102CEA6C" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
+      <w:pPr>
+        <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF31A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Jokaisella työntekijällä on velvollisuus pitää yllä kirjaamisosaamista perehtymällä kirjaamisen ohjeisiin ja osallistumalla tarjolla oleviin koulutuksiin. Esihenkilöiden vastuulla on mahdollistaa työntekijöille tarjolla oleviin koulutuksiin osallistuminen ja huolehtia yhteisten kirjaamisohjeiden noudattamista sekä seurata säännöllisesti tiedon laatua.</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Sata-alueella on hyväksytty </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77">
+      <w:hyperlink r:id="rId76">
         <w:r w:rsidRPr="00BF31A0">
           <w:rPr>
             <w:rFonts w:eastAsia="Aptos"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>kirjaamisen ja tilastoinnin kehittämisen toimintamalli ja prosessi (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
         <w:t>, joka ohjaa kirjaamisen kehittämistä ja vastuita. Hyvinvointialueen kirjaamisen ja tilastoinnin kehittämistä ohjaa ja koordinoi ICT-palveluiden Tietojohtamisen tiimi. Tietojohtamisen tiimin kirjaamisasiantuntijat koordinoivat kirjaamisen ja tilastoinnin yhdyshenkilöverkostoa, joka käsittelee toimialueilla laadittuja kirjaamisen ja tilastoinnin ohjeita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32849BEF" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
+    <w:p w14:paraId="2629F5CC" w14:textId="77777777" w:rsidR="00A22B0E" w:rsidRPr="00BF31A0" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
       <w:pPr>
         <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Toimialuejohtajat hyväksyvät kirjaamis- ja tilastointiohjeet, jotka tallennetaan </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId78" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId77" w:tgtFrame="_blank" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BF31A0">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>IMS:n</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BF31A0">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kirjaaminen ja tilastointi -kansioon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> ja linkitetään </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId78" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00BF31A0">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Sataseen Tietojohtamisen portaaliin,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> Ohjeet jalkautetaan työntekijöiden käyttöön </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId80" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId79" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00BF31A0">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>toimialueiden määrittämän toimintamallikuvausten mukaisesti. (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="562C14A0" w14:textId="77777777" w:rsidR="00670B06" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
+    <w:p w14:paraId="32C74E4E" w14:textId="77777777" w:rsidR="00670B06" w:rsidRDefault="00A22B0E" w:rsidP="009967F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Kirjaamisen asiantuntijat ovat tavoitettavissa osoitteessa</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF31A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId81">
+      <w:hyperlink r:id="rId80">
         <w:r w:rsidRPr="00BF31A0">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>kirjaaminen.ha@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00670B06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB07BD4" w14:textId="79984E45" w:rsidR="001E4905" w:rsidRPr="001E4905" w:rsidRDefault="001E4905" w:rsidP="001E4905">
+    <w:p w14:paraId="2313CCD8" w14:textId="5E3E10C1" w:rsidR="001E4905" w:rsidRPr="001E4905" w:rsidRDefault="001E4905" w:rsidP="001E4905">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4905">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>sastonhoitajan tehtävä on valvoa kirjaamiseen liittyviä ohjeita ja viranomaismääräyksiä noudatetaan.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04AA0D33" w14:textId="77777777" w:rsidR="001E4905" w:rsidRDefault="001E4905" w:rsidP="673B414F">
+        <w:t>sastonhoitajan tehtävä on valvoa</w:t>
+      </w:r>
+      <w:r w:rsidR="00856746">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>, että</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4905">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kirjaamiseen liittyviä ohjeita ja viranomaismääräyksiä noudatetaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A65163" w14:textId="77777777" w:rsidR="001E4905" w:rsidRDefault="001E4905" w:rsidP="673B414F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FDE3BED" w14:textId="62FFA6AC" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="673B414F">
+    <w:p w14:paraId="0C8D116B" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="673B414F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tietosuoja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B44D541" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRPr="00BE7999" w:rsidRDefault="00CA74EA" w:rsidP="008311FA">
+    <w:p w14:paraId="1AE1F02B" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRPr="00BE7999" w:rsidRDefault="00CA74EA" w:rsidP="008311FA">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Työntekijä on velvollinen tutustumaan Sata-alueen tietosuojaa ja tietoturvaa koskevaan ohjeistukseen ja allekirjoittamaan tietosuojasitoumuksen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB5F899" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRPr="00BE7999" w:rsidRDefault="00CA74EA" w:rsidP="008311FA">
+    <w:p w14:paraId="68C7613C" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRPr="00BE7999" w:rsidRDefault="00CA74EA" w:rsidP="008311FA">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Kaikista tietosuojaan tai tietoturvaan liittyvistä poikkeamista tulee tehdä HaiPro-tietoturvailmoitus siinä yksikössä, missä asia huomataan. Esihenkilö vastaa tietoturvailmoituksen käsittelystä.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Esihenkilön vastuulla on huolehtia siitä, että henkilötietojen tietoturvaloukkauksesta ilmoitetaan tarvittaessa rekisteröidyille.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320F0B8E" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRPr="00BE7999" w:rsidRDefault="00CA74EA" w:rsidP="008311FA">
+    <w:p w14:paraId="43EA1CCE" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRPr="00BE7999" w:rsidRDefault="00CA74EA" w:rsidP="008311FA">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId82">
+      <w:hyperlink r:id="rId81">
         <w:r w:rsidRPr="00BE7999">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Tietoturvailmoituksen tekeminen ja käsittely, </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BE7999">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Haipro</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BE7999">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Linkki ammattilaisille, vaatii kirjautumisen, IMS) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="063B17BD" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRPr="00BE7999" w:rsidRDefault="00CA74EA" w:rsidP="008311FA">
+    <w:p w14:paraId="075FD4CB" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRPr="00BE7999" w:rsidRDefault="00CA74EA" w:rsidP="008311FA">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId83">
+      <w:hyperlink r:id="rId82">
         <w:r w:rsidRPr="00BE7999">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Henkilötietojen tietoturvaloukkauksesta ilmoittaminen rekisteröidylle (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240A5646" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRPr="00BE7999" w:rsidRDefault="00CA74EA" w:rsidP="008311FA">
+    <w:p w14:paraId="02732DF1" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRPr="00BE7999" w:rsidRDefault="00CA74EA" w:rsidP="008311FA">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Esihenkilö huolehtii uuden työntekijän perehdyttämisestä tietoturva- ja tietosuojaohjeisiin. Hän ohjeistaa suorittamaan tietoturvan ja tietosuojan verkkokoulutukset ennen työn aloittamista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9C8024" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRPr="00BE7999" w:rsidRDefault="00CA74EA" w:rsidP="008311FA">
+    <w:p w14:paraId="17B620E3" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRPr="00BE7999" w:rsidRDefault="00CA74EA" w:rsidP="008311FA">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tietoturvan ja tietosuojan verkkokoulutukset ovat osa koko Sata-alueen henkilöstön pakollista täydennyskoulutusta kahden vuoden välein, ja niiden suorittamista seuraa esihenkilö.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DECAE34" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRPr="00BE7999" w:rsidRDefault="00CA74EA" w:rsidP="008311FA">
+    <w:p w14:paraId="41186FFF" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRPr="00BE7999" w:rsidRDefault="00CA74EA" w:rsidP="008311FA">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId84">
+      <w:hyperlink r:id="rId83">
         <w:r w:rsidRPr="00BE7999">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Tietosuoja ja tietoturva (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE40BE1" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRDefault="00CA74EA" w:rsidP="00CA74EA">
+    <w:p w14:paraId="618D57B6" w14:textId="77777777" w:rsidR="00CA74EA" w:rsidRDefault="00CA74EA" w:rsidP="00CA74EA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42DBBF31" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+    <w:p w14:paraId="066AC54D" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00595E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tietosuojavastaava</w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA" w:rsidRPr="00595E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Iltanen Silja </w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA">
         <w:br/>
         <w:t>puhelin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 044 707 9773 </w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId85">
+      <w:hyperlink r:id="rId84">
         <w:r w:rsidRPr="6B11858A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Tietosuoja@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44EF3502" w14:textId="77777777" w:rsidR="00BE7999" w:rsidRDefault="00BE7999" w:rsidP="00143CD9">
+    <w:p w14:paraId="491FC8D4" w14:textId="77777777" w:rsidR="00BE7999" w:rsidRDefault="00BE7999" w:rsidP="00143CD9">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="574DD9F6" w14:textId="31EF507A" w:rsidR="0083060E" w:rsidRPr="00BE7999" w:rsidRDefault="0083060E" w:rsidP="00143CD9">
+    <w:p w14:paraId="63684D26" w14:textId="77777777" w:rsidR="0083060E" w:rsidRPr="00BE7999" w:rsidRDefault="0083060E" w:rsidP="00143CD9">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
         <w:t>Sata-alueen toiminnassa noudatetaan EU:n yleistä tietosuoja-asetusta (GDPR) ja kansallista tietosuojalainsäädäntöä.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AF9A37" w14:textId="77777777" w:rsidR="0083060E" w:rsidRPr="00BE7999" w:rsidRDefault="0083060E" w:rsidP="00143CD9">
+    <w:p w14:paraId="3364865E" w14:textId="77777777" w:rsidR="0083060E" w:rsidRPr="00BE7999" w:rsidRDefault="0083060E" w:rsidP="00143CD9">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Henkilötietoja käsitellään tietosuojaperiaatteiden mukaisesti ja varmistetaan tietojen asianmukainen suojaaminen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
         <w:t>Sata-alueella on osoitusvelvollisuus, eli sen on kyettävä dokumentoidusti ja luotettavasti osoittamaan, että tietosuoja- ja tietoturvavaatimuksia noudatetaan kaikessa henkilötietojen käsittelyssä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBC26BE" w14:textId="77777777" w:rsidR="0083060E" w:rsidRPr="00BE7999" w:rsidRDefault="0083060E" w:rsidP="00143CD9">
+    <w:p w14:paraId="32839CA4" w14:textId="77777777" w:rsidR="0083060E" w:rsidRPr="00BE7999" w:rsidRDefault="0083060E" w:rsidP="00143CD9">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sata-alue vastaa tietosuojaa koskevan vaikutustenarvioinnin (DPIA) toteuttamisesta silloin, kun henkilötietojen käsittelystä voi aiheutua korkea riski rekisteröityjen eli henkilötietojen käsittelyn kohteena olevien henkilöiden oikeuksille ja vapauksille.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDD9CD9" w14:textId="77777777" w:rsidR="00BE7999" w:rsidRDefault="00BE7999" w:rsidP="00143CD9">
+    <w:p w14:paraId="3A9EEF7D" w14:textId="77777777" w:rsidR="0083060E" w:rsidRPr="00BE7999" w:rsidRDefault="0083060E" w:rsidP="00143CD9">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="256" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Rekisteröidyn eli asiakkaan oikeuksien toteutuminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5655F7" w14:textId="77777777" w:rsidR="0083060E" w:rsidRPr="00BE7999" w:rsidRDefault="0083060E" w:rsidP="00143CD9">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
-          <w:b/>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaalla on oikeus tietää, miten hänen tietojaan käsitellään. Tämä on kuvattu Sata-alueen tietosuojaselosteessa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86">
+      <w:hyperlink r:id="rId85">
         <w:r w:rsidRPr="00BE7999">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Tietosuojaseloste, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21AC6AF9" w14:textId="77777777" w:rsidR="0083060E" w:rsidRPr="00BE7999" w:rsidRDefault="0083060E" w:rsidP="00143CD9">
+    <w:p w14:paraId="512CD07A" w14:textId="77777777" w:rsidR="0083060E" w:rsidRPr="00BE7999" w:rsidRDefault="0083060E" w:rsidP="00143CD9">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaalla on oikeus saada kopiot omista asiakas- tai </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">potilastiedoistaan tekemällä tietopyyntö hyvinvointialueelle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87">
+      <w:hyperlink r:id="rId86">
         <w:r w:rsidRPr="00BE7999">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Rekisteritietojen tarkastuspyyntö, sata.fi (PDF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rekisteritietojen tarkastuspyynnöt ohjataan keskitetysti Sata-alueen arkistoon (arkisto@sata.fi) ja käsitellään tietopyyntöjen käsittelyprosessin mukaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E908D93" w14:textId="77777777" w:rsidR="0083060E" w:rsidRPr="00BE7999" w:rsidRDefault="0083060E" w:rsidP="00143CD9">
+    <w:p w14:paraId="3F46B9F4" w14:textId="77777777" w:rsidR="0083060E" w:rsidRPr="00BE7999" w:rsidRDefault="0083060E" w:rsidP="00143CD9">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaalla on oikeus pyytää virheellisten tai puutteellisten tietojen oikaisua tekemällä tietopyyntö hyvinvointialueelle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88">
+      <w:hyperlink r:id="rId87">
         <w:r w:rsidRPr="00BE7999">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Rekisteritietojen korjauspyyntö, sata.fi (PDF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Korjauspyynnöt ohjataan Sata-alueen kirjaamoon (kirjaamo@sata.fi), joka välittää pyynnöt oikealle taholle. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608E595F" w14:textId="77777777" w:rsidR="0083060E" w:rsidRPr="00BE7999" w:rsidRDefault="0083060E" w:rsidP="00143CD9">
+    <w:p w14:paraId="1758931F" w14:textId="77777777" w:rsidR="0083060E" w:rsidRPr="00BE7999" w:rsidRDefault="0083060E" w:rsidP="00143CD9">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lisäksi asiakkaalla on asiakastietolain mukaisesti oikeus saada lokitiedot eli tieto siitä, ketkä ovat käsitelleet hänen tietojaan asiakas- tai potilastietojärjestelmässä. Pääsäännön </w:t>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId89">
+        <w:t xml:space="preserve">Lisäksi asiakkaalla on asiakastietolain mukaisesti oikeus saada lokitiedot eli tieto siitä, ketkä ovat käsitelleet hänen tietojaan asiakas- tai potilastietojärjestelmässä. Pääsäännön mukaan lokitietoja voi pyytää kahdelta edeltävältä vuodelta ilman erityistä perustetta. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId88">
         <w:r w:rsidRPr="00BE7999">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Lokitietojen tarkastuspyyntö, sata.fi (PDF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lokitietopyynnöt ohjataan hyvinvointialueen kirjaamoon (kirjaamo@sata.fi) ja pyynnöt käsitellään Sata-alueen tietosuojatiimissä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4171D1FD" w14:textId="77777777" w:rsidR="00546092" w:rsidRPr="00BE7999" w:rsidRDefault="005D3DD3" w:rsidP="00110309">
+    <w:p w14:paraId="3C10B8B2" w14:textId="77777777" w:rsidR="00546092" w:rsidRPr="00BE7999" w:rsidRDefault="005D3DD3" w:rsidP="00110309">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc224041731"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc224041731"/>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006E442A" w:rsidRPr="00BE7999">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.12</w:t>
       </w:r>
       <w:r w:rsidR="00433CE5" w:rsidRPr="00BE7999">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Säännöllisesti kerättävän </w:t>
       </w:r>
       <w:r w:rsidR="006E442A" w:rsidRPr="00BE7999">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>ja muun palautteen</w:t>
       </w:r>
       <w:r w:rsidR="00433CE5" w:rsidRPr="00BE7999">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> huomioiminen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="77A56647" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="002A26B9">
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="688A537D" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="002A26B9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Asiakkailta ja heidän läheisiltään kerättävä palaute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F51B60B" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
+    <w:p w14:paraId="1DB1BF8C" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Asiakkailla ja heidän läheisillään on mahdollisuus antaa palautetta useiden eri kanavien kautta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC18E67" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
+    <w:p w14:paraId="470E2F3B" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId90">
+      <w:hyperlink r:id="rId89">
         <w:r w:rsidRPr="00BE7999">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Palautetta voi antaa Sata-alueen verkkosivuilla olevalla palautelomakkeella</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4880C70E" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
+    <w:p w14:paraId="0636CE51" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Palautetta kerätään myös tekstiviestipalautteena </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F61426D" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BE7999">
+    <w:p w14:paraId="7F95B1C5" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BE7999">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2608"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>erikoissairaanhoidon palveluista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213DF703" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BE7999">
+    <w:p w14:paraId="2CD1C32F" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BE7999">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2608"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>laboratoriopalveluista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6139F665" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BE7999">
+    <w:p w14:paraId="0639BC38" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BE7999">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2608"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kuvantamisesta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07AE6566" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BE7999">
+    <w:p w14:paraId="6FF65129" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BE7999">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2608"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">suun terveydenhuollosta </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4874B253" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00B502EA">
+    <w:p w14:paraId="57948129" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00B502EA">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2608"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">osin perusterveydenhuollosta ja sosiaalipalveluista. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEA03CD" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
+    <w:p w14:paraId="772BF80E" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FA0ADA9" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
+    <w:p w14:paraId="6CD81C15" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lisäksi yksiköissä on saatavilla palautelomakkeita, joilla asiakkaat voivat antaa palautetta ja intrassa henkilöstölle tarkoitettu digitaalinen lomake, johon kirjataan suullisesti saadut palautteet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2232EC3C" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
+    <w:p w14:paraId="39BA3A28" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="169D8A59" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
+    <w:p w14:paraId="3855D2FE" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laadullista palautetta saadaan muun muassa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D135ED" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00B502EA">
+    <w:p w14:paraId="4F8C3888" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00B502EA">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2608"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hyvinvointialueen digiraadilta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590E8469" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00B502EA">
+    <w:p w14:paraId="5161A693" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00B502EA">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2608"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asiakasraadeilta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFA9CA5" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00B502EA">
+    <w:p w14:paraId="2A404832" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00B502EA">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2608"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lakisääteisiltä vaikuttamistoimielimiltä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55581A04" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00CD37F4">
+    <w:p w14:paraId="7F1E6420" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00CD37F4">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2608"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vapaaehtoisilta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEAEE82" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00CD37F4">
+    <w:p w14:paraId="4BF42825" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00CD37F4">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2608"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kokemusosaajilta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CCD002" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
+    <w:p w14:paraId="70B4EB7B" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="2421"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6654D44F" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
+    <w:p w14:paraId="67BAB7EE" w14:textId="77777777" w:rsidR="00BA4EEB" w:rsidRPr="00BE7999" w:rsidRDefault="00BA4EEB" w:rsidP="00BA4EEB">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7999">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Asiakaspalautteita hyödynnetään Sata-alueen toiminnan ja palvelujen kehittämisessä sekä päätöksenteon tukena.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D113C5" w14:textId="77777777" w:rsidR="00E13299" w:rsidRPr="00081F9E" w:rsidRDefault="00E259C9" w:rsidP="7CF229CA">
+    <w:p w14:paraId="012F152F" w14:textId="700474F9" w:rsidR="00E13299" w:rsidRPr="00081F9E" w:rsidRDefault="00E259C9" w:rsidP="7CF229CA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00E13299" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>enkilöstöltä</w:t>
       </w:r>
       <w:r w:rsidR="00081F9E" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> kerättävä palaute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF07144" w14:textId="77777777" w:rsidR="004751EB" w:rsidRPr="00A6392E" w:rsidRDefault="6760EA99" w:rsidP="00AD59DE">
+    <w:p w14:paraId="064C58E3" w14:textId="365E97B1" w:rsidR="004751EB" w:rsidRDefault="00C60E85" w:rsidP="00AD59DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...43 lines deleted...]
-        <w:r w:rsidRPr="3D2123BB">
+        <w:t>Sata-alue seuraa henkilöstökokemusta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kaksi kertaa vuodessa (kevät ja syksy) tehtävillä työhyvinvointikyselyillä. Parillisina vuosina henkilöstökokemusta kerätään keväisin ja syksyin Kuntien eläkevakuutusyhtiön (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Kevan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>) Pulssi-kyselyllä.  Parittomina vuosina keväällä toteutetaan Pulssi-kysely ja syksyllä Työterveyslaitoksen Mitä kuuluu -tutkimus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId90">
+        <w:r w:rsidRPr="523E8041">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Keva</w:t>
-[...208 lines deleted...]
-          </w:rPr>
           <w:t>Mitä kuuluu? -tutkimus | Työterveyslaitos (ttl.fi)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="647CF48E" w:rsidRPr="28C1A412">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>).</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00166940" w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0A310B3A" w:rsidRPr="6F5B70A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="606615DC" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+      <w:r w:rsidR="6760EA99" w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Mittauksen tuloksia käsitellään työyhteisössä säännöllisesti</w:t>
+      </w:r>
+      <w:r w:rsidR="517DCA73" w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="5F19C601" w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0098766A" w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kyselyt tuottavat </w:t>
+      </w:r>
+      <w:r w:rsidR="6760EA99" w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ajantasaista tilannekuvaa </w:t>
+      </w:r>
+      <w:r w:rsidR="003F2F68" w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>työntekijäkokemuksesta</w:t>
+      </w:r>
+      <w:r w:rsidR="6760EA99" w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arjen johtamistyön ja työyhteisöjen kehittämisen tueksi. Tavoitteena on, että tulosten perusteella toteutetaan yhdessä asioita, jotka edistävät sujuvaa työtä sekä hyvinvointia.</w:t>
+      </w:r>
+      <w:r w:rsidR="647CF48E" w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6A73B2" w14:textId="4E2C2686" w:rsidR="00577ACE" w:rsidRDefault="764D49FD" w:rsidP="523E8041">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="47617981" w14:textId="77777777" w:rsidR="004751EB" w:rsidRPr="00A6392E" w:rsidRDefault="000D6028" w:rsidP="0074386B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Osastoilla henkilöstöltä säännöllisesti kerättyä palautetta käydään läpi kehittämispäivissä</w:t>
+      </w:r>
+      <w:r w:rsidR="3C480552" w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>, jolloin tarkastellaan sekä toimivia käytäntöjä</w:t>
+      </w:r>
+      <w:r w:rsidR="2B3F685D" w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja voimavaroja</w:t>
+      </w:r>
+      <w:r w:rsidR="3C480552" w:rsidRPr="523E8041">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> että kehittämistä vaativia toimintoja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44235A21" w14:textId="77777777" w:rsidR="00577ACE" w:rsidRDefault="00577ACE" w:rsidP="00AD59DE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B96D7D" w14:textId="77777777" w:rsidR="004751EB" w:rsidRPr="00A6392E" w:rsidRDefault="000D6028" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc224041732"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc224041732"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>3 Omavalvonnan riskien</w:t>
       </w:r>
       <w:r w:rsidR="00A6392E">
         <w:t>hallinta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidR="00A21AB7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017F28E0" w14:textId="77777777" w:rsidR="00505B66" w:rsidRDefault="0062432C" w:rsidP="0074386B">
+    <w:p w14:paraId="39AA2988" w14:textId="77777777" w:rsidR="00505B66" w:rsidRDefault="0062432C" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc224041733"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc224041733"/>
       <w:r>
         <w:t xml:space="preserve">3.1 </w:t>
       </w:r>
       <w:r w:rsidR="00540F6D">
         <w:t>Vastuualueen</w:t>
       </w:r>
       <w:r w:rsidR="00124A79">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB3ABF">
         <w:t>riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
       </w:r>
-      <w:bookmarkStart w:id="46" w:name="_Toc45556431"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="404A03A9" w14:textId="77777777" w:rsidR="00923487" w:rsidRPr="00923487" w:rsidRDefault="00923487" w:rsidP="00DC377E">
+      <w:bookmarkStart w:id="42" w:name="_Toc45556431"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="50080712" w14:textId="77777777" w:rsidR="00923487" w:rsidRPr="00923487" w:rsidRDefault="00923487" w:rsidP="00DC377E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923487">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskienhallinnan vastuut</w:t>
       </w:r>
       <w:r w:rsidR="00927BA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja organisointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727B379A" w14:textId="77777777" w:rsidR="00046740" w:rsidRDefault="00E56F83" w:rsidP="00DC377E">
+    <w:p w14:paraId="5F040E03" w14:textId="77777777" w:rsidR="00046740" w:rsidRDefault="00E56F83" w:rsidP="00DC377E">
       <w:r w:rsidRPr="00E56F83">
         <w:t>Kokonaisvaltainen organisaation riskienhallinta tulee huomioida kaikissa organisaation toiminnoissa osana päivittäistä toimintaa. Sata</w:t>
       </w:r>
       <w:r w:rsidR="00B92865">
         <w:t>-alueella</w:t>
       </w:r>
       <w:r w:rsidRPr="00E56F83">
         <w:t xml:space="preserve"> riskienhallinnan periaate on, että se tukee hyvinvointialueen tavoitteiden saavuttamista. </w:t>
       </w:r>
       <w:r w:rsidR="007946B3">
         <w:t>Vastuualuejohtaja huolehtii, että riskin arviointi toteutetaan vastuualuekohtaisesti harmonisoitua arviointityökalua</w:t>
       </w:r>
       <w:r w:rsidR="001C6010">
         <w:t xml:space="preserve"> eli Granitea</w:t>
       </w:r>
       <w:r w:rsidR="007946B3">
         <w:t xml:space="preserve"> käyttämällä.</w:t>
       </w:r>
       <w:r w:rsidR="00CC72E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007946B3">
         <w:t>Vastuualuejohtaja toteuttaa vastuualueensa riskien arvioinnin ja päättää riskien arvioinnin ja käsittelyn yhteydessä riskin merkityksestä ja tarvittavista toimenpiteistä.</w:t>
       </w:r>
       <w:r w:rsidR="00DC377E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C10FB4A" w14:textId="77777777" w:rsidR="562C17CB" w:rsidRDefault="562C17CB" w:rsidP="2C4BE2C2">
+    <w:p w14:paraId="399A6614" w14:textId="77777777" w:rsidR="562C17CB" w:rsidRDefault="562C17CB" w:rsidP="2C4BE2C2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="14A41000">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Jokaisen henkilön tulee sitoutua noudattamaan riskienhallinnan ja varautumisen periaatteita ja toimintaohjeita, riippumatta henkilön asemasta organisaatiossa</w:t>
       </w:r>
       <w:r w:rsidRPr="00771C35">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94">
+      <w:hyperlink r:id="rId91">
         <w:r w:rsidR="6D7C8EEB" w:rsidRPr="00771C35">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="668FB320" w:rsidRPr="02E23E2B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:strike/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="668FB320" w:rsidRPr="2C4BE2C2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328538E6" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00BE2AFA" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="734AD0B3" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00BE2AFA" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2AFA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Omavalvonta perustuu riskienhallintaan, jossa palveluun ja palveluprosesseihin liittyviä riskejä ja mahdollisia epäkohtia arvioidaan monipuolisesti potilasturvallisuuden ja potilaan saaman hoidon näkökulmasta.  Potilasturvallisuutta vaarantavien riskien tunnistaminen on omavalvontasuunnitelman ja omavalvonnan toimeenpanon lähtökohta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A006671" w14:textId="77777777" w:rsidR="00D4073C" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="502A42D7" w14:textId="0C624FC5" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2AFA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Osastonhoitajat </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2AFA">
         <w:t>vastaavat toimintojen riskienhallinnasta ja toteuttavat siihen liittyen tarvittaessa toimenpiteitä. Riskit (Granite) käydään läpi säännöllisesti myös työpaikkaselvityksessä työterveyshuollon kanssa</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00D1707B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2AFA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F332FF" w:rsidRPr="00BE2AFA">
-[...10 lines deleted...]
-    <w:p w14:paraId="657DD215" w14:textId="77777777" w:rsidR="00AA151C" w:rsidRPr="00CD37F4" w:rsidRDefault="00AA151C" w:rsidP="00AA151C">
+    </w:p>
+    <w:p w14:paraId="00530A60" w14:textId="77777777" w:rsidR="00AA151C" w:rsidRPr="00CD37F4" w:rsidRDefault="00AA151C" w:rsidP="00AA151C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD37F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Riskien tunnistamisen keinot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F15EAD" w14:textId="77777777" w:rsidR="00AA151C" w:rsidRDefault="00AA151C" w:rsidP="00AA151C">
+    <w:p w14:paraId="0CC1B74E" w14:textId="77777777" w:rsidR="00AA151C" w:rsidRDefault="00AA151C" w:rsidP="00AA151C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4EA72E" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="677A103B" w14:textId="77777777" w:rsidR="18985F46" w:rsidRDefault="00027E93" w:rsidP="778AAFC2">
+    <w:p w14:paraId="7EA1E82D" w14:textId="77777777" w:rsidR="18985F46" w:rsidRDefault="00027E93" w:rsidP="778AAFC2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tunnistamattomia riskejä ei voi hallita. Riskien tunnistamiseen valitaan tarkoitukseen parhaiten soveltuva menetelmä tai menetelmiä. Riskien tunnistamiseen osallistuvilla tulee olla tietämystä käsiteltävistä asioista sekä organisaation tavoitteista. Oleellista on, että riskien tunnistamiseen osallistutetaan henkilöitä </w:t>
       </w:r>
       <w:r w:rsidR="00D0711D" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vastuualueen kaikilta toiminnan tasoilta</w:t>
       </w:r>
       <w:r w:rsidR="00352359" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Riskien tunnistamisen apuvälineinä toimivat eri ilmoituskanavien (HaiPro-järjestelmä, Whistleblowing) tilastot, valvontaraportit, vahinkotilastot ja omavalvontaraportit. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95">
+      <w:hyperlink r:id="rId92">
         <w:r w:rsidR="0FBBEBC9" w:rsidRPr="2FFC39F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50CD9FEB" w14:textId="77777777" w:rsidR="007220CB" w:rsidRDefault="606EA05E" w:rsidP="007220CB">
+    <w:p w14:paraId="24550173" w14:textId="77777777" w:rsidR="007220CB" w:rsidRDefault="606EA05E" w:rsidP="007220CB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tunnistamisessa on tärkeää kuvata riskin lähteet, vaikutusalueet ja tapahtumat sekä niiden keskinäiset suhteet. Kaikkien riskien lähteet eivät ole </w:t>
       </w:r>
       <w:r w:rsidR="099F3B01" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>hyvinvointialueen hallinnassa, mutta ne ovat tunnistettava. Tunnistetut riskit ryhmitellään Granite-järjestelmässä.</w:t>
       </w:r>
       <w:r w:rsidR="17B60D70" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96">
+      <w:hyperlink r:id="rId93">
         <w:r w:rsidR="17B60D70" w:rsidRPr="778AAFC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B7CD734" w14:textId="77777777" w:rsidR="00DB7148" w:rsidRDefault="00D30CA4" w:rsidP="007220CB">
+    <w:p w14:paraId="6C254DC0" w14:textId="77777777" w:rsidR="00DB7148" w:rsidRDefault="00D30CA4" w:rsidP="007220CB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Kuviossa 1</w:t>
       </w:r>
       <w:r w:rsidR="006E4786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> on kuvattuna vaarojen tunnistamisen tyypillisiä lähteitä</w:t>
       </w:r>
       <w:r w:rsidR="00DB7148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A798926" wp14:editId="438F30CD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5178D8EE" wp14:editId="2426F256">
             <wp:extent cx="6082748" cy="4928430"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="3" name="Kuva 1" descr="Vaarojen tunnistamisen tyypilliset lähteet &#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Kuva 1" descr="Vaarojen tunnistamisen tyypilliset lähteet &#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97"/>
+                    <a:blip r:embed="rId94"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6092743" cy="4936528"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F58E81D" w14:textId="77777777" w:rsidR="004F40A6" w:rsidRDefault="004F40A6" w:rsidP="004F40A6">
+    <w:p w14:paraId="6E24A8B2" w14:textId="77777777" w:rsidR="004F40A6" w:rsidRDefault="004F40A6" w:rsidP="004F40A6">
       <w:pPr>
         <w:pStyle w:val="Kuvaotsikko"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04DE6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Kuvio</w:t>
       </w:r>
       <w:r w:rsidRPr="00E04DE6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
@@ -15780,88 +15729,88 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vaarojen tunnistamisen tyypilliset lähteet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Suomen potilasturvallisuusyhdistys ry 2015).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4B5A09" w14:textId="77777777" w:rsidR="009B20EE" w:rsidRPr="00CD37F4" w:rsidRDefault="009B20EE" w:rsidP="009B20EE">
+    <w:p w14:paraId="0F68AEE0" w14:textId="77777777" w:rsidR="009B20EE" w:rsidRPr="00CD37F4" w:rsidRDefault="009B20EE" w:rsidP="009B20EE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD37F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sata-alueella on käytössä sähköinen vaara- ja haittatapahtumien, läheltä piti –tilanteiden</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD37F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD37F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä onnistumisilmoitusten sähköinen ilmoitusjärjestelmä HaiPro. Tapahtumien dokumentointi ja käsittely tapahtuu pääsääntöisesti HaiPron avulla. HaiPro-ohjelman kautta voidaan ilmoittaa: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC9E628" w14:textId="77777777" w:rsidR="009B20EE" w:rsidRPr="00CD37F4" w:rsidRDefault="009B20EE" w:rsidP="009B20EE">
+    <w:p w14:paraId="3E0984BE" w14:textId="77777777" w:rsidR="009B20EE" w:rsidRPr="00CD37F4" w:rsidRDefault="009B20EE" w:rsidP="009B20EE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B8F7308" w14:textId="77777777" w:rsidR="009B20EE" w:rsidRPr="00CD37F4" w:rsidRDefault="009B20EE" w:rsidP="009B20EE">
+    <w:p w14:paraId="0E363DCD" w14:textId="77777777" w:rsidR="009B20EE" w:rsidRPr="00CD37F4" w:rsidRDefault="009B20EE" w:rsidP="009B20EE">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD37F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>potilas-/asiakasturvallisuuden vaaratapahtumat/v</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD37F4">
         <w:rPr>
@@ -15871,279 +15820,279 @@
         <w:t>alvontalain 29 §:n mukaista ilmoitusvelvollisuutta koskevat</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD37F4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD37F4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">epäkohdat tai sen uhat asiakkaan hoidossa tai palvelussa </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD37F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(henkilökunnan tekemät) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593CE654" w14:textId="77777777" w:rsidR="009B20EE" w:rsidRPr="00CD37F4" w:rsidRDefault="009B20EE" w:rsidP="009B20EE">
+    <w:p w14:paraId="51ED8D9B" w14:textId="77777777" w:rsidR="009B20EE" w:rsidRPr="00CD37F4" w:rsidRDefault="009B20EE" w:rsidP="009B20EE">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD37F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">työturvallisuuden vaaratapahtumat (henkilökunnan tekemät) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105CF7FD" w14:textId="77777777" w:rsidR="009B20EE" w:rsidRPr="00CD37F4" w:rsidRDefault="009B20EE" w:rsidP="009B20EE">
+    <w:p w14:paraId="215E4CA0" w14:textId="77777777" w:rsidR="009B20EE" w:rsidRPr="00CD37F4" w:rsidRDefault="009B20EE" w:rsidP="009B20EE">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD37F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tietosuojaan/tietoturvaan liittyvät poikkeamat (henkilökunnan tekemät) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A265B9" w14:textId="77777777" w:rsidR="009B20EE" w:rsidRPr="00CD37F4" w:rsidRDefault="009B20EE" w:rsidP="009B20EE">
+    <w:p w14:paraId="39AE5D62" w14:textId="77777777" w:rsidR="009B20EE" w:rsidRPr="00CD37F4" w:rsidRDefault="009B20EE" w:rsidP="009B20EE">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD37F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">onnistumisista oppimiset (henkilökunnan tekemät) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4625489E" w14:textId="77777777" w:rsidR="009B20EE" w:rsidRPr="00CD37F4" w:rsidRDefault="009B20EE" w:rsidP="009B20EE">
+    <w:p w14:paraId="71414879" w14:textId="77777777" w:rsidR="009B20EE" w:rsidRPr="00CD37F4" w:rsidRDefault="009B20EE" w:rsidP="009B20EE">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD37F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">asiakkaan/potilaan/läheisen havaitsemat vaaratapahtumat (asiakkaiden, potilaiden, läheisten tekemät) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3624F7C0" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
+    <w:p w14:paraId="70863BEC" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Henkilökunta</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="005261A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Linkki</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> HaiProon löytyy henkilökunnan </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98" w:history="1">
+      <w:hyperlink r:id="rId95" w:history="1">
         <w:r w:rsidRPr="005261A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Intranetistä Satasesta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> etusivun pikalinkeistä.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43415498" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
+    <w:p w14:paraId="68B5B136" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaat/potilaat </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ja läheiset</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>: Linkki HaiProon löytyy Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> internetsivustolta osoitteesta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99">
+      <w:hyperlink r:id="rId96">
         <w:r w:rsidRPr="0148ABDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Anna palautetta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohdasta tee ilmoitus vaaratilanteesta.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C572EE0" w14:textId="77777777" w:rsidR="000A147B" w:rsidRPr="000A147B" w:rsidRDefault="00154B95" w:rsidP="000A147B">
+    <w:p w14:paraId="1D5C54CA" w14:textId="77777777" w:rsidR="000A147B" w:rsidRPr="000A147B" w:rsidRDefault="00154B95" w:rsidP="000A147B">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Poikkeamien ilmoittaminen</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> perustuu vapaaehtoiseen, luottamukselliseen ja syyttelemättömään vaaratapahtumien ilmoittamiseen ja käsittelyyn</w:t>
       </w:r>
       <w:r w:rsidR="00A42DC6">
@@ -16208,494 +16157,494 @@
       <w:r w:rsidR="00A42DC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja vähentämään toiminnan riskejä</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000A147B" w:rsidRPr="000A147B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tavoitteena on vaaratapahtumien mahdollisimman varhainen tunnistaminen ja turvallisuuden varmistaminen ennalta niin, että varsinaisia vaaratilanteita ei pääsisi tapahtumaan</w:t>
       </w:r>
       <w:r w:rsidR="000A147B" w:rsidRPr="000A147B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AE112D" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="35B804DE" w:rsidP="00154B95">
+    <w:p w14:paraId="7A2D79A2" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="35B804DE" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId100">
+      <w:hyperlink r:id="rId97">
         <w:r w:rsidRPr="0775AD36">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve">HaiPro -järjestelmään liittyvä </w:t>
         </w:r>
         <w:r w:rsidR="7A10CC41" w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>ohjeistus (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BD5E853" w14:textId="77777777" w:rsidR="005F4AB0" w:rsidRPr="005F4AB0" w:rsidRDefault="005F4AB0" w:rsidP="00DF63A5">
+    <w:p w14:paraId="3DA03B28" w14:textId="77777777" w:rsidR="005F4AB0" w:rsidRPr="005F4AB0" w:rsidRDefault="005F4AB0" w:rsidP="00DF63A5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4AB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakas ja potilasturvallisuuden kannalta vastuualueen toiminnan keskeiset riskit</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7778" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Taulukko riskiluettelon pohjaksi"/>
         <w:tblDescription w:val="Taulukko riskiluettelon pohjaksi"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="002407C3" w14:paraId="6910CE5B" w14:textId="77777777" w:rsidTr="004A4212">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="002407C3" w14:paraId="6E21F30C" w14:textId="77777777" w:rsidTr="004A4212">
         <w:trPr>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="083EB776" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00082FF3" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="470A3862" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00082FF3" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082FF3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Lääke</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>turvallisuuden pettäminen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="002407C3" w14:paraId="7D2194D5" w14:textId="77777777" w:rsidTr="004A4212">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="002407C3" w14:paraId="74D12FF9" w14:textId="77777777" w:rsidTr="004A4212">
         <w:trPr>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44C96481" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00082FF3" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="2775FF55" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00082FF3" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Henkilöstön riittämättömyys</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="002407C3" w14:paraId="197F29BF" w14:textId="77777777" w:rsidTr="004A4212">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="002407C3" w14:paraId="2E3DF08F" w14:textId="77777777" w:rsidTr="004A4212">
         <w:trPr>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C57A5C5" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00082FF3" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="182A6A55" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00082FF3" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Hygieniaturvallisuuden pettäminen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="002407C3" w14:paraId="18D206F3" w14:textId="77777777" w:rsidTr="004A4212">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="002407C3" w14:paraId="22B017F3" w14:textId="77777777" w:rsidTr="004A4212">
         <w:trPr>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E713A30" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="194261D6" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Laitteisiin ja välineisiin liittyvät riskit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="002407C3" w14:paraId="4F6CB134" w14:textId="77777777" w:rsidTr="004A4212">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="002407C3" w14:paraId="2F359723" w14:textId="77777777" w:rsidTr="004A4212">
         <w:trPr>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C616501" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00082FF3" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="58938A83" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00082FF3" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00082FF3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiedonkulkuun tai tiedon hallintaan liittyvät </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>puutteet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="002407C3" w14:paraId="2ACB12B4" w14:textId="77777777" w:rsidTr="004A4212">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="002407C3" w14:paraId="681E9F6C" w14:textId="77777777" w:rsidTr="004A4212">
         <w:trPr>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17D6E991" w14:textId="4035E6A4" w:rsidR="00F332FF" w:rsidRPr="00082FF3" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="35F3E17F" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00082FF3" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Epäsopivat tilat</w:t>
             </w:r>
             <w:r w:rsidR="00BA225D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00BC7225">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">erityisesti </w:t>
             </w:r>
             <w:r w:rsidR="00514F18">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>palo ja pelastustilanteissa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F332FF" w:rsidRPr="002407C3" w14:paraId="53DCE626" w14:textId="77777777" w:rsidTr="004A4212">
+      <w:tr w:rsidR="00F332FF" w:rsidRPr="002407C3" w14:paraId="456A6C82" w14:textId="77777777" w:rsidTr="004A4212">
         <w:trPr>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B99519E" w14:textId="3668BE08" w:rsidR="00F332FF" w:rsidRDefault="00F332FF" w:rsidP="007F5BF8">
+          <w:p w14:paraId="79D6EDB7" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRDefault="00F332FF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="73609195">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Tietoliikenneongelmat</w:t>
             </w:r>
             <w:r w:rsidR="00BA225D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>, hoitajakutsujärjestelmien toimimattomuus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006303D9" w:rsidRPr="002407C3" w14:paraId="494846DB" w14:textId="77777777" w:rsidTr="004A4212">
+      <w:tr w:rsidR="006303D9" w:rsidRPr="002407C3" w14:paraId="67529AE2" w14:textId="77777777" w:rsidTr="004A4212">
         <w:trPr>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28225CA1" w14:textId="1B5B5CDA" w:rsidR="006303D9" w:rsidRPr="007F6FDB" w:rsidRDefault="006303D9" w:rsidP="007F5BF8">
+          <w:p w14:paraId="1ED187C7" w14:textId="77777777" w:rsidR="006303D9" w:rsidRPr="007F6FDB" w:rsidRDefault="006303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C763225" w14:textId="77777777" w:rsidR="00073ACC" w:rsidRPr="002407C3" w:rsidRDefault="00073ACC" w:rsidP="00073ACC">
+    <w:p w14:paraId="670CB5C7" w14:textId="77777777" w:rsidR="00073ACC" w:rsidRPr="002407C3" w:rsidRDefault="00073ACC" w:rsidP="00073ACC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D6E9653" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00BE2AFA" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="6DA67FC9" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00BE2AFA" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE2AFA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Toiminnan riskejä tunnistetaan potilashoidon yhteydessä</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2AFA">
         <w:t xml:space="preserve"> potilas- sekä henkilöstön palautteiden perusteella ja </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2AFA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">esihenkilöiden tarkastellessa toimintaa sekä toimintaympäristöä. Havaitut riskit on tallennettu Granite-riskienhallintajärjestelmään ja niitä seurataan säännöllisesti esihenkilöiden toimesta. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2AFA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Riskien suuruutta ja vaikutusta arvioidaan yhteistyössä henkilöstön kanssa. Tässä hyödynnetään myös erilaisia tilastoja.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5689C2AC" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00BE2AFA" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
+    <w:p w14:paraId="278142D3" w14:textId="77777777" w:rsidR="00F332FF" w:rsidRPr="00BE2AFA" w:rsidRDefault="00F332FF" w:rsidP="00F332FF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2AFA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2AFA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>otilasturvallisuuteen liittyviin riskitekijöihin puututaan viipymättä ja suunnitellaan keinot ja seuranta niiden minimoimiseksi.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2AFA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Riskien ennaltaehkäisyn ja hallinnan kannalta tärkeintä on, että henkilöstö on tietoinen oman yksikkönsä riskeistä. Osastojen riskit nousevat tarkasteluun Graniten, HaiPron sekä infektioidentorjuntatoimien kartoituksen yhteydessä. Esimerkiksi infektioidentorjuntatoimien kartoituksessa esiin nousseet puutteet korjataan toimintatapoja muuttamalla. </w:t>
@@ -16729,393 +16678,393 @@
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE2AFA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>HaiProissa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE2AFA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> esiin nousseet riskit minimoidaan ennakoivin toimintatavoin ja suunnitelmin sekä toimintaympäristöä ja -tapoja muokkaamalla. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2AFA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFE1620" w14:textId="77777777" w:rsidR="00251EF3" w:rsidRPr="009E520A" w:rsidRDefault="00251EF3" w:rsidP="7DF29A2D">
+    <w:p w14:paraId="24ED556C" w14:textId="77777777" w:rsidR="00251EF3" w:rsidRPr="009E520A" w:rsidRDefault="00251EF3" w:rsidP="7DF29A2D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E520A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Riskienhallinnasta tunnistettujen riskien </w:t>
       </w:r>
       <w:r w:rsidR="009E520A" w:rsidRPr="009E520A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>suuruuden ja vaikutuksen arvioiminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A3BB12" w14:textId="77777777" w:rsidR="00104CAA" w:rsidRDefault="00104CAA" w:rsidP="00104CAA">
+    <w:p w14:paraId="3FF2CFA0" w14:textId="77777777" w:rsidR="00104CAA" w:rsidRDefault="00104CAA" w:rsidP="00104CAA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Riskikriteerien muodostamisessa huomioidaan organisaation arvot ja tavoitteet, jotka ohjaavat riskinottohalukkuutta ja riskinsietokykyä. Kriteerit antavat pohjan riskin merkittävyyden arvioinnille. Määrittelyssä on huomioitava myös lainsäädännölliset vaatimukset, jotka voivat asettaa omia vaatimuksiaan riskin merkittävyydelle. Kriteerien on myös oltava dynaamisia, ja niitä on arvioitava jatkuvasti. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101">
+      <w:hyperlink r:id="rId98">
         <w:r w:rsidR="2FE29651" w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F4C5550" w14:textId="77777777" w:rsidR="00AF4430" w:rsidRDefault="00AF4430" w:rsidP="00AF4430">
+    <w:p w14:paraId="6113FA39" w14:textId="77777777" w:rsidR="00AF4430" w:rsidRDefault="00AF4430" w:rsidP="00AF4430">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r>
         <w:t>Sata-alueen käyttämässä Granite-riskienarviointijärjestelmässä riskin merkittävyyttä arvioidaan riskiluvulla, joka muodostetaan todennäköisyyden (T) ja vaikutuksen (V) tulona (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TxV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>). Todennäköisyyden ja vaikutuksen riskitasoja on molempia viisi, jotka muodostavat 5x5 matriisin.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4430">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102">
+      <w:hyperlink r:id="rId99">
         <w:r w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A56F04E" w14:textId="0DF175BF" w:rsidR="00B42A9F" w:rsidRDefault="00467130" w:rsidP="00AF4430">
+    <w:p w14:paraId="56735963" w14:textId="77777777" w:rsidR="00B42A9F" w:rsidRDefault="00467130" w:rsidP="00AF4430">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r>
         <w:t>HaiPro- ilmoitu</w:t>
       </w:r>
       <w:r w:rsidR="00376E3F">
         <w:t>sten käsittelyssä arvioidaan riskien suuruus ja vaikutus sekä suunnitellaan toimenpiteet</w:t>
       </w:r>
       <w:r w:rsidR="00A273D2">
         <w:t xml:space="preserve"> riskien ehkäisemiseksi jatkossa.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:p w14:paraId="2E71CB9C" w14:textId="77777777" w:rsidR="002407C3" w:rsidRPr="002407C3" w:rsidRDefault="002407C3" w:rsidP="002407C3">
+    <w:bookmarkEnd w:id="42"/>
+    <w:p w14:paraId="22390E66" w14:textId="77777777" w:rsidR="002407C3" w:rsidRPr="002407C3" w:rsidRDefault="002407C3" w:rsidP="002407C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E9CE8BA" w14:textId="77777777" w:rsidR="00B53327" w:rsidRDefault="00CD3084" w:rsidP="59718F09">
+    <w:p w14:paraId="01EA13F5" w14:textId="77777777" w:rsidR="00B53327" w:rsidRDefault="00CD3084" w:rsidP="59718F09">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc224041734"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc224041734"/>
       <w:r>
         <w:t>3.2.</w:t>
       </w:r>
       <w:r w:rsidR="0056039E">
         <w:t xml:space="preserve"> Riskienhallinnan kei</w:t>
       </w:r>
       <w:r w:rsidR="000B0ADF">
         <w:t>not ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="000B0ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4499053B" w14:textId="77777777" w:rsidR="004D782B" w:rsidRDefault="00121722" w:rsidP="004D782B">
+    <w:p w14:paraId="0C0C5AA0" w14:textId="77777777" w:rsidR="004D782B" w:rsidRDefault="00121722" w:rsidP="004D782B">
       <w:r w:rsidRPr="00121722">
         <w:t>Riskin (hallinta)käsittelykeinot ovat riskin pitäminen, välttäminen, pienentäminen, siirtäminen tai jakaminen; niiden käytännön toteutustapa täytyy tapauskohtaisesti arvioida riskin luoteen mukaisesti. Hallintakeinojen ja niiden toteutustavan suunnittelun jälkeen arvioidaan niiden vaikutus riskiin, jolloin muodostuu käsitystä jäännösriskistä, jonka osalta päätetään hyväksyttävyys ja tehdään mahdollinen erillinen riskienhallintasuunnitelma. Suunnitelman toimeenpanoa seurataan (Granite) ja arvioidaan uudelleen miten tehdyt toimenpiteet ovat vaikuttaneet riskitasoon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6A8439" w14:textId="77777777" w:rsidR="00972284" w:rsidRPr="00972284" w:rsidRDefault="00972284" w:rsidP="00972284">
+    <w:p w14:paraId="50FD5D94" w14:textId="77777777" w:rsidR="00972284" w:rsidRPr="00972284" w:rsidRDefault="00972284" w:rsidP="00972284">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00972284">
         <w:t>Jokainen toimija huolehtii omalta osaltaan siitä, että toimintaympäristön olosuhteet mahdollistavat turvallisen ja laadukkaan työn tekemisen. Henkilöstön tulee olla tietoinen turvallisuusriskeistä ja turvallisuuden tilasta. Vaarojen arvioinnin tekeminen on työpaikalla lakisääteinen velvoite, jota ei tehdä viranomaisia varten, vaan työpaikkaa itseänsä varten. On hyvä tunnistaa ainakin muutama oleellinen riksi, keinot niiden ehkäisyyn, toimenpiteet riskin toteutuessa ja sen jälkeen vielä kehittämistoimenpiteet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5F45BD" w14:textId="77777777" w:rsidR="009D094A" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="22FBE31B" w14:textId="77777777" w:rsidR="009D094A" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:pPr>
         <w:pStyle w:val="Vastaanottaja"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52BA65F9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Osastoilla lääkehoitoon liittyviä riskejä ennaltaehkäistään kaksoistarkastuksella. Kaikki hoitajat ovat suorittaneet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="52BA65F9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>LOVe-</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="52BA65F9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> täydennyskoulutusosiot. Osalla osastoista on lääkehoidon tukena osastofarmaseutit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740344FD" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="00B669D1" w:rsidRDefault="009D094A" w:rsidP="00183566">
+    <w:p w14:paraId="34444007" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="00B669D1" w:rsidRDefault="009D094A" w:rsidP="00183566">
       <w:pPr>
         <w:pStyle w:val="Vastaanottaja"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B669D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Henkilöstön riittävyyttä arvioidaan jokaisessa työvuorossa ja tarvittaessa henkilöstöä siirretään yksiköiden välillä potilaiden hoitoisuuden mukaan. Tarvittaessa palkataan lisää henkilöstöä potilaiden hoitoisuuden sitä edellyttäessä.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7A9C3D" w14:textId="77777777" w:rsidR="003D2EEC" w:rsidRPr="00B669D1" w:rsidRDefault="009D094A" w:rsidP="00183566">
+    <w:p w14:paraId="39590F61" w14:textId="77777777" w:rsidR="003D2EEC" w:rsidRPr="00B669D1" w:rsidRDefault="009D094A" w:rsidP="00183566">
       <w:pPr>
         <w:pStyle w:val="Vastaanottaja"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B669D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Käsihuuhteiden kulutustilastot saadaan infektioyksiköstä kaksi kertaa vuodessa. Osastoilla tehdään tiivistä yhteistyötä infektioyksikön kanssa. Käsihuuhteen käyttöä tehostetaan osastojen infektioyhdyshenkilöiden toteuttaman havainnoinnin ja puuttumisen keinoin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C8B397" w14:textId="77777777" w:rsidR="003D2EEC" w:rsidRPr="00B669D1" w:rsidRDefault="009D094A" w:rsidP="00183566">
+    <w:p w14:paraId="28AFD6FA" w14:textId="77777777" w:rsidR="003D2EEC" w:rsidRPr="00B669D1" w:rsidRDefault="009D094A" w:rsidP="00183566">
       <w:pPr>
         <w:pStyle w:val="Vastaanottaja"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B669D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Laitevastaavat tarkistavat säännöllisesti käytettävien välineiden ja laitteiden käyttökunnon sekä tarvittaessa poistavat käytöstä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2471BA8A" w14:textId="77777777" w:rsidR="00B669D1" w:rsidRPr="00B669D1" w:rsidRDefault="00B669D1" w:rsidP="00183566">
+    <w:p w14:paraId="7CD70D62" w14:textId="77777777" w:rsidR="00B669D1" w:rsidRPr="00B669D1" w:rsidRDefault="00B669D1" w:rsidP="00183566">
       <w:pPr>
         <w:pStyle w:val="Vastaanottaja"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C9E831F" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="00B669D1" w:rsidRDefault="009D094A" w:rsidP="003D2EEC">
+    <w:p w14:paraId="61295D43" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="00B669D1" w:rsidRDefault="009D094A" w:rsidP="003D2EEC">
       <w:pPr>
         <w:pStyle w:val="Vastaanottaja"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B669D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Uoman kautta ennakkoon saatava potilastieto mahdollistaa potilaan tarvitsemien apuvälineiden ja hoitotarvikkeiden järjestämisen valmiiksi ennen potilaan osastolle saapumista. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0818F8E2" w14:textId="77777777" w:rsidR="00547EF6" w:rsidRPr="00B669D1" w:rsidRDefault="00547EF6" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="6D05D0D8" w14:textId="77777777" w:rsidR="00A83205" w:rsidRDefault="00A83205" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4110A78E" w14:textId="77777777" w:rsidR="00121722" w:rsidRPr="00DD36E2" w:rsidRDefault="00B72AFE" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="13111954" w14:textId="46ACC4C7" w:rsidR="00121722" w:rsidRPr="00DD36E2" w:rsidRDefault="00B72AFE" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD36E2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskinhallintakeinojen toim</w:t>
       </w:r>
       <w:r w:rsidR="00DD36E2" w:rsidRPr="00DD36E2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ivuuden ja riittävyyden varmistaminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F8C7EE" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="00BE2AFA" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="1205624B" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="00BE2AFA" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE2AFA">
         <w:t xml:space="preserve">Riskejä ja niiden hallintakeinoja arvioidaan päivittäisessä hoitotyössä. Mikäli kehittämistoimista huolimatta riskiluokka on edelleen korkea (esimerkiksi </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE2AFA">
         <w:t>HaiProja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE2AFA">
         <w:t xml:space="preserve"> tulee säännöllisesti riskiin liittyen), suunnitellaan uusia hallintakeinoja riskin minimoimiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011ACB09" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="00BE2AFA" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="73988241" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="00BE2AFA" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2AFA">
         <w:t xml:space="preserve">Riskien tunnistaminen ja </w:t>
       </w:r>
       <w:r>
         <w:t>niihin reagointi</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2AFA">
         <w:t xml:space="preserve"> tapahtuu arvioimalla </w:t>
       </w:r>
       <w:r>
         <w:t>toimintatapoja ja niiden</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2AFA">
         <w:t xml:space="preserve"> toimivuutta konkreettisesti sekä </w:t>
       </w:r>
       <w:r>
         <w:t>palautteiden avulla</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2AFA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEBB603" w14:textId="77777777" w:rsidR="009D094A" w:rsidRDefault="00821528" w:rsidP="009D094A">
+    <w:p w14:paraId="3CC9DB7E" w14:textId="77777777" w:rsidR="009D094A" w:rsidRDefault="00821528" w:rsidP="009D094A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831309">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Epäkohtiin </w:t>
       </w:r>
       <w:r w:rsidR="00B9447D" w:rsidRPr="00831309">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ja puutteisiin </w:t>
       </w:r>
       <w:r w:rsidR="000251D3" w:rsidRPr="00831309">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -17186,1014 +17135,1030 @@
       <w:r w:rsidR="009D094A" w:rsidRPr="533772F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>toimenpide-</w:t>
       </w:r>
       <w:r w:rsidR="009D094A" w:rsidRPr="156CF4FC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>ehdotuksista vastuualuejohtajille</w:t>
       </w:r>
       <w:r w:rsidR="009D094A" w:rsidRPr="00BE2AFA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> lääketieteen ja lääkäreiden osalta</w:t>
       </w:r>
       <w:r w:rsidR="009D094A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB29591" w14:textId="77777777" w:rsidR="00E541B0" w:rsidRDefault="00E541B0" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="26F64F8F" w14:textId="77777777" w:rsidR="00E541B0" w:rsidRDefault="00E541B0" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4EA72E" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E541B0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vaaratapahtumien ilmoitus ja oppimismenettely</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A20A017" w14:textId="77777777" w:rsidR="003C6423" w:rsidRPr="003C6423" w:rsidRDefault="003C6423" w:rsidP="003C6423">
+    <w:p w14:paraId="5256F22C" w14:textId="77777777" w:rsidR="003C6423" w:rsidRPr="003C6423" w:rsidRDefault="003C6423" w:rsidP="003C6423">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Oppiva organisaatio kykenee keräämään tietoa omasta toiminnastaan ja muuttamaan omaa toimintaansa kerätyn tiedon valossa, myös yksikkötasolla. Hyvinvointialueella asiakas- ja potilasturvallisuuden tilaa seurataan kokonaisuutena käyttäen monipuolisesti eri seurantamenetelmiä ja tietolähteitä. Saatua tietoa hyödynnetään monipuolisesti organisaation oppimiseen sekä toiminnan kehittämiseen. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6423">
         <w:t>(STM asiakas- ja potilasturvallisuusstrategia ja toimeenpanosuunnitelma 1.1, 1.3, lisäksi s. 73)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AA3F9D" w14:textId="77777777" w:rsidR="00364E34" w:rsidRDefault="00364E34" w:rsidP="00AC6FBD">
+    <w:p w14:paraId="6C9557ED" w14:textId="77777777" w:rsidR="00364E34" w:rsidRDefault="00364E34" w:rsidP="00AC6FBD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="24DDD903">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoidon, hoivan tai palvelun aikana voi tapahtua potilaan/asiakkaan turvallisuuden vaarantava tapahtuma, joka aiheuttaa tai voi aiheuttaa (läheltä piti) haittaa. Potilaan/asiakkaan/asukkaan turvallisuus varmistetaan aina ensisijaisesti. Asiakkaalle/potilaalle tapahtu</w:t>
       </w:r>
       <w:r w:rsidRPr="24DDD903">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">neet vaaratapahtumat dokumentoidaan asiakas-/potilastietojärjestelmään. Asiakkaalle/potilaalle tapahtunut haittatapahtuma ja sen mahdolliset seuraukset käydään läpi asiakkaan/potilaan kanssa hänen asioiden käsittelykykynsä huomioiden ja tarvittaessa hänen läheistensä kanssa. Vaaratapahtumat kirjataan HaiPro-järjestelmään, jotta tapahtumista voidaan oppia, tehdä suojauksia ja näin toimintaa kehittää turvallisemmaksi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5738C9" w14:textId="77777777" w:rsidR="00221565" w:rsidRDefault="00221565" w:rsidP="00221565">
+    <w:p w14:paraId="385B060D" w14:textId="77777777" w:rsidR="00221565" w:rsidRDefault="00221565" w:rsidP="00221565">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="738386F5">
         <w:t>Vakavasta vaaratapahtumasta informoidaan hoidosta vastaavaa lääkäriä ja/tai esihenkilöä sekä kirjataan tapahtuma asiakirjoihin. Potilaalle/asiakkaalle/asukkaalle ja/tai omaisille kerrotaan tapahtuneesta salassapitosäädökset huomioiden mahdollisimman pian. Henkilöstön tulee tunnistaa vakava vaaratapahtuma ja ilmoittaa siitä omalle esihenkilölleen mahdollisimman nopeasti</w:t>
       </w:r>
       <w:r>
         <w:t>, jotta ohjeistuksen mukainen jatkoselvitys saadaan käyntiin</w:t>
       </w:r>
       <w:r w:rsidRPr="738386F5">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t>Vakavan vaaratapahtuman selvitys on osa Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">alueen laadunhallintaa ja omavalvonnan kokonaisuutta. Selvityksen tavoitteena on organisaation vaaratapahtumista oppiminen ja </w:t>
       </w:r>
       <w:r w:rsidR="008F75E1">
         <w:t>asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00141DA5">
         <w:t>-/</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
-        <w:t xml:space="preserve">potilasturvallisuuden parantuminen. Jotta hoitoa voidaan kehittää turvallisemmaksi, tulee toiminnan puutteet ja heikkoudet tunnistaa. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId103">
+        <w:t xml:space="preserve">potilasturvallisuuden parantuminen. Jotta hoitoa voidaan kehittää turvallisemmaksi, tulee toiminnan puutteet ja heikkoudet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0148ABDB">
+        <w:t>tunnistaa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0148ABDB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId100">
         <w:r w:rsidR="00635CB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Toimintaohje Vakavan potilas- ja asiakasturvallisuusvaaratapahtuman selvitystä koskevat menettelyt (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="332A4D30" w14:textId="77777777" w:rsidR="00961DF2" w:rsidRDefault="00961DF2" w:rsidP="00961DF2">
+    <w:p w14:paraId="1703EA61" w14:textId="77777777" w:rsidR="00961DF2" w:rsidRDefault="00961DF2" w:rsidP="00961DF2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Sata-alueella on mahdollista raportoida myös onnistumisista PosiPro-ilmoituksen muodossa HaiPro-järjestelmään. Hyväksi havaittuja, asiakas- ja potilasturvallisuutta varmistavia menettelytapoja käsitellään toimintayksiköissä sek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ä myöhemmin sovittavissa asiakas- ja potilasturvallisuuden edistämisen työryhmissä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DFFFED" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="00BE2AFA" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="0C4353EC" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="00BE2AFA" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2AFA">
         <w:t xml:space="preserve">Yleislääketieteen osastojen henkilöstöä kannustetaan tekemään ilmoituksia mahdollisista vaaratapahtumista ja menettelyyn annetaan kaikille perehdytys. Vaaratapahtumat käsitellään yhdessä henkilöstön kanssa esimerkiksi osastokokouksissa ja tiimipalavereissa sekä tarvittaessa henkilökohtaisesti. Vakavista vaaratapahtumista tehdään aina vakavien vaaratapahtumien prosessi </w:t>
       </w:r>
       <w:r>
         <w:t>Sata-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2AFA">
         <w:t xml:space="preserve"> ohjeiden mukaan sekä suoritetaan sen edellyttämät toimenpiteet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2AFA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446A30F7" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="002922F3" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="0DF73F8E" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="002922F3" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2AFA">
         <w:t xml:space="preserve">Yleislääketieteen osastojen vaaratapahtumien ilmoitusmenettely etenee HaiPro –prosessin mukaisesti. Saapunut ilmoitus käsitellään ja suunnitellaan kehittämistoimia vastaavan tapahtuman estämiseksi. HaiPro –menettely on avointa ja läpinäkyvää. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702B04E1" w14:textId="3E3D4B41" w:rsidR="000D1EB4" w:rsidRPr="005D5534" w:rsidRDefault="00551D3B" w:rsidP="00F963A7">
+    <w:p w14:paraId="614DF49D" w14:textId="77777777" w:rsidR="000D1EB4" w:rsidRPr="005D5534" w:rsidRDefault="00551D3B" w:rsidP="00F963A7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5534">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Valvontalain 29 §:n mukaista ilmoitusvelvollisuutta koskevat menettelyohjeet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E47C850" w14:textId="1822C33F" w:rsidR="00551D3B" w:rsidRPr="005D5534" w:rsidRDefault="00551D3B" w:rsidP="00D92986">
+    <w:p w14:paraId="06AE1690" w14:textId="77777777" w:rsidR="00551D3B" w:rsidRPr="005D5534" w:rsidRDefault="00551D3B" w:rsidP="00D92986">
       <w:r w:rsidRPr="005D5534">
         <w:t xml:space="preserve">Henkilöstöön kuuluvilla (ja vastaavilla) </w:t>
       </w:r>
       <w:r w:rsidR="00C814A7" w:rsidRPr="005D5534">
         <w:t>on laissa määritelty ilmoitusvelvollisuus. Sen mukaan työntekijän on ilmoitettava välittömästi, jos hän huomaa epäkohdan tai sen uhan asiakkaan hoidossa tai palvelussa. Myös lain rikkomisesta on ilmoitettava viipymättä. Lain soveltamisohjeen mukaan epäkohta on esimerkiksi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AFE022" w14:textId="6E889387" w:rsidR="004276C9" w:rsidRPr="005D5534" w:rsidRDefault="004276C9" w:rsidP="004276C9">
+    <w:p w14:paraId="5FA43886" w14:textId="77777777" w:rsidR="004276C9" w:rsidRPr="005D5534" w:rsidRDefault="004276C9" w:rsidP="004276C9">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5534">
         <w:t>puute asiakas- tai potilasturvallisuudessa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E59EBE5" w14:textId="62494744" w:rsidR="004276C9" w:rsidRPr="005D5534" w:rsidRDefault="004276C9" w:rsidP="004276C9">
+    <w:p w14:paraId="3A195EF2" w14:textId="77777777" w:rsidR="004276C9" w:rsidRPr="005D5534" w:rsidRDefault="004276C9" w:rsidP="004276C9">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5534">
         <w:lastRenderedPageBreak/>
         <w:t>asiakkaan tai potilaan kaltoin kohtelu fyysisesti, psyykkisesti tai lääkkeillä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4885D454" w14:textId="1DA4F383" w:rsidR="004276C9" w:rsidRPr="005D5534" w:rsidRDefault="004276C9" w:rsidP="004276C9">
+    <w:p w14:paraId="7A5C43D3" w14:textId="77777777" w:rsidR="004276C9" w:rsidRPr="005D5534" w:rsidRDefault="004276C9" w:rsidP="004276C9">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5534">
         <w:t>yksikön vahingollinen toimintakulttuuri, kuten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637EC597" w14:textId="386999AB" w:rsidR="004276C9" w:rsidRPr="005D5534" w:rsidRDefault="004276C9" w:rsidP="004276C9">
+    <w:p w14:paraId="40A2F4A8" w14:textId="77777777" w:rsidR="004276C9" w:rsidRPr="005D5534" w:rsidRDefault="004276C9" w:rsidP="004276C9">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5534">
         <w:t>toimiminen ohjeiden vastaisesti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1217720C" w14:textId="66FB71ED" w:rsidR="004276C9" w:rsidRPr="005D5534" w:rsidRDefault="004276C9" w:rsidP="004276C9">
+    <w:p w14:paraId="4690A660" w14:textId="77777777" w:rsidR="004276C9" w:rsidRPr="005D5534" w:rsidRDefault="004276C9" w:rsidP="004276C9">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5534">
         <w:t>asiakkaan tai potilaan perusoikeuksien rajoittaminen vakiintuneena käytäntönä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0EE906" w14:textId="771F66C5" w:rsidR="004276C9" w:rsidRPr="005D5534" w:rsidRDefault="004276C9" w:rsidP="004276C9">
+    <w:p w14:paraId="364B8672" w14:textId="77777777" w:rsidR="004276C9" w:rsidRPr="005D5534" w:rsidRDefault="004276C9" w:rsidP="004276C9">
       <w:r w:rsidRPr="005D5534">
         <w:t>Ilmoitusvalollisuuden tarkoitus on, että epäkohdat tulevat tietoon, jotta ne saadaan korjattua ajoissa. Esihenkilöiden tehtävänä on tiedottaa ilmoitusvelvollisuudesta henkilöstöä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3698E2B8" w14:textId="77777777" w:rsidR="009C1679" w:rsidRPr="005D5534" w:rsidRDefault="009C1679" w:rsidP="004276C9"/>
-    <w:p w14:paraId="4FB407EF" w14:textId="20AF15A2" w:rsidR="009C1679" w:rsidRPr="005D5534" w:rsidRDefault="009C1679" w:rsidP="004276C9">
+    <w:p w14:paraId="4068FDCA" w14:textId="77777777" w:rsidR="009C1679" w:rsidRPr="005D5534" w:rsidRDefault="009C1679" w:rsidP="004276C9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5534">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sata-alueen työntekijä tekee ilmoituksen HaiPro- järjestelmässä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03987F4E" w14:textId="3F7A802B" w:rsidR="009C1679" w:rsidRPr="005D5534" w:rsidRDefault="009C1679" w:rsidP="004276C9">
+    <w:p w14:paraId="16DD0D9F" w14:textId="77777777" w:rsidR="009C1679" w:rsidRPr="005D5534" w:rsidRDefault="009C1679" w:rsidP="004276C9">
       <w:r w:rsidRPr="005D5534">
         <w:t>Työnte</w:t>
       </w:r>
       <w:r w:rsidR="008B548D" w:rsidRPr="005D5534">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5534">
         <w:t>ijä tekee ilmoituksen HaiPro- järjestelmässä, esihenkilö käsittelee sen. Jos epäkohta on valvontalain mukaisesti olennainen, esih</w:t>
       </w:r>
       <w:r w:rsidR="008B548D" w:rsidRPr="005D5534">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5534">
         <w:t>nkilö vie tiedon HaiPro- järjes</w:t>
       </w:r>
       <w:r w:rsidR="008B548D" w:rsidRPr="005D5534">
         <w:t>telmän kautta vastuualuejohtajalle ja valvontayksikköön. He ilmoittavat tatarpeen mukaan valvontavirnaomaiselle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179D8C46" w14:textId="741ACC1C" w:rsidR="008B548D" w:rsidRPr="005D5534" w:rsidRDefault="008B548D" w:rsidP="004276C9">
+    <w:p w14:paraId="39603B11" w14:textId="77777777" w:rsidR="008B548D" w:rsidRPr="005D5534" w:rsidRDefault="008B548D" w:rsidP="004276C9">
       <w:r w:rsidRPr="005D5534">
         <w:t>Myös työntekijä voi ilmoittaa asiasta valvontaviranomaiselle. Hänelle ei saa tulla kielteisiä seuraamuksia ilmoituksen vuoksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC75F35" w14:textId="77777777" w:rsidR="00762041" w:rsidRPr="005D5534" w:rsidRDefault="00762041" w:rsidP="00762041">
+    <w:p w14:paraId="3BC6DEC2" w14:textId="77777777" w:rsidR="00762041" w:rsidRPr="005D5534" w:rsidRDefault="00762041" w:rsidP="00762041">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5534">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Tarkempi toimintaohje: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId104" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId101" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005D5534">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Epäkohdan ilmoittaminen ja käsitteleminen </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
+        <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="005D5534">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>HaiPro</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="005D5534">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">-järjestelmässä -ohje (Linkki </w:t>
+          <w:t>-järjestelmässä -ohje</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="005D5534">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (Linkki </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="005D5534">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ammattailaiselle</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="005D5534">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A9C6120" w14:textId="77777777" w:rsidR="00762041" w:rsidRPr="005D5534" w:rsidRDefault="00762041" w:rsidP="00762041">
+    <w:p w14:paraId="575C7B50" w14:textId="77777777" w:rsidR="00762041" w:rsidRPr="005D5534" w:rsidRDefault="00762041" w:rsidP="00762041">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId105" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId102" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005D5534">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Valvontalain (741/2023 29 §) mukainen ilmoitusvelvollisuus Satakunnan hyvinvointialueella (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C46DF9E" w14:textId="77777777" w:rsidR="00762041" w:rsidRPr="005D5534" w:rsidRDefault="00762041" w:rsidP="00762041">
+    <w:p w14:paraId="11F386CE" w14:textId="77777777" w:rsidR="00762041" w:rsidRPr="005D5534" w:rsidRDefault="00762041" w:rsidP="00762041">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05FD85D2" w14:textId="77777777" w:rsidR="00762041" w:rsidRPr="005D5534" w:rsidRDefault="00762041" w:rsidP="00762041">
+    <w:p w14:paraId="46873F0A" w14:textId="77777777" w:rsidR="00762041" w:rsidRPr="005D5534" w:rsidRDefault="00762041" w:rsidP="00762041">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5534">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5534">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ksityinen palveluntuottaja ilmoittaa sata.fi-verkkosivujen kautta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A037F76" w14:textId="77777777" w:rsidR="00762041" w:rsidRPr="005D5534" w:rsidRDefault="00762041" w:rsidP="00762041">
+    <w:p w14:paraId="4D8A30EF" w14:textId="77777777" w:rsidR="00762041" w:rsidRPr="005D5534" w:rsidRDefault="00762041" w:rsidP="00762041">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1701"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="233DB839" w14:textId="77777777" w:rsidR="00762041" w:rsidRPr="005D5534" w:rsidRDefault="00762041" w:rsidP="00762041">
+    <w:p w14:paraId="4984138B" w14:textId="77777777" w:rsidR="00762041" w:rsidRPr="005D5534" w:rsidRDefault="00762041" w:rsidP="00762041">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005D5534">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yksityinen palveluntuottaja tekee valvontalain 29 § mukaisen epäkohtailmoituksen sata.fi-verkkosivujen lomakkeen avulla. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106" w:history="1">
+      <w:hyperlink r:id="rId103" w:history="1">
         <w:r w:rsidRPr="005D5534">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Palveluntuottajalle - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D5534">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DA2DC7" w14:textId="77777777" w:rsidR="00C814A7" w:rsidRPr="005D5534" w:rsidRDefault="00C814A7" w:rsidP="00D92986"/>
-    <w:p w14:paraId="498B3FC5" w14:textId="77B5AD32" w:rsidR="00D92986" w:rsidRDefault="0072411B" w:rsidP="00D92986">
+    <w:p w14:paraId="6AEEA9B7" w14:textId="77777777" w:rsidR="00C814A7" w:rsidRPr="005D5534" w:rsidRDefault="00C814A7" w:rsidP="00D92986"/>
+    <w:p w14:paraId="60F1B2BC" w14:textId="77777777" w:rsidR="00D92986" w:rsidRDefault="0072411B" w:rsidP="00D92986">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00D92986" w:rsidRPr="00D92986">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>uita mahdollisia lakisääteisiä ilmoitusvelvollisuuksia koskevat menettelyohjeet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1A4699" w14:textId="77777777" w:rsidR="009D094A" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="3362CDCF" w14:textId="77777777" w:rsidR="009D094A" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:r>
         <w:t>Hyvinvointialueen ohjeistuksen mukaisesti:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51135A36" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="006B7868" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="707E4D2C" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="006B7868" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7868">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Terveydenhuollon ammattihenkilöillä on salassapitosäädösten estämättä oikeus ilmoittaa toteamastaan tai epäilemästään rokotteen tai rokotuksen haittavaikutuksesta Fimealle (tartuntatautilaki 1227/2016). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107">
+      <w:hyperlink r:id="rId104">
         <w:r w:rsidRPr="4010242D">
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Rokotuksen haittavaikutuksesta ilmoittaminen - THL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E78A28E" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="006B7868" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="38637C0F" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="006B7868" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Huoli-ilmoitukset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108">
+      <w:hyperlink r:id="rId105">
         <w:r w:rsidRPr="61522277">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Huolen ilmoittaminen sosiaalihuoltoon - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="250112BB" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="009D094A" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="5B9B14A7" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="009D094A" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D094A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Työnantajalla on ilmoitusvelvollisuus valvontaviranomaiselle sosiaali- ja terveydenhuollon ammattihenkilöstä, jos työnantaja ei pysty omavalvonnallisin keinoin korjaamaan asiakas- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D094A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Työnantajalla on ilmoitusvelvollisuus valvontaviranomaiselle sosiaali- ja terveydenhuollon ammattihenkilöstä, jos työnantaja ei pysty omavalvonnallisin keinoin korjaamaan asiakas- tai potilasturvallisuutta olennaisesti vaarantavaa epäkohtaa. Tällainen tilanne voi olla esimerkiksi silloin, kun ammattihenkilö ei ole enää työnantajan palveluksessa ja työnantaja epäilee ammattihenkilön hakeutuvan alentuneesta toimintakyvystään huolimatta asiakas- tai potilastyöhön. Valvontaviranomaiselle ilmoittaminen ei poista työnantajan työnjohdollisia ja omavalvonnallisia velvollisuuksia.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="05F052A7" w14:textId="77777777" w:rsidR="00DB11BC" w:rsidRDefault="00DB11BC" w:rsidP="00F47855">
+        <w:t>tai potilasturvallisuutta olennaisesti vaarantavaa epäkohtaa. Tällainen tilanne voi olla esimerkiksi silloin, kun ammattihenkilö ei ole enää työnantajan palveluksessa ja työnantaja epäilee ammattihenkilön hakeutuvan alentuneesta toimintakyvystään huolimatta asiakas- tai potilastyöhön. Valvontaviranomaiselle ilmoittaminen ei poista työnantajan työnjohdollisia ja omavalvonnallisia velvollisuuksia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67743643" w14:textId="77777777" w:rsidR="00DB11BC" w:rsidRDefault="00DB11BC" w:rsidP="00F47855">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C1CD231" w14:textId="63927DC8" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="00F47855" w:rsidP="00F47855">
+    <w:p w14:paraId="7052A23F" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="00F47855" w:rsidP="00F47855">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B350C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vakavien väärinkäytösten sisäinen ilmoituskanava</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B88F93" w14:textId="77777777" w:rsidR="00F47855" w:rsidRDefault="00F47855" w:rsidP="00AC6FBD">
+    <w:p w14:paraId="2D273908" w14:textId="77777777" w:rsidR="00F47855" w:rsidRDefault="00F47855" w:rsidP="00AC6FBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>alueella on käytössä vakavien väärinkäytösten sisäinen ilmoituskanava, jonka kautta voi ilmoittaa väärinkäytös- tai korruptioepäilyistä luottamuksellisesti.</w:t>
       </w:r>
       <w:r w:rsidR="00AC6FBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Kanavan käyttöönotto perustuu EU:n niin sanottuun </w:t>
       </w:r>
       <w:r w:rsidR="009B6895">
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:t>histleblow</w:t>
       </w:r>
       <w:r w:rsidR="00335789">
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:t>-direktiiviin ja vuoden 2023 alussa voimaan tulleeseen kansalliseen ilmoittajansuojelulakiin.</w:t>
       </w:r>
       <w:r w:rsidR="00AC6FBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Direktiivillä halutaan varmistaa, että ilmoittaja, joka työnsä yhteydessä havaitsee tai epäilee yleisen edun vastaista toimintaa erikseen määritellyillä EU:n oikeuden aloilla, voi ilmoittaa asiasta turvallisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B68B1DA" w14:textId="77777777" w:rsidR="00DE122F" w:rsidRPr="00DE122F" w:rsidRDefault="00DE122F" w:rsidP="00DE122F">
+    <w:p w14:paraId="54C3C258" w14:textId="77777777" w:rsidR="00DE122F" w:rsidRPr="00DE122F" w:rsidRDefault="00DE122F" w:rsidP="00DE122F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId109" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId106" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE122F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Väärinkäytösten ilmoituskanavan (whistlebowing) menettelyohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE122F">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7BBB8E" w14:textId="77777777" w:rsidR="00DE122F" w:rsidRPr="00DE122F" w:rsidRDefault="00DE122F" w:rsidP="00DE122F">
+    <w:p w14:paraId="75038D05" w14:textId="77777777" w:rsidR="00DE122F" w:rsidRPr="00DE122F" w:rsidRDefault="00DE122F" w:rsidP="00DE122F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId110" w:history="1">
+      <w:hyperlink r:id="rId107" w:history="1">
         <w:r w:rsidRPr="00DE122F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Ohje väärinkäytösilmoituksen tekemiseen (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE122F">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D71BBE" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="006B7868" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="2445FDF7" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="006B7868" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:r w:rsidRPr="006B7868">
         <w:t xml:space="preserve">Henkilöstölle tiedotetaan ilmoitusvelvollisuuksista ja –oikeuksista sekä niiden käytöstä osana perehdytystä sekä omavalvontasuunnitelman osana. Henkilöstölle on kerrottu ohjeiden löytyvän IMS-järjestelmästä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025003BF" w14:textId="77777777" w:rsidR="009D094A" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="2C2CBE07" w14:textId="77777777" w:rsidR="009D094A" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7868">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Osastonhoitaja vastaa oman yksikkönsä osalta valvovien viranomaisten selvityspyyntöihin yhdessä esihenkilönsä kanssa. Osastonhoitaja huolehtii, että yksikössä toimitaan ohjauksen ja päätöksen mukaisesti. Em. asiat käsitellään vastuualueen johdon kokouksissa ajantasaisesti tai tuodaan muulla tavoin vastuualuejohtajan tietoon. Lääketieteen osalta riskienhallinnan asioista vastaa ylilääkäri. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AC60F2" w14:textId="77777777" w:rsidR="003D2EEC" w:rsidRPr="006B7868" w:rsidRDefault="003D2EEC" w:rsidP="009D094A">
+    <w:p w14:paraId="4B82EF74" w14:textId="77777777" w:rsidR="003D2EEC" w:rsidRPr="006B7868" w:rsidRDefault="003D2EEC" w:rsidP="009D094A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A10045A" w14:textId="77777777" w:rsidR="002E094C" w:rsidRDefault="004306AB" w:rsidP="0074386B">
+    <w:p w14:paraId="792917F8" w14:textId="77777777" w:rsidR="002E094C" w:rsidRDefault="004306AB" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc224041735"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc224041735"/>
       <w:r>
         <w:t xml:space="preserve">3.3 </w:t>
       </w:r>
       <w:r w:rsidR="000B0ADF">
         <w:t>Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1383B269" w14:textId="77777777" w:rsidR="00271BE9" w:rsidRPr="003915C2" w:rsidRDefault="00271BE9" w:rsidP="00271BE9">
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="38897556" w14:textId="77777777" w:rsidR="00271BE9" w:rsidRPr="003915C2" w:rsidRDefault="00271BE9" w:rsidP="00271BE9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003915C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskien</w:t>
       </w:r>
       <w:r w:rsidR="003915C2" w:rsidRPr="003915C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>hallinnan seuranta ja arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E602516" w14:textId="77777777" w:rsidR="009D094A" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="0C6741FB" w14:textId="77777777" w:rsidR="009D094A" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006B7868">
         <w:t>Riskienhallintakeinoja arvioidaan vuosittain tai useammin. Jos riskitapahtumia esiintyy kehittämistoimista huolimatta, suunnitellaan ja otetaan käyttöön uusia hallintakeinoja riskin minimoimiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D779C6" w14:textId="77777777" w:rsidR="00183566" w:rsidRDefault="00183566" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="0F8124A2" w14:textId="77777777" w:rsidR="00271BE9" w:rsidRPr="00271BE9" w:rsidRDefault="00271BE9" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Hygieniaohjeiden ja infektion toteutumisen seuranta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBAE2BB" w14:textId="77777777" w:rsidR="00697152" w:rsidRPr="00697152" w:rsidRDefault="00271BE9" w:rsidP="00697152">
+    <w:p w14:paraId="68670FF9" w14:textId="77777777" w:rsidR="00697152" w:rsidRPr="00697152" w:rsidRDefault="00271BE9" w:rsidP="00697152">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoitoon liittyvien infektioiden ennaltaehkäisystä säädetään tartuntatautilaissa </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId108" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00F74936">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>laki 1227/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F74936">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Laissa säädetään velvoite, jonka mukaan terveydenhuollon sekä sosiaalihuollon toimintayksiköissä on torjuttava suunnitelmallisesti hoitoon liittyviä infektioita.</w:t>
+        <w:t xml:space="preserve"> Laissa säädetään velvoite, jonka mukaan terveydenhuollon sekä sosiaalihuol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BE9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>lon toimintayksiköissä on torjuttava suunnitelmallisesti hoitoon liittyviä infektioita.</w:t>
       </w:r>
       <w:r w:rsidR="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00697152" w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Infektioiden torjunnassa toimitaan yhteistyössä Infektioyksikön kanssa noudattaen alueellisia ohjeita hoitoon liittyvien infektioiden ja tartuntojen torjumiseksi. Toiminnassa huomioidaan mikrobilääkeresistenssi ja pyritään tunnistamaan epidemiat varhaisessa vaiheessa toimien yhteystyössä Infektioyksikön kanssa. Satakunnan hyvinvointialueen infektioiden torjunnan ohjeet ovat vapaasti luettavissa Hoito-ohjeet.fi-sivustolla.  </w:t>
       </w:r>
       <w:r w:rsidR="00697152" w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1898E9F7" w14:textId="77777777" w:rsidR="00697152" w:rsidRPr="00697152" w:rsidRDefault="00697152" w:rsidP="00697152">
+    <w:p w14:paraId="54DCBB57" w14:textId="77777777" w:rsidR="00697152" w:rsidRPr="00697152" w:rsidRDefault="00697152" w:rsidP="00697152">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Linkki: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId109" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00697152">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Hae kaikista ohjeista | Hoito-ohjeet.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ammattilaiset käyttävät ammattilaisille tarkoitettuja Satakunnan hyvinvointialueen ohjeita, jotka haetaan hakusanalla) </w:t>
       </w:r>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D546DE4" w14:textId="77777777" w:rsidR="00697152" w:rsidRPr="00697152" w:rsidRDefault="00697152" w:rsidP="00697152">
+    <w:p w14:paraId="330BEA6C" w14:textId="77777777" w:rsidR="00697152" w:rsidRPr="00697152" w:rsidRDefault="00697152" w:rsidP="00697152">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoidossa noudatetaan mikrobilääkesuositusta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId110" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00697152">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>hoito-ohjeet.fi/Ohjepankki/Mikrobilääkesuositus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B089067" w14:textId="77777777" w:rsidR="00697152" w:rsidRPr="00697152" w:rsidRDefault="00697152" w:rsidP="00697152">
+    <w:p w14:paraId="6B2D07B3" w14:textId="77777777" w:rsidR="00697152" w:rsidRPr="00697152" w:rsidRDefault="00697152" w:rsidP="00697152">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Hoitoon liittyvien infektioiden ilmaantuvuutta seurataan erikoissairaanhoidon osastoilla käyttäen antibioottiherätteistä järjestelmää (SAI-järjestelmä). Yleislääketieteen hoito-osastot osallistuvat hoitoon liittyvien infektioiden prevalenssitutkimukseen kahdesti vuodessa ja ympärivuorokautisen asumisen yksiköt vuosittain. </w:t>
       </w:r>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4298B1AF" w14:textId="50FB51A9" w:rsidR="00697152" w:rsidRPr="00697152" w:rsidRDefault="00697152" w:rsidP="00697152">
+    <w:p w14:paraId="398D4F65" w14:textId="77777777" w:rsidR="00697152" w:rsidRPr="00697152" w:rsidRDefault="00697152" w:rsidP="00697152">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Yksiköihin on </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF75CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
@@ -18213,390 +18178,383 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">, jotka </w:t>
       </w:r>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>osallistuvat infektioiden torjuntaa käsitteleviin koulutustilaisuuksiin vieden tietoa yksiköihin. Moodlessa on Infektioyksikön tuottama Infektioiden torjunnan verkkokurssi, jonka suorittamista velvoitetaan sairaalapalveluissa (poissulkien psykiatria). Infektioiden torjunnan verkkokurssia suositellaan kaikille työntekijöille. </w:t>
       </w:r>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E5608F" w14:textId="77777777" w:rsidR="00697152" w:rsidRPr="00697152" w:rsidRDefault="00697152" w:rsidP="00697152">
+    <w:p w14:paraId="7D2BA8C9" w14:textId="77777777" w:rsidR="00697152" w:rsidRPr="00697152" w:rsidRDefault="00697152" w:rsidP="00697152">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Moniammatillisena yhteistyönä toteutettava systemaattinen infektioiden torjunnan kartoitus (INTO-kartoitus) suoritetaan terveydenhuollon yksiköissä vuosittain ja asumispalveluyksiköissä kahden kolmen vuoden välein. </w:t>
       </w:r>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B653EB" w14:textId="77777777" w:rsidR="00697152" w:rsidRPr="00697152" w:rsidRDefault="00697152" w:rsidP="00697152">
+    <w:p w14:paraId="0EF711B9" w14:textId="77777777" w:rsidR="00697152" w:rsidRPr="00697152" w:rsidRDefault="00697152" w:rsidP="00697152">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Käsihuuhdekulutusta seurataan yhteistyössä Infektioyksikön kanssa. Erikoissairaanhoidon ja yleislääketieteen hoito-osastoilla suoritetaan säännöllisesti käsihygieniahavainnointia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BE55E1" w14:textId="77777777" w:rsidR="001B5897" w:rsidRPr="00271BE9" w:rsidRDefault="00697152" w:rsidP="00D449D3">
+    <w:p w14:paraId="376F8C7F" w14:textId="77777777" w:rsidR="001B5897" w:rsidRPr="00271BE9" w:rsidRDefault="00697152" w:rsidP="00D449D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697152">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F18E13" w14:textId="77777777" w:rsidR="002232A4" w:rsidRPr="00AA7340" w:rsidRDefault="002232A4" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="4D6DB702" w14:textId="77777777" w:rsidR="002232A4" w:rsidRPr="00AA7340" w:rsidRDefault="002232A4" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7340">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vaara</w:t>
       </w:r>
       <w:r w:rsidR="00AA7340" w:rsidRPr="00AA7340">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>- ja haittatapahtumien raportointikäytännöt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE459FA" w14:textId="77777777" w:rsidR="00922E3D" w:rsidRDefault="00B92B2B" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="05129D86" w14:textId="77777777" w:rsidR="00922E3D" w:rsidRDefault="00B92B2B" w:rsidP="6ACC0D47">
       <w:r>
-        <w:t xml:space="preserve">Asiakas- ja potilasturvallisuuden vaaratapahtumailmoitus tehdään HaiPro -järjestelmään. Vaaratapahtumien selvityksestä ja toiminnan kehittämisestä vastaavat yksikön vastuuhenkilöt. Vaaratapahtumailmoitukset tulee käsitellä HaiPro -järjestelmässä mahdollisimman </w:t>
-      </w:r>
+        <w:t>Asiakas- ja potilasturvallisuuden vaaratapahtumailmoitus tehdään HaiPro -järjestelmään. Vaaratapahtumien selvityksestä ja toiminnan kehittämisestä vastaavat yksikön vastuuhenkilöt. Vaaratapahtumailmoitukset tulee käsitellä HaiPro -järjestelmässä mahdollisimman nopeasti ilmoituksen tekemisen jälkeen.  Ilmoitukset käsitellään aina siinä yksikössä, missä vaaratapahtuma on tapahtunut. Tarvittaessa ilmoitus siirretään käsiteltäväksi oikeaan yksikköön. Tarvittaessa käsittelijä voi siirtää ilmoitukset käsiteltäväksi ylemmälle tasolle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3631D055" w14:textId="77777777" w:rsidR="00C7604A" w:rsidRDefault="00C7604A" w:rsidP="00C7604A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>nopeasti ilmoituksen tekemisen jälkeen.  Ilmoitukset käsitellään aina siinä yksikössä, missä vaaratapahtuma on tapahtunut. Tarvittaessa ilmoitus siirretään käsiteltäväksi oikeaan yksikköön. Tarvittaessa käsittelijä voi siirtää ilmoitukset käsiteltäväksi ylemmälle tasolle.</w:t>
-[...10 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Vaikka tehtyjä ilmoituksia tulee käsitellä aktiivisesti henkilöstön kanssa, tulee ilmoitukseen liittyvien henkilöiden anonymiteetti ehdottomasti turvata. Jos ilmoituksia ei ole tullut, keskustellaan ilmoittamisen tärkeydestä. Positiiviseen ja oikeudenmukaiseen turvallisuuskulttuuriin kuuluu läheltä piti- sekä haittatapahtumien raportointi matalalla kynnyksellä, ja sitä tulee aktiivisesti tukea. </w:t>
       </w:r>
       <w:r w:rsidRPr="002D375A">
         <w:t>(STM strategia kärkimittari 1.2., 2,3. 3.2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCB12E8" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="0092756B" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="30121EA1" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="0092756B" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="18F8D17F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Esihenkilö käsittelee yksikköönsä kohdistuvat vaara- ja haittatapahtumailmoitukset. Esihenkilön johdolla ilmoitukset käydään läpi henkilöstön kanssa ja yhteisesti suunnitellaan toimenpide, jolla kyseinen vaara- ja haittatapahtuma voidaan estää. Toimenpide kirjataan konkreettisesti kuvaamalla, jolloin sen toteuttaminen on mahdollista ja voidaan todentaa.</w:t>
       </w:r>
       <w:r w:rsidRPr="18F8D17F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="18F8D17F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Mikäli esihenkilö tapahtumaa käsitellessään arvioi, niin vaara- ja haittatapahtumailmoituksen voi lähettää ylemmän tason käsittelijälle. Tarvittaessa raportin pohjalta kehitetään toimintaa vastuuyksikkötasolla.</w:t>
       </w:r>
       <w:r w:rsidRPr="18F8D17F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> HaiPro- ilmoitukset käsitellään neljännesvuosittain vastuualueen johdon kokouksissa ja yksiköiden esihenkilöpalavereissa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A125F3" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="00FC7EC9" w:rsidRDefault="00942DBF" w:rsidP="009D094A">
+    <w:p w14:paraId="422DC07C" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="00FC7EC9" w:rsidRDefault="00942DBF" w:rsidP="009D094A">
       <w:r w:rsidRPr="00654589">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Henkilöstön </w:t>
       </w:r>
       <w:r w:rsidR="00654589" w:rsidRPr="00654589">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>riskienhallinnan osaamisen varmistaminen</w:t>
       </w:r>
       <w:r w:rsidR="00E75FC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="009D094A" w:rsidRPr="00FC7EC9">
         <w:t>Yleislääketieteen osastojen henkilöstön riskienhallinnan osaaminen varmistetaan perehdytyksen ja koulutusten avulla. Työsuhteen alkaessa työntekijä perehdytetään työhönsä. Käytössä on hyvinvointialueen sekä yksikön oma perehdytysmateriaali.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4939A2AF" w14:textId="77777777" w:rsidR="009D094A" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="703E1F26" w14:textId="77777777" w:rsidR="009D094A" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7EC9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Perehdytysvaiheessa käydään läpi vaara- ja haittatapahtumien ilmoittamismenettely. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7EC9">
         <w:t xml:space="preserve">Henkilöstön perehdytyksessä käytetään myös verkkokoulutuksia mm. kyberturvallisuuden- ja tietosuojan verkkokoulutukset. </w:t>
       </w:r>
       <w:r>
         <w:t>Talentissa</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7EC9">
         <w:t xml:space="preserve"> on tarjolla koulutuksia, joissa</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7EC9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> käydään läpi vaara- ja haittatapahtumien ilmoittamista HaiPro- ohjelmaan sekä ilmoitusten tekemisen merkityksestä. Esihenkilöille järjestetään koulutusta HaiPro- ilmoitusten käsittelystä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4322F162" w14:textId="77777777" w:rsidR="00416467" w:rsidRPr="002E094C" w:rsidRDefault="002E094C" w:rsidP="0074386B">
+    <w:p w14:paraId="1A3DE74C" w14:textId="77777777" w:rsidR="00416467" w:rsidRPr="002E094C" w:rsidRDefault="002E094C" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
           <w:color w:val="4EA72E" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc224041736"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc224041736"/>
       <w:r>
         <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E932654" w14:textId="77777777" w:rsidR="00766C35" w:rsidRDefault="00766C35" w:rsidP="0074386B">
+    <w:p w14:paraId="53DF1710" w14:textId="77777777" w:rsidR="00766C35" w:rsidRDefault="00766C35" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Laki julkisista hankinnoista ja käyttöoikeussopimuksista (1397/2016) sekä Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">alueen hankintaohje määrittävät reunaehdot hankintasopimuksien sopimusohjauksen menetelmistä (Satakunnan hyvinvointialue - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114">
+      <w:hyperlink r:id="rId111">
         <w:r w:rsidRPr="5704DD3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>säädöskokoelma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> - hankintaohje). Sat</w:t>
       </w:r>
       <w:r w:rsidR="00DD211C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a-</w:t>
       </w:r>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>alueen Hallintosäännön (Luku 5) mukaan, Aluehallitus vastaa sopimusten hallinnan ja sopimusvalvonnan järjestämisestä ja antaa tarkemmat ohjeet sopimushallinnan järjestämisestä. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId115">
+      <w:hyperlink r:id="rId112">
         <w:r w:rsidRPr="5704DD3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E32234E" w14:textId="77777777" w:rsidR="00521264" w:rsidRPr="00AC79BE" w:rsidRDefault="00766C35" w:rsidP="0074386B">
+    <w:p w14:paraId="3084B374" w14:textId="77777777" w:rsidR="00521264" w:rsidRPr="00AC79BE" w:rsidRDefault="00766C35" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="156082" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">Julkiset hankinnat </w:t>
       </w:r>
       <w:r w:rsidR="007005C1" w:rsidRPr="00AC79BE">
         <w:t>kilpailutetaan</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> hankintalain ja hyvinvointialueen hankintaohjeen mukaisesti</w:t>
       </w:r>
       <w:r w:rsidR="00836A05" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> hyödyntäen </w:t>
       </w:r>
       <w:r w:rsidR="00EB5BFE" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">hyvinvointialueelle laadittuja </w:t>
       </w:r>
       <w:r w:rsidR="00812268" w:rsidRPr="00AC79BE">
         <w:t>mallipohjia</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F92" w:rsidRPr="00AC79BE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC79BE">
-        <w:t xml:space="preserve"> Hankinnassa varmistetaan han</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">kittavan palvelun laatu ja turvallisuus sekä sovitaan palveluiden </w:t>
+        <w:t xml:space="preserve"> Hankinnassa varmistetaan hankittavan palvelun laatu ja turvallisuus sekä sovitaan palveluiden </w:t>
       </w:r>
       <w:r w:rsidR="000F4963" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">ohjauksesta ja </w:t>
       </w:r>
       <w:r w:rsidR="00AB6F92" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">valvonnasta. </w:t>
       </w:r>
       <w:r w:rsidR="003808FE" w:rsidRPr="00AC79BE">
         <w:t>Ostopalvelui</w:t>
       </w:r>
       <w:r w:rsidR="0051347D" w:rsidRPr="00AC79BE">
         <w:t>ssa</w:t>
       </w:r>
       <w:r w:rsidR="006032F4" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003808FE" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r w:rsidR="006032F4" w:rsidRPr="00AC79BE">
         <w:t>alihankinnassa</w:t>
       </w:r>
       <w:r w:rsidR="00F2057F" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -18615,69 +18573,73 @@
       <w:r w:rsidR="00F5267C" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00AF02C4" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">Hankintasopimukseen määritellään ne käytännön toimenpiteet, </w:t>
       </w:r>
       <w:r w:rsidR="009040E3" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">joilla </w:t>
       </w:r>
       <w:r w:rsidR="00AE0B2F" w:rsidRPr="00AC79BE">
         <w:t>omavalvonnan riskienhallinnasta huolehditaan</w:t>
       </w:r>
       <w:r w:rsidR="000041F3" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> palvelun tuottamisen aikana</w:t>
       </w:r>
       <w:r w:rsidR="008B64C9" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> koko sopimuskauden ajan</w:t>
       </w:r>
       <w:r w:rsidR="009A5E65" w:rsidRPr="00AC79BE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F5267C" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B3846" w:rsidRPr="00AC79BE">
-        <w:t>Kuvaukset tehdään konkreettisesti</w:t>
+        <w:t xml:space="preserve">Kuvaukset tehdään </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3846" w:rsidRPr="00AC79BE">
+        <w:lastRenderedPageBreak/>
+        <w:t>konkreettisesti</w:t>
       </w:r>
       <w:r w:rsidR="0018055C" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> kuvaamaan sitä palvelun laatua</w:t>
       </w:r>
       <w:r w:rsidR="00320CB3" w:rsidRPr="00AC79BE">
         <w:t>, jota tilaaja tuottajalta edellyttää</w:t>
       </w:r>
       <w:r w:rsidR="005B3846" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r w:rsidR="008D1627" w:rsidRPr="00AC79BE">
         <w:t>siten, että vastuut on määritelty selkeästi.</w:t>
       </w:r>
       <w:r w:rsidR="00F5267C" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4481496B" w14:textId="77777777" w:rsidR="00766C35" w:rsidRPr="00AC79BE" w:rsidRDefault="00031F31" w:rsidP="0074386B">
+    <w:p w14:paraId="6DE53F88" w14:textId="77777777" w:rsidR="00766C35" w:rsidRPr="00AC79BE" w:rsidRDefault="00031F31" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">Hankintasopimuksessa sovitaan </w:t>
       </w:r>
       <w:r w:rsidR="00A106B7" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">käytännöistä, </w:t>
       </w:r>
       <w:r w:rsidR="00A77CE8" w:rsidRPr="00AC79BE">
         <w:t>joiden mukaan palvelua tuotta</w:t>
       </w:r>
       <w:r w:rsidR="008052FF" w:rsidRPr="00AC79BE">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00A77CE8" w:rsidRPr="00AC79BE">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00A106B7" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -18789,281 +18751,265 @@
       <w:r w:rsidR="008E1D0C" w:rsidRPr="00AC79BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">palvelua tuottavan kanssa tehdyn sopimuksen mukaisiin toimenpiteisiin. </w:t>
       </w:r>
       <w:r w:rsidR="00CC1E2A" w:rsidRPr="00AC79BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Palvelutuotannon asianmukaisuutta, laatua ja turvallisuutta </w:t>
       </w:r>
       <w:r w:rsidR="008E29DC" w:rsidRPr="00AC79BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">valvotaan yhteistyössä </w:t>
       </w:r>
       <w:r w:rsidR="007B3D5D" w:rsidRPr="00AC79BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">valvontayksikön kanssa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEA5ECC" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="008B15B8" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="0EC32ECF" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="008B15B8" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:r>
         <w:t xml:space="preserve">Ostopalvelun tuottajilla on velvollisuus noudattaa Satakunnan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ha:n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> sääntöjä sekä ohjeistuksia. Ohjeiden tarkoituksena on välttää haittatapahtumat. Kaikki poikkeamat, jotka selvästi vaarantavat potilas- tai työturvallisuutta, tulee ilmoittaa välittömästi esihenkilölle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C459FF" w14:textId="77777777" w:rsidR="00183566" w:rsidRDefault="00183566" w:rsidP="003D2EEC">
+    <w:p w14:paraId="7926392C" w14:textId="77777777" w:rsidR="6B11858A" w:rsidRPr="003D2EEC" w:rsidRDefault="003F73F0" w:rsidP="003D2EEC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc224041737"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc224041737"/>
       <w:r w:rsidRPr="003D2EEC">
         <w:t>3.5 Valmius-</w:t>
       </w:r>
       <w:r w:rsidR="00BB4B21" w:rsidRPr="003D2EEC">
         <w:t xml:space="preserve"> ja jatkuvuudenhallinta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="66801FC8" w14:textId="77777777" w:rsidR="003004C9" w:rsidRDefault="003004C9" w:rsidP="6EFD5EA1">
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="4A6C47CB" w14:textId="77777777" w:rsidR="003004C9" w:rsidRDefault="003004C9" w:rsidP="6EFD5EA1">
       <w:r>
         <w:t xml:space="preserve">Toimialuejohtajat vastaavat palvelutuotannon osalta varautumisesta ja valmiussuunnittelusta toimialuekohtaisesta, sosiaali- ja terveysalan sekä pelastusalan lainsäädännön mukaisesta, turvallisuudesta ja varautumisesta. Vastuualuejohtajat vastaavat turvallisuuden ja varautumisen suunnittelun </w:t>
       </w:r>
       <w:r w:rsidR="00573A94">
         <w:t>toimeenpanosta. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId116" w:history="1">
+      <w:hyperlink r:id="rId113" w:history="1">
         <w:r w:rsidR="00573A94" w:rsidRPr="00573A94">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00573A94">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C502A2D" w14:textId="77777777" w:rsidR="009D094A" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+    <w:p w14:paraId="370B057F" w14:textId="77777777" w:rsidR="009D094A" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:r w:rsidRPr="00FC7EC9">
         <w:t xml:space="preserve">Osastonhoitajat </w:t>
       </w:r>
       <w:r>
         <w:t>vastaavat</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7EC9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>yhdessä</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7EC9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>esihenkilönsä</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7EC9">
         <w:t xml:space="preserve"> ja vastuualuejohtajan kanssa yksiköiden suunnitelmien ja ohjeistusten ajantasaisuudesta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6ED71E" w14:textId="77777777" w:rsidR="003D2EEC" w:rsidRDefault="003D2EEC" w:rsidP="006D4D42"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7147E176" w14:textId="77777777" w:rsidR="006D4D42" w:rsidRDefault="006D4D42" w:rsidP="00183566">
+    <w:p w14:paraId="3CDEAF4E" w14:textId="77777777" w:rsidR="003D2EEC" w:rsidRDefault="003D2EEC" w:rsidP="006D4D42"/>
+    <w:p w14:paraId="1CCCB08D" w14:textId="77777777" w:rsidR="00B13915" w:rsidRDefault="00805083" w:rsidP="00183566">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc224041738"/>
       <w:r>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="00F77DC6">
         <w:t>Omavalvontasuunnitelman</w:t>
       </w:r>
       <w:r w:rsidR="007C050F">
         <w:t xml:space="preserve"> toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidR="00F77DC6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52795C26" w14:textId="77777777" w:rsidR="00F77DC6" w:rsidRDefault="00F77DC6" w:rsidP="0074386B">
+    <w:p w14:paraId="739DC9B7" w14:textId="77777777" w:rsidR="00F77DC6" w:rsidRDefault="00F77DC6" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14D0FA7E" w14:textId="77777777" w:rsidR="007C050F" w:rsidRDefault="00112993" w:rsidP="001B6667">
+    <w:p w14:paraId="0750700A" w14:textId="77777777" w:rsidR="007C050F" w:rsidRDefault="00112993" w:rsidP="001B6667">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc224041739"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc224041739"/>
       <w:r>
         <w:t>4.1 Toimeenpano</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="302681B3" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="00FC7EC9" w:rsidRDefault="009D094A" w:rsidP="009D094A">
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="33E6DB2B" w14:textId="77777777" w:rsidR="009D094A" w:rsidRPr="00FC7EC9" w:rsidRDefault="009D094A" w:rsidP="009D094A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yleislääketieteen osastojen ajantasainen omavalvontasuunnitelma on vastuuyksikön henkilöstön tiedossa ja saatavilla. </w:t>
       </w:r>
       <w:r w:rsidRPr="57958AF4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Tärkeää on, että henkilöstö tuntee omavalvontasuunnitelman sisällön ja osaa etsiä suunnitelman IMS-järjestelmästä ja/tai hyvinvointialueen nettisivuilta. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Omavalvontasuunnitelmaan tehtävät mahdolliset muutokset tiedotetaan henkilöstölle. </w:t>
       </w:r>
       <w:r w:rsidRPr="57958AF4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Omavalvontasuunnitelma on saatavilla tulostettuna ilmoitustaululla. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Omavalvontasuunnitelma on osa jokaisen työntekijän perehdytystä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560DE187" w14:textId="77777777" w:rsidR="00112993" w:rsidRDefault="00C81266" w:rsidP="00C81266">
+    <w:p w14:paraId="3A72C88E" w14:textId="77777777" w:rsidR="00112993" w:rsidRDefault="00C81266" w:rsidP="00C81266">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc224041740"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc224041740"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4.2 </w:t>
       </w:r>
       <w:r w:rsidR="001337B5">
         <w:t>Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6D91D76D" w14:textId="77777777" w:rsidR="001337B5" w:rsidRPr="001337B5" w:rsidRDefault="001337B5" w:rsidP="001337B5">
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="6084B172" w14:textId="77777777" w:rsidR="001337B5" w:rsidRPr="001337B5" w:rsidRDefault="001337B5" w:rsidP="001337B5">
       <w:r w:rsidRPr="001337B5">
         <w:t xml:space="preserve">Omavalvontasuunnitelmaa seurataan ja päivitetään vastuualueilla 4 kuukauden välein. Jos seurannassa huomataan muutostarpeita, toimintaa ja ohjeita muutetaan. Valvontalaki edellyttää, että tehdyt muutokset ovat todennettavissa. Sata-alueella muutokset päivitetään omavalvontasuunnitelmaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F025335" w14:textId="77777777" w:rsidR="001337B5" w:rsidRPr="001337B5" w:rsidRDefault="001337B5" w:rsidP="001337B5">
+    <w:p w14:paraId="5D9855A7" w14:textId="77777777" w:rsidR="001337B5" w:rsidRPr="001337B5" w:rsidRDefault="001337B5" w:rsidP="001337B5">
       <w:r w:rsidRPr="001337B5">
         <w:t>Vastuualuejohtaja vastaa omavalvontasuunnitelman päivityksestä. Toimialuejohtaja hyväksyy vastuualueidensa suunnitelmat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673ECD3A" w14:textId="77777777" w:rsidR="001337B5" w:rsidRPr="001337B5" w:rsidRDefault="001337B5" w:rsidP="001337B5">
+    <w:p w14:paraId="381ACF72" w14:textId="77777777" w:rsidR="001337B5" w:rsidRPr="001337B5" w:rsidRDefault="001337B5" w:rsidP="001337B5">
       <w:r w:rsidRPr="001337B5">
         <w:t>Omavalvontasuunnitelma tallennetaan IMS-järjestelmään. Kansalaiset voivat ladata kaikki omavalvontasuunnitelmat itselleen Sata-alueen verkkosivuilta. Omavalvontasuunnitelma on nähtävillä toimintayksiköissä paperiversiona tai QR-koodin avulla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F541404" w14:textId="77777777" w:rsidR="00DE122F" w:rsidRDefault="001337B5" w:rsidP="001337B5">
-      <w:hyperlink r:id="rId117" w:history="1">
+    <w:p w14:paraId="779511D7" w14:textId="77777777" w:rsidR="00DE122F" w:rsidRDefault="001337B5" w:rsidP="001337B5">
+      <w:hyperlink r:id="rId114" w:history="1">
         <w:r w:rsidRPr="001337B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/tietoa-meistä/omavalvontasuunnitelmat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p w14:paraId="0790D784" w14:textId="77777777" w:rsidR="00F929A5" w:rsidRPr="00F929A5" w:rsidRDefault="00F929A5" w:rsidP="00F929A5"/>
+    <w:p w14:paraId="2CDA659C" w14:textId="77777777" w:rsidR="00F929A5" w:rsidRPr="00F929A5" w:rsidRDefault="00F929A5" w:rsidP="00F929A5"/>
     <w:sectPr w:rsidR="00F929A5" w:rsidRPr="00F929A5" w:rsidSect="007C2E9E">
-      <w:headerReference w:type="default" r:id="rId118"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId121"/>
+      <w:headerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:headerReference w:type="first" r:id="rId117"/>
+      <w:footerReference w:type="first" r:id="rId118"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2933" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41D52363" w14:textId="77777777" w:rsidR="00585E2A" w:rsidRDefault="00585E2A" w:rsidP="000556F8">
+    <w:p w14:paraId="41B89D6B" w14:textId="77777777" w:rsidR="00B550F8" w:rsidRDefault="00B550F8" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3904B744" w14:textId="77777777" w:rsidR="00585E2A" w:rsidRDefault="00585E2A" w:rsidP="000556F8">
+    <w:p w14:paraId="441A78CD" w14:textId="77777777" w:rsidR="00B550F8" w:rsidRDefault="00B550F8" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26A2B8FB" w14:textId="77777777" w:rsidR="00585E2A" w:rsidRDefault="00585E2A">
+    <w:p w14:paraId="7E5AA0D3" w14:textId="77777777" w:rsidR="00B550F8" w:rsidRDefault="00B550F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -19135,201 +19081,201 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="367808183"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="2B0C7FA1" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
+      <w:p w14:paraId="1DA89028" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
         <w:pPr>
           <w:pStyle w:val="Alatunniste"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005D5464">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="19890F8B" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="000556F8" w:rsidRDefault="00D431AE" w:rsidP="000556F8">
+  <w:p w14:paraId="66AF0201" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="000556F8" w:rsidRDefault="00D431AE" w:rsidP="000556F8">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="5103"/>
         <w:tab w:val="left" w:pos="7371"/>
       </w:tabs>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
-    <w:tr w:rsidR="6EFD5EA1" w14:paraId="6CF83785" w14:textId="77777777" w:rsidTr="6EFD5EA1">
+    <w:tr w:rsidR="6EFD5EA1" w14:paraId="1AE9F593" w14:textId="77777777" w:rsidTr="6EFD5EA1">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="14F74062" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="5043C054" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6C6DB4FC" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="523648DB" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="47C50907" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="0795DA72" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0976CB54" w14:textId="77777777" w:rsidR="00C92791" w:rsidRDefault="00C92791">
+  <w:p w14:paraId="1C7EB7AF" w14:textId="77777777" w:rsidR="00C92791" w:rsidRDefault="00C92791">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CE48785" w14:textId="77777777" w:rsidR="00585E2A" w:rsidRDefault="00585E2A" w:rsidP="000556F8">
+    <w:p w14:paraId="72931BD9" w14:textId="77777777" w:rsidR="00B550F8" w:rsidRDefault="00B550F8" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26FD7217" w14:textId="77777777" w:rsidR="00585E2A" w:rsidRDefault="00585E2A" w:rsidP="000556F8">
+    <w:p w14:paraId="6FC7E5FB" w14:textId="77777777" w:rsidR="00B550F8" w:rsidRDefault="00B550F8" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1E9C6573" w14:textId="77777777" w:rsidR="00585E2A" w:rsidRDefault="00585E2A">
+    <w:p w14:paraId="2F2A47D2" w14:textId="77777777" w:rsidR="00B550F8" w:rsidRDefault="00B550F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6001D9A3" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
+  <w:p w14:paraId="64DF0353" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:szCs w:val="18"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F6C717B" wp14:editId="2E4A6D93">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3810</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-2540</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1792800" cy="428400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1511476811" name="Kuva 1511476811">
@@ -19367,133 +19313,147 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1792800" cy="428400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="42072D36" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="007C2E9E" w:rsidP="007C2E9E">
+  <w:p w14:paraId="5A8F6C61" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="007C2E9E" w:rsidP="007C2E9E">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="left" w:pos="3060"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="285E5925" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="00DC1782" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
+  <w:p w14:paraId="4B3DAE4A" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="00DC1782" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="468EA2D4" w14:textId="77777777" w:rsidR="00E86DF4" w:rsidRDefault="00DB0EF1">
+  <w:p w14:paraId="185419B0" w14:textId="77777777" w:rsidR="00844675" w:rsidRDefault="00B550F8">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="785A7DD6">
+      <w:pict w14:anchorId="153023A5">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658241;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="429A67FD">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:1391.6pt;margin-top:0;width:250pt;height:50pt;z-index:251658242;mso-position-horizontal:right">
+      <w:pict w14:anchorId="72D41BB9">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:1789.2pt;margin-top:0;width:250pt;height:50pt;z-index:251658242;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="1AD642D0" w14:textId="77777777" w:rsidR="00E86DF4" w:rsidRDefault="004B20D9">
+              <w:p w14:paraId="4E387D8B" w14:textId="77777777" w:rsidR="00844675" w:rsidRDefault="008E6B08">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
-                  <w:t>Nimi: Omavalvontasuunnitelma  Yleislääketieteen osastot</w:t>
+                  <w:t xml:space="preserve">Nimi: </w:t>
+                </w:r>
+                <w:proofErr w:type="gramStart"/>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>Omavalvontasuunnitelma  Yleislääketieteen</w:t>
+                </w:r>
+                <w:proofErr w:type="gramEnd"/>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> osastot</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:br/>
-                  <w:t>Yksilöllinen tunniste: DOC-7910-27121-fi</w:t>
+                  <w:t>Yksilöllinen tunniste: DOC-7910-29140-fi</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:br/>
-                  <w:t>Versio: 4</w:t>
+                  <w:t>Versio: 5</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:br/>
-                  <w:t>Ei hyväksytty</w:t>
+                  <w:t>Hyväksyjä: Merja Jaana Männikkö, 1.7.2026 12:56</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60337BF1" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
+  <w:p w14:paraId="33369A72" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38942875" wp14:editId="26E0D849">
           <wp:extent cx="1790700" cy="428625"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="1395629892" name="Kuva 1395629892" title="Satakunnan hyvinvointialueen logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -19803,50 +19763,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05500B37"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C49884B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06255BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE8016F6"/>
     <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19916,51 +20025,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="086243CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92CC3084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20065,167 +20174,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A70640B"/>
+    <w:nsid w:val="0E2423E5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="ADA40714"/>
+    <w:tmpl w:val="9DD69338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -20328,505 +20324,166 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C8972A0"/>
+    <w:nsid w:val="112D131B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="500A1674"/>
+    <w:tmpl w:val="40AC6C0E"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2024" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="2744" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3464" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="4184" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="4904" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5624" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="6344" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="7064" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="7784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F844702"/>
-[...338 lines deleted...]
-    <w:nsid w:val="224F56DB"/>
+    <w:nsid w:val="1A70640B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CC6278CC"/>
+    <w:tmpl w:val="ADA40714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -20928,54 +20585,506 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C8972A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="500A1674"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F844702"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E9ED054"/>
+    <w:lvl w:ilvl="0" w:tplc="CC24FB9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="41B08612">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C54CABFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="008A2642">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2EF86D02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="74C89680">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2A86E432">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D5A0147C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="33FA7428">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F9D719B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F8643AA"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7424" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22763CB6"/>
+    <w:nsid w:val="203967D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6F23272"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="224F56DB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="AA422C72"/>
+    <w:tmpl w:val="CC6278CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -21077,51 +21186,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22763CB6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AA422C72"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23912D0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="764A74F8"/>
     <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21191,51 +21449,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1658BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A5C55FA"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21304,51 +21562,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B6C12D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6AC6C644"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3141" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21417,51 +21675,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D9326D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A18DC74"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21530,51 +21788,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EC250B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="506CB486"/>
     <w:lvl w:ilvl="0" w:tplc="F5823C28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="400EB982">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
@@ -21643,51 +21901,51 @@
     <w:lvl w:ilvl="7" w:tplc="AC26BB48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2DDE2DB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="302D7C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FA6E268"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21756,51 +22014,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34A670AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0748B2E8"/>
     <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3141" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21870,51 +22128,141 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="375D2A5B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="03B6C35A"/>
+    <w:lvl w:ilvl="0" w:tplc="D56C173A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AB72BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC46E754"/>
     <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3141" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21984,51 +22332,200 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B7A09D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9334ACD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D2D3760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E10AF170"/>
     <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3141" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22098,51 +22595,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DC26003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40E85382"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22211,51 +22708,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="515B37EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3656E680"/>
     <w:lvl w:ilvl="0" w:tplc="6D6EB3EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2D0C6FC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
@@ -22324,51 +22821,51 @@
     <w:lvl w:ilvl="7" w:tplc="FA9E4BF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="88E4F4AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52350063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A67EA142"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22437,51 +22934,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57727497"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0AC0D92C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22586,51 +23083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="594DAC35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5FCF806"/>
     <w:lvl w:ilvl="0" w:tplc="828EFE12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C10205BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -22699,51 +23196,51 @@
     <w:lvl w:ilvl="7" w:tplc="FDD69934">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DE6EDF56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DD62C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A81CC624"/>
     <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22813,51 +23310,200 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62423FC7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10B42D18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="633E1D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25C69826"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22926,51 +23572,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66BB5EAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FC4B110"/>
     <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23040,51 +23686,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67613ABB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BC50CBFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23189,51 +23835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="678F1341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="790A06A2"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23302,51 +23948,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="684435CE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="966E69C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23451,51 +24097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BA85BD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC8AA2F0"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-621" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23564,54 +24210,54 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3699" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4419" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E4819D3"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BFE3149"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B1D00AA8"/>
+    <w:tmpl w:val="0308B538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -23713,51 +24359,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E4819D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B1D00AA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F8766C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE369DBA"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3141" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23826,51 +24621,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718C66E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A87E60EC"/>
     <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23940,51 +24735,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727F477E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EEA02E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24089,51 +24884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75062991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6249332"/>
     <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24203,51 +24998,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75812795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88E07EB4"/>
     <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24317,51 +25112,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79F9199B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76D674AA"/>
     <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24431,51 +25226,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EE1559A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8826ADE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24580,51 +25375,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F9D004A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8ABE15F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-4289" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="303030"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo2"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24708,270 +25503,292 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1944" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1644" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1041244566">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1543059372">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1640768938">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="109058699">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="22022300">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="968122235">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1228494850">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="360714876">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1322467104">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="367071923">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="240918043">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1500268493">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1954289157">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1018657209">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="58403499">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1659992313">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1867400630">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1052969174">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="303891829">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1623536589">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1401320615">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="297419420">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1954289157">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="23" w16cid:durableId="1427965945">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1930193229">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="600649930">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1640188914">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1235431386">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1973947460">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="814250879">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1746148574">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1260797464">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="2146073779">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1115950526">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1312128047">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1939672638">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="517082406">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="78915136">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1814255042">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1269507069">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1546067521">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="441337514">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="363140453">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1640188914">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="43" w16cid:durableId="827091358">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1235431386">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="44" w16cid:durableId="987712133">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1973947460">
-[...2 lines deleted...]
-  <w:num w:numId="29" w16cid:durableId="814250879">
+  <w:num w:numId="45" w16cid:durableId="182793350">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1746148574">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="46" w16cid:durableId="1961062440">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1260797464">
-[...5 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="1115950526">
+  <w:num w:numId="47" w16cid:durableId="1431778236">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1312128047">
-[...24 lines deleted...]
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="48" w16cid:durableId="590742033">
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E05D1"/>
     <w:rsid w:val="0000043A"/>
     <w:rsid w:val="000005B5"/>
     <w:rsid w:val="00000624"/>
     <w:rsid w:val="000006A1"/>
     <w:rsid w:val="00000CBD"/>
     <w:rsid w:val="00001103"/>
     <w:rsid w:val="000014AA"/>
     <w:rsid w:val="00001D34"/>
     <w:rsid w:val="00001E27"/>
     <w:rsid w:val="0000205B"/>
     <w:rsid w:val="000026EB"/>
     <w:rsid w:val="00002EDF"/>
     <w:rsid w:val="00003130"/>
     <w:rsid w:val="000041F3"/>
     <w:rsid w:val="00005AD2"/>
     <w:rsid w:val="00005F28"/>
     <w:rsid w:val="00005F6D"/>
     <w:rsid w:val="00006325"/>
     <w:rsid w:val="00006578"/>
     <w:rsid w:val="00006961"/>
+    <w:rsid w:val="00006C4C"/>
     <w:rsid w:val="00006EE2"/>
     <w:rsid w:val="00006FF4"/>
+    <w:rsid w:val="00007168"/>
     <w:rsid w:val="0000751A"/>
     <w:rsid w:val="00007656"/>
     <w:rsid w:val="00007B81"/>
     <w:rsid w:val="00007CD0"/>
     <w:rsid w:val="00007D89"/>
     <w:rsid w:val="00007E78"/>
     <w:rsid w:val="0001101F"/>
     <w:rsid w:val="000118C8"/>
     <w:rsid w:val="00011C17"/>
     <w:rsid w:val="00012073"/>
     <w:rsid w:val="00012A02"/>
     <w:rsid w:val="00012BF8"/>
     <w:rsid w:val="000130EE"/>
     <w:rsid w:val="00013817"/>
     <w:rsid w:val="0001410D"/>
     <w:rsid w:val="00014320"/>
     <w:rsid w:val="00014485"/>
     <w:rsid w:val="000149E9"/>
     <w:rsid w:val="0001576A"/>
     <w:rsid w:val="0001786E"/>
     <w:rsid w:val="00017875"/>
     <w:rsid w:val="00017949"/>
     <w:rsid w:val="00017967"/>
     <w:rsid w:val="00020A3B"/>
     <w:rsid w:val="00020BBD"/>
     <w:rsid w:val="00020C42"/>
     <w:rsid w:val="000211E2"/>
+    <w:rsid w:val="000218EA"/>
     <w:rsid w:val="00021AE1"/>
     <w:rsid w:val="00021CC9"/>
     <w:rsid w:val="00021E2D"/>
     <w:rsid w:val="00022098"/>
     <w:rsid w:val="0002217F"/>
     <w:rsid w:val="0002269E"/>
     <w:rsid w:val="00022BE5"/>
+    <w:rsid w:val="00023534"/>
     <w:rsid w:val="00023CA8"/>
     <w:rsid w:val="00023E4D"/>
     <w:rsid w:val="000241EC"/>
     <w:rsid w:val="0002423E"/>
     <w:rsid w:val="0002430F"/>
     <w:rsid w:val="00024457"/>
     <w:rsid w:val="0002452D"/>
     <w:rsid w:val="0002455E"/>
     <w:rsid w:val="00024BCA"/>
     <w:rsid w:val="000251D3"/>
     <w:rsid w:val="00027260"/>
     <w:rsid w:val="000276CE"/>
     <w:rsid w:val="00027E93"/>
     <w:rsid w:val="0003007E"/>
     <w:rsid w:val="00030BC2"/>
     <w:rsid w:val="00030EEE"/>
     <w:rsid w:val="0003176A"/>
     <w:rsid w:val="00031EE2"/>
     <w:rsid w:val="00031F31"/>
     <w:rsid w:val="000342B3"/>
     <w:rsid w:val="00034479"/>
     <w:rsid w:val="000344D3"/>
     <w:rsid w:val="00034ACD"/>
     <w:rsid w:val="00034D48"/>
     <w:rsid w:val="00034F10"/>
@@ -24984,177 +25801,182 @@
     <w:rsid w:val="00037240"/>
     <w:rsid w:val="000372F4"/>
     <w:rsid w:val="00037D47"/>
     <w:rsid w:val="00037FDE"/>
     <w:rsid w:val="00040838"/>
     <w:rsid w:val="00040C54"/>
     <w:rsid w:val="00040DFC"/>
     <w:rsid w:val="0004117D"/>
     <w:rsid w:val="0004117E"/>
     <w:rsid w:val="0004122E"/>
     <w:rsid w:val="0004140F"/>
     <w:rsid w:val="00041C28"/>
     <w:rsid w:val="00041C41"/>
     <w:rsid w:val="00041F11"/>
     <w:rsid w:val="000427CA"/>
     <w:rsid w:val="00042901"/>
     <w:rsid w:val="00042D68"/>
     <w:rsid w:val="00042E4D"/>
     <w:rsid w:val="00042FC3"/>
     <w:rsid w:val="0004317A"/>
     <w:rsid w:val="00043362"/>
     <w:rsid w:val="00043CD3"/>
     <w:rsid w:val="0004448B"/>
     <w:rsid w:val="000444F5"/>
     <w:rsid w:val="000445DF"/>
+    <w:rsid w:val="00044AD1"/>
     <w:rsid w:val="00044F3B"/>
     <w:rsid w:val="0004508F"/>
     <w:rsid w:val="00045A1B"/>
     <w:rsid w:val="00045AF3"/>
     <w:rsid w:val="00045E30"/>
     <w:rsid w:val="00045EE7"/>
     <w:rsid w:val="0004615F"/>
     <w:rsid w:val="00046205"/>
     <w:rsid w:val="0004645B"/>
     <w:rsid w:val="00046740"/>
     <w:rsid w:val="00046C20"/>
     <w:rsid w:val="00047B57"/>
     <w:rsid w:val="00050214"/>
     <w:rsid w:val="000507A4"/>
     <w:rsid w:val="00050879"/>
     <w:rsid w:val="00050EC3"/>
     <w:rsid w:val="0005144F"/>
     <w:rsid w:val="000515E5"/>
     <w:rsid w:val="00051B30"/>
     <w:rsid w:val="00052589"/>
     <w:rsid w:val="00052789"/>
     <w:rsid w:val="000528AC"/>
     <w:rsid w:val="00052EB7"/>
     <w:rsid w:val="00052EC6"/>
     <w:rsid w:val="00052F4B"/>
     <w:rsid w:val="0005379C"/>
     <w:rsid w:val="00053917"/>
     <w:rsid w:val="000539CD"/>
     <w:rsid w:val="0005443C"/>
     <w:rsid w:val="000549B2"/>
     <w:rsid w:val="00054C63"/>
     <w:rsid w:val="00054DAC"/>
     <w:rsid w:val="00054FF2"/>
     <w:rsid w:val="0005546B"/>
     <w:rsid w:val="00055512"/>
     <w:rsid w:val="000556F8"/>
     <w:rsid w:val="0005602B"/>
+    <w:rsid w:val="0005764D"/>
     <w:rsid w:val="000603BD"/>
     <w:rsid w:val="000608CB"/>
     <w:rsid w:val="00060E6A"/>
     <w:rsid w:val="00060F8F"/>
     <w:rsid w:val="000611F6"/>
     <w:rsid w:val="00061682"/>
     <w:rsid w:val="00061DE2"/>
     <w:rsid w:val="00061E17"/>
     <w:rsid w:val="00062048"/>
     <w:rsid w:val="00062273"/>
+    <w:rsid w:val="00062432"/>
     <w:rsid w:val="00062BD4"/>
     <w:rsid w:val="000635D1"/>
     <w:rsid w:val="000636CC"/>
     <w:rsid w:val="0006380D"/>
     <w:rsid w:val="00063C93"/>
     <w:rsid w:val="0006403E"/>
     <w:rsid w:val="0006424C"/>
     <w:rsid w:val="0006437E"/>
     <w:rsid w:val="00065415"/>
     <w:rsid w:val="0006550F"/>
     <w:rsid w:val="0006576E"/>
     <w:rsid w:val="00065890"/>
     <w:rsid w:val="00065895"/>
     <w:rsid w:val="00065AB1"/>
     <w:rsid w:val="000663E0"/>
     <w:rsid w:val="0006656C"/>
     <w:rsid w:val="000669A3"/>
     <w:rsid w:val="00067344"/>
     <w:rsid w:val="00067788"/>
     <w:rsid w:val="00067CF5"/>
     <w:rsid w:val="000701F0"/>
     <w:rsid w:val="00070639"/>
     <w:rsid w:val="00070650"/>
     <w:rsid w:val="00070787"/>
     <w:rsid w:val="00070BA3"/>
     <w:rsid w:val="00070BDA"/>
     <w:rsid w:val="00070DA4"/>
     <w:rsid w:val="00070FD3"/>
     <w:rsid w:val="00071077"/>
     <w:rsid w:val="00071D9E"/>
     <w:rsid w:val="000720C9"/>
     <w:rsid w:val="0007280D"/>
     <w:rsid w:val="0007287E"/>
     <w:rsid w:val="00072B71"/>
     <w:rsid w:val="00072CA1"/>
     <w:rsid w:val="00072F60"/>
     <w:rsid w:val="000730EB"/>
     <w:rsid w:val="0007354B"/>
     <w:rsid w:val="00073567"/>
     <w:rsid w:val="00073ACC"/>
+    <w:rsid w:val="000746A6"/>
     <w:rsid w:val="00074AB5"/>
     <w:rsid w:val="00075063"/>
     <w:rsid w:val="000758B4"/>
     <w:rsid w:val="00075EE6"/>
     <w:rsid w:val="000769F4"/>
     <w:rsid w:val="00077496"/>
     <w:rsid w:val="00077886"/>
     <w:rsid w:val="00077BA7"/>
     <w:rsid w:val="00077F13"/>
     <w:rsid w:val="00077FA4"/>
     <w:rsid w:val="00080194"/>
     <w:rsid w:val="00080492"/>
     <w:rsid w:val="00080AAD"/>
     <w:rsid w:val="00080AF1"/>
     <w:rsid w:val="00080BF6"/>
     <w:rsid w:val="00081275"/>
     <w:rsid w:val="00081A30"/>
     <w:rsid w:val="00081F9E"/>
     <w:rsid w:val="000823E0"/>
     <w:rsid w:val="00082574"/>
     <w:rsid w:val="000827DB"/>
     <w:rsid w:val="00083AFA"/>
     <w:rsid w:val="000840EA"/>
     <w:rsid w:val="00084431"/>
     <w:rsid w:val="00084C24"/>
     <w:rsid w:val="00086321"/>
     <w:rsid w:val="000863CD"/>
     <w:rsid w:val="00086FAE"/>
     <w:rsid w:val="000870F9"/>
     <w:rsid w:val="00087424"/>
     <w:rsid w:val="000874DD"/>
     <w:rsid w:val="00087D51"/>
     <w:rsid w:val="0008868E"/>
     <w:rsid w:val="0008D96A"/>
     <w:rsid w:val="0009002F"/>
     <w:rsid w:val="00090E0E"/>
     <w:rsid w:val="000910ED"/>
     <w:rsid w:val="0009129E"/>
     <w:rsid w:val="000920A6"/>
     <w:rsid w:val="00092124"/>
+    <w:rsid w:val="0009229C"/>
     <w:rsid w:val="00092304"/>
     <w:rsid w:val="000923CE"/>
     <w:rsid w:val="00092C27"/>
     <w:rsid w:val="00092E26"/>
     <w:rsid w:val="000938D2"/>
     <w:rsid w:val="0009393A"/>
     <w:rsid w:val="000944EB"/>
     <w:rsid w:val="00094844"/>
     <w:rsid w:val="00094895"/>
     <w:rsid w:val="00094C22"/>
     <w:rsid w:val="00094D2B"/>
     <w:rsid w:val="00094F89"/>
     <w:rsid w:val="0009506D"/>
     <w:rsid w:val="0009529C"/>
     <w:rsid w:val="0009532D"/>
     <w:rsid w:val="0009588C"/>
     <w:rsid w:val="0009591D"/>
     <w:rsid w:val="00095EEE"/>
     <w:rsid w:val="0009649D"/>
     <w:rsid w:val="0009653A"/>
     <w:rsid w:val="00096CAD"/>
     <w:rsid w:val="00096E16"/>
     <w:rsid w:val="000971ED"/>
     <w:rsid w:val="000974AC"/>
     <w:rsid w:val="0009762A"/>
@@ -25189,64 +26011,66 @@
     <w:rsid w:val="000B0364"/>
     <w:rsid w:val="000B0ADF"/>
     <w:rsid w:val="000B0BAB"/>
     <w:rsid w:val="000B10CC"/>
     <w:rsid w:val="000B1F1F"/>
     <w:rsid w:val="000B1FC7"/>
     <w:rsid w:val="000B22DD"/>
     <w:rsid w:val="000B2B56"/>
     <w:rsid w:val="000B30E1"/>
     <w:rsid w:val="000B30F7"/>
     <w:rsid w:val="000B3643"/>
     <w:rsid w:val="000B3B83"/>
     <w:rsid w:val="000B3C6C"/>
     <w:rsid w:val="000B427F"/>
     <w:rsid w:val="000B455A"/>
     <w:rsid w:val="000B48E8"/>
     <w:rsid w:val="000B5009"/>
     <w:rsid w:val="000B5048"/>
     <w:rsid w:val="000B510F"/>
     <w:rsid w:val="000B5465"/>
     <w:rsid w:val="000B5710"/>
     <w:rsid w:val="000B5E1A"/>
     <w:rsid w:val="000B60DC"/>
     <w:rsid w:val="000B6261"/>
     <w:rsid w:val="000B6732"/>
+    <w:rsid w:val="000B6DAA"/>
     <w:rsid w:val="000B7710"/>
     <w:rsid w:val="000B7782"/>
     <w:rsid w:val="000C0438"/>
     <w:rsid w:val="000C05B4"/>
     <w:rsid w:val="000C0FFF"/>
     <w:rsid w:val="000C1339"/>
     <w:rsid w:val="000C14DE"/>
     <w:rsid w:val="000C16EA"/>
     <w:rsid w:val="000C1B13"/>
     <w:rsid w:val="000C21E1"/>
     <w:rsid w:val="000C2252"/>
     <w:rsid w:val="000C2E2D"/>
     <w:rsid w:val="000C3133"/>
     <w:rsid w:val="000C3543"/>
+    <w:rsid w:val="000C3B34"/>
     <w:rsid w:val="000C4D2B"/>
     <w:rsid w:val="000C5B43"/>
     <w:rsid w:val="000C5C02"/>
     <w:rsid w:val="000C641B"/>
     <w:rsid w:val="000C6708"/>
     <w:rsid w:val="000C6988"/>
     <w:rsid w:val="000C75ED"/>
     <w:rsid w:val="000D04AC"/>
     <w:rsid w:val="000D1062"/>
     <w:rsid w:val="000D13C9"/>
     <w:rsid w:val="000D17FE"/>
     <w:rsid w:val="000D1EB4"/>
     <w:rsid w:val="000D1F59"/>
     <w:rsid w:val="000D2737"/>
     <w:rsid w:val="000D29C0"/>
     <w:rsid w:val="000D2A4E"/>
     <w:rsid w:val="000D2C95"/>
     <w:rsid w:val="000D34E4"/>
     <w:rsid w:val="000D3894"/>
     <w:rsid w:val="000D38C3"/>
     <w:rsid w:val="000D3A94"/>
     <w:rsid w:val="000D3BE5"/>
     <w:rsid w:val="000D3C0C"/>
     <w:rsid w:val="000D3DEF"/>
     <w:rsid w:val="000D458A"/>
@@ -25328,50 +26152,51 @@
     <w:rsid w:val="001028C4"/>
     <w:rsid w:val="001028C9"/>
     <w:rsid w:val="00102DAD"/>
     <w:rsid w:val="001030CC"/>
     <w:rsid w:val="00103ADE"/>
     <w:rsid w:val="00103B30"/>
     <w:rsid w:val="00103B9E"/>
     <w:rsid w:val="00103D88"/>
     <w:rsid w:val="00103E97"/>
     <w:rsid w:val="001042F4"/>
     <w:rsid w:val="001044C3"/>
     <w:rsid w:val="0010452F"/>
     <w:rsid w:val="001049F0"/>
     <w:rsid w:val="00104CAA"/>
     <w:rsid w:val="00104D29"/>
     <w:rsid w:val="00105732"/>
     <w:rsid w:val="00105BB2"/>
     <w:rsid w:val="00106623"/>
     <w:rsid w:val="0010680A"/>
     <w:rsid w:val="00106D4C"/>
     <w:rsid w:val="00106FA0"/>
     <w:rsid w:val="001071D7"/>
     <w:rsid w:val="00107470"/>
     <w:rsid w:val="001077E5"/>
     <w:rsid w:val="00107A62"/>
+    <w:rsid w:val="00107D53"/>
     <w:rsid w:val="00107D94"/>
     <w:rsid w:val="00110309"/>
     <w:rsid w:val="00110666"/>
     <w:rsid w:val="00110729"/>
     <w:rsid w:val="00111456"/>
     <w:rsid w:val="00111815"/>
     <w:rsid w:val="0011192D"/>
     <w:rsid w:val="00111B4C"/>
     <w:rsid w:val="00112993"/>
     <w:rsid w:val="0011306E"/>
     <w:rsid w:val="001130BA"/>
     <w:rsid w:val="00113193"/>
     <w:rsid w:val="0011382F"/>
     <w:rsid w:val="00113B1E"/>
     <w:rsid w:val="00114040"/>
     <w:rsid w:val="00114347"/>
     <w:rsid w:val="001144F8"/>
     <w:rsid w:val="001149B0"/>
     <w:rsid w:val="00115044"/>
     <w:rsid w:val="00115308"/>
     <w:rsid w:val="0011536D"/>
     <w:rsid w:val="00115498"/>
     <w:rsid w:val="00115CB7"/>
     <w:rsid w:val="00116348"/>
     <w:rsid w:val="0011686B"/>
@@ -25383,584 +26208,614 @@
     <w:rsid w:val="0011EEEA"/>
     <w:rsid w:val="00120133"/>
     <w:rsid w:val="00120308"/>
     <w:rsid w:val="00120678"/>
     <w:rsid w:val="001207DC"/>
     <w:rsid w:val="00120B93"/>
     <w:rsid w:val="00120C9A"/>
     <w:rsid w:val="00120F02"/>
     <w:rsid w:val="00120FE3"/>
     <w:rsid w:val="00121722"/>
     <w:rsid w:val="00121B62"/>
     <w:rsid w:val="001222EE"/>
     <w:rsid w:val="0012240E"/>
     <w:rsid w:val="00122437"/>
     <w:rsid w:val="001226AF"/>
     <w:rsid w:val="00122B31"/>
     <w:rsid w:val="00122C70"/>
     <w:rsid w:val="00123237"/>
     <w:rsid w:val="001232FB"/>
     <w:rsid w:val="001234D2"/>
     <w:rsid w:val="001234DD"/>
     <w:rsid w:val="00123774"/>
     <w:rsid w:val="00123E74"/>
     <w:rsid w:val="00123F69"/>
     <w:rsid w:val="001242D0"/>
+    <w:rsid w:val="0012499D"/>
     <w:rsid w:val="00124A79"/>
     <w:rsid w:val="00125AC6"/>
     <w:rsid w:val="00125BFF"/>
     <w:rsid w:val="001260CD"/>
     <w:rsid w:val="001262BA"/>
+    <w:rsid w:val="00126324"/>
     <w:rsid w:val="00126C0C"/>
     <w:rsid w:val="00126E5E"/>
     <w:rsid w:val="00127213"/>
     <w:rsid w:val="00127214"/>
     <w:rsid w:val="001277EE"/>
     <w:rsid w:val="001278F7"/>
     <w:rsid w:val="00127934"/>
     <w:rsid w:val="001279AA"/>
     <w:rsid w:val="00127B2A"/>
     <w:rsid w:val="00127D34"/>
     <w:rsid w:val="001302BA"/>
     <w:rsid w:val="001311C2"/>
     <w:rsid w:val="0013139F"/>
     <w:rsid w:val="0013265B"/>
     <w:rsid w:val="00132938"/>
     <w:rsid w:val="00132A01"/>
     <w:rsid w:val="00132B77"/>
+    <w:rsid w:val="0013337E"/>
     <w:rsid w:val="001337B5"/>
     <w:rsid w:val="00133B3F"/>
     <w:rsid w:val="00133C40"/>
     <w:rsid w:val="00134EE9"/>
     <w:rsid w:val="00134F1A"/>
     <w:rsid w:val="00134FD6"/>
     <w:rsid w:val="001355BB"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="001358E2"/>
     <w:rsid w:val="001360C9"/>
     <w:rsid w:val="001364F1"/>
     <w:rsid w:val="00137211"/>
     <w:rsid w:val="00137343"/>
     <w:rsid w:val="00137906"/>
     <w:rsid w:val="00137DCB"/>
     <w:rsid w:val="001404E7"/>
     <w:rsid w:val="001409A3"/>
     <w:rsid w:val="00140C6E"/>
     <w:rsid w:val="00141275"/>
     <w:rsid w:val="001416B6"/>
     <w:rsid w:val="00141922"/>
     <w:rsid w:val="001419A8"/>
     <w:rsid w:val="00141DA5"/>
     <w:rsid w:val="001422B3"/>
     <w:rsid w:val="001423B9"/>
     <w:rsid w:val="00142488"/>
     <w:rsid w:val="00142637"/>
     <w:rsid w:val="00142650"/>
     <w:rsid w:val="00142D95"/>
     <w:rsid w:val="0014316E"/>
     <w:rsid w:val="00143435"/>
     <w:rsid w:val="00143723"/>
     <w:rsid w:val="00143CD9"/>
     <w:rsid w:val="00143DEA"/>
+    <w:rsid w:val="00144050"/>
     <w:rsid w:val="00144626"/>
     <w:rsid w:val="001446C3"/>
     <w:rsid w:val="00145691"/>
     <w:rsid w:val="001456A8"/>
     <w:rsid w:val="00145B06"/>
     <w:rsid w:val="00145D23"/>
     <w:rsid w:val="00146198"/>
     <w:rsid w:val="00146265"/>
     <w:rsid w:val="00147056"/>
     <w:rsid w:val="00147A73"/>
     <w:rsid w:val="00147CCB"/>
     <w:rsid w:val="00150B3B"/>
     <w:rsid w:val="00150D4D"/>
     <w:rsid w:val="0015157D"/>
+    <w:rsid w:val="00151B75"/>
     <w:rsid w:val="00151DBF"/>
     <w:rsid w:val="00151F2D"/>
     <w:rsid w:val="001520F6"/>
     <w:rsid w:val="00152121"/>
+    <w:rsid w:val="00152132"/>
     <w:rsid w:val="0015214F"/>
     <w:rsid w:val="0015251A"/>
+    <w:rsid w:val="0015252D"/>
     <w:rsid w:val="0015347D"/>
     <w:rsid w:val="0015371B"/>
     <w:rsid w:val="001537B2"/>
     <w:rsid w:val="00153833"/>
     <w:rsid w:val="00153898"/>
     <w:rsid w:val="0015393F"/>
     <w:rsid w:val="00153CF2"/>
     <w:rsid w:val="001544DA"/>
     <w:rsid w:val="00154B38"/>
     <w:rsid w:val="00154B95"/>
     <w:rsid w:val="00155076"/>
     <w:rsid w:val="00155302"/>
     <w:rsid w:val="00155534"/>
     <w:rsid w:val="00155A3D"/>
     <w:rsid w:val="00155B5B"/>
     <w:rsid w:val="00155CAD"/>
     <w:rsid w:val="00155EA3"/>
     <w:rsid w:val="00156036"/>
     <w:rsid w:val="001568E7"/>
     <w:rsid w:val="00156C70"/>
     <w:rsid w:val="00156E18"/>
     <w:rsid w:val="00157374"/>
     <w:rsid w:val="00157623"/>
     <w:rsid w:val="00157EE9"/>
     <w:rsid w:val="00160293"/>
     <w:rsid w:val="00160772"/>
     <w:rsid w:val="00160835"/>
     <w:rsid w:val="001608B6"/>
     <w:rsid w:val="00160FA7"/>
     <w:rsid w:val="00161044"/>
     <w:rsid w:val="00161CC0"/>
     <w:rsid w:val="00161D40"/>
     <w:rsid w:val="00162000"/>
     <w:rsid w:val="0016263D"/>
     <w:rsid w:val="001629AC"/>
     <w:rsid w:val="00162FB0"/>
     <w:rsid w:val="001630C9"/>
     <w:rsid w:val="0016357C"/>
     <w:rsid w:val="0016405F"/>
     <w:rsid w:val="001643B2"/>
     <w:rsid w:val="00165603"/>
     <w:rsid w:val="0016597D"/>
     <w:rsid w:val="00165A06"/>
+    <w:rsid w:val="00165EF7"/>
     <w:rsid w:val="00166402"/>
+    <w:rsid w:val="00166604"/>
     <w:rsid w:val="0016685C"/>
+    <w:rsid w:val="00166940"/>
     <w:rsid w:val="0016728C"/>
     <w:rsid w:val="00167466"/>
     <w:rsid w:val="001678AA"/>
     <w:rsid w:val="00170C5F"/>
     <w:rsid w:val="0017108E"/>
     <w:rsid w:val="0017127B"/>
     <w:rsid w:val="001719D8"/>
     <w:rsid w:val="00172265"/>
     <w:rsid w:val="0017259A"/>
     <w:rsid w:val="001734BB"/>
     <w:rsid w:val="00173A9A"/>
     <w:rsid w:val="00173B48"/>
     <w:rsid w:val="00173DF5"/>
     <w:rsid w:val="001754B9"/>
     <w:rsid w:val="001759ED"/>
+    <w:rsid w:val="001765CF"/>
     <w:rsid w:val="00176CE9"/>
     <w:rsid w:val="00177A54"/>
     <w:rsid w:val="00177AE2"/>
     <w:rsid w:val="00177EF0"/>
     <w:rsid w:val="00180337"/>
     <w:rsid w:val="0018055C"/>
     <w:rsid w:val="00181333"/>
     <w:rsid w:val="00181FA5"/>
     <w:rsid w:val="001820F1"/>
     <w:rsid w:val="0018239E"/>
     <w:rsid w:val="00182609"/>
     <w:rsid w:val="00182784"/>
     <w:rsid w:val="001828C6"/>
     <w:rsid w:val="00182A1A"/>
     <w:rsid w:val="00182A70"/>
     <w:rsid w:val="00183566"/>
     <w:rsid w:val="00183DC7"/>
+    <w:rsid w:val="00184323"/>
     <w:rsid w:val="001843BB"/>
     <w:rsid w:val="00184E76"/>
     <w:rsid w:val="001850E0"/>
     <w:rsid w:val="001853CB"/>
     <w:rsid w:val="00185CAA"/>
     <w:rsid w:val="00185FF4"/>
     <w:rsid w:val="001865B2"/>
     <w:rsid w:val="00186682"/>
     <w:rsid w:val="0018684A"/>
     <w:rsid w:val="00186A31"/>
     <w:rsid w:val="00186D97"/>
     <w:rsid w:val="001870F9"/>
     <w:rsid w:val="001877AB"/>
     <w:rsid w:val="001877BC"/>
     <w:rsid w:val="0018799A"/>
     <w:rsid w:val="00187A87"/>
     <w:rsid w:val="00187C8E"/>
     <w:rsid w:val="00187E0A"/>
     <w:rsid w:val="00190256"/>
     <w:rsid w:val="00190D12"/>
     <w:rsid w:val="00191589"/>
+    <w:rsid w:val="00191B6E"/>
     <w:rsid w:val="00192016"/>
     <w:rsid w:val="00192487"/>
     <w:rsid w:val="0019304B"/>
     <w:rsid w:val="0019305F"/>
     <w:rsid w:val="00193095"/>
     <w:rsid w:val="00193120"/>
     <w:rsid w:val="00193199"/>
     <w:rsid w:val="0019366F"/>
+    <w:rsid w:val="00193F62"/>
     <w:rsid w:val="001942B8"/>
     <w:rsid w:val="001947D2"/>
     <w:rsid w:val="00194A1A"/>
     <w:rsid w:val="0019524B"/>
     <w:rsid w:val="00195BD2"/>
     <w:rsid w:val="001960A2"/>
     <w:rsid w:val="0019638F"/>
     <w:rsid w:val="00196F14"/>
     <w:rsid w:val="00196F92"/>
     <w:rsid w:val="00197039"/>
     <w:rsid w:val="001978C8"/>
     <w:rsid w:val="001A00CA"/>
     <w:rsid w:val="001A08A4"/>
     <w:rsid w:val="001A0BBD"/>
     <w:rsid w:val="001A1FA1"/>
     <w:rsid w:val="001A1FF7"/>
     <w:rsid w:val="001A2110"/>
     <w:rsid w:val="001A21B8"/>
     <w:rsid w:val="001A2856"/>
     <w:rsid w:val="001A294F"/>
     <w:rsid w:val="001A2A0E"/>
     <w:rsid w:val="001A2D8F"/>
     <w:rsid w:val="001A2F32"/>
     <w:rsid w:val="001A3D05"/>
     <w:rsid w:val="001A3E83"/>
     <w:rsid w:val="001A3E92"/>
     <w:rsid w:val="001A3FD9"/>
     <w:rsid w:val="001A43A7"/>
     <w:rsid w:val="001A4718"/>
     <w:rsid w:val="001A4E56"/>
+    <w:rsid w:val="001A59E1"/>
     <w:rsid w:val="001A64B9"/>
     <w:rsid w:val="001A6BEE"/>
     <w:rsid w:val="001A6C00"/>
     <w:rsid w:val="001A7016"/>
     <w:rsid w:val="001A7B4E"/>
     <w:rsid w:val="001B0617"/>
     <w:rsid w:val="001B07E2"/>
     <w:rsid w:val="001B1AA2"/>
     <w:rsid w:val="001B1AB6"/>
     <w:rsid w:val="001B1C86"/>
     <w:rsid w:val="001B209A"/>
     <w:rsid w:val="001B2E50"/>
     <w:rsid w:val="001B398E"/>
     <w:rsid w:val="001B3EA7"/>
+    <w:rsid w:val="001B448B"/>
     <w:rsid w:val="001B55B5"/>
     <w:rsid w:val="001B574F"/>
     <w:rsid w:val="001B5897"/>
     <w:rsid w:val="001B5BC1"/>
     <w:rsid w:val="001B62F1"/>
     <w:rsid w:val="001B636E"/>
     <w:rsid w:val="001B63ED"/>
     <w:rsid w:val="001B648C"/>
     <w:rsid w:val="001B6667"/>
     <w:rsid w:val="001B6B98"/>
     <w:rsid w:val="001B6BC5"/>
     <w:rsid w:val="001B6FA3"/>
     <w:rsid w:val="001B6FC7"/>
     <w:rsid w:val="001B6FE5"/>
     <w:rsid w:val="001B79A3"/>
     <w:rsid w:val="001BEBB5"/>
     <w:rsid w:val="001C00A2"/>
     <w:rsid w:val="001C0208"/>
     <w:rsid w:val="001C0B1A"/>
     <w:rsid w:val="001C293C"/>
     <w:rsid w:val="001C2F2D"/>
     <w:rsid w:val="001C3F8B"/>
     <w:rsid w:val="001C4728"/>
     <w:rsid w:val="001C4849"/>
     <w:rsid w:val="001C4926"/>
     <w:rsid w:val="001C5397"/>
     <w:rsid w:val="001C5508"/>
     <w:rsid w:val="001C598D"/>
     <w:rsid w:val="001C5A1A"/>
     <w:rsid w:val="001C6010"/>
     <w:rsid w:val="001C61DC"/>
     <w:rsid w:val="001C6A2C"/>
     <w:rsid w:val="001C7794"/>
     <w:rsid w:val="001C789B"/>
     <w:rsid w:val="001C7967"/>
     <w:rsid w:val="001C7BAC"/>
     <w:rsid w:val="001CD170"/>
     <w:rsid w:val="001D00AE"/>
     <w:rsid w:val="001D0573"/>
     <w:rsid w:val="001D0AA5"/>
     <w:rsid w:val="001D0E4A"/>
     <w:rsid w:val="001D18CC"/>
     <w:rsid w:val="001D1C18"/>
     <w:rsid w:val="001D225F"/>
+    <w:rsid w:val="001D2325"/>
     <w:rsid w:val="001D28A6"/>
     <w:rsid w:val="001D2DE2"/>
     <w:rsid w:val="001D2ED5"/>
     <w:rsid w:val="001D2F6A"/>
     <w:rsid w:val="001D32D0"/>
     <w:rsid w:val="001D32FD"/>
     <w:rsid w:val="001D3486"/>
     <w:rsid w:val="001D349D"/>
     <w:rsid w:val="001D37F7"/>
     <w:rsid w:val="001D3840"/>
     <w:rsid w:val="001D3FF3"/>
     <w:rsid w:val="001D4377"/>
     <w:rsid w:val="001D4ACD"/>
     <w:rsid w:val="001D5E5C"/>
     <w:rsid w:val="001D66E2"/>
     <w:rsid w:val="001D6AB4"/>
     <w:rsid w:val="001D6C6B"/>
     <w:rsid w:val="001D6D68"/>
     <w:rsid w:val="001D6DBC"/>
     <w:rsid w:val="001D6F6E"/>
     <w:rsid w:val="001D7166"/>
     <w:rsid w:val="001D7923"/>
     <w:rsid w:val="001D7ECB"/>
     <w:rsid w:val="001D7F64"/>
     <w:rsid w:val="001E0BAA"/>
     <w:rsid w:val="001E0D9B"/>
     <w:rsid w:val="001E10F5"/>
     <w:rsid w:val="001E14D5"/>
     <w:rsid w:val="001E1AAD"/>
     <w:rsid w:val="001E1D20"/>
     <w:rsid w:val="001E1F25"/>
+    <w:rsid w:val="001E208B"/>
     <w:rsid w:val="001E22EC"/>
     <w:rsid w:val="001E29DC"/>
     <w:rsid w:val="001E2A6C"/>
     <w:rsid w:val="001E444B"/>
     <w:rsid w:val="001E45E5"/>
     <w:rsid w:val="001E4645"/>
     <w:rsid w:val="001E4905"/>
     <w:rsid w:val="001E52AC"/>
     <w:rsid w:val="001E535C"/>
     <w:rsid w:val="001E5764"/>
     <w:rsid w:val="001E62B7"/>
     <w:rsid w:val="001E636F"/>
     <w:rsid w:val="001E6AA0"/>
     <w:rsid w:val="001E6BA7"/>
     <w:rsid w:val="001E7783"/>
+    <w:rsid w:val="001E7A4C"/>
     <w:rsid w:val="001E7ECD"/>
     <w:rsid w:val="001F0218"/>
     <w:rsid w:val="001F04D0"/>
     <w:rsid w:val="001F053A"/>
     <w:rsid w:val="001F0810"/>
     <w:rsid w:val="001F08C3"/>
     <w:rsid w:val="001F108F"/>
     <w:rsid w:val="001F185E"/>
     <w:rsid w:val="001F195B"/>
     <w:rsid w:val="001F1D34"/>
     <w:rsid w:val="001F1DD2"/>
     <w:rsid w:val="001F316F"/>
     <w:rsid w:val="001F3491"/>
     <w:rsid w:val="001F37BD"/>
     <w:rsid w:val="001F46A2"/>
     <w:rsid w:val="001F49D7"/>
     <w:rsid w:val="001F4C0F"/>
     <w:rsid w:val="001F4ED8"/>
     <w:rsid w:val="001F51F8"/>
     <w:rsid w:val="001F5C2E"/>
     <w:rsid w:val="001F5DB7"/>
     <w:rsid w:val="001F662A"/>
     <w:rsid w:val="001F6A80"/>
     <w:rsid w:val="001F6F12"/>
+    <w:rsid w:val="001F7DA0"/>
     <w:rsid w:val="00200094"/>
     <w:rsid w:val="002004C6"/>
     <w:rsid w:val="002006DD"/>
     <w:rsid w:val="00200945"/>
     <w:rsid w:val="002009A4"/>
     <w:rsid w:val="00200E2C"/>
     <w:rsid w:val="002013BE"/>
     <w:rsid w:val="002018D0"/>
     <w:rsid w:val="00201DD8"/>
     <w:rsid w:val="00202F93"/>
     <w:rsid w:val="00202FE1"/>
     <w:rsid w:val="0020314A"/>
     <w:rsid w:val="00203958"/>
+    <w:rsid w:val="0020415A"/>
     <w:rsid w:val="00204274"/>
     <w:rsid w:val="00204418"/>
     <w:rsid w:val="00204ACC"/>
     <w:rsid w:val="00204E26"/>
     <w:rsid w:val="002056F4"/>
     <w:rsid w:val="00205CC4"/>
+    <w:rsid w:val="00206013"/>
     <w:rsid w:val="002063D6"/>
     <w:rsid w:val="00206A6B"/>
     <w:rsid w:val="00206AB7"/>
     <w:rsid w:val="002070C8"/>
     <w:rsid w:val="002072F2"/>
     <w:rsid w:val="00207484"/>
     <w:rsid w:val="00207B43"/>
     <w:rsid w:val="00207C1F"/>
     <w:rsid w:val="00207CCF"/>
     <w:rsid w:val="0021009B"/>
     <w:rsid w:val="002100DF"/>
     <w:rsid w:val="0021011B"/>
     <w:rsid w:val="002104C5"/>
     <w:rsid w:val="002105B8"/>
     <w:rsid w:val="00210655"/>
     <w:rsid w:val="0021074A"/>
     <w:rsid w:val="00210EA4"/>
     <w:rsid w:val="002111F3"/>
     <w:rsid w:val="00211D3C"/>
     <w:rsid w:val="002120EA"/>
+    <w:rsid w:val="00212173"/>
     <w:rsid w:val="0021222F"/>
     <w:rsid w:val="00212254"/>
     <w:rsid w:val="00212499"/>
     <w:rsid w:val="00212CEB"/>
     <w:rsid w:val="00212F13"/>
     <w:rsid w:val="00213197"/>
     <w:rsid w:val="00213371"/>
     <w:rsid w:val="002139B1"/>
     <w:rsid w:val="00213F3C"/>
     <w:rsid w:val="00214061"/>
     <w:rsid w:val="00214191"/>
     <w:rsid w:val="002144B1"/>
     <w:rsid w:val="00214E7D"/>
     <w:rsid w:val="002160B6"/>
     <w:rsid w:val="00216569"/>
     <w:rsid w:val="00216902"/>
     <w:rsid w:val="00216B9F"/>
     <w:rsid w:val="00217157"/>
     <w:rsid w:val="00217952"/>
     <w:rsid w:val="00220135"/>
     <w:rsid w:val="002203F9"/>
     <w:rsid w:val="0022040B"/>
     <w:rsid w:val="00220803"/>
     <w:rsid w:val="00220E00"/>
     <w:rsid w:val="00220E16"/>
     <w:rsid w:val="00220ED0"/>
     <w:rsid w:val="002212C4"/>
     <w:rsid w:val="00221565"/>
     <w:rsid w:val="002216EB"/>
     <w:rsid w:val="002219B0"/>
     <w:rsid w:val="00222281"/>
     <w:rsid w:val="00222B1D"/>
     <w:rsid w:val="00222B72"/>
     <w:rsid w:val="002230E9"/>
     <w:rsid w:val="002232A4"/>
     <w:rsid w:val="0022367F"/>
     <w:rsid w:val="00223688"/>
     <w:rsid w:val="0022386C"/>
     <w:rsid w:val="00223CA7"/>
+    <w:rsid w:val="00223FCA"/>
     <w:rsid w:val="002240AA"/>
     <w:rsid w:val="00224DB6"/>
     <w:rsid w:val="00224F5C"/>
     <w:rsid w:val="002253D4"/>
     <w:rsid w:val="0022543D"/>
     <w:rsid w:val="00225470"/>
     <w:rsid w:val="00225D3E"/>
     <w:rsid w:val="002261A0"/>
     <w:rsid w:val="002261D1"/>
     <w:rsid w:val="002265C5"/>
     <w:rsid w:val="00226E4B"/>
     <w:rsid w:val="00226EA0"/>
     <w:rsid w:val="0022758A"/>
     <w:rsid w:val="002275E9"/>
     <w:rsid w:val="00227B11"/>
     <w:rsid w:val="00227E8C"/>
     <w:rsid w:val="00230053"/>
+    <w:rsid w:val="00230D9F"/>
     <w:rsid w:val="00230E7F"/>
     <w:rsid w:val="0023126C"/>
     <w:rsid w:val="00231336"/>
     <w:rsid w:val="0023160B"/>
     <w:rsid w:val="00231807"/>
     <w:rsid w:val="002328C1"/>
+    <w:rsid w:val="00232F47"/>
     <w:rsid w:val="0023316D"/>
     <w:rsid w:val="00233CAB"/>
     <w:rsid w:val="00233F65"/>
     <w:rsid w:val="0023403B"/>
     <w:rsid w:val="0023415B"/>
     <w:rsid w:val="00234226"/>
     <w:rsid w:val="002344F2"/>
     <w:rsid w:val="002348F0"/>
     <w:rsid w:val="00234DA9"/>
     <w:rsid w:val="00234E2D"/>
     <w:rsid w:val="00235158"/>
     <w:rsid w:val="002351B1"/>
     <w:rsid w:val="00236282"/>
     <w:rsid w:val="002369B1"/>
     <w:rsid w:val="00236CFA"/>
     <w:rsid w:val="00236E8F"/>
     <w:rsid w:val="002403BD"/>
     <w:rsid w:val="00240538"/>
     <w:rsid w:val="002407C3"/>
     <w:rsid w:val="00240BD6"/>
     <w:rsid w:val="00240D65"/>
     <w:rsid w:val="00240F6A"/>
     <w:rsid w:val="00241C09"/>
     <w:rsid w:val="00242BB9"/>
     <w:rsid w:val="00243B34"/>
     <w:rsid w:val="00243CD3"/>
     <w:rsid w:val="00244384"/>
     <w:rsid w:val="002443AB"/>
+    <w:rsid w:val="0024497D"/>
     <w:rsid w:val="00244A41"/>
     <w:rsid w:val="00245003"/>
     <w:rsid w:val="002459A3"/>
     <w:rsid w:val="00245A4D"/>
     <w:rsid w:val="00245BBF"/>
     <w:rsid w:val="002467B2"/>
     <w:rsid w:val="002500F2"/>
     <w:rsid w:val="00251547"/>
     <w:rsid w:val="00251887"/>
     <w:rsid w:val="002518D9"/>
     <w:rsid w:val="002519A7"/>
     <w:rsid w:val="00251A51"/>
     <w:rsid w:val="00251BEC"/>
     <w:rsid w:val="00251D87"/>
     <w:rsid w:val="00251EF3"/>
     <w:rsid w:val="00252063"/>
     <w:rsid w:val="002522C1"/>
     <w:rsid w:val="0025270C"/>
     <w:rsid w:val="00253152"/>
     <w:rsid w:val="00253186"/>
     <w:rsid w:val="002533FC"/>
     <w:rsid w:val="00253EE3"/>
     <w:rsid w:val="00254976"/>
     <w:rsid w:val="00254D3F"/>
     <w:rsid w:val="0025594D"/>
     <w:rsid w:val="00255FB1"/>
     <w:rsid w:val="002564E4"/>
     <w:rsid w:val="002565CD"/>
     <w:rsid w:val="002567D7"/>
     <w:rsid w:val="00256D54"/>
     <w:rsid w:val="0025747D"/>
     <w:rsid w:val="00257550"/>
     <w:rsid w:val="00257654"/>
     <w:rsid w:val="0025797A"/>
+    <w:rsid w:val="002602D7"/>
     <w:rsid w:val="00260495"/>
     <w:rsid w:val="00260550"/>
     <w:rsid w:val="002605A6"/>
     <w:rsid w:val="00261391"/>
     <w:rsid w:val="0026147E"/>
     <w:rsid w:val="00261554"/>
     <w:rsid w:val="0026186D"/>
     <w:rsid w:val="002618FE"/>
     <w:rsid w:val="00261C77"/>
     <w:rsid w:val="00262372"/>
     <w:rsid w:val="0026239F"/>
+    <w:rsid w:val="00262730"/>
     <w:rsid w:val="00262943"/>
     <w:rsid w:val="00262C1D"/>
     <w:rsid w:val="002631D6"/>
     <w:rsid w:val="0026320B"/>
     <w:rsid w:val="0026333C"/>
     <w:rsid w:val="002634F1"/>
     <w:rsid w:val="002635BC"/>
     <w:rsid w:val="0026461E"/>
     <w:rsid w:val="00264E08"/>
     <w:rsid w:val="002651D4"/>
     <w:rsid w:val="00265331"/>
     <w:rsid w:val="00265746"/>
     <w:rsid w:val="00265936"/>
     <w:rsid w:val="00265CAB"/>
     <w:rsid w:val="00266513"/>
     <w:rsid w:val="00266992"/>
     <w:rsid w:val="00267AFE"/>
     <w:rsid w:val="00267DFC"/>
     <w:rsid w:val="00270273"/>
     <w:rsid w:val="0027041D"/>
+    <w:rsid w:val="00271216"/>
     <w:rsid w:val="002713B1"/>
     <w:rsid w:val="00271653"/>
     <w:rsid w:val="00271BE9"/>
     <w:rsid w:val="002736CC"/>
     <w:rsid w:val="00273D6F"/>
     <w:rsid w:val="002742D1"/>
     <w:rsid w:val="00274A11"/>
     <w:rsid w:val="00274B63"/>
     <w:rsid w:val="00275137"/>
     <w:rsid w:val="00275351"/>
     <w:rsid w:val="002756CF"/>
     <w:rsid w:val="0027586D"/>
     <w:rsid w:val="00276D08"/>
     <w:rsid w:val="002770D2"/>
     <w:rsid w:val="00280880"/>
     <w:rsid w:val="00280D7A"/>
     <w:rsid w:val="00281001"/>
     <w:rsid w:val="0028260A"/>
     <w:rsid w:val="00282908"/>
     <w:rsid w:val="002833E4"/>
     <w:rsid w:val="002839DE"/>
     <w:rsid w:val="002845B2"/>
     <w:rsid w:val="002846FB"/>
     <w:rsid w:val="0028486D"/>
     <w:rsid w:val="002849F5"/>
@@ -26012,71 +26867,74 @@
     <w:rsid w:val="002A2BE6"/>
     <w:rsid w:val="002A3496"/>
     <w:rsid w:val="002A3874"/>
     <w:rsid w:val="002A3A1E"/>
     <w:rsid w:val="002A3A42"/>
     <w:rsid w:val="002A3FD7"/>
     <w:rsid w:val="002A495F"/>
     <w:rsid w:val="002A4CE9"/>
     <w:rsid w:val="002A5A15"/>
     <w:rsid w:val="002A607D"/>
     <w:rsid w:val="002A637C"/>
     <w:rsid w:val="002A70AF"/>
     <w:rsid w:val="002A7333"/>
     <w:rsid w:val="002A759F"/>
     <w:rsid w:val="002A7732"/>
     <w:rsid w:val="002A796B"/>
     <w:rsid w:val="002B01A5"/>
     <w:rsid w:val="002B087F"/>
     <w:rsid w:val="002B127D"/>
     <w:rsid w:val="002B1306"/>
     <w:rsid w:val="002B14C7"/>
     <w:rsid w:val="002B184D"/>
     <w:rsid w:val="002B194C"/>
     <w:rsid w:val="002B21A0"/>
     <w:rsid w:val="002B3001"/>
+    <w:rsid w:val="002B3591"/>
     <w:rsid w:val="002B3716"/>
     <w:rsid w:val="002B4263"/>
     <w:rsid w:val="002B4637"/>
     <w:rsid w:val="002B468C"/>
     <w:rsid w:val="002B4B53"/>
     <w:rsid w:val="002B4BF0"/>
     <w:rsid w:val="002B5B85"/>
     <w:rsid w:val="002B71B9"/>
     <w:rsid w:val="002B72C6"/>
     <w:rsid w:val="002B76F9"/>
     <w:rsid w:val="002B77F4"/>
+    <w:rsid w:val="002B7F6A"/>
     <w:rsid w:val="002C06A6"/>
     <w:rsid w:val="002C0C3E"/>
     <w:rsid w:val="002C0DE7"/>
     <w:rsid w:val="002C129E"/>
     <w:rsid w:val="002C1575"/>
     <w:rsid w:val="002C15B3"/>
     <w:rsid w:val="002C276A"/>
     <w:rsid w:val="002C2C47"/>
     <w:rsid w:val="002C2F91"/>
     <w:rsid w:val="002C311F"/>
+    <w:rsid w:val="002C322B"/>
     <w:rsid w:val="002C32C2"/>
     <w:rsid w:val="002C375F"/>
     <w:rsid w:val="002C391F"/>
     <w:rsid w:val="002C4BE4"/>
     <w:rsid w:val="002C4BE5"/>
     <w:rsid w:val="002C57AA"/>
     <w:rsid w:val="002C5A19"/>
     <w:rsid w:val="002C6414"/>
     <w:rsid w:val="002C7931"/>
     <w:rsid w:val="002C7B55"/>
     <w:rsid w:val="002D036D"/>
     <w:rsid w:val="002D052D"/>
     <w:rsid w:val="002D1049"/>
     <w:rsid w:val="002D172E"/>
     <w:rsid w:val="002D1B95"/>
     <w:rsid w:val="002D24BF"/>
     <w:rsid w:val="002D2595"/>
     <w:rsid w:val="002D287A"/>
     <w:rsid w:val="002D28E8"/>
     <w:rsid w:val="002D33F2"/>
     <w:rsid w:val="002D34DC"/>
     <w:rsid w:val="002D375A"/>
     <w:rsid w:val="002D37A2"/>
     <w:rsid w:val="002D4435"/>
     <w:rsid w:val="002D47AA"/>
@@ -26092,380 +26950,399 @@
     <w:rsid w:val="002D77EA"/>
     <w:rsid w:val="002D7ABD"/>
     <w:rsid w:val="002E0924"/>
     <w:rsid w:val="002E094C"/>
     <w:rsid w:val="002E1144"/>
     <w:rsid w:val="002E11DC"/>
     <w:rsid w:val="002E12F0"/>
     <w:rsid w:val="002E163D"/>
     <w:rsid w:val="002E170C"/>
     <w:rsid w:val="002E1848"/>
     <w:rsid w:val="002E2533"/>
     <w:rsid w:val="002E2C72"/>
     <w:rsid w:val="002E3F99"/>
     <w:rsid w:val="002E4137"/>
     <w:rsid w:val="002E41AF"/>
     <w:rsid w:val="002E444A"/>
     <w:rsid w:val="002E4A80"/>
     <w:rsid w:val="002E4ADF"/>
     <w:rsid w:val="002E4C83"/>
     <w:rsid w:val="002E4C87"/>
     <w:rsid w:val="002E5114"/>
     <w:rsid w:val="002E5478"/>
     <w:rsid w:val="002E55FC"/>
     <w:rsid w:val="002E590D"/>
     <w:rsid w:val="002E59BB"/>
+    <w:rsid w:val="002E6116"/>
     <w:rsid w:val="002E6556"/>
     <w:rsid w:val="002E74F4"/>
     <w:rsid w:val="002E7B3F"/>
     <w:rsid w:val="002F039F"/>
     <w:rsid w:val="002F0402"/>
     <w:rsid w:val="002F04D5"/>
     <w:rsid w:val="002F07DF"/>
     <w:rsid w:val="002F0EC3"/>
     <w:rsid w:val="002F14B0"/>
     <w:rsid w:val="002F1B71"/>
     <w:rsid w:val="002F1DAE"/>
     <w:rsid w:val="002F1E43"/>
     <w:rsid w:val="002F2143"/>
     <w:rsid w:val="002F234E"/>
     <w:rsid w:val="002F294B"/>
     <w:rsid w:val="002F39AE"/>
     <w:rsid w:val="002F3E83"/>
     <w:rsid w:val="002F40F2"/>
+    <w:rsid w:val="002F4803"/>
+    <w:rsid w:val="002F49CD"/>
     <w:rsid w:val="002F4B47"/>
     <w:rsid w:val="002F4D71"/>
     <w:rsid w:val="002F5156"/>
     <w:rsid w:val="002F51AE"/>
     <w:rsid w:val="002F5429"/>
     <w:rsid w:val="002F55A0"/>
     <w:rsid w:val="002F5CB2"/>
     <w:rsid w:val="002F60B4"/>
     <w:rsid w:val="002F62C6"/>
     <w:rsid w:val="002F64AA"/>
     <w:rsid w:val="002F69EB"/>
     <w:rsid w:val="002F6B6A"/>
     <w:rsid w:val="002F6F77"/>
     <w:rsid w:val="002F71A6"/>
     <w:rsid w:val="002F7378"/>
     <w:rsid w:val="002F772E"/>
     <w:rsid w:val="002F7796"/>
     <w:rsid w:val="003000EA"/>
     <w:rsid w:val="003004C9"/>
     <w:rsid w:val="00300555"/>
     <w:rsid w:val="00300D87"/>
     <w:rsid w:val="003013A5"/>
     <w:rsid w:val="003014E9"/>
     <w:rsid w:val="00301BA1"/>
     <w:rsid w:val="00301C8D"/>
     <w:rsid w:val="00301FDC"/>
     <w:rsid w:val="0030319F"/>
     <w:rsid w:val="003032A6"/>
     <w:rsid w:val="00303E0B"/>
     <w:rsid w:val="0030430B"/>
     <w:rsid w:val="00304B04"/>
+    <w:rsid w:val="00304E01"/>
+    <w:rsid w:val="00304E70"/>
     <w:rsid w:val="00305909"/>
     <w:rsid w:val="003062D1"/>
     <w:rsid w:val="00306B40"/>
     <w:rsid w:val="00306B93"/>
     <w:rsid w:val="00306CAF"/>
+    <w:rsid w:val="0031048E"/>
     <w:rsid w:val="003111FB"/>
     <w:rsid w:val="00311EC3"/>
     <w:rsid w:val="00312494"/>
     <w:rsid w:val="003126CC"/>
+    <w:rsid w:val="0031333D"/>
     <w:rsid w:val="00313667"/>
     <w:rsid w:val="00313994"/>
     <w:rsid w:val="0031498A"/>
     <w:rsid w:val="003151B3"/>
     <w:rsid w:val="00315AA9"/>
     <w:rsid w:val="003164A7"/>
     <w:rsid w:val="0031665C"/>
     <w:rsid w:val="00316F3F"/>
     <w:rsid w:val="00317094"/>
     <w:rsid w:val="003178D6"/>
     <w:rsid w:val="00317A3F"/>
     <w:rsid w:val="00317FB2"/>
     <w:rsid w:val="00320CB3"/>
     <w:rsid w:val="00321A09"/>
     <w:rsid w:val="00321D11"/>
     <w:rsid w:val="00321E42"/>
     <w:rsid w:val="003222C9"/>
     <w:rsid w:val="0032265B"/>
     <w:rsid w:val="003226FC"/>
     <w:rsid w:val="00322C05"/>
     <w:rsid w:val="00322D2A"/>
     <w:rsid w:val="00322D8E"/>
     <w:rsid w:val="00322E6C"/>
     <w:rsid w:val="00324247"/>
     <w:rsid w:val="003244AF"/>
     <w:rsid w:val="003246F2"/>
     <w:rsid w:val="00324A88"/>
     <w:rsid w:val="0032507F"/>
     <w:rsid w:val="0032527B"/>
     <w:rsid w:val="003253AA"/>
     <w:rsid w:val="0032582E"/>
+    <w:rsid w:val="00326118"/>
     <w:rsid w:val="003261AB"/>
     <w:rsid w:val="0032623B"/>
     <w:rsid w:val="0032662B"/>
     <w:rsid w:val="00326993"/>
     <w:rsid w:val="003275A3"/>
     <w:rsid w:val="00327745"/>
     <w:rsid w:val="00330018"/>
     <w:rsid w:val="00330392"/>
     <w:rsid w:val="003308CC"/>
+    <w:rsid w:val="00330989"/>
     <w:rsid w:val="00330C8A"/>
     <w:rsid w:val="00330E5C"/>
     <w:rsid w:val="00330F5A"/>
     <w:rsid w:val="00331109"/>
     <w:rsid w:val="0033161C"/>
     <w:rsid w:val="00331B4D"/>
     <w:rsid w:val="00332335"/>
     <w:rsid w:val="0033285B"/>
     <w:rsid w:val="003328DE"/>
     <w:rsid w:val="00332941"/>
     <w:rsid w:val="00332B72"/>
     <w:rsid w:val="00332EFF"/>
     <w:rsid w:val="00333E04"/>
     <w:rsid w:val="00333FA7"/>
     <w:rsid w:val="00334275"/>
     <w:rsid w:val="003343D4"/>
     <w:rsid w:val="00334DF5"/>
     <w:rsid w:val="00335330"/>
     <w:rsid w:val="00335789"/>
     <w:rsid w:val="00335AEC"/>
     <w:rsid w:val="00336275"/>
     <w:rsid w:val="0033673C"/>
     <w:rsid w:val="00337026"/>
     <w:rsid w:val="003378C6"/>
     <w:rsid w:val="003378DB"/>
     <w:rsid w:val="00337F3D"/>
     <w:rsid w:val="003406AA"/>
     <w:rsid w:val="003413EE"/>
     <w:rsid w:val="00341613"/>
     <w:rsid w:val="00341DF7"/>
     <w:rsid w:val="00342398"/>
+    <w:rsid w:val="00342636"/>
     <w:rsid w:val="00342E2B"/>
     <w:rsid w:val="0034340A"/>
     <w:rsid w:val="00343AE3"/>
     <w:rsid w:val="00343DE6"/>
     <w:rsid w:val="00343FA6"/>
     <w:rsid w:val="00344440"/>
     <w:rsid w:val="00344A20"/>
     <w:rsid w:val="00344B09"/>
     <w:rsid w:val="00344B78"/>
     <w:rsid w:val="00345022"/>
     <w:rsid w:val="00345262"/>
     <w:rsid w:val="00345859"/>
     <w:rsid w:val="00345F1F"/>
     <w:rsid w:val="00345F71"/>
     <w:rsid w:val="00345FDC"/>
     <w:rsid w:val="0034616B"/>
     <w:rsid w:val="0034701B"/>
     <w:rsid w:val="0034703A"/>
     <w:rsid w:val="00347146"/>
     <w:rsid w:val="00347DC7"/>
     <w:rsid w:val="00347FFE"/>
     <w:rsid w:val="003503F5"/>
     <w:rsid w:val="003505CC"/>
     <w:rsid w:val="003507CE"/>
     <w:rsid w:val="00350850"/>
     <w:rsid w:val="00350D26"/>
     <w:rsid w:val="0035185C"/>
     <w:rsid w:val="00351AF7"/>
     <w:rsid w:val="00352359"/>
     <w:rsid w:val="0035249B"/>
     <w:rsid w:val="00352A92"/>
     <w:rsid w:val="00352E1A"/>
     <w:rsid w:val="00352FC3"/>
     <w:rsid w:val="003536C0"/>
     <w:rsid w:val="00353703"/>
     <w:rsid w:val="0035383D"/>
     <w:rsid w:val="00353A03"/>
     <w:rsid w:val="00353A42"/>
     <w:rsid w:val="00353F8F"/>
     <w:rsid w:val="00354C6B"/>
     <w:rsid w:val="00354CE0"/>
     <w:rsid w:val="0035502E"/>
     <w:rsid w:val="00355573"/>
     <w:rsid w:val="00355C6B"/>
     <w:rsid w:val="00355D46"/>
+    <w:rsid w:val="00356251"/>
     <w:rsid w:val="00356571"/>
     <w:rsid w:val="0035675E"/>
     <w:rsid w:val="00356A1C"/>
+    <w:rsid w:val="00356B3D"/>
     <w:rsid w:val="00356FD9"/>
     <w:rsid w:val="00357F25"/>
     <w:rsid w:val="00360566"/>
     <w:rsid w:val="003608D1"/>
     <w:rsid w:val="00360A45"/>
     <w:rsid w:val="003612B4"/>
     <w:rsid w:val="003616EA"/>
     <w:rsid w:val="00361BB7"/>
+    <w:rsid w:val="00361BDA"/>
     <w:rsid w:val="003622E5"/>
     <w:rsid w:val="00362B03"/>
     <w:rsid w:val="00363364"/>
     <w:rsid w:val="00363792"/>
     <w:rsid w:val="00363866"/>
     <w:rsid w:val="00363B3C"/>
     <w:rsid w:val="00363BE6"/>
+    <w:rsid w:val="00364D39"/>
     <w:rsid w:val="00364E34"/>
     <w:rsid w:val="00365134"/>
     <w:rsid w:val="00365181"/>
     <w:rsid w:val="00365A68"/>
     <w:rsid w:val="00366084"/>
     <w:rsid w:val="003664B3"/>
     <w:rsid w:val="00366F47"/>
     <w:rsid w:val="003673C1"/>
     <w:rsid w:val="00367842"/>
     <w:rsid w:val="00367A43"/>
     <w:rsid w:val="00367D18"/>
     <w:rsid w:val="003700EB"/>
     <w:rsid w:val="00370276"/>
     <w:rsid w:val="003709CF"/>
     <w:rsid w:val="00370F14"/>
     <w:rsid w:val="00370FF5"/>
     <w:rsid w:val="003719CE"/>
     <w:rsid w:val="00371FD8"/>
     <w:rsid w:val="0037210B"/>
     <w:rsid w:val="00372321"/>
     <w:rsid w:val="003738BA"/>
     <w:rsid w:val="003738D1"/>
     <w:rsid w:val="00373A7A"/>
     <w:rsid w:val="00373C73"/>
     <w:rsid w:val="00373E83"/>
     <w:rsid w:val="0037441F"/>
     <w:rsid w:val="003747ED"/>
     <w:rsid w:val="00374CD3"/>
     <w:rsid w:val="00374F8A"/>
     <w:rsid w:val="00375115"/>
     <w:rsid w:val="003752FE"/>
     <w:rsid w:val="00375929"/>
     <w:rsid w:val="00375AE3"/>
+    <w:rsid w:val="00375BDB"/>
     <w:rsid w:val="00376641"/>
     <w:rsid w:val="00376A77"/>
     <w:rsid w:val="00376B8E"/>
     <w:rsid w:val="00376D0F"/>
     <w:rsid w:val="00376D81"/>
     <w:rsid w:val="00376E3F"/>
     <w:rsid w:val="00376F84"/>
     <w:rsid w:val="003776A0"/>
     <w:rsid w:val="00377A9F"/>
     <w:rsid w:val="00377F1E"/>
     <w:rsid w:val="00380005"/>
     <w:rsid w:val="003801A9"/>
     <w:rsid w:val="0038025E"/>
     <w:rsid w:val="00380297"/>
     <w:rsid w:val="00380424"/>
     <w:rsid w:val="003808FE"/>
     <w:rsid w:val="00380A0F"/>
     <w:rsid w:val="00380B59"/>
     <w:rsid w:val="003810B8"/>
     <w:rsid w:val="0038136A"/>
     <w:rsid w:val="003814FE"/>
     <w:rsid w:val="003815A7"/>
     <w:rsid w:val="003817DF"/>
     <w:rsid w:val="003818AF"/>
     <w:rsid w:val="0038264A"/>
     <w:rsid w:val="00382F89"/>
     <w:rsid w:val="00383B2C"/>
     <w:rsid w:val="00383CB0"/>
     <w:rsid w:val="00383DEA"/>
     <w:rsid w:val="00384B57"/>
     <w:rsid w:val="00385A40"/>
     <w:rsid w:val="00385ABA"/>
+    <w:rsid w:val="00385DE7"/>
     <w:rsid w:val="00386912"/>
     <w:rsid w:val="00386B5F"/>
     <w:rsid w:val="003872DF"/>
     <w:rsid w:val="00387A38"/>
     <w:rsid w:val="00387DE6"/>
     <w:rsid w:val="00390B47"/>
     <w:rsid w:val="00390D2A"/>
     <w:rsid w:val="003915C2"/>
     <w:rsid w:val="003916CD"/>
     <w:rsid w:val="003916DB"/>
     <w:rsid w:val="003918E7"/>
     <w:rsid w:val="00391DC6"/>
     <w:rsid w:val="0039207A"/>
     <w:rsid w:val="003920E6"/>
     <w:rsid w:val="00392B51"/>
     <w:rsid w:val="00392D49"/>
     <w:rsid w:val="00392DB0"/>
     <w:rsid w:val="00392EB9"/>
     <w:rsid w:val="003931C6"/>
     <w:rsid w:val="0039352C"/>
     <w:rsid w:val="00393560"/>
     <w:rsid w:val="00393BE0"/>
     <w:rsid w:val="00393C03"/>
+    <w:rsid w:val="00393D0A"/>
     <w:rsid w:val="003950E0"/>
     <w:rsid w:val="00395168"/>
     <w:rsid w:val="003953AA"/>
     <w:rsid w:val="003958DD"/>
     <w:rsid w:val="003959CD"/>
     <w:rsid w:val="00396D0D"/>
     <w:rsid w:val="00397617"/>
     <w:rsid w:val="00397F7F"/>
     <w:rsid w:val="003A057C"/>
     <w:rsid w:val="003A1013"/>
     <w:rsid w:val="003A10FA"/>
     <w:rsid w:val="003A1392"/>
     <w:rsid w:val="003A1744"/>
     <w:rsid w:val="003A2BD7"/>
     <w:rsid w:val="003A3084"/>
     <w:rsid w:val="003A3954"/>
     <w:rsid w:val="003A4B74"/>
+    <w:rsid w:val="003A4FF9"/>
     <w:rsid w:val="003A50AD"/>
     <w:rsid w:val="003A529B"/>
     <w:rsid w:val="003A5339"/>
     <w:rsid w:val="003A5390"/>
     <w:rsid w:val="003A5701"/>
     <w:rsid w:val="003A65AA"/>
     <w:rsid w:val="003A6689"/>
     <w:rsid w:val="003A66E0"/>
     <w:rsid w:val="003A74A3"/>
     <w:rsid w:val="003A7D99"/>
     <w:rsid w:val="003A7DBC"/>
     <w:rsid w:val="003A7EB6"/>
     <w:rsid w:val="003B0585"/>
     <w:rsid w:val="003B0690"/>
     <w:rsid w:val="003B0788"/>
     <w:rsid w:val="003B1845"/>
     <w:rsid w:val="003B1CE4"/>
     <w:rsid w:val="003B2528"/>
     <w:rsid w:val="003B25EE"/>
     <w:rsid w:val="003B26ED"/>
     <w:rsid w:val="003B270C"/>
     <w:rsid w:val="003B356D"/>
     <w:rsid w:val="003B380C"/>
     <w:rsid w:val="003B3EC0"/>
     <w:rsid w:val="003B492F"/>
     <w:rsid w:val="003B4A7B"/>
     <w:rsid w:val="003B4C4E"/>
     <w:rsid w:val="003B4D11"/>
     <w:rsid w:val="003B4E4E"/>
     <w:rsid w:val="003B5629"/>
     <w:rsid w:val="003B565C"/>
     <w:rsid w:val="003B5805"/>
     <w:rsid w:val="003B5926"/>
+    <w:rsid w:val="003B5A1F"/>
     <w:rsid w:val="003B5A98"/>
     <w:rsid w:val="003B5D76"/>
     <w:rsid w:val="003B63AC"/>
     <w:rsid w:val="003B64AA"/>
     <w:rsid w:val="003B6642"/>
     <w:rsid w:val="003B669E"/>
     <w:rsid w:val="003B695D"/>
     <w:rsid w:val="003B798C"/>
     <w:rsid w:val="003B7C76"/>
     <w:rsid w:val="003C01A7"/>
     <w:rsid w:val="003C01B3"/>
     <w:rsid w:val="003C0428"/>
     <w:rsid w:val="003C04DA"/>
     <w:rsid w:val="003C08C2"/>
     <w:rsid w:val="003C08FC"/>
     <w:rsid w:val="003C0BAC"/>
     <w:rsid w:val="003C1547"/>
     <w:rsid w:val="003C16E9"/>
     <w:rsid w:val="003C1E9F"/>
     <w:rsid w:val="003C22A3"/>
     <w:rsid w:val="003C2C75"/>
     <w:rsid w:val="003C2DA6"/>
     <w:rsid w:val="003C32A3"/>
     <w:rsid w:val="003C374A"/>
     <w:rsid w:val="003C39CC"/>
@@ -26473,75 +27350,77 @@
     <w:rsid w:val="003C3F8E"/>
     <w:rsid w:val="003C51E2"/>
     <w:rsid w:val="003C52FD"/>
     <w:rsid w:val="003C57FC"/>
     <w:rsid w:val="003C5FD8"/>
     <w:rsid w:val="003C6423"/>
     <w:rsid w:val="003C65E9"/>
     <w:rsid w:val="003C6C1F"/>
     <w:rsid w:val="003C7730"/>
     <w:rsid w:val="003C79CF"/>
     <w:rsid w:val="003D05BA"/>
     <w:rsid w:val="003D0B42"/>
     <w:rsid w:val="003D0DCB"/>
     <w:rsid w:val="003D0EA3"/>
     <w:rsid w:val="003D10B1"/>
     <w:rsid w:val="003D1233"/>
     <w:rsid w:val="003D13D1"/>
     <w:rsid w:val="003D14D0"/>
     <w:rsid w:val="003D14E2"/>
     <w:rsid w:val="003D1F75"/>
     <w:rsid w:val="003D247A"/>
     <w:rsid w:val="003D2751"/>
     <w:rsid w:val="003D2B10"/>
     <w:rsid w:val="003D2EEC"/>
     <w:rsid w:val="003D351B"/>
+    <w:rsid w:val="003D39B5"/>
     <w:rsid w:val="003D3CDE"/>
     <w:rsid w:val="003D3D75"/>
     <w:rsid w:val="003D4028"/>
     <w:rsid w:val="003D48A7"/>
     <w:rsid w:val="003D5CF7"/>
     <w:rsid w:val="003D626F"/>
     <w:rsid w:val="003D75E0"/>
     <w:rsid w:val="003D7892"/>
     <w:rsid w:val="003D7958"/>
     <w:rsid w:val="003D7C2C"/>
     <w:rsid w:val="003D7CD4"/>
     <w:rsid w:val="003E00AC"/>
     <w:rsid w:val="003E05D1"/>
     <w:rsid w:val="003E0915"/>
     <w:rsid w:val="003E092E"/>
     <w:rsid w:val="003E0B12"/>
     <w:rsid w:val="003E0BD4"/>
     <w:rsid w:val="003E1625"/>
     <w:rsid w:val="003E17A7"/>
     <w:rsid w:val="003E205F"/>
     <w:rsid w:val="003E27D6"/>
     <w:rsid w:val="003E2DC0"/>
     <w:rsid w:val="003E3025"/>
     <w:rsid w:val="003E38BC"/>
     <w:rsid w:val="003E3FAA"/>
+    <w:rsid w:val="003E424D"/>
     <w:rsid w:val="003E4728"/>
     <w:rsid w:val="003E4F34"/>
     <w:rsid w:val="003E61DE"/>
     <w:rsid w:val="003E6F29"/>
     <w:rsid w:val="003E70EC"/>
     <w:rsid w:val="003E7456"/>
     <w:rsid w:val="003E755E"/>
     <w:rsid w:val="003E7931"/>
     <w:rsid w:val="003E7968"/>
     <w:rsid w:val="003E7BF3"/>
     <w:rsid w:val="003E7C55"/>
     <w:rsid w:val="003E7CED"/>
     <w:rsid w:val="003F0542"/>
     <w:rsid w:val="003F0603"/>
     <w:rsid w:val="003F0D47"/>
     <w:rsid w:val="003F0F7A"/>
     <w:rsid w:val="003F15C9"/>
     <w:rsid w:val="003F19DA"/>
     <w:rsid w:val="003F1E0B"/>
     <w:rsid w:val="003F2110"/>
     <w:rsid w:val="003F22F9"/>
     <w:rsid w:val="003F23CF"/>
     <w:rsid w:val="003F249F"/>
     <w:rsid w:val="003F26F0"/>
     <w:rsid w:val="003F2B29"/>
@@ -26565,269 +27444,279 @@
     <w:rsid w:val="003F7BEB"/>
     <w:rsid w:val="003F7D64"/>
     <w:rsid w:val="00400876"/>
     <w:rsid w:val="00400D7E"/>
     <w:rsid w:val="00401785"/>
     <w:rsid w:val="00401FAC"/>
     <w:rsid w:val="004023EE"/>
     <w:rsid w:val="00402592"/>
     <w:rsid w:val="00402AFF"/>
     <w:rsid w:val="0040447D"/>
     <w:rsid w:val="0040459F"/>
     <w:rsid w:val="004047B4"/>
     <w:rsid w:val="0040558B"/>
     <w:rsid w:val="0040574A"/>
     <w:rsid w:val="00405880"/>
     <w:rsid w:val="00405A10"/>
     <w:rsid w:val="00405B16"/>
     <w:rsid w:val="00405B1D"/>
     <w:rsid w:val="004060E8"/>
     <w:rsid w:val="00406E85"/>
     <w:rsid w:val="00407837"/>
     <w:rsid w:val="00407A81"/>
     <w:rsid w:val="00407AEC"/>
     <w:rsid w:val="00407C6B"/>
     <w:rsid w:val="00407CEB"/>
+    <w:rsid w:val="00410072"/>
     <w:rsid w:val="004106EA"/>
     <w:rsid w:val="00410B6F"/>
     <w:rsid w:val="0041112C"/>
     <w:rsid w:val="00411894"/>
     <w:rsid w:val="004124F5"/>
     <w:rsid w:val="00412774"/>
     <w:rsid w:val="0041291A"/>
     <w:rsid w:val="00412A47"/>
     <w:rsid w:val="00412B27"/>
     <w:rsid w:val="00412E83"/>
     <w:rsid w:val="00412ED1"/>
     <w:rsid w:val="00413D8B"/>
     <w:rsid w:val="00414E78"/>
     <w:rsid w:val="004156D8"/>
     <w:rsid w:val="00415926"/>
     <w:rsid w:val="00415EE2"/>
     <w:rsid w:val="00416467"/>
     <w:rsid w:val="00416495"/>
     <w:rsid w:val="00416732"/>
     <w:rsid w:val="00416A53"/>
     <w:rsid w:val="00416CE1"/>
     <w:rsid w:val="004178F4"/>
     <w:rsid w:val="00417A0F"/>
     <w:rsid w:val="00417D30"/>
     <w:rsid w:val="00417EA5"/>
     <w:rsid w:val="004202DA"/>
     <w:rsid w:val="0042047B"/>
     <w:rsid w:val="004204BF"/>
     <w:rsid w:val="00420A58"/>
     <w:rsid w:val="00421143"/>
     <w:rsid w:val="004217FB"/>
     <w:rsid w:val="0042200C"/>
     <w:rsid w:val="004223BC"/>
     <w:rsid w:val="004225CB"/>
     <w:rsid w:val="00422910"/>
     <w:rsid w:val="00422FC9"/>
     <w:rsid w:val="00423317"/>
     <w:rsid w:val="00423459"/>
     <w:rsid w:val="0042348D"/>
     <w:rsid w:val="004238A6"/>
     <w:rsid w:val="00423A4C"/>
     <w:rsid w:val="00423DB6"/>
     <w:rsid w:val="00423EA1"/>
     <w:rsid w:val="00424232"/>
     <w:rsid w:val="004246A5"/>
     <w:rsid w:val="00424A6D"/>
     <w:rsid w:val="00424CF4"/>
     <w:rsid w:val="00424D6C"/>
     <w:rsid w:val="00424ECF"/>
     <w:rsid w:val="004257EE"/>
+    <w:rsid w:val="00425A0A"/>
     <w:rsid w:val="00426922"/>
     <w:rsid w:val="00426EAC"/>
     <w:rsid w:val="004276C9"/>
     <w:rsid w:val="00427736"/>
     <w:rsid w:val="00427B8F"/>
     <w:rsid w:val="00427CCB"/>
     <w:rsid w:val="00427FAF"/>
     <w:rsid w:val="004301E0"/>
     <w:rsid w:val="004301F1"/>
     <w:rsid w:val="004306AB"/>
     <w:rsid w:val="0043083C"/>
     <w:rsid w:val="00430C71"/>
     <w:rsid w:val="00431145"/>
     <w:rsid w:val="004315B8"/>
     <w:rsid w:val="00431E37"/>
     <w:rsid w:val="0043262B"/>
     <w:rsid w:val="00432D5C"/>
+    <w:rsid w:val="00432EC0"/>
     <w:rsid w:val="004330BF"/>
     <w:rsid w:val="0043342C"/>
     <w:rsid w:val="00433CE5"/>
     <w:rsid w:val="0043452A"/>
     <w:rsid w:val="0043476A"/>
     <w:rsid w:val="00434892"/>
     <w:rsid w:val="0043495D"/>
     <w:rsid w:val="00434A1C"/>
     <w:rsid w:val="00434ACC"/>
     <w:rsid w:val="00434F30"/>
     <w:rsid w:val="00435152"/>
     <w:rsid w:val="0043519D"/>
     <w:rsid w:val="0043561B"/>
     <w:rsid w:val="0043565E"/>
     <w:rsid w:val="004359A9"/>
     <w:rsid w:val="00436EC7"/>
     <w:rsid w:val="00437392"/>
     <w:rsid w:val="0043756D"/>
     <w:rsid w:val="00437B62"/>
     <w:rsid w:val="00437C94"/>
     <w:rsid w:val="004401FB"/>
     <w:rsid w:val="00441436"/>
     <w:rsid w:val="00442114"/>
     <w:rsid w:val="0044215E"/>
     <w:rsid w:val="004421CC"/>
+    <w:rsid w:val="00442530"/>
     <w:rsid w:val="004426D5"/>
+    <w:rsid w:val="00442752"/>
     <w:rsid w:val="00442BB2"/>
     <w:rsid w:val="00443301"/>
     <w:rsid w:val="00443835"/>
     <w:rsid w:val="00444B4A"/>
     <w:rsid w:val="00444C1C"/>
     <w:rsid w:val="00445237"/>
     <w:rsid w:val="004462A4"/>
     <w:rsid w:val="00446552"/>
     <w:rsid w:val="0044672D"/>
     <w:rsid w:val="00446968"/>
     <w:rsid w:val="00446C3F"/>
     <w:rsid w:val="00447851"/>
     <w:rsid w:val="00447858"/>
     <w:rsid w:val="00450935"/>
     <w:rsid w:val="00450AF6"/>
     <w:rsid w:val="00450BC7"/>
     <w:rsid w:val="0045100E"/>
     <w:rsid w:val="004511C6"/>
     <w:rsid w:val="00451C38"/>
     <w:rsid w:val="00451EA7"/>
     <w:rsid w:val="00451EB2"/>
     <w:rsid w:val="004529EE"/>
     <w:rsid w:val="00452CD7"/>
     <w:rsid w:val="004534CB"/>
     <w:rsid w:val="00453AE0"/>
     <w:rsid w:val="004540CD"/>
     <w:rsid w:val="0045493E"/>
     <w:rsid w:val="0045530C"/>
     <w:rsid w:val="004554F9"/>
+    <w:rsid w:val="00455595"/>
     <w:rsid w:val="004559E7"/>
     <w:rsid w:val="00455B69"/>
     <w:rsid w:val="004567FB"/>
     <w:rsid w:val="00456868"/>
     <w:rsid w:val="004574FF"/>
     <w:rsid w:val="004575F1"/>
     <w:rsid w:val="00457FC8"/>
     <w:rsid w:val="00460279"/>
     <w:rsid w:val="00460518"/>
+    <w:rsid w:val="00460C65"/>
     <w:rsid w:val="00460FBA"/>
     <w:rsid w:val="0046112E"/>
     <w:rsid w:val="0046152D"/>
     <w:rsid w:val="00461E65"/>
     <w:rsid w:val="00462BA3"/>
     <w:rsid w:val="004631DC"/>
     <w:rsid w:val="00463422"/>
     <w:rsid w:val="0046388A"/>
     <w:rsid w:val="00463B7F"/>
     <w:rsid w:val="00463B95"/>
     <w:rsid w:val="00463F74"/>
     <w:rsid w:val="004643A4"/>
     <w:rsid w:val="00464B56"/>
     <w:rsid w:val="00465159"/>
     <w:rsid w:val="004656C6"/>
     <w:rsid w:val="00465F00"/>
     <w:rsid w:val="00466255"/>
     <w:rsid w:val="004663B7"/>
     <w:rsid w:val="0046640A"/>
     <w:rsid w:val="00466471"/>
     <w:rsid w:val="00466A29"/>
     <w:rsid w:val="00466B6C"/>
     <w:rsid w:val="00467130"/>
     <w:rsid w:val="004671F0"/>
     <w:rsid w:val="00467218"/>
     <w:rsid w:val="0046756D"/>
     <w:rsid w:val="00467AD2"/>
     <w:rsid w:val="00467BFA"/>
     <w:rsid w:val="00470577"/>
     <w:rsid w:val="00470D50"/>
     <w:rsid w:val="00471097"/>
     <w:rsid w:val="004715A3"/>
+    <w:rsid w:val="0047196F"/>
     <w:rsid w:val="00472091"/>
     <w:rsid w:val="004720F6"/>
     <w:rsid w:val="004720FE"/>
     <w:rsid w:val="004721C8"/>
     <w:rsid w:val="00472599"/>
     <w:rsid w:val="00473711"/>
     <w:rsid w:val="004737BB"/>
     <w:rsid w:val="004738A3"/>
     <w:rsid w:val="00473CF3"/>
     <w:rsid w:val="0047494E"/>
     <w:rsid w:val="00474F26"/>
     <w:rsid w:val="004750E2"/>
     <w:rsid w:val="004750FC"/>
     <w:rsid w:val="004751EB"/>
     <w:rsid w:val="00475967"/>
     <w:rsid w:val="004759E7"/>
     <w:rsid w:val="004765E2"/>
     <w:rsid w:val="00477067"/>
     <w:rsid w:val="004770C2"/>
     <w:rsid w:val="00477746"/>
     <w:rsid w:val="00477772"/>
     <w:rsid w:val="004777B2"/>
     <w:rsid w:val="00477EA6"/>
     <w:rsid w:val="00480BD8"/>
     <w:rsid w:val="00480EBC"/>
     <w:rsid w:val="0048123C"/>
     <w:rsid w:val="004814E2"/>
     <w:rsid w:val="00481EDD"/>
     <w:rsid w:val="004820D9"/>
     <w:rsid w:val="004825CD"/>
     <w:rsid w:val="00482628"/>
     <w:rsid w:val="00482C69"/>
     <w:rsid w:val="00482E4D"/>
     <w:rsid w:val="00483861"/>
     <w:rsid w:val="00483955"/>
     <w:rsid w:val="0048401C"/>
     <w:rsid w:val="0048412D"/>
     <w:rsid w:val="00484192"/>
     <w:rsid w:val="004842F7"/>
     <w:rsid w:val="00484492"/>
     <w:rsid w:val="00484AB2"/>
     <w:rsid w:val="00484D53"/>
     <w:rsid w:val="00484F0E"/>
     <w:rsid w:val="004851B8"/>
     <w:rsid w:val="0048544E"/>
+    <w:rsid w:val="004854DA"/>
     <w:rsid w:val="00485606"/>
     <w:rsid w:val="004860A8"/>
     <w:rsid w:val="00486BFA"/>
     <w:rsid w:val="00486D32"/>
     <w:rsid w:val="00486F7C"/>
     <w:rsid w:val="004877FA"/>
     <w:rsid w:val="0048B513"/>
     <w:rsid w:val="00490076"/>
     <w:rsid w:val="00490112"/>
     <w:rsid w:val="00490327"/>
     <w:rsid w:val="004908F4"/>
+    <w:rsid w:val="00491A79"/>
     <w:rsid w:val="00491BFF"/>
     <w:rsid w:val="0049209D"/>
     <w:rsid w:val="00492146"/>
     <w:rsid w:val="00492259"/>
     <w:rsid w:val="00492659"/>
     <w:rsid w:val="00492B2D"/>
     <w:rsid w:val="0049348B"/>
     <w:rsid w:val="00493634"/>
     <w:rsid w:val="004938B0"/>
     <w:rsid w:val="00493E0B"/>
     <w:rsid w:val="0049459B"/>
     <w:rsid w:val="0049537E"/>
     <w:rsid w:val="00495B44"/>
     <w:rsid w:val="00495D6B"/>
     <w:rsid w:val="00495F6E"/>
     <w:rsid w:val="004964C4"/>
     <w:rsid w:val="0049655F"/>
     <w:rsid w:val="00496B87"/>
     <w:rsid w:val="004971F6"/>
     <w:rsid w:val="0049735D"/>
     <w:rsid w:val="00497537"/>
     <w:rsid w:val="00497799"/>
     <w:rsid w:val="004A04B6"/>
     <w:rsid w:val="004A06F1"/>
     <w:rsid w:val="004A07E7"/>
@@ -26869,608 +27758,637 @@
     <w:rsid w:val="004B1B3F"/>
     <w:rsid w:val="004B1C71"/>
     <w:rsid w:val="004B1C9A"/>
     <w:rsid w:val="004B20D9"/>
     <w:rsid w:val="004B21CE"/>
     <w:rsid w:val="004B2B44"/>
     <w:rsid w:val="004B309F"/>
     <w:rsid w:val="004B31ED"/>
     <w:rsid w:val="004B34AD"/>
     <w:rsid w:val="004B34E3"/>
     <w:rsid w:val="004B359B"/>
     <w:rsid w:val="004B36F4"/>
     <w:rsid w:val="004B36F7"/>
     <w:rsid w:val="004B3BB5"/>
     <w:rsid w:val="004B3C90"/>
     <w:rsid w:val="004B4467"/>
     <w:rsid w:val="004B4C4C"/>
     <w:rsid w:val="004B504D"/>
     <w:rsid w:val="004B51EC"/>
     <w:rsid w:val="004B5314"/>
     <w:rsid w:val="004B54C8"/>
     <w:rsid w:val="004B5DF4"/>
     <w:rsid w:val="004B6277"/>
     <w:rsid w:val="004B6581"/>
     <w:rsid w:val="004B6755"/>
+    <w:rsid w:val="004B6A7A"/>
     <w:rsid w:val="004B734E"/>
     <w:rsid w:val="004B77F1"/>
     <w:rsid w:val="004B7997"/>
     <w:rsid w:val="004B7BC5"/>
     <w:rsid w:val="004B7CAE"/>
+    <w:rsid w:val="004C0DC4"/>
+    <w:rsid w:val="004C1715"/>
     <w:rsid w:val="004C1F2D"/>
     <w:rsid w:val="004C201D"/>
     <w:rsid w:val="004C20E5"/>
     <w:rsid w:val="004C255B"/>
     <w:rsid w:val="004C260C"/>
     <w:rsid w:val="004C2BC4"/>
     <w:rsid w:val="004C30F4"/>
     <w:rsid w:val="004C355F"/>
     <w:rsid w:val="004C4053"/>
     <w:rsid w:val="004C44E7"/>
+    <w:rsid w:val="004C5116"/>
     <w:rsid w:val="004C5B86"/>
     <w:rsid w:val="004C6190"/>
     <w:rsid w:val="004C63F7"/>
     <w:rsid w:val="004C776F"/>
     <w:rsid w:val="004D0129"/>
     <w:rsid w:val="004D073D"/>
     <w:rsid w:val="004D0DDA"/>
     <w:rsid w:val="004D0F7B"/>
     <w:rsid w:val="004D0FF1"/>
     <w:rsid w:val="004D121D"/>
     <w:rsid w:val="004D2631"/>
     <w:rsid w:val="004D2877"/>
     <w:rsid w:val="004D2AFF"/>
+    <w:rsid w:val="004D35E8"/>
     <w:rsid w:val="004D36F6"/>
     <w:rsid w:val="004D3FE4"/>
     <w:rsid w:val="004D4141"/>
     <w:rsid w:val="004D443B"/>
     <w:rsid w:val="004D4CBF"/>
     <w:rsid w:val="004D4F3C"/>
     <w:rsid w:val="004D53B0"/>
     <w:rsid w:val="004D55E9"/>
+    <w:rsid w:val="004D5872"/>
     <w:rsid w:val="004D5940"/>
     <w:rsid w:val="004D5995"/>
     <w:rsid w:val="004D5C00"/>
     <w:rsid w:val="004D5C36"/>
     <w:rsid w:val="004D6197"/>
     <w:rsid w:val="004D62BC"/>
     <w:rsid w:val="004D63E7"/>
     <w:rsid w:val="004D657E"/>
     <w:rsid w:val="004D66A2"/>
     <w:rsid w:val="004D6BB9"/>
     <w:rsid w:val="004D7121"/>
     <w:rsid w:val="004D73E2"/>
     <w:rsid w:val="004D782B"/>
     <w:rsid w:val="004E0003"/>
     <w:rsid w:val="004E00CD"/>
     <w:rsid w:val="004E0249"/>
+    <w:rsid w:val="004E02BC"/>
     <w:rsid w:val="004E10AE"/>
     <w:rsid w:val="004E123E"/>
     <w:rsid w:val="004E1FE6"/>
     <w:rsid w:val="004E2256"/>
     <w:rsid w:val="004E22FA"/>
     <w:rsid w:val="004E2455"/>
     <w:rsid w:val="004E28B6"/>
     <w:rsid w:val="004E2904"/>
+    <w:rsid w:val="004E3D63"/>
     <w:rsid w:val="004E45C1"/>
     <w:rsid w:val="004E4604"/>
     <w:rsid w:val="004E4C13"/>
     <w:rsid w:val="004E4E5D"/>
     <w:rsid w:val="004E5497"/>
     <w:rsid w:val="004E5FEA"/>
     <w:rsid w:val="004E6C47"/>
     <w:rsid w:val="004E77FF"/>
     <w:rsid w:val="004F06B4"/>
     <w:rsid w:val="004F0F85"/>
     <w:rsid w:val="004F12A4"/>
     <w:rsid w:val="004F1602"/>
     <w:rsid w:val="004F16E4"/>
     <w:rsid w:val="004F1F29"/>
     <w:rsid w:val="004F22ED"/>
     <w:rsid w:val="004F3487"/>
     <w:rsid w:val="004F36CD"/>
     <w:rsid w:val="004F370B"/>
     <w:rsid w:val="004F38E0"/>
+    <w:rsid w:val="004F39A1"/>
     <w:rsid w:val="004F3CAD"/>
     <w:rsid w:val="004F40A6"/>
     <w:rsid w:val="004F412F"/>
     <w:rsid w:val="004F4962"/>
     <w:rsid w:val="004F5466"/>
     <w:rsid w:val="004F5FCC"/>
     <w:rsid w:val="004F63BB"/>
     <w:rsid w:val="004F6610"/>
     <w:rsid w:val="004F6FF4"/>
     <w:rsid w:val="004F7452"/>
     <w:rsid w:val="004F7650"/>
     <w:rsid w:val="004F7A16"/>
     <w:rsid w:val="004F7A5C"/>
     <w:rsid w:val="005009B7"/>
     <w:rsid w:val="00500A83"/>
     <w:rsid w:val="00500AC5"/>
     <w:rsid w:val="00500B68"/>
     <w:rsid w:val="00501506"/>
     <w:rsid w:val="0050183B"/>
     <w:rsid w:val="0050239D"/>
     <w:rsid w:val="0050248C"/>
     <w:rsid w:val="0050278F"/>
     <w:rsid w:val="005029F6"/>
     <w:rsid w:val="00502C6C"/>
     <w:rsid w:val="005031B0"/>
     <w:rsid w:val="0050347E"/>
     <w:rsid w:val="00504183"/>
     <w:rsid w:val="005041B3"/>
     <w:rsid w:val="00504526"/>
     <w:rsid w:val="00504657"/>
     <w:rsid w:val="00504823"/>
     <w:rsid w:val="00504851"/>
     <w:rsid w:val="00504EA0"/>
     <w:rsid w:val="00504F93"/>
     <w:rsid w:val="00504FD5"/>
     <w:rsid w:val="00505208"/>
     <w:rsid w:val="00505479"/>
     <w:rsid w:val="00505738"/>
     <w:rsid w:val="00505B66"/>
     <w:rsid w:val="00506357"/>
     <w:rsid w:val="00506419"/>
     <w:rsid w:val="005068FC"/>
     <w:rsid w:val="00506B3C"/>
     <w:rsid w:val="00506CDE"/>
     <w:rsid w:val="00506DBA"/>
     <w:rsid w:val="005071D3"/>
+    <w:rsid w:val="00507440"/>
     <w:rsid w:val="0050756E"/>
     <w:rsid w:val="00507885"/>
     <w:rsid w:val="00507B53"/>
     <w:rsid w:val="00507D73"/>
     <w:rsid w:val="005102E9"/>
     <w:rsid w:val="0051068D"/>
     <w:rsid w:val="005109C7"/>
     <w:rsid w:val="0051155B"/>
     <w:rsid w:val="00511816"/>
     <w:rsid w:val="00511A07"/>
     <w:rsid w:val="005123F4"/>
     <w:rsid w:val="00512456"/>
     <w:rsid w:val="00512931"/>
     <w:rsid w:val="005129BB"/>
     <w:rsid w:val="00512B6A"/>
     <w:rsid w:val="00512C3C"/>
     <w:rsid w:val="00512DFD"/>
     <w:rsid w:val="00513010"/>
     <w:rsid w:val="00513086"/>
     <w:rsid w:val="0051347D"/>
     <w:rsid w:val="00513728"/>
     <w:rsid w:val="005138E1"/>
     <w:rsid w:val="005143D9"/>
     <w:rsid w:val="00514965"/>
     <w:rsid w:val="00514E1D"/>
     <w:rsid w:val="00514F18"/>
     <w:rsid w:val="00514F6E"/>
     <w:rsid w:val="00515103"/>
     <w:rsid w:val="00515349"/>
     <w:rsid w:val="0051589D"/>
     <w:rsid w:val="00515A5E"/>
     <w:rsid w:val="005201AA"/>
     <w:rsid w:val="005202E5"/>
     <w:rsid w:val="00520F58"/>
     <w:rsid w:val="0052103C"/>
     <w:rsid w:val="0052104D"/>
     <w:rsid w:val="00521264"/>
+    <w:rsid w:val="005219ED"/>
     <w:rsid w:val="005239DD"/>
     <w:rsid w:val="0052438E"/>
     <w:rsid w:val="00524C8A"/>
     <w:rsid w:val="00524D66"/>
     <w:rsid w:val="00524FBA"/>
     <w:rsid w:val="00525167"/>
     <w:rsid w:val="00525309"/>
     <w:rsid w:val="00525523"/>
     <w:rsid w:val="00525AFB"/>
     <w:rsid w:val="005261A3"/>
     <w:rsid w:val="00526BC8"/>
     <w:rsid w:val="00526E76"/>
     <w:rsid w:val="0052701B"/>
     <w:rsid w:val="00527A0A"/>
     <w:rsid w:val="00530A0D"/>
     <w:rsid w:val="00530CFF"/>
     <w:rsid w:val="00530F68"/>
     <w:rsid w:val="0053158B"/>
     <w:rsid w:val="005315B5"/>
     <w:rsid w:val="005319AE"/>
     <w:rsid w:val="00531D2F"/>
     <w:rsid w:val="00531DA4"/>
     <w:rsid w:val="00531E9B"/>
     <w:rsid w:val="0053284C"/>
+    <w:rsid w:val="005332B6"/>
     <w:rsid w:val="0053362F"/>
     <w:rsid w:val="005336C4"/>
     <w:rsid w:val="00533877"/>
     <w:rsid w:val="00533888"/>
     <w:rsid w:val="00533EC1"/>
     <w:rsid w:val="00534431"/>
     <w:rsid w:val="0053554A"/>
     <w:rsid w:val="00535652"/>
     <w:rsid w:val="00535814"/>
     <w:rsid w:val="0053604E"/>
     <w:rsid w:val="00536A4D"/>
     <w:rsid w:val="00536BC6"/>
     <w:rsid w:val="00537552"/>
     <w:rsid w:val="005375D1"/>
     <w:rsid w:val="00540C8B"/>
     <w:rsid w:val="00540F6D"/>
     <w:rsid w:val="005411E2"/>
     <w:rsid w:val="00542110"/>
     <w:rsid w:val="0054274A"/>
     <w:rsid w:val="00543413"/>
     <w:rsid w:val="00543D73"/>
     <w:rsid w:val="0054445A"/>
     <w:rsid w:val="005449DD"/>
     <w:rsid w:val="00544CB6"/>
     <w:rsid w:val="00544EC6"/>
     <w:rsid w:val="00545DEB"/>
     <w:rsid w:val="00546092"/>
     <w:rsid w:val="00546342"/>
     <w:rsid w:val="0054649B"/>
     <w:rsid w:val="005464CF"/>
     <w:rsid w:val="00546B90"/>
     <w:rsid w:val="0054733A"/>
     <w:rsid w:val="0054749D"/>
     <w:rsid w:val="00547B7D"/>
     <w:rsid w:val="00547EF6"/>
     <w:rsid w:val="00550018"/>
     <w:rsid w:val="005505A7"/>
     <w:rsid w:val="00550D8A"/>
     <w:rsid w:val="0055155C"/>
+    <w:rsid w:val="0055186E"/>
     <w:rsid w:val="00551D3B"/>
     <w:rsid w:val="00551EF3"/>
     <w:rsid w:val="00552082"/>
     <w:rsid w:val="0055223C"/>
     <w:rsid w:val="00552B52"/>
     <w:rsid w:val="00552CE7"/>
     <w:rsid w:val="00553133"/>
     <w:rsid w:val="00553136"/>
     <w:rsid w:val="005534A1"/>
     <w:rsid w:val="005534BE"/>
     <w:rsid w:val="00553D4B"/>
     <w:rsid w:val="00553EF3"/>
     <w:rsid w:val="0055485F"/>
     <w:rsid w:val="00554E39"/>
     <w:rsid w:val="005552DF"/>
     <w:rsid w:val="00555FCA"/>
     <w:rsid w:val="005566D9"/>
     <w:rsid w:val="00556A3A"/>
     <w:rsid w:val="0055700D"/>
     <w:rsid w:val="005570DA"/>
     <w:rsid w:val="005571D4"/>
     <w:rsid w:val="0055753D"/>
     <w:rsid w:val="00557EBD"/>
+    <w:rsid w:val="00557F3F"/>
     <w:rsid w:val="005595E0"/>
     <w:rsid w:val="005600D4"/>
     <w:rsid w:val="005601C8"/>
     <w:rsid w:val="0056039E"/>
     <w:rsid w:val="0056057C"/>
     <w:rsid w:val="00560A27"/>
     <w:rsid w:val="00560AF6"/>
     <w:rsid w:val="00560B10"/>
     <w:rsid w:val="00560D91"/>
     <w:rsid w:val="005611A4"/>
     <w:rsid w:val="005611D6"/>
+    <w:rsid w:val="0056126D"/>
     <w:rsid w:val="00561659"/>
     <w:rsid w:val="00561F58"/>
     <w:rsid w:val="00563045"/>
     <w:rsid w:val="0056313A"/>
     <w:rsid w:val="0056369E"/>
     <w:rsid w:val="00563842"/>
     <w:rsid w:val="00565489"/>
     <w:rsid w:val="00565CF2"/>
     <w:rsid w:val="0056629F"/>
     <w:rsid w:val="0056668F"/>
     <w:rsid w:val="00566740"/>
     <w:rsid w:val="005672B9"/>
     <w:rsid w:val="00567380"/>
     <w:rsid w:val="005676F8"/>
     <w:rsid w:val="0056776C"/>
     <w:rsid w:val="005678E6"/>
     <w:rsid w:val="00567D39"/>
     <w:rsid w:val="0057003B"/>
     <w:rsid w:val="00570547"/>
     <w:rsid w:val="00570AD4"/>
     <w:rsid w:val="00570D57"/>
+    <w:rsid w:val="00570DBF"/>
     <w:rsid w:val="00570F0C"/>
     <w:rsid w:val="00571173"/>
     <w:rsid w:val="00571365"/>
+    <w:rsid w:val="005716FA"/>
     <w:rsid w:val="00571D21"/>
     <w:rsid w:val="00571EB4"/>
     <w:rsid w:val="0057205F"/>
     <w:rsid w:val="00572861"/>
     <w:rsid w:val="00572A0B"/>
     <w:rsid w:val="00572F05"/>
+    <w:rsid w:val="00572F53"/>
     <w:rsid w:val="00573A94"/>
     <w:rsid w:val="00574252"/>
     <w:rsid w:val="0057485D"/>
     <w:rsid w:val="00575566"/>
     <w:rsid w:val="005759E8"/>
     <w:rsid w:val="00575E22"/>
     <w:rsid w:val="00576CED"/>
     <w:rsid w:val="00577339"/>
     <w:rsid w:val="005774FA"/>
+    <w:rsid w:val="00577ACE"/>
     <w:rsid w:val="00577CAE"/>
     <w:rsid w:val="0057A67E"/>
     <w:rsid w:val="0057F0C5"/>
     <w:rsid w:val="005801FD"/>
     <w:rsid w:val="00580F9E"/>
     <w:rsid w:val="00581328"/>
     <w:rsid w:val="00582752"/>
     <w:rsid w:val="00582A8E"/>
     <w:rsid w:val="00583C33"/>
     <w:rsid w:val="00583CF3"/>
     <w:rsid w:val="00584720"/>
     <w:rsid w:val="0058484F"/>
     <w:rsid w:val="00584C8C"/>
     <w:rsid w:val="00584E23"/>
     <w:rsid w:val="00585D7E"/>
     <w:rsid w:val="00585E23"/>
     <w:rsid w:val="00585E2A"/>
     <w:rsid w:val="00585EEE"/>
     <w:rsid w:val="00585F1C"/>
     <w:rsid w:val="00585F67"/>
     <w:rsid w:val="005863EE"/>
     <w:rsid w:val="0058670B"/>
     <w:rsid w:val="00586727"/>
     <w:rsid w:val="0058690F"/>
     <w:rsid w:val="00586C21"/>
     <w:rsid w:val="00586D96"/>
     <w:rsid w:val="00586F66"/>
     <w:rsid w:val="00590528"/>
     <w:rsid w:val="00590614"/>
     <w:rsid w:val="00590A1E"/>
     <w:rsid w:val="00590D4A"/>
     <w:rsid w:val="00591312"/>
     <w:rsid w:val="00591781"/>
     <w:rsid w:val="00591AEA"/>
     <w:rsid w:val="00591C41"/>
     <w:rsid w:val="0059211B"/>
     <w:rsid w:val="0059249B"/>
     <w:rsid w:val="005929E2"/>
     <w:rsid w:val="00592FAB"/>
     <w:rsid w:val="00593487"/>
     <w:rsid w:val="005935C9"/>
     <w:rsid w:val="005937CD"/>
     <w:rsid w:val="00593C48"/>
     <w:rsid w:val="00593E91"/>
     <w:rsid w:val="00593F6F"/>
     <w:rsid w:val="00594182"/>
     <w:rsid w:val="005944E1"/>
+    <w:rsid w:val="00594AB1"/>
     <w:rsid w:val="00594C13"/>
     <w:rsid w:val="00594CA9"/>
     <w:rsid w:val="00595210"/>
     <w:rsid w:val="005953A6"/>
     <w:rsid w:val="00595418"/>
     <w:rsid w:val="005955FD"/>
     <w:rsid w:val="00595BC5"/>
+    <w:rsid w:val="00595CA9"/>
     <w:rsid w:val="00595E4C"/>
     <w:rsid w:val="00596290"/>
     <w:rsid w:val="00596496"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="00596DC6"/>
     <w:rsid w:val="0059773F"/>
     <w:rsid w:val="005A0093"/>
     <w:rsid w:val="005A023E"/>
     <w:rsid w:val="005A0AD9"/>
     <w:rsid w:val="005A0F9C"/>
     <w:rsid w:val="005A0FF2"/>
     <w:rsid w:val="005A1034"/>
     <w:rsid w:val="005A14D0"/>
     <w:rsid w:val="005A1AF5"/>
     <w:rsid w:val="005A1D77"/>
     <w:rsid w:val="005A1D9A"/>
     <w:rsid w:val="005A1F08"/>
     <w:rsid w:val="005A231F"/>
     <w:rsid w:val="005A2354"/>
     <w:rsid w:val="005A2609"/>
     <w:rsid w:val="005A3934"/>
     <w:rsid w:val="005A3FAF"/>
     <w:rsid w:val="005A46B3"/>
     <w:rsid w:val="005A52C8"/>
     <w:rsid w:val="005A5354"/>
     <w:rsid w:val="005A59F8"/>
     <w:rsid w:val="005A6C85"/>
     <w:rsid w:val="005A6D96"/>
     <w:rsid w:val="005A7112"/>
     <w:rsid w:val="005A7182"/>
     <w:rsid w:val="005A7468"/>
     <w:rsid w:val="005A7496"/>
     <w:rsid w:val="005A7623"/>
     <w:rsid w:val="005A7A89"/>
     <w:rsid w:val="005A7D8D"/>
     <w:rsid w:val="005A7D9B"/>
     <w:rsid w:val="005A7FAE"/>
     <w:rsid w:val="005B0413"/>
     <w:rsid w:val="005B0991"/>
     <w:rsid w:val="005B0A31"/>
     <w:rsid w:val="005B0C63"/>
     <w:rsid w:val="005B12FE"/>
     <w:rsid w:val="005B21E9"/>
+    <w:rsid w:val="005B22BB"/>
     <w:rsid w:val="005B26F6"/>
     <w:rsid w:val="005B2BC2"/>
     <w:rsid w:val="005B3689"/>
     <w:rsid w:val="005B3846"/>
     <w:rsid w:val="005B3FE8"/>
     <w:rsid w:val="005B4025"/>
     <w:rsid w:val="005B4504"/>
     <w:rsid w:val="005B4859"/>
     <w:rsid w:val="005B48E5"/>
     <w:rsid w:val="005B550B"/>
     <w:rsid w:val="005B5E9E"/>
     <w:rsid w:val="005B6421"/>
     <w:rsid w:val="005B680D"/>
     <w:rsid w:val="005B69ED"/>
     <w:rsid w:val="005B6B29"/>
     <w:rsid w:val="005B6C41"/>
     <w:rsid w:val="005B6CC9"/>
     <w:rsid w:val="005B70CB"/>
     <w:rsid w:val="005B7348"/>
     <w:rsid w:val="005B7CFB"/>
     <w:rsid w:val="005C01BA"/>
     <w:rsid w:val="005C07BE"/>
     <w:rsid w:val="005C0C4B"/>
     <w:rsid w:val="005C1332"/>
     <w:rsid w:val="005C1548"/>
     <w:rsid w:val="005C1A0E"/>
     <w:rsid w:val="005C1C74"/>
     <w:rsid w:val="005C1C85"/>
     <w:rsid w:val="005C1EE2"/>
     <w:rsid w:val="005C1F77"/>
     <w:rsid w:val="005C2385"/>
     <w:rsid w:val="005C2BFE"/>
+    <w:rsid w:val="005C35E7"/>
     <w:rsid w:val="005C3CB3"/>
     <w:rsid w:val="005C3E83"/>
     <w:rsid w:val="005C49C7"/>
     <w:rsid w:val="005C4CA1"/>
     <w:rsid w:val="005C4EB3"/>
     <w:rsid w:val="005C5613"/>
     <w:rsid w:val="005C579B"/>
     <w:rsid w:val="005C5996"/>
     <w:rsid w:val="005C5E6F"/>
     <w:rsid w:val="005C5FF4"/>
     <w:rsid w:val="005C690F"/>
     <w:rsid w:val="005C6CC2"/>
     <w:rsid w:val="005C6D2B"/>
     <w:rsid w:val="005C71BF"/>
     <w:rsid w:val="005C71DB"/>
     <w:rsid w:val="005C7536"/>
     <w:rsid w:val="005C76F7"/>
     <w:rsid w:val="005C7DE1"/>
     <w:rsid w:val="005C7E9D"/>
     <w:rsid w:val="005D0290"/>
     <w:rsid w:val="005D0806"/>
     <w:rsid w:val="005D0879"/>
     <w:rsid w:val="005D0D1B"/>
     <w:rsid w:val="005D0E83"/>
     <w:rsid w:val="005D0F33"/>
     <w:rsid w:val="005D1E92"/>
     <w:rsid w:val="005D20D3"/>
     <w:rsid w:val="005D22B3"/>
+    <w:rsid w:val="005D2AA8"/>
     <w:rsid w:val="005D2B5F"/>
     <w:rsid w:val="005D330F"/>
     <w:rsid w:val="005D37AD"/>
     <w:rsid w:val="005D3A8D"/>
     <w:rsid w:val="005D3DD3"/>
     <w:rsid w:val="005D3FD2"/>
+    <w:rsid w:val="005D408B"/>
     <w:rsid w:val="005D4129"/>
     <w:rsid w:val="005D4139"/>
     <w:rsid w:val="005D48B1"/>
     <w:rsid w:val="005D4C1F"/>
     <w:rsid w:val="005D5446"/>
     <w:rsid w:val="005D5464"/>
     <w:rsid w:val="005D5534"/>
     <w:rsid w:val="005D610B"/>
     <w:rsid w:val="005D6684"/>
     <w:rsid w:val="005D668F"/>
     <w:rsid w:val="005D70DB"/>
     <w:rsid w:val="005D76A3"/>
     <w:rsid w:val="005D7AAE"/>
     <w:rsid w:val="005D7D72"/>
     <w:rsid w:val="005E060E"/>
     <w:rsid w:val="005E0C68"/>
     <w:rsid w:val="005E0D98"/>
     <w:rsid w:val="005E1662"/>
     <w:rsid w:val="005E2223"/>
     <w:rsid w:val="005E2317"/>
     <w:rsid w:val="005E2607"/>
     <w:rsid w:val="005E2CAE"/>
     <w:rsid w:val="005E407A"/>
     <w:rsid w:val="005E4202"/>
     <w:rsid w:val="005E4644"/>
     <w:rsid w:val="005E466C"/>
     <w:rsid w:val="005E4872"/>
     <w:rsid w:val="005E5DE7"/>
     <w:rsid w:val="005E69D7"/>
     <w:rsid w:val="005F0343"/>
     <w:rsid w:val="005F0504"/>
     <w:rsid w:val="005F091B"/>
     <w:rsid w:val="005F0CE0"/>
     <w:rsid w:val="005F0FDB"/>
     <w:rsid w:val="005F14D7"/>
     <w:rsid w:val="005F1A2F"/>
     <w:rsid w:val="005F1CB8"/>
     <w:rsid w:val="005F1F51"/>
     <w:rsid w:val="005F2243"/>
     <w:rsid w:val="005F24A4"/>
     <w:rsid w:val="005F2658"/>
     <w:rsid w:val="005F2784"/>
+    <w:rsid w:val="005F2DFC"/>
     <w:rsid w:val="005F32C8"/>
     <w:rsid w:val="005F3433"/>
     <w:rsid w:val="005F3A70"/>
     <w:rsid w:val="005F4054"/>
     <w:rsid w:val="005F4AB0"/>
+    <w:rsid w:val="005F4CBB"/>
     <w:rsid w:val="005F51C3"/>
     <w:rsid w:val="005F5694"/>
     <w:rsid w:val="005F5C7E"/>
     <w:rsid w:val="005F6186"/>
     <w:rsid w:val="005F6397"/>
     <w:rsid w:val="005F6446"/>
     <w:rsid w:val="005F688D"/>
     <w:rsid w:val="005F6CC3"/>
     <w:rsid w:val="005F6E9B"/>
     <w:rsid w:val="005F7117"/>
     <w:rsid w:val="005F7358"/>
     <w:rsid w:val="005F73FA"/>
     <w:rsid w:val="005F7506"/>
     <w:rsid w:val="005F7719"/>
     <w:rsid w:val="005F7805"/>
     <w:rsid w:val="0060018B"/>
     <w:rsid w:val="00600A79"/>
     <w:rsid w:val="00600DF7"/>
     <w:rsid w:val="00601890"/>
     <w:rsid w:val="006019B2"/>
     <w:rsid w:val="006025C1"/>
     <w:rsid w:val="00602AE6"/>
     <w:rsid w:val="00602CC1"/>
     <w:rsid w:val="006032F4"/>
     <w:rsid w:val="0060346D"/>
     <w:rsid w:val="006035D1"/>
     <w:rsid w:val="006037F9"/>
     <w:rsid w:val="00603DB5"/>
     <w:rsid w:val="00604248"/>
+    <w:rsid w:val="006042B7"/>
     <w:rsid w:val="00604779"/>
     <w:rsid w:val="00604905"/>
     <w:rsid w:val="00605395"/>
     <w:rsid w:val="006054ED"/>
     <w:rsid w:val="00605667"/>
     <w:rsid w:val="00605BB7"/>
     <w:rsid w:val="00606057"/>
     <w:rsid w:val="0060607D"/>
     <w:rsid w:val="006060A5"/>
     <w:rsid w:val="0060659C"/>
     <w:rsid w:val="00607A79"/>
     <w:rsid w:val="00607BCB"/>
     <w:rsid w:val="00609093"/>
     <w:rsid w:val="00610608"/>
     <w:rsid w:val="006106BD"/>
     <w:rsid w:val="0061094D"/>
     <w:rsid w:val="00611639"/>
     <w:rsid w:val="006120D5"/>
     <w:rsid w:val="0061251C"/>
     <w:rsid w:val="006125A6"/>
     <w:rsid w:val="006129C7"/>
+    <w:rsid w:val="00612BF9"/>
     <w:rsid w:val="00612FA0"/>
     <w:rsid w:val="006136B6"/>
     <w:rsid w:val="006136D1"/>
     <w:rsid w:val="00613828"/>
     <w:rsid w:val="0061383A"/>
     <w:rsid w:val="006138B3"/>
     <w:rsid w:val="00613C53"/>
     <w:rsid w:val="00613DC7"/>
     <w:rsid w:val="00614029"/>
     <w:rsid w:val="006142AE"/>
     <w:rsid w:val="006142F0"/>
     <w:rsid w:val="00614562"/>
     <w:rsid w:val="0061548A"/>
     <w:rsid w:val="00615578"/>
     <w:rsid w:val="00615CDC"/>
     <w:rsid w:val="00616024"/>
     <w:rsid w:val="0061620F"/>
     <w:rsid w:val="00616827"/>
     <w:rsid w:val="00616B87"/>
     <w:rsid w:val="00616BD2"/>
     <w:rsid w:val="00617087"/>
     <w:rsid w:val="00617480"/>
     <w:rsid w:val="00617CCB"/>
     <w:rsid w:val="00617CD3"/>
     <w:rsid w:val="00617D48"/>
@@ -27478,324 +28396,339 @@
     <w:rsid w:val="00620999"/>
     <w:rsid w:val="00620E09"/>
     <w:rsid w:val="00620E36"/>
     <w:rsid w:val="00621965"/>
     <w:rsid w:val="00621D8F"/>
     <w:rsid w:val="0062290C"/>
     <w:rsid w:val="00622BB1"/>
     <w:rsid w:val="00622D41"/>
     <w:rsid w:val="00622DA2"/>
     <w:rsid w:val="006231E6"/>
     <w:rsid w:val="006235D0"/>
     <w:rsid w:val="006238F5"/>
     <w:rsid w:val="00623A9B"/>
     <w:rsid w:val="0062432C"/>
     <w:rsid w:val="0062472A"/>
     <w:rsid w:val="00624AF5"/>
     <w:rsid w:val="00625267"/>
     <w:rsid w:val="0062535A"/>
     <w:rsid w:val="00625407"/>
     <w:rsid w:val="006267F0"/>
     <w:rsid w:val="006268CE"/>
     <w:rsid w:val="006269B7"/>
     <w:rsid w:val="006269D5"/>
     <w:rsid w:val="006269E9"/>
     <w:rsid w:val="00626D18"/>
+    <w:rsid w:val="0062771C"/>
     <w:rsid w:val="006302E9"/>
     <w:rsid w:val="006303D9"/>
     <w:rsid w:val="00630645"/>
     <w:rsid w:val="00631385"/>
     <w:rsid w:val="006313EB"/>
     <w:rsid w:val="0063163B"/>
     <w:rsid w:val="0063165C"/>
     <w:rsid w:val="00631890"/>
     <w:rsid w:val="00631BC2"/>
     <w:rsid w:val="006322FC"/>
     <w:rsid w:val="00632399"/>
     <w:rsid w:val="006327D6"/>
     <w:rsid w:val="006330E9"/>
     <w:rsid w:val="006335AB"/>
     <w:rsid w:val="006337C6"/>
     <w:rsid w:val="0063392A"/>
     <w:rsid w:val="00634020"/>
     <w:rsid w:val="0063493A"/>
     <w:rsid w:val="00634AAC"/>
     <w:rsid w:val="00634CE2"/>
     <w:rsid w:val="00634D01"/>
     <w:rsid w:val="00634ECC"/>
     <w:rsid w:val="00634F84"/>
     <w:rsid w:val="00634F9E"/>
     <w:rsid w:val="00635107"/>
     <w:rsid w:val="006357E2"/>
     <w:rsid w:val="00635A28"/>
     <w:rsid w:val="00635CB0"/>
     <w:rsid w:val="0063617B"/>
     <w:rsid w:val="0063620C"/>
     <w:rsid w:val="006365C4"/>
     <w:rsid w:val="006368CB"/>
     <w:rsid w:val="00636AE6"/>
     <w:rsid w:val="00636F3E"/>
     <w:rsid w:val="00637972"/>
     <w:rsid w:val="00637C12"/>
     <w:rsid w:val="00637F58"/>
     <w:rsid w:val="006402DB"/>
     <w:rsid w:val="00640364"/>
     <w:rsid w:val="00640433"/>
     <w:rsid w:val="006409A7"/>
+    <w:rsid w:val="00641126"/>
     <w:rsid w:val="006414CF"/>
     <w:rsid w:val="0064152B"/>
     <w:rsid w:val="0064153C"/>
     <w:rsid w:val="00641F4B"/>
     <w:rsid w:val="00642120"/>
+    <w:rsid w:val="006437BA"/>
+    <w:rsid w:val="00643847"/>
     <w:rsid w:val="00643B95"/>
     <w:rsid w:val="00643BA1"/>
     <w:rsid w:val="00643C94"/>
     <w:rsid w:val="00643DA6"/>
     <w:rsid w:val="00643F7F"/>
     <w:rsid w:val="00644070"/>
     <w:rsid w:val="00644A91"/>
     <w:rsid w:val="0064547C"/>
     <w:rsid w:val="00646101"/>
     <w:rsid w:val="00646790"/>
     <w:rsid w:val="006468F3"/>
     <w:rsid w:val="00646AE4"/>
     <w:rsid w:val="006470FC"/>
     <w:rsid w:val="00647480"/>
     <w:rsid w:val="006476B7"/>
     <w:rsid w:val="0064783F"/>
     <w:rsid w:val="0064791A"/>
     <w:rsid w:val="00647D27"/>
     <w:rsid w:val="006501FC"/>
     <w:rsid w:val="00651301"/>
     <w:rsid w:val="0065140C"/>
     <w:rsid w:val="00651555"/>
     <w:rsid w:val="00651659"/>
+    <w:rsid w:val="0065173F"/>
     <w:rsid w:val="00651821"/>
     <w:rsid w:val="00651AD2"/>
     <w:rsid w:val="00651B2C"/>
     <w:rsid w:val="00651C1F"/>
     <w:rsid w:val="00651D9B"/>
     <w:rsid w:val="00652432"/>
     <w:rsid w:val="00652AFC"/>
     <w:rsid w:val="00652D2B"/>
     <w:rsid w:val="00653561"/>
     <w:rsid w:val="006535F1"/>
     <w:rsid w:val="006536BF"/>
     <w:rsid w:val="006541A4"/>
     <w:rsid w:val="0065434E"/>
     <w:rsid w:val="00654589"/>
     <w:rsid w:val="00654DF5"/>
     <w:rsid w:val="00654F69"/>
     <w:rsid w:val="0065542E"/>
     <w:rsid w:val="00655ABE"/>
+    <w:rsid w:val="00655BD0"/>
     <w:rsid w:val="006565AD"/>
     <w:rsid w:val="00656644"/>
     <w:rsid w:val="0065671D"/>
     <w:rsid w:val="00656BAA"/>
     <w:rsid w:val="006571DE"/>
     <w:rsid w:val="0065764F"/>
     <w:rsid w:val="0066016A"/>
     <w:rsid w:val="006604EE"/>
     <w:rsid w:val="006605A4"/>
     <w:rsid w:val="00661380"/>
     <w:rsid w:val="00661565"/>
     <w:rsid w:val="0066200C"/>
     <w:rsid w:val="006621DC"/>
     <w:rsid w:val="00662237"/>
     <w:rsid w:val="00662912"/>
     <w:rsid w:val="00663383"/>
     <w:rsid w:val="00663885"/>
     <w:rsid w:val="00664633"/>
     <w:rsid w:val="00664F64"/>
     <w:rsid w:val="006650A6"/>
     <w:rsid w:val="006653A7"/>
     <w:rsid w:val="006655EC"/>
     <w:rsid w:val="00666012"/>
     <w:rsid w:val="00666464"/>
     <w:rsid w:val="006665E8"/>
     <w:rsid w:val="00666C48"/>
     <w:rsid w:val="00667777"/>
     <w:rsid w:val="00667C1A"/>
     <w:rsid w:val="00667CFE"/>
     <w:rsid w:val="0067001F"/>
     <w:rsid w:val="0067044C"/>
     <w:rsid w:val="006707C1"/>
     <w:rsid w:val="00670A31"/>
     <w:rsid w:val="00670B06"/>
     <w:rsid w:val="00670F48"/>
     <w:rsid w:val="006714B6"/>
     <w:rsid w:val="0067192F"/>
     <w:rsid w:val="00672656"/>
     <w:rsid w:val="00673206"/>
     <w:rsid w:val="006733F9"/>
     <w:rsid w:val="0067387E"/>
     <w:rsid w:val="006738DC"/>
+    <w:rsid w:val="00673A43"/>
     <w:rsid w:val="00673D43"/>
     <w:rsid w:val="00674D6E"/>
     <w:rsid w:val="00674E66"/>
     <w:rsid w:val="00674E9C"/>
     <w:rsid w:val="00674FE1"/>
     <w:rsid w:val="006750F2"/>
     <w:rsid w:val="0067513C"/>
     <w:rsid w:val="006755AB"/>
     <w:rsid w:val="00675ADF"/>
     <w:rsid w:val="00676339"/>
     <w:rsid w:val="0067633F"/>
     <w:rsid w:val="006768F2"/>
     <w:rsid w:val="00676B1C"/>
     <w:rsid w:val="00676EC8"/>
     <w:rsid w:val="00677A5F"/>
     <w:rsid w:val="00677B6C"/>
     <w:rsid w:val="00677D3A"/>
     <w:rsid w:val="00680F85"/>
     <w:rsid w:val="006810B2"/>
     <w:rsid w:val="006817EB"/>
     <w:rsid w:val="00681BA5"/>
     <w:rsid w:val="006829BE"/>
     <w:rsid w:val="00682D52"/>
     <w:rsid w:val="006830DB"/>
     <w:rsid w:val="00683237"/>
     <w:rsid w:val="0068358A"/>
     <w:rsid w:val="00683DC3"/>
     <w:rsid w:val="00683F61"/>
     <w:rsid w:val="006841E0"/>
     <w:rsid w:val="006842D4"/>
     <w:rsid w:val="0068573F"/>
     <w:rsid w:val="00685968"/>
     <w:rsid w:val="0068649C"/>
+    <w:rsid w:val="00686784"/>
     <w:rsid w:val="00686A0E"/>
     <w:rsid w:val="00687258"/>
     <w:rsid w:val="00687669"/>
     <w:rsid w:val="006887ED"/>
     <w:rsid w:val="00690647"/>
     <w:rsid w:val="0069064B"/>
     <w:rsid w:val="006911AB"/>
     <w:rsid w:val="00691A59"/>
     <w:rsid w:val="00691C97"/>
+    <w:rsid w:val="00691EE2"/>
     <w:rsid w:val="00691F2B"/>
     <w:rsid w:val="006922AB"/>
     <w:rsid w:val="006923CA"/>
     <w:rsid w:val="0069282B"/>
     <w:rsid w:val="00693548"/>
     <w:rsid w:val="006936E2"/>
     <w:rsid w:val="0069389A"/>
     <w:rsid w:val="006940D8"/>
     <w:rsid w:val="0069418C"/>
     <w:rsid w:val="00694623"/>
     <w:rsid w:val="0069498E"/>
     <w:rsid w:val="00694BD6"/>
     <w:rsid w:val="006958DF"/>
     <w:rsid w:val="00695934"/>
     <w:rsid w:val="00695D5A"/>
     <w:rsid w:val="00696336"/>
     <w:rsid w:val="006964C3"/>
     <w:rsid w:val="0069709D"/>
     <w:rsid w:val="00697152"/>
     <w:rsid w:val="00697687"/>
     <w:rsid w:val="00697C79"/>
     <w:rsid w:val="006A0725"/>
     <w:rsid w:val="006A0B20"/>
     <w:rsid w:val="006A0B3A"/>
     <w:rsid w:val="006A0BB6"/>
     <w:rsid w:val="006A1040"/>
     <w:rsid w:val="006A1314"/>
     <w:rsid w:val="006A13A9"/>
     <w:rsid w:val="006A13AB"/>
     <w:rsid w:val="006A1C74"/>
     <w:rsid w:val="006A1D57"/>
     <w:rsid w:val="006A1F02"/>
     <w:rsid w:val="006A2195"/>
     <w:rsid w:val="006A2473"/>
     <w:rsid w:val="006A2A71"/>
     <w:rsid w:val="006A345F"/>
     <w:rsid w:val="006A39D0"/>
     <w:rsid w:val="006A3C64"/>
     <w:rsid w:val="006A4146"/>
+    <w:rsid w:val="006A4298"/>
     <w:rsid w:val="006A45E7"/>
     <w:rsid w:val="006A47E6"/>
     <w:rsid w:val="006A4A86"/>
     <w:rsid w:val="006A5045"/>
     <w:rsid w:val="006A57B3"/>
     <w:rsid w:val="006A5E47"/>
     <w:rsid w:val="006A5F3F"/>
     <w:rsid w:val="006A5FF3"/>
     <w:rsid w:val="006A6045"/>
     <w:rsid w:val="006A6484"/>
     <w:rsid w:val="006A75B5"/>
     <w:rsid w:val="006A79CA"/>
     <w:rsid w:val="006B01E9"/>
     <w:rsid w:val="006B0650"/>
     <w:rsid w:val="006B0ECA"/>
     <w:rsid w:val="006B0FDC"/>
     <w:rsid w:val="006B1134"/>
+    <w:rsid w:val="006B1304"/>
     <w:rsid w:val="006B1A20"/>
     <w:rsid w:val="006B2260"/>
     <w:rsid w:val="006B2366"/>
     <w:rsid w:val="006B250F"/>
     <w:rsid w:val="006B2580"/>
     <w:rsid w:val="006B25A1"/>
     <w:rsid w:val="006B27C1"/>
     <w:rsid w:val="006B27C5"/>
     <w:rsid w:val="006B3192"/>
     <w:rsid w:val="006B32F3"/>
     <w:rsid w:val="006B351A"/>
     <w:rsid w:val="006B4086"/>
     <w:rsid w:val="006B4239"/>
     <w:rsid w:val="006B431E"/>
     <w:rsid w:val="006B460F"/>
     <w:rsid w:val="006B487D"/>
     <w:rsid w:val="006B4A94"/>
     <w:rsid w:val="006B4C5F"/>
     <w:rsid w:val="006B5BF8"/>
     <w:rsid w:val="006B5E9C"/>
     <w:rsid w:val="006B604A"/>
     <w:rsid w:val="006B60F5"/>
     <w:rsid w:val="006B61B6"/>
     <w:rsid w:val="006B666F"/>
     <w:rsid w:val="006B6E20"/>
     <w:rsid w:val="006B6FE2"/>
     <w:rsid w:val="006B739D"/>
     <w:rsid w:val="006B7679"/>
     <w:rsid w:val="006B795C"/>
+    <w:rsid w:val="006B7CB4"/>
     <w:rsid w:val="006C0964"/>
     <w:rsid w:val="006C1099"/>
     <w:rsid w:val="006C1546"/>
     <w:rsid w:val="006C15F9"/>
     <w:rsid w:val="006C1D21"/>
     <w:rsid w:val="006C1D2C"/>
     <w:rsid w:val="006C22C1"/>
     <w:rsid w:val="006C2374"/>
     <w:rsid w:val="006C2410"/>
+    <w:rsid w:val="006C28D5"/>
     <w:rsid w:val="006C298F"/>
     <w:rsid w:val="006C2DC6"/>
     <w:rsid w:val="006C36DB"/>
     <w:rsid w:val="006C46E2"/>
     <w:rsid w:val="006C48B1"/>
+    <w:rsid w:val="006C4BDD"/>
     <w:rsid w:val="006C4EB4"/>
     <w:rsid w:val="006C511A"/>
     <w:rsid w:val="006C5D5B"/>
     <w:rsid w:val="006C634B"/>
+    <w:rsid w:val="006C6B7B"/>
     <w:rsid w:val="006C716A"/>
     <w:rsid w:val="006C7387"/>
     <w:rsid w:val="006C76E2"/>
     <w:rsid w:val="006C7788"/>
     <w:rsid w:val="006C7914"/>
     <w:rsid w:val="006C7F5E"/>
     <w:rsid w:val="006D04F6"/>
     <w:rsid w:val="006D0789"/>
     <w:rsid w:val="006D11CB"/>
     <w:rsid w:val="006D1D9B"/>
     <w:rsid w:val="006D1FD8"/>
     <w:rsid w:val="006D2068"/>
     <w:rsid w:val="006D347D"/>
     <w:rsid w:val="006D385E"/>
     <w:rsid w:val="006D3A0D"/>
     <w:rsid w:val="006D3B62"/>
     <w:rsid w:val="006D4060"/>
     <w:rsid w:val="006D4D42"/>
     <w:rsid w:val="006D4E4C"/>
     <w:rsid w:val="006D4EDF"/>
     <w:rsid w:val="006D5189"/>
     <w:rsid w:val="006D52DF"/>
     <w:rsid w:val="006D5437"/>
     <w:rsid w:val="006D5812"/>
     <w:rsid w:val="006D5829"/>
@@ -27849,50 +28782,51 @@
     <w:rsid w:val="006F436C"/>
     <w:rsid w:val="006F43FC"/>
     <w:rsid w:val="006F47B7"/>
     <w:rsid w:val="006F5080"/>
     <w:rsid w:val="006F587C"/>
     <w:rsid w:val="006F6567"/>
     <w:rsid w:val="006F6738"/>
     <w:rsid w:val="006F6A3B"/>
     <w:rsid w:val="006F6D5B"/>
     <w:rsid w:val="006F6F86"/>
     <w:rsid w:val="006F72D0"/>
     <w:rsid w:val="006F7444"/>
     <w:rsid w:val="006F7D21"/>
     <w:rsid w:val="007005C1"/>
     <w:rsid w:val="00700642"/>
     <w:rsid w:val="007006DA"/>
     <w:rsid w:val="00701171"/>
     <w:rsid w:val="007016AB"/>
     <w:rsid w:val="007016AC"/>
     <w:rsid w:val="00701C0F"/>
     <w:rsid w:val="00701EFF"/>
     <w:rsid w:val="0070211D"/>
     <w:rsid w:val="007023EF"/>
     <w:rsid w:val="007029B4"/>
     <w:rsid w:val="00702A1F"/>
+    <w:rsid w:val="00702ADA"/>
     <w:rsid w:val="00702F29"/>
     <w:rsid w:val="00702F92"/>
     <w:rsid w:val="00703B03"/>
     <w:rsid w:val="00704332"/>
     <w:rsid w:val="00704928"/>
     <w:rsid w:val="00704D4B"/>
     <w:rsid w:val="007062B7"/>
     <w:rsid w:val="007062D9"/>
     <w:rsid w:val="0070664D"/>
     <w:rsid w:val="007066B7"/>
     <w:rsid w:val="00706AD6"/>
     <w:rsid w:val="00706C0F"/>
     <w:rsid w:val="00707244"/>
     <w:rsid w:val="007074A3"/>
     <w:rsid w:val="00707AF1"/>
     <w:rsid w:val="00707F9D"/>
     <w:rsid w:val="00710078"/>
     <w:rsid w:val="0071017F"/>
     <w:rsid w:val="0071045A"/>
     <w:rsid w:val="0071116E"/>
     <w:rsid w:val="00711595"/>
     <w:rsid w:val="0071177B"/>
     <w:rsid w:val="00712061"/>
     <w:rsid w:val="007121E0"/>
     <w:rsid w:val="00712918"/>
@@ -27991,150 +28925,159 @@
     <w:rsid w:val="00748499"/>
     <w:rsid w:val="00750000"/>
     <w:rsid w:val="0075067E"/>
     <w:rsid w:val="00750AD6"/>
     <w:rsid w:val="00751046"/>
     <w:rsid w:val="00751428"/>
     <w:rsid w:val="007522A9"/>
     <w:rsid w:val="007528DE"/>
     <w:rsid w:val="00752D33"/>
     <w:rsid w:val="00753181"/>
     <w:rsid w:val="007534DD"/>
     <w:rsid w:val="00753AD7"/>
     <w:rsid w:val="0075418A"/>
     <w:rsid w:val="00754662"/>
     <w:rsid w:val="00754867"/>
     <w:rsid w:val="00754B1A"/>
     <w:rsid w:val="00754CB5"/>
     <w:rsid w:val="00754DDF"/>
     <w:rsid w:val="00755545"/>
     <w:rsid w:val="00755E3A"/>
     <w:rsid w:val="007562AE"/>
     <w:rsid w:val="0075647B"/>
     <w:rsid w:val="0075670F"/>
     <w:rsid w:val="007567F7"/>
     <w:rsid w:val="00756804"/>
+    <w:rsid w:val="00756AA4"/>
     <w:rsid w:val="00756C6C"/>
     <w:rsid w:val="007571A7"/>
     <w:rsid w:val="007571B5"/>
     <w:rsid w:val="00757316"/>
     <w:rsid w:val="00757CFE"/>
     <w:rsid w:val="00757F09"/>
     <w:rsid w:val="00757F33"/>
     <w:rsid w:val="007606C9"/>
     <w:rsid w:val="00760814"/>
     <w:rsid w:val="00760A54"/>
     <w:rsid w:val="00760C38"/>
     <w:rsid w:val="00760EE7"/>
     <w:rsid w:val="00761335"/>
     <w:rsid w:val="00762041"/>
     <w:rsid w:val="007625FF"/>
     <w:rsid w:val="007626A9"/>
+    <w:rsid w:val="00763938"/>
     <w:rsid w:val="00764091"/>
     <w:rsid w:val="007646B6"/>
     <w:rsid w:val="007648C5"/>
     <w:rsid w:val="00764B48"/>
     <w:rsid w:val="00764FEA"/>
+    <w:rsid w:val="007650A6"/>
     <w:rsid w:val="007653D3"/>
     <w:rsid w:val="0076546E"/>
     <w:rsid w:val="00765925"/>
     <w:rsid w:val="00765B19"/>
     <w:rsid w:val="00765FD4"/>
     <w:rsid w:val="007660AC"/>
     <w:rsid w:val="00766A10"/>
     <w:rsid w:val="00766C10"/>
     <w:rsid w:val="00766C35"/>
     <w:rsid w:val="00766CCB"/>
     <w:rsid w:val="0076755B"/>
     <w:rsid w:val="00767EA5"/>
     <w:rsid w:val="00767FFC"/>
     <w:rsid w:val="00770210"/>
     <w:rsid w:val="0077077C"/>
     <w:rsid w:val="00770E86"/>
     <w:rsid w:val="00770F58"/>
     <w:rsid w:val="007712B4"/>
     <w:rsid w:val="00771495"/>
     <w:rsid w:val="00771743"/>
     <w:rsid w:val="00771A54"/>
     <w:rsid w:val="00771C35"/>
     <w:rsid w:val="00771EFE"/>
     <w:rsid w:val="0077283E"/>
     <w:rsid w:val="00772860"/>
     <w:rsid w:val="00772BC1"/>
     <w:rsid w:val="00772BCD"/>
     <w:rsid w:val="00772EA6"/>
     <w:rsid w:val="00772F9B"/>
     <w:rsid w:val="0077344F"/>
     <w:rsid w:val="00773812"/>
     <w:rsid w:val="007739E9"/>
     <w:rsid w:val="00773C9F"/>
     <w:rsid w:val="00774237"/>
     <w:rsid w:val="007752DD"/>
+    <w:rsid w:val="00775A39"/>
+    <w:rsid w:val="0077601E"/>
     <w:rsid w:val="007770A3"/>
     <w:rsid w:val="007801FB"/>
     <w:rsid w:val="00780700"/>
     <w:rsid w:val="00780D4F"/>
     <w:rsid w:val="00780FE5"/>
     <w:rsid w:val="0078157A"/>
     <w:rsid w:val="00781957"/>
     <w:rsid w:val="007819F8"/>
     <w:rsid w:val="00781BE5"/>
     <w:rsid w:val="007821CA"/>
     <w:rsid w:val="00782701"/>
     <w:rsid w:val="00782BC6"/>
     <w:rsid w:val="00782E0E"/>
     <w:rsid w:val="0078306F"/>
+    <w:rsid w:val="00783455"/>
     <w:rsid w:val="00783478"/>
     <w:rsid w:val="00783848"/>
     <w:rsid w:val="00783CF6"/>
     <w:rsid w:val="007841AF"/>
     <w:rsid w:val="007842BA"/>
     <w:rsid w:val="00784383"/>
+    <w:rsid w:val="0078506D"/>
     <w:rsid w:val="0078526E"/>
     <w:rsid w:val="00785436"/>
     <w:rsid w:val="007854E8"/>
     <w:rsid w:val="00785C93"/>
     <w:rsid w:val="007868F8"/>
     <w:rsid w:val="0078697A"/>
     <w:rsid w:val="00786B98"/>
+    <w:rsid w:val="00786DF5"/>
     <w:rsid w:val="0078787A"/>
     <w:rsid w:val="007878D8"/>
     <w:rsid w:val="00791365"/>
     <w:rsid w:val="0079146A"/>
     <w:rsid w:val="007916AB"/>
     <w:rsid w:val="0079253E"/>
     <w:rsid w:val="00792574"/>
     <w:rsid w:val="00793704"/>
     <w:rsid w:val="00793A7F"/>
     <w:rsid w:val="007946B3"/>
     <w:rsid w:val="00794832"/>
     <w:rsid w:val="00794989"/>
     <w:rsid w:val="00794DB2"/>
     <w:rsid w:val="00796053"/>
     <w:rsid w:val="007961D6"/>
     <w:rsid w:val="007970BA"/>
     <w:rsid w:val="00797547"/>
+    <w:rsid w:val="0079775F"/>
     <w:rsid w:val="00797780"/>
     <w:rsid w:val="00797D7C"/>
     <w:rsid w:val="007A0CBE"/>
     <w:rsid w:val="007A0D7E"/>
     <w:rsid w:val="007A159F"/>
     <w:rsid w:val="007A20A0"/>
     <w:rsid w:val="007A28A9"/>
     <w:rsid w:val="007A2FD4"/>
     <w:rsid w:val="007A358C"/>
     <w:rsid w:val="007A399F"/>
     <w:rsid w:val="007A3EB5"/>
     <w:rsid w:val="007A417F"/>
     <w:rsid w:val="007A46C4"/>
     <w:rsid w:val="007A48E0"/>
     <w:rsid w:val="007A4AD0"/>
     <w:rsid w:val="007A4E25"/>
     <w:rsid w:val="007A4F04"/>
     <w:rsid w:val="007A5290"/>
     <w:rsid w:val="007A5456"/>
     <w:rsid w:val="007A5E8A"/>
     <w:rsid w:val="007A5EE6"/>
     <w:rsid w:val="007A6071"/>
     <w:rsid w:val="007A6430"/>
     <w:rsid w:val="007A6808"/>
     <w:rsid w:val="007A6957"/>
@@ -28265,50 +29208,51 @@
     <w:rsid w:val="007F0F03"/>
     <w:rsid w:val="007F147E"/>
     <w:rsid w:val="007F1851"/>
     <w:rsid w:val="007F20E1"/>
     <w:rsid w:val="007F2929"/>
     <w:rsid w:val="007F38C5"/>
     <w:rsid w:val="007F402D"/>
     <w:rsid w:val="007F40BF"/>
     <w:rsid w:val="007F41BD"/>
     <w:rsid w:val="007F4863"/>
     <w:rsid w:val="007F4DD1"/>
     <w:rsid w:val="007F519F"/>
     <w:rsid w:val="007F54FE"/>
     <w:rsid w:val="007F556E"/>
     <w:rsid w:val="007F582E"/>
     <w:rsid w:val="007F5B7E"/>
     <w:rsid w:val="007F5BA0"/>
     <w:rsid w:val="007F5DF5"/>
     <w:rsid w:val="007F61E6"/>
     <w:rsid w:val="007F6FDB"/>
     <w:rsid w:val="007F741E"/>
     <w:rsid w:val="007F7445"/>
     <w:rsid w:val="007F751D"/>
     <w:rsid w:val="007F75DB"/>
     <w:rsid w:val="007F7CC0"/>
+    <w:rsid w:val="007F7CEE"/>
     <w:rsid w:val="007F7E9B"/>
     <w:rsid w:val="00800512"/>
     <w:rsid w:val="0080074F"/>
     <w:rsid w:val="00800945"/>
     <w:rsid w:val="00800C3A"/>
     <w:rsid w:val="00801506"/>
     <w:rsid w:val="00801942"/>
     <w:rsid w:val="00801B7B"/>
     <w:rsid w:val="00801C2E"/>
     <w:rsid w:val="00801FCF"/>
     <w:rsid w:val="008025BC"/>
     <w:rsid w:val="008032E5"/>
     <w:rsid w:val="00803D50"/>
     <w:rsid w:val="00803F5F"/>
     <w:rsid w:val="008046E0"/>
     <w:rsid w:val="00804811"/>
     <w:rsid w:val="00804C1F"/>
     <w:rsid w:val="00804FBB"/>
     <w:rsid w:val="00805083"/>
     <w:rsid w:val="0080515E"/>
     <w:rsid w:val="0080527E"/>
     <w:rsid w:val="008052FF"/>
     <w:rsid w:val="0080573E"/>
     <w:rsid w:val="00805802"/>
     <w:rsid w:val="00805BDE"/>
@@ -28353,50 +29297,51 @@
     <w:rsid w:val="00817874"/>
     <w:rsid w:val="0081795B"/>
     <w:rsid w:val="00817BF1"/>
     <w:rsid w:val="0081815A"/>
     <w:rsid w:val="008200FA"/>
     <w:rsid w:val="00820387"/>
     <w:rsid w:val="008204DC"/>
     <w:rsid w:val="008206B5"/>
     <w:rsid w:val="00820AD5"/>
     <w:rsid w:val="00820ED7"/>
     <w:rsid w:val="00820F05"/>
     <w:rsid w:val="00820FB1"/>
     <w:rsid w:val="00821528"/>
     <w:rsid w:val="00821895"/>
     <w:rsid w:val="00821C15"/>
     <w:rsid w:val="00822017"/>
     <w:rsid w:val="0082214A"/>
     <w:rsid w:val="00822233"/>
     <w:rsid w:val="008226D2"/>
     <w:rsid w:val="008227FD"/>
     <w:rsid w:val="00823CFA"/>
     <w:rsid w:val="00823DE8"/>
     <w:rsid w:val="00823E55"/>
     <w:rsid w:val="00823F47"/>
     <w:rsid w:val="00824027"/>
+    <w:rsid w:val="00824426"/>
     <w:rsid w:val="00824993"/>
     <w:rsid w:val="00824CF5"/>
     <w:rsid w:val="0082549B"/>
     <w:rsid w:val="00825516"/>
     <w:rsid w:val="00825688"/>
     <w:rsid w:val="00826195"/>
     <w:rsid w:val="008263C2"/>
     <w:rsid w:val="00826767"/>
     <w:rsid w:val="00826798"/>
     <w:rsid w:val="008267FA"/>
     <w:rsid w:val="00826E9A"/>
     <w:rsid w:val="008270E6"/>
     <w:rsid w:val="0082777A"/>
     <w:rsid w:val="00827889"/>
     <w:rsid w:val="00827D28"/>
     <w:rsid w:val="0083053A"/>
     <w:rsid w:val="0083060E"/>
     <w:rsid w:val="008308CF"/>
     <w:rsid w:val="0083099B"/>
     <w:rsid w:val="00830A53"/>
     <w:rsid w:val="00830C6C"/>
     <w:rsid w:val="008311FA"/>
     <w:rsid w:val="00831309"/>
     <w:rsid w:val="0083172E"/>
     <w:rsid w:val="00831989"/>
@@ -28423,107 +29368,110 @@
     <w:rsid w:val="00836A05"/>
     <w:rsid w:val="00836C44"/>
     <w:rsid w:val="00836D07"/>
     <w:rsid w:val="00837B84"/>
     <w:rsid w:val="00837E61"/>
     <w:rsid w:val="00840183"/>
     <w:rsid w:val="00840614"/>
     <w:rsid w:val="00840872"/>
     <w:rsid w:val="00840A81"/>
     <w:rsid w:val="00841095"/>
     <w:rsid w:val="008411B0"/>
     <w:rsid w:val="008415AB"/>
     <w:rsid w:val="00841AD8"/>
     <w:rsid w:val="0084230D"/>
     <w:rsid w:val="00842516"/>
     <w:rsid w:val="008429F7"/>
     <w:rsid w:val="00842A58"/>
     <w:rsid w:val="00842DB7"/>
     <w:rsid w:val="00842FFF"/>
     <w:rsid w:val="008430EA"/>
     <w:rsid w:val="00843470"/>
     <w:rsid w:val="008436DC"/>
     <w:rsid w:val="00843706"/>
     <w:rsid w:val="00843B14"/>
     <w:rsid w:val="00843F8E"/>
+    <w:rsid w:val="00844675"/>
     <w:rsid w:val="0084551D"/>
     <w:rsid w:val="00845713"/>
     <w:rsid w:val="00845A97"/>
     <w:rsid w:val="00845F03"/>
     <w:rsid w:val="00846070"/>
     <w:rsid w:val="00846322"/>
     <w:rsid w:val="0084680D"/>
     <w:rsid w:val="00846E7B"/>
     <w:rsid w:val="00847CEF"/>
     <w:rsid w:val="00847EBA"/>
     <w:rsid w:val="00847FA2"/>
     <w:rsid w:val="00850B6E"/>
     <w:rsid w:val="00850CC7"/>
     <w:rsid w:val="00851049"/>
     <w:rsid w:val="008511BF"/>
     <w:rsid w:val="008513AE"/>
     <w:rsid w:val="00851E48"/>
     <w:rsid w:val="008520FA"/>
     <w:rsid w:val="00853EEA"/>
     <w:rsid w:val="008544AB"/>
     <w:rsid w:val="0085453F"/>
     <w:rsid w:val="008549B9"/>
     <w:rsid w:val="00854FA0"/>
     <w:rsid w:val="00855237"/>
     <w:rsid w:val="008552D5"/>
     <w:rsid w:val="00855FA9"/>
+    <w:rsid w:val="00856746"/>
     <w:rsid w:val="00856A2C"/>
     <w:rsid w:val="00857108"/>
     <w:rsid w:val="008575EB"/>
     <w:rsid w:val="00857ABE"/>
     <w:rsid w:val="00857B86"/>
     <w:rsid w:val="00857FFE"/>
     <w:rsid w:val="00860A2B"/>
     <w:rsid w:val="00860FAA"/>
     <w:rsid w:val="00861022"/>
     <w:rsid w:val="0086107E"/>
     <w:rsid w:val="008618F1"/>
     <w:rsid w:val="00861C63"/>
     <w:rsid w:val="00861DEE"/>
     <w:rsid w:val="00862489"/>
     <w:rsid w:val="00862751"/>
     <w:rsid w:val="00863013"/>
     <w:rsid w:val="00863A0A"/>
     <w:rsid w:val="00863DFA"/>
     <w:rsid w:val="00864BE6"/>
     <w:rsid w:val="00864DE6"/>
     <w:rsid w:val="00865D51"/>
     <w:rsid w:val="00865D99"/>
     <w:rsid w:val="00865E33"/>
     <w:rsid w:val="00866D6B"/>
     <w:rsid w:val="00866E5B"/>
     <w:rsid w:val="00867630"/>
     <w:rsid w:val="00867CFF"/>
     <w:rsid w:val="0087047E"/>
     <w:rsid w:val="008704D4"/>
     <w:rsid w:val="0087066F"/>
     <w:rsid w:val="00871438"/>
+    <w:rsid w:val="00871664"/>
     <w:rsid w:val="0087288A"/>
     <w:rsid w:val="00872A19"/>
     <w:rsid w:val="00873713"/>
     <w:rsid w:val="0087415E"/>
     <w:rsid w:val="008741E5"/>
     <w:rsid w:val="008744D0"/>
     <w:rsid w:val="00874CA2"/>
     <w:rsid w:val="00874D8A"/>
     <w:rsid w:val="00874E50"/>
     <w:rsid w:val="00874F32"/>
     <w:rsid w:val="00875319"/>
     <w:rsid w:val="0087537C"/>
     <w:rsid w:val="008755F2"/>
     <w:rsid w:val="00875B57"/>
     <w:rsid w:val="00875EB8"/>
     <w:rsid w:val="00876717"/>
     <w:rsid w:val="008767C1"/>
     <w:rsid w:val="00876EC7"/>
     <w:rsid w:val="008774B4"/>
     <w:rsid w:val="008778C6"/>
     <w:rsid w:val="00877A23"/>
     <w:rsid w:val="00877B22"/>
     <w:rsid w:val="00877CB1"/>
     <w:rsid w:val="00877CC1"/>
     <w:rsid w:val="00877E2D"/>
@@ -28550,50 +29498,51 @@
     <w:rsid w:val="008868CA"/>
     <w:rsid w:val="0088693F"/>
     <w:rsid w:val="00887992"/>
     <w:rsid w:val="00887A89"/>
     <w:rsid w:val="00887BD7"/>
     <w:rsid w:val="00890206"/>
     <w:rsid w:val="0089098F"/>
     <w:rsid w:val="00890D05"/>
     <w:rsid w:val="008910FF"/>
     <w:rsid w:val="00891913"/>
     <w:rsid w:val="00891961"/>
     <w:rsid w:val="00891A48"/>
     <w:rsid w:val="00892003"/>
     <w:rsid w:val="008923A3"/>
     <w:rsid w:val="008928E0"/>
     <w:rsid w:val="00892CA1"/>
     <w:rsid w:val="00892D4D"/>
     <w:rsid w:val="00892E46"/>
     <w:rsid w:val="008936DF"/>
     <w:rsid w:val="00893C4E"/>
     <w:rsid w:val="00893F44"/>
     <w:rsid w:val="0089412B"/>
     <w:rsid w:val="00894C6E"/>
     <w:rsid w:val="00894FF0"/>
     <w:rsid w:val="0089535D"/>
+    <w:rsid w:val="0089581B"/>
     <w:rsid w:val="00895F4A"/>
     <w:rsid w:val="0089617C"/>
     <w:rsid w:val="008961C2"/>
     <w:rsid w:val="00896A2E"/>
     <w:rsid w:val="00896E9D"/>
     <w:rsid w:val="0089748C"/>
     <w:rsid w:val="00897DC2"/>
     <w:rsid w:val="008A03AE"/>
     <w:rsid w:val="008A0492"/>
     <w:rsid w:val="008A07A7"/>
     <w:rsid w:val="008A18C1"/>
     <w:rsid w:val="008A19CE"/>
     <w:rsid w:val="008A1D5C"/>
     <w:rsid w:val="008A2379"/>
     <w:rsid w:val="008A2954"/>
     <w:rsid w:val="008A2A12"/>
     <w:rsid w:val="008A2B56"/>
     <w:rsid w:val="008A2EF7"/>
     <w:rsid w:val="008A34BC"/>
     <w:rsid w:val="008A37A9"/>
     <w:rsid w:val="008A39B8"/>
     <w:rsid w:val="008A3BF7"/>
     <w:rsid w:val="008A4334"/>
     <w:rsid w:val="008A435C"/>
     <w:rsid w:val="008A44F2"/>
@@ -28647,148 +29596,153 @@
     <w:rsid w:val="008C4621"/>
     <w:rsid w:val="008C4C9E"/>
     <w:rsid w:val="008C4D10"/>
     <w:rsid w:val="008C4E4F"/>
     <w:rsid w:val="008C4F82"/>
     <w:rsid w:val="008C504C"/>
     <w:rsid w:val="008C5583"/>
     <w:rsid w:val="008C67ED"/>
     <w:rsid w:val="008C6A3D"/>
     <w:rsid w:val="008C6F03"/>
     <w:rsid w:val="008C712F"/>
     <w:rsid w:val="008C74CC"/>
     <w:rsid w:val="008C7A1F"/>
     <w:rsid w:val="008C7B46"/>
     <w:rsid w:val="008CC93E"/>
     <w:rsid w:val="008D06F1"/>
     <w:rsid w:val="008D0826"/>
     <w:rsid w:val="008D0E5E"/>
     <w:rsid w:val="008D0FED"/>
     <w:rsid w:val="008D1627"/>
     <w:rsid w:val="008D2087"/>
     <w:rsid w:val="008D2222"/>
     <w:rsid w:val="008D2557"/>
     <w:rsid w:val="008D296F"/>
     <w:rsid w:val="008D300D"/>
+    <w:rsid w:val="008D33E0"/>
     <w:rsid w:val="008D3726"/>
     <w:rsid w:val="008D3755"/>
     <w:rsid w:val="008D37AD"/>
     <w:rsid w:val="008D38D3"/>
     <w:rsid w:val="008D3D45"/>
     <w:rsid w:val="008D4800"/>
     <w:rsid w:val="008D5728"/>
     <w:rsid w:val="008D5AFE"/>
     <w:rsid w:val="008D5EE6"/>
     <w:rsid w:val="008D6177"/>
     <w:rsid w:val="008D63DD"/>
     <w:rsid w:val="008D6E68"/>
     <w:rsid w:val="008D6FF9"/>
     <w:rsid w:val="008D7642"/>
     <w:rsid w:val="008D7B83"/>
     <w:rsid w:val="008D7C9C"/>
     <w:rsid w:val="008E01A5"/>
     <w:rsid w:val="008E079A"/>
     <w:rsid w:val="008E1012"/>
     <w:rsid w:val="008E1257"/>
     <w:rsid w:val="008E1423"/>
     <w:rsid w:val="008E1D0C"/>
     <w:rsid w:val="008E29DC"/>
     <w:rsid w:val="008E322D"/>
     <w:rsid w:val="008E322F"/>
     <w:rsid w:val="008E3CAA"/>
     <w:rsid w:val="008E3EDE"/>
     <w:rsid w:val="008E40AA"/>
     <w:rsid w:val="008E44FC"/>
     <w:rsid w:val="008E45E5"/>
     <w:rsid w:val="008E4F1B"/>
     <w:rsid w:val="008E5569"/>
     <w:rsid w:val="008E6072"/>
     <w:rsid w:val="008E65D0"/>
     <w:rsid w:val="008E65EA"/>
+    <w:rsid w:val="008E6B08"/>
     <w:rsid w:val="008E6F58"/>
     <w:rsid w:val="008E76A1"/>
     <w:rsid w:val="008F1009"/>
     <w:rsid w:val="008F11D4"/>
     <w:rsid w:val="008F1466"/>
     <w:rsid w:val="008F1A63"/>
     <w:rsid w:val="008F2914"/>
     <w:rsid w:val="008F2A4F"/>
     <w:rsid w:val="008F2B39"/>
     <w:rsid w:val="008F383A"/>
     <w:rsid w:val="008F3A71"/>
     <w:rsid w:val="008F3E00"/>
     <w:rsid w:val="008F3F17"/>
+    <w:rsid w:val="008F41DD"/>
     <w:rsid w:val="008F4FAB"/>
     <w:rsid w:val="008F4FD2"/>
     <w:rsid w:val="008F513A"/>
     <w:rsid w:val="008F562D"/>
     <w:rsid w:val="008F5D47"/>
     <w:rsid w:val="008F5E97"/>
     <w:rsid w:val="008F6152"/>
     <w:rsid w:val="008F63A3"/>
     <w:rsid w:val="008F684A"/>
     <w:rsid w:val="008F69D9"/>
     <w:rsid w:val="008F6FF9"/>
     <w:rsid w:val="008F70F5"/>
     <w:rsid w:val="008F75D0"/>
     <w:rsid w:val="008F75E1"/>
     <w:rsid w:val="008F7943"/>
     <w:rsid w:val="008F7B82"/>
     <w:rsid w:val="008F7CA6"/>
     <w:rsid w:val="008F7D28"/>
     <w:rsid w:val="008F7D87"/>
     <w:rsid w:val="0090008A"/>
     <w:rsid w:val="0090016A"/>
     <w:rsid w:val="009001F6"/>
     <w:rsid w:val="009007E9"/>
     <w:rsid w:val="00900817"/>
     <w:rsid w:val="0090100F"/>
+    <w:rsid w:val="009024DE"/>
     <w:rsid w:val="009027E5"/>
     <w:rsid w:val="009028C9"/>
     <w:rsid w:val="009030B8"/>
     <w:rsid w:val="0090339B"/>
     <w:rsid w:val="009033E6"/>
     <w:rsid w:val="0090371B"/>
     <w:rsid w:val="00903808"/>
     <w:rsid w:val="009040E3"/>
     <w:rsid w:val="00904539"/>
     <w:rsid w:val="009045F1"/>
     <w:rsid w:val="0090494A"/>
     <w:rsid w:val="00904EF6"/>
     <w:rsid w:val="009053B1"/>
     <w:rsid w:val="00905A95"/>
     <w:rsid w:val="00906007"/>
     <w:rsid w:val="009061C1"/>
     <w:rsid w:val="009062DD"/>
     <w:rsid w:val="00906472"/>
     <w:rsid w:val="009064B1"/>
     <w:rsid w:val="0090660B"/>
     <w:rsid w:val="00906765"/>
     <w:rsid w:val="00906989"/>
     <w:rsid w:val="00906E6F"/>
     <w:rsid w:val="00906EE2"/>
     <w:rsid w:val="00907084"/>
+    <w:rsid w:val="009071DE"/>
     <w:rsid w:val="009071F0"/>
     <w:rsid w:val="009076C5"/>
     <w:rsid w:val="00907A13"/>
     <w:rsid w:val="00907B13"/>
     <w:rsid w:val="00910B9D"/>
     <w:rsid w:val="00911062"/>
     <w:rsid w:val="00911BBF"/>
     <w:rsid w:val="009121DA"/>
     <w:rsid w:val="009123E2"/>
     <w:rsid w:val="0091243D"/>
     <w:rsid w:val="00912484"/>
     <w:rsid w:val="009125BF"/>
     <w:rsid w:val="00912806"/>
     <w:rsid w:val="00912C73"/>
     <w:rsid w:val="00913485"/>
     <w:rsid w:val="009134B4"/>
     <w:rsid w:val="00913536"/>
     <w:rsid w:val="00913B4F"/>
     <w:rsid w:val="00913CCD"/>
     <w:rsid w:val="00913E98"/>
     <w:rsid w:val="00913F45"/>
     <w:rsid w:val="009143AF"/>
     <w:rsid w:val="0091467A"/>
     <w:rsid w:val="00914EDF"/>
     <w:rsid w:val="009150C2"/>
@@ -28850,263 +29804,277 @@
     <w:rsid w:val="00934065"/>
     <w:rsid w:val="0093457A"/>
     <w:rsid w:val="0093460C"/>
     <w:rsid w:val="00934A67"/>
     <w:rsid w:val="00934C79"/>
     <w:rsid w:val="00934EBD"/>
     <w:rsid w:val="00935163"/>
     <w:rsid w:val="00935CC0"/>
     <w:rsid w:val="0093639C"/>
     <w:rsid w:val="00936441"/>
     <w:rsid w:val="0093655A"/>
     <w:rsid w:val="00936D28"/>
     <w:rsid w:val="00936F2F"/>
     <w:rsid w:val="0093746C"/>
     <w:rsid w:val="009375DA"/>
     <w:rsid w:val="009377D5"/>
     <w:rsid w:val="00937AB1"/>
     <w:rsid w:val="009401EB"/>
     <w:rsid w:val="009407D1"/>
     <w:rsid w:val="00940942"/>
     <w:rsid w:val="00942365"/>
     <w:rsid w:val="009425DE"/>
     <w:rsid w:val="009428D8"/>
     <w:rsid w:val="009429BE"/>
     <w:rsid w:val="00942A34"/>
+    <w:rsid w:val="00942C92"/>
     <w:rsid w:val="00942DA4"/>
     <w:rsid w:val="00942DBF"/>
     <w:rsid w:val="00942F31"/>
     <w:rsid w:val="00942F96"/>
     <w:rsid w:val="009431D2"/>
     <w:rsid w:val="009435BF"/>
     <w:rsid w:val="00943729"/>
     <w:rsid w:val="0094387C"/>
     <w:rsid w:val="009438F2"/>
     <w:rsid w:val="00943ADA"/>
     <w:rsid w:val="00943BF1"/>
     <w:rsid w:val="00943E81"/>
     <w:rsid w:val="0094408A"/>
     <w:rsid w:val="009441D9"/>
     <w:rsid w:val="0094421F"/>
     <w:rsid w:val="00944655"/>
     <w:rsid w:val="009448BB"/>
     <w:rsid w:val="00944E3D"/>
     <w:rsid w:val="009450EE"/>
     <w:rsid w:val="009458EC"/>
     <w:rsid w:val="00945CF7"/>
     <w:rsid w:val="00945E74"/>
+    <w:rsid w:val="00945F56"/>
     <w:rsid w:val="0094656A"/>
     <w:rsid w:val="0094745F"/>
     <w:rsid w:val="00947F38"/>
     <w:rsid w:val="009501B8"/>
     <w:rsid w:val="009502A9"/>
     <w:rsid w:val="009509CC"/>
     <w:rsid w:val="00950C4D"/>
     <w:rsid w:val="00951056"/>
     <w:rsid w:val="009510CB"/>
     <w:rsid w:val="00951124"/>
     <w:rsid w:val="00951BA9"/>
     <w:rsid w:val="00951F14"/>
     <w:rsid w:val="009521F4"/>
     <w:rsid w:val="0095273D"/>
     <w:rsid w:val="00952743"/>
     <w:rsid w:val="00952937"/>
     <w:rsid w:val="00952ACA"/>
     <w:rsid w:val="00952D13"/>
     <w:rsid w:val="00952DB1"/>
     <w:rsid w:val="00952E5C"/>
     <w:rsid w:val="009534B4"/>
     <w:rsid w:val="0095471C"/>
     <w:rsid w:val="00954D90"/>
     <w:rsid w:val="00954FC0"/>
     <w:rsid w:val="009550B0"/>
     <w:rsid w:val="00955216"/>
+    <w:rsid w:val="0095530F"/>
     <w:rsid w:val="0095532C"/>
     <w:rsid w:val="009555E4"/>
     <w:rsid w:val="00955A62"/>
     <w:rsid w:val="00955D41"/>
     <w:rsid w:val="00955D6F"/>
     <w:rsid w:val="00955DD1"/>
     <w:rsid w:val="00955F9B"/>
     <w:rsid w:val="00956609"/>
     <w:rsid w:val="0095676D"/>
+    <w:rsid w:val="00956970"/>
     <w:rsid w:val="009577B2"/>
     <w:rsid w:val="00957A8A"/>
     <w:rsid w:val="00957D5B"/>
     <w:rsid w:val="00957EE3"/>
     <w:rsid w:val="00960C74"/>
     <w:rsid w:val="00960CE4"/>
     <w:rsid w:val="00960F1D"/>
     <w:rsid w:val="00961194"/>
     <w:rsid w:val="009614E2"/>
     <w:rsid w:val="0096173E"/>
     <w:rsid w:val="0096182B"/>
     <w:rsid w:val="009619DF"/>
     <w:rsid w:val="00961B41"/>
     <w:rsid w:val="00961DF2"/>
     <w:rsid w:val="009620EF"/>
     <w:rsid w:val="0096337C"/>
     <w:rsid w:val="00963715"/>
     <w:rsid w:val="00963E14"/>
     <w:rsid w:val="009643AD"/>
     <w:rsid w:val="0096464D"/>
     <w:rsid w:val="009652B5"/>
     <w:rsid w:val="00965867"/>
     <w:rsid w:val="00965A0C"/>
     <w:rsid w:val="00965CF5"/>
     <w:rsid w:val="00965E27"/>
     <w:rsid w:val="00966480"/>
     <w:rsid w:val="0096758D"/>
     <w:rsid w:val="00967AA1"/>
     <w:rsid w:val="00970B0F"/>
     <w:rsid w:val="00971439"/>
     <w:rsid w:val="009714B6"/>
     <w:rsid w:val="00971910"/>
+    <w:rsid w:val="00971948"/>
     <w:rsid w:val="00971CF6"/>
+    <w:rsid w:val="00971DC0"/>
     <w:rsid w:val="00972077"/>
     <w:rsid w:val="00972284"/>
     <w:rsid w:val="00972354"/>
     <w:rsid w:val="00972B34"/>
     <w:rsid w:val="00973339"/>
     <w:rsid w:val="00973694"/>
     <w:rsid w:val="00974275"/>
     <w:rsid w:val="00974A57"/>
     <w:rsid w:val="00974E8B"/>
     <w:rsid w:val="00975456"/>
     <w:rsid w:val="009755FA"/>
     <w:rsid w:val="00975A06"/>
     <w:rsid w:val="00975C58"/>
     <w:rsid w:val="00975D31"/>
     <w:rsid w:val="00976053"/>
     <w:rsid w:val="00976CEE"/>
     <w:rsid w:val="00976D30"/>
     <w:rsid w:val="00977222"/>
     <w:rsid w:val="00977242"/>
     <w:rsid w:val="009773E8"/>
     <w:rsid w:val="009778B2"/>
     <w:rsid w:val="0097D8F9"/>
     <w:rsid w:val="00980A0F"/>
     <w:rsid w:val="00980C89"/>
     <w:rsid w:val="00981109"/>
     <w:rsid w:val="00981350"/>
     <w:rsid w:val="009816E1"/>
     <w:rsid w:val="009817A3"/>
     <w:rsid w:val="00981CCD"/>
+    <w:rsid w:val="00981FF1"/>
     <w:rsid w:val="00982064"/>
     <w:rsid w:val="00982DDE"/>
     <w:rsid w:val="00982FF6"/>
     <w:rsid w:val="009832DB"/>
     <w:rsid w:val="00983389"/>
     <w:rsid w:val="0098340E"/>
     <w:rsid w:val="0098345C"/>
     <w:rsid w:val="00983530"/>
     <w:rsid w:val="009837FB"/>
     <w:rsid w:val="0098388F"/>
     <w:rsid w:val="0098391B"/>
     <w:rsid w:val="00984A18"/>
     <w:rsid w:val="00984DCC"/>
     <w:rsid w:val="00985269"/>
     <w:rsid w:val="00985279"/>
     <w:rsid w:val="0098589B"/>
+    <w:rsid w:val="00985D50"/>
+    <w:rsid w:val="00986065"/>
     <w:rsid w:val="00986272"/>
     <w:rsid w:val="009864FC"/>
     <w:rsid w:val="0098676A"/>
     <w:rsid w:val="00986E7C"/>
     <w:rsid w:val="00987164"/>
     <w:rsid w:val="009874D9"/>
+    <w:rsid w:val="0098766A"/>
     <w:rsid w:val="009876AC"/>
     <w:rsid w:val="00987700"/>
     <w:rsid w:val="00987926"/>
     <w:rsid w:val="00987B8B"/>
     <w:rsid w:val="00990160"/>
     <w:rsid w:val="009903F5"/>
     <w:rsid w:val="009907C9"/>
     <w:rsid w:val="009907F4"/>
     <w:rsid w:val="009908FE"/>
     <w:rsid w:val="00992611"/>
     <w:rsid w:val="009931E6"/>
     <w:rsid w:val="00993507"/>
     <w:rsid w:val="00993BF4"/>
     <w:rsid w:val="009942B0"/>
     <w:rsid w:val="009948B0"/>
+    <w:rsid w:val="00994C5C"/>
     <w:rsid w:val="00994CC8"/>
     <w:rsid w:val="009953E6"/>
     <w:rsid w:val="00995882"/>
     <w:rsid w:val="00995AB7"/>
     <w:rsid w:val="00995B7F"/>
     <w:rsid w:val="00995CCE"/>
     <w:rsid w:val="00995DE6"/>
     <w:rsid w:val="009967F9"/>
     <w:rsid w:val="00996942"/>
     <w:rsid w:val="00996BDD"/>
     <w:rsid w:val="00996CA1"/>
+    <w:rsid w:val="00997386"/>
     <w:rsid w:val="009973D8"/>
     <w:rsid w:val="0099749E"/>
     <w:rsid w:val="009977AA"/>
     <w:rsid w:val="00997B1E"/>
     <w:rsid w:val="00997C6F"/>
     <w:rsid w:val="00997D45"/>
     <w:rsid w:val="00997FF3"/>
     <w:rsid w:val="009A0101"/>
     <w:rsid w:val="009A0409"/>
     <w:rsid w:val="009A0547"/>
+    <w:rsid w:val="009A0818"/>
     <w:rsid w:val="009A08D5"/>
     <w:rsid w:val="009A0D19"/>
     <w:rsid w:val="009A194A"/>
     <w:rsid w:val="009A20EE"/>
     <w:rsid w:val="009A28FA"/>
     <w:rsid w:val="009A2BDC"/>
     <w:rsid w:val="009A3282"/>
     <w:rsid w:val="009A36BD"/>
     <w:rsid w:val="009A3944"/>
     <w:rsid w:val="009A3F20"/>
     <w:rsid w:val="009A406C"/>
     <w:rsid w:val="009A442F"/>
     <w:rsid w:val="009A4643"/>
     <w:rsid w:val="009A4BB3"/>
     <w:rsid w:val="009A506D"/>
     <w:rsid w:val="009A5D87"/>
     <w:rsid w:val="009A5E65"/>
     <w:rsid w:val="009A6405"/>
     <w:rsid w:val="009A66D7"/>
     <w:rsid w:val="009A674A"/>
     <w:rsid w:val="009A7599"/>
     <w:rsid w:val="009A7D2B"/>
     <w:rsid w:val="009B0202"/>
     <w:rsid w:val="009B04A5"/>
     <w:rsid w:val="009B0533"/>
     <w:rsid w:val="009B10DF"/>
     <w:rsid w:val="009B115B"/>
     <w:rsid w:val="009B12CE"/>
     <w:rsid w:val="009B1B60"/>
     <w:rsid w:val="009B20EE"/>
     <w:rsid w:val="009B23F5"/>
     <w:rsid w:val="009B25B4"/>
     <w:rsid w:val="009B26C8"/>
     <w:rsid w:val="009B3755"/>
     <w:rsid w:val="009B3C9C"/>
     <w:rsid w:val="009B3FEE"/>
+    <w:rsid w:val="009B50E5"/>
     <w:rsid w:val="009B53A2"/>
     <w:rsid w:val="009B6568"/>
     <w:rsid w:val="009B6643"/>
     <w:rsid w:val="009B6895"/>
     <w:rsid w:val="009B6EAA"/>
     <w:rsid w:val="009B6EEC"/>
     <w:rsid w:val="009B7320"/>
     <w:rsid w:val="009C0582"/>
     <w:rsid w:val="009C0B4D"/>
     <w:rsid w:val="009C108B"/>
     <w:rsid w:val="009C1295"/>
     <w:rsid w:val="009C1679"/>
     <w:rsid w:val="009C19B8"/>
     <w:rsid w:val="009C1B84"/>
     <w:rsid w:val="009C1BA0"/>
     <w:rsid w:val="009C1FCE"/>
     <w:rsid w:val="009C2249"/>
     <w:rsid w:val="009C28D8"/>
     <w:rsid w:val="009C3132"/>
     <w:rsid w:val="009C332F"/>
     <w:rsid w:val="009C338F"/>
     <w:rsid w:val="009C3A7E"/>
     <w:rsid w:val="009C3D12"/>
     <w:rsid w:val="009C3DAF"/>
     <w:rsid w:val="009C3EAA"/>
@@ -29116,50 +30084,51 @@
     <w:rsid w:val="009C4AC3"/>
     <w:rsid w:val="009C507A"/>
     <w:rsid w:val="009C53E0"/>
     <w:rsid w:val="009C55B5"/>
     <w:rsid w:val="009C57FC"/>
     <w:rsid w:val="009C5BB0"/>
     <w:rsid w:val="009C5D28"/>
     <w:rsid w:val="009C655F"/>
     <w:rsid w:val="009C6751"/>
     <w:rsid w:val="009C6812"/>
     <w:rsid w:val="009C682C"/>
     <w:rsid w:val="009C7F6E"/>
     <w:rsid w:val="009D0531"/>
     <w:rsid w:val="009D094A"/>
     <w:rsid w:val="009D1099"/>
     <w:rsid w:val="009D14A7"/>
     <w:rsid w:val="009D1526"/>
     <w:rsid w:val="009D1676"/>
     <w:rsid w:val="009D1ABE"/>
     <w:rsid w:val="009D2626"/>
     <w:rsid w:val="009D2A07"/>
     <w:rsid w:val="009D3287"/>
     <w:rsid w:val="009D3462"/>
     <w:rsid w:val="009D40CE"/>
     <w:rsid w:val="009D4176"/>
+    <w:rsid w:val="009D4179"/>
     <w:rsid w:val="009D46FF"/>
     <w:rsid w:val="009D4D60"/>
     <w:rsid w:val="009D4DFA"/>
     <w:rsid w:val="009D5CAD"/>
     <w:rsid w:val="009D5D86"/>
     <w:rsid w:val="009D6259"/>
     <w:rsid w:val="009D69A6"/>
     <w:rsid w:val="009D6EE8"/>
     <w:rsid w:val="009D7798"/>
     <w:rsid w:val="009DE17C"/>
     <w:rsid w:val="009DF9EA"/>
     <w:rsid w:val="009E0381"/>
     <w:rsid w:val="009E0E10"/>
     <w:rsid w:val="009E139B"/>
     <w:rsid w:val="009E13D0"/>
     <w:rsid w:val="009E1E92"/>
     <w:rsid w:val="009E2467"/>
     <w:rsid w:val="009E33B7"/>
     <w:rsid w:val="009E3869"/>
     <w:rsid w:val="009E3B05"/>
     <w:rsid w:val="009E3DA6"/>
     <w:rsid w:val="009E4EF3"/>
     <w:rsid w:val="009E520A"/>
     <w:rsid w:val="009E544C"/>
     <w:rsid w:val="009E5C5F"/>
@@ -29215,355 +30184,374 @@
     <w:rsid w:val="00A045DF"/>
     <w:rsid w:val="00A047D2"/>
     <w:rsid w:val="00A0488B"/>
     <w:rsid w:val="00A04924"/>
     <w:rsid w:val="00A04EFF"/>
     <w:rsid w:val="00A052CE"/>
     <w:rsid w:val="00A05633"/>
     <w:rsid w:val="00A05896"/>
     <w:rsid w:val="00A05D85"/>
     <w:rsid w:val="00A060B8"/>
     <w:rsid w:val="00A06BC1"/>
     <w:rsid w:val="00A07556"/>
     <w:rsid w:val="00A07F67"/>
     <w:rsid w:val="00A106B7"/>
     <w:rsid w:val="00A10C56"/>
     <w:rsid w:val="00A112EA"/>
     <w:rsid w:val="00A118F8"/>
     <w:rsid w:val="00A11984"/>
     <w:rsid w:val="00A11BD9"/>
     <w:rsid w:val="00A11C75"/>
     <w:rsid w:val="00A120DA"/>
     <w:rsid w:val="00A127D4"/>
     <w:rsid w:val="00A12827"/>
     <w:rsid w:val="00A12E8D"/>
     <w:rsid w:val="00A13702"/>
+    <w:rsid w:val="00A13BAC"/>
     <w:rsid w:val="00A13D38"/>
     <w:rsid w:val="00A1543A"/>
     <w:rsid w:val="00A15A9C"/>
     <w:rsid w:val="00A16B3B"/>
     <w:rsid w:val="00A16D59"/>
     <w:rsid w:val="00A16D84"/>
     <w:rsid w:val="00A17209"/>
     <w:rsid w:val="00A17470"/>
     <w:rsid w:val="00A1752B"/>
     <w:rsid w:val="00A201FE"/>
     <w:rsid w:val="00A20636"/>
     <w:rsid w:val="00A20C87"/>
     <w:rsid w:val="00A20D29"/>
+    <w:rsid w:val="00A20F49"/>
     <w:rsid w:val="00A20FC9"/>
     <w:rsid w:val="00A217B6"/>
     <w:rsid w:val="00A21AB7"/>
     <w:rsid w:val="00A21B56"/>
+    <w:rsid w:val="00A21B61"/>
     <w:rsid w:val="00A21B67"/>
     <w:rsid w:val="00A21C45"/>
     <w:rsid w:val="00A21D48"/>
     <w:rsid w:val="00A21F74"/>
     <w:rsid w:val="00A221A0"/>
     <w:rsid w:val="00A223CA"/>
     <w:rsid w:val="00A22B0E"/>
     <w:rsid w:val="00A2322A"/>
     <w:rsid w:val="00A2349D"/>
     <w:rsid w:val="00A237E2"/>
     <w:rsid w:val="00A23E4C"/>
     <w:rsid w:val="00A24B90"/>
     <w:rsid w:val="00A24EC7"/>
     <w:rsid w:val="00A256DB"/>
     <w:rsid w:val="00A257C6"/>
     <w:rsid w:val="00A260E0"/>
     <w:rsid w:val="00A26CFF"/>
     <w:rsid w:val="00A26F88"/>
     <w:rsid w:val="00A272E4"/>
     <w:rsid w:val="00A273D2"/>
     <w:rsid w:val="00A27C9D"/>
     <w:rsid w:val="00A27E85"/>
     <w:rsid w:val="00A3093F"/>
     <w:rsid w:val="00A31928"/>
     <w:rsid w:val="00A323FD"/>
     <w:rsid w:val="00A32AD0"/>
     <w:rsid w:val="00A32D0F"/>
     <w:rsid w:val="00A32F8B"/>
     <w:rsid w:val="00A33132"/>
     <w:rsid w:val="00A33199"/>
     <w:rsid w:val="00A3339E"/>
     <w:rsid w:val="00A33B6A"/>
+    <w:rsid w:val="00A33D12"/>
     <w:rsid w:val="00A33FA8"/>
     <w:rsid w:val="00A34743"/>
     <w:rsid w:val="00A347FC"/>
+    <w:rsid w:val="00A35A2A"/>
     <w:rsid w:val="00A3692E"/>
     <w:rsid w:val="00A37223"/>
     <w:rsid w:val="00A401BD"/>
     <w:rsid w:val="00A402D7"/>
     <w:rsid w:val="00A406F5"/>
     <w:rsid w:val="00A40F72"/>
     <w:rsid w:val="00A41751"/>
     <w:rsid w:val="00A41785"/>
     <w:rsid w:val="00A4200A"/>
+    <w:rsid w:val="00A4226B"/>
     <w:rsid w:val="00A426F6"/>
     <w:rsid w:val="00A42CC0"/>
     <w:rsid w:val="00A42DC6"/>
     <w:rsid w:val="00A43518"/>
     <w:rsid w:val="00A436DE"/>
     <w:rsid w:val="00A43789"/>
     <w:rsid w:val="00A43987"/>
+    <w:rsid w:val="00A4434F"/>
     <w:rsid w:val="00A44716"/>
     <w:rsid w:val="00A4481C"/>
     <w:rsid w:val="00A44D66"/>
     <w:rsid w:val="00A450E4"/>
     <w:rsid w:val="00A4527A"/>
     <w:rsid w:val="00A45450"/>
     <w:rsid w:val="00A46244"/>
     <w:rsid w:val="00A4649B"/>
     <w:rsid w:val="00A46C88"/>
     <w:rsid w:val="00A47290"/>
     <w:rsid w:val="00A476F7"/>
     <w:rsid w:val="00A506C2"/>
     <w:rsid w:val="00A50848"/>
     <w:rsid w:val="00A50AD4"/>
     <w:rsid w:val="00A50B40"/>
     <w:rsid w:val="00A51131"/>
     <w:rsid w:val="00A51583"/>
     <w:rsid w:val="00A51CC0"/>
     <w:rsid w:val="00A51E62"/>
+    <w:rsid w:val="00A51E7D"/>
     <w:rsid w:val="00A52920"/>
     <w:rsid w:val="00A53166"/>
     <w:rsid w:val="00A53663"/>
     <w:rsid w:val="00A53EDC"/>
     <w:rsid w:val="00A5435A"/>
     <w:rsid w:val="00A544F8"/>
     <w:rsid w:val="00A548D9"/>
     <w:rsid w:val="00A54A82"/>
     <w:rsid w:val="00A54B18"/>
     <w:rsid w:val="00A54D3B"/>
     <w:rsid w:val="00A54E06"/>
     <w:rsid w:val="00A55141"/>
     <w:rsid w:val="00A55441"/>
     <w:rsid w:val="00A556E7"/>
     <w:rsid w:val="00A558CA"/>
     <w:rsid w:val="00A55CBB"/>
     <w:rsid w:val="00A56131"/>
     <w:rsid w:val="00A56AB1"/>
     <w:rsid w:val="00A56B08"/>
     <w:rsid w:val="00A570D5"/>
     <w:rsid w:val="00A573C2"/>
     <w:rsid w:val="00A57505"/>
     <w:rsid w:val="00A57524"/>
     <w:rsid w:val="00A57E25"/>
     <w:rsid w:val="00A600BB"/>
     <w:rsid w:val="00A6039D"/>
     <w:rsid w:val="00A6071A"/>
     <w:rsid w:val="00A608BB"/>
     <w:rsid w:val="00A619E7"/>
     <w:rsid w:val="00A61AF9"/>
     <w:rsid w:val="00A623C2"/>
     <w:rsid w:val="00A62984"/>
     <w:rsid w:val="00A62AFF"/>
     <w:rsid w:val="00A62EA1"/>
     <w:rsid w:val="00A632F1"/>
     <w:rsid w:val="00A63339"/>
     <w:rsid w:val="00A6392E"/>
+    <w:rsid w:val="00A63AC5"/>
     <w:rsid w:val="00A63D74"/>
     <w:rsid w:val="00A63ECF"/>
     <w:rsid w:val="00A642AF"/>
     <w:rsid w:val="00A647AF"/>
     <w:rsid w:val="00A647EA"/>
     <w:rsid w:val="00A6518F"/>
     <w:rsid w:val="00A65552"/>
     <w:rsid w:val="00A65F9A"/>
     <w:rsid w:val="00A66313"/>
     <w:rsid w:val="00A667CE"/>
     <w:rsid w:val="00A66A55"/>
     <w:rsid w:val="00A66A7E"/>
     <w:rsid w:val="00A66C30"/>
     <w:rsid w:val="00A70529"/>
     <w:rsid w:val="00A70DDE"/>
     <w:rsid w:val="00A70E83"/>
     <w:rsid w:val="00A71081"/>
     <w:rsid w:val="00A71B24"/>
     <w:rsid w:val="00A722BF"/>
     <w:rsid w:val="00A72784"/>
     <w:rsid w:val="00A72B59"/>
     <w:rsid w:val="00A72C9A"/>
     <w:rsid w:val="00A7308E"/>
     <w:rsid w:val="00A730E4"/>
     <w:rsid w:val="00A73817"/>
     <w:rsid w:val="00A73FEA"/>
     <w:rsid w:val="00A749E7"/>
     <w:rsid w:val="00A74AFA"/>
+    <w:rsid w:val="00A7535A"/>
     <w:rsid w:val="00A75B71"/>
     <w:rsid w:val="00A75C31"/>
     <w:rsid w:val="00A77CE8"/>
     <w:rsid w:val="00A7F8FF"/>
     <w:rsid w:val="00A8052A"/>
     <w:rsid w:val="00A8059E"/>
     <w:rsid w:val="00A80E04"/>
     <w:rsid w:val="00A81FD9"/>
     <w:rsid w:val="00A82664"/>
     <w:rsid w:val="00A82A60"/>
     <w:rsid w:val="00A831E9"/>
+    <w:rsid w:val="00A83205"/>
     <w:rsid w:val="00A83E11"/>
+    <w:rsid w:val="00A8401D"/>
     <w:rsid w:val="00A8463C"/>
     <w:rsid w:val="00A84B65"/>
     <w:rsid w:val="00A84C88"/>
     <w:rsid w:val="00A84EF1"/>
     <w:rsid w:val="00A85628"/>
     <w:rsid w:val="00A85DD3"/>
+    <w:rsid w:val="00A86026"/>
     <w:rsid w:val="00A861BE"/>
     <w:rsid w:val="00A86EA4"/>
     <w:rsid w:val="00A86EB0"/>
     <w:rsid w:val="00A86FFE"/>
     <w:rsid w:val="00A870B2"/>
     <w:rsid w:val="00A870E2"/>
     <w:rsid w:val="00A874F6"/>
     <w:rsid w:val="00A87C74"/>
     <w:rsid w:val="00A87D9A"/>
     <w:rsid w:val="00A90735"/>
     <w:rsid w:val="00A90A3E"/>
     <w:rsid w:val="00A90C03"/>
     <w:rsid w:val="00A90CA2"/>
     <w:rsid w:val="00A90DF5"/>
     <w:rsid w:val="00A90E4C"/>
     <w:rsid w:val="00A9113B"/>
     <w:rsid w:val="00A9120E"/>
     <w:rsid w:val="00A91391"/>
     <w:rsid w:val="00A91B47"/>
     <w:rsid w:val="00A92028"/>
     <w:rsid w:val="00A922F8"/>
     <w:rsid w:val="00A925AC"/>
     <w:rsid w:val="00A9273F"/>
     <w:rsid w:val="00A927D5"/>
     <w:rsid w:val="00A93197"/>
     <w:rsid w:val="00A9379B"/>
+    <w:rsid w:val="00A93E04"/>
     <w:rsid w:val="00A93F0D"/>
     <w:rsid w:val="00A93FAB"/>
     <w:rsid w:val="00A942F3"/>
     <w:rsid w:val="00A944D7"/>
     <w:rsid w:val="00A94609"/>
     <w:rsid w:val="00A94C25"/>
     <w:rsid w:val="00A94F2E"/>
     <w:rsid w:val="00A956DA"/>
     <w:rsid w:val="00A95733"/>
     <w:rsid w:val="00A957C7"/>
     <w:rsid w:val="00A958CA"/>
     <w:rsid w:val="00A95E67"/>
     <w:rsid w:val="00A9613E"/>
+    <w:rsid w:val="00A96429"/>
     <w:rsid w:val="00A9694F"/>
     <w:rsid w:val="00A96CA0"/>
     <w:rsid w:val="00A96CF4"/>
     <w:rsid w:val="00A97060"/>
     <w:rsid w:val="00A971C6"/>
     <w:rsid w:val="00A972BF"/>
     <w:rsid w:val="00A97751"/>
     <w:rsid w:val="00A97781"/>
     <w:rsid w:val="00A97BC8"/>
     <w:rsid w:val="00A97C59"/>
     <w:rsid w:val="00A9B56B"/>
     <w:rsid w:val="00AA0329"/>
     <w:rsid w:val="00AA051E"/>
+    <w:rsid w:val="00AA11A9"/>
     <w:rsid w:val="00AA151C"/>
     <w:rsid w:val="00AA1CD1"/>
     <w:rsid w:val="00AA1FAD"/>
     <w:rsid w:val="00AA20E2"/>
     <w:rsid w:val="00AA2539"/>
     <w:rsid w:val="00AA26E1"/>
     <w:rsid w:val="00AA3199"/>
     <w:rsid w:val="00AA3431"/>
     <w:rsid w:val="00AA37B0"/>
     <w:rsid w:val="00AA3B6D"/>
     <w:rsid w:val="00AA4052"/>
     <w:rsid w:val="00AA45B6"/>
     <w:rsid w:val="00AA4AE1"/>
     <w:rsid w:val="00AA4CDF"/>
     <w:rsid w:val="00AA4FB8"/>
     <w:rsid w:val="00AA50F5"/>
     <w:rsid w:val="00AA5C63"/>
     <w:rsid w:val="00AA65D5"/>
     <w:rsid w:val="00AA68CE"/>
     <w:rsid w:val="00AA6B76"/>
     <w:rsid w:val="00AA7340"/>
     <w:rsid w:val="00AA76D1"/>
     <w:rsid w:val="00AA7C90"/>
     <w:rsid w:val="00AA7C97"/>
     <w:rsid w:val="00AB00B7"/>
     <w:rsid w:val="00AB0553"/>
     <w:rsid w:val="00AB062C"/>
     <w:rsid w:val="00AB077D"/>
     <w:rsid w:val="00AB0EB8"/>
     <w:rsid w:val="00AB0EFD"/>
     <w:rsid w:val="00AB10B5"/>
     <w:rsid w:val="00AB1186"/>
     <w:rsid w:val="00AB133D"/>
     <w:rsid w:val="00AB1658"/>
     <w:rsid w:val="00AB187B"/>
     <w:rsid w:val="00AB2077"/>
     <w:rsid w:val="00AB2525"/>
     <w:rsid w:val="00AB29D8"/>
     <w:rsid w:val="00AB2A9A"/>
     <w:rsid w:val="00AB2B2E"/>
+    <w:rsid w:val="00AB2B6E"/>
     <w:rsid w:val="00AB3751"/>
     <w:rsid w:val="00AB393B"/>
     <w:rsid w:val="00AB3ABF"/>
     <w:rsid w:val="00AB3F4E"/>
     <w:rsid w:val="00AB4572"/>
     <w:rsid w:val="00AB4614"/>
     <w:rsid w:val="00AB468A"/>
     <w:rsid w:val="00AB4B6B"/>
     <w:rsid w:val="00AB4C4C"/>
     <w:rsid w:val="00AB4CF2"/>
     <w:rsid w:val="00AB4F51"/>
     <w:rsid w:val="00AB4FDF"/>
     <w:rsid w:val="00AB522E"/>
     <w:rsid w:val="00AB564E"/>
     <w:rsid w:val="00AB56F2"/>
     <w:rsid w:val="00AB58FC"/>
+    <w:rsid w:val="00AB590F"/>
     <w:rsid w:val="00AB5EA8"/>
     <w:rsid w:val="00AB607B"/>
     <w:rsid w:val="00AB6380"/>
     <w:rsid w:val="00AB6440"/>
     <w:rsid w:val="00AB6A57"/>
     <w:rsid w:val="00AB6F92"/>
     <w:rsid w:val="00AB7037"/>
     <w:rsid w:val="00AB75F2"/>
     <w:rsid w:val="00AB760E"/>
     <w:rsid w:val="00AB7BF3"/>
     <w:rsid w:val="00AC0102"/>
     <w:rsid w:val="00AC02E4"/>
     <w:rsid w:val="00AC16A4"/>
     <w:rsid w:val="00AC1F15"/>
     <w:rsid w:val="00AC3751"/>
     <w:rsid w:val="00AC3DBD"/>
     <w:rsid w:val="00AC405E"/>
     <w:rsid w:val="00AC4216"/>
     <w:rsid w:val="00AC4429"/>
     <w:rsid w:val="00AC4B6D"/>
     <w:rsid w:val="00AC4D74"/>
     <w:rsid w:val="00AC4E1E"/>
     <w:rsid w:val="00AC5317"/>
     <w:rsid w:val="00AC5A57"/>
     <w:rsid w:val="00AC6EE0"/>
     <w:rsid w:val="00AC6FBD"/>
     <w:rsid w:val="00AC735C"/>
+    <w:rsid w:val="00AC738E"/>
     <w:rsid w:val="00AC7495"/>
     <w:rsid w:val="00AC79BE"/>
     <w:rsid w:val="00AD0987"/>
     <w:rsid w:val="00AD0D77"/>
     <w:rsid w:val="00AD11F5"/>
     <w:rsid w:val="00AD18F1"/>
     <w:rsid w:val="00AD1E3C"/>
     <w:rsid w:val="00AD2399"/>
     <w:rsid w:val="00AD286F"/>
     <w:rsid w:val="00AD2A5B"/>
     <w:rsid w:val="00AD31F8"/>
     <w:rsid w:val="00AD33F5"/>
     <w:rsid w:val="00AD3479"/>
     <w:rsid w:val="00AD3757"/>
     <w:rsid w:val="00AD3767"/>
     <w:rsid w:val="00AD3DFD"/>
     <w:rsid w:val="00AD43FB"/>
     <w:rsid w:val="00AD45EB"/>
     <w:rsid w:val="00AD46B8"/>
     <w:rsid w:val="00AD5156"/>
     <w:rsid w:val="00AD5159"/>
     <w:rsid w:val="00AD59DE"/>
     <w:rsid w:val="00AD635A"/>
     <w:rsid w:val="00AD6EDC"/>
     <w:rsid w:val="00AD7157"/>
@@ -29588,91 +30576,94 @@
     <w:rsid w:val="00AE4638"/>
     <w:rsid w:val="00AE46C2"/>
     <w:rsid w:val="00AE52B4"/>
     <w:rsid w:val="00AE60EC"/>
     <w:rsid w:val="00AE6635"/>
     <w:rsid w:val="00AE67DE"/>
     <w:rsid w:val="00AE6880"/>
     <w:rsid w:val="00AE6A3A"/>
     <w:rsid w:val="00AF0029"/>
     <w:rsid w:val="00AF010F"/>
     <w:rsid w:val="00AF02C4"/>
     <w:rsid w:val="00AF0AC5"/>
     <w:rsid w:val="00AF0E49"/>
     <w:rsid w:val="00AF14A8"/>
     <w:rsid w:val="00AF1594"/>
     <w:rsid w:val="00AF1843"/>
     <w:rsid w:val="00AF1CD7"/>
     <w:rsid w:val="00AF2117"/>
     <w:rsid w:val="00AF21A9"/>
     <w:rsid w:val="00AF3219"/>
     <w:rsid w:val="00AF3698"/>
     <w:rsid w:val="00AF4430"/>
     <w:rsid w:val="00AF524E"/>
     <w:rsid w:val="00AF5399"/>
     <w:rsid w:val="00AF5838"/>
+    <w:rsid w:val="00AF5E65"/>
     <w:rsid w:val="00AF5F68"/>
     <w:rsid w:val="00AF607D"/>
     <w:rsid w:val="00AF67B7"/>
     <w:rsid w:val="00AF6ECB"/>
     <w:rsid w:val="00AF74E9"/>
     <w:rsid w:val="00AF7AA0"/>
     <w:rsid w:val="00AF7DA1"/>
     <w:rsid w:val="00B000C4"/>
     <w:rsid w:val="00B0144B"/>
     <w:rsid w:val="00B01B19"/>
     <w:rsid w:val="00B021DF"/>
     <w:rsid w:val="00B021E1"/>
     <w:rsid w:val="00B02233"/>
     <w:rsid w:val="00B022A1"/>
     <w:rsid w:val="00B03671"/>
     <w:rsid w:val="00B036DE"/>
+    <w:rsid w:val="00B03853"/>
     <w:rsid w:val="00B0395F"/>
     <w:rsid w:val="00B03A06"/>
     <w:rsid w:val="00B03B23"/>
     <w:rsid w:val="00B03CDB"/>
     <w:rsid w:val="00B03E11"/>
     <w:rsid w:val="00B03E42"/>
     <w:rsid w:val="00B04472"/>
     <w:rsid w:val="00B04559"/>
     <w:rsid w:val="00B04724"/>
     <w:rsid w:val="00B04FC6"/>
     <w:rsid w:val="00B052BB"/>
     <w:rsid w:val="00B053F4"/>
     <w:rsid w:val="00B05996"/>
     <w:rsid w:val="00B05B18"/>
     <w:rsid w:val="00B05B86"/>
     <w:rsid w:val="00B05C92"/>
     <w:rsid w:val="00B05E1A"/>
     <w:rsid w:val="00B063C3"/>
     <w:rsid w:val="00B06951"/>
     <w:rsid w:val="00B06C61"/>
     <w:rsid w:val="00B06C9B"/>
     <w:rsid w:val="00B06D77"/>
     <w:rsid w:val="00B077C2"/>
     <w:rsid w:val="00B07B49"/>
     <w:rsid w:val="00B1009B"/>
+    <w:rsid w:val="00B10377"/>
     <w:rsid w:val="00B10B96"/>
     <w:rsid w:val="00B115A7"/>
     <w:rsid w:val="00B117F6"/>
     <w:rsid w:val="00B11898"/>
     <w:rsid w:val="00B11A0B"/>
     <w:rsid w:val="00B11A51"/>
     <w:rsid w:val="00B12107"/>
     <w:rsid w:val="00B12184"/>
     <w:rsid w:val="00B12E26"/>
     <w:rsid w:val="00B132F6"/>
     <w:rsid w:val="00B1347A"/>
     <w:rsid w:val="00B13700"/>
     <w:rsid w:val="00B13915"/>
     <w:rsid w:val="00B13BFA"/>
     <w:rsid w:val="00B13DB5"/>
     <w:rsid w:val="00B143BF"/>
     <w:rsid w:val="00B14BB8"/>
     <w:rsid w:val="00B14D78"/>
     <w:rsid w:val="00B154B1"/>
     <w:rsid w:val="00B158F3"/>
     <w:rsid w:val="00B16006"/>
     <w:rsid w:val="00B16531"/>
     <w:rsid w:val="00B16619"/>
     <w:rsid w:val="00B167D8"/>
     <w:rsid w:val="00B16AFD"/>
@@ -29703,316 +30694,338 @@
     <w:rsid w:val="00B25676"/>
     <w:rsid w:val="00B25BE5"/>
     <w:rsid w:val="00B268B3"/>
     <w:rsid w:val="00B268E1"/>
     <w:rsid w:val="00B26EBE"/>
     <w:rsid w:val="00B271E0"/>
     <w:rsid w:val="00B273E0"/>
     <w:rsid w:val="00B30991"/>
     <w:rsid w:val="00B30AE3"/>
     <w:rsid w:val="00B30C0A"/>
     <w:rsid w:val="00B3122D"/>
     <w:rsid w:val="00B318B8"/>
     <w:rsid w:val="00B31924"/>
     <w:rsid w:val="00B31931"/>
     <w:rsid w:val="00B32484"/>
     <w:rsid w:val="00B3266B"/>
     <w:rsid w:val="00B32746"/>
     <w:rsid w:val="00B32CDF"/>
     <w:rsid w:val="00B33CCA"/>
     <w:rsid w:val="00B33D54"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33FCB"/>
     <w:rsid w:val="00B34472"/>
     <w:rsid w:val="00B350C7"/>
     <w:rsid w:val="00B35150"/>
+    <w:rsid w:val="00B353AF"/>
     <w:rsid w:val="00B35A86"/>
     <w:rsid w:val="00B35B31"/>
     <w:rsid w:val="00B36495"/>
     <w:rsid w:val="00B368E5"/>
     <w:rsid w:val="00B36911"/>
     <w:rsid w:val="00B36916"/>
     <w:rsid w:val="00B36DDC"/>
     <w:rsid w:val="00B3753D"/>
+    <w:rsid w:val="00B375E3"/>
     <w:rsid w:val="00B40006"/>
     <w:rsid w:val="00B4003D"/>
     <w:rsid w:val="00B40536"/>
     <w:rsid w:val="00B40BD1"/>
     <w:rsid w:val="00B4169B"/>
     <w:rsid w:val="00B41889"/>
     <w:rsid w:val="00B42049"/>
     <w:rsid w:val="00B424FA"/>
     <w:rsid w:val="00B42A9F"/>
     <w:rsid w:val="00B42D99"/>
     <w:rsid w:val="00B42F75"/>
     <w:rsid w:val="00B43336"/>
+    <w:rsid w:val="00B4337D"/>
     <w:rsid w:val="00B43A51"/>
     <w:rsid w:val="00B4466F"/>
     <w:rsid w:val="00B44751"/>
+    <w:rsid w:val="00B45148"/>
     <w:rsid w:val="00B457DA"/>
     <w:rsid w:val="00B45858"/>
     <w:rsid w:val="00B45D92"/>
     <w:rsid w:val="00B45FD1"/>
     <w:rsid w:val="00B4613D"/>
     <w:rsid w:val="00B46591"/>
     <w:rsid w:val="00B46715"/>
     <w:rsid w:val="00B46846"/>
     <w:rsid w:val="00B46AF8"/>
     <w:rsid w:val="00B46FD1"/>
     <w:rsid w:val="00B474A3"/>
     <w:rsid w:val="00B4767A"/>
     <w:rsid w:val="00B4C3FC"/>
     <w:rsid w:val="00B501B1"/>
     <w:rsid w:val="00B502EA"/>
     <w:rsid w:val="00B50BC6"/>
     <w:rsid w:val="00B5116D"/>
     <w:rsid w:val="00B511A2"/>
     <w:rsid w:val="00B517E3"/>
     <w:rsid w:val="00B5245F"/>
     <w:rsid w:val="00B524CB"/>
     <w:rsid w:val="00B52775"/>
     <w:rsid w:val="00B528B5"/>
     <w:rsid w:val="00B529A6"/>
     <w:rsid w:val="00B52ABA"/>
     <w:rsid w:val="00B52C93"/>
     <w:rsid w:val="00B52D36"/>
     <w:rsid w:val="00B52F3A"/>
     <w:rsid w:val="00B53327"/>
     <w:rsid w:val="00B54040"/>
     <w:rsid w:val="00B5447C"/>
     <w:rsid w:val="00B546D3"/>
     <w:rsid w:val="00B54794"/>
     <w:rsid w:val="00B547B5"/>
     <w:rsid w:val="00B54A5E"/>
+    <w:rsid w:val="00B550F8"/>
     <w:rsid w:val="00B55BA0"/>
     <w:rsid w:val="00B55BCA"/>
     <w:rsid w:val="00B55D2E"/>
     <w:rsid w:val="00B5615E"/>
     <w:rsid w:val="00B5646D"/>
     <w:rsid w:val="00B569AE"/>
     <w:rsid w:val="00B56C4E"/>
     <w:rsid w:val="00B571C1"/>
     <w:rsid w:val="00B5746B"/>
     <w:rsid w:val="00B577F4"/>
     <w:rsid w:val="00B579E9"/>
     <w:rsid w:val="00B57BC4"/>
     <w:rsid w:val="00B60BD7"/>
     <w:rsid w:val="00B60BED"/>
     <w:rsid w:val="00B60CEE"/>
     <w:rsid w:val="00B61365"/>
     <w:rsid w:val="00B6140C"/>
     <w:rsid w:val="00B627F5"/>
     <w:rsid w:val="00B62D90"/>
     <w:rsid w:val="00B63266"/>
     <w:rsid w:val="00B63480"/>
     <w:rsid w:val="00B636D8"/>
     <w:rsid w:val="00B63B08"/>
     <w:rsid w:val="00B63B99"/>
     <w:rsid w:val="00B6412B"/>
     <w:rsid w:val="00B642F3"/>
     <w:rsid w:val="00B64491"/>
     <w:rsid w:val="00B64688"/>
     <w:rsid w:val="00B6480D"/>
     <w:rsid w:val="00B64987"/>
     <w:rsid w:val="00B64BE2"/>
     <w:rsid w:val="00B64CA0"/>
     <w:rsid w:val="00B65FCD"/>
     <w:rsid w:val="00B6666B"/>
     <w:rsid w:val="00B668C1"/>
     <w:rsid w:val="00B669D1"/>
+    <w:rsid w:val="00B66A3D"/>
     <w:rsid w:val="00B67238"/>
     <w:rsid w:val="00B6727B"/>
+    <w:rsid w:val="00B673CA"/>
     <w:rsid w:val="00B675B7"/>
     <w:rsid w:val="00B700E7"/>
     <w:rsid w:val="00B70599"/>
     <w:rsid w:val="00B70765"/>
     <w:rsid w:val="00B70C02"/>
     <w:rsid w:val="00B70EEE"/>
     <w:rsid w:val="00B70FAE"/>
     <w:rsid w:val="00B71842"/>
     <w:rsid w:val="00B71DC0"/>
     <w:rsid w:val="00B72319"/>
     <w:rsid w:val="00B723D4"/>
     <w:rsid w:val="00B72617"/>
     <w:rsid w:val="00B7267A"/>
     <w:rsid w:val="00B72AFE"/>
     <w:rsid w:val="00B72F55"/>
+    <w:rsid w:val="00B7395B"/>
     <w:rsid w:val="00B73FFC"/>
     <w:rsid w:val="00B74006"/>
     <w:rsid w:val="00B742A9"/>
     <w:rsid w:val="00B742E4"/>
     <w:rsid w:val="00B7472F"/>
     <w:rsid w:val="00B75128"/>
     <w:rsid w:val="00B75158"/>
     <w:rsid w:val="00B75373"/>
     <w:rsid w:val="00B75478"/>
     <w:rsid w:val="00B75A4F"/>
     <w:rsid w:val="00B75E95"/>
+    <w:rsid w:val="00B75F78"/>
     <w:rsid w:val="00B76362"/>
     <w:rsid w:val="00B76567"/>
     <w:rsid w:val="00B770E2"/>
     <w:rsid w:val="00B77983"/>
     <w:rsid w:val="00B80112"/>
     <w:rsid w:val="00B806FD"/>
     <w:rsid w:val="00B80AC0"/>
+    <w:rsid w:val="00B80F4D"/>
     <w:rsid w:val="00B8107C"/>
     <w:rsid w:val="00B81715"/>
     <w:rsid w:val="00B817CD"/>
     <w:rsid w:val="00B81BA7"/>
     <w:rsid w:val="00B82074"/>
     <w:rsid w:val="00B82350"/>
     <w:rsid w:val="00B82EDB"/>
     <w:rsid w:val="00B82EE3"/>
     <w:rsid w:val="00B8309C"/>
     <w:rsid w:val="00B848B7"/>
     <w:rsid w:val="00B84A23"/>
     <w:rsid w:val="00B84A3A"/>
     <w:rsid w:val="00B84C07"/>
     <w:rsid w:val="00B855FF"/>
     <w:rsid w:val="00B85A03"/>
     <w:rsid w:val="00B85BE6"/>
+    <w:rsid w:val="00B85DC6"/>
     <w:rsid w:val="00B86070"/>
     <w:rsid w:val="00B86C06"/>
     <w:rsid w:val="00B86E1C"/>
     <w:rsid w:val="00B872C3"/>
     <w:rsid w:val="00B87669"/>
+    <w:rsid w:val="00B879FB"/>
     <w:rsid w:val="00B87C81"/>
     <w:rsid w:val="00B87FB4"/>
     <w:rsid w:val="00B9015A"/>
+    <w:rsid w:val="00B90336"/>
     <w:rsid w:val="00B9036C"/>
     <w:rsid w:val="00B904B9"/>
+    <w:rsid w:val="00B908EF"/>
     <w:rsid w:val="00B90A91"/>
     <w:rsid w:val="00B90B83"/>
     <w:rsid w:val="00B910D7"/>
     <w:rsid w:val="00B911D2"/>
     <w:rsid w:val="00B91BBC"/>
     <w:rsid w:val="00B91E28"/>
     <w:rsid w:val="00B91F9E"/>
+    <w:rsid w:val="00B9200A"/>
     <w:rsid w:val="00B92865"/>
     <w:rsid w:val="00B9295E"/>
     <w:rsid w:val="00B92B2B"/>
     <w:rsid w:val="00B92D40"/>
     <w:rsid w:val="00B92F2D"/>
+    <w:rsid w:val="00B93778"/>
     <w:rsid w:val="00B93A8E"/>
     <w:rsid w:val="00B93BA2"/>
     <w:rsid w:val="00B93DBC"/>
     <w:rsid w:val="00B9447D"/>
     <w:rsid w:val="00B945C2"/>
     <w:rsid w:val="00B948E8"/>
     <w:rsid w:val="00B954A5"/>
     <w:rsid w:val="00B95B32"/>
     <w:rsid w:val="00B95BCC"/>
     <w:rsid w:val="00B961FB"/>
     <w:rsid w:val="00B9626D"/>
     <w:rsid w:val="00B968D4"/>
     <w:rsid w:val="00B96DBF"/>
     <w:rsid w:val="00B96F6C"/>
     <w:rsid w:val="00B970CA"/>
     <w:rsid w:val="00B975ED"/>
     <w:rsid w:val="00BA0610"/>
     <w:rsid w:val="00BA0780"/>
     <w:rsid w:val="00BA08C9"/>
     <w:rsid w:val="00BA0D33"/>
     <w:rsid w:val="00BA0D78"/>
     <w:rsid w:val="00BA11AC"/>
     <w:rsid w:val="00BA137C"/>
     <w:rsid w:val="00BA14D3"/>
     <w:rsid w:val="00BA1966"/>
     <w:rsid w:val="00BA225D"/>
     <w:rsid w:val="00BA255B"/>
     <w:rsid w:val="00BA2615"/>
     <w:rsid w:val="00BA28BE"/>
     <w:rsid w:val="00BA32D1"/>
     <w:rsid w:val="00BA33E7"/>
     <w:rsid w:val="00BA3432"/>
     <w:rsid w:val="00BA3515"/>
     <w:rsid w:val="00BA376A"/>
     <w:rsid w:val="00BA3957"/>
     <w:rsid w:val="00BA3B81"/>
     <w:rsid w:val="00BA42CE"/>
     <w:rsid w:val="00BA4573"/>
+    <w:rsid w:val="00BA4997"/>
     <w:rsid w:val="00BA4EEB"/>
     <w:rsid w:val="00BA52CB"/>
     <w:rsid w:val="00BA5BBF"/>
     <w:rsid w:val="00BA6163"/>
     <w:rsid w:val="00BA6527"/>
     <w:rsid w:val="00BA6547"/>
     <w:rsid w:val="00BA68BC"/>
     <w:rsid w:val="00BA74FE"/>
+    <w:rsid w:val="00BA78E8"/>
     <w:rsid w:val="00BA7B1A"/>
     <w:rsid w:val="00BA7D32"/>
     <w:rsid w:val="00BA7F0B"/>
     <w:rsid w:val="00BA7F80"/>
     <w:rsid w:val="00BB03BD"/>
     <w:rsid w:val="00BB05A0"/>
     <w:rsid w:val="00BB05E8"/>
     <w:rsid w:val="00BB0B9A"/>
     <w:rsid w:val="00BB0C3C"/>
     <w:rsid w:val="00BB0C79"/>
     <w:rsid w:val="00BB0D41"/>
     <w:rsid w:val="00BB10FF"/>
     <w:rsid w:val="00BB12BD"/>
     <w:rsid w:val="00BB16B8"/>
     <w:rsid w:val="00BB191D"/>
     <w:rsid w:val="00BB1E5F"/>
     <w:rsid w:val="00BB1FA1"/>
     <w:rsid w:val="00BB23FE"/>
     <w:rsid w:val="00BB324A"/>
+    <w:rsid w:val="00BB3605"/>
     <w:rsid w:val="00BB373A"/>
     <w:rsid w:val="00BB3EDA"/>
     <w:rsid w:val="00BB4734"/>
     <w:rsid w:val="00BB4768"/>
     <w:rsid w:val="00BB498F"/>
     <w:rsid w:val="00BB49BF"/>
     <w:rsid w:val="00BB4B21"/>
     <w:rsid w:val="00BB4E18"/>
     <w:rsid w:val="00BB54D4"/>
+    <w:rsid w:val="00BB5806"/>
     <w:rsid w:val="00BB5D38"/>
     <w:rsid w:val="00BB612E"/>
     <w:rsid w:val="00BB62E6"/>
+    <w:rsid w:val="00BB63E4"/>
     <w:rsid w:val="00BB694A"/>
     <w:rsid w:val="00BB6AF0"/>
     <w:rsid w:val="00BB6D84"/>
     <w:rsid w:val="00BB7974"/>
     <w:rsid w:val="00BB7B62"/>
     <w:rsid w:val="00BB7BB3"/>
     <w:rsid w:val="00BB7CBB"/>
     <w:rsid w:val="00BC0321"/>
     <w:rsid w:val="00BC092D"/>
     <w:rsid w:val="00BC0BEE"/>
     <w:rsid w:val="00BC0CA4"/>
     <w:rsid w:val="00BC12BF"/>
     <w:rsid w:val="00BC1452"/>
     <w:rsid w:val="00BC1833"/>
     <w:rsid w:val="00BC1941"/>
     <w:rsid w:val="00BC19FF"/>
     <w:rsid w:val="00BC1D44"/>
     <w:rsid w:val="00BC1FC6"/>
     <w:rsid w:val="00BC2222"/>
     <w:rsid w:val="00BC2771"/>
     <w:rsid w:val="00BC2A86"/>
     <w:rsid w:val="00BC4166"/>
+    <w:rsid w:val="00BC41C3"/>
     <w:rsid w:val="00BC41EF"/>
     <w:rsid w:val="00BC4C3A"/>
     <w:rsid w:val="00BC5391"/>
     <w:rsid w:val="00BC569B"/>
     <w:rsid w:val="00BC56C2"/>
     <w:rsid w:val="00BC5AB9"/>
     <w:rsid w:val="00BC5B13"/>
     <w:rsid w:val="00BC5E25"/>
     <w:rsid w:val="00BC641C"/>
     <w:rsid w:val="00BC6A73"/>
     <w:rsid w:val="00BC6F37"/>
     <w:rsid w:val="00BC7225"/>
     <w:rsid w:val="00BC72BC"/>
     <w:rsid w:val="00BC733B"/>
     <w:rsid w:val="00BC7540"/>
     <w:rsid w:val="00BC77BC"/>
     <w:rsid w:val="00BC795B"/>
     <w:rsid w:val="00BD0403"/>
     <w:rsid w:val="00BD07C3"/>
     <w:rsid w:val="00BD0A8E"/>
     <w:rsid w:val="00BD157D"/>
     <w:rsid w:val="00BD1695"/>
     <w:rsid w:val="00BD1ED7"/>
     <w:rsid w:val="00BD225B"/>
     <w:rsid w:val="00BD233A"/>
@@ -30049,72 +31062,75 @@
     <w:rsid w:val="00BE52AB"/>
     <w:rsid w:val="00BE537E"/>
     <w:rsid w:val="00BE5AC5"/>
     <w:rsid w:val="00BE6142"/>
     <w:rsid w:val="00BE6D72"/>
     <w:rsid w:val="00BE6FFC"/>
     <w:rsid w:val="00BE7999"/>
     <w:rsid w:val="00BE7C90"/>
     <w:rsid w:val="00BE7FE8"/>
     <w:rsid w:val="00BEBA77"/>
     <w:rsid w:val="00BF0934"/>
     <w:rsid w:val="00BF1072"/>
     <w:rsid w:val="00BF1B5D"/>
     <w:rsid w:val="00BF1C4A"/>
     <w:rsid w:val="00BF218E"/>
     <w:rsid w:val="00BF25CF"/>
     <w:rsid w:val="00BF2770"/>
     <w:rsid w:val="00BF31A0"/>
     <w:rsid w:val="00BF396C"/>
     <w:rsid w:val="00BF4EDE"/>
     <w:rsid w:val="00BF5030"/>
     <w:rsid w:val="00BF532A"/>
     <w:rsid w:val="00BF6380"/>
     <w:rsid w:val="00BF6428"/>
     <w:rsid w:val="00BF6739"/>
+    <w:rsid w:val="00BF6928"/>
     <w:rsid w:val="00BF6E67"/>
     <w:rsid w:val="00BF6E70"/>
     <w:rsid w:val="00BF7CD6"/>
     <w:rsid w:val="00C0005B"/>
     <w:rsid w:val="00C003B3"/>
     <w:rsid w:val="00C0094E"/>
     <w:rsid w:val="00C00961"/>
     <w:rsid w:val="00C00A93"/>
+    <w:rsid w:val="00C00C0E"/>
     <w:rsid w:val="00C00DF8"/>
     <w:rsid w:val="00C010A0"/>
     <w:rsid w:val="00C010B5"/>
     <w:rsid w:val="00C01115"/>
     <w:rsid w:val="00C014D8"/>
     <w:rsid w:val="00C01838"/>
     <w:rsid w:val="00C01BE2"/>
     <w:rsid w:val="00C01FD1"/>
     <w:rsid w:val="00C0272A"/>
     <w:rsid w:val="00C02835"/>
     <w:rsid w:val="00C02DB8"/>
     <w:rsid w:val="00C0301A"/>
     <w:rsid w:val="00C03742"/>
     <w:rsid w:val="00C03C2B"/>
+    <w:rsid w:val="00C04A62"/>
     <w:rsid w:val="00C04CB0"/>
     <w:rsid w:val="00C04CF6"/>
     <w:rsid w:val="00C04FD5"/>
     <w:rsid w:val="00C05262"/>
     <w:rsid w:val="00C05D51"/>
     <w:rsid w:val="00C05E65"/>
     <w:rsid w:val="00C060C6"/>
     <w:rsid w:val="00C06176"/>
     <w:rsid w:val="00C06A67"/>
     <w:rsid w:val="00C073FB"/>
     <w:rsid w:val="00C0758C"/>
     <w:rsid w:val="00C079C1"/>
     <w:rsid w:val="00C07C8D"/>
     <w:rsid w:val="00C07DDC"/>
     <w:rsid w:val="00C07EED"/>
     <w:rsid w:val="00C07F14"/>
     <w:rsid w:val="00C105CF"/>
     <w:rsid w:val="00C10C5E"/>
     <w:rsid w:val="00C115FF"/>
     <w:rsid w:val="00C126A9"/>
     <w:rsid w:val="00C12884"/>
     <w:rsid w:val="00C12B7B"/>
     <w:rsid w:val="00C13023"/>
     <w:rsid w:val="00C13201"/>
     <w:rsid w:val="00C132AB"/>
@@ -30170,134 +31186,141 @@
     <w:rsid w:val="00C2782C"/>
     <w:rsid w:val="00C30048"/>
     <w:rsid w:val="00C31998"/>
     <w:rsid w:val="00C31CCA"/>
     <w:rsid w:val="00C32006"/>
     <w:rsid w:val="00C333FF"/>
     <w:rsid w:val="00C339A9"/>
     <w:rsid w:val="00C33C22"/>
     <w:rsid w:val="00C342D5"/>
     <w:rsid w:val="00C3437F"/>
     <w:rsid w:val="00C34A41"/>
     <w:rsid w:val="00C34CCC"/>
     <w:rsid w:val="00C34E5D"/>
     <w:rsid w:val="00C34F86"/>
     <w:rsid w:val="00C3515B"/>
     <w:rsid w:val="00C35755"/>
     <w:rsid w:val="00C35F31"/>
     <w:rsid w:val="00C36177"/>
     <w:rsid w:val="00C361F1"/>
     <w:rsid w:val="00C363F1"/>
     <w:rsid w:val="00C364F7"/>
     <w:rsid w:val="00C367C8"/>
     <w:rsid w:val="00C36B13"/>
     <w:rsid w:val="00C36CBA"/>
     <w:rsid w:val="00C37466"/>
+    <w:rsid w:val="00C379EA"/>
     <w:rsid w:val="00C37FAB"/>
     <w:rsid w:val="00C40A24"/>
     <w:rsid w:val="00C40B13"/>
     <w:rsid w:val="00C41407"/>
     <w:rsid w:val="00C42992"/>
     <w:rsid w:val="00C42F0B"/>
     <w:rsid w:val="00C42F57"/>
     <w:rsid w:val="00C439EC"/>
     <w:rsid w:val="00C44409"/>
     <w:rsid w:val="00C45383"/>
     <w:rsid w:val="00C4570A"/>
     <w:rsid w:val="00C45B22"/>
     <w:rsid w:val="00C45F7C"/>
     <w:rsid w:val="00C4606B"/>
     <w:rsid w:val="00C4613D"/>
     <w:rsid w:val="00C465EF"/>
     <w:rsid w:val="00C470C6"/>
+    <w:rsid w:val="00C47233"/>
     <w:rsid w:val="00C47360"/>
     <w:rsid w:val="00C4753F"/>
     <w:rsid w:val="00C475A2"/>
     <w:rsid w:val="00C476B2"/>
     <w:rsid w:val="00C50674"/>
     <w:rsid w:val="00C50EF5"/>
     <w:rsid w:val="00C50EF8"/>
     <w:rsid w:val="00C518A7"/>
     <w:rsid w:val="00C51DD5"/>
     <w:rsid w:val="00C52012"/>
     <w:rsid w:val="00C52278"/>
     <w:rsid w:val="00C528D4"/>
     <w:rsid w:val="00C52BB7"/>
     <w:rsid w:val="00C52D9C"/>
     <w:rsid w:val="00C52F46"/>
     <w:rsid w:val="00C53421"/>
     <w:rsid w:val="00C53434"/>
     <w:rsid w:val="00C53B41"/>
     <w:rsid w:val="00C53E44"/>
     <w:rsid w:val="00C53ED6"/>
     <w:rsid w:val="00C543B4"/>
     <w:rsid w:val="00C549AA"/>
     <w:rsid w:val="00C54AC1"/>
     <w:rsid w:val="00C553A9"/>
     <w:rsid w:val="00C55A6A"/>
     <w:rsid w:val="00C55E9D"/>
     <w:rsid w:val="00C5609A"/>
     <w:rsid w:val="00C561C3"/>
     <w:rsid w:val="00C56B6D"/>
     <w:rsid w:val="00C56E5C"/>
     <w:rsid w:val="00C56E9D"/>
+    <w:rsid w:val="00C570D3"/>
     <w:rsid w:val="00C57158"/>
     <w:rsid w:val="00C5736D"/>
     <w:rsid w:val="00C573AC"/>
     <w:rsid w:val="00C578D1"/>
     <w:rsid w:val="00C57BFA"/>
     <w:rsid w:val="00C57C51"/>
     <w:rsid w:val="00C57CAC"/>
     <w:rsid w:val="00C60107"/>
+    <w:rsid w:val="00C609F2"/>
+    <w:rsid w:val="00C60E85"/>
     <w:rsid w:val="00C61A4F"/>
     <w:rsid w:val="00C620B2"/>
     <w:rsid w:val="00C624D4"/>
     <w:rsid w:val="00C64060"/>
     <w:rsid w:val="00C64AFD"/>
     <w:rsid w:val="00C65191"/>
+    <w:rsid w:val="00C652D2"/>
     <w:rsid w:val="00C65F5E"/>
     <w:rsid w:val="00C66326"/>
     <w:rsid w:val="00C66D18"/>
     <w:rsid w:val="00C6706A"/>
     <w:rsid w:val="00C67D66"/>
     <w:rsid w:val="00C706E8"/>
     <w:rsid w:val="00C7097A"/>
     <w:rsid w:val="00C70D0C"/>
     <w:rsid w:val="00C71738"/>
     <w:rsid w:val="00C71C5A"/>
     <w:rsid w:val="00C72042"/>
     <w:rsid w:val="00C721FC"/>
     <w:rsid w:val="00C725DC"/>
     <w:rsid w:val="00C726E3"/>
     <w:rsid w:val="00C73072"/>
     <w:rsid w:val="00C7311A"/>
     <w:rsid w:val="00C731CF"/>
     <w:rsid w:val="00C74101"/>
     <w:rsid w:val="00C7423B"/>
     <w:rsid w:val="00C747BB"/>
     <w:rsid w:val="00C75474"/>
     <w:rsid w:val="00C75598"/>
+    <w:rsid w:val="00C755A7"/>
     <w:rsid w:val="00C7593B"/>
     <w:rsid w:val="00C75BF2"/>
     <w:rsid w:val="00C75E95"/>
     <w:rsid w:val="00C76001"/>
     <w:rsid w:val="00C7604A"/>
     <w:rsid w:val="00C76217"/>
     <w:rsid w:val="00C76292"/>
     <w:rsid w:val="00C76945"/>
     <w:rsid w:val="00C76A98"/>
     <w:rsid w:val="00C76B2E"/>
     <w:rsid w:val="00C76B8B"/>
     <w:rsid w:val="00C772D8"/>
     <w:rsid w:val="00C77FC7"/>
     <w:rsid w:val="00C80356"/>
     <w:rsid w:val="00C80764"/>
     <w:rsid w:val="00C80953"/>
     <w:rsid w:val="00C80B05"/>
     <w:rsid w:val="00C80CF1"/>
     <w:rsid w:val="00C80E6F"/>
     <w:rsid w:val="00C81266"/>
     <w:rsid w:val="00C814A7"/>
     <w:rsid w:val="00C81662"/>
     <w:rsid w:val="00C8176D"/>
     <w:rsid w:val="00C81AB1"/>
     <w:rsid w:val="00C81EE1"/>
@@ -30327,328 +31350,340 @@
     <w:rsid w:val="00C8600B"/>
     <w:rsid w:val="00C8623C"/>
     <w:rsid w:val="00C864C1"/>
     <w:rsid w:val="00C86807"/>
     <w:rsid w:val="00C86D68"/>
     <w:rsid w:val="00C8708A"/>
     <w:rsid w:val="00C8722C"/>
     <w:rsid w:val="00C87363"/>
     <w:rsid w:val="00C87486"/>
     <w:rsid w:val="00C874DA"/>
     <w:rsid w:val="00C87DC6"/>
     <w:rsid w:val="00C90B97"/>
     <w:rsid w:val="00C91324"/>
     <w:rsid w:val="00C9146F"/>
     <w:rsid w:val="00C92037"/>
     <w:rsid w:val="00C9205C"/>
     <w:rsid w:val="00C923E1"/>
     <w:rsid w:val="00C92791"/>
     <w:rsid w:val="00C9294A"/>
     <w:rsid w:val="00C93322"/>
     <w:rsid w:val="00C93576"/>
     <w:rsid w:val="00C94164"/>
     <w:rsid w:val="00C942D5"/>
     <w:rsid w:val="00C94A24"/>
     <w:rsid w:val="00C94DA1"/>
+    <w:rsid w:val="00C950C0"/>
     <w:rsid w:val="00C956AA"/>
     <w:rsid w:val="00C95797"/>
     <w:rsid w:val="00C957F9"/>
     <w:rsid w:val="00C95837"/>
     <w:rsid w:val="00C95BC6"/>
+    <w:rsid w:val="00C96435"/>
     <w:rsid w:val="00C968D6"/>
     <w:rsid w:val="00C96951"/>
     <w:rsid w:val="00C96968"/>
     <w:rsid w:val="00C97B87"/>
     <w:rsid w:val="00CA0595"/>
     <w:rsid w:val="00CA068A"/>
     <w:rsid w:val="00CA076E"/>
     <w:rsid w:val="00CA0D72"/>
     <w:rsid w:val="00CA110A"/>
     <w:rsid w:val="00CA1908"/>
     <w:rsid w:val="00CA1B8B"/>
     <w:rsid w:val="00CA1EEC"/>
     <w:rsid w:val="00CA210C"/>
     <w:rsid w:val="00CA2D9B"/>
     <w:rsid w:val="00CA2E4A"/>
     <w:rsid w:val="00CA36B0"/>
     <w:rsid w:val="00CA3BC5"/>
     <w:rsid w:val="00CA4254"/>
     <w:rsid w:val="00CA4408"/>
     <w:rsid w:val="00CA4450"/>
     <w:rsid w:val="00CA4526"/>
+    <w:rsid w:val="00CA45DA"/>
     <w:rsid w:val="00CA46B4"/>
     <w:rsid w:val="00CA4964"/>
     <w:rsid w:val="00CA49BE"/>
     <w:rsid w:val="00CA4B2D"/>
     <w:rsid w:val="00CA515D"/>
     <w:rsid w:val="00CA5380"/>
     <w:rsid w:val="00CA5485"/>
     <w:rsid w:val="00CA54CB"/>
     <w:rsid w:val="00CA5694"/>
     <w:rsid w:val="00CA58D0"/>
     <w:rsid w:val="00CA6343"/>
     <w:rsid w:val="00CA6F85"/>
     <w:rsid w:val="00CA7137"/>
+    <w:rsid w:val="00CA714E"/>
     <w:rsid w:val="00CA74EA"/>
     <w:rsid w:val="00CB0162"/>
     <w:rsid w:val="00CB0466"/>
     <w:rsid w:val="00CB06B5"/>
     <w:rsid w:val="00CB08C3"/>
     <w:rsid w:val="00CB0A3D"/>
     <w:rsid w:val="00CB0B8B"/>
     <w:rsid w:val="00CB0DF5"/>
     <w:rsid w:val="00CB1183"/>
     <w:rsid w:val="00CB1BFB"/>
     <w:rsid w:val="00CB2339"/>
     <w:rsid w:val="00CB2913"/>
     <w:rsid w:val="00CB2A3A"/>
     <w:rsid w:val="00CB378C"/>
     <w:rsid w:val="00CB460C"/>
     <w:rsid w:val="00CB4858"/>
     <w:rsid w:val="00CB4B17"/>
     <w:rsid w:val="00CB4BC0"/>
     <w:rsid w:val="00CB5506"/>
     <w:rsid w:val="00CB561A"/>
     <w:rsid w:val="00CB5856"/>
     <w:rsid w:val="00CB59B1"/>
     <w:rsid w:val="00CB67E9"/>
     <w:rsid w:val="00CB6CE0"/>
     <w:rsid w:val="00CB70F5"/>
     <w:rsid w:val="00CB7D92"/>
     <w:rsid w:val="00CB7F1B"/>
     <w:rsid w:val="00CC03F2"/>
     <w:rsid w:val="00CC09B8"/>
     <w:rsid w:val="00CC1221"/>
     <w:rsid w:val="00CC1D2E"/>
     <w:rsid w:val="00CC1DEA"/>
     <w:rsid w:val="00CC1E2A"/>
     <w:rsid w:val="00CC212D"/>
     <w:rsid w:val="00CC2170"/>
     <w:rsid w:val="00CC2EF4"/>
     <w:rsid w:val="00CC2F52"/>
     <w:rsid w:val="00CC3431"/>
     <w:rsid w:val="00CC382A"/>
     <w:rsid w:val="00CC44C8"/>
     <w:rsid w:val="00CC48A5"/>
     <w:rsid w:val="00CC4E23"/>
+    <w:rsid w:val="00CC5A1E"/>
     <w:rsid w:val="00CC5B7C"/>
     <w:rsid w:val="00CC632C"/>
     <w:rsid w:val="00CC6565"/>
     <w:rsid w:val="00CC7115"/>
     <w:rsid w:val="00CC72E7"/>
     <w:rsid w:val="00CC7D0C"/>
     <w:rsid w:val="00CC7DA3"/>
     <w:rsid w:val="00CC7DFA"/>
     <w:rsid w:val="00CD001B"/>
     <w:rsid w:val="00CD088F"/>
     <w:rsid w:val="00CD0DF9"/>
     <w:rsid w:val="00CD1191"/>
     <w:rsid w:val="00CD1B96"/>
     <w:rsid w:val="00CD2215"/>
     <w:rsid w:val="00CD272A"/>
     <w:rsid w:val="00CD2DC5"/>
     <w:rsid w:val="00CD3084"/>
     <w:rsid w:val="00CD37F4"/>
     <w:rsid w:val="00CD3935"/>
     <w:rsid w:val="00CD3A34"/>
     <w:rsid w:val="00CD4027"/>
     <w:rsid w:val="00CD464B"/>
     <w:rsid w:val="00CD4D4C"/>
     <w:rsid w:val="00CD551A"/>
     <w:rsid w:val="00CD571F"/>
     <w:rsid w:val="00CD5767"/>
     <w:rsid w:val="00CD5843"/>
     <w:rsid w:val="00CD6813"/>
     <w:rsid w:val="00CD6CBD"/>
     <w:rsid w:val="00CD7504"/>
     <w:rsid w:val="00CD786A"/>
     <w:rsid w:val="00CD7C75"/>
     <w:rsid w:val="00CD7FBD"/>
     <w:rsid w:val="00CE0C3E"/>
     <w:rsid w:val="00CE0CC1"/>
     <w:rsid w:val="00CE1360"/>
+    <w:rsid w:val="00CE15FB"/>
     <w:rsid w:val="00CE1CD7"/>
     <w:rsid w:val="00CE22AB"/>
     <w:rsid w:val="00CE3624"/>
     <w:rsid w:val="00CE3754"/>
     <w:rsid w:val="00CE39F2"/>
     <w:rsid w:val="00CE3E9F"/>
     <w:rsid w:val="00CE484C"/>
     <w:rsid w:val="00CE4A5A"/>
     <w:rsid w:val="00CE4B14"/>
     <w:rsid w:val="00CE4C3D"/>
     <w:rsid w:val="00CE4F59"/>
     <w:rsid w:val="00CE5162"/>
     <w:rsid w:val="00CE517E"/>
     <w:rsid w:val="00CE5F37"/>
     <w:rsid w:val="00CE6021"/>
     <w:rsid w:val="00CE6294"/>
     <w:rsid w:val="00CE65CC"/>
     <w:rsid w:val="00CE718A"/>
     <w:rsid w:val="00CE7399"/>
     <w:rsid w:val="00CE7A8F"/>
     <w:rsid w:val="00CE7E74"/>
     <w:rsid w:val="00CF0145"/>
     <w:rsid w:val="00CF177D"/>
     <w:rsid w:val="00CF1946"/>
     <w:rsid w:val="00CF212F"/>
     <w:rsid w:val="00CF26FB"/>
     <w:rsid w:val="00CF327B"/>
     <w:rsid w:val="00CF3976"/>
     <w:rsid w:val="00CF3B18"/>
     <w:rsid w:val="00CF412E"/>
     <w:rsid w:val="00CF484A"/>
     <w:rsid w:val="00CF49B5"/>
     <w:rsid w:val="00CF5E0A"/>
     <w:rsid w:val="00CF6283"/>
     <w:rsid w:val="00CF6379"/>
     <w:rsid w:val="00CF6514"/>
     <w:rsid w:val="00CF655F"/>
     <w:rsid w:val="00CF778A"/>
     <w:rsid w:val="00CF7E0A"/>
     <w:rsid w:val="00CF7FED"/>
     <w:rsid w:val="00D001E9"/>
+    <w:rsid w:val="00D0153D"/>
     <w:rsid w:val="00D021C1"/>
     <w:rsid w:val="00D02B44"/>
     <w:rsid w:val="00D02B63"/>
     <w:rsid w:val="00D0331C"/>
     <w:rsid w:val="00D03F48"/>
     <w:rsid w:val="00D044E8"/>
     <w:rsid w:val="00D0453E"/>
     <w:rsid w:val="00D04916"/>
     <w:rsid w:val="00D04ADC"/>
+    <w:rsid w:val="00D050E0"/>
     <w:rsid w:val="00D05187"/>
     <w:rsid w:val="00D05BCF"/>
     <w:rsid w:val="00D05D5F"/>
     <w:rsid w:val="00D06091"/>
     <w:rsid w:val="00D0616B"/>
     <w:rsid w:val="00D06627"/>
     <w:rsid w:val="00D068C1"/>
     <w:rsid w:val="00D06B29"/>
     <w:rsid w:val="00D06F6A"/>
     <w:rsid w:val="00D0711D"/>
     <w:rsid w:val="00D072F2"/>
     <w:rsid w:val="00D07355"/>
     <w:rsid w:val="00D0750B"/>
     <w:rsid w:val="00D076D9"/>
     <w:rsid w:val="00D07741"/>
+    <w:rsid w:val="00D077C1"/>
     <w:rsid w:val="00D07AEA"/>
     <w:rsid w:val="00D07E54"/>
     <w:rsid w:val="00D104D9"/>
     <w:rsid w:val="00D10869"/>
     <w:rsid w:val="00D11012"/>
     <w:rsid w:val="00D110D8"/>
     <w:rsid w:val="00D11290"/>
     <w:rsid w:val="00D11B3E"/>
     <w:rsid w:val="00D11CCC"/>
     <w:rsid w:val="00D11EC3"/>
     <w:rsid w:val="00D121A5"/>
     <w:rsid w:val="00D12475"/>
     <w:rsid w:val="00D13277"/>
     <w:rsid w:val="00D13469"/>
     <w:rsid w:val="00D136A6"/>
     <w:rsid w:val="00D137CD"/>
     <w:rsid w:val="00D13A58"/>
     <w:rsid w:val="00D13AE5"/>
     <w:rsid w:val="00D13B99"/>
     <w:rsid w:val="00D14946"/>
     <w:rsid w:val="00D14F0A"/>
     <w:rsid w:val="00D15E83"/>
     <w:rsid w:val="00D15EF0"/>
     <w:rsid w:val="00D16469"/>
     <w:rsid w:val="00D1680C"/>
     <w:rsid w:val="00D16C41"/>
     <w:rsid w:val="00D16CBC"/>
     <w:rsid w:val="00D1700A"/>
+    <w:rsid w:val="00D1707B"/>
     <w:rsid w:val="00D17510"/>
     <w:rsid w:val="00D175CB"/>
     <w:rsid w:val="00D17C2C"/>
     <w:rsid w:val="00D17EB0"/>
     <w:rsid w:val="00D2033E"/>
     <w:rsid w:val="00D203DC"/>
     <w:rsid w:val="00D2298B"/>
     <w:rsid w:val="00D22C30"/>
     <w:rsid w:val="00D22F15"/>
     <w:rsid w:val="00D230E1"/>
     <w:rsid w:val="00D23AA9"/>
     <w:rsid w:val="00D23C29"/>
     <w:rsid w:val="00D23F01"/>
     <w:rsid w:val="00D24DC0"/>
     <w:rsid w:val="00D25409"/>
     <w:rsid w:val="00D25B59"/>
     <w:rsid w:val="00D25E4D"/>
     <w:rsid w:val="00D26299"/>
     <w:rsid w:val="00D262F6"/>
     <w:rsid w:val="00D263E7"/>
     <w:rsid w:val="00D2673A"/>
     <w:rsid w:val="00D26A0D"/>
     <w:rsid w:val="00D26C95"/>
     <w:rsid w:val="00D27B03"/>
     <w:rsid w:val="00D27E34"/>
     <w:rsid w:val="00D30B43"/>
     <w:rsid w:val="00D30CA4"/>
+    <w:rsid w:val="00D30CC9"/>
     <w:rsid w:val="00D313A6"/>
     <w:rsid w:val="00D313B4"/>
     <w:rsid w:val="00D31D21"/>
     <w:rsid w:val="00D31D2D"/>
     <w:rsid w:val="00D32027"/>
     <w:rsid w:val="00D32369"/>
     <w:rsid w:val="00D3265C"/>
     <w:rsid w:val="00D32A34"/>
     <w:rsid w:val="00D32D7E"/>
     <w:rsid w:val="00D331C2"/>
     <w:rsid w:val="00D33860"/>
     <w:rsid w:val="00D3391A"/>
     <w:rsid w:val="00D33A73"/>
     <w:rsid w:val="00D34821"/>
     <w:rsid w:val="00D349DF"/>
     <w:rsid w:val="00D35C80"/>
     <w:rsid w:val="00D3671A"/>
     <w:rsid w:val="00D372FB"/>
     <w:rsid w:val="00D37954"/>
     <w:rsid w:val="00D37F16"/>
     <w:rsid w:val="00D404A1"/>
     <w:rsid w:val="00D4051E"/>
     <w:rsid w:val="00D4073C"/>
     <w:rsid w:val="00D40C20"/>
     <w:rsid w:val="00D40E22"/>
     <w:rsid w:val="00D40F92"/>
     <w:rsid w:val="00D41178"/>
     <w:rsid w:val="00D41705"/>
     <w:rsid w:val="00D41947"/>
     <w:rsid w:val="00D4299A"/>
     <w:rsid w:val="00D42AA7"/>
     <w:rsid w:val="00D42CAA"/>
     <w:rsid w:val="00D431AE"/>
     <w:rsid w:val="00D434F5"/>
     <w:rsid w:val="00D43D6C"/>
     <w:rsid w:val="00D442DE"/>
     <w:rsid w:val="00D44366"/>
     <w:rsid w:val="00D44916"/>
     <w:rsid w:val="00D449D3"/>
     <w:rsid w:val="00D44C15"/>
     <w:rsid w:val="00D45150"/>
+    <w:rsid w:val="00D452A3"/>
     <w:rsid w:val="00D4556A"/>
     <w:rsid w:val="00D45B23"/>
     <w:rsid w:val="00D463EE"/>
     <w:rsid w:val="00D464AA"/>
     <w:rsid w:val="00D46E01"/>
     <w:rsid w:val="00D472DC"/>
     <w:rsid w:val="00D47303"/>
     <w:rsid w:val="00D47722"/>
     <w:rsid w:val="00D47946"/>
     <w:rsid w:val="00D47ADE"/>
     <w:rsid w:val="00D47D00"/>
     <w:rsid w:val="00D47D13"/>
     <w:rsid w:val="00D505D7"/>
     <w:rsid w:val="00D50BCB"/>
     <w:rsid w:val="00D510A7"/>
     <w:rsid w:val="00D51101"/>
     <w:rsid w:val="00D514F9"/>
     <w:rsid w:val="00D51708"/>
     <w:rsid w:val="00D51949"/>
     <w:rsid w:val="00D51B13"/>
     <w:rsid w:val="00D51ED6"/>
     <w:rsid w:val="00D51FFF"/>
     <w:rsid w:val="00D5223D"/>
     <w:rsid w:val="00D533F3"/>
     <w:rsid w:val="00D53C7B"/>
@@ -30662,448 +31697,466 @@
     <w:rsid w:val="00D574C9"/>
     <w:rsid w:val="00D57719"/>
     <w:rsid w:val="00D57B85"/>
     <w:rsid w:val="00D57EC9"/>
     <w:rsid w:val="00D57FE8"/>
     <w:rsid w:val="00D60C93"/>
     <w:rsid w:val="00D60CAB"/>
     <w:rsid w:val="00D61595"/>
     <w:rsid w:val="00D6183F"/>
     <w:rsid w:val="00D61C34"/>
     <w:rsid w:val="00D61D1C"/>
     <w:rsid w:val="00D61D90"/>
     <w:rsid w:val="00D61F98"/>
     <w:rsid w:val="00D6259D"/>
     <w:rsid w:val="00D629D5"/>
     <w:rsid w:val="00D62B87"/>
     <w:rsid w:val="00D6305F"/>
     <w:rsid w:val="00D63BC0"/>
     <w:rsid w:val="00D644FA"/>
     <w:rsid w:val="00D645C1"/>
     <w:rsid w:val="00D6510E"/>
     <w:rsid w:val="00D65198"/>
     <w:rsid w:val="00D65889"/>
     <w:rsid w:val="00D65D82"/>
     <w:rsid w:val="00D6634D"/>
+    <w:rsid w:val="00D668C0"/>
     <w:rsid w:val="00D66AB6"/>
     <w:rsid w:val="00D66C58"/>
     <w:rsid w:val="00D66F6C"/>
     <w:rsid w:val="00D670AF"/>
     <w:rsid w:val="00D67262"/>
     <w:rsid w:val="00D67F5E"/>
     <w:rsid w:val="00D67FB9"/>
     <w:rsid w:val="00D708AF"/>
     <w:rsid w:val="00D710B1"/>
     <w:rsid w:val="00D711A8"/>
     <w:rsid w:val="00D717E1"/>
     <w:rsid w:val="00D71C50"/>
     <w:rsid w:val="00D71E5D"/>
     <w:rsid w:val="00D71FAD"/>
     <w:rsid w:val="00D72021"/>
     <w:rsid w:val="00D720D0"/>
     <w:rsid w:val="00D725EC"/>
     <w:rsid w:val="00D7269C"/>
     <w:rsid w:val="00D728E5"/>
     <w:rsid w:val="00D729CC"/>
     <w:rsid w:val="00D72A08"/>
     <w:rsid w:val="00D72B4F"/>
     <w:rsid w:val="00D72BB2"/>
     <w:rsid w:val="00D72C19"/>
     <w:rsid w:val="00D72D95"/>
     <w:rsid w:val="00D72D96"/>
     <w:rsid w:val="00D731B1"/>
     <w:rsid w:val="00D74702"/>
     <w:rsid w:val="00D7485A"/>
     <w:rsid w:val="00D75033"/>
     <w:rsid w:val="00D75569"/>
     <w:rsid w:val="00D755C0"/>
     <w:rsid w:val="00D75738"/>
     <w:rsid w:val="00D7667A"/>
     <w:rsid w:val="00D76968"/>
     <w:rsid w:val="00D76C10"/>
     <w:rsid w:val="00D770B4"/>
     <w:rsid w:val="00D77C2F"/>
     <w:rsid w:val="00D77E58"/>
     <w:rsid w:val="00D7E2D4"/>
     <w:rsid w:val="00D8034F"/>
+    <w:rsid w:val="00D80682"/>
     <w:rsid w:val="00D8069E"/>
     <w:rsid w:val="00D80821"/>
     <w:rsid w:val="00D80E70"/>
     <w:rsid w:val="00D8150C"/>
     <w:rsid w:val="00D819CC"/>
     <w:rsid w:val="00D81A0E"/>
     <w:rsid w:val="00D81E70"/>
     <w:rsid w:val="00D82561"/>
     <w:rsid w:val="00D8279D"/>
     <w:rsid w:val="00D82EC7"/>
     <w:rsid w:val="00D8357C"/>
     <w:rsid w:val="00D83647"/>
     <w:rsid w:val="00D8381D"/>
     <w:rsid w:val="00D839B5"/>
     <w:rsid w:val="00D83EFB"/>
     <w:rsid w:val="00D84485"/>
     <w:rsid w:val="00D84615"/>
     <w:rsid w:val="00D846D8"/>
     <w:rsid w:val="00D847B0"/>
     <w:rsid w:val="00D84C36"/>
     <w:rsid w:val="00D84C87"/>
     <w:rsid w:val="00D84DB8"/>
     <w:rsid w:val="00D84DE2"/>
     <w:rsid w:val="00D861CC"/>
     <w:rsid w:val="00D86219"/>
     <w:rsid w:val="00D8645F"/>
+    <w:rsid w:val="00D864EB"/>
     <w:rsid w:val="00D8670E"/>
     <w:rsid w:val="00D8679B"/>
     <w:rsid w:val="00D86862"/>
     <w:rsid w:val="00D8697E"/>
     <w:rsid w:val="00D86AF4"/>
     <w:rsid w:val="00D87177"/>
     <w:rsid w:val="00D87211"/>
     <w:rsid w:val="00D87274"/>
     <w:rsid w:val="00D874D1"/>
     <w:rsid w:val="00D8759A"/>
     <w:rsid w:val="00D87841"/>
     <w:rsid w:val="00D87FF6"/>
     <w:rsid w:val="00D90205"/>
     <w:rsid w:val="00D906B1"/>
     <w:rsid w:val="00D90859"/>
     <w:rsid w:val="00D9087A"/>
     <w:rsid w:val="00D90FC6"/>
     <w:rsid w:val="00D9125E"/>
     <w:rsid w:val="00D91585"/>
     <w:rsid w:val="00D915F5"/>
     <w:rsid w:val="00D91BC1"/>
     <w:rsid w:val="00D91E38"/>
     <w:rsid w:val="00D92056"/>
     <w:rsid w:val="00D92484"/>
     <w:rsid w:val="00D92753"/>
     <w:rsid w:val="00D92986"/>
     <w:rsid w:val="00D92E14"/>
     <w:rsid w:val="00D932E9"/>
     <w:rsid w:val="00D937A1"/>
     <w:rsid w:val="00D93828"/>
     <w:rsid w:val="00D93BA5"/>
     <w:rsid w:val="00D9410F"/>
     <w:rsid w:val="00D94398"/>
     <w:rsid w:val="00D94667"/>
     <w:rsid w:val="00D94D3E"/>
+    <w:rsid w:val="00D95234"/>
     <w:rsid w:val="00D95774"/>
+    <w:rsid w:val="00D959F2"/>
     <w:rsid w:val="00D96324"/>
     <w:rsid w:val="00D97C4E"/>
     <w:rsid w:val="00D97F5F"/>
     <w:rsid w:val="00DA07FD"/>
     <w:rsid w:val="00DA099B"/>
     <w:rsid w:val="00DA0DB8"/>
     <w:rsid w:val="00DA0F3A"/>
     <w:rsid w:val="00DA113B"/>
     <w:rsid w:val="00DA138D"/>
     <w:rsid w:val="00DA1695"/>
     <w:rsid w:val="00DA1698"/>
     <w:rsid w:val="00DA19F0"/>
     <w:rsid w:val="00DA1E09"/>
     <w:rsid w:val="00DA3010"/>
     <w:rsid w:val="00DA3B13"/>
     <w:rsid w:val="00DA3F29"/>
     <w:rsid w:val="00DA40D3"/>
     <w:rsid w:val="00DA50B6"/>
     <w:rsid w:val="00DA50D0"/>
     <w:rsid w:val="00DA528A"/>
     <w:rsid w:val="00DA5917"/>
     <w:rsid w:val="00DA5B8F"/>
     <w:rsid w:val="00DA5E2E"/>
     <w:rsid w:val="00DA650A"/>
     <w:rsid w:val="00DA6E2F"/>
     <w:rsid w:val="00DA7468"/>
     <w:rsid w:val="00DA77CE"/>
     <w:rsid w:val="00DA79AB"/>
     <w:rsid w:val="00DB0257"/>
     <w:rsid w:val="00DB0466"/>
     <w:rsid w:val="00DB0565"/>
     <w:rsid w:val="00DB0640"/>
+    <w:rsid w:val="00DB08F0"/>
     <w:rsid w:val="00DB092D"/>
     <w:rsid w:val="00DB0953"/>
     <w:rsid w:val="00DB0C7B"/>
     <w:rsid w:val="00DB0EF1"/>
     <w:rsid w:val="00DB11BC"/>
     <w:rsid w:val="00DB11F9"/>
     <w:rsid w:val="00DB18BD"/>
     <w:rsid w:val="00DB193B"/>
     <w:rsid w:val="00DB1B29"/>
     <w:rsid w:val="00DB1F16"/>
     <w:rsid w:val="00DB22E6"/>
     <w:rsid w:val="00DB2387"/>
     <w:rsid w:val="00DB2DCB"/>
     <w:rsid w:val="00DB2FDE"/>
     <w:rsid w:val="00DB3311"/>
+    <w:rsid w:val="00DB3529"/>
     <w:rsid w:val="00DB396E"/>
     <w:rsid w:val="00DB45A2"/>
     <w:rsid w:val="00DB4782"/>
     <w:rsid w:val="00DB4809"/>
     <w:rsid w:val="00DB492B"/>
     <w:rsid w:val="00DB532C"/>
     <w:rsid w:val="00DB5F05"/>
     <w:rsid w:val="00DB5F1A"/>
     <w:rsid w:val="00DB5F9A"/>
     <w:rsid w:val="00DB60E7"/>
     <w:rsid w:val="00DB675A"/>
     <w:rsid w:val="00DB6FFE"/>
     <w:rsid w:val="00DB7148"/>
     <w:rsid w:val="00DC0171"/>
     <w:rsid w:val="00DC0310"/>
     <w:rsid w:val="00DC04FE"/>
     <w:rsid w:val="00DC051F"/>
     <w:rsid w:val="00DC064A"/>
+    <w:rsid w:val="00DC0AB6"/>
     <w:rsid w:val="00DC0D1E"/>
     <w:rsid w:val="00DC156A"/>
     <w:rsid w:val="00DC1782"/>
     <w:rsid w:val="00DC1C76"/>
     <w:rsid w:val="00DC2647"/>
     <w:rsid w:val="00DC29E1"/>
     <w:rsid w:val="00DC2A68"/>
     <w:rsid w:val="00DC2B7E"/>
     <w:rsid w:val="00DC2CD0"/>
     <w:rsid w:val="00DC2E97"/>
     <w:rsid w:val="00DC3319"/>
     <w:rsid w:val="00DC33E1"/>
     <w:rsid w:val="00DC34A5"/>
     <w:rsid w:val="00DC35F5"/>
     <w:rsid w:val="00DC377E"/>
     <w:rsid w:val="00DC3899"/>
     <w:rsid w:val="00DC3D85"/>
     <w:rsid w:val="00DC4074"/>
     <w:rsid w:val="00DC437D"/>
     <w:rsid w:val="00DC4BAB"/>
     <w:rsid w:val="00DC4DC8"/>
     <w:rsid w:val="00DC4F64"/>
     <w:rsid w:val="00DC4FA2"/>
     <w:rsid w:val="00DC5374"/>
     <w:rsid w:val="00DC53F5"/>
     <w:rsid w:val="00DC547E"/>
     <w:rsid w:val="00DC58AA"/>
     <w:rsid w:val="00DC58F4"/>
     <w:rsid w:val="00DC59E9"/>
     <w:rsid w:val="00DC634C"/>
     <w:rsid w:val="00DC65D3"/>
     <w:rsid w:val="00DC708B"/>
+    <w:rsid w:val="00DC7381"/>
     <w:rsid w:val="00DC7F3C"/>
     <w:rsid w:val="00DD01E0"/>
     <w:rsid w:val="00DD0A7C"/>
     <w:rsid w:val="00DD211C"/>
     <w:rsid w:val="00DD225C"/>
     <w:rsid w:val="00DD2EA6"/>
     <w:rsid w:val="00DD3228"/>
     <w:rsid w:val="00DD323B"/>
     <w:rsid w:val="00DD36E2"/>
     <w:rsid w:val="00DD4397"/>
     <w:rsid w:val="00DD459A"/>
+    <w:rsid w:val="00DD48AE"/>
     <w:rsid w:val="00DD4ECC"/>
     <w:rsid w:val="00DD4F1A"/>
     <w:rsid w:val="00DD500E"/>
     <w:rsid w:val="00DD546E"/>
     <w:rsid w:val="00DD5C3B"/>
     <w:rsid w:val="00DD668F"/>
     <w:rsid w:val="00DD67B1"/>
     <w:rsid w:val="00DD68A6"/>
     <w:rsid w:val="00DD6AB8"/>
     <w:rsid w:val="00DD725F"/>
     <w:rsid w:val="00DD7AA7"/>
     <w:rsid w:val="00DD7EA3"/>
     <w:rsid w:val="00DE028C"/>
     <w:rsid w:val="00DE0557"/>
     <w:rsid w:val="00DE0891"/>
     <w:rsid w:val="00DE0D0B"/>
     <w:rsid w:val="00DE1044"/>
     <w:rsid w:val="00DE122F"/>
     <w:rsid w:val="00DE1E38"/>
+    <w:rsid w:val="00DE1FE7"/>
     <w:rsid w:val="00DE2B15"/>
     <w:rsid w:val="00DE2CEA"/>
     <w:rsid w:val="00DE3018"/>
     <w:rsid w:val="00DE3033"/>
     <w:rsid w:val="00DE360D"/>
     <w:rsid w:val="00DE381C"/>
     <w:rsid w:val="00DE3A68"/>
     <w:rsid w:val="00DE41C8"/>
     <w:rsid w:val="00DE45CE"/>
     <w:rsid w:val="00DE4D58"/>
     <w:rsid w:val="00DE5242"/>
     <w:rsid w:val="00DE538D"/>
     <w:rsid w:val="00DE6688"/>
     <w:rsid w:val="00DE68E1"/>
     <w:rsid w:val="00DE6B61"/>
     <w:rsid w:val="00DE6C17"/>
     <w:rsid w:val="00DE6CB7"/>
     <w:rsid w:val="00DE6F49"/>
     <w:rsid w:val="00DE7310"/>
     <w:rsid w:val="00DE7B2D"/>
     <w:rsid w:val="00DE7D1B"/>
     <w:rsid w:val="00DE7DD4"/>
     <w:rsid w:val="00DE7FFC"/>
     <w:rsid w:val="00DEBEA8"/>
     <w:rsid w:val="00DF00F2"/>
+    <w:rsid w:val="00DF0A50"/>
     <w:rsid w:val="00DF11BE"/>
     <w:rsid w:val="00DF1D50"/>
     <w:rsid w:val="00DF2025"/>
     <w:rsid w:val="00DF2511"/>
     <w:rsid w:val="00DF26BA"/>
     <w:rsid w:val="00DF2D9D"/>
     <w:rsid w:val="00DF36D3"/>
     <w:rsid w:val="00DF3EE2"/>
     <w:rsid w:val="00DF41CE"/>
     <w:rsid w:val="00DF4246"/>
     <w:rsid w:val="00DF4B6A"/>
     <w:rsid w:val="00DF5C41"/>
     <w:rsid w:val="00DF63A5"/>
     <w:rsid w:val="00DF65CE"/>
     <w:rsid w:val="00DF6C96"/>
     <w:rsid w:val="00DF6D4D"/>
     <w:rsid w:val="00DF75CE"/>
     <w:rsid w:val="00DF78B3"/>
     <w:rsid w:val="00E00A79"/>
     <w:rsid w:val="00E01473"/>
     <w:rsid w:val="00E01E39"/>
     <w:rsid w:val="00E0204F"/>
     <w:rsid w:val="00E025E7"/>
     <w:rsid w:val="00E029DE"/>
     <w:rsid w:val="00E02C8C"/>
     <w:rsid w:val="00E03112"/>
     <w:rsid w:val="00E037AA"/>
+    <w:rsid w:val="00E03FDE"/>
     <w:rsid w:val="00E043E8"/>
+    <w:rsid w:val="00E04B02"/>
     <w:rsid w:val="00E04C17"/>
     <w:rsid w:val="00E04DE6"/>
     <w:rsid w:val="00E05005"/>
     <w:rsid w:val="00E051EC"/>
     <w:rsid w:val="00E05D99"/>
     <w:rsid w:val="00E06196"/>
     <w:rsid w:val="00E067E6"/>
     <w:rsid w:val="00E069E3"/>
     <w:rsid w:val="00E06F61"/>
     <w:rsid w:val="00E07290"/>
+    <w:rsid w:val="00E07310"/>
     <w:rsid w:val="00E074DA"/>
     <w:rsid w:val="00E07BD2"/>
     <w:rsid w:val="00E10517"/>
     <w:rsid w:val="00E10830"/>
     <w:rsid w:val="00E10DB9"/>
     <w:rsid w:val="00E118D3"/>
     <w:rsid w:val="00E11938"/>
     <w:rsid w:val="00E12099"/>
     <w:rsid w:val="00E12761"/>
     <w:rsid w:val="00E12BBB"/>
     <w:rsid w:val="00E1325C"/>
     <w:rsid w:val="00E13299"/>
     <w:rsid w:val="00E13931"/>
     <w:rsid w:val="00E13954"/>
     <w:rsid w:val="00E13A6C"/>
     <w:rsid w:val="00E13C2E"/>
     <w:rsid w:val="00E14112"/>
     <w:rsid w:val="00E14280"/>
     <w:rsid w:val="00E14468"/>
     <w:rsid w:val="00E144AC"/>
     <w:rsid w:val="00E148A5"/>
     <w:rsid w:val="00E15050"/>
     <w:rsid w:val="00E15584"/>
     <w:rsid w:val="00E16973"/>
     <w:rsid w:val="00E16CD3"/>
     <w:rsid w:val="00E17DB1"/>
     <w:rsid w:val="00E20983"/>
     <w:rsid w:val="00E21011"/>
     <w:rsid w:val="00E211E1"/>
     <w:rsid w:val="00E21B4E"/>
     <w:rsid w:val="00E21B72"/>
     <w:rsid w:val="00E22BB7"/>
     <w:rsid w:val="00E23892"/>
     <w:rsid w:val="00E23C76"/>
     <w:rsid w:val="00E23D87"/>
     <w:rsid w:val="00E24548"/>
     <w:rsid w:val="00E2470F"/>
     <w:rsid w:val="00E24C3C"/>
+    <w:rsid w:val="00E25447"/>
     <w:rsid w:val="00E257C3"/>
     <w:rsid w:val="00E259C9"/>
     <w:rsid w:val="00E25C02"/>
     <w:rsid w:val="00E25C81"/>
     <w:rsid w:val="00E25C85"/>
     <w:rsid w:val="00E25C8B"/>
     <w:rsid w:val="00E2610C"/>
     <w:rsid w:val="00E26195"/>
     <w:rsid w:val="00E264C3"/>
     <w:rsid w:val="00E26520"/>
     <w:rsid w:val="00E267E1"/>
     <w:rsid w:val="00E26ACB"/>
     <w:rsid w:val="00E27552"/>
     <w:rsid w:val="00E2764E"/>
     <w:rsid w:val="00E27BCC"/>
     <w:rsid w:val="00E3041F"/>
     <w:rsid w:val="00E30503"/>
     <w:rsid w:val="00E30861"/>
     <w:rsid w:val="00E31107"/>
     <w:rsid w:val="00E311DB"/>
     <w:rsid w:val="00E31215"/>
     <w:rsid w:val="00E3122A"/>
     <w:rsid w:val="00E3194A"/>
     <w:rsid w:val="00E31B7B"/>
     <w:rsid w:val="00E31C1C"/>
     <w:rsid w:val="00E32297"/>
     <w:rsid w:val="00E32455"/>
     <w:rsid w:val="00E325E3"/>
     <w:rsid w:val="00E328C0"/>
     <w:rsid w:val="00E32A3D"/>
     <w:rsid w:val="00E32BB6"/>
     <w:rsid w:val="00E33B78"/>
     <w:rsid w:val="00E33BCF"/>
     <w:rsid w:val="00E33D94"/>
     <w:rsid w:val="00E342B4"/>
     <w:rsid w:val="00E34A8F"/>
     <w:rsid w:val="00E34C35"/>
     <w:rsid w:val="00E35101"/>
     <w:rsid w:val="00E35125"/>
     <w:rsid w:val="00E3531B"/>
     <w:rsid w:val="00E353A7"/>
     <w:rsid w:val="00E353E5"/>
     <w:rsid w:val="00E3572B"/>
     <w:rsid w:val="00E36098"/>
+    <w:rsid w:val="00E36377"/>
     <w:rsid w:val="00E36B08"/>
     <w:rsid w:val="00E37127"/>
     <w:rsid w:val="00E37515"/>
     <w:rsid w:val="00E3751C"/>
     <w:rsid w:val="00E37BB3"/>
     <w:rsid w:val="00E38043"/>
     <w:rsid w:val="00E400DD"/>
     <w:rsid w:val="00E40151"/>
     <w:rsid w:val="00E404DE"/>
     <w:rsid w:val="00E40512"/>
     <w:rsid w:val="00E408A8"/>
     <w:rsid w:val="00E408B2"/>
     <w:rsid w:val="00E40AC5"/>
     <w:rsid w:val="00E40D12"/>
     <w:rsid w:val="00E40D20"/>
     <w:rsid w:val="00E40DAF"/>
     <w:rsid w:val="00E413FC"/>
     <w:rsid w:val="00E41952"/>
     <w:rsid w:val="00E41DA2"/>
     <w:rsid w:val="00E41EB7"/>
     <w:rsid w:val="00E41EDD"/>
     <w:rsid w:val="00E41EE6"/>
     <w:rsid w:val="00E425EE"/>
+    <w:rsid w:val="00E42992"/>
     <w:rsid w:val="00E42D38"/>
     <w:rsid w:val="00E43392"/>
     <w:rsid w:val="00E43546"/>
     <w:rsid w:val="00E43589"/>
     <w:rsid w:val="00E435EC"/>
     <w:rsid w:val="00E43601"/>
     <w:rsid w:val="00E43C8D"/>
     <w:rsid w:val="00E44127"/>
     <w:rsid w:val="00E442E2"/>
     <w:rsid w:val="00E44461"/>
     <w:rsid w:val="00E44A52"/>
     <w:rsid w:val="00E45262"/>
     <w:rsid w:val="00E45300"/>
     <w:rsid w:val="00E45847"/>
     <w:rsid w:val="00E45A62"/>
     <w:rsid w:val="00E45E97"/>
     <w:rsid w:val="00E45EE5"/>
     <w:rsid w:val="00E45F7E"/>
     <w:rsid w:val="00E46185"/>
     <w:rsid w:val="00E46CC5"/>
     <w:rsid w:val="00E46D15"/>
     <w:rsid w:val="00E46D71"/>
     <w:rsid w:val="00E474BE"/>
     <w:rsid w:val="00E47C54"/>
     <w:rsid w:val="00E50A7C"/>
@@ -31126,128 +32179,136 @@
     <w:rsid w:val="00E541B1"/>
     <w:rsid w:val="00E54F80"/>
     <w:rsid w:val="00E553D3"/>
     <w:rsid w:val="00E55694"/>
     <w:rsid w:val="00E5582A"/>
     <w:rsid w:val="00E55960"/>
     <w:rsid w:val="00E55E05"/>
     <w:rsid w:val="00E562DC"/>
     <w:rsid w:val="00E56A05"/>
     <w:rsid w:val="00E56AF2"/>
     <w:rsid w:val="00E56BEF"/>
     <w:rsid w:val="00E56F83"/>
     <w:rsid w:val="00E571E6"/>
     <w:rsid w:val="00E57264"/>
     <w:rsid w:val="00E57376"/>
     <w:rsid w:val="00E57F28"/>
     <w:rsid w:val="00E60555"/>
     <w:rsid w:val="00E60BB3"/>
     <w:rsid w:val="00E60DEF"/>
     <w:rsid w:val="00E60F6A"/>
     <w:rsid w:val="00E61165"/>
     <w:rsid w:val="00E61425"/>
     <w:rsid w:val="00E61C03"/>
     <w:rsid w:val="00E61E75"/>
     <w:rsid w:val="00E61FBF"/>
+    <w:rsid w:val="00E62318"/>
     <w:rsid w:val="00E6296A"/>
+    <w:rsid w:val="00E63096"/>
+    <w:rsid w:val="00E642CA"/>
     <w:rsid w:val="00E643EB"/>
     <w:rsid w:val="00E64D97"/>
     <w:rsid w:val="00E65243"/>
     <w:rsid w:val="00E65358"/>
     <w:rsid w:val="00E6583A"/>
     <w:rsid w:val="00E6586E"/>
     <w:rsid w:val="00E65983"/>
     <w:rsid w:val="00E65FB7"/>
     <w:rsid w:val="00E664A0"/>
+    <w:rsid w:val="00E6659A"/>
     <w:rsid w:val="00E66615"/>
     <w:rsid w:val="00E66B7C"/>
     <w:rsid w:val="00E66BC8"/>
+    <w:rsid w:val="00E6771E"/>
     <w:rsid w:val="00E706CB"/>
     <w:rsid w:val="00E7087D"/>
     <w:rsid w:val="00E7093C"/>
     <w:rsid w:val="00E70949"/>
     <w:rsid w:val="00E70996"/>
     <w:rsid w:val="00E70E51"/>
     <w:rsid w:val="00E71240"/>
     <w:rsid w:val="00E71617"/>
     <w:rsid w:val="00E7182A"/>
     <w:rsid w:val="00E71AC1"/>
     <w:rsid w:val="00E71BAF"/>
     <w:rsid w:val="00E72A22"/>
     <w:rsid w:val="00E72A71"/>
     <w:rsid w:val="00E72BD5"/>
     <w:rsid w:val="00E72BFE"/>
     <w:rsid w:val="00E7328F"/>
     <w:rsid w:val="00E7374C"/>
     <w:rsid w:val="00E73A96"/>
     <w:rsid w:val="00E7401E"/>
     <w:rsid w:val="00E74B45"/>
     <w:rsid w:val="00E74BBB"/>
     <w:rsid w:val="00E74CA3"/>
     <w:rsid w:val="00E753BA"/>
     <w:rsid w:val="00E75705"/>
     <w:rsid w:val="00E75724"/>
     <w:rsid w:val="00E75E1E"/>
     <w:rsid w:val="00E75F14"/>
     <w:rsid w:val="00E75FC5"/>
     <w:rsid w:val="00E76165"/>
     <w:rsid w:val="00E7664D"/>
     <w:rsid w:val="00E767FF"/>
     <w:rsid w:val="00E769E7"/>
     <w:rsid w:val="00E76A72"/>
     <w:rsid w:val="00E76B59"/>
     <w:rsid w:val="00E76C4B"/>
     <w:rsid w:val="00E77134"/>
     <w:rsid w:val="00E7776F"/>
     <w:rsid w:val="00E77CFC"/>
+    <w:rsid w:val="00E77FA7"/>
     <w:rsid w:val="00E808F3"/>
     <w:rsid w:val="00E80A54"/>
     <w:rsid w:val="00E80AD0"/>
     <w:rsid w:val="00E811DB"/>
     <w:rsid w:val="00E81595"/>
     <w:rsid w:val="00E81CA8"/>
     <w:rsid w:val="00E820FE"/>
     <w:rsid w:val="00E824AC"/>
     <w:rsid w:val="00E827EE"/>
     <w:rsid w:val="00E82910"/>
     <w:rsid w:val="00E82C6F"/>
     <w:rsid w:val="00E830A5"/>
     <w:rsid w:val="00E8320B"/>
+    <w:rsid w:val="00E840D5"/>
     <w:rsid w:val="00E844A8"/>
     <w:rsid w:val="00E84D31"/>
     <w:rsid w:val="00E854F5"/>
     <w:rsid w:val="00E85DBB"/>
     <w:rsid w:val="00E86402"/>
     <w:rsid w:val="00E86A13"/>
     <w:rsid w:val="00E86DF4"/>
     <w:rsid w:val="00E86E0C"/>
     <w:rsid w:val="00E86EA6"/>
     <w:rsid w:val="00E87F31"/>
     <w:rsid w:val="00E90810"/>
     <w:rsid w:val="00E90C4C"/>
     <w:rsid w:val="00E90D5A"/>
     <w:rsid w:val="00E91080"/>
+    <w:rsid w:val="00E91140"/>
     <w:rsid w:val="00E9141B"/>
     <w:rsid w:val="00E91F72"/>
     <w:rsid w:val="00E91F7B"/>
     <w:rsid w:val="00E9214D"/>
     <w:rsid w:val="00E9222F"/>
     <w:rsid w:val="00E9282A"/>
     <w:rsid w:val="00E92D15"/>
     <w:rsid w:val="00E92D4E"/>
     <w:rsid w:val="00E92DBA"/>
     <w:rsid w:val="00E92DF2"/>
     <w:rsid w:val="00E92F13"/>
     <w:rsid w:val="00E936FD"/>
     <w:rsid w:val="00E9381D"/>
     <w:rsid w:val="00E94164"/>
     <w:rsid w:val="00E9425B"/>
     <w:rsid w:val="00E943F6"/>
     <w:rsid w:val="00E94446"/>
     <w:rsid w:val="00E94702"/>
     <w:rsid w:val="00E94E51"/>
     <w:rsid w:val="00E94E7B"/>
     <w:rsid w:val="00E958DE"/>
     <w:rsid w:val="00E9614C"/>
     <w:rsid w:val="00E967CC"/>
     <w:rsid w:val="00E96E8B"/>
     <w:rsid w:val="00E97266"/>
@@ -31281,216 +32342,229 @@
     <w:rsid w:val="00EA6486"/>
     <w:rsid w:val="00EA6779"/>
     <w:rsid w:val="00EA68F3"/>
     <w:rsid w:val="00EA76B0"/>
     <w:rsid w:val="00EA770E"/>
     <w:rsid w:val="00EB00A8"/>
     <w:rsid w:val="00EB076A"/>
     <w:rsid w:val="00EB1976"/>
     <w:rsid w:val="00EB1C5E"/>
     <w:rsid w:val="00EB24E7"/>
     <w:rsid w:val="00EB2B77"/>
     <w:rsid w:val="00EB38C8"/>
     <w:rsid w:val="00EB3B13"/>
     <w:rsid w:val="00EB3FAA"/>
     <w:rsid w:val="00EB47CD"/>
     <w:rsid w:val="00EB5142"/>
     <w:rsid w:val="00EB56FB"/>
     <w:rsid w:val="00EB57C9"/>
     <w:rsid w:val="00EB5960"/>
     <w:rsid w:val="00EB5A4A"/>
     <w:rsid w:val="00EB5AAA"/>
     <w:rsid w:val="00EB5BFE"/>
     <w:rsid w:val="00EB607B"/>
     <w:rsid w:val="00EB6136"/>
     <w:rsid w:val="00EB6174"/>
+    <w:rsid w:val="00EB6A93"/>
     <w:rsid w:val="00EB6D37"/>
     <w:rsid w:val="00EB6F5C"/>
     <w:rsid w:val="00EB7011"/>
     <w:rsid w:val="00EB73C8"/>
     <w:rsid w:val="00EB77DE"/>
     <w:rsid w:val="00EB7DC3"/>
     <w:rsid w:val="00EB7FB3"/>
     <w:rsid w:val="00EC0257"/>
     <w:rsid w:val="00EC04FD"/>
     <w:rsid w:val="00EC0524"/>
     <w:rsid w:val="00EC0A9B"/>
     <w:rsid w:val="00EC0DA1"/>
     <w:rsid w:val="00EC0E37"/>
     <w:rsid w:val="00EC1148"/>
     <w:rsid w:val="00EC136D"/>
     <w:rsid w:val="00EC15D0"/>
     <w:rsid w:val="00EC2277"/>
     <w:rsid w:val="00EC22C0"/>
     <w:rsid w:val="00EC2B90"/>
     <w:rsid w:val="00EC2C40"/>
     <w:rsid w:val="00EC340C"/>
     <w:rsid w:val="00EC3AB0"/>
     <w:rsid w:val="00EC43A9"/>
     <w:rsid w:val="00EC4DDA"/>
     <w:rsid w:val="00EC5157"/>
     <w:rsid w:val="00EC553A"/>
     <w:rsid w:val="00EC5C5E"/>
     <w:rsid w:val="00EC5CCF"/>
     <w:rsid w:val="00EC5FE8"/>
+    <w:rsid w:val="00EC658E"/>
     <w:rsid w:val="00ED01DB"/>
     <w:rsid w:val="00ED027E"/>
     <w:rsid w:val="00ED0398"/>
     <w:rsid w:val="00ED0399"/>
     <w:rsid w:val="00ED0547"/>
     <w:rsid w:val="00ED0E71"/>
+    <w:rsid w:val="00ED0EBC"/>
     <w:rsid w:val="00ED0F24"/>
     <w:rsid w:val="00ED19C0"/>
     <w:rsid w:val="00ED1CD2"/>
     <w:rsid w:val="00ED1DD5"/>
     <w:rsid w:val="00ED258B"/>
     <w:rsid w:val="00ED275F"/>
     <w:rsid w:val="00ED30CA"/>
     <w:rsid w:val="00ED33E3"/>
     <w:rsid w:val="00ED35EC"/>
     <w:rsid w:val="00ED3C63"/>
     <w:rsid w:val="00ED3E2B"/>
     <w:rsid w:val="00ED455D"/>
     <w:rsid w:val="00ED4603"/>
     <w:rsid w:val="00ED4805"/>
     <w:rsid w:val="00ED4989"/>
     <w:rsid w:val="00ED4DF5"/>
     <w:rsid w:val="00ED5395"/>
     <w:rsid w:val="00ED5651"/>
+    <w:rsid w:val="00ED5C99"/>
+    <w:rsid w:val="00ED6DA9"/>
     <w:rsid w:val="00ED734C"/>
     <w:rsid w:val="00ED73AB"/>
     <w:rsid w:val="00ED7C7A"/>
     <w:rsid w:val="00ED7D11"/>
     <w:rsid w:val="00EE00E6"/>
     <w:rsid w:val="00EE01F4"/>
     <w:rsid w:val="00EE029A"/>
     <w:rsid w:val="00EE0876"/>
+    <w:rsid w:val="00EE10E3"/>
     <w:rsid w:val="00EE1243"/>
     <w:rsid w:val="00EE130D"/>
     <w:rsid w:val="00EE190F"/>
     <w:rsid w:val="00EE1A40"/>
     <w:rsid w:val="00EE1B84"/>
     <w:rsid w:val="00EE1BAA"/>
     <w:rsid w:val="00EE1CD9"/>
     <w:rsid w:val="00EE1EDD"/>
     <w:rsid w:val="00EE27D0"/>
     <w:rsid w:val="00EE3125"/>
     <w:rsid w:val="00EE35A8"/>
     <w:rsid w:val="00EE37CF"/>
     <w:rsid w:val="00EE38EE"/>
     <w:rsid w:val="00EE38FF"/>
     <w:rsid w:val="00EE3A5B"/>
     <w:rsid w:val="00EE3CC3"/>
     <w:rsid w:val="00EE3D50"/>
     <w:rsid w:val="00EE4081"/>
     <w:rsid w:val="00EE48DB"/>
     <w:rsid w:val="00EE4F12"/>
     <w:rsid w:val="00EE5351"/>
     <w:rsid w:val="00EE54BE"/>
     <w:rsid w:val="00EE648E"/>
     <w:rsid w:val="00EE6543"/>
     <w:rsid w:val="00EE68F3"/>
     <w:rsid w:val="00EE6BC1"/>
     <w:rsid w:val="00EE6C70"/>
+    <w:rsid w:val="00EE6D5B"/>
     <w:rsid w:val="00EE7073"/>
     <w:rsid w:val="00EE7FA3"/>
     <w:rsid w:val="00EF064D"/>
     <w:rsid w:val="00EF0846"/>
     <w:rsid w:val="00EF09D0"/>
     <w:rsid w:val="00EF0B23"/>
     <w:rsid w:val="00EF0CFA"/>
     <w:rsid w:val="00EF105D"/>
     <w:rsid w:val="00EF130D"/>
     <w:rsid w:val="00EF17FF"/>
     <w:rsid w:val="00EF1973"/>
+    <w:rsid w:val="00EF1990"/>
     <w:rsid w:val="00EF1C19"/>
     <w:rsid w:val="00EF2F63"/>
     <w:rsid w:val="00EF3070"/>
     <w:rsid w:val="00EF319F"/>
     <w:rsid w:val="00EF35FD"/>
     <w:rsid w:val="00EF3953"/>
     <w:rsid w:val="00EF3B7A"/>
     <w:rsid w:val="00EF3D74"/>
     <w:rsid w:val="00EF4BD7"/>
     <w:rsid w:val="00EF5631"/>
     <w:rsid w:val="00EF645B"/>
     <w:rsid w:val="00EF66B6"/>
     <w:rsid w:val="00EF6964"/>
     <w:rsid w:val="00EF7A14"/>
     <w:rsid w:val="00EF7E0F"/>
     <w:rsid w:val="00EF7F18"/>
     <w:rsid w:val="00EF7FA4"/>
     <w:rsid w:val="00F00585"/>
     <w:rsid w:val="00F005A9"/>
     <w:rsid w:val="00F006CD"/>
     <w:rsid w:val="00F0126B"/>
     <w:rsid w:val="00F018F3"/>
     <w:rsid w:val="00F01C5A"/>
     <w:rsid w:val="00F01D80"/>
     <w:rsid w:val="00F01EA1"/>
     <w:rsid w:val="00F02491"/>
     <w:rsid w:val="00F0292C"/>
     <w:rsid w:val="00F02F0D"/>
     <w:rsid w:val="00F03331"/>
     <w:rsid w:val="00F036A2"/>
     <w:rsid w:val="00F03D50"/>
     <w:rsid w:val="00F0409E"/>
     <w:rsid w:val="00F04DC0"/>
     <w:rsid w:val="00F04EDD"/>
+    <w:rsid w:val="00F04FC4"/>
     <w:rsid w:val="00F05CAD"/>
+    <w:rsid w:val="00F062F1"/>
     <w:rsid w:val="00F06480"/>
     <w:rsid w:val="00F0698B"/>
     <w:rsid w:val="00F06F6C"/>
     <w:rsid w:val="00F076DF"/>
     <w:rsid w:val="00F0783E"/>
     <w:rsid w:val="00F0796E"/>
+    <w:rsid w:val="00F07EAB"/>
     <w:rsid w:val="00F07FBD"/>
     <w:rsid w:val="00F1026A"/>
     <w:rsid w:val="00F104C8"/>
+    <w:rsid w:val="00F1066A"/>
     <w:rsid w:val="00F10CC5"/>
     <w:rsid w:val="00F10D39"/>
     <w:rsid w:val="00F1108A"/>
     <w:rsid w:val="00F116B2"/>
     <w:rsid w:val="00F11E52"/>
     <w:rsid w:val="00F12561"/>
     <w:rsid w:val="00F125C6"/>
     <w:rsid w:val="00F128DE"/>
     <w:rsid w:val="00F12BD4"/>
     <w:rsid w:val="00F12C96"/>
     <w:rsid w:val="00F12DFC"/>
     <w:rsid w:val="00F1323D"/>
     <w:rsid w:val="00F1336E"/>
     <w:rsid w:val="00F14044"/>
     <w:rsid w:val="00F1451C"/>
     <w:rsid w:val="00F14F5B"/>
     <w:rsid w:val="00F1587E"/>
     <w:rsid w:val="00F158E3"/>
     <w:rsid w:val="00F15AF1"/>
     <w:rsid w:val="00F162AF"/>
     <w:rsid w:val="00F16381"/>
     <w:rsid w:val="00F167A9"/>
     <w:rsid w:val="00F16B09"/>
+    <w:rsid w:val="00F170FB"/>
     <w:rsid w:val="00F17B64"/>
     <w:rsid w:val="00F17E42"/>
     <w:rsid w:val="00F201C8"/>
     <w:rsid w:val="00F2057F"/>
     <w:rsid w:val="00F20BDB"/>
     <w:rsid w:val="00F2197B"/>
     <w:rsid w:val="00F21CAE"/>
     <w:rsid w:val="00F21D9E"/>
     <w:rsid w:val="00F21E94"/>
     <w:rsid w:val="00F21F61"/>
     <w:rsid w:val="00F22392"/>
     <w:rsid w:val="00F223FC"/>
     <w:rsid w:val="00F22876"/>
     <w:rsid w:val="00F228F3"/>
     <w:rsid w:val="00F23682"/>
     <w:rsid w:val="00F2395D"/>
     <w:rsid w:val="00F23C62"/>
     <w:rsid w:val="00F23D18"/>
     <w:rsid w:val="00F23DB3"/>
     <w:rsid w:val="00F241CC"/>
     <w:rsid w:val="00F243CA"/>
     <w:rsid w:val="00F24784"/>
     <w:rsid w:val="00F24FA0"/>
     <w:rsid w:val="00F24FBA"/>
     <w:rsid w:val="00F254F3"/>
@@ -31499,194 +32573,200 @@
     <w:rsid w:val="00F25FD0"/>
     <w:rsid w:val="00F267E8"/>
     <w:rsid w:val="00F26C22"/>
     <w:rsid w:val="00F272BC"/>
     <w:rsid w:val="00F27FD1"/>
     <w:rsid w:val="00F30016"/>
     <w:rsid w:val="00F307C0"/>
     <w:rsid w:val="00F30F20"/>
     <w:rsid w:val="00F315FC"/>
     <w:rsid w:val="00F31A38"/>
     <w:rsid w:val="00F31B6E"/>
     <w:rsid w:val="00F31EDE"/>
     <w:rsid w:val="00F32FA3"/>
     <w:rsid w:val="00F332FF"/>
     <w:rsid w:val="00F34783"/>
     <w:rsid w:val="00F3478E"/>
     <w:rsid w:val="00F349DD"/>
     <w:rsid w:val="00F35132"/>
     <w:rsid w:val="00F3569C"/>
     <w:rsid w:val="00F35818"/>
     <w:rsid w:val="00F35879"/>
     <w:rsid w:val="00F358CA"/>
     <w:rsid w:val="00F35EFD"/>
     <w:rsid w:val="00F3799D"/>
     <w:rsid w:val="00F379BC"/>
+    <w:rsid w:val="00F37B84"/>
     <w:rsid w:val="00F40506"/>
     <w:rsid w:val="00F40F97"/>
     <w:rsid w:val="00F414F9"/>
     <w:rsid w:val="00F417C3"/>
     <w:rsid w:val="00F41C42"/>
     <w:rsid w:val="00F421E9"/>
     <w:rsid w:val="00F4237E"/>
     <w:rsid w:val="00F42CB9"/>
     <w:rsid w:val="00F43046"/>
     <w:rsid w:val="00F43611"/>
     <w:rsid w:val="00F43D03"/>
     <w:rsid w:val="00F43D54"/>
     <w:rsid w:val="00F44265"/>
     <w:rsid w:val="00F44396"/>
     <w:rsid w:val="00F4493C"/>
     <w:rsid w:val="00F44B39"/>
     <w:rsid w:val="00F44C9B"/>
     <w:rsid w:val="00F44E9F"/>
     <w:rsid w:val="00F452BB"/>
     <w:rsid w:val="00F46191"/>
     <w:rsid w:val="00F46229"/>
     <w:rsid w:val="00F46B9F"/>
     <w:rsid w:val="00F46C49"/>
     <w:rsid w:val="00F47636"/>
     <w:rsid w:val="00F47855"/>
     <w:rsid w:val="00F478D8"/>
+    <w:rsid w:val="00F501A5"/>
     <w:rsid w:val="00F50DE5"/>
     <w:rsid w:val="00F50EEB"/>
     <w:rsid w:val="00F50F9F"/>
     <w:rsid w:val="00F51872"/>
     <w:rsid w:val="00F51C9A"/>
     <w:rsid w:val="00F51F42"/>
     <w:rsid w:val="00F520A7"/>
     <w:rsid w:val="00F5267C"/>
     <w:rsid w:val="00F52C72"/>
     <w:rsid w:val="00F52D41"/>
     <w:rsid w:val="00F52D4C"/>
     <w:rsid w:val="00F5317C"/>
     <w:rsid w:val="00F53229"/>
     <w:rsid w:val="00F535F7"/>
     <w:rsid w:val="00F5390D"/>
     <w:rsid w:val="00F5394E"/>
     <w:rsid w:val="00F53B23"/>
     <w:rsid w:val="00F53BB7"/>
     <w:rsid w:val="00F54423"/>
+    <w:rsid w:val="00F545DB"/>
     <w:rsid w:val="00F54B07"/>
     <w:rsid w:val="00F54CBC"/>
     <w:rsid w:val="00F54F36"/>
     <w:rsid w:val="00F550FA"/>
     <w:rsid w:val="00F55102"/>
     <w:rsid w:val="00F551A0"/>
     <w:rsid w:val="00F55361"/>
     <w:rsid w:val="00F554D0"/>
     <w:rsid w:val="00F5559E"/>
     <w:rsid w:val="00F55693"/>
     <w:rsid w:val="00F55723"/>
     <w:rsid w:val="00F55B1F"/>
     <w:rsid w:val="00F56065"/>
     <w:rsid w:val="00F56677"/>
     <w:rsid w:val="00F5668A"/>
     <w:rsid w:val="00F573DF"/>
     <w:rsid w:val="00F57F10"/>
     <w:rsid w:val="00F58BED"/>
     <w:rsid w:val="00F6047E"/>
     <w:rsid w:val="00F6056B"/>
     <w:rsid w:val="00F6093A"/>
     <w:rsid w:val="00F60FA7"/>
     <w:rsid w:val="00F6142C"/>
     <w:rsid w:val="00F616F4"/>
     <w:rsid w:val="00F62181"/>
     <w:rsid w:val="00F622F3"/>
     <w:rsid w:val="00F62523"/>
     <w:rsid w:val="00F62973"/>
     <w:rsid w:val="00F62AAE"/>
+    <w:rsid w:val="00F63031"/>
     <w:rsid w:val="00F634DE"/>
     <w:rsid w:val="00F63992"/>
     <w:rsid w:val="00F63B1D"/>
     <w:rsid w:val="00F64192"/>
     <w:rsid w:val="00F64423"/>
     <w:rsid w:val="00F6445C"/>
     <w:rsid w:val="00F6453B"/>
     <w:rsid w:val="00F64C62"/>
     <w:rsid w:val="00F65026"/>
     <w:rsid w:val="00F65709"/>
     <w:rsid w:val="00F6584B"/>
     <w:rsid w:val="00F65B29"/>
     <w:rsid w:val="00F65B58"/>
     <w:rsid w:val="00F6607C"/>
     <w:rsid w:val="00F665B3"/>
     <w:rsid w:val="00F66B8E"/>
     <w:rsid w:val="00F672A3"/>
     <w:rsid w:val="00F67B9D"/>
     <w:rsid w:val="00F67C72"/>
     <w:rsid w:val="00F67D1F"/>
     <w:rsid w:val="00F70075"/>
     <w:rsid w:val="00F7010B"/>
     <w:rsid w:val="00F70172"/>
     <w:rsid w:val="00F71164"/>
     <w:rsid w:val="00F713D2"/>
     <w:rsid w:val="00F714AE"/>
     <w:rsid w:val="00F71FB6"/>
     <w:rsid w:val="00F7256D"/>
     <w:rsid w:val="00F726DC"/>
     <w:rsid w:val="00F7296A"/>
     <w:rsid w:val="00F72C0C"/>
     <w:rsid w:val="00F74043"/>
     <w:rsid w:val="00F742F9"/>
     <w:rsid w:val="00F7447E"/>
     <w:rsid w:val="00F7448F"/>
     <w:rsid w:val="00F744C8"/>
     <w:rsid w:val="00F745C3"/>
     <w:rsid w:val="00F74936"/>
     <w:rsid w:val="00F75078"/>
     <w:rsid w:val="00F7548F"/>
     <w:rsid w:val="00F75993"/>
     <w:rsid w:val="00F75B8C"/>
     <w:rsid w:val="00F75BF7"/>
     <w:rsid w:val="00F75EC2"/>
+    <w:rsid w:val="00F75F05"/>
     <w:rsid w:val="00F7672A"/>
     <w:rsid w:val="00F7699D"/>
     <w:rsid w:val="00F76A09"/>
     <w:rsid w:val="00F774AB"/>
     <w:rsid w:val="00F77B8E"/>
     <w:rsid w:val="00F77D70"/>
     <w:rsid w:val="00F77DC6"/>
     <w:rsid w:val="00F77DF5"/>
     <w:rsid w:val="00F77EF9"/>
     <w:rsid w:val="00F8009D"/>
     <w:rsid w:val="00F806BE"/>
     <w:rsid w:val="00F80722"/>
     <w:rsid w:val="00F80DD3"/>
     <w:rsid w:val="00F80FF4"/>
     <w:rsid w:val="00F810EF"/>
     <w:rsid w:val="00F81566"/>
     <w:rsid w:val="00F8212A"/>
     <w:rsid w:val="00F825EC"/>
     <w:rsid w:val="00F8311C"/>
     <w:rsid w:val="00F837B9"/>
     <w:rsid w:val="00F83947"/>
     <w:rsid w:val="00F839C2"/>
     <w:rsid w:val="00F83B4B"/>
     <w:rsid w:val="00F83E8D"/>
     <w:rsid w:val="00F84184"/>
     <w:rsid w:val="00F842E7"/>
+    <w:rsid w:val="00F846A8"/>
     <w:rsid w:val="00F85927"/>
     <w:rsid w:val="00F85A74"/>
     <w:rsid w:val="00F85B13"/>
     <w:rsid w:val="00F8600E"/>
     <w:rsid w:val="00F862B4"/>
     <w:rsid w:val="00F862EF"/>
     <w:rsid w:val="00F86E42"/>
     <w:rsid w:val="00F87C0F"/>
     <w:rsid w:val="00F87F30"/>
     <w:rsid w:val="00F900C0"/>
     <w:rsid w:val="00F90D25"/>
     <w:rsid w:val="00F913DB"/>
     <w:rsid w:val="00F91509"/>
     <w:rsid w:val="00F91953"/>
     <w:rsid w:val="00F91E0E"/>
     <w:rsid w:val="00F91F1B"/>
     <w:rsid w:val="00F929A5"/>
     <w:rsid w:val="00F92A1C"/>
     <w:rsid w:val="00F92A7F"/>
     <w:rsid w:val="00F92B0C"/>
     <w:rsid w:val="00F934DE"/>
     <w:rsid w:val="00F9351E"/>
     <w:rsid w:val="00F93C2F"/>
     <w:rsid w:val="00F93D6A"/>
     <w:rsid w:val="00F94E5D"/>
@@ -31706,50 +32786,51 @@
     <w:rsid w:val="00FA1700"/>
     <w:rsid w:val="00FA18CA"/>
     <w:rsid w:val="00FA1B5C"/>
     <w:rsid w:val="00FA2403"/>
     <w:rsid w:val="00FA2641"/>
     <w:rsid w:val="00FA2C24"/>
     <w:rsid w:val="00FA2E82"/>
     <w:rsid w:val="00FA2EF3"/>
     <w:rsid w:val="00FA3140"/>
     <w:rsid w:val="00FA3725"/>
     <w:rsid w:val="00FA3B0E"/>
     <w:rsid w:val="00FA3DC9"/>
     <w:rsid w:val="00FA3FF5"/>
     <w:rsid w:val="00FA4A52"/>
     <w:rsid w:val="00FA4AE7"/>
     <w:rsid w:val="00FA4EB9"/>
     <w:rsid w:val="00FA567D"/>
     <w:rsid w:val="00FA5714"/>
     <w:rsid w:val="00FA5D21"/>
     <w:rsid w:val="00FA63F0"/>
     <w:rsid w:val="00FA68B4"/>
     <w:rsid w:val="00FA6FAD"/>
     <w:rsid w:val="00FA7526"/>
     <w:rsid w:val="00FA7930"/>
     <w:rsid w:val="00FB03E5"/>
+    <w:rsid w:val="00FB109D"/>
     <w:rsid w:val="00FB11A8"/>
     <w:rsid w:val="00FB138E"/>
     <w:rsid w:val="00FB13C7"/>
     <w:rsid w:val="00FB1E00"/>
     <w:rsid w:val="00FB212A"/>
     <w:rsid w:val="00FB223A"/>
     <w:rsid w:val="00FB235C"/>
     <w:rsid w:val="00FB2CEC"/>
     <w:rsid w:val="00FB3151"/>
     <w:rsid w:val="00FB3547"/>
     <w:rsid w:val="00FB3ABB"/>
     <w:rsid w:val="00FB3AF2"/>
     <w:rsid w:val="00FB3D67"/>
     <w:rsid w:val="00FB3F86"/>
     <w:rsid w:val="00FB4028"/>
     <w:rsid w:val="00FB4156"/>
     <w:rsid w:val="00FB4236"/>
     <w:rsid w:val="00FB456D"/>
     <w:rsid w:val="00FB5093"/>
     <w:rsid w:val="00FB545E"/>
     <w:rsid w:val="00FB5513"/>
     <w:rsid w:val="00FB5677"/>
     <w:rsid w:val="00FB5EB5"/>
     <w:rsid w:val="00FB6352"/>
     <w:rsid w:val="00FB6747"/>
@@ -31782,104 +32863,107 @@
     <w:rsid w:val="00FC4DC1"/>
     <w:rsid w:val="00FC574A"/>
     <w:rsid w:val="00FC5904"/>
     <w:rsid w:val="00FC5CCC"/>
     <w:rsid w:val="00FC5D26"/>
     <w:rsid w:val="00FC6AC5"/>
     <w:rsid w:val="00FC7185"/>
     <w:rsid w:val="00FC7868"/>
     <w:rsid w:val="00FC78A3"/>
     <w:rsid w:val="00FC7D14"/>
     <w:rsid w:val="00FD05FC"/>
     <w:rsid w:val="00FD0A92"/>
     <w:rsid w:val="00FD0B9C"/>
     <w:rsid w:val="00FD0CDB"/>
     <w:rsid w:val="00FD104D"/>
     <w:rsid w:val="00FD1197"/>
     <w:rsid w:val="00FD19CE"/>
     <w:rsid w:val="00FD1E46"/>
     <w:rsid w:val="00FD20C8"/>
     <w:rsid w:val="00FD23BB"/>
     <w:rsid w:val="00FD2546"/>
     <w:rsid w:val="00FD284E"/>
     <w:rsid w:val="00FD2901"/>
     <w:rsid w:val="00FD3072"/>
     <w:rsid w:val="00FD365D"/>
+    <w:rsid w:val="00FD36F0"/>
     <w:rsid w:val="00FD3729"/>
     <w:rsid w:val="00FD397E"/>
     <w:rsid w:val="00FD39E2"/>
     <w:rsid w:val="00FD3D10"/>
     <w:rsid w:val="00FD3F6D"/>
     <w:rsid w:val="00FD402F"/>
     <w:rsid w:val="00FD4414"/>
     <w:rsid w:val="00FD48FC"/>
+    <w:rsid w:val="00FD49E0"/>
     <w:rsid w:val="00FD51B8"/>
     <w:rsid w:val="00FD51E3"/>
     <w:rsid w:val="00FD590A"/>
     <w:rsid w:val="00FD5BA1"/>
     <w:rsid w:val="00FD5FD2"/>
     <w:rsid w:val="00FD6133"/>
     <w:rsid w:val="00FD61EC"/>
     <w:rsid w:val="00FD6834"/>
     <w:rsid w:val="00FD7905"/>
     <w:rsid w:val="00FD79F7"/>
     <w:rsid w:val="00FD7EE5"/>
     <w:rsid w:val="00FD7F67"/>
     <w:rsid w:val="00FD8B8B"/>
     <w:rsid w:val="00FE01CE"/>
     <w:rsid w:val="00FE089C"/>
     <w:rsid w:val="00FE0C97"/>
     <w:rsid w:val="00FE1005"/>
     <w:rsid w:val="00FE195B"/>
     <w:rsid w:val="00FE1FF1"/>
     <w:rsid w:val="00FE23D7"/>
     <w:rsid w:val="00FE291E"/>
     <w:rsid w:val="00FE2AA3"/>
     <w:rsid w:val="00FE2FDB"/>
     <w:rsid w:val="00FE321D"/>
     <w:rsid w:val="00FE34D3"/>
     <w:rsid w:val="00FE3CCE"/>
     <w:rsid w:val="00FE466F"/>
     <w:rsid w:val="00FE479C"/>
     <w:rsid w:val="00FE50D5"/>
     <w:rsid w:val="00FE5C54"/>
     <w:rsid w:val="00FE5D75"/>
     <w:rsid w:val="00FE6481"/>
     <w:rsid w:val="00FE6C0B"/>
     <w:rsid w:val="00FE6C73"/>
     <w:rsid w:val="00FE79B7"/>
     <w:rsid w:val="00FE7D86"/>
     <w:rsid w:val="00FF0034"/>
     <w:rsid w:val="00FF0AB1"/>
     <w:rsid w:val="00FF17FC"/>
     <w:rsid w:val="00FF1B3A"/>
     <w:rsid w:val="00FF1B7A"/>
     <w:rsid w:val="00FF1B96"/>
     <w:rsid w:val="00FF2211"/>
     <w:rsid w:val="00FF2C1E"/>
     <w:rsid w:val="00FF32BE"/>
     <w:rsid w:val="00FF3E25"/>
+    <w:rsid w:val="00FF4125"/>
     <w:rsid w:val="00FF41B1"/>
     <w:rsid w:val="00FF430F"/>
     <w:rsid w:val="00FF518F"/>
     <w:rsid w:val="00FF53BA"/>
     <w:rsid w:val="00FF5CB9"/>
     <w:rsid w:val="00FF5D30"/>
     <w:rsid w:val="00FF6191"/>
     <w:rsid w:val="00FF662E"/>
     <w:rsid w:val="00FF73C3"/>
     <w:rsid w:val="00FF753C"/>
     <w:rsid w:val="00FF770C"/>
     <w:rsid w:val="00FF7EE1"/>
     <w:rsid w:val="0101F4BC"/>
     <w:rsid w:val="010BDD11"/>
     <w:rsid w:val="01102152"/>
     <w:rsid w:val="0112B4E8"/>
     <w:rsid w:val="0112BF46"/>
     <w:rsid w:val="0115223F"/>
     <w:rsid w:val="01197EFB"/>
     <w:rsid w:val="011CFBA1"/>
     <w:rsid w:val="012496B0"/>
     <w:rsid w:val="01262E49"/>
     <w:rsid w:val="012CFC85"/>
     <w:rsid w:val="012EACA2"/>
     <w:rsid w:val="01423004"/>
@@ -31928,50 +33012,51 @@
     <w:rsid w:val="020035BF"/>
     <w:rsid w:val="020159C4"/>
     <w:rsid w:val="020384C8"/>
     <w:rsid w:val="020A6FE3"/>
     <w:rsid w:val="02100117"/>
     <w:rsid w:val="02108BB4"/>
     <w:rsid w:val="0213ADD0"/>
     <w:rsid w:val="0217FEBA"/>
     <w:rsid w:val="021844FA"/>
     <w:rsid w:val="021A556C"/>
     <w:rsid w:val="021D4887"/>
     <w:rsid w:val="021EA6E7"/>
     <w:rsid w:val="022D312C"/>
     <w:rsid w:val="0237C695"/>
     <w:rsid w:val="023BCD98"/>
     <w:rsid w:val="023CEBC7"/>
     <w:rsid w:val="0243FF80"/>
     <w:rsid w:val="02460318"/>
     <w:rsid w:val="02465354"/>
     <w:rsid w:val="0249C065"/>
     <w:rsid w:val="024E71CE"/>
     <w:rsid w:val="024F4C88"/>
     <w:rsid w:val="02573DE5"/>
     <w:rsid w:val="0258FEFA"/>
     <w:rsid w:val="025E731D"/>
+    <w:rsid w:val="02600D15"/>
     <w:rsid w:val="026543A8"/>
     <w:rsid w:val="0269C28A"/>
     <w:rsid w:val="026BBCAF"/>
     <w:rsid w:val="026E1C66"/>
     <w:rsid w:val="027575DC"/>
     <w:rsid w:val="02774FEC"/>
     <w:rsid w:val="02786752"/>
     <w:rsid w:val="027D6A88"/>
     <w:rsid w:val="02824193"/>
     <w:rsid w:val="0282E010"/>
     <w:rsid w:val="028440F2"/>
     <w:rsid w:val="02895B05"/>
     <w:rsid w:val="028A3B86"/>
     <w:rsid w:val="028B116D"/>
     <w:rsid w:val="028B8D45"/>
     <w:rsid w:val="028B9E41"/>
     <w:rsid w:val="028FF2D9"/>
     <w:rsid w:val="0293C5C7"/>
     <w:rsid w:val="0297C0B0"/>
     <w:rsid w:val="0299250A"/>
     <w:rsid w:val="02998C26"/>
     <w:rsid w:val="02A047D4"/>
     <w:rsid w:val="02A14316"/>
     <w:rsid w:val="02A41D69"/>
     <w:rsid w:val="02A64421"/>
@@ -32015,52 +33100,54 @@
     <w:rsid w:val="03388CA6"/>
     <w:rsid w:val="033A4602"/>
     <w:rsid w:val="033FB5D4"/>
     <w:rsid w:val="0340E72C"/>
     <w:rsid w:val="0346BEC9"/>
     <w:rsid w:val="034AAC54"/>
     <w:rsid w:val="034E4453"/>
     <w:rsid w:val="0351C77E"/>
     <w:rsid w:val="0352AE95"/>
     <w:rsid w:val="036F1363"/>
     <w:rsid w:val="036F80D4"/>
     <w:rsid w:val="03705D93"/>
     <w:rsid w:val="0370B89C"/>
     <w:rsid w:val="03764D57"/>
     <w:rsid w:val="0385D4D6"/>
     <w:rsid w:val="0388BFF0"/>
     <w:rsid w:val="038907B5"/>
     <w:rsid w:val="0389A52D"/>
     <w:rsid w:val="038AEABC"/>
     <w:rsid w:val="039099FA"/>
     <w:rsid w:val="039333B8"/>
     <w:rsid w:val="03957DCD"/>
     <w:rsid w:val="0396C5B3"/>
     <w:rsid w:val="03A7A817"/>
     <w:rsid w:val="03A958F1"/>
+    <w:rsid w:val="03AB7CB6"/>
     <w:rsid w:val="03B11558"/>
     <w:rsid w:val="03B396EF"/>
+    <w:rsid w:val="03B8EAF4"/>
     <w:rsid w:val="03B8FE20"/>
     <w:rsid w:val="03BA037A"/>
     <w:rsid w:val="03BD557A"/>
     <w:rsid w:val="03BE9EC8"/>
     <w:rsid w:val="03BFEEEE"/>
     <w:rsid w:val="03C281E7"/>
     <w:rsid w:val="03C5C1C5"/>
     <w:rsid w:val="03C7D726"/>
     <w:rsid w:val="03C84DA3"/>
     <w:rsid w:val="03CA30E1"/>
     <w:rsid w:val="03CAD79C"/>
     <w:rsid w:val="03CD59C9"/>
     <w:rsid w:val="03D3D8DE"/>
     <w:rsid w:val="03D603D7"/>
     <w:rsid w:val="03D9CDD5"/>
     <w:rsid w:val="03DAEC49"/>
     <w:rsid w:val="03DE1828"/>
     <w:rsid w:val="03DEC69A"/>
     <w:rsid w:val="03E21747"/>
     <w:rsid w:val="03E90603"/>
     <w:rsid w:val="03EA5A00"/>
     <w:rsid w:val="03ED7501"/>
     <w:rsid w:val="03EF49BB"/>
     <w:rsid w:val="03F28DFC"/>
     <w:rsid w:val="03F33766"/>
@@ -32352,50 +33439,51 @@
     <w:rsid w:val="0805E45C"/>
     <w:rsid w:val="08064C27"/>
     <w:rsid w:val="08076C56"/>
     <w:rsid w:val="080F3C2E"/>
     <w:rsid w:val="0813AECC"/>
     <w:rsid w:val="0817E070"/>
     <w:rsid w:val="081C92F0"/>
     <w:rsid w:val="081E610F"/>
     <w:rsid w:val="08206FC4"/>
     <w:rsid w:val="08260BDA"/>
     <w:rsid w:val="08280A7C"/>
     <w:rsid w:val="08283432"/>
     <w:rsid w:val="082839BC"/>
     <w:rsid w:val="08285E27"/>
     <w:rsid w:val="082F20D4"/>
     <w:rsid w:val="0830B9FE"/>
     <w:rsid w:val="083160FA"/>
     <w:rsid w:val="0831A7AA"/>
     <w:rsid w:val="08370AD4"/>
     <w:rsid w:val="0839552E"/>
     <w:rsid w:val="083E57BD"/>
     <w:rsid w:val="083FB44F"/>
     <w:rsid w:val="08409C91"/>
     <w:rsid w:val="08426D81"/>
     <w:rsid w:val="084BFA0E"/>
+    <w:rsid w:val="084E3D0A"/>
     <w:rsid w:val="084F72EC"/>
     <w:rsid w:val="0855D460"/>
     <w:rsid w:val="0859A588"/>
     <w:rsid w:val="085A7383"/>
     <w:rsid w:val="085D4805"/>
     <w:rsid w:val="0860C2F6"/>
     <w:rsid w:val="086A26FF"/>
     <w:rsid w:val="086AD392"/>
     <w:rsid w:val="086BAB54"/>
     <w:rsid w:val="086E2967"/>
     <w:rsid w:val="087029D5"/>
     <w:rsid w:val="0871F0D7"/>
     <w:rsid w:val="0874315B"/>
     <w:rsid w:val="087542C3"/>
     <w:rsid w:val="0876B98A"/>
     <w:rsid w:val="0877F7DB"/>
     <w:rsid w:val="087A9410"/>
     <w:rsid w:val="088050AD"/>
     <w:rsid w:val="0882DDD0"/>
     <w:rsid w:val="088741BD"/>
     <w:rsid w:val="088835D9"/>
     <w:rsid w:val="089346D5"/>
     <w:rsid w:val="0893AA64"/>
     <w:rsid w:val="08988E56"/>
     <w:rsid w:val="089897C3"/>
@@ -32502,50 +33590,51 @@
     <w:rsid w:val="0A00FB30"/>
     <w:rsid w:val="0A01CC58"/>
     <w:rsid w:val="0A043580"/>
     <w:rsid w:val="0A043CB7"/>
     <w:rsid w:val="0A064339"/>
     <w:rsid w:val="0A065A8F"/>
     <w:rsid w:val="0A088EED"/>
     <w:rsid w:val="0A096915"/>
     <w:rsid w:val="0A125DC8"/>
     <w:rsid w:val="0A12FB72"/>
     <w:rsid w:val="0A1969A7"/>
     <w:rsid w:val="0A1BE0CC"/>
     <w:rsid w:val="0A1C308C"/>
     <w:rsid w:val="0A1D5005"/>
     <w:rsid w:val="0A248BB5"/>
     <w:rsid w:val="0A264135"/>
     <w:rsid w:val="0A29F8BD"/>
     <w:rsid w:val="0A2E5FF9"/>
     <w:rsid w:val="0A310B3A"/>
     <w:rsid w:val="0A352E59"/>
     <w:rsid w:val="0A389973"/>
     <w:rsid w:val="0A391BC6"/>
     <w:rsid w:val="0A3CB258"/>
     <w:rsid w:val="0A425F1B"/>
     <w:rsid w:val="0A456A05"/>
+    <w:rsid w:val="0A45A813"/>
     <w:rsid w:val="0A47018D"/>
     <w:rsid w:val="0A4B1A5B"/>
     <w:rsid w:val="0A4CA33F"/>
     <w:rsid w:val="0A518937"/>
     <w:rsid w:val="0A51F7CC"/>
     <w:rsid w:val="0A52BC44"/>
     <w:rsid w:val="0A52BE32"/>
     <w:rsid w:val="0A584EE7"/>
     <w:rsid w:val="0A5C240F"/>
     <w:rsid w:val="0A601177"/>
     <w:rsid w:val="0A615BD7"/>
     <w:rsid w:val="0A635F2F"/>
     <w:rsid w:val="0A68143B"/>
     <w:rsid w:val="0A692FAC"/>
     <w:rsid w:val="0A6A8BA2"/>
     <w:rsid w:val="0A6F6C1F"/>
     <w:rsid w:val="0A70BF10"/>
     <w:rsid w:val="0A75D0E0"/>
     <w:rsid w:val="0A7D3B9F"/>
     <w:rsid w:val="0A7FEAD8"/>
     <w:rsid w:val="0A87A3B7"/>
     <w:rsid w:val="0A8A5646"/>
     <w:rsid w:val="0A8A577D"/>
     <w:rsid w:val="0A8EDAD0"/>
     <w:rsid w:val="0A900A30"/>
@@ -32853,50 +33942,51 @@
     <w:rsid w:val="0EC7791C"/>
     <w:rsid w:val="0ECAB9A9"/>
     <w:rsid w:val="0ED062FD"/>
     <w:rsid w:val="0ED4F451"/>
     <w:rsid w:val="0EE2890F"/>
     <w:rsid w:val="0EE51973"/>
     <w:rsid w:val="0EE729A2"/>
     <w:rsid w:val="0EED6828"/>
     <w:rsid w:val="0EEDA4C4"/>
     <w:rsid w:val="0EEF8A8C"/>
     <w:rsid w:val="0EF4D6B7"/>
     <w:rsid w:val="0EF57078"/>
     <w:rsid w:val="0EFF6221"/>
     <w:rsid w:val="0F03818E"/>
     <w:rsid w:val="0F0A1080"/>
     <w:rsid w:val="0F0D65D9"/>
     <w:rsid w:val="0F19573A"/>
     <w:rsid w:val="0F1D8C24"/>
     <w:rsid w:val="0F1D96A3"/>
     <w:rsid w:val="0F24C734"/>
     <w:rsid w:val="0F2557A9"/>
     <w:rsid w:val="0F2BA648"/>
     <w:rsid w:val="0F2E579F"/>
     <w:rsid w:val="0F2EC6F7"/>
     <w:rsid w:val="0F31F121"/>
+    <w:rsid w:val="0F34F372"/>
     <w:rsid w:val="0F3D765E"/>
     <w:rsid w:val="0F422974"/>
     <w:rsid w:val="0F5298CC"/>
     <w:rsid w:val="0F52FB6D"/>
     <w:rsid w:val="0F574D72"/>
     <w:rsid w:val="0F5F436D"/>
     <w:rsid w:val="0F666C93"/>
     <w:rsid w:val="0F6BFCB4"/>
     <w:rsid w:val="0F6DED64"/>
     <w:rsid w:val="0F72D2C0"/>
     <w:rsid w:val="0F756AB0"/>
     <w:rsid w:val="0F756F21"/>
     <w:rsid w:val="0F76E864"/>
     <w:rsid w:val="0F786093"/>
     <w:rsid w:val="0F7CB347"/>
     <w:rsid w:val="0F7CE38B"/>
     <w:rsid w:val="0F81C4C4"/>
     <w:rsid w:val="0F87CAF0"/>
     <w:rsid w:val="0F8ECBB3"/>
     <w:rsid w:val="0F916530"/>
     <w:rsid w:val="0F9377CC"/>
     <w:rsid w:val="0F94219B"/>
     <w:rsid w:val="0F98111F"/>
     <w:rsid w:val="0F99A34B"/>
     <w:rsid w:val="0F9CF88E"/>
@@ -33055,67 +34145,69 @@
     <w:rsid w:val="123B4BE2"/>
     <w:rsid w:val="123D3898"/>
     <w:rsid w:val="1242C0C6"/>
     <w:rsid w:val="12439939"/>
     <w:rsid w:val="1249855C"/>
     <w:rsid w:val="12515AC0"/>
     <w:rsid w:val="125234B1"/>
     <w:rsid w:val="12593F04"/>
     <w:rsid w:val="125B41D2"/>
     <w:rsid w:val="12615693"/>
     <w:rsid w:val="126745C3"/>
     <w:rsid w:val="12681F60"/>
     <w:rsid w:val="126AE1C6"/>
     <w:rsid w:val="126B4465"/>
     <w:rsid w:val="126B4C48"/>
     <w:rsid w:val="126CDAAA"/>
     <w:rsid w:val="12723CB4"/>
     <w:rsid w:val="127944D9"/>
     <w:rsid w:val="128297A1"/>
     <w:rsid w:val="1282ADFB"/>
     <w:rsid w:val="12831F18"/>
     <w:rsid w:val="128E7267"/>
     <w:rsid w:val="129D190F"/>
     <w:rsid w:val="12A32772"/>
     <w:rsid w:val="12A711D9"/>
+    <w:rsid w:val="12B0072B"/>
     <w:rsid w:val="12B39B01"/>
     <w:rsid w:val="12B7C9E5"/>
     <w:rsid w:val="12BCF52F"/>
     <w:rsid w:val="12C007CD"/>
     <w:rsid w:val="12C0BE49"/>
     <w:rsid w:val="12C52E50"/>
     <w:rsid w:val="12CB11B7"/>
     <w:rsid w:val="12D17BF0"/>
     <w:rsid w:val="12D59AB1"/>
     <w:rsid w:val="12D9302A"/>
     <w:rsid w:val="12DB6A45"/>
     <w:rsid w:val="12E1B998"/>
     <w:rsid w:val="12E4F7C1"/>
     <w:rsid w:val="12E7C6E9"/>
     <w:rsid w:val="12EE06CB"/>
     <w:rsid w:val="12EE304D"/>
     <w:rsid w:val="12EE9FC0"/>
+    <w:rsid w:val="12EF2BF4"/>
     <w:rsid w:val="12F4419C"/>
     <w:rsid w:val="12F943DE"/>
     <w:rsid w:val="12FC4CC0"/>
     <w:rsid w:val="1302BCE2"/>
     <w:rsid w:val="1307AE18"/>
     <w:rsid w:val="130A3F04"/>
     <w:rsid w:val="130A3F47"/>
     <w:rsid w:val="13103744"/>
     <w:rsid w:val="131A2502"/>
     <w:rsid w:val="131CD373"/>
     <w:rsid w:val="131EE282"/>
     <w:rsid w:val="131F4CC4"/>
     <w:rsid w:val="132BCCC0"/>
     <w:rsid w:val="13302D1F"/>
     <w:rsid w:val="13356520"/>
     <w:rsid w:val="133635A8"/>
     <w:rsid w:val="1336DA04"/>
     <w:rsid w:val="1336E4F4"/>
     <w:rsid w:val="13389C4F"/>
     <w:rsid w:val="133C5C54"/>
     <w:rsid w:val="133C807E"/>
     <w:rsid w:val="1342E4F0"/>
     <w:rsid w:val="13431DB2"/>
     <w:rsid w:val="1343989A"/>
     <w:rsid w:val="13538CBF"/>
@@ -33259,50 +34351,51 @@
     <w:rsid w:val="150AA852"/>
     <w:rsid w:val="150B2C97"/>
     <w:rsid w:val="150C009B"/>
     <w:rsid w:val="150E5745"/>
     <w:rsid w:val="1514CE54"/>
     <w:rsid w:val="151FAF86"/>
     <w:rsid w:val="152212EC"/>
     <w:rsid w:val="152272DA"/>
     <w:rsid w:val="1522C84E"/>
     <w:rsid w:val="1523F063"/>
     <w:rsid w:val="15253CEE"/>
     <w:rsid w:val="152851EB"/>
     <w:rsid w:val="152BD649"/>
     <w:rsid w:val="152E3B9A"/>
     <w:rsid w:val="1533FD85"/>
     <w:rsid w:val="15351DB7"/>
     <w:rsid w:val="1535E37A"/>
     <w:rsid w:val="153BA5F0"/>
     <w:rsid w:val="153FE5DF"/>
     <w:rsid w:val="154120E0"/>
     <w:rsid w:val="1542B74A"/>
     <w:rsid w:val="15447C28"/>
     <w:rsid w:val="15467CB1"/>
     <w:rsid w:val="15486747"/>
     <w:rsid w:val="154EB9F5"/>
+    <w:rsid w:val="15590390"/>
     <w:rsid w:val="155E9730"/>
     <w:rsid w:val="1562BC9D"/>
     <w:rsid w:val="15634084"/>
     <w:rsid w:val="156EF994"/>
     <w:rsid w:val="156F7FBC"/>
     <w:rsid w:val="1579CCBE"/>
     <w:rsid w:val="157B6566"/>
     <w:rsid w:val="157F62FF"/>
     <w:rsid w:val="158252AE"/>
     <w:rsid w:val="1586F20F"/>
     <w:rsid w:val="15889905"/>
     <w:rsid w:val="158C88E3"/>
     <w:rsid w:val="1592CF9F"/>
     <w:rsid w:val="1594D9CD"/>
     <w:rsid w:val="15958CCA"/>
     <w:rsid w:val="1595CAEB"/>
     <w:rsid w:val="1599507B"/>
     <w:rsid w:val="15A294C7"/>
     <w:rsid w:val="15A2B448"/>
     <w:rsid w:val="15A2C62B"/>
     <w:rsid w:val="15A72BF7"/>
     <w:rsid w:val="15AA20DA"/>
     <w:rsid w:val="15AB606A"/>
     <w:rsid w:val="15B38DB4"/>
     <w:rsid w:val="15B396C9"/>
@@ -33613,50 +34706,51 @@
     <w:rsid w:val="1A3D4E75"/>
     <w:rsid w:val="1A44E539"/>
     <w:rsid w:val="1A4503B7"/>
     <w:rsid w:val="1A50A120"/>
     <w:rsid w:val="1A594161"/>
     <w:rsid w:val="1A5B28D9"/>
     <w:rsid w:val="1A60494A"/>
     <w:rsid w:val="1A63357F"/>
     <w:rsid w:val="1A66E5F8"/>
     <w:rsid w:val="1A6D43BE"/>
     <w:rsid w:val="1A7071D5"/>
     <w:rsid w:val="1A7F6744"/>
     <w:rsid w:val="1A7F9AD8"/>
     <w:rsid w:val="1A7FF355"/>
     <w:rsid w:val="1A807546"/>
     <w:rsid w:val="1A833F22"/>
     <w:rsid w:val="1A86E929"/>
     <w:rsid w:val="1A8757B5"/>
     <w:rsid w:val="1A8F10E4"/>
     <w:rsid w:val="1A95EDDF"/>
     <w:rsid w:val="1A96841A"/>
     <w:rsid w:val="1A9B278E"/>
     <w:rsid w:val="1AA07A10"/>
     <w:rsid w:val="1AB05650"/>
     <w:rsid w:val="1AB5F20D"/>
+    <w:rsid w:val="1AB62654"/>
     <w:rsid w:val="1AB966B6"/>
     <w:rsid w:val="1AC33F37"/>
     <w:rsid w:val="1AC77D46"/>
     <w:rsid w:val="1AC96247"/>
     <w:rsid w:val="1AD1F601"/>
     <w:rsid w:val="1AD33A3A"/>
     <w:rsid w:val="1AD3D97B"/>
     <w:rsid w:val="1AD618A7"/>
     <w:rsid w:val="1ADDC818"/>
     <w:rsid w:val="1ADE4482"/>
     <w:rsid w:val="1AEB9AA3"/>
     <w:rsid w:val="1AEFBBD0"/>
     <w:rsid w:val="1AF2C3AF"/>
     <w:rsid w:val="1AFCEB0E"/>
     <w:rsid w:val="1B03754F"/>
     <w:rsid w:val="1B0655A2"/>
     <w:rsid w:val="1B0A048D"/>
     <w:rsid w:val="1B0FA367"/>
     <w:rsid w:val="1B10443E"/>
     <w:rsid w:val="1B10B135"/>
     <w:rsid w:val="1B1868D0"/>
     <w:rsid w:val="1B1C4300"/>
     <w:rsid w:val="1B1CE22F"/>
     <w:rsid w:val="1B2223CE"/>
     <w:rsid w:val="1B290537"/>
@@ -34089,57 +35183,59 @@
     <w:rsid w:val="2112B17B"/>
     <w:rsid w:val="21132DEA"/>
     <w:rsid w:val="21139D61"/>
     <w:rsid w:val="21192B53"/>
     <w:rsid w:val="211D4921"/>
     <w:rsid w:val="21215E23"/>
     <w:rsid w:val="21235252"/>
     <w:rsid w:val="212D0027"/>
     <w:rsid w:val="21336CCF"/>
     <w:rsid w:val="21344840"/>
     <w:rsid w:val="2147B424"/>
     <w:rsid w:val="214854C1"/>
     <w:rsid w:val="214B0F88"/>
     <w:rsid w:val="214BDC9C"/>
     <w:rsid w:val="214D52A6"/>
     <w:rsid w:val="2154CD56"/>
     <w:rsid w:val="2155544C"/>
     <w:rsid w:val="2157B501"/>
     <w:rsid w:val="215AE395"/>
     <w:rsid w:val="215FE35A"/>
     <w:rsid w:val="2160E3AD"/>
     <w:rsid w:val="21646B8E"/>
     <w:rsid w:val="2166F443"/>
     <w:rsid w:val="216A58B9"/>
     <w:rsid w:val="216FB64A"/>
+    <w:rsid w:val="217718B5"/>
     <w:rsid w:val="21785739"/>
     <w:rsid w:val="217D3FA3"/>
     <w:rsid w:val="2184B6F9"/>
     <w:rsid w:val="2184FE5B"/>
     <w:rsid w:val="21857C36"/>
     <w:rsid w:val="218663CC"/>
     <w:rsid w:val="218A61C3"/>
+    <w:rsid w:val="218B8BF9"/>
     <w:rsid w:val="218DE557"/>
     <w:rsid w:val="21934229"/>
     <w:rsid w:val="2195803E"/>
     <w:rsid w:val="2196B1A5"/>
     <w:rsid w:val="2196E24B"/>
     <w:rsid w:val="219E31A8"/>
     <w:rsid w:val="21A35BCA"/>
     <w:rsid w:val="21A416A4"/>
     <w:rsid w:val="21A4BC54"/>
     <w:rsid w:val="21A569E9"/>
     <w:rsid w:val="21A75709"/>
     <w:rsid w:val="21AB57EB"/>
     <w:rsid w:val="21AF9725"/>
     <w:rsid w:val="21B2029D"/>
     <w:rsid w:val="21B2C209"/>
     <w:rsid w:val="21B6526A"/>
     <w:rsid w:val="21B8DFAF"/>
     <w:rsid w:val="21BDEEB5"/>
     <w:rsid w:val="21C024F0"/>
     <w:rsid w:val="21C1059C"/>
     <w:rsid w:val="21C47971"/>
     <w:rsid w:val="21CD94C8"/>
     <w:rsid w:val="21CF6EC5"/>
     <w:rsid w:val="21D662CA"/>
     <w:rsid w:val="21D83901"/>
@@ -34211,50 +35307,51 @@
     <w:rsid w:val="22DA6391"/>
     <w:rsid w:val="22DBFAB9"/>
     <w:rsid w:val="22DEEB89"/>
     <w:rsid w:val="22E95F1A"/>
     <w:rsid w:val="22EF3EBC"/>
     <w:rsid w:val="22F34B4A"/>
     <w:rsid w:val="22F9E76C"/>
     <w:rsid w:val="22FC4D7D"/>
     <w:rsid w:val="22FD4DF5"/>
     <w:rsid w:val="22FF3ABB"/>
     <w:rsid w:val="230B98B5"/>
     <w:rsid w:val="230BA0C4"/>
     <w:rsid w:val="23149ACC"/>
     <w:rsid w:val="2319484F"/>
     <w:rsid w:val="231AA9F1"/>
     <w:rsid w:val="231D80C8"/>
     <w:rsid w:val="231F103E"/>
     <w:rsid w:val="2329E84E"/>
     <w:rsid w:val="23306869"/>
     <w:rsid w:val="233083F3"/>
     <w:rsid w:val="233104D2"/>
     <w:rsid w:val="2335FE6A"/>
     <w:rsid w:val="2336B86E"/>
     <w:rsid w:val="233A97A6"/>
     <w:rsid w:val="2344EE6F"/>
+    <w:rsid w:val="2345A18F"/>
     <w:rsid w:val="234628A6"/>
     <w:rsid w:val="234CB13C"/>
     <w:rsid w:val="234EF06C"/>
     <w:rsid w:val="23501444"/>
     <w:rsid w:val="2350650A"/>
     <w:rsid w:val="23566D59"/>
     <w:rsid w:val="23591E7F"/>
     <w:rsid w:val="235E5B89"/>
     <w:rsid w:val="235EC724"/>
     <w:rsid w:val="23616D02"/>
     <w:rsid w:val="23628B99"/>
     <w:rsid w:val="23638724"/>
     <w:rsid w:val="2368B9DE"/>
     <w:rsid w:val="236A28BC"/>
     <w:rsid w:val="2371C861"/>
     <w:rsid w:val="23736205"/>
     <w:rsid w:val="2375819F"/>
     <w:rsid w:val="237F0D31"/>
     <w:rsid w:val="237FD249"/>
     <w:rsid w:val="238353C9"/>
     <w:rsid w:val="23836220"/>
     <w:rsid w:val="238561AE"/>
     <w:rsid w:val="2385C647"/>
     <w:rsid w:val="238B64E0"/>
     <w:rsid w:val="238C2417"/>
@@ -34426,50 +35523,51 @@
     <w:rsid w:val="260D8AC0"/>
     <w:rsid w:val="2610AF1D"/>
     <w:rsid w:val="2612E37B"/>
     <w:rsid w:val="26167DF5"/>
     <w:rsid w:val="26179D05"/>
     <w:rsid w:val="26183ECE"/>
     <w:rsid w:val="261DD66A"/>
     <w:rsid w:val="26241652"/>
     <w:rsid w:val="26273B95"/>
     <w:rsid w:val="262747AE"/>
     <w:rsid w:val="2628D47C"/>
     <w:rsid w:val="262B6B8F"/>
     <w:rsid w:val="26312C63"/>
     <w:rsid w:val="263413C1"/>
     <w:rsid w:val="263BE719"/>
     <w:rsid w:val="263CB99F"/>
     <w:rsid w:val="263EE967"/>
     <w:rsid w:val="26420C78"/>
     <w:rsid w:val="264221EE"/>
     <w:rsid w:val="2643E481"/>
     <w:rsid w:val="264A5C1B"/>
     <w:rsid w:val="264E4DBE"/>
     <w:rsid w:val="26546638"/>
     <w:rsid w:val="26571ED3"/>
     <w:rsid w:val="26575407"/>
+    <w:rsid w:val="2659E341"/>
     <w:rsid w:val="265C15F7"/>
     <w:rsid w:val="265D245F"/>
     <w:rsid w:val="265E18B3"/>
     <w:rsid w:val="26608B43"/>
     <w:rsid w:val="26674C90"/>
     <w:rsid w:val="266876D4"/>
     <w:rsid w:val="2669EA91"/>
     <w:rsid w:val="266A3C26"/>
     <w:rsid w:val="266CA35A"/>
     <w:rsid w:val="266CAA00"/>
     <w:rsid w:val="266DB53A"/>
     <w:rsid w:val="26770DF3"/>
     <w:rsid w:val="2677CF86"/>
     <w:rsid w:val="268281D5"/>
     <w:rsid w:val="2685DA0C"/>
     <w:rsid w:val="26879C4A"/>
     <w:rsid w:val="2689B76F"/>
     <w:rsid w:val="268A267A"/>
     <w:rsid w:val="268E7226"/>
     <w:rsid w:val="2698CC90"/>
     <w:rsid w:val="26A2D30B"/>
     <w:rsid w:val="26A6220B"/>
     <w:rsid w:val="26B4ABFF"/>
     <w:rsid w:val="26B68942"/>
     <w:rsid w:val="26BB52B7"/>
@@ -34495,72 +35593,74 @@
     <w:rsid w:val="271D212E"/>
     <w:rsid w:val="271E12B0"/>
     <w:rsid w:val="27228060"/>
     <w:rsid w:val="2726EAAA"/>
     <w:rsid w:val="2728F9C8"/>
     <w:rsid w:val="27298669"/>
     <w:rsid w:val="272B5FC3"/>
     <w:rsid w:val="2741E6CD"/>
     <w:rsid w:val="2741F3C3"/>
     <w:rsid w:val="27473E38"/>
     <w:rsid w:val="274C6460"/>
     <w:rsid w:val="2755EC62"/>
     <w:rsid w:val="2758BAAB"/>
     <w:rsid w:val="275A488E"/>
     <w:rsid w:val="275A6E26"/>
     <w:rsid w:val="275CC844"/>
     <w:rsid w:val="27657427"/>
     <w:rsid w:val="276C99B6"/>
     <w:rsid w:val="2770EFAA"/>
     <w:rsid w:val="27725D8B"/>
     <w:rsid w:val="2772F9F3"/>
     <w:rsid w:val="27763348"/>
     <w:rsid w:val="2777F911"/>
     <w:rsid w:val="2779A816"/>
     <w:rsid w:val="277B8F48"/>
+    <w:rsid w:val="277C4840"/>
     <w:rsid w:val="278038E8"/>
     <w:rsid w:val="27816E9A"/>
     <w:rsid w:val="2783DF85"/>
     <w:rsid w:val="2784574F"/>
     <w:rsid w:val="27852F53"/>
     <w:rsid w:val="27920277"/>
     <w:rsid w:val="2792EEBB"/>
     <w:rsid w:val="27955339"/>
     <w:rsid w:val="27994CA0"/>
     <w:rsid w:val="279C24F7"/>
     <w:rsid w:val="27A093D5"/>
     <w:rsid w:val="27A0AA1B"/>
     <w:rsid w:val="27A52BA6"/>
     <w:rsid w:val="27A64447"/>
     <w:rsid w:val="27A99CBA"/>
     <w:rsid w:val="27AB396D"/>
     <w:rsid w:val="27AFC442"/>
     <w:rsid w:val="27B3F1B6"/>
     <w:rsid w:val="27B6E29F"/>
     <w:rsid w:val="27BA2E42"/>
     <w:rsid w:val="27BEB6DF"/>
     <w:rsid w:val="27C2D077"/>
+    <w:rsid w:val="27C903D6"/>
     <w:rsid w:val="27CD0191"/>
     <w:rsid w:val="27CE0787"/>
     <w:rsid w:val="27CE2ADC"/>
     <w:rsid w:val="27E3891F"/>
     <w:rsid w:val="27EA0840"/>
     <w:rsid w:val="27EE5029"/>
     <w:rsid w:val="27EFB7C7"/>
     <w:rsid w:val="27F9D88D"/>
     <w:rsid w:val="27FC76D8"/>
     <w:rsid w:val="27FC8248"/>
     <w:rsid w:val="27FDFD80"/>
     <w:rsid w:val="2802329B"/>
     <w:rsid w:val="280972A8"/>
     <w:rsid w:val="280A48E0"/>
     <w:rsid w:val="280E0486"/>
     <w:rsid w:val="281F4729"/>
     <w:rsid w:val="28204C0D"/>
     <w:rsid w:val="2829DE7C"/>
     <w:rsid w:val="282A4287"/>
     <w:rsid w:val="282A7821"/>
     <w:rsid w:val="282AC850"/>
     <w:rsid w:val="2831FA7D"/>
     <w:rsid w:val="284011AE"/>
     <w:rsid w:val="28407D2C"/>
     <w:rsid w:val="28408496"/>
@@ -34630,136 +35730,139 @@
     <w:rsid w:val="2924FF18"/>
     <w:rsid w:val="29280894"/>
     <w:rsid w:val="29291022"/>
     <w:rsid w:val="292A7A91"/>
     <w:rsid w:val="292AB322"/>
     <w:rsid w:val="2932D38F"/>
     <w:rsid w:val="293916A5"/>
     <w:rsid w:val="294026E0"/>
     <w:rsid w:val="2940D38E"/>
     <w:rsid w:val="29456D1B"/>
     <w:rsid w:val="2947ED5E"/>
     <w:rsid w:val="294CF24D"/>
     <w:rsid w:val="294EDC6E"/>
     <w:rsid w:val="2950CD6B"/>
     <w:rsid w:val="2955A969"/>
     <w:rsid w:val="2955A96A"/>
     <w:rsid w:val="29575A3E"/>
     <w:rsid w:val="2957A4A8"/>
     <w:rsid w:val="295B7681"/>
     <w:rsid w:val="295DBEC2"/>
     <w:rsid w:val="295FD8F7"/>
     <w:rsid w:val="2969DEDC"/>
     <w:rsid w:val="296C7BA4"/>
     <w:rsid w:val="296F49B4"/>
     <w:rsid w:val="29706553"/>
+    <w:rsid w:val="297152CA"/>
     <w:rsid w:val="29770BFF"/>
     <w:rsid w:val="297BB394"/>
     <w:rsid w:val="297EFE59"/>
     <w:rsid w:val="297F766A"/>
     <w:rsid w:val="298F10F1"/>
     <w:rsid w:val="2990788D"/>
     <w:rsid w:val="299383B9"/>
     <w:rsid w:val="299B649E"/>
     <w:rsid w:val="299BECE9"/>
     <w:rsid w:val="299D0615"/>
     <w:rsid w:val="299F6ECE"/>
     <w:rsid w:val="29A6397B"/>
     <w:rsid w:val="29B02799"/>
     <w:rsid w:val="29B08923"/>
     <w:rsid w:val="29B2ABF0"/>
     <w:rsid w:val="29B583F5"/>
     <w:rsid w:val="29BE0282"/>
     <w:rsid w:val="29C2F883"/>
     <w:rsid w:val="29C5B169"/>
     <w:rsid w:val="29CC3C0B"/>
     <w:rsid w:val="29D38DB6"/>
     <w:rsid w:val="29D6645E"/>
     <w:rsid w:val="29D73CCB"/>
     <w:rsid w:val="29D9726F"/>
     <w:rsid w:val="29DAE729"/>
     <w:rsid w:val="29DC7169"/>
     <w:rsid w:val="29DD9D8E"/>
     <w:rsid w:val="29DF1B3C"/>
     <w:rsid w:val="29F1557E"/>
     <w:rsid w:val="29F7B159"/>
     <w:rsid w:val="29FEE8C2"/>
     <w:rsid w:val="2A098E8B"/>
     <w:rsid w:val="2A0AFDAC"/>
     <w:rsid w:val="2A0C5116"/>
     <w:rsid w:val="2A1453ED"/>
     <w:rsid w:val="2A155C17"/>
     <w:rsid w:val="2A158F1E"/>
     <w:rsid w:val="2A189962"/>
     <w:rsid w:val="2A1A4F0E"/>
     <w:rsid w:val="2A1B5842"/>
     <w:rsid w:val="2A1DE29A"/>
     <w:rsid w:val="2A1E8DAF"/>
     <w:rsid w:val="2A2081D3"/>
+    <w:rsid w:val="2A239C76"/>
     <w:rsid w:val="2A240493"/>
     <w:rsid w:val="2A24A589"/>
     <w:rsid w:val="2A2814A5"/>
     <w:rsid w:val="2A290716"/>
     <w:rsid w:val="2A2C9E37"/>
     <w:rsid w:val="2A300B1E"/>
     <w:rsid w:val="2A304DC9"/>
     <w:rsid w:val="2A31CE84"/>
     <w:rsid w:val="2A338197"/>
     <w:rsid w:val="2A3AF16F"/>
     <w:rsid w:val="2A3B61B1"/>
     <w:rsid w:val="2A3D1254"/>
     <w:rsid w:val="2A3EC249"/>
     <w:rsid w:val="2A42683D"/>
     <w:rsid w:val="2A44404E"/>
     <w:rsid w:val="2A451CBB"/>
     <w:rsid w:val="2A457C73"/>
     <w:rsid w:val="2A460C59"/>
     <w:rsid w:val="2A46114C"/>
     <w:rsid w:val="2A476AF8"/>
     <w:rsid w:val="2A496EDC"/>
     <w:rsid w:val="2A5478F3"/>
     <w:rsid w:val="2A554FD9"/>
     <w:rsid w:val="2A58A98C"/>
     <w:rsid w:val="2A5C01BB"/>
     <w:rsid w:val="2A5C070F"/>
     <w:rsid w:val="2A5E170D"/>
     <w:rsid w:val="2A602631"/>
     <w:rsid w:val="2A68202E"/>
     <w:rsid w:val="2A6ACF78"/>
     <w:rsid w:val="2A6C60CC"/>
     <w:rsid w:val="2A6CC8D2"/>
     <w:rsid w:val="2A6EC497"/>
     <w:rsid w:val="2A716764"/>
     <w:rsid w:val="2A73EC88"/>
     <w:rsid w:val="2A7532C0"/>
     <w:rsid w:val="2A75A28D"/>
     <w:rsid w:val="2A79870B"/>
     <w:rsid w:val="2A7BA549"/>
     <w:rsid w:val="2A7D1B0F"/>
     <w:rsid w:val="2A80CE4F"/>
     <w:rsid w:val="2A81FDA9"/>
     <w:rsid w:val="2A883806"/>
+    <w:rsid w:val="2A8A96CB"/>
     <w:rsid w:val="2A8AC061"/>
     <w:rsid w:val="2A941D9A"/>
     <w:rsid w:val="2A94679A"/>
     <w:rsid w:val="2A94DC22"/>
     <w:rsid w:val="2A96F616"/>
     <w:rsid w:val="2A9722AB"/>
     <w:rsid w:val="2A977340"/>
     <w:rsid w:val="2A98E8AB"/>
     <w:rsid w:val="2A9C5E90"/>
     <w:rsid w:val="2AA1E91D"/>
     <w:rsid w:val="2AA20A75"/>
     <w:rsid w:val="2AA2D1A4"/>
     <w:rsid w:val="2AA319C5"/>
     <w:rsid w:val="2AA57732"/>
     <w:rsid w:val="2AA8CA9A"/>
     <w:rsid w:val="2AB00E2A"/>
     <w:rsid w:val="2AB60724"/>
     <w:rsid w:val="2ABE1BBA"/>
     <w:rsid w:val="2ABF0B3F"/>
     <w:rsid w:val="2AC2FC75"/>
     <w:rsid w:val="2AC5279C"/>
     <w:rsid w:val="2AC9605E"/>
     <w:rsid w:val="2AD28366"/>
     <w:rsid w:val="2AD5162A"/>
     <w:rsid w:val="2AD57699"/>
@@ -34769,50 +35872,51 @@
     <w:rsid w:val="2ADC7F7E"/>
     <w:rsid w:val="2ADE59F2"/>
     <w:rsid w:val="2ADEFBEB"/>
     <w:rsid w:val="2AE82DCC"/>
     <w:rsid w:val="2AE96763"/>
     <w:rsid w:val="2AEB6813"/>
     <w:rsid w:val="2AF0551C"/>
     <w:rsid w:val="2AF44470"/>
     <w:rsid w:val="2AF64886"/>
     <w:rsid w:val="2AF92E6F"/>
     <w:rsid w:val="2AFA12FD"/>
     <w:rsid w:val="2AFFA816"/>
     <w:rsid w:val="2B0A1139"/>
     <w:rsid w:val="2B0A187D"/>
     <w:rsid w:val="2B0DD229"/>
     <w:rsid w:val="2B0FEDBB"/>
     <w:rsid w:val="2B11B163"/>
     <w:rsid w:val="2B157EBE"/>
     <w:rsid w:val="2B1AA4A7"/>
     <w:rsid w:val="2B1C6077"/>
     <w:rsid w:val="2B22F2B5"/>
     <w:rsid w:val="2B300AE4"/>
     <w:rsid w:val="2B35EB70"/>
     <w:rsid w:val="2B3B5174"/>
     <w:rsid w:val="2B3CCA9B"/>
+    <w:rsid w:val="2B3F685D"/>
     <w:rsid w:val="2B427A2C"/>
     <w:rsid w:val="2B48C150"/>
     <w:rsid w:val="2B49209C"/>
     <w:rsid w:val="2B4B40A9"/>
     <w:rsid w:val="2B4D27EA"/>
     <w:rsid w:val="2B54CF7E"/>
     <w:rsid w:val="2B559672"/>
     <w:rsid w:val="2B573AB2"/>
     <w:rsid w:val="2B584622"/>
     <w:rsid w:val="2B5C44D1"/>
     <w:rsid w:val="2B629897"/>
     <w:rsid w:val="2B68F25F"/>
     <w:rsid w:val="2B68F9D3"/>
     <w:rsid w:val="2B6CE47A"/>
     <w:rsid w:val="2B6D350A"/>
     <w:rsid w:val="2B6E64C0"/>
     <w:rsid w:val="2B6F6EBA"/>
     <w:rsid w:val="2B732F87"/>
     <w:rsid w:val="2B765DAA"/>
     <w:rsid w:val="2B781DEE"/>
     <w:rsid w:val="2B79B9ED"/>
     <w:rsid w:val="2B865D67"/>
     <w:rsid w:val="2B86B4D0"/>
     <w:rsid w:val="2B8FE942"/>
     <w:rsid w:val="2B94BC04"/>
@@ -34950,50 +36054,51 @@
     <w:rsid w:val="2D3D674C"/>
     <w:rsid w:val="2D3F60E9"/>
     <w:rsid w:val="2D40678A"/>
     <w:rsid w:val="2D43368C"/>
     <w:rsid w:val="2D45536D"/>
     <w:rsid w:val="2D48082B"/>
     <w:rsid w:val="2D4D6B3D"/>
     <w:rsid w:val="2D4ED46E"/>
     <w:rsid w:val="2D53CDDF"/>
     <w:rsid w:val="2D54E77E"/>
     <w:rsid w:val="2D59A297"/>
     <w:rsid w:val="2D5F99E3"/>
     <w:rsid w:val="2D5FC996"/>
     <w:rsid w:val="2D60B472"/>
     <w:rsid w:val="2D63F3F9"/>
     <w:rsid w:val="2D68216A"/>
     <w:rsid w:val="2D68C1D8"/>
     <w:rsid w:val="2D6D7425"/>
     <w:rsid w:val="2D6DFCF6"/>
     <w:rsid w:val="2D760481"/>
     <w:rsid w:val="2D76B3A8"/>
     <w:rsid w:val="2D76C54E"/>
     <w:rsid w:val="2D781E75"/>
     <w:rsid w:val="2D7B1375"/>
     <w:rsid w:val="2D802144"/>
+    <w:rsid w:val="2D885183"/>
     <w:rsid w:val="2D887342"/>
     <w:rsid w:val="2D8881F9"/>
     <w:rsid w:val="2D88B176"/>
     <w:rsid w:val="2D927FF8"/>
     <w:rsid w:val="2D9BD40D"/>
     <w:rsid w:val="2D9C350E"/>
     <w:rsid w:val="2D9FF873"/>
     <w:rsid w:val="2DA24B93"/>
     <w:rsid w:val="2DA5B25F"/>
     <w:rsid w:val="2DB3D1C9"/>
     <w:rsid w:val="2DBE1A0E"/>
     <w:rsid w:val="2DC8D41A"/>
     <w:rsid w:val="2DD0B795"/>
     <w:rsid w:val="2DD19BDC"/>
     <w:rsid w:val="2DD47363"/>
     <w:rsid w:val="2DD689CE"/>
     <w:rsid w:val="2DDABE58"/>
     <w:rsid w:val="2DDDAA38"/>
     <w:rsid w:val="2DDEAFDC"/>
     <w:rsid w:val="2DE51EE8"/>
     <w:rsid w:val="2DE54E3C"/>
     <w:rsid w:val="2DE7DFD8"/>
     <w:rsid w:val="2DEF8CA4"/>
     <w:rsid w:val="2DF295D9"/>
     <w:rsid w:val="2DF78ADD"/>
@@ -35021,50 +36126,51 @@
     <w:rsid w:val="2E32F9B7"/>
     <w:rsid w:val="2E3FE8D2"/>
     <w:rsid w:val="2E4FD14E"/>
     <w:rsid w:val="2E56F5AB"/>
     <w:rsid w:val="2E57D765"/>
     <w:rsid w:val="2E5BA0BF"/>
     <w:rsid w:val="2E5F9841"/>
     <w:rsid w:val="2E60F019"/>
     <w:rsid w:val="2E664D49"/>
     <w:rsid w:val="2E6834E1"/>
     <w:rsid w:val="2E70AB7D"/>
     <w:rsid w:val="2E75E022"/>
     <w:rsid w:val="2E7685CC"/>
     <w:rsid w:val="2E7C1CF6"/>
     <w:rsid w:val="2E7FE314"/>
     <w:rsid w:val="2E8A1403"/>
     <w:rsid w:val="2E8FD8B8"/>
     <w:rsid w:val="2E958F56"/>
     <w:rsid w:val="2E9D15B6"/>
     <w:rsid w:val="2E9FAB55"/>
     <w:rsid w:val="2EA3D6F1"/>
     <w:rsid w:val="2EA73640"/>
     <w:rsid w:val="2EA74C39"/>
     <w:rsid w:val="2EAECE29"/>
     <w:rsid w:val="2EAF7ACC"/>
+    <w:rsid w:val="2EB02795"/>
     <w:rsid w:val="2EB08372"/>
     <w:rsid w:val="2EB12580"/>
     <w:rsid w:val="2EB7B565"/>
     <w:rsid w:val="2EB87F7E"/>
     <w:rsid w:val="2EBAFF3D"/>
     <w:rsid w:val="2EC07195"/>
     <w:rsid w:val="2EC20778"/>
     <w:rsid w:val="2EC8C9B1"/>
     <w:rsid w:val="2ECD4BB6"/>
     <w:rsid w:val="2ECF0CED"/>
     <w:rsid w:val="2ED30B3D"/>
     <w:rsid w:val="2EDB5F6B"/>
     <w:rsid w:val="2EDEE1CF"/>
     <w:rsid w:val="2EE34F97"/>
     <w:rsid w:val="2EE9521C"/>
     <w:rsid w:val="2EF06804"/>
     <w:rsid w:val="2EF15B95"/>
     <w:rsid w:val="2EF2939F"/>
     <w:rsid w:val="2EFA3377"/>
     <w:rsid w:val="2EFCFAE8"/>
     <w:rsid w:val="2EFD387D"/>
     <w:rsid w:val="2F0796E1"/>
     <w:rsid w:val="2F09D377"/>
     <w:rsid w:val="2F0D7CDD"/>
     <w:rsid w:val="2F0DDD5A"/>
@@ -35299,50 +36405,51 @@
     <w:rsid w:val="32424C09"/>
     <w:rsid w:val="3242EBF3"/>
     <w:rsid w:val="32434BF5"/>
     <w:rsid w:val="3245931E"/>
     <w:rsid w:val="3245B9AD"/>
     <w:rsid w:val="32487415"/>
     <w:rsid w:val="3254AEA4"/>
     <w:rsid w:val="325A5B66"/>
     <w:rsid w:val="325AA326"/>
     <w:rsid w:val="325AD606"/>
     <w:rsid w:val="325E02CD"/>
     <w:rsid w:val="32642130"/>
     <w:rsid w:val="3264A694"/>
     <w:rsid w:val="3267655D"/>
     <w:rsid w:val="326AA561"/>
     <w:rsid w:val="327BCD6B"/>
     <w:rsid w:val="32826496"/>
     <w:rsid w:val="3285879A"/>
     <w:rsid w:val="32876063"/>
     <w:rsid w:val="32887570"/>
     <w:rsid w:val="3288E227"/>
     <w:rsid w:val="3288EFB7"/>
     <w:rsid w:val="328BBB5F"/>
     <w:rsid w:val="328CBAAC"/>
     <w:rsid w:val="328F50E8"/>
+    <w:rsid w:val="3294EB3F"/>
     <w:rsid w:val="3295668B"/>
     <w:rsid w:val="32956770"/>
     <w:rsid w:val="329DE35E"/>
     <w:rsid w:val="329E44D6"/>
     <w:rsid w:val="329EAFD5"/>
     <w:rsid w:val="329FF4D9"/>
     <w:rsid w:val="32A04C52"/>
     <w:rsid w:val="32A59940"/>
     <w:rsid w:val="32A7033B"/>
     <w:rsid w:val="32A9360D"/>
     <w:rsid w:val="32A9EEF9"/>
     <w:rsid w:val="32A9FAF1"/>
     <w:rsid w:val="32AF2FD4"/>
     <w:rsid w:val="32B00F86"/>
     <w:rsid w:val="32B15EFF"/>
     <w:rsid w:val="32BAA710"/>
     <w:rsid w:val="32BFB695"/>
     <w:rsid w:val="32C1CD24"/>
     <w:rsid w:val="32CBA645"/>
     <w:rsid w:val="32D0893B"/>
     <w:rsid w:val="32D47716"/>
     <w:rsid w:val="32D6D03A"/>
     <w:rsid w:val="32D85A00"/>
     <w:rsid w:val="32DD462D"/>
     <w:rsid w:val="32DE9A13"/>
@@ -35439,69 +36546,72 @@
     <w:rsid w:val="343B5485"/>
     <w:rsid w:val="3441D4C3"/>
     <w:rsid w:val="34462747"/>
     <w:rsid w:val="344BDBE6"/>
     <w:rsid w:val="3451ED62"/>
     <w:rsid w:val="34540C60"/>
     <w:rsid w:val="3457E235"/>
     <w:rsid w:val="345F1FB2"/>
     <w:rsid w:val="3461E33A"/>
     <w:rsid w:val="3462CEE1"/>
     <w:rsid w:val="3469073A"/>
     <w:rsid w:val="34691681"/>
     <w:rsid w:val="346ACDDD"/>
     <w:rsid w:val="347005B7"/>
     <w:rsid w:val="347245FD"/>
     <w:rsid w:val="34727BDC"/>
     <w:rsid w:val="34727F1A"/>
     <w:rsid w:val="3473621C"/>
     <w:rsid w:val="34773D81"/>
     <w:rsid w:val="3478069B"/>
     <w:rsid w:val="347BB9B5"/>
     <w:rsid w:val="3480C41F"/>
     <w:rsid w:val="3481B410"/>
     <w:rsid w:val="3481F701"/>
     <w:rsid w:val="34844B36"/>
+    <w:rsid w:val="34852994"/>
+    <w:rsid w:val="34899DDD"/>
     <w:rsid w:val="348B669C"/>
     <w:rsid w:val="348B9826"/>
     <w:rsid w:val="348FA162"/>
     <w:rsid w:val="34916D1E"/>
     <w:rsid w:val="34922389"/>
     <w:rsid w:val="349565A7"/>
     <w:rsid w:val="349697F6"/>
     <w:rsid w:val="349BF94C"/>
     <w:rsid w:val="349E173E"/>
     <w:rsid w:val="34A0F543"/>
     <w:rsid w:val="34A72F6D"/>
     <w:rsid w:val="34A8DD9B"/>
     <w:rsid w:val="34A99E48"/>
     <w:rsid w:val="34AB8E0C"/>
     <w:rsid w:val="34AF14B7"/>
     <w:rsid w:val="34B0FAC3"/>
     <w:rsid w:val="34B33E9B"/>
     <w:rsid w:val="34BA769E"/>
     <w:rsid w:val="34BF86A7"/>
+    <w:rsid w:val="34C01A5B"/>
     <w:rsid w:val="34C18810"/>
     <w:rsid w:val="34C3F67D"/>
     <w:rsid w:val="34C69684"/>
     <w:rsid w:val="34C7F019"/>
     <w:rsid w:val="34CECAF7"/>
     <w:rsid w:val="34D14428"/>
     <w:rsid w:val="34E1D848"/>
     <w:rsid w:val="34E6D598"/>
     <w:rsid w:val="34F771DF"/>
     <w:rsid w:val="34F9A15C"/>
     <w:rsid w:val="34FCB883"/>
     <w:rsid w:val="34FF4D19"/>
     <w:rsid w:val="34FFA983"/>
     <w:rsid w:val="35026D3A"/>
     <w:rsid w:val="3508F182"/>
     <w:rsid w:val="350E25B9"/>
     <w:rsid w:val="3510B315"/>
     <w:rsid w:val="351B3A86"/>
     <w:rsid w:val="352039C0"/>
     <w:rsid w:val="35204DB9"/>
     <w:rsid w:val="35225078"/>
     <w:rsid w:val="352326B1"/>
     <w:rsid w:val="3525C019"/>
     <w:rsid w:val="35282BCC"/>
     <w:rsid w:val="352BDC70"/>
@@ -35842,50 +36952,51 @@
     <w:rsid w:val="3A4EECDA"/>
     <w:rsid w:val="3A51AA85"/>
     <w:rsid w:val="3A54295B"/>
     <w:rsid w:val="3A5C3752"/>
     <w:rsid w:val="3A5FDF0D"/>
     <w:rsid w:val="3A705EF8"/>
     <w:rsid w:val="3A725D94"/>
     <w:rsid w:val="3A7BBFB6"/>
     <w:rsid w:val="3A7C9543"/>
     <w:rsid w:val="3A7D06F7"/>
     <w:rsid w:val="3A7E2A83"/>
     <w:rsid w:val="3A7F5A23"/>
     <w:rsid w:val="3A885038"/>
     <w:rsid w:val="3A893B2B"/>
     <w:rsid w:val="3A8D3B07"/>
     <w:rsid w:val="3A9BBC29"/>
     <w:rsid w:val="3AA14783"/>
     <w:rsid w:val="3AA2C3B9"/>
     <w:rsid w:val="3AA463E9"/>
     <w:rsid w:val="3AA95995"/>
     <w:rsid w:val="3AB6D700"/>
     <w:rsid w:val="3ABB4531"/>
     <w:rsid w:val="3AC012E1"/>
     <w:rsid w:val="3AC1A895"/>
     <w:rsid w:val="3AC1C7AE"/>
+    <w:rsid w:val="3AC488DE"/>
     <w:rsid w:val="3AC5510E"/>
     <w:rsid w:val="3AC9964F"/>
     <w:rsid w:val="3ACD39BC"/>
     <w:rsid w:val="3AD7AB92"/>
     <w:rsid w:val="3AD9403A"/>
     <w:rsid w:val="3AE1C754"/>
     <w:rsid w:val="3AEBDFCD"/>
     <w:rsid w:val="3AF14D54"/>
     <w:rsid w:val="3AF2E4B3"/>
     <w:rsid w:val="3AF2F545"/>
     <w:rsid w:val="3AF41C12"/>
     <w:rsid w:val="3AF52875"/>
     <w:rsid w:val="3AF795E8"/>
     <w:rsid w:val="3AF8B5FB"/>
     <w:rsid w:val="3AF98CF2"/>
     <w:rsid w:val="3B01C904"/>
     <w:rsid w:val="3B038D81"/>
     <w:rsid w:val="3B10D0AE"/>
     <w:rsid w:val="3B12ADCF"/>
     <w:rsid w:val="3B13B266"/>
     <w:rsid w:val="3B13C1E2"/>
     <w:rsid w:val="3B1A07C6"/>
     <w:rsid w:val="3B1B20B2"/>
     <w:rsid w:val="3B30D09A"/>
     <w:rsid w:val="3B3132D6"/>
@@ -35944,74 +37055,76 @@
     <w:rsid w:val="3BEC0418"/>
     <w:rsid w:val="3BF23E8E"/>
     <w:rsid w:val="3BF2D40E"/>
     <w:rsid w:val="3BF311BF"/>
     <w:rsid w:val="3BFC6A0B"/>
     <w:rsid w:val="3BFCD90F"/>
     <w:rsid w:val="3BFF0EF1"/>
     <w:rsid w:val="3C021DFC"/>
     <w:rsid w:val="3C0E387C"/>
     <w:rsid w:val="3C0F9898"/>
     <w:rsid w:val="3C106F52"/>
     <w:rsid w:val="3C113C1F"/>
     <w:rsid w:val="3C158770"/>
     <w:rsid w:val="3C159F81"/>
     <w:rsid w:val="3C201055"/>
     <w:rsid w:val="3C23E6FC"/>
     <w:rsid w:val="3C276338"/>
     <w:rsid w:val="3C27C1E4"/>
     <w:rsid w:val="3C296F57"/>
     <w:rsid w:val="3C29C445"/>
     <w:rsid w:val="3C2A84EB"/>
     <w:rsid w:val="3C374F73"/>
     <w:rsid w:val="3C38954F"/>
     <w:rsid w:val="3C3DCE57"/>
     <w:rsid w:val="3C43B9BE"/>
+    <w:rsid w:val="3C480552"/>
     <w:rsid w:val="3C49503B"/>
     <w:rsid w:val="3C49AAB5"/>
     <w:rsid w:val="3C506B79"/>
     <w:rsid w:val="3C5176E9"/>
     <w:rsid w:val="3C51AEFA"/>
     <w:rsid w:val="3C545011"/>
     <w:rsid w:val="3C5EE659"/>
     <w:rsid w:val="3C60F3B6"/>
     <w:rsid w:val="3C62C6B5"/>
     <w:rsid w:val="3C6AC7DE"/>
     <w:rsid w:val="3C6D4534"/>
     <w:rsid w:val="3C73F685"/>
     <w:rsid w:val="3C79F61F"/>
     <w:rsid w:val="3C7ABAB1"/>
     <w:rsid w:val="3C7DA603"/>
     <w:rsid w:val="3C82CC24"/>
     <w:rsid w:val="3C83DD75"/>
     <w:rsid w:val="3C87D49B"/>
     <w:rsid w:val="3C87DD91"/>
     <w:rsid w:val="3C884E48"/>
     <w:rsid w:val="3C8A0ED6"/>
     <w:rsid w:val="3C8A1985"/>
     <w:rsid w:val="3C8EF7DB"/>
     <w:rsid w:val="3CA6D6CE"/>
+    <w:rsid w:val="3CA78694"/>
     <w:rsid w:val="3CACB7BA"/>
     <w:rsid w:val="3CAF2452"/>
     <w:rsid w:val="3CB2D280"/>
     <w:rsid w:val="3CB5D14D"/>
     <w:rsid w:val="3CB871EF"/>
     <w:rsid w:val="3CB95801"/>
     <w:rsid w:val="3CBC4C45"/>
     <w:rsid w:val="3CBCFAE0"/>
     <w:rsid w:val="3CC25E97"/>
     <w:rsid w:val="3CC61765"/>
     <w:rsid w:val="3CD2CD23"/>
     <w:rsid w:val="3CD554BC"/>
     <w:rsid w:val="3CD678B8"/>
     <w:rsid w:val="3CD80535"/>
     <w:rsid w:val="3CDADF6E"/>
     <w:rsid w:val="3CDB1378"/>
     <w:rsid w:val="3CDB28F8"/>
     <w:rsid w:val="3CE36664"/>
     <w:rsid w:val="3CE4B646"/>
     <w:rsid w:val="3CE56DBD"/>
     <w:rsid w:val="3CE7AA65"/>
     <w:rsid w:val="3CEC5032"/>
     <w:rsid w:val="3CEEE511"/>
     <w:rsid w:val="3CF73DD0"/>
     <w:rsid w:val="3CFA57C2"/>
@@ -36193,84 +37306,86 @@
     <w:rsid w:val="3F8C8B2C"/>
     <w:rsid w:val="3F93F107"/>
     <w:rsid w:val="3F93FD28"/>
     <w:rsid w:val="3F9730E3"/>
     <w:rsid w:val="3F9A77F4"/>
     <w:rsid w:val="3F9BF799"/>
     <w:rsid w:val="3F9C5B55"/>
     <w:rsid w:val="3F9D99E6"/>
     <w:rsid w:val="3F9FA967"/>
     <w:rsid w:val="3FA18CBF"/>
     <w:rsid w:val="3FA3171D"/>
     <w:rsid w:val="3FA4CF50"/>
     <w:rsid w:val="3FA93432"/>
     <w:rsid w:val="3FAA2125"/>
     <w:rsid w:val="3FAC2E59"/>
     <w:rsid w:val="3FAD016E"/>
     <w:rsid w:val="3FAEBC89"/>
     <w:rsid w:val="3FB328B2"/>
     <w:rsid w:val="3FB4F6AE"/>
     <w:rsid w:val="3FB5321E"/>
     <w:rsid w:val="3FB548A7"/>
     <w:rsid w:val="3FB648A6"/>
     <w:rsid w:val="3FB6FA6E"/>
     <w:rsid w:val="3FB95E5E"/>
     <w:rsid w:val="3FBA5157"/>
+    <w:rsid w:val="3FBBA1D7"/>
     <w:rsid w:val="3FBD851E"/>
     <w:rsid w:val="3FBFF33C"/>
     <w:rsid w:val="3FC1F7A5"/>
     <w:rsid w:val="3FC4331D"/>
     <w:rsid w:val="3FC64F73"/>
     <w:rsid w:val="3FC8E12F"/>
     <w:rsid w:val="3FCA2FC4"/>
     <w:rsid w:val="3FCE2531"/>
     <w:rsid w:val="3FCE3575"/>
     <w:rsid w:val="3FD4B223"/>
     <w:rsid w:val="3FD5A83F"/>
     <w:rsid w:val="3FD5C15B"/>
     <w:rsid w:val="3FDBAF48"/>
     <w:rsid w:val="3FE599C1"/>
     <w:rsid w:val="3FE774E9"/>
     <w:rsid w:val="3FEF4A16"/>
     <w:rsid w:val="3FF00DCD"/>
     <w:rsid w:val="3FF0D87E"/>
     <w:rsid w:val="3FFDB827"/>
     <w:rsid w:val="40025A66"/>
     <w:rsid w:val="400B4BCE"/>
     <w:rsid w:val="400B88B5"/>
     <w:rsid w:val="400BCD8E"/>
     <w:rsid w:val="400C4487"/>
     <w:rsid w:val="400FE163"/>
     <w:rsid w:val="4013E63C"/>
     <w:rsid w:val="4016B60A"/>
     <w:rsid w:val="40190AE8"/>
     <w:rsid w:val="4019BB94"/>
     <w:rsid w:val="4019F824"/>
     <w:rsid w:val="401CE545"/>
     <w:rsid w:val="4025CCA5"/>
     <w:rsid w:val="4032D261"/>
     <w:rsid w:val="4039D210"/>
+    <w:rsid w:val="403F392D"/>
     <w:rsid w:val="404306B1"/>
     <w:rsid w:val="4045C314"/>
     <w:rsid w:val="4046EE05"/>
     <w:rsid w:val="404F1DE3"/>
     <w:rsid w:val="40557E62"/>
     <w:rsid w:val="4059F6FA"/>
     <w:rsid w:val="405B8595"/>
     <w:rsid w:val="40688FC3"/>
     <w:rsid w:val="406C6FDE"/>
     <w:rsid w:val="407D4B39"/>
     <w:rsid w:val="407FDAD4"/>
     <w:rsid w:val="40878B84"/>
     <w:rsid w:val="408BC28C"/>
     <w:rsid w:val="4095A783"/>
     <w:rsid w:val="40A660A4"/>
     <w:rsid w:val="40A729F3"/>
     <w:rsid w:val="40ABB3F4"/>
     <w:rsid w:val="40B26E0A"/>
     <w:rsid w:val="40B3F0FB"/>
     <w:rsid w:val="40B61CFD"/>
     <w:rsid w:val="40C0EE3E"/>
     <w:rsid w:val="40C237EF"/>
     <w:rsid w:val="40C7A87A"/>
     <w:rsid w:val="40C8C6EA"/>
     <w:rsid w:val="40CC3899"/>
@@ -36554,50 +37669,51 @@
     <w:rsid w:val="44FDBC9D"/>
     <w:rsid w:val="44FF29FB"/>
     <w:rsid w:val="4500C076"/>
     <w:rsid w:val="451B2C77"/>
     <w:rsid w:val="451DDDAF"/>
     <w:rsid w:val="451ECB00"/>
     <w:rsid w:val="45226107"/>
     <w:rsid w:val="452455AE"/>
     <w:rsid w:val="4528C00C"/>
     <w:rsid w:val="45291ACB"/>
     <w:rsid w:val="452EE988"/>
     <w:rsid w:val="45317FEC"/>
     <w:rsid w:val="4532D35C"/>
     <w:rsid w:val="4537A7C0"/>
     <w:rsid w:val="45393A3F"/>
     <w:rsid w:val="453B970E"/>
     <w:rsid w:val="453C1F02"/>
     <w:rsid w:val="453CB03C"/>
     <w:rsid w:val="453D1184"/>
     <w:rsid w:val="4542EB49"/>
     <w:rsid w:val="4544940D"/>
     <w:rsid w:val="454691FF"/>
     <w:rsid w:val="454E60AE"/>
     <w:rsid w:val="4550561F"/>
     <w:rsid w:val="4552F10B"/>
+    <w:rsid w:val="455976D5"/>
     <w:rsid w:val="456040E9"/>
     <w:rsid w:val="4565F3C6"/>
     <w:rsid w:val="456704C7"/>
     <w:rsid w:val="45676517"/>
     <w:rsid w:val="4568E353"/>
     <w:rsid w:val="456A4540"/>
     <w:rsid w:val="456D8FD3"/>
     <w:rsid w:val="45749B70"/>
     <w:rsid w:val="4576AF93"/>
     <w:rsid w:val="457ABFDE"/>
     <w:rsid w:val="457D1330"/>
     <w:rsid w:val="4580D46F"/>
     <w:rsid w:val="4581FBE8"/>
     <w:rsid w:val="458214BC"/>
     <w:rsid w:val="4582FD4B"/>
     <w:rsid w:val="45876A15"/>
     <w:rsid w:val="458C04A0"/>
     <w:rsid w:val="458E0236"/>
     <w:rsid w:val="45906F12"/>
     <w:rsid w:val="45914C00"/>
     <w:rsid w:val="4592C771"/>
     <w:rsid w:val="4594A179"/>
     <w:rsid w:val="45A17236"/>
     <w:rsid w:val="45A1B3D8"/>
     <w:rsid w:val="45A1C68E"/>
@@ -36781,50 +37897,51 @@
     <w:rsid w:val="484D4C1B"/>
     <w:rsid w:val="484E3A69"/>
     <w:rsid w:val="485080C8"/>
     <w:rsid w:val="485222BA"/>
     <w:rsid w:val="4856D5E0"/>
     <w:rsid w:val="4857ED90"/>
     <w:rsid w:val="48604843"/>
     <w:rsid w:val="4861EA7D"/>
     <w:rsid w:val="48633274"/>
     <w:rsid w:val="48637EB9"/>
     <w:rsid w:val="48641FB9"/>
     <w:rsid w:val="48680716"/>
     <w:rsid w:val="486B3EB4"/>
     <w:rsid w:val="486D78E1"/>
     <w:rsid w:val="4874398B"/>
     <w:rsid w:val="4879D5FF"/>
     <w:rsid w:val="487A4C84"/>
     <w:rsid w:val="487A5C90"/>
     <w:rsid w:val="487AD1EE"/>
     <w:rsid w:val="487F3FF6"/>
     <w:rsid w:val="488458A4"/>
     <w:rsid w:val="48937FFC"/>
     <w:rsid w:val="48939FA9"/>
     <w:rsid w:val="4895E75E"/>
     <w:rsid w:val="489C6866"/>
+    <w:rsid w:val="48A002F4"/>
     <w:rsid w:val="48A3B22E"/>
     <w:rsid w:val="48A465AD"/>
     <w:rsid w:val="48AE7CB3"/>
     <w:rsid w:val="48B11A87"/>
     <w:rsid w:val="48B444A4"/>
     <w:rsid w:val="48BDA889"/>
     <w:rsid w:val="48C32E61"/>
     <w:rsid w:val="48C3BC21"/>
     <w:rsid w:val="48C7F2FE"/>
     <w:rsid w:val="48CE2A71"/>
     <w:rsid w:val="48CE9B68"/>
     <w:rsid w:val="48D91E9A"/>
     <w:rsid w:val="48D97FFC"/>
     <w:rsid w:val="48E6B19A"/>
     <w:rsid w:val="48E979B5"/>
     <w:rsid w:val="48EE433C"/>
     <w:rsid w:val="48EFBA92"/>
     <w:rsid w:val="48F497BB"/>
     <w:rsid w:val="48F6FFE0"/>
     <w:rsid w:val="48FAD410"/>
     <w:rsid w:val="48FD17CC"/>
     <w:rsid w:val="4908C537"/>
     <w:rsid w:val="490BCF1B"/>
     <w:rsid w:val="490E20D0"/>
     <w:rsid w:val="490E7ACF"/>
@@ -36954,50 +38071,51 @@
     <w:rsid w:val="4AD9738C"/>
     <w:rsid w:val="4ADA5486"/>
     <w:rsid w:val="4ADB2AB9"/>
     <w:rsid w:val="4AE11494"/>
     <w:rsid w:val="4AE13638"/>
     <w:rsid w:val="4AE9D5CF"/>
     <w:rsid w:val="4AEA259F"/>
     <w:rsid w:val="4AF0FB99"/>
     <w:rsid w:val="4AF1559E"/>
     <w:rsid w:val="4AF222AF"/>
     <w:rsid w:val="4AF31B4D"/>
     <w:rsid w:val="4AF6F627"/>
     <w:rsid w:val="4AFA3773"/>
     <w:rsid w:val="4B046538"/>
     <w:rsid w:val="4B11DDFB"/>
     <w:rsid w:val="4B14FE73"/>
     <w:rsid w:val="4B157296"/>
     <w:rsid w:val="4B16C187"/>
     <w:rsid w:val="4B1B8CA6"/>
     <w:rsid w:val="4B1D7751"/>
     <w:rsid w:val="4B1F6DA3"/>
     <w:rsid w:val="4B1FB8B2"/>
     <w:rsid w:val="4B2014B4"/>
     <w:rsid w:val="4B224D35"/>
     <w:rsid w:val="4B383B04"/>
+    <w:rsid w:val="4B3844B0"/>
     <w:rsid w:val="4B3C9B6A"/>
     <w:rsid w:val="4B441F7C"/>
     <w:rsid w:val="4B479933"/>
     <w:rsid w:val="4B48B98C"/>
     <w:rsid w:val="4B4E5FCF"/>
     <w:rsid w:val="4B4ED0AC"/>
     <w:rsid w:val="4B4ED44B"/>
     <w:rsid w:val="4B51675F"/>
     <w:rsid w:val="4B527EEA"/>
     <w:rsid w:val="4B52968D"/>
     <w:rsid w:val="4B590ABE"/>
     <w:rsid w:val="4B5A4624"/>
     <w:rsid w:val="4B6A2290"/>
     <w:rsid w:val="4B853CC4"/>
     <w:rsid w:val="4B85B113"/>
     <w:rsid w:val="4B8C30C7"/>
     <w:rsid w:val="4B8D4173"/>
     <w:rsid w:val="4B8D4B64"/>
     <w:rsid w:val="4B8E3932"/>
     <w:rsid w:val="4B90A938"/>
     <w:rsid w:val="4B90C773"/>
     <w:rsid w:val="4B914F31"/>
     <w:rsid w:val="4B93B51F"/>
     <w:rsid w:val="4B93CEEF"/>
     <w:rsid w:val="4B9A8F46"/>
@@ -37035,50 +38153,51 @@
     <w:rsid w:val="4C339104"/>
     <w:rsid w:val="4C3AE1B7"/>
     <w:rsid w:val="4C3F5E6E"/>
     <w:rsid w:val="4C405012"/>
     <w:rsid w:val="4C45218A"/>
     <w:rsid w:val="4C4A7B0E"/>
     <w:rsid w:val="4C4E4E29"/>
     <w:rsid w:val="4C509B00"/>
     <w:rsid w:val="4C52123A"/>
     <w:rsid w:val="4C5BF224"/>
     <w:rsid w:val="4C5D1E1E"/>
     <w:rsid w:val="4C62F155"/>
     <w:rsid w:val="4C6EEF4B"/>
     <w:rsid w:val="4C74C1F0"/>
     <w:rsid w:val="4C768B13"/>
     <w:rsid w:val="4C7B1181"/>
     <w:rsid w:val="4C7E3C79"/>
     <w:rsid w:val="4C7E67C1"/>
     <w:rsid w:val="4C7F1798"/>
     <w:rsid w:val="4C803D7C"/>
     <w:rsid w:val="4C86EFD5"/>
     <w:rsid w:val="4C877A74"/>
     <w:rsid w:val="4C9132C7"/>
     <w:rsid w:val="4C963BDB"/>
     <w:rsid w:val="4C998E29"/>
+    <w:rsid w:val="4C9DC190"/>
     <w:rsid w:val="4C9DC6F5"/>
     <w:rsid w:val="4CACEA97"/>
     <w:rsid w:val="4CB0B143"/>
     <w:rsid w:val="4CB1D9E9"/>
     <w:rsid w:val="4CB79B43"/>
     <w:rsid w:val="4CB84F6A"/>
     <w:rsid w:val="4CBF8DD4"/>
     <w:rsid w:val="4CC089A7"/>
     <w:rsid w:val="4CC312D2"/>
     <w:rsid w:val="4CC5AC0E"/>
     <w:rsid w:val="4CCC3DEC"/>
     <w:rsid w:val="4CCD962E"/>
     <w:rsid w:val="4CD4E4F4"/>
     <w:rsid w:val="4CDD0F49"/>
     <w:rsid w:val="4CE02C07"/>
     <w:rsid w:val="4CE04123"/>
     <w:rsid w:val="4CE06D82"/>
     <w:rsid w:val="4CE7ADCA"/>
     <w:rsid w:val="4CF41901"/>
     <w:rsid w:val="4CF453C0"/>
     <w:rsid w:val="4CF6ACB8"/>
     <w:rsid w:val="4D04369D"/>
     <w:rsid w:val="4D0FBD16"/>
     <w:rsid w:val="4D0FC56A"/>
     <w:rsid w:val="4D0FE727"/>
@@ -37179,50 +38298,51 @@
     <w:rsid w:val="4E767B90"/>
     <w:rsid w:val="4E7AA661"/>
     <w:rsid w:val="4E822AAD"/>
     <w:rsid w:val="4E842A92"/>
     <w:rsid w:val="4E84E727"/>
     <w:rsid w:val="4E8F8667"/>
     <w:rsid w:val="4E92D7C7"/>
     <w:rsid w:val="4E93DA0B"/>
     <w:rsid w:val="4E953A91"/>
     <w:rsid w:val="4E9BA64A"/>
     <w:rsid w:val="4E9C7681"/>
     <w:rsid w:val="4E9C832E"/>
     <w:rsid w:val="4E9C8825"/>
     <w:rsid w:val="4EA2200E"/>
     <w:rsid w:val="4EA4EE41"/>
     <w:rsid w:val="4EA7A8C1"/>
     <w:rsid w:val="4EB8FD11"/>
     <w:rsid w:val="4EB9B658"/>
     <w:rsid w:val="4EBE83F4"/>
     <w:rsid w:val="4EC5B3E7"/>
     <w:rsid w:val="4ED4A9D1"/>
     <w:rsid w:val="4ED6F170"/>
     <w:rsid w:val="4ED88478"/>
     <w:rsid w:val="4EDDB353"/>
     <w:rsid w:val="4EE78E35"/>
+    <w:rsid w:val="4EF0BF6E"/>
     <w:rsid w:val="4EF25733"/>
     <w:rsid w:val="4EF268E4"/>
     <w:rsid w:val="4EF77377"/>
     <w:rsid w:val="4EFC140F"/>
     <w:rsid w:val="4F0107F3"/>
     <w:rsid w:val="4F01A0AB"/>
     <w:rsid w:val="4F04F4A7"/>
     <w:rsid w:val="4F0775AC"/>
     <w:rsid w:val="4F092594"/>
     <w:rsid w:val="4F10AE47"/>
     <w:rsid w:val="4F10B734"/>
     <w:rsid w:val="4F142997"/>
     <w:rsid w:val="4F23D98B"/>
     <w:rsid w:val="4F29B9CF"/>
     <w:rsid w:val="4F2B9855"/>
     <w:rsid w:val="4F2CDDDF"/>
     <w:rsid w:val="4F2E2077"/>
     <w:rsid w:val="4F31D5E4"/>
     <w:rsid w:val="4F346C9E"/>
     <w:rsid w:val="4F351A42"/>
     <w:rsid w:val="4F37BCC4"/>
     <w:rsid w:val="4F3A87C0"/>
     <w:rsid w:val="4F3B5DFE"/>
     <w:rsid w:val="4F407039"/>
     <w:rsid w:val="4F468957"/>
@@ -37404,50 +38524,51 @@
     <w:rsid w:val="51DE4C18"/>
     <w:rsid w:val="51E7850C"/>
     <w:rsid w:val="51E9F369"/>
     <w:rsid w:val="51EC66DA"/>
     <w:rsid w:val="51F19EB2"/>
     <w:rsid w:val="51F68499"/>
     <w:rsid w:val="51F7CB06"/>
     <w:rsid w:val="51FD97AD"/>
     <w:rsid w:val="51FE4BC3"/>
     <w:rsid w:val="5202C39D"/>
     <w:rsid w:val="5204FBBB"/>
     <w:rsid w:val="52055BB2"/>
     <w:rsid w:val="5206C90B"/>
     <w:rsid w:val="52095B5F"/>
     <w:rsid w:val="52097C59"/>
     <w:rsid w:val="52098FA2"/>
     <w:rsid w:val="520BA519"/>
     <w:rsid w:val="520D09BD"/>
     <w:rsid w:val="520D6DDF"/>
     <w:rsid w:val="521822D5"/>
     <w:rsid w:val="521DB4A9"/>
     <w:rsid w:val="52367899"/>
     <w:rsid w:val="5236EC26"/>
     <w:rsid w:val="523ABFBE"/>
     <w:rsid w:val="523B9B04"/>
+    <w:rsid w:val="523E8041"/>
     <w:rsid w:val="5242D638"/>
     <w:rsid w:val="524D5F0B"/>
     <w:rsid w:val="525669E6"/>
     <w:rsid w:val="525E55FB"/>
     <w:rsid w:val="525F1717"/>
     <w:rsid w:val="52613EA3"/>
     <w:rsid w:val="526889AE"/>
     <w:rsid w:val="526A8239"/>
     <w:rsid w:val="5279A5D7"/>
     <w:rsid w:val="527DF184"/>
     <w:rsid w:val="5284A1AD"/>
     <w:rsid w:val="5292DAC7"/>
     <w:rsid w:val="52933F93"/>
     <w:rsid w:val="52938EA0"/>
     <w:rsid w:val="5297EED0"/>
     <w:rsid w:val="5298616A"/>
     <w:rsid w:val="529BB578"/>
     <w:rsid w:val="52A8E3EB"/>
     <w:rsid w:val="52B0D4D9"/>
     <w:rsid w:val="52B13FD3"/>
     <w:rsid w:val="52B2D551"/>
     <w:rsid w:val="52B2FAC6"/>
     <w:rsid w:val="52BDB5CC"/>
     <w:rsid w:val="52C22A9C"/>
     <w:rsid w:val="52C406AE"/>
@@ -37488,50 +38609,51 @@
     <w:rsid w:val="5342A9BC"/>
     <w:rsid w:val="53448745"/>
     <w:rsid w:val="5344AA0D"/>
     <w:rsid w:val="534EB321"/>
     <w:rsid w:val="5354EFC8"/>
     <w:rsid w:val="53570ADC"/>
     <w:rsid w:val="5368A8C2"/>
     <w:rsid w:val="536ACFE2"/>
     <w:rsid w:val="536AEEB1"/>
     <w:rsid w:val="536FE7A4"/>
     <w:rsid w:val="537120C1"/>
     <w:rsid w:val="5377F4DD"/>
     <w:rsid w:val="537881B7"/>
     <w:rsid w:val="53792657"/>
     <w:rsid w:val="537B3532"/>
     <w:rsid w:val="537D55DF"/>
     <w:rsid w:val="5387AA96"/>
     <w:rsid w:val="538946C0"/>
     <w:rsid w:val="538B225B"/>
     <w:rsid w:val="538D7DC4"/>
     <w:rsid w:val="538DA333"/>
     <w:rsid w:val="5390D2C1"/>
     <w:rsid w:val="5392D3C7"/>
     <w:rsid w:val="53935E05"/>
     <w:rsid w:val="5397ECF5"/>
+    <w:rsid w:val="53982442"/>
     <w:rsid w:val="53995CFD"/>
     <w:rsid w:val="539BC175"/>
     <w:rsid w:val="53A1CC87"/>
     <w:rsid w:val="53AAAC4D"/>
     <w:rsid w:val="53B0C60A"/>
     <w:rsid w:val="53B439B6"/>
     <w:rsid w:val="53B61F8F"/>
     <w:rsid w:val="53CA0575"/>
     <w:rsid w:val="53CACB04"/>
     <w:rsid w:val="53D1FC9A"/>
     <w:rsid w:val="53D75B07"/>
     <w:rsid w:val="53D75D53"/>
     <w:rsid w:val="53D8D66E"/>
     <w:rsid w:val="53DAC58B"/>
     <w:rsid w:val="53DE899C"/>
     <w:rsid w:val="53DFECC4"/>
     <w:rsid w:val="53E20324"/>
     <w:rsid w:val="53E42857"/>
     <w:rsid w:val="53E98F13"/>
     <w:rsid w:val="53EB26DB"/>
     <w:rsid w:val="53EE1A67"/>
     <w:rsid w:val="53EF96B0"/>
     <w:rsid w:val="53F1C2CD"/>
     <w:rsid w:val="53F319B6"/>
     <w:rsid w:val="53F3B7A1"/>
@@ -37863,60 +38985,62 @@
     <w:rsid w:val="58FEDF99"/>
     <w:rsid w:val="58FF70BA"/>
     <w:rsid w:val="59039541"/>
     <w:rsid w:val="59048411"/>
     <w:rsid w:val="59055B27"/>
     <w:rsid w:val="5906EC5E"/>
     <w:rsid w:val="590CDC2D"/>
     <w:rsid w:val="590F2CD2"/>
     <w:rsid w:val="5911E4DE"/>
     <w:rsid w:val="591DA8C7"/>
     <w:rsid w:val="591FFA8B"/>
     <w:rsid w:val="5920768A"/>
     <w:rsid w:val="592383D9"/>
     <w:rsid w:val="5923B42C"/>
     <w:rsid w:val="59294AE5"/>
     <w:rsid w:val="592E4695"/>
     <w:rsid w:val="5933EC50"/>
     <w:rsid w:val="5937F5DB"/>
     <w:rsid w:val="59408A2A"/>
     <w:rsid w:val="59427E2A"/>
     <w:rsid w:val="5952A3CD"/>
     <w:rsid w:val="595316B9"/>
     <w:rsid w:val="5957EDA8"/>
     <w:rsid w:val="5958F739"/>
     <w:rsid w:val="595EE8D4"/>
+    <w:rsid w:val="59603724"/>
     <w:rsid w:val="5961571D"/>
     <w:rsid w:val="59677D53"/>
     <w:rsid w:val="59686281"/>
     <w:rsid w:val="596CD740"/>
     <w:rsid w:val="59709B10"/>
     <w:rsid w:val="59718F09"/>
     <w:rsid w:val="5972ECCF"/>
     <w:rsid w:val="5977BAE3"/>
     <w:rsid w:val="5977F257"/>
     <w:rsid w:val="59789553"/>
+    <w:rsid w:val="597A345B"/>
     <w:rsid w:val="5984E2A0"/>
     <w:rsid w:val="5987415D"/>
     <w:rsid w:val="59879AD0"/>
     <w:rsid w:val="5987C49B"/>
     <w:rsid w:val="598A2F9E"/>
     <w:rsid w:val="598A471D"/>
     <w:rsid w:val="598BEC40"/>
     <w:rsid w:val="598E1562"/>
     <w:rsid w:val="598F9A0C"/>
     <w:rsid w:val="598FCC21"/>
     <w:rsid w:val="59910992"/>
     <w:rsid w:val="59966579"/>
     <w:rsid w:val="5996C362"/>
     <w:rsid w:val="5997541E"/>
     <w:rsid w:val="599FB130"/>
     <w:rsid w:val="599FB840"/>
     <w:rsid w:val="599FFCDC"/>
     <w:rsid w:val="59A2F9DD"/>
     <w:rsid w:val="59A55036"/>
     <w:rsid w:val="59A6BEFE"/>
     <w:rsid w:val="59A84FDC"/>
     <w:rsid w:val="59A9C447"/>
     <w:rsid w:val="59AAC426"/>
     <w:rsid w:val="59B2745D"/>
     <w:rsid w:val="59B31FBC"/>
@@ -38016,50 +39140,51 @@
     <w:rsid w:val="5B0DFA8F"/>
     <w:rsid w:val="5B122D6D"/>
     <w:rsid w:val="5B124714"/>
     <w:rsid w:val="5B1FC30F"/>
     <w:rsid w:val="5B2625AE"/>
     <w:rsid w:val="5B268D30"/>
     <w:rsid w:val="5B26A46D"/>
     <w:rsid w:val="5B2D7BF7"/>
     <w:rsid w:val="5B2D9D77"/>
     <w:rsid w:val="5B3070C4"/>
     <w:rsid w:val="5B32D0B8"/>
     <w:rsid w:val="5B372A4B"/>
     <w:rsid w:val="5B398053"/>
     <w:rsid w:val="5B3E6E70"/>
     <w:rsid w:val="5B3ECB01"/>
     <w:rsid w:val="5B3F5F9D"/>
     <w:rsid w:val="5B48494C"/>
     <w:rsid w:val="5B48FD2C"/>
     <w:rsid w:val="5B4B91A1"/>
     <w:rsid w:val="5B4D7FB8"/>
     <w:rsid w:val="5B5A1300"/>
     <w:rsid w:val="5B5C19A0"/>
     <w:rsid w:val="5B6152F1"/>
     <w:rsid w:val="5B626120"/>
     <w:rsid w:val="5B62E347"/>
+    <w:rsid w:val="5B644F97"/>
     <w:rsid w:val="5B6D6FF5"/>
     <w:rsid w:val="5B7A9C10"/>
     <w:rsid w:val="5B7B3048"/>
     <w:rsid w:val="5B7EA940"/>
     <w:rsid w:val="5B86BD00"/>
     <w:rsid w:val="5B86E1B8"/>
     <w:rsid w:val="5B86F2CC"/>
     <w:rsid w:val="5B8A142B"/>
     <w:rsid w:val="5B8BB6B6"/>
     <w:rsid w:val="5B8CD520"/>
     <w:rsid w:val="5B8D5FE2"/>
     <w:rsid w:val="5B9920A5"/>
     <w:rsid w:val="5B9F1910"/>
     <w:rsid w:val="5BA0F678"/>
     <w:rsid w:val="5BA2BC74"/>
     <w:rsid w:val="5BACC84C"/>
     <w:rsid w:val="5BB0915C"/>
     <w:rsid w:val="5BB348C2"/>
     <w:rsid w:val="5BBC889E"/>
     <w:rsid w:val="5BBD4DB2"/>
     <w:rsid w:val="5BBFF1ED"/>
     <w:rsid w:val="5BC9AAD8"/>
     <w:rsid w:val="5BCEED6C"/>
     <w:rsid w:val="5BDC7708"/>
     <w:rsid w:val="5BDF85CC"/>
@@ -38152,50 +39277,51 @@
     <w:rsid w:val="5D0CFFDA"/>
     <w:rsid w:val="5D0DE41E"/>
     <w:rsid w:val="5D0F378D"/>
     <w:rsid w:val="5D0F637F"/>
     <w:rsid w:val="5D1337B1"/>
     <w:rsid w:val="5D1CCE3E"/>
     <w:rsid w:val="5D22345D"/>
     <w:rsid w:val="5D241828"/>
     <w:rsid w:val="5D25478D"/>
     <w:rsid w:val="5D25E929"/>
     <w:rsid w:val="5D2AFAC5"/>
     <w:rsid w:val="5D2EE4A9"/>
     <w:rsid w:val="5D32E5B2"/>
     <w:rsid w:val="5D38831C"/>
     <w:rsid w:val="5D397154"/>
     <w:rsid w:val="5D426E61"/>
     <w:rsid w:val="5D49A674"/>
     <w:rsid w:val="5D4BC670"/>
     <w:rsid w:val="5D5742EB"/>
     <w:rsid w:val="5D585D1B"/>
     <w:rsid w:val="5D5E9716"/>
     <w:rsid w:val="5D5EAAD4"/>
     <w:rsid w:val="5D614681"/>
     <w:rsid w:val="5D62BD8B"/>
     <w:rsid w:val="5D652BC9"/>
+    <w:rsid w:val="5D676F84"/>
     <w:rsid w:val="5D6DB742"/>
     <w:rsid w:val="5D75281E"/>
     <w:rsid w:val="5D7E4CC9"/>
     <w:rsid w:val="5D7EA992"/>
     <w:rsid w:val="5D7FCEA7"/>
     <w:rsid w:val="5D871726"/>
     <w:rsid w:val="5D8B9FE4"/>
     <w:rsid w:val="5D8CB00E"/>
     <w:rsid w:val="5D8D2955"/>
     <w:rsid w:val="5D945640"/>
     <w:rsid w:val="5D95DA05"/>
     <w:rsid w:val="5D9A816E"/>
     <w:rsid w:val="5D9B5C4C"/>
     <w:rsid w:val="5D9D13F1"/>
     <w:rsid w:val="5DACF4BC"/>
     <w:rsid w:val="5DAE7367"/>
     <w:rsid w:val="5DAFC640"/>
     <w:rsid w:val="5DB45860"/>
     <w:rsid w:val="5DB637C1"/>
     <w:rsid w:val="5DBFC407"/>
     <w:rsid w:val="5DC27D7B"/>
     <w:rsid w:val="5DC933B0"/>
     <w:rsid w:val="5DCF3693"/>
     <w:rsid w:val="5DD0EE9D"/>
     <w:rsid w:val="5DD1DC80"/>
@@ -38457,50 +39583,51 @@
     <w:rsid w:val="61517AB3"/>
     <w:rsid w:val="615599EA"/>
     <w:rsid w:val="6157D8BF"/>
     <w:rsid w:val="615A9D7C"/>
     <w:rsid w:val="615C16FA"/>
     <w:rsid w:val="61615857"/>
     <w:rsid w:val="6164637F"/>
     <w:rsid w:val="61650CC7"/>
     <w:rsid w:val="61686DA0"/>
     <w:rsid w:val="6169E1EA"/>
     <w:rsid w:val="616C23D4"/>
     <w:rsid w:val="617101DD"/>
     <w:rsid w:val="6179AE23"/>
     <w:rsid w:val="617EF35C"/>
     <w:rsid w:val="6181AE17"/>
     <w:rsid w:val="618239E6"/>
     <w:rsid w:val="6182CCC8"/>
     <w:rsid w:val="61873671"/>
     <w:rsid w:val="618A174C"/>
     <w:rsid w:val="618AFDD3"/>
     <w:rsid w:val="618C6133"/>
     <w:rsid w:val="618E84EA"/>
     <w:rsid w:val="6198DF04"/>
     <w:rsid w:val="619BA416"/>
     <w:rsid w:val="619BB59B"/>
+    <w:rsid w:val="619CA56F"/>
     <w:rsid w:val="619DBC3A"/>
     <w:rsid w:val="61ACC1C7"/>
     <w:rsid w:val="61B0621B"/>
     <w:rsid w:val="61B36963"/>
     <w:rsid w:val="61B50A97"/>
     <w:rsid w:val="61BF297A"/>
     <w:rsid w:val="61CF5A98"/>
     <w:rsid w:val="61D0E0D1"/>
     <w:rsid w:val="61D1AFF2"/>
     <w:rsid w:val="61DB75F4"/>
     <w:rsid w:val="61DCFF81"/>
     <w:rsid w:val="61E67603"/>
     <w:rsid w:val="61E7DC7D"/>
     <w:rsid w:val="61EB7FE1"/>
     <w:rsid w:val="61ECD560"/>
     <w:rsid w:val="61EDD7B5"/>
     <w:rsid w:val="61EE4B86"/>
     <w:rsid w:val="61FB7E4E"/>
     <w:rsid w:val="61FBEB8D"/>
     <w:rsid w:val="61FF7F5C"/>
     <w:rsid w:val="6204D191"/>
     <w:rsid w:val="62176B31"/>
     <w:rsid w:val="621A9001"/>
     <w:rsid w:val="621D57D6"/>
     <w:rsid w:val="6220143C"/>
@@ -38656,50 +39783,51 @@
     <w:rsid w:val="644399B7"/>
     <w:rsid w:val="6448E8F4"/>
     <w:rsid w:val="644B6D76"/>
     <w:rsid w:val="644CB812"/>
     <w:rsid w:val="64510B0A"/>
     <w:rsid w:val="6453EFE1"/>
     <w:rsid w:val="64590230"/>
     <w:rsid w:val="645B8209"/>
     <w:rsid w:val="6460A604"/>
     <w:rsid w:val="6461FA48"/>
     <w:rsid w:val="6467F95B"/>
     <w:rsid w:val="646B0EAC"/>
     <w:rsid w:val="6470BAE0"/>
     <w:rsid w:val="6475BEF8"/>
     <w:rsid w:val="64785C40"/>
     <w:rsid w:val="647CF48E"/>
     <w:rsid w:val="6480FA8B"/>
     <w:rsid w:val="6483AF2E"/>
     <w:rsid w:val="6483F1CF"/>
     <w:rsid w:val="6486CA42"/>
     <w:rsid w:val="648CDAC2"/>
     <w:rsid w:val="648D708E"/>
     <w:rsid w:val="648E073A"/>
     <w:rsid w:val="648E8ED6"/>
     <w:rsid w:val="648ED3C0"/>
+    <w:rsid w:val="649846E3"/>
     <w:rsid w:val="6499CA37"/>
     <w:rsid w:val="649B34BE"/>
     <w:rsid w:val="649BDAF4"/>
     <w:rsid w:val="649C7EE5"/>
     <w:rsid w:val="64A2F7D0"/>
     <w:rsid w:val="64A81572"/>
     <w:rsid w:val="64A8D7CF"/>
     <w:rsid w:val="64AD646F"/>
     <w:rsid w:val="64B03071"/>
     <w:rsid w:val="64B27431"/>
     <w:rsid w:val="64B2B0FD"/>
     <w:rsid w:val="64B31134"/>
     <w:rsid w:val="64B4A481"/>
     <w:rsid w:val="64B7D38E"/>
     <w:rsid w:val="64BA66F6"/>
     <w:rsid w:val="64BD937F"/>
     <w:rsid w:val="64C10D2A"/>
     <w:rsid w:val="64C130EA"/>
     <w:rsid w:val="64C8092B"/>
     <w:rsid w:val="64CAF7D5"/>
     <w:rsid w:val="64CB6B75"/>
     <w:rsid w:val="64CD2960"/>
     <w:rsid w:val="64D146D1"/>
     <w:rsid w:val="64D18AE8"/>
     <w:rsid w:val="64D19621"/>
@@ -38908,51 +40036,53 @@
     <w:rsid w:val="67A389F1"/>
     <w:rsid w:val="67AB2C12"/>
     <w:rsid w:val="67ACDCE7"/>
     <w:rsid w:val="67AF6C35"/>
     <w:rsid w:val="67B2B30E"/>
     <w:rsid w:val="67B53324"/>
     <w:rsid w:val="67B53FC5"/>
     <w:rsid w:val="67BC7A30"/>
     <w:rsid w:val="67BE8505"/>
     <w:rsid w:val="67C70C72"/>
     <w:rsid w:val="67C76500"/>
     <w:rsid w:val="67C97F08"/>
     <w:rsid w:val="67CD62AE"/>
     <w:rsid w:val="67CF3A8E"/>
     <w:rsid w:val="67D413E5"/>
     <w:rsid w:val="67D805CD"/>
     <w:rsid w:val="67DF258E"/>
     <w:rsid w:val="67E25B45"/>
     <w:rsid w:val="67E3F751"/>
     <w:rsid w:val="67E53430"/>
     <w:rsid w:val="67E78AF2"/>
     <w:rsid w:val="67ED4AF9"/>
     <w:rsid w:val="67F21D0D"/>
     <w:rsid w:val="67F82FE7"/>
     <w:rsid w:val="67F88BB5"/>
+    <w:rsid w:val="67FAFEA1"/>
     <w:rsid w:val="67FB94D0"/>
+    <w:rsid w:val="6803E84D"/>
     <w:rsid w:val="680550A1"/>
     <w:rsid w:val="68137748"/>
     <w:rsid w:val="6814C07A"/>
     <w:rsid w:val="68197E1E"/>
     <w:rsid w:val="6820B0DA"/>
     <w:rsid w:val="6822C9F4"/>
     <w:rsid w:val="6835F87E"/>
     <w:rsid w:val="683C4D4D"/>
     <w:rsid w:val="683E0464"/>
     <w:rsid w:val="683F8AFD"/>
     <w:rsid w:val="684F3594"/>
     <w:rsid w:val="6852DDB5"/>
     <w:rsid w:val="6856A4B6"/>
     <w:rsid w:val="6858C7C6"/>
     <w:rsid w:val="685E2020"/>
     <w:rsid w:val="686117A6"/>
     <w:rsid w:val="6865EA85"/>
     <w:rsid w:val="6869103D"/>
     <w:rsid w:val="686E5347"/>
     <w:rsid w:val="6879B634"/>
     <w:rsid w:val="6879BCAF"/>
     <w:rsid w:val="687D265E"/>
     <w:rsid w:val="688106EA"/>
     <w:rsid w:val="688290E5"/>
     <w:rsid w:val="6882F5B2"/>
@@ -38975,76 +40105,78 @@
     <w:rsid w:val="68B9D323"/>
     <w:rsid w:val="68BD1324"/>
     <w:rsid w:val="68C194D5"/>
     <w:rsid w:val="68C36888"/>
     <w:rsid w:val="68C3A458"/>
     <w:rsid w:val="68C6F214"/>
     <w:rsid w:val="68C7B310"/>
     <w:rsid w:val="68C8BA7E"/>
     <w:rsid w:val="68CB5BE9"/>
     <w:rsid w:val="68CF8D29"/>
     <w:rsid w:val="68CF9170"/>
     <w:rsid w:val="68CFC244"/>
     <w:rsid w:val="68CFDBAA"/>
     <w:rsid w:val="68D172C6"/>
     <w:rsid w:val="68D714D6"/>
     <w:rsid w:val="68D7DBCB"/>
     <w:rsid w:val="68E1C5DC"/>
     <w:rsid w:val="68E5A71A"/>
     <w:rsid w:val="68EA8E86"/>
     <w:rsid w:val="68EFBDE8"/>
     <w:rsid w:val="68F05F2F"/>
     <w:rsid w:val="68F0AAFC"/>
     <w:rsid w:val="68FD9619"/>
     <w:rsid w:val="68FDE27D"/>
     <w:rsid w:val="68FDFE21"/>
+    <w:rsid w:val="69023B62"/>
     <w:rsid w:val="69027640"/>
     <w:rsid w:val="690311C6"/>
     <w:rsid w:val="69076B35"/>
     <w:rsid w:val="6910FCA0"/>
     <w:rsid w:val="691182DC"/>
     <w:rsid w:val="6915C6E1"/>
     <w:rsid w:val="69178F62"/>
     <w:rsid w:val="691ACDD2"/>
     <w:rsid w:val="6922E513"/>
     <w:rsid w:val="6925A82F"/>
     <w:rsid w:val="6926A62A"/>
     <w:rsid w:val="69277916"/>
     <w:rsid w:val="69288D85"/>
     <w:rsid w:val="69298CAD"/>
     <w:rsid w:val="692F9D4A"/>
     <w:rsid w:val="693031A4"/>
     <w:rsid w:val="6932A506"/>
     <w:rsid w:val="6933437D"/>
     <w:rsid w:val="693902CB"/>
     <w:rsid w:val="69406768"/>
     <w:rsid w:val="694162A5"/>
     <w:rsid w:val="6941DEED"/>
     <w:rsid w:val="6942AA13"/>
     <w:rsid w:val="6943FC9C"/>
     <w:rsid w:val="6948C01E"/>
     <w:rsid w:val="69556155"/>
+    <w:rsid w:val="695B7C39"/>
     <w:rsid w:val="6960D4CB"/>
     <w:rsid w:val="6962494A"/>
     <w:rsid w:val="6965107B"/>
     <w:rsid w:val="6967F0F9"/>
     <w:rsid w:val="696B4345"/>
     <w:rsid w:val="696D7FA2"/>
     <w:rsid w:val="696FEFE4"/>
     <w:rsid w:val="697044CD"/>
     <w:rsid w:val="697290A3"/>
     <w:rsid w:val="69736B09"/>
     <w:rsid w:val="6975FB24"/>
     <w:rsid w:val="69894BD3"/>
     <w:rsid w:val="698E0AA7"/>
     <w:rsid w:val="698EF1C9"/>
     <w:rsid w:val="6991BDBA"/>
     <w:rsid w:val="69984492"/>
     <w:rsid w:val="6999790D"/>
     <w:rsid w:val="69A45D79"/>
     <w:rsid w:val="69A8CE1F"/>
     <w:rsid w:val="69A921CA"/>
     <w:rsid w:val="69B32F68"/>
     <w:rsid w:val="69B5B414"/>
     <w:rsid w:val="69BE29F7"/>
     <w:rsid w:val="69C145A8"/>
     <w:rsid w:val="69C39802"/>
@@ -39353,88 +40485,91 @@
     <w:rsid w:val="6E3D6B33"/>
     <w:rsid w:val="6E41C7AD"/>
     <w:rsid w:val="6E472C60"/>
     <w:rsid w:val="6E47A94D"/>
     <w:rsid w:val="6E4AE4B0"/>
     <w:rsid w:val="6E4E9FC7"/>
     <w:rsid w:val="6E4EB685"/>
     <w:rsid w:val="6E50A814"/>
     <w:rsid w:val="6E5B4661"/>
     <w:rsid w:val="6E5E027A"/>
     <w:rsid w:val="6E5F400F"/>
     <w:rsid w:val="6E61161F"/>
     <w:rsid w:val="6E63C851"/>
     <w:rsid w:val="6E64A0F0"/>
     <w:rsid w:val="6E655525"/>
     <w:rsid w:val="6E66063C"/>
     <w:rsid w:val="6E68D009"/>
     <w:rsid w:val="6E6F0C0B"/>
     <w:rsid w:val="6E75BEFF"/>
     <w:rsid w:val="6E7BF873"/>
     <w:rsid w:val="6E7D0F0E"/>
     <w:rsid w:val="6E82BAC2"/>
     <w:rsid w:val="6E8320C7"/>
     <w:rsid w:val="6E878B1D"/>
     <w:rsid w:val="6E8AE649"/>
+    <w:rsid w:val="6E9DEB06"/>
+    <w:rsid w:val="6E9EE348"/>
     <w:rsid w:val="6E9EEF4A"/>
     <w:rsid w:val="6EA68343"/>
     <w:rsid w:val="6EA7FDE4"/>
     <w:rsid w:val="6EAC0B53"/>
     <w:rsid w:val="6EB28E8D"/>
     <w:rsid w:val="6EB29FB1"/>
     <w:rsid w:val="6EB3A402"/>
     <w:rsid w:val="6EB40BD3"/>
     <w:rsid w:val="6EB4CCFD"/>
     <w:rsid w:val="6EB53CC5"/>
     <w:rsid w:val="6EBCBFC0"/>
     <w:rsid w:val="6EBD4087"/>
     <w:rsid w:val="6EC479D8"/>
     <w:rsid w:val="6EC4FB52"/>
     <w:rsid w:val="6ECCE08A"/>
     <w:rsid w:val="6EE014D4"/>
     <w:rsid w:val="6EE52A44"/>
     <w:rsid w:val="6EECB54A"/>
     <w:rsid w:val="6EEDC3A5"/>
     <w:rsid w:val="6EF13C27"/>
     <w:rsid w:val="6EFCC2E4"/>
     <w:rsid w:val="6EFD5EA1"/>
     <w:rsid w:val="6F01F025"/>
     <w:rsid w:val="6F02DDF5"/>
     <w:rsid w:val="6F037EC0"/>
     <w:rsid w:val="6F08713A"/>
     <w:rsid w:val="6F092B92"/>
     <w:rsid w:val="6F0B7E62"/>
     <w:rsid w:val="6F0FE447"/>
     <w:rsid w:val="6F17463C"/>
     <w:rsid w:val="6F188B14"/>
     <w:rsid w:val="6F1AABA4"/>
     <w:rsid w:val="6F1FA04D"/>
     <w:rsid w:val="6F20E57B"/>
     <w:rsid w:val="6F2A2671"/>
     <w:rsid w:val="6F2AF4DB"/>
     <w:rsid w:val="6F2C2612"/>
     <w:rsid w:val="6F2E9DC5"/>
+    <w:rsid w:val="6F31A05C"/>
     <w:rsid w:val="6F360DE7"/>
     <w:rsid w:val="6F3894CC"/>
     <w:rsid w:val="6F3991B7"/>
     <w:rsid w:val="6F39FBBB"/>
     <w:rsid w:val="6F3F9C45"/>
     <w:rsid w:val="6F47696C"/>
     <w:rsid w:val="6F4C0E21"/>
     <w:rsid w:val="6F4E9CF6"/>
     <w:rsid w:val="6F5395C3"/>
     <w:rsid w:val="6F5B70A9"/>
     <w:rsid w:val="6F61015F"/>
     <w:rsid w:val="6F63D09F"/>
     <w:rsid w:val="6F6BF376"/>
     <w:rsid w:val="6F6CA2CA"/>
     <w:rsid w:val="6F6DB2E3"/>
     <w:rsid w:val="6F6F4F69"/>
     <w:rsid w:val="6F769528"/>
     <w:rsid w:val="6F77BA73"/>
     <w:rsid w:val="6F7D6B92"/>
     <w:rsid w:val="6F7E1DCE"/>
     <w:rsid w:val="6F811426"/>
     <w:rsid w:val="6F85F0F5"/>
     <w:rsid w:val="6F892A5F"/>
     <w:rsid w:val="6F8B340B"/>
     <w:rsid w:val="6F90BBD0"/>
@@ -39463,124 +40598,128 @@
     <w:rsid w:val="6FEEACCF"/>
     <w:rsid w:val="6FF0AA24"/>
     <w:rsid w:val="6FF3783E"/>
     <w:rsid w:val="6FF383A4"/>
     <w:rsid w:val="6FFB2BA0"/>
     <w:rsid w:val="6FFEBDAD"/>
     <w:rsid w:val="6FFF16B0"/>
     <w:rsid w:val="70061195"/>
     <w:rsid w:val="70064DE9"/>
     <w:rsid w:val="7010D9F0"/>
     <w:rsid w:val="7014AF12"/>
     <w:rsid w:val="701B123F"/>
     <w:rsid w:val="701D3147"/>
     <w:rsid w:val="7021F996"/>
     <w:rsid w:val="7022248D"/>
     <w:rsid w:val="70270C72"/>
     <w:rsid w:val="702DF6CC"/>
     <w:rsid w:val="702EA574"/>
     <w:rsid w:val="7030EBCB"/>
     <w:rsid w:val="7033650F"/>
     <w:rsid w:val="70383D33"/>
     <w:rsid w:val="70397725"/>
     <w:rsid w:val="703B42FB"/>
     <w:rsid w:val="703BC19A"/>
     <w:rsid w:val="703C4118"/>
+    <w:rsid w:val="703DBE1A"/>
     <w:rsid w:val="703DDE87"/>
     <w:rsid w:val="70479220"/>
     <w:rsid w:val="70486EC2"/>
     <w:rsid w:val="704BED34"/>
     <w:rsid w:val="70526A18"/>
     <w:rsid w:val="7052E137"/>
     <w:rsid w:val="70550AFE"/>
     <w:rsid w:val="7059549F"/>
     <w:rsid w:val="7059C1F8"/>
     <w:rsid w:val="705A6FBC"/>
     <w:rsid w:val="705C25E6"/>
     <w:rsid w:val="705E7B6B"/>
     <w:rsid w:val="705FD4F5"/>
     <w:rsid w:val="70674041"/>
     <w:rsid w:val="7068D043"/>
     <w:rsid w:val="706CEE90"/>
     <w:rsid w:val="706FBCE1"/>
     <w:rsid w:val="70719708"/>
     <w:rsid w:val="707411E7"/>
     <w:rsid w:val="70766C13"/>
     <w:rsid w:val="7076D52D"/>
     <w:rsid w:val="707C2AF5"/>
     <w:rsid w:val="707C7714"/>
     <w:rsid w:val="70885C74"/>
     <w:rsid w:val="708A3FDA"/>
+    <w:rsid w:val="709ACDE9"/>
     <w:rsid w:val="709B6A37"/>
     <w:rsid w:val="709B9885"/>
     <w:rsid w:val="709DC086"/>
     <w:rsid w:val="709E4FC7"/>
     <w:rsid w:val="70A37FA2"/>
     <w:rsid w:val="70A79E65"/>
     <w:rsid w:val="70B21783"/>
     <w:rsid w:val="70B5933B"/>
     <w:rsid w:val="70B6D8E1"/>
     <w:rsid w:val="70BA2370"/>
     <w:rsid w:val="70BA4FB9"/>
     <w:rsid w:val="70BB2CEC"/>
     <w:rsid w:val="70C1E8CE"/>
     <w:rsid w:val="70C3B046"/>
     <w:rsid w:val="70C795B1"/>
     <w:rsid w:val="70C9AC8F"/>
     <w:rsid w:val="70D4B65F"/>
     <w:rsid w:val="70D80DA8"/>
     <w:rsid w:val="70D811EC"/>
     <w:rsid w:val="70D9E11A"/>
     <w:rsid w:val="70DB19F1"/>
     <w:rsid w:val="70DB580B"/>
     <w:rsid w:val="70DC18EC"/>
     <w:rsid w:val="70DEB0B5"/>
     <w:rsid w:val="70E2173D"/>
     <w:rsid w:val="70E76045"/>
     <w:rsid w:val="70EA784F"/>
+    <w:rsid w:val="70EC2491"/>
     <w:rsid w:val="70F212A6"/>
     <w:rsid w:val="70F543DF"/>
     <w:rsid w:val="70FCC061"/>
     <w:rsid w:val="710486B7"/>
     <w:rsid w:val="71078FA9"/>
     <w:rsid w:val="7109E480"/>
     <w:rsid w:val="710D7852"/>
     <w:rsid w:val="710D79B1"/>
     <w:rsid w:val="710F27F0"/>
     <w:rsid w:val="7111918D"/>
     <w:rsid w:val="7117E839"/>
     <w:rsid w:val="711AE0B3"/>
     <w:rsid w:val="711BC3E9"/>
     <w:rsid w:val="711F447F"/>
     <w:rsid w:val="71242BF4"/>
     <w:rsid w:val="712600AF"/>
     <w:rsid w:val="7128AAF7"/>
     <w:rsid w:val="7128D09E"/>
     <w:rsid w:val="712CC4A2"/>
     <w:rsid w:val="712E127F"/>
     <w:rsid w:val="712E208A"/>
     <w:rsid w:val="71358496"/>
+    <w:rsid w:val="7135F617"/>
     <w:rsid w:val="71376211"/>
     <w:rsid w:val="7137C2A1"/>
     <w:rsid w:val="713ACDAF"/>
     <w:rsid w:val="713C9777"/>
     <w:rsid w:val="713D7F35"/>
     <w:rsid w:val="7140C1E2"/>
     <w:rsid w:val="7141E86C"/>
     <w:rsid w:val="71467F7C"/>
     <w:rsid w:val="7149855E"/>
     <w:rsid w:val="714E32F8"/>
     <w:rsid w:val="715361E5"/>
     <w:rsid w:val="715452D0"/>
     <w:rsid w:val="7157113B"/>
     <w:rsid w:val="715C75B3"/>
     <w:rsid w:val="715DB0BE"/>
     <w:rsid w:val="715E34BD"/>
     <w:rsid w:val="7161C23E"/>
     <w:rsid w:val="7162648D"/>
     <w:rsid w:val="7162AA8C"/>
     <w:rsid w:val="7165FCA8"/>
     <w:rsid w:val="71695D8C"/>
     <w:rsid w:val="716D281F"/>
     <w:rsid w:val="716E223C"/>
     <w:rsid w:val="7176B0E4"/>
     <w:rsid w:val="717956BC"/>
@@ -39589,50 +40728,51 @@
     <w:rsid w:val="717F22AD"/>
     <w:rsid w:val="7182873E"/>
     <w:rsid w:val="7185C60D"/>
     <w:rsid w:val="7188EEDD"/>
     <w:rsid w:val="718C222D"/>
     <w:rsid w:val="718F60EA"/>
     <w:rsid w:val="7193DE5F"/>
     <w:rsid w:val="7195FC3A"/>
     <w:rsid w:val="719D064F"/>
     <w:rsid w:val="719D35CD"/>
     <w:rsid w:val="719E368C"/>
     <w:rsid w:val="71A4F66C"/>
     <w:rsid w:val="71B9CDED"/>
     <w:rsid w:val="71BC37AC"/>
     <w:rsid w:val="71BD16C0"/>
     <w:rsid w:val="71C3DA87"/>
     <w:rsid w:val="71C6F567"/>
     <w:rsid w:val="71CA58CF"/>
     <w:rsid w:val="71CAB6AB"/>
     <w:rsid w:val="71CD79AB"/>
     <w:rsid w:val="71CEF76A"/>
     <w:rsid w:val="71D00360"/>
     <w:rsid w:val="71D0ED75"/>
     <w:rsid w:val="71D73AC7"/>
     <w:rsid w:val="71D73F7F"/>
+    <w:rsid w:val="71D9D8F3"/>
     <w:rsid w:val="71D9F48E"/>
     <w:rsid w:val="71DB01A9"/>
     <w:rsid w:val="71DE96E3"/>
     <w:rsid w:val="71E15005"/>
     <w:rsid w:val="71E1A1AD"/>
     <w:rsid w:val="71E1E73D"/>
     <w:rsid w:val="71E383B8"/>
     <w:rsid w:val="71E6F3AC"/>
     <w:rsid w:val="71E70709"/>
     <w:rsid w:val="71EF5ABF"/>
     <w:rsid w:val="71F7DD61"/>
     <w:rsid w:val="71FB7027"/>
     <w:rsid w:val="71FD8DF5"/>
     <w:rsid w:val="71FF4FE4"/>
     <w:rsid w:val="7201E27E"/>
     <w:rsid w:val="72024959"/>
     <w:rsid w:val="7203F109"/>
     <w:rsid w:val="72041203"/>
     <w:rsid w:val="720599D8"/>
     <w:rsid w:val="7207B446"/>
     <w:rsid w:val="720B23ED"/>
     <w:rsid w:val="720C172D"/>
     <w:rsid w:val="7212047C"/>
     <w:rsid w:val="72121E92"/>
     <w:rsid w:val="72154007"/>
@@ -39645,56 +40785,58 @@
     <w:rsid w:val="72357C81"/>
     <w:rsid w:val="72358EA1"/>
     <w:rsid w:val="723717DA"/>
     <w:rsid w:val="724DD288"/>
     <w:rsid w:val="7254658E"/>
     <w:rsid w:val="72576E6E"/>
     <w:rsid w:val="7258474D"/>
     <w:rsid w:val="7258B27B"/>
     <w:rsid w:val="725A90C9"/>
     <w:rsid w:val="72602FD0"/>
     <w:rsid w:val="72636F74"/>
     <w:rsid w:val="7268943A"/>
     <w:rsid w:val="7285C8AC"/>
     <w:rsid w:val="7287B387"/>
     <w:rsid w:val="728D27CD"/>
     <w:rsid w:val="72999CB3"/>
     <w:rsid w:val="729A2FB3"/>
     <w:rsid w:val="729AC014"/>
     <w:rsid w:val="729B1071"/>
     <w:rsid w:val="729C1BD1"/>
     <w:rsid w:val="729E6E54"/>
     <w:rsid w:val="72A104D8"/>
     <w:rsid w:val="72A111D7"/>
     <w:rsid w:val="72A76493"/>
     <w:rsid w:val="72AABB09"/>
+    <w:rsid w:val="72ACDC44"/>
     <w:rsid w:val="72B34A1A"/>
     <w:rsid w:val="72BCF69F"/>
     <w:rsid w:val="72BF5F95"/>
     <w:rsid w:val="72C79007"/>
     <w:rsid w:val="72C83F69"/>
     <w:rsid w:val="72CE2EE3"/>
+    <w:rsid w:val="72D02C0D"/>
     <w:rsid w:val="72D8CA86"/>
     <w:rsid w:val="72DE9039"/>
     <w:rsid w:val="72DF09A3"/>
     <w:rsid w:val="72DF8FDF"/>
     <w:rsid w:val="72E445C8"/>
     <w:rsid w:val="72E45E9A"/>
     <w:rsid w:val="72ED0F79"/>
     <w:rsid w:val="72F7EB1F"/>
     <w:rsid w:val="72FDAD1E"/>
     <w:rsid w:val="73041775"/>
     <w:rsid w:val="730872FD"/>
     <w:rsid w:val="73129D3D"/>
     <w:rsid w:val="7319CB32"/>
     <w:rsid w:val="731A13FF"/>
     <w:rsid w:val="731D8ED6"/>
     <w:rsid w:val="73204563"/>
     <w:rsid w:val="73271D70"/>
     <w:rsid w:val="732A4197"/>
     <w:rsid w:val="7331407A"/>
     <w:rsid w:val="733B125A"/>
     <w:rsid w:val="733BACA3"/>
     <w:rsid w:val="733FC205"/>
     <w:rsid w:val="7344816F"/>
     <w:rsid w:val="734C082B"/>
     <w:rsid w:val="734E0722"/>
@@ -39748,50 +40890,51 @@
     <w:rsid w:val="7408DB9A"/>
     <w:rsid w:val="740AB398"/>
     <w:rsid w:val="740E9DEB"/>
     <w:rsid w:val="740EE2F8"/>
     <w:rsid w:val="7415FC70"/>
     <w:rsid w:val="7416AE11"/>
     <w:rsid w:val="7417C881"/>
     <w:rsid w:val="7419DC2F"/>
     <w:rsid w:val="741DDF88"/>
     <w:rsid w:val="742E5B6D"/>
     <w:rsid w:val="7437A98F"/>
     <w:rsid w:val="743A34DF"/>
     <w:rsid w:val="743A4719"/>
     <w:rsid w:val="743A7CFC"/>
     <w:rsid w:val="743BCD80"/>
     <w:rsid w:val="743DA90D"/>
     <w:rsid w:val="743F306B"/>
     <w:rsid w:val="7449C5F3"/>
     <w:rsid w:val="744D1FD8"/>
     <w:rsid w:val="744E44EF"/>
     <w:rsid w:val="74527FCD"/>
     <w:rsid w:val="7453F835"/>
     <w:rsid w:val="74540FB6"/>
     <w:rsid w:val="7461CA0D"/>
     <w:rsid w:val="7465AA25"/>
+    <w:rsid w:val="7467F708"/>
     <w:rsid w:val="746EDFB8"/>
     <w:rsid w:val="746F4A06"/>
     <w:rsid w:val="74734AAC"/>
     <w:rsid w:val="7474CFFC"/>
     <w:rsid w:val="748182EB"/>
     <w:rsid w:val="74833A01"/>
     <w:rsid w:val="7487995E"/>
     <w:rsid w:val="749008A5"/>
     <w:rsid w:val="749028EA"/>
     <w:rsid w:val="74922E18"/>
     <w:rsid w:val="74928DB5"/>
     <w:rsid w:val="7493E01D"/>
     <w:rsid w:val="749AB253"/>
     <w:rsid w:val="749E6C99"/>
     <w:rsid w:val="74A1607C"/>
     <w:rsid w:val="74A26BD8"/>
     <w:rsid w:val="74AA4DC4"/>
     <w:rsid w:val="74AD6F13"/>
     <w:rsid w:val="74B27CFC"/>
     <w:rsid w:val="74B68760"/>
     <w:rsid w:val="74B836AA"/>
     <w:rsid w:val="74B84C07"/>
     <w:rsid w:val="74BB1AEA"/>
     <w:rsid w:val="74BBF4B1"/>
     <w:rsid w:val="74BDF7A0"/>
@@ -39872,50 +41015,51 @@
     <w:rsid w:val="760355DA"/>
     <w:rsid w:val="76051388"/>
     <w:rsid w:val="7606742C"/>
     <w:rsid w:val="760889A0"/>
     <w:rsid w:val="760DBD55"/>
     <w:rsid w:val="760EE4D3"/>
     <w:rsid w:val="7614FE3D"/>
     <w:rsid w:val="761515D8"/>
     <w:rsid w:val="7616A948"/>
     <w:rsid w:val="7619596A"/>
     <w:rsid w:val="761B0695"/>
     <w:rsid w:val="761CB0C6"/>
     <w:rsid w:val="761E02B0"/>
     <w:rsid w:val="761E25DC"/>
     <w:rsid w:val="7622A19B"/>
     <w:rsid w:val="7623A185"/>
     <w:rsid w:val="7625A63A"/>
     <w:rsid w:val="762906CA"/>
     <w:rsid w:val="763291F6"/>
     <w:rsid w:val="76346453"/>
     <w:rsid w:val="763B5312"/>
     <w:rsid w:val="763D3D9A"/>
     <w:rsid w:val="764099E1"/>
     <w:rsid w:val="7641EF09"/>
     <w:rsid w:val="764C7EF8"/>
+    <w:rsid w:val="764D49FD"/>
     <w:rsid w:val="764EDAFB"/>
     <w:rsid w:val="7653775C"/>
     <w:rsid w:val="76589B63"/>
     <w:rsid w:val="765AB918"/>
     <w:rsid w:val="765BC730"/>
     <w:rsid w:val="765CA10E"/>
     <w:rsid w:val="765F1714"/>
     <w:rsid w:val="7664D122"/>
     <w:rsid w:val="76720634"/>
     <w:rsid w:val="76739C56"/>
     <w:rsid w:val="76745100"/>
     <w:rsid w:val="767607DC"/>
     <w:rsid w:val="7677709F"/>
     <w:rsid w:val="767DC572"/>
     <w:rsid w:val="7681F202"/>
     <w:rsid w:val="7682900A"/>
     <w:rsid w:val="76855B5E"/>
     <w:rsid w:val="768DFC07"/>
     <w:rsid w:val="76904B50"/>
     <w:rsid w:val="769408A6"/>
     <w:rsid w:val="76953BD8"/>
     <w:rsid w:val="7695EAD4"/>
     <w:rsid w:val="769D9000"/>
     <w:rsid w:val="76A1284C"/>
     <w:rsid w:val="76A1DB4D"/>
@@ -39995,50 +41139,51 @@
     <w:rsid w:val="7777706F"/>
     <w:rsid w:val="777A9C9E"/>
     <w:rsid w:val="777AA830"/>
     <w:rsid w:val="777B5EE3"/>
     <w:rsid w:val="777C45EC"/>
     <w:rsid w:val="777D48B5"/>
     <w:rsid w:val="778729BD"/>
     <w:rsid w:val="77887E86"/>
     <w:rsid w:val="778AAFC2"/>
     <w:rsid w:val="7792330B"/>
     <w:rsid w:val="7795AB83"/>
     <w:rsid w:val="779C0019"/>
     <w:rsid w:val="77A0AB53"/>
     <w:rsid w:val="77A1285E"/>
     <w:rsid w:val="77A418E4"/>
     <w:rsid w:val="77A7031A"/>
     <w:rsid w:val="77A945B8"/>
     <w:rsid w:val="77AA5E3B"/>
     <w:rsid w:val="77ABC46F"/>
     <w:rsid w:val="77AE0C68"/>
     <w:rsid w:val="77AE91B9"/>
     <w:rsid w:val="77B1FDC5"/>
     <w:rsid w:val="77B4D51F"/>
     <w:rsid w:val="77B6E607"/>
     <w:rsid w:val="77B8C3B3"/>
+    <w:rsid w:val="77B96E13"/>
     <w:rsid w:val="77BAD5DF"/>
     <w:rsid w:val="77BCFEAF"/>
     <w:rsid w:val="77BD96BE"/>
     <w:rsid w:val="77BE4E91"/>
     <w:rsid w:val="77C496D9"/>
     <w:rsid w:val="77C7B0FC"/>
     <w:rsid w:val="77CB920F"/>
     <w:rsid w:val="77CE24EB"/>
     <w:rsid w:val="77CFE5EB"/>
     <w:rsid w:val="77D3127E"/>
     <w:rsid w:val="77D3E1C0"/>
     <w:rsid w:val="77D564FE"/>
     <w:rsid w:val="77D56782"/>
     <w:rsid w:val="77D88C04"/>
     <w:rsid w:val="77D9A3E1"/>
     <w:rsid w:val="77DA3A34"/>
     <w:rsid w:val="77DA6505"/>
     <w:rsid w:val="77E01F5A"/>
     <w:rsid w:val="77E21159"/>
     <w:rsid w:val="77E40DA4"/>
     <w:rsid w:val="77E79086"/>
     <w:rsid w:val="77F4955D"/>
     <w:rsid w:val="77F6B2BC"/>
     <w:rsid w:val="77F97E9F"/>
     <w:rsid w:val="77F9C513"/>
@@ -40296,50 +41441,51 @@
     <w:rsid w:val="7BC2A2EC"/>
     <w:rsid w:val="7BCF63C9"/>
     <w:rsid w:val="7BD4A70E"/>
     <w:rsid w:val="7BD5F772"/>
     <w:rsid w:val="7BDB4EF1"/>
     <w:rsid w:val="7BDDF453"/>
     <w:rsid w:val="7BEB2EA4"/>
     <w:rsid w:val="7BECD3B8"/>
     <w:rsid w:val="7BF00796"/>
     <w:rsid w:val="7BF0D6E1"/>
     <w:rsid w:val="7BF16C97"/>
     <w:rsid w:val="7BF5CD0A"/>
     <w:rsid w:val="7BF8D5B1"/>
     <w:rsid w:val="7BFB3C41"/>
     <w:rsid w:val="7BFC9D20"/>
     <w:rsid w:val="7BFD8925"/>
     <w:rsid w:val="7C08F711"/>
     <w:rsid w:val="7C0912B8"/>
     <w:rsid w:val="7C0C52EE"/>
     <w:rsid w:val="7C0D0B3D"/>
     <w:rsid w:val="7C11681E"/>
     <w:rsid w:val="7C14A55E"/>
     <w:rsid w:val="7C1E739F"/>
     <w:rsid w:val="7C24608B"/>
     <w:rsid w:val="7C2C9370"/>
+    <w:rsid w:val="7C2CE9DD"/>
     <w:rsid w:val="7C31498D"/>
     <w:rsid w:val="7C33EC16"/>
     <w:rsid w:val="7C355CE0"/>
     <w:rsid w:val="7C3774D8"/>
     <w:rsid w:val="7C3C7A6E"/>
     <w:rsid w:val="7C3DA3AA"/>
     <w:rsid w:val="7C3F95E8"/>
     <w:rsid w:val="7C40A9C9"/>
     <w:rsid w:val="7C4C35EB"/>
     <w:rsid w:val="7C4E0C5F"/>
     <w:rsid w:val="7C50D732"/>
     <w:rsid w:val="7C531746"/>
     <w:rsid w:val="7C592092"/>
     <w:rsid w:val="7C5C1CC5"/>
     <w:rsid w:val="7C6668D5"/>
     <w:rsid w:val="7C67AEBA"/>
     <w:rsid w:val="7C68D8D5"/>
     <w:rsid w:val="7C6F7827"/>
     <w:rsid w:val="7C71500F"/>
     <w:rsid w:val="7C71F2F7"/>
     <w:rsid w:val="7C736066"/>
     <w:rsid w:val="7C82DD9B"/>
     <w:rsid w:val="7C90AC09"/>
     <w:rsid w:val="7C945C9E"/>
     <w:rsid w:val="7C9622C0"/>
@@ -40593,53 +41739,53 @@
     <w:rsid w:val="7FFB7D66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7F388C2B"/>
+  <w14:docId w14:val="1A7C8F53"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8B396766-E867-4B58-B7C9-54F926B8E2F8}"/>
+  <w15:docId w15:val="{52C3F897-687F-4058-A79D-89903947A897}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -41214,118 +42360,50 @@
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AlatunnisteChar">
     <w:name w:val="Alatunniste Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Alatunniste"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000556F8"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Paikkamerkkiteksti">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00791365"/>
     <w:rPr>
       <w:color w:val="808080"/>
-    </w:rPr>
-[...66 lines deleted...]
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Seliteteksti">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="SelitetekstiChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00617CD3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SelitetekstiChar">
     <w:name w:val="Seliteteksti Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Seliteteksti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -42096,50 +43174,129 @@
     <w:rsid w:val="00767FFC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Vastaanottaja">
     <w:name w:val="Vastaanottaja"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="77"/>
     <w:qFormat/>
     <w:rsid w:val="00F332FF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2608"/>
         <w:tab w:val="left" w:pos="5670"/>
       </w:tabs>
       <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentinteksti">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:link w:val="KommentintekstiChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006437BA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentintekstiChar">
+    <w:name w:val="Kommentin teksti Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Kommentinteksti"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006437BA"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentinviite">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006437BA"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference">
+    <w:name w:val="Comment Reference"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001765CF"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText">
+    <w:name w:val="Comment Text"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001765CF"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject">
+    <w:name w:val="Comment Subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001765CF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="36125719">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="111247113">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -42435,440 +43592,440 @@
     <w:div w:id="278031097">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="207885563">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1878202308">
+        <w:div w:id="728918969">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1519737129">
-[...11 lines deleted...]
-        <w:div w:id="728918969">
+        <w:div w:id="828444575">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="929774028">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1305088089">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="828444575">
+        <w:div w:id="1496872642">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1496872642">
+        <w:div w:id="1519737129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1878202308">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="360975470">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1648776159">
+        <w:div w:id="110058163">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="134181549">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
+            <w:div w:id="68159188">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
             <w:div w:id="130636113">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="220406167">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="234097090">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="494801963">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="234097090">
+            <w:div w:id="568928017">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="628047282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="733087174">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="848568910">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="949437675">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="848568910">
+            <w:div w:id="1202091700">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1362704453">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1910337232">
+            <w:div w:id="1416392878">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1445229886">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1525828077">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="733087174">
+            <w:div w:id="1778332404">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1830632516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1910337232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1959683717">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="2046248598">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="220406167">
-[...118 lines deleted...]
-            </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="110058163">
+        <w:div w:id="245501790">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="678314042">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="245501790">
+        <w:div w:id="1648776159">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="409229047">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -43057,111 +44214,111 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="935480041">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="742676923">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1730227484">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="742676923">
+        <w:div w:id="1859925299">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1859925299">
+        <w:div w:id="1881355296">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1972784080">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2027294273">
-          <w:marLeft w:val="0"/>
-[...10 lines deleted...]
-        <w:div w:id="1881355296">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1057169505">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -43288,315 +44445,315 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1598558222">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="688338561">
-[...10 lines deleted...]
-        </w:div>
         <w:div w:id="458686699">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="2031177583">
+            <w:div w:id="32659849">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="246154081">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="321393414">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="401222563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="402260801">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="533228254">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="773475569">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="821778592">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1067610912">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1193423447">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1232421549">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1260870294">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1309673002">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="32659849">
+            <w:div w:id="1437171397">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1564750759">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="2124686698">
-[...59 lines deleted...]
-            <w:div w:id="321393414">
+            <w:div w:id="1571379568">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1643003849">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1437171397">
-[...10 lines deleted...]
-            </w:div>
             <w:div w:id="1775395256">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="246154081">
+            <w:div w:id="2031177583">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="401222563">
-[...59 lines deleted...]
-            <w:div w:id="821778592">
+            <w:div w:id="2124686698">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
+        </w:div>
+        <w:div w:id="688338561">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
         </w:div>
         <w:div w:id="856505320">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1118329722">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -43658,99 +44815,99 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1793016618">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="528031099">
+        <w:div w:id="272321136">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="336856657">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1382829208">
-[...11 lines deleted...]
-        <w:div w:id="272321136">
+        <w:div w:id="528031099">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1091854438">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1382829208">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1385175001">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
@@ -43797,63 +44954,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1886485239">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="848717111">
+        <w:div w:id="318195940">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="318195940">
+        <w:div w:id="848717111">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1889563241">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -45108,51 +46265,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1917864048">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2237" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Lokitietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/infektiotaudit-ja-rokotukset/tietoa-rokotuksista/haittavaikutukset-rokotuksista/rokotuksen-haittavaikutuksesta-ilmoittaminen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6080/approved/with_frames" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=349&amp;with_frames=" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/8745/approved/file" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/7943/approved/file" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2833&amp;with_frames=" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1862024/Henkilostokertomus_2023(2928)" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2020&amp;with_frames=" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7266/approved/with_frames" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/huolen-ilmoittaminen-sosiaalihuoltoon/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8916/approved/with_frames" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1816&amp;with_frames=" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/Home.aspx?csf=1&amp;web=1&amp;e=nvs1xL" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1866&amp;with_frames=" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/10252/approved/with_frames" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/714/approved/with_frames" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10755" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId125" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8304/approved/with_frames" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/tapahtuma/kevan-tietoisku-kevan-pulssi--palvelu-osaksi-tyokykyjohtamista/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/perehdytys.aspx?csf=1&amp;web=1&amp;e=wgajDy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arkkitehtuuri@sata.fi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Rekisteritietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/2494/approved/with_frames" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/2871/approved/with_frames" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10760" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/729/approved/with_frames" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8033/approved/with_frames" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4706/approved/file" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7882/approved/with_frames" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2025/04/Rekisteritietojen-korjauspyynto.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:etunimi.sukunimi@sata.fi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/palveluntuottajalle/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=349&amp;with_frames=" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/8745/approved/file" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/7943/approved/file" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/2494/approved/with_frames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2020&amp;with_frames=" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7266/approved/with_frames" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8916/approved/with_frames" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2833&amp;with_frames=" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10760" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/Home.aspx?csf=1&amp;web=1&amp;e=nvs1xL" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1816&amp;with_frames=" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1866&amp;with_frames=" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/palveluntuottajalle/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8304/approved/with_frames" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/714/approved/with_frames" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/perehdytys.aspx?csf=1&amp;web=1&amp;e=wgajDy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arkkitehtuuri@sata.fi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Rekisteritietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/2871/approved/with_frames" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/infektiotaudit-ja-rokotukset/tietoa-rokotuksista/haittavaikutukset-rokotuksista/rokotuksen-haittavaikutuksesta-ilmoittaminen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8033/approved/with_frames" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/729/approved/with_frames" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2025/04/Rekisteritietojen-korjauspyynto.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4706/approved/file" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7882/approved/with_frames" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:etunimi.sukunimi@sata.fi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/huolen-ilmoittaminen-sosiaalihuoltoon/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2237" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Lokitietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/10252/approved/with_frames" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6080/approved/with_frames" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10755" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{F26F55C2-FF48-4620-B4B8-22BF18CC8460}">
     <t:Anchor>
       <t:Comment id="1775087165"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{81D4E0F4-AB64-49A6-9DD1-C82BEA9B823B}" time="2023-10-06T07:52:29.435Z">
         <t:Attribution userId="S::anne.siivonen@sata.fi::bd5eb5aa-b9ef-4737-a711-6dc89518ee5a" userProvider="AD" userName="Anne Siivonen"/>
         <t:Anchor>
           <t:Comment id="1775087165"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{E70F41B3-0564-4965-8F4E-7814589CC15E}" time="2023-10-06T07:52:29.435Z">
@@ -45769,51 +46926,51 @@
       <UserInfo>
         <DisplayName>Marjaana Seppälä</DisplayName>
         <AccountId>92</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Jaana Järvimäki</DisplayName>
         <AccountId>42</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A794268-A4E4-4098-98B1-62B65B827F68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="718d906f-e6ce-452f-9818-015119acf580"/>
     <ds:schemaRef ds:uri="206e3b9a-d70c-4463-93d7-48166b4badee"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BEC4CDA-D0D3-4D63-836E-221959702B0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
@@ -45832,54 +46989,54 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66296FAC-997D-41D3-87E5-1CD48278E2B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
-    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
-    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
     <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
     <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
     <ds:schemaRef ds:uri="http://opendope.org/questions"/>
     <ds:schemaRef ds:uri="http://opendope.org/answers"/>
     <ds:schemaRef ds:uri="http://opendope.org/components"/>
     <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
     <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
@@ -45889,61 +47046,61 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>46</Pages>
-[...1 lines deleted...]
-  <Characters>97658</Characters>
+  <Pages>45</Pages>
+  <Words>11954</Words>
+  <Characters>96833</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>813</Lines>
-  <Paragraphs>218</Paragraphs>
+  <Lines>806</Lines>
+  <Paragraphs>217</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>109496</CharactersWithSpaces>
+  <CharactersWithSpaces>108570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SOSIAALIPALVELUJEN OMAVALVONTASUUNNITELMA</dc:title>
   <dc:subject/>
   <dc:creator>Tuomainen Pauliina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010078C7CAF36DA1B04FA351D6D1E9EAF6E8</vt:lpwstr>