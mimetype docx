--- v0 (2026-05-06)
+++ v1 (2026-08-25)
@@ -148,51 +148,51 @@
           </w:pPr>
         </w:p>
         <w:p w14:paraId="2334C9CB" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="24FABC52" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00890876">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="2B579A"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               <w:lang w:eastAsia="fi-FI"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7865A1FC" wp14:editId="223204F9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7865A1FC" wp14:editId="6CFD0D0F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-765810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7702550" cy="5600700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Kuva 5">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="Kuva 5">
@@ -293,1975 +293,1975 @@
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>202</w:t>
           </w:r>
           <w:r w:rsidR="00DB3A4C">
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="45688A94" w14:textId="0BC031E9" w:rsidR="00794DB2" w:rsidRPr="00740F8F" w:rsidRDefault="006C41E9" w:rsidP="0074386B">
+        <w:p w14:paraId="45688A94" w14:textId="0BC031E9" w:rsidR="00794DB2" w:rsidRPr="00740F8F" w:rsidRDefault="0011320B" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="0" w:name="_Toc51054846" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1673307827"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="47D68C18" w14:textId="6F47E418" w:rsidR="006C41E9" w:rsidRDefault="00DB2FDE">
+        <w:p w14:paraId="5FC39839" w14:textId="7BA66523" w:rsidR="0011320B" w:rsidRDefault="00DB2FDE">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004E0003">
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc221540977" w:history="1">
-            <w:r w:rsidR="006C41E9" w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404973" w:history="1">
+            <w:r w:rsidR="0011320B" w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1. Palveluntuottajaa, palveluyksikköä ja toimintaa koskevat tiedot</w:t>
             </w:r>
-            <w:r w:rsidR="006C41E9">
+            <w:r w:rsidR="0011320B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006C41E9">
+            <w:r w:rsidR="0011320B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006C41E9">
+            <w:r w:rsidR="0011320B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540977 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404973 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006C41E9">
+            <w:r w:rsidR="0011320B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006C41E9">
+            <w:r w:rsidR="0011320B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006C41E9">
+            <w:r w:rsidR="0011320B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="006C41E9">
+            <w:r w:rsidR="0011320B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0CC947F8" w14:textId="71A7F848" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="6DB3998C" w14:textId="6C9A3A61" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540978" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404974" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A306A6">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Palveluntuottajan perustiedot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540978 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404974 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20DAA101" w14:textId="3D790600" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="1E167DB5" w14:textId="6E619DA1" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540979" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404975" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2 Vastuualueen perustiedot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540979 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404975 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E5F67C5" w14:textId="6DA43EBC" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="5FE14751" w14:textId="59A934C5" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540980" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404976" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.3 Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540980 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404976 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2D1CEA8D" w14:textId="2B163B30" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="6079E1F7" w14:textId="628ACAEC" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540981" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404977" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2 Asiakas- ja potilasturvallisuus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540981 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404977 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="495EF1F9" w14:textId="2C4CFB41" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="3EDE9E04" w14:textId="34551B40" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540982" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404978" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1 Palveluiden laadulliset edellytykset</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540982 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404978 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A75B3A0" w14:textId="2C2D27F7" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="7D60DEC2" w14:textId="566E3EA9" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540983" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404979" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2 Vastuu palvelujen laadusta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540983 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404979 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7078D69E" w14:textId="7F72500C" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="084EBA7B" w14:textId="249DBA7B" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540984" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404980" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3 Asiakkaan ja potilaan asema ja oikeudet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540984 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404980 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66CE4EE7" w14:textId="45F4C4FF" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="4F54B9DA" w14:textId="0E6BE57D" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540985" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404981" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.4 Muistutusten käsittely</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540985 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404981 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="13B5D627" w14:textId="6DA8FC9A" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="006AD0BE" w14:textId="7875D973" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540986" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404982" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.5 Henkilöstö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540986 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404982 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="41E54EAA" w14:textId="329A7B12" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="1CD6B5C2" w14:textId="6CC674DC" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540987" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404983" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.6 Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540987 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404983 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="740797CF" w14:textId="42328A2B" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+          <w:pPr>
+            <w:pStyle w:val="Sisluet2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fi-FI"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc229404984" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.7 Monialainen yhteistyö ja palvelun koordinointi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404984 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1507A7F4" w14:textId="4BAB6986" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="6257DEB7" w14:textId="0B1E58B6" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540988" w:history="1">
-[...70 lines deleted...]
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404985" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.8 Toimitilat ja välineet mukaan lukien toimintaympäristö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540989 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404985 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D289169" w14:textId="194B42BB" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="6007F41C" w14:textId="30B50E0A" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540990" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404986" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.9 Lääkinnälliset laitteet, tietojärjestelmät ja teknologian käyttö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540990 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404986 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="685F2F20" w14:textId="2F8D450A" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="2C2CCA03" w14:textId="6AA1F6CB" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540991" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404987" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.10 Lääkehoitosuunnitelma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540991 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404987 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="269FD17E" w14:textId="2CBAFD64" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="4D4EA7E3" w14:textId="3E45C79E" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540992" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404988" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2.11 Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540992 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404988 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>29</w:t>
+              <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C3493B5" w14:textId="014C0BCD" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="5D8B7E4A" w14:textId="45B758B8" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540993" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404989" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2.12 Säännöllisesti kerättävän ja muun palautteen huomioiminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540993 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404989 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="681364C9" w14:textId="4A7BB4A3" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="4B78BA05" w14:textId="3A4039F2" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540994" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404990" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3 Omavalvonnan riskienhallinta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540994 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404990 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>34</w:t>
+              <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4B0E71A6" w14:textId="1E558529" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="71852330" w14:textId="716CC354" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540995" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404991" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1 Vastuualueen riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540995 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404991 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>34</w:t>
+              <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="042AC619" w14:textId="6FBB2C41" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="1BA3CC52" w14:textId="1653662F" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540996" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404992" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2. Riskienhallinnan keinot ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540996 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404992 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>37</w:t>
+              <w:t>36</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77FE69EC" w14:textId="0DF18FA4" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="75E21E35" w14:textId="145F027B" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540997" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404993" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3 Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540997 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404993 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>40</w:t>
+              <w:t>39</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76326F74" w14:textId="7C7C6471" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="7EADCED6" w14:textId="396375D2" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540998" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404994" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540998 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404994 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6CE4E40C" w14:textId="54C6F68F" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+          <w:pPr>
+            <w:pStyle w:val="Sisluet2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fi-FI"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc229404995" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3.5 Valmius- ja jatkuvuudenhallinta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404995 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07EAA490" w14:textId="14BE3412" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
+        <w:p w14:paraId="240D8763" w14:textId="0A405098" w:rsidR="0011320B" w:rsidRDefault="0011320B">
           <w:pPr>
-            <w:pStyle w:val="Sisluet2"/>
+            <w:pStyle w:val="Sisluet1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc221540999" w:history="1">
-            <w:r w:rsidRPr="00A306A6">
+          <w:hyperlink w:anchor="_Toc229404996" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3.5 Valmius- ja jatkuvuudenhallinta</w:t>
+              <w:t>4 Omavalvontasuunnitelman toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc221540999 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404996 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="360FB184" w14:textId="73289B29" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+          <w:pPr>
+            <w:pStyle w:val="Sisluet2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fi-FI"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc229404997" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4.1 Toimeenpano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404997 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1319D28C" w14:textId="510D8943" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+          <w:pPr>
+            <w:pStyle w:val="Sisluet2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fi-FI"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc229404998" w:history="1">
+            <w:r w:rsidRPr="00E6107D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4.2 Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229404998 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4FB7DFAF" w14:textId="3DB78844" w:rsidR="006C41E9" w:rsidRDefault="006C41E9">
-[...212 lines deleted...]
-        <w:p w14:paraId="020FE4C9" w14:textId="5378A117" w:rsidR="00AF5838" w:rsidRPr="00B7676C" w:rsidRDefault="00DB2FDE" w:rsidP="00B7676C">
+        <w:p w14:paraId="020FE4C9" w14:textId="60AF042C" w:rsidR="00AF5838" w:rsidRPr="00B7676C" w:rsidRDefault="00DB2FDE" w:rsidP="00B7676C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9628"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlinkki"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2EB96981" w14:textId="5D359CB0" w:rsidR="000D3BE5" w:rsidRDefault="000D3BE5" w:rsidP="63E19E6A">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc45556421"/>
       <w:bookmarkStart w:id="2" w:name="_Toc664223350"/>
       <w:bookmarkStart w:id="3" w:name="_Toc145511875"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc221540977"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc229404973"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="49DA234C">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t>alveluntuottajaa</w:t>
       </w:r>
       <w:r w:rsidR="002631D6">
         <w:t>, palveluyksikköä ja toimintaa</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t xml:space="preserve"> koskevat tiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="118199D4" w14:textId="010479E3" w:rsidR="63E19E6A" w:rsidRDefault="63E19E6A" w:rsidP="63E19E6A"/>
     <w:p w14:paraId="1CE46528" w14:textId="547FB35B" w:rsidR="163BE9DD" w:rsidRDefault="763291F6" w:rsidP="74833A01">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -2498,51 +2498,51 @@
         </w:rPr>
         <w:t>vastuualueiden lisäksi laaditaan omavalvontasuunnitelmat.</w:t>
       </w:r>
       <w:r w:rsidR="00A239E2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1606528D" w14:textId="77777777" w:rsidR="001F5DB7" w:rsidRDefault="001F5DB7" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4880C345" w14:textId="3846FBC3" w:rsidR="00C34F86" w:rsidRDefault="00C34F86" w:rsidP="00080370">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc221540978"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc229404974"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t>Palveluntuottajan perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="51F17CA1" w14:textId="77777777" w:rsidR="00080370" w:rsidRPr="00080370" w:rsidRDefault="00080370" w:rsidP="00080370"/>
     <w:p w14:paraId="5CC08FBD" w14:textId="612C03FE" w:rsidR="00055512" w:rsidRDefault="00DE6CB7" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc45556422"/>
       <w:bookmarkStart w:id="7" w:name="_Toc1267008580"/>
       <w:bookmarkStart w:id="8" w:name="_Toc145511876"/>
       <w:r w:rsidRPr="7DD0F5B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palveluntuottaja</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
@@ -2623,51 +2623,51 @@
         <w:t>Vaihteen puhelinnumero 0100 2244</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09AAC7A3" w14:textId="6F9F6258" w:rsidR="71D9F48E" w:rsidRDefault="00A80E04" w:rsidP="00745E91">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="7DF29A2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Johdon yhteystiedot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70215AB1" w14:textId="77777777" w:rsidR="7DF29A2D" w:rsidRDefault="7DF29A2D" w:rsidP="008A2D4E"/>
     <w:p w14:paraId="3C0AE0A6" w14:textId="0BD471E0" w:rsidR="009B53A2" w:rsidRDefault="00890206" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc221540979"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc229404975"/>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:r w:rsidR="006E10E9">
         <w:t>Vastuualueen</w:t>
       </w:r>
       <w:r w:rsidR="2D9BD40D">
         <w:t xml:space="preserve"> perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="51522972" w14:textId="77777777" w:rsidR="00EE0AAC" w:rsidRPr="00EE0AAC" w:rsidRDefault="00EE0AAC" w:rsidP="00EE0AAC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="9630" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4560"/>
         <w:gridCol w:w="5070"/>
@@ -2909,51 +2909,51 @@
                 <w:t>piia.pihlajamaki@sata.fi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="65172C98" w14:textId="1C1D437F" w:rsidR="79984C07" w:rsidRDefault="79984C07" w:rsidP="79984C07"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08EAA876" w14:textId="60DA99E9" w:rsidR="00A63D74" w:rsidRDefault="00A63D74" w:rsidP="79984C07">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50992F44" w14:textId="56012F60" w:rsidR="003246F2" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc45556427"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc221540980"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc229404976"/>
       <w:r>
         <w:t xml:space="preserve">1.3 </w:t>
       </w:r>
       <w:r w:rsidR="008D5EE6">
         <w:t>Palvelut</w:t>
       </w:r>
       <w:r w:rsidR="00F5390D">
         <w:t>, toiminta-ajatus ja toimintaperiaatteet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="62966429" w14:textId="77777777" w:rsidR="00EE0AAC" w:rsidRPr="00EE0AAC" w:rsidRDefault="00EE0AAC" w:rsidP="00EE0AAC"/>
     <w:p w14:paraId="2C57E3D8" w14:textId="0834DCB5" w:rsidR="00C725DC" w:rsidRDefault="009907F4" w:rsidP="00C725DC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009907F4">
         <w:t>Sat</w:t>
       </w:r>
       <w:r w:rsidR="00E936FD">
         <w:t>a-alue</w:t>
       </w:r>
       <w:r w:rsidRPr="009907F4">
         <w:t xml:space="preserve"> järjestää Satakunnan sosiaali-, terveys- ja pelastuspalvelut</w:t>
       </w:r>
@@ -3935,101 +3935,101 @@
       </w:r>
       <w:r w:rsidR="00894FF0" w:rsidRPr="00244933">
         <w:t xml:space="preserve">palveluja </w:t>
       </w:r>
       <w:r w:rsidR="00BC569B" w:rsidRPr="00244933">
         <w:t>muilla hyvinv</w:t>
       </w:r>
       <w:r w:rsidR="009A66D7" w:rsidRPr="00244933">
         <w:t>ointialueilla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="386C7ADA" w14:textId="311566FC" w:rsidR="0026147E" w:rsidRPr="00244933" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F80A862" w14:textId="186D7A4A" w:rsidR="0026147E" w:rsidRPr="00B04472" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc221540981"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc229404977"/>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="0005144F" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00384B57" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0005144F" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja potilasturvallisuus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00A17209" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C8A957" w14:textId="77777777" w:rsidR="0026147E" w:rsidRPr="00F30016" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66A123CD" w14:textId="3D3E305D" w:rsidR="00C94164" w:rsidRPr="00AC0CB3" w:rsidRDefault="00E74B45" w:rsidP="00AC0CB3">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc45556462"/>
       <w:bookmarkStart w:id="14" w:name="_Toc1987470091"/>
       <w:bookmarkStart w:id="15" w:name="_Toc145511907"/>
       <w:bookmarkStart w:id="16" w:name="_Toc149033991"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc221540982"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc229404978"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00AC0CB3">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.1 </w:t>
       </w:r>
       <w:r w:rsidR="00C42992" w:rsidRPr="00AC0CB3">
         <w:t>Palvelu</w:t>
       </w:r>
       <w:r w:rsidR="0055223C" w:rsidRPr="00AC0CB3">
         <w:t>iden</w:t>
       </w:r>
       <w:r w:rsidR="00C42992" w:rsidRPr="00AC0CB3">
         <w:t xml:space="preserve"> laadulliset edellytykset</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="02E0A921" w14:textId="77777777" w:rsidR="00EE0AAC" w:rsidRDefault="00EE0AAC" w:rsidP="00EE0AAC"/>
     <w:p w14:paraId="397D9640" w14:textId="04F142CB" w:rsidR="006817EB" w:rsidRDefault="00384B57" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -5284,51 +5284,51 @@
                 </w:rPr>
                 <w:t>AUDIT-</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00714AC9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>C_lomake</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0ADD0350" w14:textId="77777777" w:rsidR="0065671D" w:rsidRDefault="002C4BE4" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc221540983"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc229404979"/>
       <w:r>
         <w:t xml:space="preserve">2.2 </w:t>
       </w:r>
       <w:r w:rsidR="00FA1700">
         <w:t>Vastuu palvelujen laadusta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="540F8912" w14:textId="77777777" w:rsidR="008B3674" w:rsidRPr="008B3674" w:rsidRDefault="008B3674" w:rsidP="008B3674"/>
     <w:p w14:paraId="5965C001" w14:textId="144CF30F" w:rsidR="008C7B46" w:rsidRPr="00DC5374" w:rsidRDefault="4B90C773" w:rsidP="004E0249">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC5374">
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00482C69">
         <w:t>-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> hallinnon ja toiminnan järjestämisessä sekä päätöksen</w:t>
       </w:r>
       <w:r w:rsidR="60FCDEBD" w:rsidRPr="00DC5374">
         <w:t xml:space="preserve">teossa </w:t>
       </w:r>
@@ -5541,77 +5541,80 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Toimintasääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00477910">
         <w:t xml:space="preserve"> (IMS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591367DF" w14:textId="5F7DCB3A" w:rsidR="41C9EECB" w:rsidRPr="00477910" w:rsidRDefault="41C9EECB" w:rsidP="75F30341">
       <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="00477910">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00477910">
         <w:t xml:space="preserve"> (IMS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8F89A8" w14:textId="4A065B19" w:rsidR="007C2E9E" w:rsidRPr="00E77A2E" w:rsidRDefault="00866B0D" w:rsidP="00862489">
+    <w:p w14:paraId="6A8F89A8" w14:textId="4A065B19" w:rsidR="007C2E9E" w:rsidRPr="00E77A2E" w:rsidRDefault="00866B0D" w:rsidP="0011320B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Hlk182207260"/>
       <w:r w:rsidRPr="00477910">
         <w:t xml:space="preserve">Akuuttipalveluiden johto arvioi korjaavien toimenpiteiden tarpeen ja toimenpiteet yhteistyössä vastuuyksikön esihenkilöiden kanssa asiakaspalautteiden, asiakastyytyväisyyskyselyiden, muistutusten ja kanteluiden perusteella. </w:t>
       </w:r>
       <w:r w:rsidR="0B263541" w:rsidRPr="00477910">
         <w:t>Vastuualueen johtoryhmässä käydään kuukausittain edellä kuvatut asiat läpi konkreettisesti.</w:t>
       </w:r>
       <w:r w:rsidRPr="00477910">
         <w:t xml:space="preserve"> Satakunnan hyvinvointialueen lääketieteen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00477910">
         <w:t>professiojohtaja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00477910">
         <w:t xml:space="preserve"> toimii sote-toimialueiden vastaavana lääkärinä ja johtaa ja valvoo toimintayksikön terveyden- ja sairaanhoitoa. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="7EF034C7" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRPr="0087461B" w:rsidRDefault="007C2E9E" w:rsidP="00862489"/>
     <w:p w14:paraId="411996AE" w14:textId="30976455" w:rsidR="0026147E" w:rsidRDefault="0065671D" w:rsidP="0065671D">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc221540984"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc229404980"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.3 </w:t>
       </w:r>
       <w:r w:rsidR="00C747BB">
         <w:t>Asiakkaan ja potilaan asema ja oikeudet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="6C9ED664" w14:textId="77777777" w:rsidR="008B3674" w:rsidRDefault="008B3674" w:rsidP="008B3674"/>
     <w:p w14:paraId="1D74F2FD" w14:textId="3FAB0B13" w:rsidR="00E37127" w:rsidRPr="006335AB" w:rsidRDefault="006335AB" w:rsidP="00E37127">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Pääsy palveluihin ja hoitoon</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CDF381" w14:textId="1872E8BD" w:rsidR="006335AB" w:rsidRDefault="00E37127" w:rsidP="006335AB">
@@ -8400,51 +8403,51 @@
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Potilasasiavastaava ja sosiaaliasiavastaava - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0FEEB446" w14:textId="77777777" w:rsidR="00153E2E" w:rsidRPr="00C725DC" w:rsidRDefault="00153E2E" w:rsidP="00C725DC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2511BB6F" w14:textId="5BF4620E" w:rsidR="00702A1F" w:rsidRDefault="54095D05" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Hlk120538480"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc221540985"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc229404981"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00757CFE">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t>Muistutu</w:t>
       </w:r>
       <w:r w:rsidR="00DD459A">
         <w:t xml:space="preserve">sten </w:t>
       </w:r>
       <w:r w:rsidR="320DEC94">
         <w:t>käsittely</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="05829A35" w14:textId="77777777" w:rsidR="001F14DD" w:rsidRPr="001F14DD" w:rsidRDefault="001F14DD" w:rsidP="001F14DD"/>
     <w:p w14:paraId="224F25CD" w14:textId="3832D6F8" w:rsidR="00702A1F" w:rsidRPr="004A1175" w:rsidRDefault="33D8D162" w:rsidP="4321C72B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -8720,151 +8723,238 @@
     <w:p w14:paraId="2F9ADCFD" w14:textId="4B570609" w:rsidR="0081795B" w:rsidRPr="00E56EE6" w:rsidRDefault="69384BC4" w:rsidP="1EC52622">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E56EE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Muistutukset ja laillisuusvalvojien antamat valvontapäätökset käsitellään vastuuyksiköissä. Muistutukseen pyydetään selvitys työntekijältä, jonka toimintaa muistutus koskee. Palvelualueen toiminnan kehittämisessä otetaan huomioon muistutuksissa ja valvontapäätöksissä esille nousseet asiat ja mahdolliset epäkohdat. Mikäli toiminnassa ilmenee epäkohtia tai puutteita esim. lainsäädännöllisessä osaamisessa, tarkennetaan yksiköiden sisäisiä ohjeistuksia ja lainsäädännön tulkintaa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC735B9" w14:textId="18C94CE5" w:rsidR="0081795B" w:rsidRPr="0081795B" w:rsidRDefault="0081795B" w:rsidP="1EC52622">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FE90662" w14:textId="600BE3B1" w:rsidR="0081795B" w:rsidRDefault="5CF533EC" w:rsidP="008B3674">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc221540986"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc229404982"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="331248E5">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Henkilöstö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="5B957F1D" w14:textId="77777777" w:rsidR="001F14DD" w:rsidRPr="0081795B" w:rsidRDefault="001F14DD" w:rsidP="1EC52622">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1860D305" w14:textId="147A1538" w:rsidR="005570DA" w:rsidRPr="003C08FC" w:rsidRDefault="005570DA" w:rsidP="005570DA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc31100000"/>
       <w:bookmarkStart w:id="25" w:name="_Toc45556461"/>
       <w:bookmarkStart w:id="26" w:name="_Toc69238455"/>
       <w:bookmarkStart w:id="27" w:name="_Toc145511906"/>
       <w:r w:rsidRPr="00970B0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Määrä, rakenne ja riittävyys se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>kä sijaisten käytön periaatteet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F16B08" w14:textId="51010DC5" w:rsidR="003C08FC" w:rsidRDefault="003C08FC" w:rsidP="008C5957">
-[...37 lines deleted...]
-        <w:r w:rsidR="00E06F61" w:rsidRPr="00E06F61">
+    <w:p w14:paraId="0A01F0F1" w14:textId="77777777" w:rsidR="000D55B9" w:rsidRPr="00C16AC9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Vuoden 2025 henkilöstökertomuksen mukaan Sata-alueella työskenteli 10786 henkilöä, joista 78 % oli vakituisia työntekijöitä:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1656E644" w14:textId="77777777" w:rsidR="000D55B9" w:rsidRPr="00C16AC9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Eniten työntekijöitä oli erityis- ja sairaalapalveluiden toimialueella,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECC88A9" w14:textId="77777777" w:rsidR="000D55B9" w:rsidRPr="00C16AC9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>3246 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A37996" w14:textId="77777777" w:rsidR="000D55B9" w:rsidRPr="00C16AC9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Vähiten työntekijöitä oli pelastuslaitoksella, 219 henkilöä ja hyvinvointialueen hallinnossa 164 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457C4031" w14:textId="77777777" w:rsidR="000D55B9" w:rsidRPr="00C16AC9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Ikääntyneiden palveluissa työskenteli 3189 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB76354" w14:textId="77777777" w:rsidR="000D55B9" w:rsidRPr="00C16AC9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Aikuisten palveluissa työskenteli 1825 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786A6AF3" w14:textId="77777777" w:rsidR="000D55B9" w:rsidRPr="00C16AC9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Lasten, nuorten ja perheiden palveluissa työntekijöitä oli 798 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2595D986" w14:textId="77777777" w:rsidR="000D55B9" w:rsidRPr="00C16AC9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Konsernipalveluissa työskenteli 1345 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798F4BFB" w14:textId="635621DA" w:rsidR="00363BE6" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:hyperlink r:id="rId56" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00C16AC9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Henkilöstökertomus 2023</w:t>
+          <w:t>Henkilöstölle: Henkilöstökertomus 2025 (linkki ammattilaisille, vaatii kirjautumisen IMS)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E06F61">
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1AFD5345" w14:textId="78E5813C" w:rsidR="00970B0F" w:rsidRPr="00AC0CB3" w:rsidRDefault="6FE3B7E4" w:rsidP="79984C07">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79984C07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuualueen henkilöstön määrä ja rakenne </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3F39ED" w14:textId="219278E9" w:rsidR="00970B0F" w:rsidRDefault="00970B0F" w:rsidP="729C1BD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
@@ -8903,142 +8993,143 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="7FAFEC27" w14:paraId="772BBD28" w14:textId="77777777" w:rsidTr="603E3B13">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4042E8BE" w14:textId="07A469AC" w:rsidR="3E3FAEB8" w:rsidRDefault="3E3FAEB8" w:rsidP="7FAFEC27">
             <w:r>
               <w:t>Hallinto</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EEABB1E" w14:textId="12283153" w:rsidR="7FAFEC27" w:rsidRDefault="7FAFEC27" w:rsidP="7FAFEC27"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B034C22" w14:textId="67A9F9FE" w:rsidR="3E3FAEB8" w:rsidRDefault="3E3FAEB8" w:rsidP="7FAFEC27">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Vastuualuejohtaja</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22A730D6" w14:textId="659A105B" w:rsidR="3E3FAEB8" w:rsidRDefault="3E3FAEB8" w:rsidP="7FAFEC27">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Johdon assistentti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="7FAFEC27" w14:paraId="2868A275" w14:textId="77777777" w:rsidTr="603E3B13">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7855C692" w14:textId="754A1168" w:rsidR="3E3FAEB8" w:rsidRDefault="3E3FAEB8" w:rsidP="7FAFEC27">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Päivystys</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D9ACA98" w14:textId="2B6B5A9D" w:rsidR="7FAFEC27" w:rsidRDefault="7FAFEC27" w:rsidP="7FAFEC27"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5686C737" w14:textId="6AD97578" w:rsidR="3E3FAEB8" w:rsidRDefault="3E3FAEB8" w:rsidP="7FAFEC27">
             <w:r>
               <w:t>Vastuuyksikön päällikkö/ylilääkäri</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FF08075" w14:textId="6F52C595" w:rsidR="3E3FAEB8" w:rsidRDefault="5D346869" w:rsidP="7FAFEC27">
             <w:r>
               <w:t>Osasto</w:t>
             </w:r>
             <w:r w:rsidR="00FF148E">
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="009C52EF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>ylilääkäri</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53EE9D52" w14:textId="7581BE4A" w:rsidR="458C8F66" w:rsidRDefault="458C8F66" w:rsidP="5746F21D">
             <w:r>
               <w:t>Erikoislääkärit</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2562D2A6" w14:textId="1EFFBDA8" w:rsidR="32E2EA3E" w:rsidRDefault="32E2EA3E" w:rsidP="5746F21D">
             <w:r>
               <w:t>Lääkärit</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48758271" w14:textId="329FF90C" w:rsidR="3E3FAEB8" w:rsidRDefault="3E3FAEB8" w:rsidP="7FAFEC27">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Ylihoitaja</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F5C665F" w14:textId="257A8202" w:rsidR="3E3FAEB8" w:rsidRDefault="5D346869" w:rsidP="7FAFEC27">
             <w:r>
               <w:t>Osastonhoitajat</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F9E6BA7" w14:textId="5D316F02" w:rsidR="3E3FAEB8" w:rsidRDefault="5D346869" w:rsidP="7FAFEC27">
             <w:r>
               <w:t>Sairaanhoitajat</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36647499" w14:textId="3074449A" w:rsidR="7FAFEC27" w:rsidRDefault="4619AFDE" w:rsidP="7FAFEC27">
             <w:r>
               <w:t>Lääkintävahtimestari</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="7FAFEC27" w14:paraId="2D3AA249" w14:textId="77777777" w:rsidTr="603E3B13">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B29CB9E" w14:textId="19AD354A" w:rsidR="3E3FAEB8" w:rsidRDefault="3E3FAEB8" w:rsidP="7FAFEC27">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Ensihoito</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C5D69AD" w14:textId="678C216B" w:rsidR="7FAFEC27" w:rsidRDefault="7FAFEC27" w:rsidP="7FAFEC27"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71E64797" w14:textId="546A5DEC" w:rsidR="3E3FAEB8" w:rsidRDefault="3E3FAEB8" w:rsidP="7FAFEC27">
             <w:r>
               <w:t>Vastuuyksikön päällikkö/ylilääkäri</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F34178A" w14:textId="138950B0" w:rsidR="3E3FAEB8" w:rsidRDefault="3E3FAEB8" w:rsidP="7FAFEC27">
             <w:r>
               <w:t>Ylihoitaja</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B8FD81D" w14:textId="5206B19A" w:rsidR="3E3FAEB8" w:rsidRDefault="3E3FAEB8" w:rsidP="7FAFEC27">
             <w:r>
               <w:t>Ensihoitopäällikkö</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67C4D779" w14:textId="367F2293" w:rsidR="3E3FAEB8" w:rsidRDefault="27E3C47C" w:rsidP="7FAFEC27">
@@ -9201,106 +9292,253 @@
       </w:r>
       <w:r w:rsidR="00D47D00">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ten käytön periaatteet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA4DEC5" w14:textId="77777777" w:rsidR="00DB0C7B" w:rsidRDefault="00DB0C7B" w:rsidP="729C1BD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CB41211" w14:textId="77777777" w:rsidR="00DB0C7B" w:rsidRDefault="00DB0C7B" w:rsidP="00DB0C7B">
-[...18 lines deleted...]
-        <w:r w:rsidRPr="7E71DF58">
+    <w:p w14:paraId="0C932738" w14:textId="253D5801" w:rsidR="000D55B9" w:rsidRPr="00C16AC9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueen urapalvelut </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>julkaisee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> työpaikkailmoituksia sisäisessä intrassa (Satasessa) ja internetissä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3101538A" w14:textId="3D65F50E" w:rsidR="000D55B9" w:rsidRPr="00C16AC9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toimialueet voivat palkata henkilöitä sijaisuuksiin myös suoraan sopimalla tai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Sotender</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-sovelluksella. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Lue lisää</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="000D55B9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Rekrytoinnin käsikirja</w:t>
+          <w:t>Sovellus sijaisten hankintaan (</w:t>
         </w:r>
-        <w:r w:rsidR="43AAF9F0" w:rsidRPr="7E71DF58">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000D55B9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Sotender</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="000D55B9">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>). (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="1AEE95E0" w14:textId="77777777" w:rsidR="000D55B9" w:rsidRPr="00C16AC9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D9A6203" w14:textId="77777777" w:rsidR="000D55B9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16AC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Päätöksen henkilöstövalinnasta tekee sijaisuuksissa esihenkilö, vakituisissa työsuhteissa päällikkö.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E03BF7" w14:textId="77777777" w:rsidR="000D55B9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693DD4F0" w14:textId="3971968B" w:rsidR="000D55B9" w:rsidRPr="00C16AC9" w:rsidRDefault="00DB0C7B" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C338F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sata-alueelle on laadittu rekrytoinnin käsikirja, johon on koottu rekrytointia koskevien lakien ja asetusten asiasisältöjä sekä Sata-alueen hallinnollisia toimintatapaohje</w:t>
+      </w:r>
+      <w:r w:rsidR="000D55B9">
+        <w:t xml:space="preserve">ita </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="000D55B9" w:rsidRPr="00C16AC9">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Rekrytoinnin käsikirja (Linkki ammattilaiselle, vaatii kirjautumisen IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000D55B9">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="423461DE" w14:textId="77777777" w:rsidR="001F14DD" w:rsidRDefault="001F14DD" w:rsidP="001F14DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="059787E0" w14:textId="77777777" w:rsidR="005E74E4" w:rsidRDefault="00634AAC" w:rsidP="005E74E4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vuokratyö ja alihankinta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B80C16F" w14:textId="09342EC7" w:rsidR="008E1012" w:rsidRPr="005E74E4" w:rsidRDefault="4D82DF80" w:rsidP="005E74E4">
+    <w:p w14:paraId="486CD4E8" w14:textId="77777777" w:rsidR="00A85CF5" w:rsidRDefault="00A85CF5" w:rsidP="00A85CF5">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B80C16F" w14:textId="2D8E7F25" w:rsidR="008E1012" w:rsidRPr="005E74E4" w:rsidRDefault="4D82DF80" w:rsidP="005E74E4">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005E74E4">
         <w:t>Yhteispäivystyksen yleislääketieteen linja on osittain ostopalvelua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A70B907" w14:textId="1EEC7743" w:rsidR="49985261" w:rsidRPr="005E74E4" w:rsidRDefault="49985261" w:rsidP="00BC5027">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005E74E4">
         <w:t>116 117 päivystysapu on toistaiseksi ostopalvelua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CB40A21" w14:textId="7F965320" w:rsidR="49985261" w:rsidRPr="00A9461C" w:rsidRDefault="1C7ACB3A" w:rsidP="00BC5027">
       <w:pPr>
@@ -9329,1659 +9567,743 @@
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E9C754" w14:textId="40D44219" w:rsidR="5746F21D" w:rsidRPr="001F14DD" w:rsidRDefault="49985261" w:rsidP="5746F21D">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005E74E4">
         <w:t>Hengityshalvaustiimeistä osa ostopalveluna</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CCAF84" w14:textId="77777777" w:rsidR="00F6118A" w:rsidRDefault="00F6118A" w:rsidP="3A4016A3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60144336" w14:textId="7F95E705" w:rsidR="005570DA" w:rsidRDefault="00970B0F" w:rsidP="3A4016A3">
+    <w:p w14:paraId="60144336" w14:textId="45EE6C9F" w:rsidR="005570DA" w:rsidRDefault="00970B0F" w:rsidP="3A4016A3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon </w:t>
       </w:r>
       <w:r w:rsidRPr="00970B0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ammattioikeudet</w:t>
       </w:r>
-    </w:p>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">. Ammattihenkilön ammattipätevyyden voi tarkistaa luotettavasti sosiaali- ja terveydenhuollon ammattihenkilöiden keskusrekisterin julkisesta tietopalvelusta JulkiTerhikistä tai </w:t>
+      <w:r w:rsidR="000D55B9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja kielitaito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D37EF3" w14:textId="1BA928A3" w:rsidR="000D55B9" w:rsidRPr="000D55B9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc149034022"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc45556465"/>
+      <w:r w:rsidRPr="000D55B9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon ammattioikeudet varmistetaan rekrytoinnin yhteydessä tarkistamalla sosiaali- ja terveydenhuollon ammattihenkilöiden ammattioikeuksia koskevat rekisteritiedot (esimerkiksi JulkiTerhikki, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006327D6" w:rsidRPr="006327D6">
-        <w:t>JulkiSuosikista</w:t>
+      <w:r w:rsidRPr="000D55B9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>JulkiSuosikki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006327D6" w:rsidRPr="006327D6">
-[...9 lines deleted...]
-        <w:r w:rsidR="00DB3A4C" w:rsidRPr="00DB3A4C">
+      <w:r w:rsidRPr="000D55B9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>, rikosrekisteri), tutkintotodistukset sekä muut kyseiseen tehtävään vaadittavat luvat ja todistukset esimerkiksi valtionhallinnon kielitutkinto tai yleinen kielitutkinto).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FE424B" w14:textId="4388AA60" w:rsidR="000D55B9" w:rsidRPr="000D55B9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D55B9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="000D55B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Sosiaali- ja terveydenhuollon ammattioikeudet - Lupa- ja valvontavirasto</w:t>
+          <w:t>Ulkomaalaisen työntekijän palkkaaminen (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DB3A4C" w:rsidRPr="00DB3A4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004C5800">
+    </w:p>
+    <w:p w14:paraId="554202C6" w14:textId="77777777" w:rsidR="000D55B9" w:rsidRPr="000D55B9" w:rsidRDefault="000D55B9" w:rsidP="000D55B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D55B9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="000D55B9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Rekrytoinnin käsikirja (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6EA473B2" w14:textId="3C40F23B" w:rsidR="00970B0F" w:rsidRPr="00A85CF5" w:rsidRDefault="00EA22DA" w:rsidP="00D001E9">
+      <w:r w:rsidRPr="00A85CF5">
         <w:t>Akuuttialueella noudatetaan Satakunnan hyvinvointialueen edellä kuvattuja ohjeistuksia</w:t>
       </w:r>
-      <w:r w:rsidR="004C5800" w:rsidRPr="004C5800">
+      <w:r w:rsidR="004C5800" w:rsidRPr="00A85CF5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F320765" w14:textId="28A3D5E0" w:rsidR="00970B0F" w:rsidRPr="007D116F" w:rsidRDefault="00970B0F" w:rsidP="007D116F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D116F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Koulutus, osaaminen ja ammattitaito </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F66ACE" w14:textId="55E57DCC" w:rsidR="67349456" w:rsidRDefault="14D5A8B1" w:rsidP="00A544F8">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="77E22CFE" w14:textId="017E514E" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc149034023"/>
       <w:bookmarkStart w:id="31" w:name="_Toc45556466"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
-      <w:r w:rsidRPr="729C1BD1">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="729C1BD1">
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Osaava henkilöstö on lähtökohta vaikuttavien palveluiden toteuttamiselle.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="68973989" w:rsidRPr="729C1BD1">
-[...434 lines deleted...]
-        <w:r w:rsidR="259878E8" w:rsidRPr="41772A32">
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Esihenkilön tehtävänä on varmistaa henkilöstön nykyinen ja tuleva osaaminen palvelujen toteuttamiseksi. Osaamista kehitetään muun muassa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE50B6D" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:lastRenderedPageBreak/>
+        <w:t>sisäisellä ja ulkoisella koulutuksella,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF437E0" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:t>perehdytyksellä,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57108010" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:t>mentoroinnilla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0DD109" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:t>työkierrolla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40191D56" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:t>simulaatio-oppimisella,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8748A2" w14:textId="6FE53F86" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:t>verkkokoulutuksilla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CD24A6" w14:textId="48C2F40F" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueen osaamisen kehittäminen perustuu </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="003E2836">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>O</w:t>
+          <w:t>koulutussuunnitelmaan (Linkki ammattilaiselle, vaatii kirjautumisen, IMS),</w:t>
         </w:r>
-        <w:r w:rsidRPr="41772A32">
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jonka laativat vuosittain henkilöstön kehittämispalvelut yhdessä toimialueiden,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>professiojohtajien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>TKIO:n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kanssa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D03A8E7" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lisätietoa: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="003E2836">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>saamisen</w:t>
+          <w:t>Oppimisen ja osaamisen kompassista (Linkki ammattilaiselle, vaatii kirjautumisen, Satanen) </w:t>
         </w:r>
-        <w:r w:rsidRPr="5FEF433B">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="61EF3188" w14:textId="1E1F321B" w:rsidR="00970B0F" w:rsidRPr="00AC0CB3" w:rsidRDefault="00A556E7" w:rsidP="00970B0F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00970B0F" w:rsidRPr="00970B0F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>erehdyttämi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>nen, ammattitaidon ylläpito</w:t>
+      </w:r>
+      <w:r w:rsidR="00970B0F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja täydennyskoulutus</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p w14:paraId="4B65F6B8" w14:textId="1913B505" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Suunnitelmallinen ja laadukkaasti toteutettu perehdytys lisää rekrytoinnin onnistumista. Työturvallisuuslaki (738/2002) velvoittaa, että työntekijä perehdytetään riittävästi työtehtäviin, työympäristöön sekä työssä käytettäviin välineisiin ennen uuden työn aloitusta sekä työtehtävien tai -välineiden muuttuessa. Esihenkilö vastaa, että perehdytys toteutetaan suunnitellusti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF1660F" w14:textId="24144830" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Sata-alueella perehdytys sisältää:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE53825" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:t>henkilökohtaisen perehdytyssuunnitelman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A7D674" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:t>perehdytystä kasvokkain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDB1974" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:t>verkkokursseja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336C2D9D" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:t>itseopiskelumateriaaleja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581EBBE5" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:t>seurantakeskustelun</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BC08CB" w14:textId="1EBC49AA" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="0032693A">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:t>sähköisen palautteen perehdyttäjälle</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAA5274" w14:textId="3862AEA3" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId63" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="003E2836">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve"> kehittämisen sivuilta</w:t>
+          <w:t>Satasen Perehdytys-sivuilta (Linkki ammattilaisille.)</w:t>
         </w:r>
-        <w:r w:rsidR="4938AAB4" w:rsidRPr="05E90FF8">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4D29E589" w14:textId="3CD27FAD" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Työnantaja mahdollistaa täydennyskoulutukset. Esihenkilö vastaa yksikkönsä koulutuksista ja koulutusmäärärahojen riittävyydestä, pätevyysvaatimuksista ja työelämäkeskustelujen järjestämisestä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5797DA" w14:textId="7278EF3B" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Esihenkilö huolehtii myös koulutuksessa saavutetun tiedon jakamisesta työpaikalla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A78C9B4" w14:textId="247E8D0B" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lue lisää </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="003E2836">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
+          <w:t>Koulutusohjeesta. (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="5FEF433B">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="29A05682" w14:textId="77777777" w:rsidR="000B1964" w:rsidRDefault="003E2836" w:rsidP="000B1964">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2836">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Henkilöstö saa lisätietoa koulutuksista Talentin koulutuskalenterista, linkki Satasessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27962DB6" w14:textId="03E6B9B8" w:rsidR="00A556E7" w:rsidRPr="00496E79" w:rsidRDefault="4C232741" w:rsidP="0C2931B0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7CE9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Akuuttivastuualueella e</w:t>
+      </w:r>
+      <w:r w:rsidR="4C0AAC4B" w:rsidRPr="00AB7CE9">
+        <w:t>sihenkilöt seuraavat jatkuvasti henkilöstön osaamista ja verkkokoulutusten suorit</w:t>
+      </w:r>
+      <w:r w:rsidR="46F59DD3" w:rsidRPr="00AB7CE9">
+        <w:t xml:space="preserve">uksia. Uudet työntekijät saavat oman </w:t>
+      </w:r>
+      <w:r w:rsidR="5952F367" w:rsidRPr="00AB7CE9">
+        <w:t xml:space="preserve">osaamistason mukaisen </w:t>
+      </w:r>
+      <w:r w:rsidR="0BD2E291" w:rsidRPr="00AB7CE9">
+        <w:t xml:space="preserve">sekä kirjallisen että suullisen </w:t>
+      </w:r>
+      <w:r w:rsidR="5952F367" w:rsidRPr="00AB7CE9">
+        <w:t>perehdytyksen</w:t>
+      </w:r>
+      <w:r w:rsidR="2BDCB702" w:rsidRPr="00AB7CE9">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="028349B2" w:rsidRPr="00AB7CE9">
+        <w:t xml:space="preserve"> Perehdytysasioita varten on valittu perehdytysvastaavat eri yksiköiden henkilöstöstä.</w:t>
+      </w:r>
+      <w:r w:rsidR="5420F757" w:rsidRPr="00AB7CE9">
+        <w:t xml:space="preserve"> Erilaisin säännöllisin koulutuksin pyritään ylläpitämään osaamista sekä perehdyttämään uusia asioita.</w:t>
+      </w:r>
+      <w:r w:rsidR="22503E11" w:rsidRPr="00AB7CE9">
+        <w:t xml:space="preserve"> Yksiköissä on koulutusvastaavia ja myös Akuutti alueen hoitotyön kliininen asiantuntija osallistuu osaamista ylläpitävään kouluttamiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AF8D64" w14:textId="77777777" w:rsidR="000B1964" w:rsidRPr="000B1964" w:rsidRDefault="000B1964" w:rsidP="000B1964">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00020F92">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...83 lines deleted...]
-    <w:p w14:paraId="65B3D4BE" w14:textId="1759EA9C" w:rsidR="29C8C331" w:rsidRPr="00DA5F10" w:rsidRDefault="29C8C331" w:rsidP="00BC5027">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sote-alan opiskelijoiden oikeus työskennellä tilapäisesti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561E56E4" w14:textId="20C34519" w:rsidR="000B1964" w:rsidRPr="000B1964" w:rsidRDefault="000B1964" w:rsidP="000B1964">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:t>Työnantaja arvioi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F8418B" w14:textId="77777777" w:rsidR="000B1964" w:rsidRPr="000B1964" w:rsidRDefault="000B1964" w:rsidP="000B1964">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA5F10">
-[...21 lines deleted...]
-    <w:p w14:paraId="236A8A4E" w14:textId="6C8FD804" w:rsidR="779D392E" w:rsidRPr="00DA5F10" w:rsidRDefault="779D392E" w:rsidP="00BC5027">
+      <w:r w:rsidRPr="000B1964">
+        <w:t>opiskelijan valmiudet ja edellytykset suoriutua tarjotuista tehtävistä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F74DBC" w14:textId="77777777" w:rsidR="000B1964" w:rsidRPr="000B1964" w:rsidRDefault="000B1964" w:rsidP="000B1964">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA5F10">
-[...93 lines deleted...]
-    <w:p w14:paraId="3993ABE8" w14:textId="2F613130" w:rsidR="005570DA" w:rsidRPr="004B504D" w:rsidRDefault="1E9AFC8C" w:rsidP="318CBC6D">
+      <w:r w:rsidRPr="000B1964">
+        <w:t>onko opiskelijan kielitaito riittävä, jos hänen äidinkielensä ei ole suomi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08946DE7" w14:textId="77777777" w:rsidR="000B1964" w:rsidRPr="000B1964" w:rsidRDefault="000B1964" w:rsidP="000B1964">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="766688DF" w14:textId="0336F933" w:rsidR="5A870322" w:rsidRPr="004B504D" w:rsidRDefault="5A870322" w:rsidP="17E9718E">
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:t>Opiskelijalle nimetään kirjallisesti ohjaaja, joka työskentelee samassa yksikössä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11754897" w14:textId="41E4B89E" w:rsidR="000B1964" w:rsidRPr="000B1964" w:rsidRDefault="000B1964" w:rsidP="000B1964">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...58 lines deleted...]
-        <w:r w:rsidR="7EFE4D2B" w:rsidRPr="004B504D">
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:t>Sata-alue varmistaa nämä asiat myös vuokrafirman kautta tulevien opiskelijoiden kohdalla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A74EEA" w14:textId="7E8B61EE" w:rsidR="000B1964" w:rsidRPr="000B1964" w:rsidRDefault="000B1964" w:rsidP="000B1964">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:t>Lue lisää: (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="000B1964">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...488 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Sosiaali- ja terveydenhuollon opiskelijana työskentely - Lupa- ja valvontavirasto</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DB3A4C" w:rsidRPr="00DB3A4C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000B1964">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDF7460" w14:textId="3B9F89C0" w:rsidR="00A53166" w:rsidRPr="00E61165" w:rsidRDefault="00AF14A8" w:rsidP="5535B2A7">
+    <w:p w14:paraId="628B26C5" w14:textId="77777777" w:rsidR="000B1964" w:rsidRPr="000B1964" w:rsidRDefault="000B1964" w:rsidP="000B1964">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...112 lines deleted...]
-      <w:hyperlink r:id="rId64">
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:t xml:space="preserve">Jos opiskelijan työtehtäviin kuuluu lääkehoitoa, siitä ohjeistetaan erikseen: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66" w:tgtFrame="_blank" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="12F4419C" w:rsidRPr="00E61165">
+        <w:r w:rsidRPr="000B1964">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>LOVe</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="12F4419C" w:rsidRPr="00E61165">
+        <w:r w:rsidRPr="000B1964">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t xml:space="preserve"> opiskelijat (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
+          <w:t> opiskelijat (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C4108C3" w14:textId="6E7D1571" w:rsidR="00E61165" w:rsidRPr="0013666F" w:rsidRDefault="58F6E6FC" w:rsidP="6AF41AE7">
+    <w:p w14:paraId="2C4108C3" w14:textId="4438F42D" w:rsidR="00E61165" w:rsidRPr="0013666F" w:rsidRDefault="58F6E6FC" w:rsidP="6AF41AE7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0013666F">
         <w:t>Hoitotyön o</w:t>
       </w:r>
       <w:r w:rsidR="51B51B59" w:rsidRPr="0013666F">
         <w:t>piskelijalla tulee olla riittävä opintopistemäärä suoritettuna, jotta hän voi työskennellä yksikössä. Lääk</w:t>
       </w:r>
       <w:r w:rsidR="41E32831" w:rsidRPr="0013666F">
         <w:t xml:space="preserve">itsemisoikeutta ei Akuutti vastuualueella ole myönnetty, kuin valmistuneille </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="6878A695" w:rsidRPr="0013666F">
         <w:t>LOVe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="6878A695" w:rsidRPr="0013666F">
         <w:t xml:space="preserve">-luvat suorittaneille </w:t>
       </w:r>
       <w:r w:rsidR="41E32831" w:rsidRPr="0013666F">
         <w:t>henkilöille. Opiskelijalle nimetään myös mentori</w:t>
       </w:r>
       <w:r w:rsidR="1F2A0814" w:rsidRPr="0013666F">
         <w:t>/opiskelijaohjaaja</w:t>
@@ -11083,190 +10405,198 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Opiskelij</w:t>
       </w:r>
       <w:r w:rsidR="7623F981" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidR="3209A90E" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>valmiudet,</w:t>
       </w:r>
       <w:r w:rsidR="7A01E44A" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> soveltuvuuden ja riittävien edellytysten toteutuminen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1EC2B8D1" w:rsidRPr="0013666F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7A01E44A" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> suoriutua sijaisen tehtävistä</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="7A01E44A" w:rsidRPr="0013666F">
+        <w:lastRenderedPageBreak/>
+        <w:t>soveltuvuuden ja riittävien edellytysten toteutuminen</w:t>
+      </w:r>
+      <w:r w:rsidR="1EC2B8D1" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> arvioidaan työhaastattelu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1EB65C70" w:rsidRPr="0013666F">
+        <w:t xml:space="preserve"> suoriutua sijaisen tehtävistä</w:t>
+      </w:r>
+      <w:r w:rsidR="7A01E44A" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ssa. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1F89A154" w:rsidRPr="0013666F">
+        <w:t xml:space="preserve"> arvioidaan työhaastattelu</w:t>
+      </w:r>
+      <w:r w:rsidR="1EB65C70" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1EB65C70" w:rsidRPr="0013666F">
+        <w:t xml:space="preserve">ssa. </w:t>
+      </w:r>
+      <w:r w:rsidR="1F89A154" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pintorekisteriotteet tarkistetaa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3FB05E0F" w:rsidRPr="0013666F">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="1EB65C70" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">n. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="7A01E44A" w:rsidRPr="0013666F">
+        <w:t>pintorekisteriotteet tarkistetaa</w:t>
+      </w:r>
+      <w:r w:rsidR="3FB05E0F" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lisäksi t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0013666F">
+        <w:t xml:space="preserve">n. </w:t>
+      </w:r>
+      <w:r w:rsidR="7A01E44A" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ilapäisesti sosiaalityöntekijän ammatissa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="13488106" w:rsidRPr="0013666F">
+        <w:t>Lisäksi t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0013666F">
+        <w:t>ilapäisesti sosiaalityöntekijän ammatissa</w:t>
+      </w:r>
+      <w:r w:rsidR="13488106" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="576DC783" w:rsidRPr="0013666F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>y</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0013666F">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="576DC783" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>öskentel</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="73CC397F" w:rsidRPr="0013666F">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>evälle</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="6A43FDD8" w:rsidRPr="0013666F">
+        <w:t>öskentel</w:t>
+      </w:r>
+      <w:r w:rsidR="73CC397F" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="73CC397F" w:rsidRPr="0013666F">
+        <w:t>evälle</w:t>
+      </w:r>
+      <w:r w:rsidR="6A43FDD8" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nimetään</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0013666F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="73CC397F" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="783CCC9E" w:rsidRPr="0013666F">
+        <w:t>nimetään</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">aina </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0013666F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="783CCC9E" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ohjaajaksi laillistettu sosiaalityöntekijä, jonka johdon ja valvonnan alaisena </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="406B42FC" w:rsidRPr="0013666F">
+        <w:t xml:space="preserve">aina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>opiskelija</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0013666F">
+        <w:t xml:space="preserve">ohjaajaksi laillistettu sosiaalityöntekijä, jonka johdon ja valvonnan alaisena </w:t>
+      </w:r>
+      <w:r w:rsidR="406B42FC" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>opiskelija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013666F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> työskentelee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3899FF46" w14:textId="38FEFD75" w:rsidR="64388765" w:rsidRPr="0013666F" w:rsidRDefault="64388765" w:rsidP="3818BBAD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="336"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hyvinvointialueen tuottamassa ensihoidossa työntekijä tarvitsee voimassa olevan Sote kortin kirjautuakseen työasemille. Sote korti</w:t>
       </w:r>
       <w:r w:rsidR="1AF15C4D" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n saamisen</w:t>
@@ -11333,341 +10663,347 @@
       <w:r w:rsidR="36F3B976" w:rsidRPr="1EC52622">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="131C2DCF" w:rsidRPr="1EC52622">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="7626FB79" w:rsidRPr="1EC52622">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>yöskentelyn asianmukaisuuden seuranta</w:t>
       </w:r>
       <w:r w:rsidR="131C2DCF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46727A44" w14:textId="77777777" w:rsidR="00DB3A4C" w:rsidRPr="00DB3A4C" w:rsidRDefault="00DB3A4C" w:rsidP="00DB3A4C">
+    <w:p w14:paraId="46727A44" w14:textId="27130B66" w:rsidR="00DB3A4C" w:rsidRPr="00DB3A4C" w:rsidRDefault="00DB3A4C" w:rsidP="00DB3A4C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3A4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Jokainen työntekijä vastaa omasta toiminnastaan työpaikalla. Toiminta pitää olla ammatillista ja asiallista. Työnantaja huolehtii siitä, että työ ja toiminta ovat asianmukaisia. Esihenkilö tarkkailee työympäristöä, työyhteisöä ja työtapoja. Esihenkilö puuttuu ja ratkaisee poikkeavat ja puutteelliset tilanteet.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB3A4C">
+    </w:p>
+    <w:p w14:paraId="30C9508E" w14:textId="77777777" w:rsidR="00DB3A4C" w:rsidRPr="00DB3A4C" w:rsidRDefault="00DB3A4C" w:rsidP="00DB3A4C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:br/>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3A4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Työnjohdolliset menettelyt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="00DB3A4C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Työnjohdollinen menettely (Linkki ammattilaisille, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="362426DC" w14:textId="77777777" w:rsidR="00DB3A4C" w:rsidRPr="00DB3A4C" w:rsidRDefault="00DB3A4C" w:rsidP="00DB3A4C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3A4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Työkykyä tuetaan työkyvyn tuki -ohjelman mukaisesti </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="00DB3A4C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Työkyvyn tuki – ohjelma (Linkki ammattilaisille, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23F3A682" w14:textId="46E6E027" w:rsidR="00DB3A4C" w:rsidRPr="00DB3A4C" w:rsidRDefault="00DB3A4C" w:rsidP="00DB3A4C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3A4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Työyhteisön toimivuutta tuetaan Toimiva työyhteisö mallin avulla </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67">
+      <w:hyperlink r:id="rId69">
         <w:r w:rsidRPr="00DB3A4C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve">Toimiva työyhteisö -malli (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB3A4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4FFC1A" w14:textId="17BF66D4" w:rsidR="00E61165" w:rsidRPr="00496E79" w:rsidRDefault="22163925" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0013666F">
-        <w:lastRenderedPageBreak/>
         <w:t>Esihenkilöt huolehtivat alaistensa osaamisvaatimusten toteu</w:t>
       </w:r>
       <w:r w:rsidR="6DDEC19D" w:rsidRPr="0013666F">
         <w:t>tumisesta ja puuttuvat tarvittaessa epäkohtiin. Osaamista seurataan muun muassa simulaatioharjoitt</w:t>
       </w:r>
       <w:r w:rsidR="2F5623F4" w:rsidRPr="0013666F">
         <w:t>elun</w:t>
       </w:r>
       <w:r w:rsidR="6DDEC19D" w:rsidRPr="0013666F">
         <w:t>, potilaspa</w:t>
       </w:r>
       <w:r w:rsidR="2214A549" w:rsidRPr="0013666F">
         <w:t>lautteiden</w:t>
       </w:r>
       <w:r w:rsidR="6DDEC19D" w:rsidRPr="0013666F">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="6DDEC19D" w:rsidRPr="0013666F">
         <w:t>haipro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="6DDEC19D" w:rsidRPr="0013666F">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="17F4BD1F" w:rsidRPr="0013666F">
         <w:t>ilmoitusten sekä muistutusten keinoin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4998838D" w14:textId="53D49D2A" w:rsidR="00A556E7" w:rsidRDefault="00A556E7" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0396C5B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rikostaustan selvittäminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007DC875" w14:textId="77777777" w:rsidR="00E9214D" w:rsidRPr="00E9214D" w:rsidRDefault="00E9214D" w:rsidP="00E9214D">
+    <w:p w14:paraId="007DC875" w14:textId="5322FA08" w:rsidR="00E9214D" w:rsidRPr="00E9214D" w:rsidRDefault="00E9214D" w:rsidP="00E9214D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9214D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lasten, iäkkäiden ja vammaisten henkilöiden kanssa työskentelevien rikosrekisteriote tarkistetaan edellytysten täyttyessä rekrytoinnin yhteydessä. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6AE2E981" w14:textId="4398F4D7" w:rsidR="00E75705" w:rsidRPr="003A5390" w:rsidRDefault="00E9214D" w:rsidP="00E9214D">
+        <w:t xml:space="preserve">Lasten, iäkkäiden ja vammaisten henkilöiden kanssa työskentelevien rikosrekisteriote tarkistetaan rekrytoinnin yhteydessä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE2E981" w14:textId="3903F1F5" w:rsidR="00E75705" w:rsidRPr="003A5390" w:rsidRDefault="000B1964" w:rsidP="00E9214D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9214D">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Työhön valitun henkilön tulee toimittaa nähtäväksi rikosrekisteriote ennen lopullista nimittämistä tai työsopimuksen tekemistä tai ehdotetun menettelyn piiriin kuuluvia tehtäviä ensi kertaa henkilölle annettaessa. Tehtävään valittu työntekijä/viranhaltija tilaa itse rikosrekisteriotteen Oikeusrekisterikeskukselta ja esittää sen rekrytoivalle esihenkilölle ennen työsopimuksen allekirjoittamista tai ennen virkamääräystä. Rikosrekisteriotteen esittäminen dokumentoidaan palkka- ja henkilöstöhallinnon järjestelmään.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Lue lisää:</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6B29" w:rsidRPr="003A5390">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B6B29" w:rsidRPr="003A5390">
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId68">
+      <w:hyperlink r:id="rId70">
         <w:r w:rsidR="3751A639" w:rsidRPr="3BC02C15">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t xml:space="preserve">Toimintaohje Rikosrekisteriote (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
+          <w:t>Toimintaohje Rikosrekisteriote (Linkki ammattilaiselle, vaatii kirjautumisen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>, IMS</w:t>
+        </w:r>
+        <w:r w:rsidR="3751A639" w:rsidRPr="3BC02C15">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t xml:space="preserve">) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47994E1C" w14:textId="6D2DEE9B" w:rsidR="00EA5515" w:rsidRPr="006A7AB8" w:rsidRDefault="00F419D6" w:rsidP="1EC52622">
+    <w:p w14:paraId="47994E1C" w14:textId="3D30D425" w:rsidR="00EA5515" w:rsidRPr="006A7AB8" w:rsidRDefault="00F419D6" w:rsidP="1EC52622">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="336"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7AB8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="002E5EB4" w:rsidRPr="006A7AB8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">osiaali- ja kriisipäivystyksessä </w:t>
       </w:r>
       <w:r w:rsidR="5E332F42" w:rsidRPr="006A7AB8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>tarkistetaan rikosrekisteriote työ- ja virkasuhteissa, jotka kestävät yhden vuoden aikana vähintään kolme kuukautta ja johon pysyväisluontoisesti ja olennaisesti kuuluu työskentelyä lasten, iäkkäiden ja/tai vammaisten henkilöiden kanssa. Rikosrekisteriote pyydetään, kun henkilö ensimmäisen kerran otetaan tai nimitetään työ- tai virkasuhteeseen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E5EB4" w:rsidRPr="006A7AB8">
+        <w:t xml:space="preserve">tarkistetaan rikosrekisteriote työ- ja virkasuhteissa, jotka kestävät yhden vuoden aikana vähintään kolme kuukautta ja johon pysyväisluontoisesti ja olennaisesti kuuluu työskentelyä lasten, iäkkäiden ja/tai vammaisten henkilöiden kanssa. </w:t>
+      </w:r>
+      <w:r w:rsidR="5E332F42" w:rsidRPr="006A7AB8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rikosrekisteriote pyydetään, kun henkilö ensimmäisen kerran otetaan tai nimitetään työ- tai virkasuhteeseen</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5EB4" w:rsidRPr="006A7AB8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFE369C" w14:textId="550D5D77" w:rsidR="00EA5515" w:rsidRDefault="06997DC7" w:rsidP="603E3B13">
+    <w:p w14:paraId="1AB36DDD" w14:textId="44E1B499" w:rsidR="00935A1D" w:rsidRDefault="06997DC7" w:rsidP="603E3B13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006A7AB8">
         <w:t xml:space="preserve">Ensihoidossa on käytössä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7AB8">
         <w:t>Kejo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A7AB8">
         <w:t xml:space="preserve"> järjestelmä, joka toimii </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7AB8">
         <w:t>Tuve</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A7AB8">
         <w:t xml:space="preserve"> verkossa. </w:t>
       </w:r>
       <w:r w:rsidR="38B82ABC" w:rsidRPr="006A7AB8">
         <w:t xml:space="preserve">Valtion tieto- ja viestintätekniikkakeskus (Valtori) </w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AB8">
         <w:t xml:space="preserve">edellyttää suppean </w:t>
       </w:r>
       <w:r w:rsidR="75CB4291" w:rsidRPr="006A7AB8">
         <w:t>turvallisuusselvityksen tekemistä. Satakunnan hyvinvoint</w:t>
       </w:r>
       <w:r w:rsidR="39F3ABB5" w:rsidRPr="006A7AB8">
         <w:t xml:space="preserve">ialueen valmiusjohtaja päättää työntekijän kelvollisuudesta toimia ammatissaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB36DDD" w14:textId="77777777" w:rsidR="00935A1D" w:rsidRPr="006A7AB8" w:rsidRDefault="00935A1D" w:rsidP="603E3B13">
+    <w:p w14:paraId="48B26C10" w14:textId="77777777" w:rsidR="0011320B" w:rsidRPr="006A7AB8" w:rsidRDefault="0011320B" w:rsidP="603E3B13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4453DDAE" w14:textId="4C735ABD" w:rsidR="00EA5515" w:rsidRDefault="08CBFB22" w:rsidP="00864375">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc45556464"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc221540987"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc229404983"/>
       <w:r>
         <w:t xml:space="preserve">2.6 </w:t>
       </w:r>
       <w:r w:rsidR="09F7D95C">
         <w:t>Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="6B36B783" w14:textId="77777777" w:rsidR="00935A1D" w:rsidRPr="00B32746" w:rsidRDefault="00935A1D" w:rsidP="1EC52622">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkEnd w:id="32"/>
     <w:p w14:paraId="7F2BE993" w14:textId="1665F83B" w:rsidR="3440CB45" w:rsidRPr="00C16CF5" w:rsidRDefault="3440CB45" w:rsidP="1EC52622">
       <w:pPr>
         <w:rPr>
@@ -11751,164 +11087,164 @@
       </w:r>
       <w:r w:rsidR="0710F26E" w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0C86E6F7" w:rsidRPr="00C16CF5">
         <w:t>potilasmäärään ja potilas</w:t>
       </w:r>
       <w:r w:rsidR="26B2802B" w:rsidRPr="00C16CF5">
         <w:t>virtoihin</w:t>
       </w:r>
       <w:r w:rsidR="7E910C3A" w:rsidRPr="00C16CF5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="26B2802B" w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="12F3598C" w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve">Henkilöstön riittävyys varmistetaan poistumatilanteissa esihenkilön tai vuorovastaavan toimesta kartoittamalla varahenkilöstön </w:t>
       </w:r>
       <w:r w:rsidR="02FF6AB3" w:rsidRPr="00C16CF5">
         <w:t>tai toisten yksiköiden vapaata resurssia tai kutsumalla työntekijöitä töihin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5899883F" w14:textId="54DE5CE1" w:rsidR="1EC52622" w:rsidRDefault="228B969C" w:rsidP="1EC52622">
       <w:r w:rsidRPr="00C16CF5">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ensihoidossa </w:t>
       </w:r>
       <w:r w:rsidR="741BF21B" w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve">on käytössä erillinen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="741BF21B" w:rsidRPr="00C16CF5">
         <w:t>SecApp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="741BF21B" w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve"> järjestelmä lisäresurssin hälyttämiseen. Tarvittaessa </w:t>
       </w:r>
       <w:r w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve">voidaan </w:t>
       </w:r>
       <w:r w:rsidR="3C9C51E5" w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve">käyttää perustason ensihoidon pelastajia sijaisina äkillisissä puutoksissa. </w:t>
       </w:r>
       <w:r w:rsidR="4514E8E2" w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve">Tästä sopivat ensihoidon kenttäjohtaja ja päivystävä palomestari erikseen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E4437A" w14:textId="77777777" w:rsidR="00121AB7" w:rsidRPr="00603553" w:rsidRDefault="00121AB7" w:rsidP="1EC52622"/>
     <w:p w14:paraId="46CA8BE5" w14:textId="76BA16B0" w:rsidR="004751EB" w:rsidRPr="00864375" w:rsidRDefault="00200094" w:rsidP="00864375">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc221540988"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc229404984"/>
       <w:r w:rsidRPr="00864375">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="006C4EB4" w:rsidRPr="00864375">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002D7ABD" w:rsidRPr="00864375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D668F" w:rsidRPr="00864375">
         <w:t>Monialainen yhteistyö ja palvelun koordinointi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="606B1906" w14:textId="77777777" w:rsidR="00935A1D" w:rsidRPr="00935A1D" w:rsidRDefault="00935A1D" w:rsidP="00935A1D"/>
     <w:p w14:paraId="72A6E649" w14:textId="2994CCF4" w:rsidR="004751EB" w:rsidRPr="00FA2C6C" w:rsidRDefault="004751EB" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2C6C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon ammattilaisilla on lainsäädännön määrittämä velvollisuus tehdä monialaista yhteistyötä potilaan tai asiakkaan palveluntarpeen arvioinnissa sekä palveluiden antamisessa. Monialainen yhteistyö toteutetaan asiakkaan tai potilaan suostumuksella ja palvelujen tulee muodostaa asiakkaan tai potilaan etujen mukainen kokonaisuus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4CB3BF" w14:textId="25945183" w:rsidR="009D5D29" w:rsidRPr="0085119A" w:rsidRDefault="35A79F4E" w:rsidP="009D5D29">
       <w:r w:rsidRPr="0085119A">
         <w:t xml:space="preserve">Yhteistyö muiden toimijoiden kanssa varmistetaan säännöllisillä kokouksilla ja yhteistyöfoorumeissa. </w:t>
       </w:r>
       <w:r w:rsidR="144B7E7D" w:rsidRPr="0085119A">
         <w:t>Akuutti palveluissa n</w:t>
       </w:r>
       <w:r w:rsidR="08C08409" w:rsidRPr="0085119A">
         <w:t>oudatetaan yhteisesti sovittuja toimintamalleja</w:t>
       </w:r>
       <w:r w:rsidR="7794D692" w:rsidRPr="0085119A">
         <w:t xml:space="preserve"> sekä potilastietojärjestelmien käytänteitä ja Kanta -palvelun käyttämistä</w:t>
       </w:r>
       <w:r w:rsidR="08C08409" w:rsidRPr="0085119A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C781FE9" w14:textId="08E6CCFF" w:rsidR="75F30341" w:rsidRDefault="7E7D1851" w:rsidP="75F30341">
       <w:r w:rsidRPr="0085119A">
+        <w:lastRenderedPageBreak/>
         <w:t>Satakunta on ollut edelläkävijä monialaisen yhteistyön kehittämisessä ensihoidon ja päivystyksen tueksi. Nykyin</w:t>
       </w:r>
       <w:r w:rsidR="143C0C3C" w:rsidRPr="0085119A">
         <w:t xml:space="preserve">en vastuualue sisältää ensihoidon ja päivystyksen lisäksi </w:t>
       </w:r>
       <w:r w:rsidR="667C6863" w:rsidRPr="0085119A">
         <w:t xml:space="preserve">kotisairaalan ja sosiaali- ja kriisipäivystyksen. Yhteistyötä tehdään </w:t>
       </w:r>
       <w:r w:rsidR="16C73841" w:rsidRPr="0085119A">
         <w:t>sote tilannekeskuksen kanssa. Ensihoidossa on vakiintuneet käytänteet, miten muiden viranomaisten kanssa tehtävä yhteist</w:t>
       </w:r>
       <w:r w:rsidR="29F5BB1B" w:rsidRPr="0085119A">
         <w:t>yö tapahtuu. Päivystyksessä on kehitetty erilaisia potilaan hoitopolkuja erikoisalo</w:t>
       </w:r>
       <w:r w:rsidR="3CF89550" w:rsidRPr="0085119A">
         <w:t xml:space="preserve">jen kanssa, esimerkiksi AVH- ja sepelvaltimotautikohtauspotilas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708AAE29" w14:textId="197286D0" w:rsidR="000B119E" w:rsidRDefault="000B119E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="375462FD" w14:textId="1B1ADC86" w:rsidR="00CC3431" w:rsidRPr="00AE16FA" w:rsidRDefault="005C7E9D" w:rsidP="7DF29A2D">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc221540989"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc229404985"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00C12B7B">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="006E4080">
         <w:t xml:space="preserve"> Toimitilat</w:t>
       </w:r>
       <w:r w:rsidR="09FE1B23">
         <w:t xml:space="preserve"> ja välineet</w:t>
       </w:r>
       <w:r w:rsidR="009550B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD3935">
         <w:t>mukaan lukien toimintay</w:t>
       </w:r>
       <w:r w:rsidR="6E3D6B33">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00CD3935">
         <w:t>päristö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
@@ -12035,79 +11371,78 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A447A8">
         <w:t xml:space="preserve">Ympäristö ja kestävä kehitys </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E5334D2" w14:textId="77777777" w:rsidR="00A447A8" w:rsidRDefault="00A447A8" w:rsidP="60F130E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C47A52C" w14:textId="48DF6C86" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="60F130E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tekniset palvelut </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>huolehtii</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> toimialueiden tarpeiden perusteella osaltaan hyvinvointialueen omaisuuden; maa-alueiden, rakennusten, tilojen, järjestelmien sekä laitteiden tarkoituksenmukaisen, turvallisen ja taloudellisesta käytön edellytyksistä, sekä vastaa lääkinnällisten laitteiden ammattimaisen käytön velvoitteista ja ylläpitää lain ja toiminnan edellyttämiä laiterekistereitä. Tekniset palvelut </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>vuokraa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> sekä vastaanottaa tilat hyvinvointialueen käyttöön, ja luovuttaa ne vuokraa vastaan toimialojen käyttöön. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D16B41" w14:textId="50FBB242" w:rsidR="00C80764" w:rsidRDefault="00AE52B4" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId69">
+      <w:hyperlink r:id="rId71">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Konsernipalvelujen toimialueen toimintasääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="5D585D1B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C92521" w14:textId="77777777" w:rsidR="003A6689" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EC476A5" w14:textId="0452E692" w:rsidR="74F01002" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
@@ -12223,50 +11558,51 @@
     </w:p>
     <w:p w14:paraId="7EB7004F" w14:textId="4DDB9DC5" w:rsidR="5746F21D" w:rsidRPr="004512D9" w:rsidRDefault="5746F21D" w:rsidP="5746F21D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29F6D34C" w14:textId="0F85B3E7" w:rsidR="5953F5A8" w:rsidRPr="00094C3F" w:rsidRDefault="5953F5A8" w:rsidP="5746F21D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00094C3F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Akuutti</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00094C3F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> vastuualueen palvelut sijoittuvat sairaalan</w:t>
       </w:r>
       <w:r w:rsidR="1BA06F48" w:rsidRPr="00094C3F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja sote-keskusten </w:t>
       </w:r>
       <w:r w:rsidRPr="00094C3F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>toimitiloihin, paloasem</w:t>
       </w:r>
       <w:r w:rsidR="4F5BDB60" w:rsidRPr="00094C3F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
@@ -12459,51 +11795,50 @@
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A356DD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lisäksi jokaisesta ympärivuorokautisesta, ja osasta päiväaikaista toimintaa tuottavista yksiköistä pitää laatia poistumisturvallisuusselvitykset A- ja B. Näiden päivitys tapahtuu 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A356DD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>vuoden välein, tai toiminnan muuttuessa. Selvityksen allekirjoittaa toimintayksikön esihenkilö ja hyväksyy vastuualuejohtaja. Kyseiset päivitykset tullaan sijoittamaan turvallisuuden vuosikelloon tehtäväksi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1884CE" w14:textId="0D307A59" w:rsidR="5746F21D" w:rsidRPr="004512D9" w:rsidRDefault="5746F21D" w:rsidP="5746F21D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D62BB43" w14:textId="5743344B" w:rsidR="1CF29B07" w:rsidRPr="00813F19" w:rsidRDefault="37955162" w:rsidP="1EC52622">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813F19">
@@ -12881,73 +12216,74 @@
     <w:p w14:paraId="09233A60" w14:textId="362CE775" w:rsidR="2C6B75DB" w:rsidRPr="004512D9" w:rsidRDefault="2C6B75DB" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D7C0B80" w14:textId="77777777" w:rsidR="00A356DD" w:rsidRDefault="00F4493C" w:rsidP="003B492F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4493C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mitkä ovat toimitilojen ja välineiden käyttöön liittyvät riskit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B80392" w14:textId="5AD20AB6" w:rsidR="00A356DD" w:rsidRPr="00A356DD" w:rsidRDefault="00A356DD" w:rsidP="003B492F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A356DD">
         <w:t>Mikäli toimitiloissa käytetään lääkinnällisiä laitteita (kohta 2.9) tulee niiden turvalliseen sijoitteluun kiinnittää huomiota (esim. muut lähellä olevat laitteet, staattinen sähkö, pistorasiat, jatkojohdot, paloturvallisuus, kosteus).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BC09E0" w14:textId="68D27CD5" w:rsidR="00590A1E" w:rsidRPr="004512D9" w:rsidRDefault="003B492F" w:rsidP="00934121">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00070787">
         <w:t xml:space="preserve">Sata-alueen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70">
+      <w:hyperlink r:id="rId72">
         <w:r w:rsidR="2FCB6E13" w:rsidRPr="00070787">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohjeessa (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
         <w:r w:rsidR="2FCB6E13" w:rsidRPr="2037BB6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:strike/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E41AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA07FD">
         <w:t>ohjeistetaan toimintaympäristön ja sen muutosten jatkuvaan tarkasteluun ja kootusti vähintään puolivuosittain sekä ulkoisen, että sisäisen toimintaympäristön näkökulmasta.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="345DD0A3" w14:textId="072BE825" w:rsidR="05A5907F" w:rsidRPr="00934121" w:rsidRDefault="123AE353" w:rsidP="603E3B13">
@@ -13007,51 +12343,51 @@
     <w:p w14:paraId="03A85036" w14:textId="4429A63D" w:rsidR="22EAF208" w:rsidRPr="00934121" w:rsidRDefault="22EAF208" w:rsidP="5746F21D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00934121">
         <w:t>Akuutti palveluihin</w:t>
       </w:r>
       <w:r w:rsidR="592C4444" w:rsidRPr="00934121">
         <w:t xml:space="preserve"> liittyvät riskit on arvioitu </w:t>
       </w:r>
       <w:r w:rsidR="1770C285" w:rsidRPr="00934121">
         <w:t xml:space="preserve">yksiköittäin </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="592C4444" w:rsidRPr="00934121">
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="592C4444" w:rsidRPr="00934121">
         <w:t>-riskienhallinta järjestelmässä</w:t>
       </w:r>
       <w:r w:rsidR="005243D2">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:history="1">
+      <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidR="00E850CA">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Linkki Satanen, Aineistot ja ohjeet (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="592C4444" w:rsidRPr="00934121">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9FAC64" w14:textId="5803A6B7" w:rsidR="603E3B13" w:rsidRPr="00C7051C" w:rsidRDefault="603E3B13" w:rsidP="603E3B13">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="371E1A3E" w14:textId="6F317BBE" w:rsidR="4369AE17" w:rsidRPr="004A3BB0" w:rsidRDefault="4369AE17" w:rsidP="603E3B13">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -13074,51 +12410,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52740ACD" w14:textId="275CFAA1" w:rsidR="603E3B13" w:rsidRPr="004A3BB0" w:rsidRDefault="603E3B13" w:rsidP="603E3B13">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00BF9D41" w14:textId="0E6C77D5" w:rsidR="00D245F2" w:rsidRPr="004A3BB0" w:rsidRDefault="000A5BEB" w:rsidP="603E3B13">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A3BB0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ensihoidossa</w:t>
       </w:r>
       <w:r w:rsidR="004565B7" w:rsidRPr="004A3BB0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
       <w:r w:rsidR="00D245F2" w:rsidRPr="004A3BB0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>iikenneturvallisuu</w:t>
       </w:r>
       <w:r w:rsidR="2020E5DC" w:rsidRPr="004A3BB0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">teen kiinnitetään huomiota järjestämällä ajokoulutusta henkilöstölle. Ensihoitajia käy lääkäriyksikössä vaativan hoitotason </w:t>
       </w:r>
       <w:r w:rsidR="0EC85D20" w:rsidRPr="004A3BB0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>perehdyty</w:t>
@@ -13475,101 +12810,102 @@
         <w:pStyle w:val="Luettelokappale"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C93C8CF" w14:textId="3C9C49CF" w:rsidR="7FE9A35E" w:rsidRDefault="7FE9A35E" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Toimitilojen ylläpito ja huolto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56F3B281" w14:textId="565B62A9" w:rsidR="30C99DAA" w:rsidRPr="00C7051C" w:rsidRDefault="30C99DAA" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52DFC48A" w14:textId="128E1D0C" w:rsidR="7FA63D6D" w:rsidRPr="00C7051C" w:rsidRDefault="7FA63D6D" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kunnilta ja kuntayhtymiltä siirtyneissä sopimuksissa ylläpito- ja huolto on määritelty vastuujakotaulukoissa. </w:t>
       </w:r>
       <w:r w:rsidR="07F35C68" w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata-alueen omistamissa kohteissa ylläpidosta ja huollosta vastaa konsernipalveluihin kuuluva tekniikka. </w:t>
       </w:r>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Satasessa linkki ilmoituksia varten, vuokratilat ja omistetut tilat. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56958502" w14:textId="778042C8" w:rsidR="78B0B624" w:rsidRDefault="001D6C6B" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId72">
+      <w:hyperlink r:id="rId74">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Satasen sivuilta Toimitilajohtaminen - tilahallinta ja vuokratilat (Linkki ammattilaiselle)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5ABA929D" w14:textId="1ADC9553" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="494B6513" w14:textId="3D8EA02A" w:rsidR="008F6262" w:rsidRPr="000317E9" w:rsidRDefault="008F6262" w:rsidP="008F6262">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000317E9">
         <w:t>Jokainen yksikkö laatii</w:t>
       </w:r>
       <w:r w:rsidR="007D2416" w:rsidRPr="000317E9">
         <w:t xml:space="preserve"> </w:t>
@@ -13583,482 +12919,537 @@
       <w:r w:rsidRPr="000317E9">
         <w:t>poistumisturvallisuusselvityksen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C715341" w14:textId="77777777" w:rsidR="008F6262" w:rsidRPr="00F21330" w:rsidRDefault="008F6262" w:rsidP="008F6262">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F21330">
         <w:t>Kiinteistö- ja yksikkökohtaiset suunnitelmat tulostetaan myös paperiversioina ja henkilökunta tutustuu niihin dokumentoidusti (esim. lukukuittaus). Suunnitelmat päivitetään vähintään kerran vuodessa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5293DE25" w14:textId="72E85DAF" w:rsidR="008F6262" w:rsidRPr="00F21330" w:rsidRDefault="008F6262" w:rsidP="008F6262">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F21330">
         <w:t>Jokainen työntekijä osallistuu paloturvallisuuskoulutukseen vähintään viiden vuoden välein. Lisäksi jokaiselle työyksikölle suositellaan säännöllisiä omatoimisia palo- ja poistumisturvallisuusharjoituksia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBE2343" w14:textId="77777777" w:rsidR="008F6262" w:rsidRPr="00C15F69" w:rsidRDefault="008F6262" w:rsidP="008F6262">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C15F69">
-        <w:lastRenderedPageBreak/>
         <w:t>Toimitilaturvallisuuden eri osa-alueita seurataan osana säännöllisesti toteutettavia työyksiköiden työturvallisuuskierroksia, joilla muun muassa tarkistetaan suunnitelmien ajantasaisuus ja henkilöstön lukukuittaukset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714571B2" w14:textId="05993C4F" w:rsidR="008F6262" w:rsidRPr="00E9507D" w:rsidRDefault="008F6262" w:rsidP="008F6262">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C15F69">
         <w:t>Esihenkilöt (osastonhoitajat, lääkäreiden esihenkilöt) ohjeistavat, mahdollistavat, seuraavat ja dokumentoivat henkilö- ja paloturvallisuuskoulutuksien suorittamista sekä yksikkökohtaisten harjoitusten järjestämist</w:t>
       </w:r>
       <w:r w:rsidR="00E9507D">
         <w:t>ä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="273C1E14" w14:textId="5EECEF93" w:rsidR="009062DD" w:rsidRDefault="6AD81D59" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc221540990"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc229404986"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00947F38">
         <w:t>9 Lääkinnälliset l</w:t>
       </w:r>
       <w:r>
         <w:t>aitteet</w:t>
       </w:r>
       <w:r w:rsidR="00EE6C70">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BF25CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tietojärjestelmät</w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t xml:space="preserve"> ja teknologian käyttö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidR="2F88ED23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D6C8C2" w14:textId="77777777" w:rsidR="00C92107" w:rsidRPr="00C92107" w:rsidRDefault="00C92107" w:rsidP="00C92107"/>
-    <w:p w14:paraId="1A75418D" w14:textId="2E36F86C" w:rsidR="003B1845" w:rsidRPr="002D118B" w:rsidRDefault="2F91DF33" w:rsidP="005D326F">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1A75418D" w14:textId="2E36F86C" w:rsidR="003B1845" w:rsidRPr="000B1964" w:rsidRDefault="2F91DF33" w:rsidP="005D326F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc149034014"/>
-      <w:r w:rsidRPr="002D118B">
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00C80356" w:rsidRPr="002D118B">
+      <w:r w:rsidR="00C80356" w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>ääkinnälliset l</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D118B">
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>ait</w:t>
       </w:r>
-      <w:r w:rsidR="00C80356" w:rsidRPr="002D118B">
+      <w:r w:rsidR="00C80356" w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>teet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="6D9AEBF6" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lääkinnällisiä laitteita, välineitä ja tarvikkeita ovat </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>esimerkiksi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5B2711" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
+    <w:p w14:paraId="6B5B2711" w14:textId="490E5CE4" w:rsidR="00AD708A" w:rsidRPr="000B1964" w:rsidRDefault="00AD708A" w:rsidP="000B1964">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>sairaalasängyt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F69AE8" w14:textId="12E220D1" w:rsidR="00AD708A" w:rsidRPr="000B1964" w:rsidRDefault="00AD708A" w:rsidP="000B1964">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>vaihtuvapaineiset patjat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A18720" w14:textId="2B6FEAA6" w:rsidR="00AD708A" w:rsidRPr="000B1964" w:rsidRDefault="00AD708A" w:rsidP="000B1964">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>instrumentit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C9D673" w14:textId="5D8E7C74" w:rsidR="00AD708A" w:rsidRPr="000B1964" w:rsidRDefault="00AD708A" w:rsidP="000B1964">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>apuvälineet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E34F555" w14:textId="20044FB3" w:rsidR="00AD708A" w:rsidRPr="000B1964" w:rsidRDefault="00AD708A" w:rsidP="000B1964">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>verenpainemittarit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B4ABF3" w14:textId="18E6DD9B" w:rsidR="00AD708A" w:rsidRPr="000B1964" w:rsidRDefault="00AD708A" w:rsidP="000B1964">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>katetrit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E355CAC" w14:textId="31E31FE0" w:rsidR="00AD708A" w:rsidRPr="000B1964" w:rsidRDefault="00AD708A" w:rsidP="000B1964">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ohjelmistot ja sovellukset, jotka auttavat sairauksien seurannassa tai diagnosoinnissa, kuten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Lifecare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoidon seuranta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203112B2" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>· sairaalasängyt</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22F69AE8" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Lääkinnällisiä laitteita, välineitä ja tarvikkeita käyttävät ammattimaiset käyttäjät ja asiakkaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A6F2D6" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>· vaihtuvapaineiset patjat</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69A18720" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
+        <w:t>Sata-alueella käytetään vain lääkinnällisiä laitteita, välineitä ja tarvikkeita, jotka ovat lain (719/2021) ja EU:n asetuksen (EU/2017/745 ja EU/2017/746) mukaisia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BEA9C0" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>· instrumentit</w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">· ohjelmistot ja sovellukset, jotka auttavat sairauksien seurannassa tai diagnosoinnissa, kuten </w:t>
+        <w:t xml:space="preserve">Lääkinnälliset laitteet tilataan yhteisistä keskitetyistä järjestelmistä, kuten Birgitasta tai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Lifecare</w:t>
+        <w:t>Effectorista</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Hoidon seuranta. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="203112B2" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
+        <w:t>. Kun laite saapuu, se tarkastetaan ennen käyttöönottoa ja rekisteröidään seurantajärjestelmiin. Laitteeseen sijoitetaan tarra, jonka avulla sen voi jäljittää.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D82F274" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Lääkinnällisiä laitteita, välineitä ja tarvikkeita käyttävät ammattimaiset käyttäjät ja asiakkaat.</w:t>
-[...62 lines deleted...]
-        </w:rPr>
         <w:t>Lääkinnällisten laitteiden käyttö vaatii laiteosaamista (laki lääkinnällisistä laitteista 719/2021). Ammattimainen käyttäjä vastaa:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539C45D3" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
-      <w:pPr>
+    <w:p w14:paraId="539C45D3" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="000B1964" w:rsidRDefault="00AD708A" w:rsidP="000B1964">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>laitteiden turvallisen käytön riittävästä osaamisesta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2F88E5" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
-      <w:pPr>
+    <w:p w14:paraId="2D2F88E5" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="000B1964" w:rsidRDefault="00AD708A" w:rsidP="000B1964">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">käyttöohjeen mukaisesta käytöstä </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A3797C" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
-      <w:pPr>
+    <w:p w14:paraId="13A3797C" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="000B1964" w:rsidRDefault="00AD708A" w:rsidP="000B1964">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>laitteiden ylläpidosta valmistajan ohjeiden mukaan, esimerkiksi puhdistamisesta, kalibroinnista ja määräaikaishuoltojen tilaamisesta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017837AF" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
-      <w:pPr>
+    <w:p w14:paraId="017837AF" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="000B1964">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1964">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>vaaratilanneilmoitusten tekemisestä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5791C103" w14:textId="77777777" w:rsidR="000B1964" w:rsidRPr="000B1964" w:rsidRDefault="000B1964" w:rsidP="000B1964">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFCD970" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD708A">
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId73">
+      <w:hyperlink r:id="rId75">
         <w:r w:rsidRPr="00AD708A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Laiteosaaminen osoitetaan digitaalisella laitepassilla (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E2E859E" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Sata-alueelle on nimetty kaksi henkilöä, jotka vastaavat siitä, että ammattimaiset käyttäjät noudattavat laissa asetettuja vaatimuksia. Lisäksi jokaisessa yksikössä tulee olla yksi tai useampi laiteturvallisuusvastaava.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C8BB04" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Laitteiden säännöllisen huollon ja tarvittaessa korjauksen tilaaminen on yksikön vastuulla. Lue lisää </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74">
+      <w:hyperlink r:id="rId76">
         <w:r w:rsidRPr="00AD708A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Lääkinnällisten laitteiden huolto-ohje (Linkki ammattilaiselle, vaatii kirjautumisen, IMS).</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Instrumentit huolletaan Välinehuollon toimipisteessä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BB6045" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD708A">
@@ -14142,76 +13533,76 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400DEDB7" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75">
+      <w:hyperlink r:id="rId77">
         <w:r w:rsidRPr="00AD708A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Ohje Lääkinnällisen laitteen vaaratilanneilmoitus (Linkki ammattilaiselle, vaatii kirjautumisen, IMS).</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71654996" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId76">
+      <w:hyperlink r:id="rId78">
         <w:r w:rsidRPr="00AD708A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Laiteturvallisuussuunnitelma (Linkki ammattilaiselle, vaati kirjautumisen, IMS).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55C503F7" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Fimea antaa viranomaisohjeet, jotka koskevat lääkinnällisiä laitteita.</w:t>
       </w:r>
     </w:p>
@@ -14221,1041 +13612,977 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E0D09F5" w14:textId="5DA6A403" w:rsidR="00F35132" w:rsidRPr="00490112" w:rsidRDefault="00490112" w:rsidP="00C80356">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00490112">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tietojärjestelmät</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja teknologian</w:t>
       </w:r>
       <w:r w:rsidR="00A6071A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> käyttö</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCAFA61" w14:textId="1D93A1D3" w:rsidR="00C80356" w:rsidRPr="00D015FC" w:rsidRDefault="54A00C8B" w:rsidP="33EB33ED">
+    <w:p w14:paraId="084BA8F3" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:r w:rsidRPr="007C3A0A">
+        <w:t>Esihenkilö vastaa siitä, että työntekijä on tietoinen ajantasaisista ohjeista ja toimii niiden mukaisesti. Uusista versiopäivityksistä ja ohjeista tiedotetaan Satasessa, ja oppaat pidetään ajan tasalla. Ajantasaisten ohjeiden tallentamisesta IMS-järjestelmään vastaavat ICT-vastuualue ja järjestelmienpääkäyttäjät tai vastuuhenkilöt. Käyttäjäohjeiden tuottaminen ja päivittäminen on järjestelmätoimittajan vastuulla. Ohjeista ilmenee viimeisin päivitysajankohta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCAFA61" w14:textId="226E0985" w:rsidR="00C80356" w:rsidRPr="00D015FC" w:rsidRDefault="54A00C8B" w:rsidP="33EB33ED">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Hyvinvointialueen käytössä olevat tietojärjestelmät ovat kuvattu tiedonhallintamallin tietojärjestelmärekisteriin. Mallissa ylläpidetään kaikkia kriittisiä tietoja ja niiden päivittämiseen on sovittu erillinen hallintavastuu ICT-vastuualueelle, joka vastaa hankinnoista ja käytöstä. Valviran tietojärjestelmäluokittelu on sisällytetty rekisteriin.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A3D7CE0" w14:textId="5432182A" w:rsidR="00C80356" w:rsidRPr="00D015FC" w:rsidRDefault="044C75E9" w:rsidP="33EB33ED">
+        <w:t xml:space="preserve">Hyvinvointialueen käytössä olevat tietojärjestelmät ovat kuvattu tiedonhallintamallin tietojärjestelmärekisteriin. Mallissa ylläpidetään kaikkia kriittisiä tietoja ja niiden päivittämiseen on sovittu erillinen hallintavastuu ICT-vastuualueelle, joka vastaa hankinnoista ja käytöstä. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C3A0A">
+        <w:t>Lupa- ja valvontaviraston</w:t>
+      </w:r>
       <w:r>
-        <w:t>Sata</w:t>
-[...2 lines deleted...]
-        <w:t>-</w:t>
+        <w:t xml:space="preserve"> tietojärjestelmäluokittelu on sisällytetty rekisteriin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF0F561" w14:textId="56449176" w:rsidR="31E24A89" w:rsidRDefault="007C3A0A" w:rsidP="33EB33ED">
+      <w:r w:rsidRPr="007C3A0A">
+        <w:t xml:space="preserve">Hyvinvointialueen tietosuojan ja tietoturvan ohjausryhmä on päivittänyt ja hyväksynyt 13.6.2025 asiakastietolain mukaisen tietoturvasuunnitelman (THL:n määräys 3/2024). </w:t>
+      </w:r>
+      <w:r w:rsidR="638B40C1">
+        <w:t xml:space="preserve"> Tietoturvasuunnitelma ei ole julkinen asiakirja</w:t>
+      </w:r>
+      <w:r w:rsidR="7E0D405F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52917">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E52917" w:rsidRPr="0091243D">
+        <w:t>siitä voi pyytää lisätietoja</w:t>
+      </w:r>
+      <w:r w:rsidR="00536BC6" w:rsidRPr="0091243D">
+        <w:t xml:space="preserve"> sähköpostitse</w:t>
       </w:r>
       <w:r>
-        <w:t>alueen ICT-vastuualue ja järjestelmien pääkäyttäjät/vastuuhenkilöt varmistavat, että järjestelmätoimittajat tuottavat ja päivittävät käyttäjille käyttäjäoppaat, jotka ovat hyvinvointialueen käytettävissä dokumenttienhallintajärjestelmässä. Uusista versiopäivityksistä ja ohjeista tiedotetaan intranetissä ja oppaat pidetään ajan tasalla. Pääkäyttäjät vastaavat, että käyttäjillä on saatavissa viimeisin ajantasainen ohje. Oppaista ilmenee viimeisin päivitysajankohta</w:t>
-[...25 lines deleted...]
-        <w:t>13.6.2025 (THL:n määräys 3/2024)</w:t>
+        <w:t xml:space="preserve"> tietosuoja@sata.fi.</w:t>
+      </w:r>
+      <w:r w:rsidR="5B2D7BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7561C471" w14:textId="3D447626" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:r w:rsidRPr="007C3A0A">
+        <w:t xml:space="preserve">Tietoturvasuunnitelma ei sisällä yksityiskohtaisia toimintaohjeita. Sen sijaan yksiköt noudattavat tietoturvasuunnitelman perusteella laadittuja tietoturvan ja tietosuojan toimintaohjeita. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780A1BD3" w14:textId="5E51F3EB" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:r w:rsidRPr="007C3A0A">
+        <w:t>Keskeiset ohjeet löytyvät henkilöstölle tarkoitetusta IMS-järjestelmästä:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="76A92D08">
-[...45 lines deleted...]
-        <w:r w:rsidR="00F52D4C" w:rsidRPr="0091243D">
+      <w:r w:rsidRPr="007C3A0A">
+        <w:t xml:space="preserve">Yhteiset dokumentit Satakunnan hyvinvointialue &gt; Tietosuoja ja tietoturva &gt; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r w:rsidRPr="007C3A0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>tietoturva@sata.fi</w:t>
+          <w:t>Ohjeet (Tietosuoja ja tietoturva)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="68AC8895">
+      <w:r w:rsidRPr="007C3A0A">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="5B2D7BF7">
-[...36 lines deleted...]
-    <w:p w14:paraId="624D09EA" w14:textId="3412283C" w:rsidR="2AD57699" w:rsidRPr="000E286C" w:rsidRDefault="74D220A7" w:rsidP="000E286C">
+    </w:p>
+    <w:p w14:paraId="74B81C19" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:r w:rsidRPr="007C3A0A">
+        <w:t>Lue lisää:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6111C93A" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Huoneentaulu - Tietoturvallisen työskentelyn ohjeet (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0261B29B" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://sataha.ims.fi/servlet/doc/4269/approved/file"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Huoneentaulu - Henkilö- ja asiakastietojen käsittelyn periaatteet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790D936F" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId80" w:history="1">
+        <w:r w:rsidRPr="007C3A0A">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Satakunnan hyvinvointialueen dokumenttien käsittely- ja tallennusohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18DE1333" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://sataha.ims.fi/servlet/doc/7422/approved/file"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tietosuojajäteohje työntekijöille (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F86C7EE" w14:textId="1A93381D" w:rsidR="007C3A0A" w:rsidRPr="00D015FC" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624D09EA" w14:textId="3770C59F" w:rsidR="2AD57699" w:rsidRPr="000E286C" w:rsidRDefault="74D220A7" w:rsidP="000E286C">
       <w:r>
-        <w:t>Ostopalveluissa vaaditaan hyvinvointialueen tietoturvavaatimusten täyttymistä sekä rekisterien ja henkilötietojen käsittelyn lainmukaisuutta</w:t>
+        <w:t>Ostopalveluissa</w:t>
+      </w:r>
+      <w:r w:rsidR="007C3A0A">
+        <w:t xml:space="preserve"> ja tietojärjestelmähankinnoissa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vaaditaan hyvinvointialueen tietoturvavaatimusten täyttymistä sekä rekisterien ja henkilötietojen käsittelyn lainmukaisuutta</w:t>
       </w:r>
       <w:r w:rsidR="0FB14661">
-        <w:t xml:space="preserve"> osana sopimushallintaa. Sopimuk</w:t>
-[...43 lines deleted...]
-    <w:p w14:paraId="3FA3AB85" w14:textId="77777777" w:rsidR="003B751B" w:rsidRDefault="003B751B" w:rsidP="00BD7C55">
+        <w:t xml:space="preserve"> osana sopimushallintaa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A52B4FF" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:t xml:space="preserve">Hankinnasta vastaava viranhaltija huolehtii että, sopimuksiin liitetään tietosuoja-asetus GDPR:n mukainen henkilötietojen käsittelysopimus ja tietoturvavaatimukset sopimusliite. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B65ECBA" w14:textId="551DAEF2" w:rsidR="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r w:rsidRPr="007C3A0A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>Hankintojen tietoturvavaatimukset (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="20E7F0D2" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E02A534" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:t xml:space="preserve">Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat, että henkilöstö toimii häiriötilanteissa näiden ohjeiden mukaan: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66889042" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2013220C" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstö ilmoittaa tietojärjestelmiin kohdistuvista häiriöistä ensisijaisesti 2M-IT palvelukanavan kautta. Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r w:rsidRPr="007C3A0A">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Palvelupyynnön tai häiriöilmoituksen tekeminen 2M-IT:lle (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="190DF9AF" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poikkeamista tai häiriöistä tehdään tarvittaessa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ilmoitus. Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83" w:history="1">
+        <w:r w:rsidRPr="007C3A0A">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Tietoturvailmoituksen tekeminen ja käsittely, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="007C3A0A">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>HaiPro</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="007C3A0A">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="48306173" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3A0A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ICT-palvelut huolehtivat mahdollisista ilmoituksista valvoville viranomaisille kuten LVV, Fimea tai Kyberturvallisuuskeskus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70790F46" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF0DB5F" w14:textId="6F9EF180" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00BD7C55">
+        <w:t>Teknologian soveltuvuuden, asianmukaisuuden ja turvallisuuden varmistaminen Sata</w:t>
+      </w:r>
+      <w:r w:rsidR="00993BF4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Teknologian soveltuvuuden, asianmukaisuuden ja turvallisuuden varmistaminen Sata</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00993BF4">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD7C55">
+        <w:t>alueella</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4EC972" w14:textId="77777777" w:rsidR="001D7558" w:rsidRDefault="001D7558" w:rsidP="001D7558">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4196A5" w14:textId="7BC929A0" w:rsidR="001D7558" w:rsidRPr="001D7558" w:rsidRDefault="001D7558" w:rsidP="001D7558">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7558">
+        <w:t xml:space="preserve">ICT-palvelut </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D7558">
+        <w:t>kartoittaa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D7558">
+        <w:t xml:space="preserve"> yhteistyössä yksiköiden kanssa palvelun tarpeet ja vaatimukset eli tehdään vaatimusmäärittely, jotta voidaan valita tarkoituksenmukainen teknologia. Tämä sisältää analyysin siitä, millaisia toimintoja ja ominaisuuksia teknologiassa tarvitaan asiakkaiden palvelemiseksi ja prosessien tehostamiseksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383D0E1C" w14:textId="77777777" w:rsidR="001D7558" w:rsidRPr="001D7558" w:rsidRDefault="001D7558" w:rsidP="001D7558">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19531DAB" w14:textId="77777777" w:rsidR="001D7558" w:rsidRPr="001D7558" w:rsidRDefault="001D7558" w:rsidP="001D7558">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7558">
+        <w:t>Ennen hankintaa arkkitehtuurityöryhmä vertailee eri teknologiaratkaisuja ja varmistaa niiden yhteensopivuus olemassa olevien järjestelmien ja palveluprosessien kanssa. Hankittavan teknologian tulee täyttää alan standardit ja vaatimukset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A5E644" w14:textId="77777777" w:rsidR="001D7558" w:rsidRPr="001D7558" w:rsidRDefault="001D7558" w:rsidP="001D7558">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7F7A93" w14:textId="77777777" w:rsidR="001D7558" w:rsidRPr="001D7558" w:rsidRDefault="001D7558" w:rsidP="001D7558">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7558">
+        <w:t xml:space="preserve">Lisätietoja: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84">
+        <w:r w:rsidRPr="001D7558">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>arkkitehtuuri@sata.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="710101B2" w14:textId="77777777" w:rsidR="001D7558" w:rsidRDefault="001D7558" w:rsidP="00BD7C55">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>alueella</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="4C7E0182" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7E0182" w14:textId="3C931107" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Henkilöstön käyttöopastus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190CC879" w14:textId="17AC45BF" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
+    <w:p w14:paraId="190CC879" w14:textId="17AC45BF" w:rsidR="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Jokainen uusi teknologiaratkaisu vaatii henkilöstön kattavan perehdyttämisen. Tämä tapahtuu järjestämällä koulutuksia organisaation sisällä, yhteistyökumppaneiden ja muiden sidosryhmien kanssa, joissa henkilöstö saa käytännönläheistä opastusta teknologiasta, sen käyttöön liittyvistä parhaista käytännöistä sekä mahdollisten ongelmatilanteiden ratkaisuista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A73812F" w14:textId="46FC7E50" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
+    <w:p w14:paraId="123080C7" w14:textId="3F56F9C9" w:rsidR="001D7558" w:rsidRPr="00BD7C55" w:rsidRDefault="001D7558" w:rsidP="006313EB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7C55">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Henkilöstölle tarjotaan selkeät käyttäjäohjeet ja jatkuvasti päivitettävät tukimateriaalit. Ohjeet voivat olla digitaalisia tai fyysisiä, ja ne sisältävät sekä päivittäiseen käyttöön liittyvät perusohjeet että ratkaisuja yleisiin ongelmatilanteisiin. Ohjeet säilytetään ja ylläpide</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD0A7C">
+        <w:t xml:space="preserve">Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat työntekijöiden osallistumisesta vaadittaviin koulutuksiin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AEAA90" w14:textId="11CF1E85" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="001D7558" w:rsidP="00BD7C55">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...116 lines deleted...]
-      <w:r w:rsidRPr="00BD7C55">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Varaudutaan teknologian vikatilanteisiin ja pitkiin huoltoviiveisiin</w:t>
-[...19 lines deleted...]
-        <w:t>Sata-</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
-        <w:rPr>
-[...192 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Itsemääräämisoikeuden turvaaminen teknologian käytössä</w:t>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:t>eknologian vikatilanteisiin ja pitkiin huoltoviiveisiin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> varautuminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD210E8" w14:textId="6828D253" w:rsidR="00BD7C55" w:rsidRDefault="00C620B2" w:rsidP="006313EB">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A46244">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">Teknologian hyödyntämisessä noudatetaan </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F7CEE">
+        <w:t>Sata-</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Sata-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>alueella on tunnistettu mahdolliset riskit teknologian käyttöön liittyen, ja näihin varaudutaan ennalta laadituilla toiminta</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7558">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueen tietosuojakäytäntöjä. Asiakkaan tai potilaan henkilötiedot, terveystiedot ja muut yksityiset tiedot suojataan kaikissa teknologisissa ratkaisuissa. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F7CEE">
+        <w:t>korte</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Sata-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t xml:space="preserve">illa. Näihin </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7558">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>alueella on ohjeistettu henkilöstö huolehtimaan siitä, että käytettävät ja hankittavat teknologiat noudattavat GDPR</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>kortteih</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t xml:space="preserve">in sisältyy </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7558">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">(General Data </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>varajärjestelyt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Protection</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>, jotka voidaan ottaa käyttöön teknologian vikaantuessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEA5673" w14:textId="55E00147" w:rsidR="001D7558" w:rsidRPr="00BD7C55" w:rsidRDefault="001D7558" w:rsidP="006313EB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Regulation</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>Yksiköillä tulee olla toimintakortit häiriötilanteiden varalle. Henkilöstön täytyy tietää, mistä kortit löytyvät.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AE7EAA" w14:textId="67C1C46C" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="001D7558" w:rsidP="006313EB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>) ja muiden tietosuojalakien vaatimuksia.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B318B8">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>Palveluihin kohdistuvissa häiriötilanteissa toimitaan hyvinvointialueen häiriöviestintäsuunnitelman mukaisesti</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Asiakkaalle annetaan mahdollisuus hallita omia tietojaan ja päättää, kuka niihin pääsee käsiksi. </w:t>
-[...6 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t>, missä määritellään</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54A82">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A46244">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Teknologian käyttäjäystävällisyys ja tukipalvelut ratkaisujen helppokäyttöisyyteen eri käyttäjäryhmille kiinnitetään erityistä huomiota tarjoamalla yksinkertaisia ja selkeitä käyttöliittymiä sekä tarvittaessa henkilökohtaista opastusta palveluiden käyttöön. </w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> miten viestitään vikatilanteista henkilöstölle ja asiakkaille nopeasti ja selkeästi, jotta kaikki ovat tietoisia tilanteesta ja tiedetään, mitä tehdä vian korjaamiseen asti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404EC082" w14:textId="7B13E199" w:rsidR="009F7CEE" w:rsidRPr="00C92107" w:rsidRDefault="001D7558" w:rsidP="00C92107">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A46244">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Asiakkaat saavat opastusta ja tukea teknologian käyttöön. Jos asiakas kokee vaikeuksia teknologian käytössä, hänelle tulee tarjota apua esimerkiksi puhelimitse, videoyhteyden kautta tai paikan päällä. Tarpeen mukaan voidaan järjestää myös koulutusta teknologian turvalliseen käyttöön.</w:t>
-[...77 lines deleted...]
-    <w:p w14:paraId="336CCB6C" w14:textId="282620BE" w:rsidR="003B1845" w:rsidRPr="003D10B1" w:rsidRDefault="0073015F" w:rsidP="0074386B">
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId85" w:history="1">
+        <w:r w:rsidRPr="001D7558">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>Häiriötilanteiden viestintäohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="33FE94A6" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336CCB6C" w14:textId="3E85F46B" w:rsidR="003B1845" w:rsidRPr="003D10B1" w:rsidRDefault="0073015F" w:rsidP="0074386B">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc221540991"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc229404987"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00352FC3">
         <w:t>ääkehoitosuunnitelma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="202677F6" w14:textId="77777777" w:rsidR="009D0531" w:rsidRDefault="009D0531" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -15285,51 +14612,51 @@
         <w:t>Lääkehoitosuunnitelmassa kuvataan yksikön lääkehoidon toimintatavat ja vastuut sekä toimintaohjeet työntekijöiden lääkehoidon koulutuksiin, osaamisen varmistamiseen ja lääkelupakäytäntöihin. Lääkehoidon toteuttaminen edellyttää tehtävänkuvaa ja ammattinimikettä vastaavaa lääkehoidon lupaa. Esi</w:t>
       </w:r>
       <w:r w:rsidR="006A1F02">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>henkilö</w:t>
       </w:r>
       <w:r w:rsidR="344BDBE6" w:rsidRPr="74F3B4A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ohjaa ja valvoo turvallisen lääkehoidon toteuttamista yksikkönsä lääkehoitosuunnitelman mukaisesti. Jokainen lääkehoitoa toteuttava työntekijä on vastuussa omasta toiminnastaan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECC8F51" w14:textId="312DBCE0" w:rsidR="00515A5E" w:rsidRPr="00C92107" w:rsidRDefault="5D38831C" w:rsidP="711BC3E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId78">
+      <w:hyperlink r:id="rId86">
         <w:r w:rsidRPr="005E4644">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Lääkehoitosuunnitelmat (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7435A4B1" w14:textId="4DCCB32C" w:rsidR="001340F5" w:rsidRPr="003A2FFD" w:rsidRDefault="00801942" w:rsidP="0CA9DB4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00640364">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vastu</w:t>
       </w:r>
       <w:r w:rsidR="00640364" w:rsidRPr="00640364">
@@ -15338,71 +14665,72 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ualueen lääkehoitosuunnitelma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4029B58A" w14:textId="19DD84C2" w:rsidR="002D118B" w:rsidRDefault="00CE1580" w:rsidP="002D118B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE1580">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Organisaatiotason lääkehoitosuunnitelma on Satakunnan hyvinvointialueen palveluyksiköitä eli vastuualueita koskeva (Valvontalaki 16§ ja 27§) ohjausasiakirja, joka on päivitetty 23.04.2025.</w:t>
       </w:r>
       <w:r w:rsidR="002D118B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId79">
+      <w:hyperlink r:id="rId87">
         <w:r w:rsidR="002D118B" w:rsidRPr="006A7A56">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Organisaatiotason lääkehoitosuunnitelma, ohjausasiakirja (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E956A29" w14:textId="77777777" w:rsidR="00CE1580" w:rsidRDefault="00CE1580" w:rsidP="0CA9DB4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE1580">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sen laatimisesta vastaa valvontayksikön tuella erityis- ja sairaalapalveluiden toimialuejohtaja, joka toimii muiden tehtäviensä ohella terveydenhuoltolain 57 §:n tarkoitettuna terveydenhuollon Satakunnan hyvinvointialueen vastaavana lääkärinä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D3B481C" w14:textId="77777777" w:rsidR="00CE1580" w:rsidRDefault="00CE1580" w:rsidP="0CA9DB4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE1580">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuualueella lääkehoidon asianmukaisuudesta ja lääkehoitosuunnitelman toteuttamisesta ja seurannasta vastaa johtamisjärjestelmän mukaiset vastuuhenkilöt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093E67E0" w14:textId="164A5402" w:rsidR="001340F5" w:rsidRPr="003A2FFD" w:rsidRDefault="00CE1580" w:rsidP="0CA9DB4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15413,51 +14741,51 @@
       </w:r>
       <w:r w:rsidR="222BF3C2" w:rsidRPr="003A2FFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ääkehoitosuunnitelmat löytyvät </w:t>
       </w:r>
       <w:r w:rsidR="0649B93F" w:rsidRPr="003A2FFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>IMS</w:t>
       </w:r>
       <w:r w:rsidR="56788961" w:rsidRPr="003A2FFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">-järjestelmästä </w:t>
       </w:r>
       <w:r w:rsidR="003357D1" w:rsidRPr="003357D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:history="1">
+      <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidR="003357D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Akuuttialueen lääkehoitosuunnitelmat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="56788961" w:rsidRPr="003357D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="2BE4264F" w:rsidRPr="003A2FFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2BE4264F" w:rsidRPr="003A2FFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Yksiköiden lääkehoitosuunnitelmat päivitetty vuoden 2024 aikana. Yksiköissä on v</w:t>
@@ -15477,51 +14805,51 @@
       <w:r w:rsidR="799C2B82" w:rsidRPr="003A2FFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>näitä asioita varten sekä oma farmaseutti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A719B90" w14:textId="77777777" w:rsidR="000F2041" w:rsidRPr="009143FE" w:rsidRDefault="000F2041" w:rsidP="0CA9DB4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A4247CB" w14:textId="18A8AF3A" w:rsidR="00F5317C" w:rsidRDefault="00433CE5" w:rsidP="000F2041">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc221540992"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc229404988"/>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00906E6F" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>11 Asiak</w:t>
       </w:r>
       <w:r w:rsidR="005D3DD3" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00906E6F" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">s- </w:t>
       </w:r>
       <w:r w:rsidR="45B560EB" w:rsidRPr="603E3B13">
@@ -15535,1440 +14863,1407 @@
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00906E6F" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>potila</w:t>
       </w:r>
       <w:r w:rsidR="005D3DD3" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>stietojen käsittely ja tietosuoja</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="253F417B" w14:textId="77777777" w:rsidR="00CE1580" w:rsidRPr="00CE1580" w:rsidRDefault="00CE1580" w:rsidP="00CE1580">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EC8E201" w14:textId="6CEB7688" w:rsidR="00C92107" w:rsidRDefault="00CE1580" w:rsidP="00C92107">
-      <w:pPr>
+    <w:p w14:paraId="6A826E47" w14:textId="15F5E56D" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="006E442A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="fi-FI"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CE1580">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc149034008"/>
+      <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="fi-FI"/>
-[...73 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>Asiakas</w:t>
+      </w:r>
+      <w:r w:rsidR="06EAB31D" w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="fi-FI"/>
-[...5 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>- ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="673B414F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="06EAB31D" w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Asiakas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="06EAB31D" w:rsidRPr="673B414F">
+        <w:t xml:space="preserve">potilastietojen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>- ja</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>käsittely</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="28CD7AD4" w14:textId="616EEA83" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="5535B2A7">
+    <w:p w14:paraId="28CD7AD4" w14:textId="758C036E" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="5535B2A7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Asiakastiedolla tarkoitetaan potilastietoa ja sosiaalihuollon asiakastietoa.</w:t>
       </w:r>
       <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sosiaali- ja terveydenhuollon asiakastiedot ovat pysyvästi salassa pidettäviä ja jo tieto terveydenhuollon tai sosiaalihuollon asiakkuudesta on salassa pidettävää. Salassa pidettävää asiakastietoa ei saa ilman asiakkaan nimenomaista suostumusta näyttää, luovuttaa tai ilmaista sivulliselle. </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="77FCDF31" w:rsidRPr="5535B2A7">
-[...27 lines deleted...]
-        <w:r w:rsidR="00F77EF9" w:rsidRPr="00D71E5D">
+    </w:p>
+    <w:p w14:paraId="34E9BF66" w14:textId="47904320" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863C2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Asiakastietolain 7 §:n mukaiset johtajat, jotka vastaavat asiakastietojen käsittelystä ja siihen liittyvästä ohjeistuksesta:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066074D0" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863C2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sosiaalityön </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00863C2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>professiojohtaja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00863C2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vastaa sosiaalihuollon asiakasrekisteristä </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6E115A" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863C2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lääketieteen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00863C2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>professiojohtaja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00863C2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vastaa terveydenhuollon potilasrekisteristä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB55C66" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="429C6F9B" w14:textId="046C0981" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863C2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lue lisää:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067252D9" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId89">
+        <w:r w:rsidRPr="00863C2E">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Henkilötietojen käsittely Satakunnan hyvinvointialueella, informaatio asiakkaille ja potilaille, sata.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6AE0F186" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId90">
+        <w:r w:rsidRPr="00863C2E">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Laki sosiaali- ja terveydenhuollon asiakastietojen käsittelystä, finlex.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="529E7F57" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2588088B" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863C2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Sata-alueella on lain mukainen oikeus ja velvollisuus käsitellä hoidon ja palvelujen järjestämisen kannalta tarpeellisia asiakas- ja potilastietoja. Yksittäinen työntekijä saa käsitellä asiakastietoja vain työtehtäviensä edellyttämässä laajuudessa ja vain silloin, kun hänellä on palvelu- tai hoitosuhde tai muu työtehtävien mukainen oikeus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBC9176" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863C2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Esihenkilö tilaa työntekijälle työtehtävien mukaiset käyttöoikeudet järjestelmissä määriteltyjen roolien mukaisesti asiakas- ja potilastietojärjestelmiin ja huolehtii tunnusten päättämisestä palvelussuhteen tai työtehtävien päättyessä tai muuttuessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53255B52" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863C2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sata-alueella valvotaan asiakastietojen käyttöä. Sen tavoitteena on asiakkaan ja henkilöstön oikeusturvan toteutuminen ja tietosuojalainsäädännön asettamien velvoitteiden täyttäminen. Asiakastietojen käyttöä valvotaan sekä asiakkaan pyynnöstä että organisaation oman jatkuvan valvonnan periaatteen mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2D3194" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId91">
+        <w:r w:rsidRPr="00863C2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>laki 703/2023</w:t>
+          <w:t>Käytön valvonta - lokivalvontasuunnitelma (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="3548636D" w14:textId="0B7A7237" w:rsidR="3A2AF79E" w:rsidRPr="009143FE" w:rsidRDefault="3A2AF79E" w:rsidP="3CAF2452">
+      <w:r w:rsidRPr="00863C2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD3DDF8" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...57 lines deleted...]
-        <w:r w:rsidR="00E769E7">
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863C2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon asiakastiedot ovat pysyvästi salassa pidettäviä, esimerkiksi tieto terveydenhuollon tai sosiaalihuollon asiakkuudesta on salassa pidettävää. Salassa pidettävää asiakastietoa ei saa ilman asiakkaan nimenomaista suostumusta näyttää, luovuttaa tai ilmaista sivulliselle. Sivullisia henkilöitä ovat muun muassa puoliso, muut läheiset, toiset asiakkaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70519A7C" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId92">
+        <w:r w:rsidRPr="00863C2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Satakunnan hyvinvointialue, Henkilötietojen käsittely Satakunnan hyvinvointialue, informaatio asiakkaille ja potilaille</w:t>
+          <w:t xml:space="preserve">Ohje asiakas- ja potilastietojen luovuttamisesta (Linkki ammattilaisille, vaatii kirjautumisen, IMS) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="488CC355" w14:textId="66A070E9" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="673B414F">
+    <w:p w14:paraId="51B7F799" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="57C8A692" w14:textId="3E1D70CA" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+        <w:t>Kirjaamiseen liittyvät ohjeet ja viranomaismääräykset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A27FBA" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6B11858A">
-[...18 lines deleted...]
-        <w:r w:rsidR="73ACE6DF" w:rsidRPr="0D8149B7">
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Asiakas- ja potilastiedon kirjaamista ohjaavat useat lait, asetukset ja ohjeet sosiaali- ja terveydenhuollossa. Asiakastietolaki velvoittaa sosiaali- ja terveydenhuollon ammattilaisia kirjaamaan asiakasasiakirjoihin tarpeelliset ja riittävät tiedot, joilla turvataan asiakkaan palvelun ja potilaan hoidon järjestäminen, suunnittelu, toteuttaminen, seuranta ja valvonta. Asiakasasiakirjat tulee laatia ja tallentaa Kanta-palveluihin viivytyksettä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5963CB9B" w14:textId="40180767" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valtakunnallinen Kanta-palvelu ylläpitää muun muassa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6486E068" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Potilastietovarantoa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255BF396" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sosiaalihuollon asiakastietovarantoa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539C9A5B" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Resepti-palvelua</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DA7F3C" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>OmaKanta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>-palvelua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4FE309" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C599A0" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93">
+        <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Tietosuoja ja tietoturva (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Sote-ammattilaiset - Kanta.fi</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="47AB214E" w14:textId="6633C975" w:rsidR="006E442A" w:rsidRPr="009143FE" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA3624C" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6B11858A">
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Kirjaamisessa noudatetaan kansallisia määrityksiä, rakenteita ja niihin perustuvia Sata-alueen kirjaamisen ja tilastoinnin ohjeita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FEC8EA" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Jokaisella työntekijällä on velvollisuus pitää yllä kirjaamisosaamista perehtymällä kirjaamisen ohjeisiin ja osallistumalla tarjolla oleviin koulutuksiin. Esihenkilöiden vastuulla on mahdollistaa työntekijöille tarjolla oleviin koulutuksiin osallistuminen ja huolehtia yhteisten kirjaamisohjeiden noudattamista sekä seurata säännöllisesti tiedon laatua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436E818A" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sata-alueella on hyväksytty </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId94">
+        <w:r w:rsidRPr="00B85A0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>kirjaamisen ja tilastoinnin kehittämisen toimintamalli ja prosessi (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>, joka ohjaa kirjaamisen kehittämistä ja vastuita. Hyvinvointialueen kirjaamisen ja tilastoinnin kehittämistä ohjaa ja koordinoi ICT-palveluiden Tietojohtamisen tiimi. Tietojohtamisen tiimin kirjaamisasiantuntijat koordinoivat kirjaamisen ja tilastoinnin yhdyshenkilöverkostoa, joka käsittelee toimialueilla laadittuja kirjaamisen ja tilastoinnin ohjeita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016C5E62" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Toimialuejohtajat hyväksyvät kirjaamis- ja tilastointiohjeet, jotka tallennetaan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId95" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00B85A0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>IMS:n</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00B85A0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Kirjaaminen ja tilastointi -kansioon</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t> ja linkitetään </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId96" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B85A0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Sataseen Tietojohtamisen portaaliin,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t> Ohjeet jalkautetaan työntekijöiden käyttöön </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId97" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B85A0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>toimialueiden määrittämän toimintamallikuvausten mukaisesti. (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="356D8183" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Kirjaamisen asiantuntijat ovat tavoitettavissa osoitteessa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId98">
+        <w:r w:rsidRPr="00B85A0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>kirjaaminen.ha@sata.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="488CC355" w14:textId="74E0C0C6" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="00863C2E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="673B414F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tietosuoja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A407E5" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esihenkilö huolehtii uuden työntekijän perehdyttämisestä tietoturva- ja tietosuojaohjeisiin ja ohjeistaa suorittamaan </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Työntekijä on velvollinen tutustumaan Sata-alueen tietosuojaa ja tietoturvaa koskevaan ohjeistukseen ja allekirjoittamaan tietosuojasitoumuksen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CFA254" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaikista tietosuojaan tai tietoturvaan liittyvistä poikkeamista tulee tehdä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="6B11858A">
+      <w:r w:rsidRPr="00B85A0B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Graniten</w:t>
+        <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="6B11858A">
+      <w:r w:rsidRPr="00B85A0B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kyberturvallisuuden ja tietosuojan verkkokoulut ennen </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="6B11858A">
+        <w:t>-tietoturvailmoitus siinä yksikössä, missä asia huomataan. Esihenkilö vastaa tietoturvailmoituksen käsittelystä. Esihenkilön vastuulla on huolehtia siitä, että henkilötietojen tietoturvaloukkauksesta ilmoitetaan tarvittaessa rekisteröidyille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43932497" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...107 lines deleted...]
-        <w:r w:rsidR="00FE23D7" w:rsidRPr="2C30A469">
+      </w:pPr>
+      <w:hyperlink r:id="rId99">
+        <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t>Tietotu</w:t>
+          <w:t xml:space="preserve">Tietoturvailmoituksen tekeminen ja käsittely, </w:t>
         </w:r>
-        <w:r w:rsidR="00AB760E" w:rsidRPr="2C30A469">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t>r</w:t>
+          <w:t>Haipro</w:t>
         </w:r>
-        <w:r w:rsidR="00FE23D7" w:rsidRPr="2C30A469">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t>va</w:t>
+          <w:t xml:space="preserve"> (Linkki ammattilaisille, vaatii kirjautumisen, IMS) </w:t>
         </w:r>
-        <w:r w:rsidR="00466255" w:rsidRPr="2C30A469">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7EEF97E8" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId100">
+        <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t>ilmoituksen tekeminen</w:t>
+          <w:t>Henkilötietojen tietoturvaloukkauksesta ilmoittaminen rekisteröidylle (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
-        <w:r w:rsidR="001A64B9" w:rsidRPr="2C30A469">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A3A46E" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Esihenkilö huolehtii uuden työntekijän perehdyttämisestä tietoturva- ja tietosuojaohjeisiin. Hän ohjeistaa suorittamaan tietoturvan ja tietosuojan verkkokoulutukset ennen työn aloittamista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E7E142" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tietoturvan ja tietosuojan verkkokoulutukset ovat osa koko Sata-alueen henkilöstön pakollista täydennyskoulutusta kahden vuoden välein, ja niiden suorittamista seuraa esihenkilö. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B97DE4" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId101">
+        <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t xml:space="preserve"> ja ilmoituksen käsittely</w:t>
-[...69 lines deleted...]
-          <w:t>)</w:t>
+          <w:t>Tietosuoja ja tietoturva (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="48E6DD01" w14:textId="77777777" w:rsidR="00A90A3E" w:rsidRDefault="00A90A3E" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B80A06C" w14:textId="776EF585" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00595E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tietosuojavastaava</w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA" w:rsidRPr="00595E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Iltanen Silja </w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA">
         <w:br/>
         <w:t>puhelin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 044 707 9773 </w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId85">
+      <w:hyperlink r:id="rId102">
         <w:r w:rsidRPr="6B11858A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Tietosuoja@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="232D9057" w14:textId="77777777" w:rsidR="00595E4C" w:rsidRDefault="00595E4C" w:rsidP="006E442A">
-[...6 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="74E8FAF5" w14:textId="7F6F0C0F" w:rsidR="00442BB2" w:rsidRPr="00C92107" w:rsidRDefault="5EED6B1A" w:rsidP="5535B2A7">
+      <w:r w:rsidRPr="00D636ED">
+        <w:t xml:space="preserve">Henkilöstö suorittaa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D636ED">
+        <w:t>hva:n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D636ED">
+        <w:t xml:space="preserve"> tietoturvakoulutukset. Tietosuoja- ja tietoturvakäytänteet ovat osana yksiköiden</w:t>
+      </w:r>
+      <w:r w:rsidR="006C248E">
+        <w:t xml:space="preserve"> omaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D636ED">
+        <w:t xml:space="preserve"> perehdytystä</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6052">
+        <w:t>, koska kaikissa yksiköissä</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6EF0">
+        <w:t xml:space="preserve"> on omanlaisensa toimintaymp</w:t>
+      </w:r>
+      <w:r w:rsidR="00257967">
+        <w:t>äristö</w:t>
+      </w:r>
+      <w:r w:rsidR="00843C0B">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D636ED">
+        <w:t>. Tähän liittyviin epäkohtiin puututaan välittömästi esi</w:t>
+      </w:r>
+      <w:r w:rsidR="325CB9BB" w:rsidRPr="00D636ED">
+        <w:t>henkilöiden toimesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A40C0E" w14:textId="7D7DE5E9" w:rsidR="4A7541ED" w:rsidRDefault="4A7541ED" w:rsidP="5535B2A7">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6B11858A">
+      <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Asiakas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D442DE">
+        <w:t>Tietosuojaperiaatteet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEF2C0D" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t xml:space="preserve">Sata-alueen toiminnassa noudatetaan EU:n yleistä tietosuoja-asetusta (GDPR) ja kansallista tietosuojalainsäädäntöä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E79BC92" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t>Henkilötietoja käsitellään tietosuojaperiaatteiden mukaisesti ja varmistetaan tietojen asianmukainen suojaaminen. Sata-alueella on osoitusvelvollisuus, eli sen on kyettävä dokumentoidusti ja luotettavasti osoittamaan, että tietosuoja- ja tietoturvavaatimuksia noudatetaan kaikessa henkilötietojen käsittelyssä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4422AD" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t>Sata-alue vastaa tietosuojaa koskevan vaikutustenarvioinnin (DPIA) toteuttamisesta silloin, kun henkilötietojen käsittelystä voi aiheutua korkea riski rekisteröityjen eli henkilötietojen käsittelyn kohteena olevien henkilöiden oikeuksille ja vapauksille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F32796" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">- ja potilastiedon </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="6B11858A">
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>kirjaaminen</w:t>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="6B11858A">
+        <w:t>Rekisteröidyn eli asiakkaan oikeuksien toteutuminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224245B7" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t xml:space="preserve">Asiakkaalla on oikeus tietää, miten hänen tietojaan käsitellään. Tämä on kuvattu Sata-alueen tietosuojaselosteessa. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId103">
+        <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Laki sosiaali- ja terveydenhuollon asiakastietojen käsittelystä</w:t>
+          <w:t>Tietosuojaseloste, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="06376F2B">
-[...35 lines deleted...]
-        <w:r w:rsidRPr="6B11858A">
+    </w:p>
+    <w:p w14:paraId="63793500" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t xml:space="preserve">Asiakkaalla on oikeus saada kopiot omista asiakas- tai potilastiedoistaan tekemällä tietopyyntö hyvinvointialueelle. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104">
+        <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Kanta.fi-sivuston sote-ammattilaisille</w:t>
+          <w:t>Rekisteritietojen tarkastuspyyntö, sata.fi (PDF)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...58 lines deleted...]
-        <w:r w:rsidR="006E442A" w:rsidRPr="6B11858A">
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t xml:space="preserve"> Rekisteritietojen tarkastuspyynnöt ohjataan keskitetysti Sata-alueen arkistoon (arkisto@sata.fi) ja käsitellään tietopyyntöjen käsittelyprosessin mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF331B1" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t xml:space="preserve">Asiakkaalla on oikeus pyytää virheellisten tai puutteellisten tietojen oikaisua tekemällä tietopyyntö hyvinvointialueelle. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId105">
+        <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Sataseen Tietojohtamisen portaaliin</w:t>
+          <w:t>Rekisteritietojen korjauspyyntö, sata.fi (PDF)</w:t>
         </w:r>
-        <w:r w:rsidR="6EAC0B53" w:rsidRPr="094656C3">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t xml:space="preserve"> Korjauspyynnöt ohjataan Sata-alueen kirjaamoon (kirjaamo@sata.fi), joka välittää pyynnöt oikealle taholle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD28355" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t xml:space="preserve">Lisäksi asiakkaalla on asiakastietolain mukaisesti oikeus saada lokitiedot eli tieto siitä, ketkä ovat käsitelleet hänen tietojaan asiakas- tai potilastietojärjestelmässä. Pääsäännön mukaan lokitietoja voi pyytää kahdelta edeltävältä vuodelta ilman erityistä perustetta. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId106">
+        <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
+          <w:t>Lokitietojen tarkastuspyyntö, sata.fi (PDF)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006E442A" w:rsidRPr="6B11858A">
-[...192 lines deleted...]
-      <w:r w:rsidRPr="5535B2A7">
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t xml:space="preserve"> Lokitietopyynnöt ohjataan hyvinvointialueen kirjaamoon (kirjaamo@sata.fi) ja pyynnöt käsitellään Sata-alueen tietosuojatiimissä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F02F8DF" w14:textId="25ECAD54" w:rsidR="006E442A" w:rsidRPr="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE951FB" w14:textId="02CA5FEB" w:rsidR="00E13299" w:rsidRDefault="005D3DD3" w:rsidP="00110309">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc229404989"/>
+      <w:r w:rsidRPr="603E3B13">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>e) ne on säilytettävä muodossa, josta rekisteröity on tunnistettavissa ainoastaan niin kauan kuin on tarpeen tietojenkäsittelyn tarkoitusten toteuttamista varten;</w:t>
-[...262 lines deleted...]
-        </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006E442A" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.12</w:t>
       </w:r>
       <w:r w:rsidR="00433CE5" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Säännöllisesti kerättävän </w:t>
       </w:r>
       <w:r w:rsidR="006E442A" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>ja muun palautteen</w:t>
       </w:r>
       <w:r w:rsidR="00433CE5" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> huomioiminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77900D72" w14:textId="77777777" w:rsidR="00DD0956" w:rsidRDefault="00DD0956" w:rsidP="7CF229CA">
+    <w:p w14:paraId="74D3DE3A" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B85A0B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Asiakkailta, potilailta, heidän omaisiltaan ja läheisiltään kerättävä palaute</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A11277D" w14:textId="27214793" w:rsidR="00DD0956" w:rsidRDefault="00DD0956" w:rsidP="7CF229CA">
+        <w:t>Asiakkailta ja heidän läheisiltään kerättävä palaute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F014D01" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t>Asiakkailla ja heidän läheisillään on mahdollisuus antaa palautetta useiden eri kanavien kautta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF41BF7" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId107">
+        <w:r w:rsidRPr="00B85A0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>Palautetta voi antaa Sata-alueen verkkosivuilla olevalla palautelomakkeella</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E1D5A2" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t xml:space="preserve">Palautetta kerätään myös tekstiviestipalautteena </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCD67EB" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>erikoissairaanhoidon palveluista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F186176" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>laboratoriopalveluista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455FDA76" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>kuvantamisesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094CBE9B" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suun terveydenhuollosta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6038FCB3" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osin perusterveydenhuollosta ja sosiaalipalveluista. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3215C92B" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E34EA8" w14:textId="08D3326B" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t>Lisäksi yksiköissä on saatavilla palautelomakkeita, joilla asiakkaat voivat antaa palautetta ja intrassa henkilöstölle tarkoitettu digitaalinen lomake, johon kirjataan suullisesti saadut palautteet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634D51B5" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t>Laadullista palautetta saadaan muun muassa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28446775" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>hyvinvointialueen digiraadilta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6341B570" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>asiakasraadeilta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADA83E5" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>lakisääteisiltä vaikuttamistoimielimiltä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C02CBD8" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>vapaaehtoisilta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72530DC9" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>kokemusosaajilta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7744BC92" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2259B3D1" w14:textId="2941E467" w:rsidR="00DD0956" w:rsidRDefault="00B85A0B" w:rsidP="7CF229CA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...55 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:t>Asiakaspalautteita hyödynnetään Sata-alueen toiminnan ja palvelujen kehittämisessä sekä päätöksenteon tukena.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5B1949A4" w14:textId="5F24DB86" w:rsidR="00E13299" w:rsidRPr="00081F9E" w:rsidRDefault="00E259C9" w:rsidP="7CF229CA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00E13299" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>enkilöstöltä</w:t>
       </w:r>
       <w:r w:rsidR="00081F9E" w:rsidRPr="7CF229CA">
@@ -17007,51 +16302,51 @@
       </w:r>
       <w:r w:rsidR="234CB13C" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> eri teemoi</w:t>
       </w:r>
       <w:r w:rsidR="35C85634" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hin liittyen. </w:t>
       </w:r>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Kyselyn toteuttajana on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95">
+      <w:hyperlink r:id="rId108">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="3D2123BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Keva</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="76C36202" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henkilöstökokemustuloksia verrataan jatkuvan asiakaskokemus</w:t>
       </w:r>
       <w:r w:rsidR="59686281" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -17094,71 +16389,78 @@
         </w:rPr>
         <w:t>Pulssi</w:t>
       </w:r>
       <w:r w:rsidR="38504969" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">kysely tuottaa ajantasaista tilannekuvaa </w:t>
       </w:r>
       <w:r w:rsidR="003F2F68" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>työntekijäkokemuksesta</w:t>
       </w:r>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> arjen johtamistyön ja työyhteisöjen kehittämisen tueksi. Tavoitteena on, että tulosten perusteella toteutetaan yhdessä asioita, jotka edistävät sujuvaa työtä sekä hyvinvointia.</w:t>
+        <w:t xml:space="preserve"> arjen johtamistyön ja työyhteisöjen kehittämisen tueksi. Tavoitteena on, että tulosten perusteella toteutetaan yhdessä asioita, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CF229CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>jotka edistävät sujuvaa työtä sekä hyvinvointia.</w:t>
       </w:r>
       <w:r w:rsidR="647CF48E" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pulssi</w:t>
       </w:r>
       <w:r w:rsidR="233083F3" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>-kysely</w:t>
       </w:r>
       <w:r w:rsidR="647CF48E" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ei ole pelkkä kysely, vaan siihen on kehitetty toimintaa aktivoivia ominaisuuksia sekä vastaajille että tulosten tarkastelijoille. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96">
+      <w:hyperlink r:id="rId109">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="647CF48E" w:rsidRPr="28C1A412">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Kevan</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="647CF48E" w:rsidRPr="28C1A412">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> tietoisku: </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="647CF48E" w:rsidRPr="28C1A412">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Kevan</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
@@ -17220,51 +16522,51 @@
       <w:r w:rsidR="647CF48E" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Mitä kuuluu? -kysely</w:t>
       </w:r>
       <w:r w:rsidR="028FF2D9" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>, jonka</w:t>
       </w:r>
       <w:r w:rsidR="647CF48E" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> toteuttaa Työterveyslaitos</w:t>
       </w:r>
       <w:r w:rsidR="647CF48E" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId97">
+      <w:hyperlink r:id="rId110">
         <w:r w:rsidR="647CF48E" w:rsidRPr="28C1A412">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:lang w:val="fi"/>
           </w:rPr>
           <w:t>Mitä kuuluu? -tutkimus | Työterveyslaitos (ttl.fi)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="647CF48E" w:rsidRPr="28C1A412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="0A310B3A" w:rsidRPr="6AB57DA1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0A310B3A" w:rsidRPr="6F5B70A9">
         <w:rPr>
@@ -17278,72 +16580,72 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000F446C">
         <w:t>Palautetta kerätään sähköisesti eri kanavien kautta ja potilaalla/asiakkaalla/omaisella on mahdollisuus jättää palaute myös paperisella lomakkeella suoraan yksikköön.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1126BC8D" w14:textId="580347C8" w:rsidR="134440B0" w:rsidRPr="000F446C" w:rsidRDefault="134440B0" w:rsidP="5746F21D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000F446C">
         <w:t xml:space="preserve">Palautteet käsitellään mahdollisimman nopeasti ja ollaan tarvittaessa yhteydessä palautteen antajaan. </w:t>
       </w:r>
       <w:r w:rsidR="249A97E5" w:rsidRPr="000F446C">
         <w:t xml:space="preserve">Epäkohtiin suunnitellaan kehittämistoimenpiteitä, jotka toteutetaan esihenkilöiden </w:t>
       </w:r>
       <w:r w:rsidR="74C9D5EF" w:rsidRPr="000F446C">
         <w:t>valvonnassa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF5CF8F" w14:textId="3F1C2D6A" w:rsidR="004751EB" w:rsidRDefault="000D6028" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc221540994"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc229404990"/>
       <w:r>
         <w:t>3 Omavalvonnan riskien</w:t>
       </w:r>
       <w:r w:rsidR="00A6392E">
         <w:t>hallinta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00A21AB7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392E7ABD" w14:textId="77777777" w:rsidR="00C92107" w:rsidRPr="00C92107" w:rsidRDefault="00C92107" w:rsidP="00C92107"/>
     <w:p w14:paraId="2C793519" w14:textId="74658366" w:rsidR="00923487" w:rsidRDefault="0062432C" w:rsidP="00C3663F">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc221540995"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc229404991"/>
       <w:r>
         <w:t xml:space="preserve">3.1 </w:t>
       </w:r>
       <w:r w:rsidR="00540F6D">
         <w:t>Vastuualueen</w:t>
       </w:r>
       <w:r w:rsidR="00124A79">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB3ABF">
         <w:t>riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
       </w:r>
       <w:bookmarkStart w:id="44" w:name="_Toc45556431"/>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="4E1089FF" w14:textId="77777777" w:rsidR="00C92107" w:rsidRPr="00C92107" w:rsidRDefault="00C92107" w:rsidP="00C92107"/>
     <w:p w14:paraId="5547701E" w14:textId="66110842" w:rsidR="00923487" w:rsidRPr="00923487" w:rsidRDefault="00923487" w:rsidP="00DC377E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923487">
         <w:rPr>
@@ -17360,83 +16662,79 @@
         <w:t xml:space="preserve"> ja organisointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E20B829" w14:textId="6A682D58" w:rsidR="00046740" w:rsidRDefault="00E56F83" w:rsidP="00DC377E">
       <w:r w:rsidRPr="00E56F83">
         <w:t>Kokonaisvaltainen organisaation riskienhallinta tulee huomioida kaikissa organisaation toiminnoissa osana päivittäistä toimintaa. Sata</w:t>
       </w:r>
       <w:r w:rsidR="00B92865">
         <w:t>-alueella</w:t>
       </w:r>
       <w:r w:rsidRPr="00E56F83">
         <w:t xml:space="preserve"> riskienhallinnan periaate on, että se tukee hyvinvointialueen tavoitteiden saavuttamista. </w:t>
       </w:r>
       <w:r w:rsidR="007946B3">
         <w:t>Vastuualuejohtaja huolehtii, että riskin arviointi toteutetaan vastuualuekohtaisesti harmonisoitua arviointityökalua</w:t>
       </w:r>
       <w:r w:rsidR="001C6010">
         <w:t xml:space="preserve"> eli </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001C6010">
         <w:t>Granitea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007946B3">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t>käyttämällä.</w:t>
+        <w:t xml:space="preserve"> käyttämällä.</w:t>
       </w:r>
       <w:r w:rsidR="00CC72E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007946B3">
         <w:t>Vastuualuejohtaja toteuttaa vastuualueensa riskien arvioinnin ja päättää riskien arvioinnin ja käsittelyn yhteydessä riskin merkityksestä ja tarvittavista toimenpiteistä.</w:t>
       </w:r>
       <w:r w:rsidR="00DC377E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB25F3E" w14:textId="65E70CBA" w:rsidR="562C17CB" w:rsidRPr="005D5B38" w:rsidRDefault="562C17CB" w:rsidP="2C4BE2C2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="14A41000">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Jokaisen henkilön tulee sitoutua noudattamaan riskienhallinnan ja varautumisen periaatteita ja toimintaohjeita, riippumatta henkilön asemasta organisaatiossa</w:t>
       </w:r>
       <w:r w:rsidRPr="00771C35">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98">
+      <w:hyperlink r:id="rId111">
         <w:r w:rsidR="6D7C8EEB" w:rsidRPr="00771C35">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="668FB320" w:rsidRPr="02E23E2B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:strike/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="668FB320" w:rsidRPr="2C4BE2C2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="703F75F8" w14:textId="56ACE7CB" w:rsidR="7CA4ECE0" w:rsidRPr="005C0F1E" w:rsidRDefault="61752A7F" w:rsidP="5746F21D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -17474,50 +16772,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00E53B56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Riskien tunnistamisen keinot</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B483C54" w14:textId="6796A00B" w:rsidR="18985F46" w:rsidRDefault="00027E93" w:rsidP="778AAFC2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tunnistamattomia riskejä ei voi hallita. Riskien tunnistamiseen valitaan tarkoitukseen parhaiten soveltuva menetelmä tai menetelmiä. Riskien tunnistamiseen osallistuvilla tulee olla tietämystä käsiteltävistä asioista sekä organisaation tavoitteista. Oleellista on, että riskien tunnistamiseen osallistutetaan henkilöitä </w:t>
       </w:r>
       <w:r w:rsidR="00D0711D" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vastuualueen kaikilta toiminnan tasoilta</w:t>
       </w:r>
       <w:r w:rsidR="00352359" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Riskien tunnistamisen apuvälineinä toimivat eri ilmoituskanavien (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="778AAFC2">
@@ -17529,51 +16828,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">-järjestelmä, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Whistleblowing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) tilastot, valvontaraportit, vahinkotilastot ja omavalvontaraportit. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99">
+      <w:hyperlink r:id="rId112">
         <w:r w:rsidR="0FBBEBC9" w:rsidRPr="2FFC39F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37E9E3BF" w14:textId="67914FBF" w:rsidR="18985F46" w:rsidRDefault="606EA05E" w:rsidP="778AAFC2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tunnistamisessa on tärkeää kuvata riskin lähteet, vaikutusalueet ja tapahtumat sekä niiden keskinäiset suhteet. Kaikkien riskien lähteet eivät ole </w:t>
       </w:r>
       <w:r w:rsidR="099F3B01" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -17582,51 +16881,51 @@
         <w:t xml:space="preserve">hyvinvointialueen hallinnassa, mutta ne ovat tunnistettava. Tunnistetut riskit ryhmitellään </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="099F3B01" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="099F3B01" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-järjestelmässä.</w:t>
       </w:r>
       <w:r w:rsidR="17B60D70" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100">
+      <w:hyperlink r:id="rId113">
         <w:r w:rsidR="17B60D70" w:rsidRPr="778AAFC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B3C9F00" w14:textId="3ABC67B1" w:rsidR="004D5FCE" w:rsidRDefault="004D5FCE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31736060" w14:textId="3D6AF4C3" w:rsidR="48D91E9A" w:rsidRDefault="00D30CA4" w:rsidP="48D91E9A">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
@@ -17661,51 +16960,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CEF0D31" wp14:editId="4CEDB064">
             <wp:extent cx="6082748" cy="4928430"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="3" name="Kuva 1" descr="Kaaviolla on selvennetty vaara- ja haittatekijöiden tunnistamista, välittömiä toimenpiteitä ja seurantaa ja arviointia.&#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Kuva 1" descr="Kaaviolla on selvennetty vaara- ja haittatekijöiden tunnistamista, välittömiä toimenpiteitä ja seurantaa ja arviointia.&#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId101"/>
+                    <a:blip r:embed="rId114"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6092743" cy="4936528"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCD182D" w14:textId="3922F699" w:rsidR="004F40A6" w:rsidRDefault="004F40A6" w:rsidP="004F40A6">
       <w:pPr>
         <w:pStyle w:val="Kuvaotsikko"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -17760,139 +17059,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vaarojen tunnistamisen tyypilliset lähteet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Suomen potilasturvallisuusyhdistys ry 2015).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703305FE" w14:textId="585AA830" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
+    <w:p w14:paraId="703305FE" w14:textId="7A626798" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00CA4254">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueella on käytössä sähköinen vaara- ja haittatapahtumien, läheltä piti -tilanteiden, onnistumisilmoitusten sekä asiakaspalautteiden sähköinen ilmoitusjärjestelmä </w:t>
+        <w:t>alueella on käytössä sähköinen vaara- ja haittatapahtumien, läheltä piti -tilanteiden</w:t>
+      </w:r>
+      <w:r w:rsidR="00584950">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0148ABDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onnistumisilmoitusten sähköinen ilmoitusjärjestelmä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tapahtumien dokumentointi ja käsittely tapahtuu pääsääntöisesti </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>HaiPron</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> avulla. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">-ohjelman kautta voidaan ilmoittaa: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7079CE37" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00BC5027">
+    <w:p w14:paraId="7079CE37" w14:textId="5711DDE2" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00BC5027">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>potilas-/asiakasturvallisuuden vaaratapahtumat (henkilökunnan tekemät)</w:t>
+        <w:t>potilas-/asiakasturvallisuuden vaaratapahtumat</w:t>
+      </w:r>
+      <w:r w:rsidR="00584950">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>/valvontalain 29 §:n mukaista ilmoitusvelvollisuutta koskevat epäkohdat tai sen uhat asiakkaan hoidossa tai palvelussa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0148ABDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (henkilökunnan tekemät)</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE91862" w14:textId="6FB1BD7A" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00BC5027">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -17952,151 +17279,122 @@
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27344DC4" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00BC5027">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">asiakkaan/potilaan/läheisen havaitsemat vaaratapahtumat (asiakkaiden, potilaiden, </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">läheisten tekemät) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C981EF0" w14:textId="623CF646" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00BC5027">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="1C981EF0" w14:textId="32AC9338" w:rsidR="00154B95" w:rsidRPr="00584950" w:rsidRDefault="00154B95" w:rsidP="00584950">
+      <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0148ABDB">
-[...23 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5B577C64" w14:textId="044C221C" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Henkilökunta</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="005261A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Linkki</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>HaiProon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> löytyy henkilökunnan </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102" w:history="1">
+      <w:hyperlink r:id="rId115" w:history="1">
         <w:r w:rsidRPr="005261A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Intranetistä Satasesta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> etusivun pikalinkeistä.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464BEA1C" w14:textId="05E7A982" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -18136,51 +17434,51 @@
         </w:rPr>
         <w:t>HaiProon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> löytyy Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> internetsivustolta osoitteesta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103">
+      <w:hyperlink r:id="rId116">
         <w:r w:rsidRPr="0148ABDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Anna palautetta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohdasta tee ilmoitus vaaratilanteesta.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDF6353" w14:textId="0A438EB2" w:rsidR="00DF63A5" w:rsidRPr="00C92107" w:rsidRDefault="00154B95" w:rsidP="009E6039">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
@@ -18283,51 +17581,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja vähentämään toiminnan riskejä</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000A147B" w:rsidRPr="000A147B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tavoitteena on vaaratapahtumien mahdollisimman varhainen tunnistaminen ja turvallisuuden varmistaminen ennalta niin, että varsinaisia vaaratilanteita ei pääsisi tapahtumaan</w:t>
       </w:r>
       <w:r w:rsidR="000A147B" w:rsidRPr="000A147B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009E6039">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId104">
+      <w:hyperlink r:id="rId117">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="35B804DE" w:rsidRPr="0775AD36">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>HaiPro</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="35B804DE" w:rsidRPr="0775AD36">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> -järjestelmään liittyvä </w:t>
         </w:r>
         <w:r w:rsidR="7A10CC41" w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>ohjeistus (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -18794,131 +18092,413 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E520A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Riskienhallinnasta tunnistettujen riskien </w:t>
       </w:r>
       <w:r w:rsidR="009E520A" w:rsidRPr="009E520A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>suuruuden ja vaikutuksen arvioiminen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBC1FA8" w14:textId="1954777F" w:rsidR="00104CAA" w:rsidRDefault="00104CAA" w:rsidP="00104CAA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Riskikriteerien muodostamisessa huomioidaan organisaation arvot ja tavoitteet, jotka ohjaavat riskinottohalukkuutta ja riskinsietokykyä. Kriteerit antavat pohjan riskin merkittävyyden arvioinnille. Määrittelyssä on huomioitava myös lainsäädännölliset vaatimukset, jotka </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">voivat asettaa omia vaatimuksiaan riskin merkittävyydelle. Kriteerien on myös oltava dynaamisia, ja niitä on arvioitava jatkuvasti. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId105">
+        <w:t xml:space="preserve">Riskikriteerien muodostamisessa huomioidaan organisaation arvot ja tavoitteet, jotka ohjaavat riskinottohalukkuutta ja riskinsietokykyä. Kriteerit antavat pohjan riskin merkittävyyden arvioinnille. Määrittelyssä on huomioitava myös lainsäädännölliset vaatimukset, jotka voivat asettaa omia vaatimuksiaan riskin merkittävyydelle. Kriteerien on myös oltava dynaamisia, ja niitä on arvioitava jatkuvasti. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId118">
         <w:r w:rsidR="2FE29651" w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3886CBB6" w14:textId="37093412" w:rsidR="00AF4430" w:rsidRDefault="00AF4430" w:rsidP="00AF4430">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueen käyttämässä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-riskienarviointijärjestelmässä riskin merkittävyyttä arvioidaan riskiluvulla, joka muodostetaan todennäköisyyden (T) ja vaikutuksen (V) tulona (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TxV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>). Todennäköisyyden ja vaikutuksen riskitasoja on molempia viisi, jotka muodostavat 5x5 matriisin.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4430">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106">
+      <w:hyperlink r:id="rId119">
         <w:r w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p w14:paraId="7236CE77" w14:textId="3F59A207" w:rsidR="002407C3" w:rsidRPr="002407C3" w:rsidRDefault="002407C3" w:rsidP="002407C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43084412" w14:textId="5E7CBF6D" w:rsidR="00B53327" w:rsidRDefault="00CD3084" w:rsidP="59718F09">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc221540996"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc229404992"/>
       <w:r>
         <w:t>3.2.</w:t>
       </w:r>
       <w:r w:rsidR="0056039E">
         <w:t xml:space="preserve"> Riskienhallinnan kei</w:t>
       </w:r>
       <w:r w:rsidR="000B0ADF">
         <w:t>not ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="000B0ADF">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567A40FC" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584950">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Valvontalain 29 §:n mukaista ilmoitusvelvollisuutta koskevat menettelyohjeet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D4B06F" w14:textId="7E531DAA" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
+      <w:r w:rsidRPr="00584950">
+        <w:t>Henkilöstöön kuuluvilla (ja vastaavilla) on laissa määritelty ilmoitusvelvollisuus. Sen mukaan työntekijän on ilmoitettava välittömästi, jos hän huomaa epäkohdan tai sen uhan asiakkaan hoidossa tai palvelussa. Myös lain rikkomisesta on ilmoitettava viipymättä. Lain soveltamisohjeen mukaan epäkohta on esimerkiksi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F817562" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00A85CF5">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584950">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>puute asiakas- tai potilasturvallisuudessa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4480E906" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00A85CF5">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584950">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>asiakkaan tai potilaan kaltoin kohtelu fyysisesti, psyykkisesti tai lääkkeillä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20785C67" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00A85CF5">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584950">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>yksikön vahingollinen toimintakulttuuri, kuten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447DB15C" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00A85CF5">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584950">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>toimiminen ohjeiden vastaisesti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2509FD60" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00A85CF5">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00584950">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>asiakkaan tai potilaan perusoikeuksien rajoittaminen vakiintu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584950">
+        <w:t>neena käytäntönä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4A1562" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950"/>
+    <w:p w14:paraId="3F771865" w14:textId="55A5F8EB" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
+      <w:r w:rsidRPr="00584950">
+        <w:t>Ilmoitusvelvollisuuden tarkoitus on, että epäkohdat tulevat tietoon, jotta ne saadaan korjattua ajoissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427253A9" w14:textId="5B4B3A71" w:rsidR="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
+      <w:r w:rsidRPr="00584950">
+        <w:t>Esihenkilöiden tehtävänä on tiedottaa ilmoitusvelvollisuudesta henkilöstöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE9485E" w14:textId="77777777" w:rsidR="00A85CF5" w:rsidRPr="00584950" w:rsidRDefault="00A85CF5" w:rsidP="00584950"/>
+    <w:p w14:paraId="370049D2" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584950">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueen työntekijä tekee ilmoituksen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00584950">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00584950">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-järjestelmässä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E023497" w14:textId="700DF08B" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
+      <w:r w:rsidRPr="00584950">
+        <w:t xml:space="preserve">Työntekijä tekee ilmoituksen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00584950">
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00584950">
+        <w:t xml:space="preserve">-järjestelmässä, esihenkilö käsittelee sen. Jos epäkohta on valvontalain mukaisesti olennainen, esihenkilö vie tiedon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00584950">
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00584950">
+        <w:t>-järjestelmän kautta vastuualuejohtajalle ja valvontayksikköön. He ilmoittavat tarpeen mukaan valvontaviranomaiselle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A84764" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
+      <w:r w:rsidRPr="00584950">
+        <w:lastRenderedPageBreak/>
+        <w:t>Myös työntekijä voi ilmoittaa asiasta valvontaviranomaiselle. Hänelle ei saa tulla kielteisiä seurauksia ilmoituksen vuoksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C7AC8F" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
+      <w:r w:rsidRPr="00584950">
+        <w:t xml:space="preserve">Tarkempi toimintaohje: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId120" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00584950">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Epäkohdan ilmoittaminen ja käsitteleminen </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00584950">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>HaiPro</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00584950">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>-järjestelmässä -ohje</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00584950">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (Linkki </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00584950">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>ammattailaiselle</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00584950">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E33ACA4" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
+      <w:hyperlink r:id="rId121" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00584950">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>Valvontalain (741/2023 29 §) mukainen ilmoitusvelvollisuus Satakunnan hyvinvointialueella (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F72B604" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950"/>
+    <w:p w14:paraId="1EBD9843" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584950">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Yksityinen palveluntuottaja ilmoittaa sata.fi-verkkosivujen kautta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A797797" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
+      <w:r w:rsidRPr="00584950">
+        <w:t xml:space="preserve">Yksityinen palveluntuottaja tekee valvontalain 29 § mukaisen epäkohtailmoituksen sata.fi-verkkosivujen lomakkeen avulla. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId122">
+        <w:r w:rsidRPr="00584950">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>Palveluntuottajalle - Satakunnanhyvinvointialue</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00584950">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A820906" w14:textId="77777777" w:rsidR="00C92107" w:rsidRPr="00C92107" w:rsidRDefault="00C92107" w:rsidP="00C92107"/>
     <w:p w14:paraId="0513DCB5" w14:textId="5BCC7395" w:rsidR="004D782B" w:rsidRDefault="00121722" w:rsidP="004D782B">
       <w:r w:rsidRPr="00121722">
         <w:t>Riskin (hallinta)käsittelykeinot ovat riskin pitäminen, välttäminen, pienentäminen, siirtäminen tai jakaminen; niiden käytännön toteutustapa täytyy tapauskohtaisesti arvioida riskin luoteen mukaisesti. Hallintakeinojen ja niiden toteutustavan suunnittelun jälkeen arvioidaan niiden vaikutus riskiin, jolloin muodostuu käsitystä jäännösriskistä, jonka osalta päätetään hyväksyttävyys ja tehdään mahdollinen erillinen riskienhallintasuunnitelma. Suunnitelman toimeenpanoa seurataan (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00121722">
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00121722">
         <w:t>) ja arvioidaan uudelleen miten tehdyt toimenpiteet ovat vaikuttaneet riskitasoon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6115DC97" w14:textId="1C9A023C" w:rsidR="00972284" w:rsidRPr="00972284" w:rsidRDefault="00972284" w:rsidP="00972284">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00972284">
         <w:t>Jokainen toimija huolehtii omalta osaltaan siitä, että toimintaympäristön olosuhteet mahdollistavat turvallisen ja laadukkaan työn tekemisen. Henkilöstön tulee olla tietoinen turvallisuusriskeistä ja turvallisuuden tilasta. Vaarojen arvioinnin tekeminen on työpaikalla lakisääteinen velvoite, jota ei tehdä viranomaisia varten, vaan työpaikkaa itseänsä varten. On hyvä tunnistaa ainakin muutama oleellinen riksi, keinot niiden ehkäisyyn, toimenpiteet riskin toteutuessa ja sen jälkeen vielä kehittämistoimenpiteet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C424FE0" w14:textId="135D7878" w:rsidR="00121722" w:rsidRPr="00DD36E2" w:rsidRDefault="00B72AFE" w:rsidP="6ACC0D47">
@@ -19092,388 +18672,226 @@
         <w:t>Vakavan vaaratapahtuman selvitys on osa Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">alueen laadunhallintaa ja omavalvonnan kokonaisuutta. Selvityksen tavoitteena on organisaation vaaratapahtumista oppiminen ja </w:t>
       </w:r>
       <w:r w:rsidR="008F75E1">
         <w:t>asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00141DA5">
         <w:t>-/</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">potilasturvallisuuden parantuminen. Jotta hoitoa voidaan kehittää turvallisemmaksi, tulee toiminnan puutteet ja heikkoudet </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:t>tunnistaa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107">
+      <w:hyperlink r:id="rId123">
         <w:r w:rsidR="00635CB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Toimintaohje Vakavan potilas- ja asiakasturvallisuusvaaratapahtuman selvitystä koskevat menettelyt (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2BB734AC" w14:textId="442A6DF8" w:rsidR="1EC52622" w:rsidRPr="002B00E9" w:rsidRDefault="00961DF2" w:rsidP="002B00E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueella on mahdollista raportoida myös onnistumisista </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>PosiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">-ilmoituksen muodossa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-järjestelmään. Hyväksi havaittuja, asiakas- ja potilasturvallisuutta varmistavia menettelytapoja käsitellään toimintayksiköissä sek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ä myöhemmin sovittavissa asiakas- ja potilasturvallisuuden edistämisen työryhmissä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7BB9AD" w14:textId="00DCC437" w:rsidR="603E3B13" w:rsidRPr="00757BC7" w:rsidRDefault="40A39B42" w:rsidP="603E3B13">
+    <w:p w14:paraId="4DCD9D7C" w14:textId="30BFDF64" w:rsidR="007A417F" w:rsidRDefault="40A39B42" w:rsidP="007A417F">
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002B00E9">
         <w:t>Akuutti</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002B00E9">
         <w:t xml:space="preserve"> palveluiden henkilöstöä kannustetaan tekemään ilmoituksia mahdollisista vaaratapahtumista ja menettelyyn annetaan kaikille perehdytys. Vaaratapahtumat käsitellään yhdessä </w:t>
       </w:r>
       <w:r w:rsidR="25821590" w:rsidRPr="002B00E9">
         <w:t>henkilöstön kanssa esimerkiksi osastokokouksissa ja tiimipäivissä</w:t>
       </w:r>
       <w:r w:rsidR="76314F1C" w:rsidRPr="002B00E9">
         <w:t xml:space="preserve"> sekä tarvittaessa henkilökohtaisesti. Vakavista vaaratapahtumista tehdään aina vakavien vaaratapahtumien prosessi </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="76314F1C" w:rsidRPr="002B00E9">
         <w:t>hva:n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="76314F1C" w:rsidRPr="002B00E9">
         <w:t xml:space="preserve"> ohjeiden mukaan sekä suoritetaan sen edellyttämät toimenpite</w:t>
       </w:r>
       <w:r w:rsidR="574A7622" w:rsidRPr="002B00E9">
         <w:t>et.</w:t>
-      </w:r>
-[...161 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19DFAF1C" w14:textId="65434D5D" w:rsidR="00D92986" w:rsidRDefault="0072411B" w:rsidP="00D92986">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00D92986" w:rsidRPr="00D92986">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>uita mahdollisia lakisääteisiä ilmoitusvelvollisuuksia koskevat menettelyohjeet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25FAB5B9" w14:textId="7B48F523" w:rsidR="338B4E9F" w:rsidRPr="003E1433" w:rsidRDefault="338B4E9F" w:rsidP="1EC52622">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E1433">
         <w:t>HVA:n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E1433">
         <w:t xml:space="preserve"> ohjeistuksen mukaisesti:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C526B26" w14:textId="3390FD07" w:rsidR="338B4E9F" w:rsidRPr="003E1433" w:rsidRDefault="338B4E9F" w:rsidP="00BC5027">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003E1433">
         <w:t>Lastensuojeluilmoitus</w:t>
       </w:r>
       <w:r w:rsidR="00C76BBE">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId109" w:history="1">
+      <w:hyperlink r:id="rId124" w:history="1">
         <w:r w:rsidR="00F35354">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Lastensuojeluilmoitus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C76BBE">
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1433">
         <w:t xml:space="preserve"> ja Huoli-ilmoitukset</w:t>
       </w:r>
       <w:r w:rsidR="04135055" w:rsidRPr="003E1433">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId110" w:history="1">
+      <w:hyperlink r:id="rId125" w:history="1">
         <w:r w:rsidR="00F35354">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Ilmoitus-sosiaalihuollon-tarpeesta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="04135055" w:rsidRPr="003E1433">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7286279E" w14:textId="3735C83D" w:rsidR="1EC52622" w:rsidRPr="00797A33" w:rsidRDefault="338B4E9F" w:rsidP="1EC52622">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003E1433">
+        <w:lastRenderedPageBreak/>
         <w:t>Ilmoitus poliisille esim. törkeissä huumausaine epäily</w:t>
       </w:r>
       <w:r w:rsidR="00AE6CE1">
         <w:t>t,</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1433">
         <w:t xml:space="preserve"> ajoterveysasiat sekä aseenkantolupa-asiat</w:t>
       </w:r>
       <w:r w:rsidR="5CE32E2F" w:rsidRPr="003E1433">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId111" w:history="1">
+      <w:hyperlink r:id="rId126" w:history="1">
         <w:r w:rsidR="00F35354">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Virka-apupyyntö poliisille</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F35354">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112" w:history="1">
+      <w:hyperlink r:id="rId127" w:history="1">
         <w:r w:rsidR="00FC59BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Virka-apupyyntö poliisille-ohjeet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FC59BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5CE32E2F" w:rsidRPr="003E1433">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C224DCF" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="00F47855" w:rsidP="00F47855">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B350C7">
         <w:rPr>
@@ -19495,96 +18913,92 @@
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>alueella on käytössä vakavien väärinkäytösten sisäinen ilmoituskanava, jonka kautta voi ilmoittaa väärinkäytös- tai korruptioepäilyistä luottamuksellisesti.</w:t>
       </w:r>
       <w:r w:rsidR="00AC6FBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Kanavan käyttöönotto perustuu EU:n niin sanottuun </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B6895">
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:t>histleblow</w:t>
       </w:r>
       <w:r w:rsidR="00335789">
         <w:t>er</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>-direktiiviin ja vuoden 2023 alussa voimaan tul</w:t>
-[...3 lines deleted...]
-        <w:t>leeseen kansalliseen ilmoittajansuojelulakiin.</w:t>
+        <w:t>-direktiiviin ja vuoden 2023 alussa voimaan tulleeseen kansalliseen ilmoittajansuojelulakiin.</w:t>
       </w:r>
       <w:r w:rsidR="00AC6FBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Direktiivillä halutaan varmistaa, että ilmoittaja, joka työnsä yhteydessä havaitsee tai epäilee yleisen edun vastaista toimintaa erikseen määritellyillä EU:n oikeuden aloilla, voi ilmoittaa asiasta turvallisesti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D195B5" w14:textId="77777777" w:rsidR="00F47855" w:rsidRDefault="00F47855" w:rsidP="00F47855">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId113">
+      <w:hyperlink r:id="rId128">
         <w:r w:rsidRPr="46F9CD58">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Hyvinvointialueen sisäinen ilmoituskanava</w:t>
         </w:r>
         <w:r w:rsidRPr="0F99A34B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00690205" w14:textId="77777777" w:rsidR="00F47855" w:rsidRDefault="00F47855" w:rsidP="00F47855">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId114">
+      <w:hyperlink r:id="rId129">
         <w:r w:rsidRPr="01C91880">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Toimintaohje väärinkäytösten ilmoituskanavan käyttöön ja ilmoittajan suojeluun (</w:t>
         </w:r>
         <w:r w:rsidRPr="0CEED1C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Linkki ammattilaiselle, vaatii kirjautumisen</w:t>
         </w:r>
         <w:r w:rsidRPr="01C91880">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="66F271B1" w14:textId="2DBB117D" w:rsidR="1EC52622" w:rsidRPr="00820E5E" w:rsidRDefault="29824B9C" w:rsidP="1EC52622">
       <w:r w:rsidRPr="009A1705">
         <w:t>Ilmoitusvelvollisuudet ja oikeudet käydään läpi perehdytyksen aikana ja annetaan lisäkoulutusta tarpeen mukaan.</w:t>
       </w:r>
       <w:r w:rsidR="366F8D8A" w:rsidRPr="009A1705">
@@ -19612,51 +19026,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00820E5E">
         <w:t xml:space="preserve"> selvityspyyntö ohjataan vastuualuejohtajalle, joka pyytää selvitykset kyseisiltä yksiköiltä, jota k</w:t>
       </w:r>
       <w:r w:rsidR="778FDDAE" w:rsidRPr="00820E5E">
         <w:t xml:space="preserve">yseinen selvityspyyntö koskee. Yksikön tulee ilmoittaa vastuualuejohtajalle, mikäli se tarvitsee lisäaikaa selvityksen antamiseen. Syynä voi olla esimerkiksi </w:t>
       </w:r>
       <w:r w:rsidR="73387EDC" w:rsidRPr="00820E5E">
         <w:t xml:space="preserve">työntekijän loma, tai muu poissaolo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6692EF83" w14:textId="75C48B32" w:rsidR="603E3B13" w:rsidRPr="00624BF0" w:rsidRDefault="603E3B13" w:rsidP="603E3B13">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72F8AB97" w14:textId="77777777" w:rsidR="002E094C" w:rsidRDefault="004306AB" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc221540997"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc229404993"/>
       <w:r>
         <w:t xml:space="preserve">3.3 </w:t>
       </w:r>
       <w:r w:rsidR="000B0ADF">
         <w:t>Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="4BE6253D" w14:textId="77777777" w:rsidR="00757BC7" w:rsidRPr="00757BC7" w:rsidRDefault="00757BC7" w:rsidP="00757BC7"/>
     <w:p w14:paraId="64670B2F" w14:textId="3AF78E05" w:rsidR="00271BE9" w:rsidRPr="003915C2" w:rsidRDefault="00271BE9" w:rsidP="00271BE9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003915C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskien</w:t>
       </w:r>
       <w:r w:rsidR="003915C2" w:rsidRPr="003915C2">
         <w:rPr>
@@ -19682,174 +19096,174 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hygieniaohjeiden ja infektion toteutumisen seuranta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DB5557" w14:textId="7B96AEB4" w:rsidR="00271BE9" w:rsidRDefault="00271BE9" w:rsidP="00463B95">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoitoon liittyvien infektioiden ennaltaehkäisystä säädetään tartuntatautilaissa </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId130" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00F74936">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>laki 1227/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F74936">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Laissa säädetään velvoite, jonka mukaan terveydenhuollon sekä sosiaalihuollon toimintayksiköissä on torjuttava suunnitelmallisesti hoitoon liittyviä infektioita.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="288BF867" w14:textId="77777777" w:rsidR="00B22A24" w:rsidRPr="00B22A24" w:rsidRDefault="00B22A24" w:rsidP="00B22A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Infektioiden torjunnassa toimitaan yhteistyössä Infektioyksikön kanssa noudattaen alueellisia ohjeita hoitoon liittyvien infektioiden ja tartuntojen torjumiseksi. Toiminnassa huomioidaan mikrobilääkeresistenssi ja pyritään tunnistamaan epidemiat varhaisessa vaiheessa toimien yhteystyössä Infektioyksikön kanssa. Satakunnan hyvinvointialueen infektioiden torjunnan ohjeet ovat vapaasti luettavissa Hoito-ohjeet.fi-sivustolla. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC54097" w14:textId="77777777" w:rsidR="00B22A24" w:rsidRPr="00B22A24" w:rsidRDefault="00B22A24" w:rsidP="00B22A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Linkki: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116" w:history="1">
+      <w:hyperlink r:id="rId131" w:history="1">
         <w:r w:rsidRPr="00B22A24">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Hae kaikista ohjeista | Hoito-ohjeet.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ammattilaiset käyttävät ammattilaisille tarkoitettuja Satakunnan hyvinvointialueen ohjeita, jotka haetaan hakusanalla)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="564BAB09" w14:textId="77777777" w:rsidR="00B22A24" w:rsidRPr="00B22A24" w:rsidRDefault="00B22A24" w:rsidP="00B22A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hoidossa noudatetaan mikrobilääkesuositusta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117" w:history="1">
+      <w:hyperlink r:id="rId132" w:history="1">
         <w:r w:rsidRPr="00B22A24">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>hoito-ohjeet.fi/Ohjepankki/Mikrobilääkesuositus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
@@ -19878,133 +19292,149 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>prevalenssitutkimukseen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> kahdesti vuodessa ja ympärivuorokautisen asumisen yksiköt vuosittain.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EB76B3" w14:textId="77777777" w:rsidR="00B22A24" w:rsidRPr="00B22A24" w:rsidRDefault="00B22A24" w:rsidP="00B22A24">
+    <w:p w14:paraId="36EB76B3" w14:textId="7D7D51C3" w:rsidR="00B22A24" w:rsidRPr="00B22A24" w:rsidRDefault="00B22A24" w:rsidP="00B22A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Yksiköihin on nimetty infektioyhdyshoitajat, jotka osallistuvat infektioiden torjuntaa käsitteleviin koulutustilaisuuksiin vieden tietoa yksiköihin. Moodlessa on Infektioyksikön tuottama Infektioiden torjunnan verkkokurssi, jonka suorittamista velvoitetaan sairaalapalveluissa (poissulkien psykiatria). Infektioiden torjunnan verkkokurssia suositellaan kaikille työntekijöille.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B22A24">
+        <w:t>Yksiköihin on nimetty infektioyhdysh</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85CF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:br/>
-[...5 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t>enkilöt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>, jotka osallistuvat infektioiden torjuntaa käsitteleviin koulutustilaisuuksiin vieden tietoa yksiköihin. Moodlessa on Infektioyksikön tuottama Infektioiden torjunnan verkkokurssi, jonka suorittamista velvoitetaan sairaalapalveluissa (poissulkien psykiatria). Infektioiden torjunnan verkkokurssia suositellaan kaikille työntekijöille.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Moniammatillisena yhteistyönä toteutettava systemaattinen infektioiden torjunnan kartoitus (INTO-kartoitus) suoritetaan terveydenhuollon yksiköissä vuosittain ja asumispalveluyksiköissä kahden kolmen vuoden välein.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B22A24">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023583E7" w14:textId="77777777" w:rsidR="00B22A24" w:rsidRPr="00B22A24" w:rsidRDefault="00B22A24" w:rsidP="00B22A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:br/>
-[...5 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Moniammatillisena yhteistyönä toteutettava systemaattinen infektioiden torjunnan kartoitus (INTO-kartoitus) suoritetaan terveydenhuollon yksiköissä vuosittain ja asumispalveluyksiköissä kahden kolmen vuoden välein.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Käsihuuhdekulutusta seurataan yhteistyössä Infektioyksikön kanssa. Erikoissairaanhoidon ja yleislääketieteen hoito-osastoilla suoritetaan säännöllisesti käsihygieniahavainnointia.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00A3148F" w14:textId="77777777" w:rsidR="00605855" w:rsidRDefault="00605855" w:rsidP="00463B95">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A11E459" w14:textId="77777777" w:rsidR="00B22A24" w:rsidRPr="00B22A24" w:rsidRDefault="00B22A24" w:rsidP="00B22A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B22A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Käsihuuhdekulutusta seurataan yhteistyössä Infektioyksikön kanssa. Erikoissairaanhoidon ja yleislääketieteen hoito-osastoilla suoritetaan säännöllisesti käsihygieniahavainnointia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A3148F" w14:textId="77777777" w:rsidR="00605855" w:rsidRDefault="00605855" w:rsidP="00463B95">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="24B2F72D" w14:textId="77777777" w:rsidR="001B5897" w:rsidRPr="00271BE9" w:rsidRDefault="001B5897" w:rsidP="484B2C8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60A22C64" w14:textId="4207C7D3" w:rsidR="002232A4" w:rsidRPr="00AA7340" w:rsidRDefault="002232A4" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7340">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vaara</w:t>
@@ -20025,192 +19455,192 @@
       <w:r>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> -järjestelmään. Vaaratapahtumien selvityksestä ja toiminnan kehittämisestä vastaavat yksikön vastuuhenkilöt. Vaaratapahtumailmoitukset tulee käsitellä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> -järjestelmässä mahdollisimman nopeasti ilmoituksen tekemisen jälkeen.  Ilmoitukset käsitellään aina siinä yksikössä, missä vaaratapahtuma on tapahtunut. Tarvittaessa ilmoitus siirretään käsiteltäväksi oikeaan yksikköön. Tarvittaessa käsittelijä voi siirtää ilmoitukset käsiteltäväksi ylemmälle tasolle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="065ABE78" w14:textId="16F6ECB0" w:rsidR="00C7604A" w:rsidRDefault="00C7604A" w:rsidP="00C7604A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vaikka tehtyjä ilmoituksia tulee käsitellä aktiivisesti henkilöstön kanssa, tulee ilmoitukseen liittyvien henkilöiden anonymiteetti ehdottomasti turvata. Jos ilmoituksia ei ole tullut, keskustellaan ilmoittamisen tärkeydestä. Positiiviseen ja oikeudenmukaiseen turvallisuuskulttuuriin kuuluu läheltä piti- sekä haittatapahtumien raportointi matalalla kynnyksellä, ja sitä tulee aktiivisesti tukea. </w:t>
       </w:r>
       <w:r w:rsidRPr="002D375A">
         <w:t>(STM strategia kärkimittari 1.2., 2,3. 3.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427FED1A" w14:textId="3E6AA92F" w:rsidR="003746D9" w:rsidRPr="00A3250E" w:rsidRDefault="00A3250E" w:rsidP="6ACC0D47">
       <w:r w:rsidRPr="00A3250E">
         <w:t>Akuuttivastuuyksikkö käsittelee poikkeamat säännöllisesti johtoryhmässä ja esim. osastotunnilla henkilöstön kanssa sekä suunnittelee tarvittavat kehittämistoimenpiteet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE7DC71" w14:textId="34C8900F" w:rsidR="1EC52622" w:rsidRPr="00206CEC" w:rsidRDefault="00942DBF" w:rsidP="1EC52622">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654589">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Henkilöstön </w:t>
       </w:r>
       <w:r w:rsidR="00654589" w:rsidRPr="00654589">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>riskienhallinnan osaamisen varmistaminen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E5C9AD" w14:textId="6E0B9874" w:rsidR="6460C88D" w:rsidRPr="003746D9" w:rsidRDefault="6460C88D" w:rsidP="1EC52622">
       <w:r w:rsidRPr="003746D9">
-        <w:lastRenderedPageBreak/>
         <w:t>Akuutti vastuualueen henkilöstön riskienhallinnan osaaminen varmistetaan perehdytyksen ja koulutusten avulla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0952C81B" w14:textId="7A3C295E" w:rsidR="00EA27D5" w:rsidRDefault="2CDE9A46" w:rsidP="603E3B13">
       <w:r w:rsidRPr="003746D9">
         <w:t xml:space="preserve">Työsuhteen alkaessa työntekijä perehdytetään työhönsä. Käytössä on </w:t>
       </w:r>
       <w:r w:rsidR="00A236B1" w:rsidRPr="003746D9">
         <w:t xml:space="preserve">hyvinvointialueen </w:t>
       </w:r>
       <w:r w:rsidRPr="003746D9">
         <w:t xml:space="preserve">sekä </w:t>
       </w:r>
       <w:r w:rsidR="003F7790" w:rsidRPr="003746D9">
         <w:t>yksikön</w:t>
       </w:r>
       <w:r w:rsidRPr="003746D9">
         <w:t xml:space="preserve"> oma perehdytysmateriaali. </w:t>
       </w:r>
       <w:r w:rsidR="003F7790" w:rsidRPr="003746D9">
         <w:t>Henkilöstön perehdytyksessä käytetään</w:t>
       </w:r>
       <w:r w:rsidR="00076228" w:rsidRPr="003746D9">
         <w:t xml:space="preserve"> myös verkkokoulutuksia mm. </w:t>
       </w:r>
       <w:r w:rsidR="003746D9" w:rsidRPr="003746D9">
         <w:t>kyberturvallisuuden- ja tietosuoja verkkokoulutukset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4644C2" w14:textId="77777777" w:rsidR="00757BC7" w:rsidRPr="003746D9" w:rsidRDefault="00757BC7" w:rsidP="603E3B13"/>
     <w:p w14:paraId="42CA8755" w14:textId="39F2FF4C" w:rsidR="00416467" w:rsidRDefault="002E094C" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc221540998"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc229404994"/>
       <w:r>
         <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B28D5A3" w14:textId="77777777" w:rsidR="00847A1F" w:rsidRPr="00847A1F" w:rsidRDefault="00847A1F" w:rsidP="00847A1F"/>
     <w:p w14:paraId="23D30A8D" w14:textId="1D7CA434" w:rsidR="00766C35" w:rsidRDefault="00766C35" w:rsidP="603E3B13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Laki julkisista hankinnoista ja käyttöoikeussopimuksista (1397/2016) sekä Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">alueen hankintaohje määrittävät reunaehdot hankintasopimuksien sopimusohjauksen menetelmistä (Satakunnan hyvinvointialue - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118">
+      <w:hyperlink r:id="rId133">
         <w:r w:rsidRPr="603E3B13">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>säädöskokoelma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> - hankintaohje). Sat</w:t>
       </w:r>
       <w:r w:rsidR="00DD211C" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a-</w:t>
       </w:r>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>alueen Hallintosäännön (Luku 5) mukaan, Aluehallitus vastaa sopimusten hallinnan ja sopimusvalvonnan järjestämisestä ja antaa tarkemmat ohjeet sopimushallinnan järjestämisestä. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId119">
+      <w:hyperlink r:id="rId134">
         <w:r w:rsidRPr="603E3B13">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B891F2" w14:textId="08BD9E7D" w:rsidR="00521264" w:rsidRPr="00206CEC" w:rsidRDefault="00766C35" w:rsidP="603E3B13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Julkiset hankinnat </w:t>
       </w:r>
       <w:r w:rsidR="007005C1">
@@ -20397,51 +19827,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> Mikäli palvelussa </w:t>
       </w:r>
       <w:r w:rsidR="001E535C" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>todetaan</w:t>
       </w:r>
       <w:r w:rsidR="00424CF4" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> epäkohtia</w:t>
       </w:r>
       <w:r w:rsidR="002F69EB" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> tai virheitä, ohjataan palveluntuottajaa</w:t>
       </w:r>
       <w:r w:rsidR="00B61365" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> epäkohdan tai virheen korjaamisessa ja vaaditaan </w:t>
+        <w:t xml:space="preserve"> epäkohdan tai virheen </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61365" w:rsidRPr="603E3B13">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">korjaamisessa ja vaaditaan </w:t>
       </w:r>
       <w:r w:rsidR="001423B9" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>niiden korjaamista koht</w:t>
       </w:r>
       <w:r w:rsidR="0098676A" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">uullisessa määräajassa. Mikäli kyse on asiakas- ja potilasturvallisuutta vaarantavasta epäkohdasta, vaaditaan tämän korjaamista välittömästi. Mikäli palveluntuottaja ei korjaa virhettä tai epäkohtaa toiminnassaan ohjauksesta ja vaatimuksista huolimatta, </w:t>
       </w:r>
       <w:r w:rsidR="00CA4408" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">tilaaja </w:t>
       </w:r>
       <w:r w:rsidR="001416B6" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">ryhtyy </w:t>
       </w:r>
@@ -20450,51 +19887,50 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">palvelua tuottavan kanssa tehdyn sopimuksen mukaisiin toimenpiteisiin. </w:t>
       </w:r>
       <w:r w:rsidR="00CC1E2A" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Palvelutuotannon asianmukaisuutta, laatua ja turvallisuutta </w:t>
       </w:r>
       <w:r w:rsidR="008E29DC" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">valvotaan yhteistyössä </w:t>
       </w:r>
       <w:r w:rsidR="007B3D5D" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">valvontayksikön kanssa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="330EC0C2" w14:textId="11F3DCCD" w:rsidR="3818BBAD" w:rsidRPr="00BF1ED6" w:rsidRDefault="24EC907E" w:rsidP="3818BBAD">
       <w:r w:rsidRPr="00BF1ED6">
-        <w:lastRenderedPageBreak/>
         <w:t>Ostopalvelu- ja alihankintatilanteissa omavalvonnan riskienhallinta varmistetaan heidän hyvällä perehdytyksellään, sujuvalla tiedonkululla sekä säännöllisin y</w:t>
       </w:r>
       <w:r w:rsidR="1AA00DEA" w:rsidRPr="00BF1ED6">
         <w:t>hteispalaverein. Ostopalvelun- ja alihankinnan tuottajilla on ve</w:t>
       </w:r>
       <w:r w:rsidR="2954BC43" w:rsidRPr="00BF1ED6">
         <w:t xml:space="preserve">lvollisuus noudattaa Satakunnan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="2954BC43" w:rsidRPr="00BF1ED6">
         <w:t>hva:n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="2954BC43" w:rsidRPr="00BF1ED6">
         <w:t xml:space="preserve"> sääntöjä sekä ohjeistuksia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8112A7" w14:textId="3F4B3EF9" w:rsidR="53B69326" w:rsidRPr="00BF1ED6" w:rsidRDefault="224B3ECB" w:rsidP="603E3B13">
       <w:r w:rsidRPr="00BF1ED6">
         <w:t>Ensihoidon p</w:t>
       </w:r>
       <w:r w:rsidR="53B69326" w:rsidRPr="00BF1ED6">
         <w:t>alve</w:t>
       </w:r>
       <w:r w:rsidR="7B8CCDAD" w:rsidRPr="00BF1ED6">
@@ -20523,237 +19959,237 @@
       </w:r>
       <w:r w:rsidR="06F2D3EE" w:rsidRPr="00BF1ED6">
         <w:t xml:space="preserve"> Ohjeiden tarkoituksena on välttää haittatapahtumat.</w:t>
       </w:r>
       <w:r w:rsidR="578A03F4" w:rsidRPr="00BF1ED6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="185CFE3F" w:rsidRPr="00BF1ED6">
         <w:t xml:space="preserve">Kaikki poikkeamat, jotka </w:t>
       </w:r>
       <w:r w:rsidR="7D40F5C7" w:rsidRPr="00BF1ED6">
         <w:t xml:space="preserve">selvästi </w:t>
       </w:r>
       <w:r w:rsidR="185CFE3F" w:rsidRPr="00BF1ED6">
         <w:t>vaarantavat potilas- tai työturvallisuutta, tulee ilmoittaa välittömästi</w:t>
       </w:r>
       <w:r w:rsidR="005022F5">
         <w:t xml:space="preserve"> esihenkilölle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160B57BA" w14:textId="77777777" w:rsidR="00EA27D5" w:rsidRPr="00206CEC" w:rsidRDefault="00EA27D5" w:rsidP="00B143BF"/>
     <w:p w14:paraId="2F7EB4B9" w14:textId="5CC47A52" w:rsidR="6B11858A" w:rsidRDefault="003F73F0" w:rsidP="003F73F0">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc221540999"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc229404995"/>
       <w:r>
         <w:t>3.5 Valmius-</w:t>
       </w:r>
       <w:r w:rsidR="00BB4B21">
         <w:t xml:space="preserve"> ja jatkuvuudenhallinta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="35681C55" w14:textId="77777777" w:rsidR="00847A1F" w:rsidRPr="00847A1F" w:rsidRDefault="00847A1F" w:rsidP="00847A1F"/>
     <w:p w14:paraId="21397F2F" w14:textId="23259497" w:rsidR="1EC52622" w:rsidRPr="006D0B19" w:rsidRDefault="003004C9" w:rsidP="1EC52622">
       <w:r>
         <w:t xml:space="preserve">Toimialuejohtajat vastaavat palvelutuotannon osalta varautumisesta ja valmiussuunnittelusta toimialuekohtaisesta, sosiaali- ja terveysalan sekä pelastusalan lainsäädännön mukaisesta, turvallisuudesta ja varautumisesta. Vastuualuejohtajat vastaavat turvallisuuden ja varautumisen suunnittelun </w:t>
       </w:r>
       <w:r w:rsidR="00573A94">
         <w:t>toimeenpanosta. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId120" w:history="1">
+      <w:hyperlink r:id="rId135" w:history="1">
         <w:r w:rsidR="00573A94" w:rsidRPr="00573A94">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00573A94">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136E8D97" w14:textId="08F0B2CA" w:rsidR="37FC9160" w:rsidRPr="006D0B19" w:rsidRDefault="37FC9160" w:rsidP="1EC52622">
       <w:r w:rsidRPr="006D0B19">
         <w:t>Valmiusjohtaja vastaa valmius- ja jatkuvuudenhallinasta, mutta esihenkilöt huolehtivat yhteistyössä valmiusjoh</w:t>
       </w:r>
       <w:r w:rsidR="04727E1E" w:rsidRPr="006D0B19">
         <w:t>tajan kanssa yksiköiden suunnitelmien ja ohjeistusten ajantasaisuudesta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71953C14" w14:textId="78C4CB63" w:rsidR="603E3B13" w:rsidRPr="00206CEC" w:rsidRDefault="603E3B13" w:rsidP="3818BBAD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FDC0BC6" w14:textId="398A4D1F" w:rsidR="00B13915" w:rsidRDefault="00805083" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc221541000"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc229404996"/>
       <w:r>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="00F77DC6">
         <w:t>Omavalvontasuunnitelman</w:t>
       </w:r>
       <w:r w:rsidR="007C050F">
         <w:t xml:space="preserve"> toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00F77DC6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFCD442" w14:textId="77777777" w:rsidR="00F77DC6" w:rsidRDefault="00F77DC6" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE4C079" w14:textId="38579224" w:rsidR="007C050F" w:rsidRDefault="00112993" w:rsidP="00112993">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc221541001"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc229404997"/>
       <w:r>
         <w:t>4.1 Toimeenpano</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="586FBF3A" w14:textId="77777777" w:rsidR="00B2028D" w:rsidRPr="00B2028D" w:rsidRDefault="00B2028D" w:rsidP="00B2028D"/>
     <w:p w14:paraId="2350BE86" w14:textId="27052D59" w:rsidR="24013451" w:rsidRPr="009E2A59" w:rsidRDefault="24013451" w:rsidP="4410B9F3">
       <w:r w:rsidRPr="009E2A59">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00B1636A" w:rsidRPr="009E2A59">
         <w:t>kuuttivastuualueen a</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2A59">
         <w:t>jantasainen</w:t>
       </w:r>
       <w:r w:rsidR="03281FAB" w:rsidRPr="009E2A59">
         <w:t xml:space="preserve"> omavalvontasuunnitelma on </w:t>
       </w:r>
       <w:r w:rsidR="00540F6D" w:rsidRPr="009E2A59">
         <w:t xml:space="preserve">vastuualueen </w:t>
       </w:r>
       <w:r w:rsidR="03281FAB" w:rsidRPr="009E2A59">
         <w:t>henkilöstön tiedossa ja saatavilla. Omavalvontasuunnitelma</w:t>
       </w:r>
       <w:r w:rsidR="00AB330A" w:rsidRPr="009E2A59">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="03281FAB" w:rsidRPr="009E2A59">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00AB330A" w:rsidRPr="009E2A59">
         <w:t xml:space="preserve"> tehtävät mahdolliset</w:t>
       </w:r>
       <w:r w:rsidR="03281FAB" w:rsidRPr="009E2A59">
         <w:t xml:space="preserve"> muutokset tiedotet</w:t>
       </w:r>
       <w:r w:rsidR="00B1636A" w:rsidRPr="009E2A59">
         <w:t>aan</w:t>
       </w:r>
       <w:r w:rsidR="03281FAB" w:rsidRPr="009E2A59">
         <w:t xml:space="preserve"> henkilöstölle</w:t>
       </w:r>
       <w:r w:rsidR="23F311A5" w:rsidRPr="009E2A59">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C42D02" w14:textId="2DCBC0D7" w:rsidR="1EC52622" w:rsidRPr="009E2A59" w:rsidRDefault="00B03765" w:rsidP="1EC52622">
       <w:r w:rsidRPr="009E2A59">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Omavalvontasuunnitelma on osa jokaisen työntekijän </w:t>
       </w:r>
       <w:r w:rsidR="009E2A59" w:rsidRPr="009E2A59">
         <w:t xml:space="preserve">perehdytystä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFC34B0" w14:textId="77777777" w:rsidR="00573A94" w:rsidRPr="00206CEC" w:rsidRDefault="00573A94" w:rsidP="4410B9F3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="767C3D75" w14:textId="400C95EA" w:rsidR="00112993" w:rsidRDefault="00C81266" w:rsidP="00C81266">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc221541002"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc229404998"/>
       <w:r>
         <w:t xml:space="preserve">4.2 </w:t>
       </w:r>
       <w:r w:rsidR="00AD708A">
         <w:t>Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="19356B06" w14:textId="77777777" w:rsidR="00F929A5" w:rsidRPr="00F929A5" w:rsidRDefault="00F929A5" w:rsidP="00F929A5"/>
     <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="72059377" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:r w:rsidRPr="00AD708A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Omavalvontasuunnitelmaa seurataan ja päivitetään vastuualueilla 4 kuukauden välein. Jos seurannassa huomataan muutostarpeita, toimintaa ja ohjeita muutetaan. Valvontalaki edellyttää, että tehdyt muutokset ovat todennettavissa. Sata-alueella muutokset päivitetään omavalvontasuunnitelmaan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF71EE9" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:r w:rsidRPr="00AD708A">
         <w:t>Vastuualuejohtaja vastaa omavalvontasuunnitelman päivityksestä. Toimialuejohtaja hyväksyy vastuualueidensa suunnitelmat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5569B306" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:r w:rsidRPr="00AD708A">
         <w:t>Omavalvontasuunnitelma tallennetaan IMS-järjestelmään. Kansalaiset voivat ladata kaikki omavalvontasuunnitelmat itselleen Sata-alueen verkkosivuilta. Omavalvontasuunnitelma on nähtävillä toimintayksiköissä paperiversiona tai QR-koodin avulla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A589093" w14:textId="5305D9FA" w:rsidR="00E148A5" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
-      <w:hyperlink r:id="rId121" w:history="1">
+      <w:hyperlink r:id="rId136" w:history="1">
         <w:r w:rsidRPr="00AD708A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/tietoa-meistä/omavalvontasuunnitelmat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD708A">
         <w:br/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E148A5" w:rsidRPr="00AD708A" w:rsidSect="007C2E9E">
-      <w:headerReference w:type="default" r:id="rId122"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId125"/>
+      <w:headerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:headerReference w:type="first" r:id="rId139"/>
+      <w:footerReference w:type="first" r:id="rId140"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2933" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="158C228A" w14:textId="77777777" w:rsidR="0091616F" w:rsidRDefault="0091616F" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2B29A60F" w14:textId="77777777" w:rsidR="0091616F" w:rsidRDefault="0091616F" w:rsidP="000556F8">
@@ -20791,50 +20227,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geomanist">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000002F" w:usb1="1000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -21193,50 +20630,296 @@
   <int2:observations>
     <int2:textHash int2:hashCode="IoNXJVDB5iko1r" int2:id="9HiHNBGg">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="zgpLzIY+KUn4d3" int2:id="GGt7QNCw">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="IXcM1I3hkxd91d" int2:id="MjHVuiYG">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="MO2bH6egSCj/ZZ" int2:id="fMbzjuYz">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="uaMqTSNaVPsXg4" int2:id="qSwQa6zL">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="61823DC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numeroituluettelo3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01164535"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A858B4DA"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06255BE7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE8016F6"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14E00B9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C69864A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21341,51 +21024,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14F819D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6905CA0"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2781" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3501" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4221" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4941" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5661" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6381" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7101" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7821" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8541" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C08036B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8D240272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21490,51 +21286,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C8972A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="500A1674"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F844702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E9ED054"/>
     <w:lvl w:ilvl="0" w:tplc="CC24FB9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="41B08612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -21603,164 +21512,618 @@
     <w:lvl w:ilvl="7" w:tplc="D5A0147C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="33FA7428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="203967D4"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F9D719B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F6F23272"/>
+    <w:tmpl w:val="3F8643AA"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3141" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3861" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4581" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5301" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6021" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6741" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="203967D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6F23272"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23912D0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="764A74F8"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26EC740D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE4E4B5E"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B6C12D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1C61974"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EA54D74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6160F48C"/>
     <w:lvl w:ilvl="0" w:tplc="4D947648">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44D4F398">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -21829,51 +22192,51 @@
     <w:lvl w:ilvl="7" w:tplc="45867678">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7E724130">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EC250B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="506CB486"/>
     <w:lvl w:ilvl="0" w:tplc="F5823C28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="400EB982">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -21942,51 +22305,51 @@
     <w:lvl w:ilvl="7" w:tplc="AC26BB48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2DDE2DB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32E41C73"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="350C9EC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22091,51 +22454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33C70A5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E64464C"/>
     <w:lvl w:ilvl="0" w:tplc="37BCAF60">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22203,51 +22566,165 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34A670AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0748B2E8"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="399A00A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AACCFECC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22352,51 +22829,279 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AB72BA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC46E754"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D2D3760"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34AC1CE6"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EB3293B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F2B493EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22501,51 +23206,51 @@
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B5C5B9A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DDF2293E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="435" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="435" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -22614,51 +23319,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DC26003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34BC6CD4"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22727,51 +23432,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EDF07C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="4C6418AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2061" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7A685A58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2781" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -22840,51 +23545,51 @@
     <w:lvl w:ilvl="7" w:tplc="02E2FD50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7101" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="87C8950E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7821" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="515B37EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3656E680"/>
     <w:lvl w:ilvl="0" w:tplc="6D6EB3EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2D0C6FC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -22953,51 +23658,51 @@
     <w:lvl w:ilvl="7" w:tplc="FA9E4BF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="88E4F4AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52013094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A164F5EE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23066,51 +23771,619 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5572338B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39BE7B8E"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DD62C8A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A81CC624"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66BB5EAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9FC4B110"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67BC6A06"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="771E43CC"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F8766C2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE369DBA"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FBC566A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B48E2C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23215,51 +24488,620 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="718C66E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94064376"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75062991"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C54217FE"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75812795"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88E07EB4"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75F57BE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A580D26"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2968" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3688" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4408" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5128" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5848" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6568" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7288" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8008" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8728" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79F9199B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A22CE00C"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0FC03E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45CC08E0"/>
     <w:lvl w:ilvl="0" w:tplc="BF523FA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B308DF82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23328,51 +25170,165 @@
     <w:lvl w:ilvl="7" w:tplc="33883580">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F2C04784">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F275FCF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA9ECB06"/>
+    <w:lvl w:ilvl="0" w:tplc="A66AC8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F9D004A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8ABE15F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-4289" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="303030"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo2"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23456,102 +25412,171 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1944" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1644" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1056318778">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1160929747">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1863670362">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="136799616">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1041244566">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1543059372">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1640768938">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="109058699">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1929927978">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="467166683">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1160929747">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="11" w16cid:durableId="506945960">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1863670362">
+  <w:num w:numId="12" w16cid:durableId="1397630274">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="312149067">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1061754849">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1598251153">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="570389960">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2055543823">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="136799616">
+  <w:num w:numId="18" w16cid:durableId="1687707407">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1186479599">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1052969174">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1375499924">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="303891829">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1738934319">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1041244566">
+  <w:num w:numId="24" w16cid:durableId="1401320615">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="297419420">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1427965945">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1930193229">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="600649930">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1640188914">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1235431386">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1973947460">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="814250879">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1543059372">
+  <w:num w:numId="33" w16cid:durableId="1746148574">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1640768938">
+  <w:num w:numId="34" w16cid:durableId="1260797464">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2146073779">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1115950526">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1312128047">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="904145196">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="109058699">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="39" w16cid:durableId="2144618109">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1929927978">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="40" w16cid:durableId="780876432">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="467166683">
-[...24 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="41" w16cid:durableId="3678309">
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -23560,50 +25585,51 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E05D1"/>
     <w:rsid w:val="0000043A"/>
     <w:rsid w:val="000005B5"/>
     <w:rsid w:val="00000624"/>
     <w:rsid w:val="000006A1"/>
     <w:rsid w:val="000006F1"/>
     <w:rsid w:val="00000CBD"/>
     <w:rsid w:val="00001103"/>
     <w:rsid w:val="000014AA"/>
     <w:rsid w:val="000017F5"/>
     <w:rsid w:val="00001D34"/>
     <w:rsid w:val="00001E27"/>
     <w:rsid w:val="0000205B"/>
     <w:rsid w:val="000026EB"/>
     <w:rsid w:val="00002A27"/>
     <w:rsid w:val="00002EDF"/>
+    <w:rsid w:val="0000303C"/>
     <w:rsid w:val="00003130"/>
     <w:rsid w:val="000035FA"/>
     <w:rsid w:val="000041F3"/>
     <w:rsid w:val="00005AD2"/>
     <w:rsid w:val="00005F28"/>
     <w:rsid w:val="00005F6D"/>
     <w:rsid w:val="00006325"/>
     <w:rsid w:val="00006578"/>
     <w:rsid w:val="00006961"/>
     <w:rsid w:val="00006FF4"/>
     <w:rsid w:val="0000751A"/>
     <w:rsid w:val="00007656"/>
     <w:rsid w:val="00007B81"/>
     <w:rsid w:val="00007D89"/>
     <w:rsid w:val="00007E78"/>
     <w:rsid w:val="0001101F"/>
     <w:rsid w:val="000118C8"/>
     <w:rsid w:val="00011C17"/>
     <w:rsid w:val="00012073"/>
     <w:rsid w:val="00012BF8"/>
     <w:rsid w:val="00013817"/>
     <w:rsid w:val="0001410D"/>
     <w:rsid w:val="00014320"/>
     <w:rsid w:val="00014485"/>
     <w:rsid w:val="000149E9"/>
@@ -23837,50 +25863,51 @@
     <w:rsid w:val="000A0F80"/>
     <w:rsid w:val="000A147B"/>
     <w:rsid w:val="000A157C"/>
     <w:rsid w:val="000A193C"/>
     <w:rsid w:val="000A1C39"/>
     <w:rsid w:val="000A2A66"/>
     <w:rsid w:val="000A2BF9"/>
     <w:rsid w:val="000A334E"/>
     <w:rsid w:val="000A41CC"/>
     <w:rsid w:val="000A4260"/>
     <w:rsid w:val="000A4805"/>
     <w:rsid w:val="000A5BEB"/>
     <w:rsid w:val="000A5CBD"/>
     <w:rsid w:val="000A5E08"/>
     <w:rsid w:val="000A62A6"/>
     <w:rsid w:val="000A62E3"/>
     <w:rsid w:val="000A63B6"/>
     <w:rsid w:val="000A7477"/>
     <w:rsid w:val="000A7C35"/>
     <w:rsid w:val="000A7F2C"/>
     <w:rsid w:val="000B0364"/>
     <w:rsid w:val="000B0ADF"/>
     <w:rsid w:val="000B0BAB"/>
     <w:rsid w:val="000B10CC"/>
     <w:rsid w:val="000B119E"/>
+    <w:rsid w:val="000B1964"/>
     <w:rsid w:val="000B1F1F"/>
     <w:rsid w:val="000B1FC7"/>
     <w:rsid w:val="000B22DD"/>
     <w:rsid w:val="000B2B56"/>
     <w:rsid w:val="000B30E1"/>
     <w:rsid w:val="000B30F7"/>
     <w:rsid w:val="000B3643"/>
     <w:rsid w:val="000B3B83"/>
     <w:rsid w:val="000B3C6C"/>
     <w:rsid w:val="000B427F"/>
     <w:rsid w:val="000B455A"/>
     <w:rsid w:val="000B48E8"/>
     <w:rsid w:val="000B5009"/>
     <w:rsid w:val="000B5048"/>
     <w:rsid w:val="000B510F"/>
     <w:rsid w:val="000B5465"/>
     <w:rsid w:val="000B5710"/>
     <w:rsid w:val="000B5E1A"/>
     <w:rsid w:val="000B60DC"/>
     <w:rsid w:val="000B6261"/>
     <w:rsid w:val="000B6732"/>
     <w:rsid w:val="000B7710"/>
     <w:rsid w:val="000B7782"/>
     <w:rsid w:val="000C0438"/>
     <w:rsid w:val="000C05B4"/>
@@ -23902,50 +25929,51 @@
     <w:rsid w:val="000C6708"/>
     <w:rsid w:val="000C6988"/>
     <w:rsid w:val="000C75ED"/>
     <w:rsid w:val="000D04AC"/>
     <w:rsid w:val="000D1062"/>
     <w:rsid w:val="000D13C9"/>
     <w:rsid w:val="000D17FE"/>
     <w:rsid w:val="000D1F59"/>
     <w:rsid w:val="000D2737"/>
     <w:rsid w:val="000D29C0"/>
     <w:rsid w:val="000D2A4E"/>
     <w:rsid w:val="000D2C95"/>
     <w:rsid w:val="000D34E4"/>
     <w:rsid w:val="000D3894"/>
     <w:rsid w:val="000D38C3"/>
     <w:rsid w:val="000D3A94"/>
     <w:rsid w:val="000D3BE5"/>
     <w:rsid w:val="000D3C0C"/>
     <w:rsid w:val="000D3DEF"/>
     <w:rsid w:val="000D458A"/>
     <w:rsid w:val="000D45EA"/>
     <w:rsid w:val="000D4B9B"/>
     <w:rsid w:val="000D4BC8"/>
     <w:rsid w:val="000D4BDE"/>
     <w:rsid w:val="000D5564"/>
+    <w:rsid w:val="000D55B9"/>
     <w:rsid w:val="000D5DB7"/>
     <w:rsid w:val="000D5FEA"/>
     <w:rsid w:val="000D6028"/>
     <w:rsid w:val="000D61DC"/>
     <w:rsid w:val="000D68E0"/>
     <w:rsid w:val="000D6A03"/>
     <w:rsid w:val="000D6C68"/>
     <w:rsid w:val="000D6F71"/>
     <w:rsid w:val="000D722A"/>
     <w:rsid w:val="000D72A6"/>
     <w:rsid w:val="000D7585"/>
     <w:rsid w:val="000D763B"/>
     <w:rsid w:val="000E11D1"/>
     <w:rsid w:val="000E13D2"/>
     <w:rsid w:val="000E1537"/>
     <w:rsid w:val="000E19BB"/>
     <w:rsid w:val="000E1D7A"/>
     <w:rsid w:val="000E22D6"/>
     <w:rsid w:val="000E258E"/>
     <w:rsid w:val="000E286C"/>
     <w:rsid w:val="000E34C4"/>
     <w:rsid w:val="000E3510"/>
     <w:rsid w:val="000E3DCF"/>
     <w:rsid w:val="000E3FA4"/>
     <w:rsid w:val="000E42D3"/>
@@ -24010,50 +26038,51 @@
     <w:rsid w:val="001044C3"/>
     <w:rsid w:val="0010452F"/>
     <w:rsid w:val="001049F0"/>
     <w:rsid w:val="00104CAA"/>
     <w:rsid w:val="00104D29"/>
     <w:rsid w:val="00105732"/>
     <w:rsid w:val="00105BB2"/>
     <w:rsid w:val="00106623"/>
     <w:rsid w:val="00106D4C"/>
     <w:rsid w:val="00106FA0"/>
     <w:rsid w:val="001071D7"/>
     <w:rsid w:val="00107470"/>
     <w:rsid w:val="001077E5"/>
     <w:rsid w:val="00107A62"/>
     <w:rsid w:val="00107D94"/>
     <w:rsid w:val="00110309"/>
     <w:rsid w:val="00110666"/>
     <w:rsid w:val="00110729"/>
     <w:rsid w:val="00111456"/>
     <w:rsid w:val="00111815"/>
     <w:rsid w:val="0011192D"/>
     <w:rsid w:val="00111B4C"/>
     <w:rsid w:val="00112993"/>
     <w:rsid w:val="0011306E"/>
     <w:rsid w:val="00113193"/>
+    <w:rsid w:val="0011320B"/>
     <w:rsid w:val="0011382F"/>
     <w:rsid w:val="00113B1E"/>
     <w:rsid w:val="00114040"/>
     <w:rsid w:val="00114347"/>
     <w:rsid w:val="001144F8"/>
     <w:rsid w:val="001149B0"/>
     <w:rsid w:val="00115308"/>
     <w:rsid w:val="0011536D"/>
     <w:rsid w:val="00115498"/>
     <w:rsid w:val="00115CB7"/>
     <w:rsid w:val="00116348"/>
     <w:rsid w:val="0011686B"/>
     <w:rsid w:val="00116C5C"/>
     <w:rsid w:val="0011704F"/>
     <w:rsid w:val="0011740F"/>
     <w:rsid w:val="00117A4B"/>
     <w:rsid w:val="00117B7D"/>
     <w:rsid w:val="0011EEEA"/>
     <w:rsid w:val="00120133"/>
     <w:rsid w:val="00120308"/>
     <w:rsid w:val="00120678"/>
     <w:rsid w:val="001207DC"/>
     <w:rsid w:val="00120B93"/>
     <w:rsid w:val="00120C9A"/>
     <w:rsid w:val="00120F02"/>
@@ -24338,50 +26367,51 @@
     <w:rsid w:val="001D18CC"/>
     <w:rsid w:val="001D1C18"/>
     <w:rsid w:val="001D225F"/>
     <w:rsid w:val="001D28A6"/>
     <w:rsid w:val="001D2DE2"/>
     <w:rsid w:val="001D2ED5"/>
     <w:rsid w:val="001D2F6A"/>
     <w:rsid w:val="001D32D0"/>
     <w:rsid w:val="001D32FD"/>
     <w:rsid w:val="001D3486"/>
     <w:rsid w:val="001D349D"/>
     <w:rsid w:val="001D37F7"/>
     <w:rsid w:val="001D3840"/>
     <w:rsid w:val="001D393F"/>
     <w:rsid w:val="001D3FF3"/>
     <w:rsid w:val="001D4377"/>
     <w:rsid w:val="001D4ACD"/>
     <w:rsid w:val="001D5E5C"/>
     <w:rsid w:val="001D66E2"/>
     <w:rsid w:val="001D6AB4"/>
     <w:rsid w:val="001D6C6B"/>
     <w:rsid w:val="001D6D68"/>
     <w:rsid w:val="001D6DBC"/>
     <w:rsid w:val="001D6F6E"/>
     <w:rsid w:val="001D7166"/>
+    <w:rsid w:val="001D7558"/>
     <w:rsid w:val="001D7923"/>
     <w:rsid w:val="001D7ECB"/>
     <w:rsid w:val="001D7F64"/>
     <w:rsid w:val="001E0014"/>
     <w:rsid w:val="001E0BAA"/>
     <w:rsid w:val="001E0D9B"/>
     <w:rsid w:val="001E10F5"/>
     <w:rsid w:val="001E14D5"/>
     <w:rsid w:val="001E1AAD"/>
     <w:rsid w:val="001E1D20"/>
     <w:rsid w:val="001E1F25"/>
     <w:rsid w:val="001E22EC"/>
     <w:rsid w:val="001E26D1"/>
     <w:rsid w:val="001E29DC"/>
     <w:rsid w:val="001E2A6C"/>
     <w:rsid w:val="001E3F9F"/>
     <w:rsid w:val="001E444B"/>
     <w:rsid w:val="001E45E5"/>
     <w:rsid w:val="001E4645"/>
     <w:rsid w:val="001E52AC"/>
     <w:rsid w:val="001E535C"/>
     <w:rsid w:val="001E5764"/>
     <w:rsid w:val="001E62B7"/>
     <w:rsid w:val="001E636F"/>
     <w:rsid w:val="001E6AA0"/>
@@ -25174,50 +27204,51 @@
     <w:rsid w:val="003D2751"/>
     <w:rsid w:val="003D27AC"/>
     <w:rsid w:val="003D351B"/>
     <w:rsid w:val="003D3CDE"/>
     <w:rsid w:val="003D3D75"/>
     <w:rsid w:val="003D4028"/>
     <w:rsid w:val="003D48A7"/>
     <w:rsid w:val="003D5CF7"/>
     <w:rsid w:val="003D626F"/>
     <w:rsid w:val="003D75E0"/>
     <w:rsid w:val="003D7892"/>
     <w:rsid w:val="003D7958"/>
     <w:rsid w:val="003D7C2C"/>
     <w:rsid w:val="003D7CD4"/>
     <w:rsid w:val="003E00AC"/>
     <w:rsid w:val="003E05D1"/>
     <w:rsid w:val="003E0915"/>
     <w:rsid w:val="003E092E"/>
     <w:rsid w:val="003E0B12"/>
     <w:rsid w:val="003E0BD4"/>
     <w:rsid w:val="003E1433"/>
     <w:rsid w:val="003E1625"/>
     <w:rsid w:val="003E17A7"/>
     <w:rsid w:val="003E205F"/>
     <w:rsid w:val="003E27D6"/>
+    <w:rsid w:val="003E2836"/>
     <w:rsid w:val="003E2DC0"/>
     <w:rsid w:val="003E3025"/>
     <w:rsid w:val="003E38BC"/>
     <w:rsid w:val="003E3FAA"/>
     <w:rsid w:val="003E4728"/>
     <w:rsid w:val="003E4F34"/>
     <w:rsid w:val="003E61DE"/>
     <w:rsid w:val="003E6F29"/>
     <w:rsid w:val="003E70EC"/>
     <w:rsid w:val="003E7456"/>
     <w:rsid w:val="003E755E"/>
     <w:rsid w:val="003E7931"/>
     <w:rsid w:val="003E7968"/>
     <w:rsid w:val="003E7BF3"/>
     <w:rsid w:val="003E7C55"/>
     <w:rsid w:val="003E7CED"/>
     <w:rsid w:val="003F0542"/>
     <w:rsid w:val="003F0603"/>
     <w:rsid w:val="003F0D47"/>
     <w:rsid w:val="003F0F7A"/>
     <w:rsid w:val="003F15C9"/>
     <w:rsid w:val="003F19DA"/>
     <w:rsid w:val="003F1E0B"/>
     <w:rsid w:val="003F2110"/>
     <w:rsid w:val="003F22F9"/>
@@ -25868,50 +27899,51 @@
     <w:rsid w:val="0057205F"/>
     <w:rsid w:val="0057254E"/>
     <w:rsid w:val="00572861"/>
     <w:rsid w:val="00572A0B"/>
     <w:rsid w:val="00572F05"/>
     <w:rsid w:val="00573A94"/>
     <w:rsid w:val="00574252"/>
     <w:rsid w:val="0057485D"/>
     <w:rsid w:val="00575566"/>
     <w:rsid w:val="005759E8"/>
     <w:rsid w:val="00575E22"/>
     <w:rsid w:val="00576CED"/>
     <w:rsid w:val="00577339"/>
     <w:rsid w:val="005774FA"/>
     <w:rsid w:val="00577CAE"/>
     <w:rsid w:val="0057A67E"/>
     <w:rsid w:val="0057F0C5"/>
     <w:rsid w:val="005801FD"/>
     <w:rsid w:val="00580F9E"/>
     <w:rsid w:val="00581328"/>
     <w:rsid w:val="00582752"/>
     <w:rsid w:val="00583C33"/>
     <w:rsid w:val="00583CF3"/>
     <w:rsid w:val="00584720"/>
     <w:rsid w:val="0058484F"/>
+    <w:rsid w:val="00584950"/>
     <w:rsid w:val="00584C8C"/>
     <w:rsid w:val="00584E23"/>
     <w:rsid w:val="00585D7E"/>
     <w:rsid w:val="00585E23"/>
     <w:rsid w:val="00585EEE"/>
     <w:rsid w:val="00585F1C"/>
     <w:rsid w:val="00585F67"/>
     <w:rsid w:val="005863EE"/>
     <w:rsid w:val="0058670B"/>
     <w:rsid w:val="00586727"/>
     <w:rsid w:val="0058690F"/>
     <w:rsid w:val="00586C21"/>
     <w:rsid w:val="00586D96"/>
     <w:rsid w:val="00586F66"/>
     <w:rsid w:val="00590528"/>
     <w:rsid w:val="00590614"/>
     <w:rsid w:val="00590A1E"/>
     <w:rsid w:val="00590D4A"/>
     <w:rsid w:val="00591312"/>
     <w:rsid w:val="00591781"/>
     <w:rsid w:val="00591AEA"/>
     <w:rsid w:val="00591C41"/>
     <w:rsid w:val="0059211B"/>
     <w:rsid w:val="00592407"/>
     <w:rsid w:val="0059249B"/>
@@ -26877,50 +28909,51 @@
     <w:rsid w:val="007B61EB"/>
     <w:rsid w:val="007B6204"/>
     <w:rsid w:val="007B6584"/>
     <w:rsid w:val="007B6913"/>
     <w:rsid w:val="007B73B9"/>
     <w:rsid w:val="007B789A"/>
     <w:rsid w:val="007B7FEE"/>
     <w:rsid w:val="007C0422"/>
     <w:rsid w:val="007C047D"/>
     <w:rsid w:val="007C050F"/>
     <w:rsid w:val="007C0CE4"/>
     <w:rsid w:val="007C123E"/>
     <w:rsid w:val="007C14B8"/>
     <w:rsid w:val="007C150E"/>
     <w:rsid w:val="007C17A4"/>
     <w:rsid w:val="007C1851"/>
     <w:rsid w:val="007C1886"/>
     <w:rsid w:val="007C1D82"/>
     <w:rsid w:val="007C1FEE"/>
     <w:rsid w:val="007C244F"/>
     <w:rsid w:val="007C2716"/>
     <w:rsid w:val="007C2E9E"/>
     <w:rsid w:val="007C2F75"/>
     <w:rsid w:val="007C34D3"/>
     <w:rsid w:val="007C37A0"/>
+    <w:rsid w:val="007C3A0A"/>
     <w:rsid w:val="007C4385"/>
     <w:rsid w:val="007C459B"/>
     <w:rsid w:val="007C4BC3"/>
     <w:rsid w:val="007C4D90"/>
     <w:rsid w:val="007C4D9E"/>
     <w:rsid w:val="007C5259"/>
     <w:rsid w:val="007C52FF"/>
     <w:rsid w:val="007C59AA"/>
     <w:rsid w:val="007C5CDE"/>
     <w:rsid w:val="007C5D64"/>
     <w:rsid w:val="007C5FD0"/>
     <w:rsid w:val="007C6167"/>
     <w:rsid w:val="007C6335"/>
     <w:rsid w:val="007C65E5"/>
     <w:rsid w:val="007C67A5"/>
     <w:rsid w:val="007C6E6F"/>
     <w:rsid w:val="007C7022"/>
     <w:rsid w:val="007D0220"/>
     <w:rsid w:val="007D05C9"/>
     <w:rsid w:val="007D0B68"/>
     <w:rsid w:val="007D0CF0"/>
     <w:rsid w:val="007D116F"/>
     <w:rsid w:val="007D1AC7"/>
     <w:rsid w:val="007D1F52"/>
     <w:rsid w:val="007D1FC9"/>
@@ -27171,50 +29204,51 @@
     <w:rsid w:val="008513AE"/>
     <w:rsid w:val="008520FA"/>
     <w:rsid w:val="008536FB"/>
     <w:rsid w:val="00853EEA"/>
     <w:rsid w:val="0085453F"/>
     <w:rsid w:val="008549B9"/>
     <w:rsid w:val="00854FA0"/>
     <w:rsid w:val="00855237"/>
     <w:rsid w:val="008552D5"/>
     <w:rsid w:val="00855FA9"/>
     <w:rsid w:val="00857108"/>
     <w:rsid w:val="008575EB"/>
     <w:rsid w:val="00857B86"/>
     <w:rsid w:val="00857FFE"/>
     <w:rsid w:val="00860A2B"/>
     <w:rsid w:val="00860C04"/>
     <w:rsid w:val="00861022"/>
     <w:rsid w:val="0086107E"/>
     <w:rsid w:val="008618F1"/>
     <w:rsid w:val="00861C63"/>
     <w:rsid w:val="00861DEE"/>
     <w:rsid w:val="00862489"/>
     <w:rsid w:val="00862751"/>
     <w:rsid w:val="00863013"/>
     <w:rsid w:val="00863A0A"/>
+    <w:rsid w:val="00863C2E"/>
     <w:rsid w:val="00863DFA"/>
     <w:rsid w:val="00864375"/>
     <w:rsid w:val="00864BE6"/>
     <w:rsid w:val="00864DE6"/>
     <w:rsid w:val="00865643"/>
     <w:rsid w:val="00865D51"/>
     <w:rsid w:val="00865D99"/>
     <w:rsid w:val="00865E33"/>
     <w:rsid w:val="00866B0D"/>
     <w:rsid w:val="00866D6B"/>
     <w:rsid w:val="00866E5B"/>
     <w:rsid w:val="00867630"/>
     <w:rsid w:val="0086797C"/>
     <w:rsid w:val="00867CFF"/>
     <w:rsid w:val="0087047E"/>
     <w:rsid w:val="008704D4"/>
     <w:rsid w:val="0087066F"/>
     <w:rsid w:val="00871438"/>
     <w:rsid w:val="0087288A"/>
     <w:rsid w:val="00872A19"/>
     <w:rsid w:val="008731C3"/>
     <w:rsid w:val="00873713"/>
     <w:rsid w:val="0087415E"/>
     <w:rsid w:val="008741E5"/>
     <w:rsid w:val="008744D0"/>
@@ -28112,50 +30146,51 @@
     <w:rsid w:val="00A7308E"/>
     <w:rsid w:val="00A730E4"/>
     <w:rsid w:val="00A73817"/>
     <w:rsid w:val="00A73FEA"/>
     <w:rsid w:val="00A749E7"/>
     <w:rsid w:val="00A74AFA"/>
     <w:rsid w:val="00A74F32"/>
     <w:rsid w:val="00A75B71"/>
     <w:rsid w:val="00A75C31"/>
     <w:rsid w:val="00A7755F"/>
     <w:rsid w:val="00A77CE8"/>
     <w:rsid w:val="00A7F8FF"/>
     <w:rsid w:val="00A8052A"/>
     <w:rsid w:val="00A8059E"/>
     <w:rsid w:val="00A80E04"/>
     <w:rsid w:val="00A81FD9"/>
     <w:rsid w:val="00A82A60"/>
     <w:rsid w:val="00A831E9"/>
     <w:rsid w:val="00A8360B"/>
     <w:rsid w:val="00A83E11"/>
     <w:rsid w:val="00A8463C"/>
     <w:rsid w:val="00A84B65"/>
     <w:rsid w:val="00A84C88"/>
     <w:rsid w:val="00A84EF1"/>
     <w:rsid w:val="00A85628"/>
+    <w:rsid w:val="00A85CF5"/>
     <w:rsid w:val="00A85DD3"/>
     <w:rsid w:val="00A861BE"/>
     <w:rsid w:val="00A86EA4"/>
     <w:rsid w:val="00A86EB0"/>
     <w:rsid w:val="00A870B2"/>
     <w:rsid w:val="00A870E2"/>
     <w:rsid w:val="00A874F6"/>
     <w:rsid w:val="00A87C74"/>
     <w:rsid w:val="00A90735"/>
     <w:rsid w:val="00A90A3E"/>
     <w:rsid w:val="00A90C03"/>
     <w:rsid w:val="00A90CA2"/>
     <w:rsid w:val="00A90E4C"/>
     <w:rsid w:val="00A9113B"/>
     <w:rsid w:val="00A9120E"/>
     <w:rsid w:val="00A91391"/>
     <w:rsid w:val="00A91B47"/>
     <w:rsid w:val="00A92028"/>
     <w:rsid w:val="00A922F8"/>
     <w:rsid w:val="00A925AC"/>
     <w:rsid w:val="00A9273F"/>
     <w:rsid w:val="00A927D5"/>
     <w:rsid w:val="00A93197"/>
     <w:rsid w:val="00A9379B"/>
     <w:rsid w:val="00A93F0D"/>
@@ -28536,92 +30571,94 @@
     <w:rsid w:val="00B63480"/>
     <w:rsid w:val="00B636D8"/>
     <w:rsid w:val="00B63B08"/>
     <w:rsid w:val="00B63B99"/>
     <w:rsid w:val="00B6412B"/>
     <w:rsid w:val="00B642F3"/>
     <w:rsid w:val="00B64491"/>
     <w:rsid w:val="00B64688"/>
     <w:rsid w:val="00B6480D"/>
     <w:rsid w:val="00B64987"/>
     <w:rsid w:val="00B64BE2"/>
     <w:rsid w:val="00B64CA0"/>
     <w:rsid w:val="00B65FCD"/>
     <w:rsid w:val="00B6666B"/>
     <w:rsid w:val="00B668C1"/>
     <w:rsid w:val="00B67238"/>
     <w:rsid w:val="00B6727B"/>
     <w:rsid w:val="00B675B7"/>
     <w:rsid w:val="00B700E7"/>
     <w:rsid w:val="00B70599"/>
     <w:rsid w:val="00B70765"/>
     <w:rsid w:val="00B70C02"/>
     <w:rsid w:val="00B70EEE"/>
     <w:rsid w:val="00B70FAE"/>
     <w:rsid w:val="00B71842"/>
+    <w:rsid w:val="00B71D2C"/>
     <w:rsid w:val="00B71DC0"/>
     <w:rsid w:val="00B72319"/>
     <w:rsid w:val="00B723D4"/>
     <w:rsid w:val="00B72617"/>
     <w:rsid w:val="00B7267A"/>
     <w:rsid w:val="00B72AFE"/>
     <w:rsid w:val="00B72F55"/>
     <w:rsid w:val="00B73FFC"/>
     <w:rsid w:val="00B74006"/>
     <w:rsid w:val="00B742A9"/>
     <w:rsid w:val="00B742E4"/>
     <w:rsid w:val="00B7472F"/>
     <w:rsid w:val="00B747CD"/>
     <w:rsid w:val="00B75128"/>
     <w:rsid w:val="00B75158"/>
     <w:rsid w:val="00B75373"/>
     <w:rsid w:val="00B75478"/>
     <w:rsid w:val="00B75A4F"/>
     <w:rsid w:val="00B75E95"/>
     <w:rsid w:val="00B76362"/>
     <w:rsid w:val="00B76567"/>
     <w:rsid w:val="00B7676C"/>
     <w:rsid w:val="00B770E2"/>
     <w:rsid w:val="00B77983"/>
     <w:rsid w:val="00B7E457"/>
     <w:rsid w:val="00B80112"/>
     <w:rsid w:val="00B806FD"/>
     <w:rsid w:val="00B80AC0"/>
     <w:rsid w:val="00B8107C"/>
     <w:rsid w:val="00B81715"/>
     <w:rsid w:val="00B817CD"/>
     <w:rsid w:val="00B82074"/>
     <w:rsid w:val="00B82350"/>
     <w:rsid w:val="00B82EDB"/>
     <w:rsid w:val="00B82EE3"/>
     <w:rsid w:val="00B8309C"/>
     <w:rsid w:val="00B83861"/>
     <w:rsid w:val="00B84A23"/>
     <w:rsid w:val="00B84A3A"/>
     <w:rsid w:val="00B84C07"/>
     <w:rsid w:val="00B855FF"/>
     <w:rsid w:val="00B85A03"/>
+    <w:rsid w:val="00B85A0B"/>
     <w:rsid w:val="00B85BE6"/>
     <w:rsid w:val="00B86070"/>
     <w:rsid w:val="00B86C06"/>
     <w:rsid w:val="00B86E1C"/>
     <w:rsid w:val="00B872C3"/>
     <w:rsid w:val="00B87669"/>
     <w:rsid w:val="00B87FB4"/>
     <w:rsid w:val="00B904B9"/>
     <w:rsid w:val="00B90A91"/>
     <w:rsid w:val="00B90B83"/>
     <w:rsid w:val="00B910D7"/>
     <w:rsid w:val="00B911D2"/>
     <w:rsid w:val="00B91BBC"/>
     <w:rsid w:val="00B91E28"/>
     <w:rsid w:val="00B91F9E"/>
     <w:rsid w:val="00B92865"/>
     <w:rsid w:val="00B9295E"/>
     <w:rsid w:val="00B92B2B"/>
     <w:rsid w:val="00B92D40"/>
     <w:rsid w:val="00B93A8E"/>
     <w:rsid w:val="00B93BA2"/>
     <w:rsid w:val="00B93DBC"/>
     <w:rsid w:val="00B9447D"/>
     <w:rsid w:val="00B945C2"/>
     <w:rsid w:val="00B946F4"/>
@@ -42081,50 +44118,64 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00767FFC"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:rsid w:val="00767FFC"/>
   </w:style>
   <w:style w:type="character" w:styleId="Ratkaisematonmaininta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00767FFC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Numeroituluettelo3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000D55B9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="36125719">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="111247113">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -44148,152 +46199,152 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1917864048">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/display/JULRAEN?preview=/122831609/137871287/Kirjaamisopas_Ensihoito_v1.2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=505" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:b:/r/sites/Aineistotjaohjeet/Jaetut%20asiakirjat/Virka-apupyynt%C3%B6-poliisille-ohjeet.pdf?csf=1&amp;web=1&amp;e=DhzRk8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vesa.lund@sata.fi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/ammattioikeudet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8304/approved/with_frames" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId128" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_2342024/Ensihoitopalvelun_palvelutasopaatos_vuod(2203)" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata-whistleblow.granitegrc.com/?sid=h4664ofa94du3qm2c5cqnf6u4q" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1862024/Henkilostokertomus_2023(2928)" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirsi.luojukoski@sata.fi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_2342024/Ensihoitopalvelun_palvelutasopaatos_vuod(2203)" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4871/approved/file" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1973&amp;with_frames=" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId129" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/tapahtuma/kevan-tietoisku-kevan-pulssi--palvelu-osaksi-tyokykyjohtamista/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2017/20170585" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1037/approved/with_frames" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Henkilostoasiat/SitePages/osaamisenkehittaminen.aspx?csf=1&amp;web=1&amp;e=jv8TUp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1816&amp;with_frames=" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tanja.reunanen@sata.fi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/lastensuojeluilmoitus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1404/approved/with_frames" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7266/approved/with_frames" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.granitegrc.com/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/tietopyyntolomakkeet/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digifinland.fi/toimintamme/hoidonperusteet-fi/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/714/approved/with_frames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/ilmoitus-sosiaalihuollon-tarpeesta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Henkilostoasiat/SitePages/Perehdytys(1).aspx?csf=1&amp;web=1&amp;e=VmeL6b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:henriikka.jarvinen@sata.fi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaypahoito.fi/pgr00017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1400/approved/with_frames" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/download/noname/%7B55c0cf76-5795-43ac-9bd0-f8bc2314dd51%7D/40781" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietoturva@sata.fi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.terveyskirjasto.fi/ltt04184/isbar-raportointimenetelma?q=isbar-raportointimenetelm%C3%A4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:piia.pihlajamaki@sata.fi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koulutus@sata.fi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:b:/r/sites/Aineistotjaohjeet/Jaetut%20asiakirjat/Virka-apupyynt%C3%B6%20poliisille.pdf?csf=1&amp;web=1&amp;e=VRYqsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katriina.peltomaa@sata.fi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/documents/155392151/190500116/Audit_C_lomake+korjaus_13.6.23.pdf/d7910d87-4238-78e2-1a97-807481270fc4/Audit_C_lomake+korjaus_13.6.23.pdf?t=1686664001061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/perehdytys.aspx?csf=1&amp;web=1&amp;e=wgajDy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arkkitehtuuri@sata.fi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata-whistleblow.granitegrc.com/?sid=h4664ofa94du3qm2c5cqnf6u4q" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_2342024/Ensihoitopalvelun_palvelutasopaatos_vuod(2203)" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/729/approved/with_frames" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4706/approved/file" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/7943/approved/file" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1862024/Henkilostokertomus_2023(2928)" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirsi.luojukoski@sata.fi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_2342024/Ensihoitopalvelun_palvelutasopaatos_vuod(2203)" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8033/approved/with_frames" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/lastensuojeluilmoitus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1037/approved/with_frames" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6080/approved/with_frames" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2017/20170585" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2237" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tanja.reunanen@sata.fi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/tapahtuma/kevan-tietoisku-kevan-pulssi--palvelu-osaksi-tyokykyjohtamista/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1404/approved/with_frames" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2833&amp;with_frames=" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Rekisteritietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10755" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/ilmoitus-sosiaalihuollon-tarpeesta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8916/approved/with_frames" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digifinland.fi/toimintamme/hoidonperusteet-fi/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8304/approved/with_frames" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=349&amp;with_frames=" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/8745/approved/file" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:henriikka.jarvinen@sata.fi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaypahoito.fi/pgr00017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1400/approved/with_frames" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2020&amp;with_frames=" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7882/approved/with_frames" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2025/04/Rekisteritietojen-korjauspyynto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:b:/r/sites/Aineistotjaohjeet/Jaetut%20asiakirjat/Virka-apupyynt%C3%B6%20poliisille.pdf?csf=1&amp;web=1&amp;e=VRYqsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10760" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.terveyskirjasto.fi/ltt04184/isbar-raportointimenetelma?q=isbar-raportointimenetelm%C3%A4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1816&amp;with_frames=" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:piia.pihlajamaki@sata.fi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/Home.aspx?csf=1&amp;web=1&amp;e=nvs1xL" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katriina.peltomaa@sata.fi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1866&amp;with_frames=" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Lokitietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:b:/r/sites/Aineistotjaohjeet/Jaetut%20asiakirjat/Virka-apupyynt%C3%B6-poliisille-ohjeet.pdf?csf=1&amp;web=1&amp;e=DhzRk8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/documents/155392151/190500116/Audit_C_lomake+korjaus_13.6.23.pdf/d7910d87-4238-78e2-1a97-807481270fc4/Audit_C_lomake+korjaus_13.6.23.pdf?t=1686664001061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.granitegrc.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7266/approved/with_frames" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/2871/approved/with_frames" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/palveluntuottajalle/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/display/JULRAEN?preview=/122831609/137871287/Kirjaamisopas_Ensihoito_v1.2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/714/approved/with_frames" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vesa.lund@sata.fi" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <t:Task id="{F26F55C2-FF48-4620-B4B8-22BF18CC8460}">
+    <t:Anchor>
+      <t:Comment id="1775087165"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{81D4E0F4-AB64-49A6-9DD1-C82BEA9B823B}" time="2023-10-06T07:52:29.435Z">
+        <t:Attribution userId="S::anne.siivonen@sata.fi::bd5eb5aa-b9ef-4737-a711-6dc89518ee5a" userProvider="AD" userName="Anne Siivonen"/>
+        <t:Anchor>
+          <t:Comment id="1775087165"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{E70F41B3-0564-4965-8F4E-7814589CC15E}" time="2023-10-06T07:52:29.435Z">
+        <t:Attribution userId="S::anne.siivonen@sata.fi::bd5eb5aa-b9ef-4737-a711-6dc89518ee5a" userProvider="AD" userName="Anne Siivonen"/>
+        <t:Anchor>
+          <t:Comment id="1775087165"/>
+        </t:Anchor>
+        <t:Assign userId="S::essi.hallynen@sata.fi::4cc1434f-0d3a-4c30-b7cf-feb98298d8a9" userProvider="AD" userName="Essi-Leena Hällynen"/>
+      </t:Event>
+      <t:Event id="{AB0E443C-2069-4CEB-A9B9-6087F7AF3262}" time="2023-10-06T07:52:29.435Z">
+        <t:Attribution userId="S::anne.siivonen@sata.fi::bd5eb5aa-b9ef-4737-a711-6dc89518ee5a" userProvider="AD" userName="Anne Siivonen"/>
+        <t:Anchor>
+          <t:Comment id="1775087165"/>
+        </t:Anchor>
+        <t:SetTitle title="@Essi-Leena Hällynen Voitko katsoa vielä nämä kappaleet"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{C5D040C1-A7A2-4FE9-832B-B7E3ABCEE692}">
+    <t:Anchor>
+      <t:Comment id="858167870"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{635EA18E-92AC-4FC1-A8E8-78E7B8FD6295}" time="2024-03-13T13:28:43.342Z">
+        <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
+        <t:Anchor>
+          <t:Comment id="858167870"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{CFE655BB-0E27-4544-B7C9-DC13FCEF21E4}" time="2024-03-13T13:28:43.342Z">
+        <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
+        <t:Anchor>
+          <t:Comment id="858167870"/>
+        </t:Anchor>
+        <t:Assign userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
+      </t:Event>
+      <t:Event id="{D5B3FC6A-87EF-4B02-B070-E192AD7DC870}" time="2024-03-13T13:28:43.342Z">
+        <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
+        <t:Anchor>
+          <t:Comment id="858167870"/>
+        </t:Anchor>
+        <t:SetTitle title="@Valtonen Taija mitä nykyään tästä vaaditaan? palveluyksikkötasolla listaus tulee olemaan aika pitkä"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
   <t:Task id="{87450577-DEF0-49F5-AF30-C4B55C431A48}">
     <t:Anchor>
       <t:Comment id="1326491270"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{F771E3FA-C314-427F-A050-0B5CFA8B2E5C}" time="2024-03-13T13:30:11.577Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1326491270"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{D218DF34-12D2-4297-8DBB-7532AD0835E0}" time="2024-03-13T13:30:11.577Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1326491270"/>
         </t:Anchor>
         <t:Assign userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
       </t:Event>
       <t:Event id="{82B75ECB-F45F-4EF7-9BBC-D14F21C46345}" time="2024-03-13T13:30:11.577Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1326491270"/>
         </t:Anchor>
         <t:SetTitle title="@Valtonen Taija ei kai ammattimaiset käyttäjät vastaa laitteiden käytön koulutuksesta? onko kyseessä kouluttautuminen"/>
       </t:Event>
       <t:Event id="{52B300E3-1AFC-48CA-A5E0-B92C3B8CF283}" time="2024-03-25T10:22:04.187Z">
         <t:Attribution userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
         <t:Progress percentComplete="100"/>
       </t:Event>
       <t:Event id="{D6502ADC-7E92-428A-AB20-F6729E396987}" time="2024-03-25T10:22:35.964Z">
         <t:Attribution userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
         <t:Progress percentComplete="100"/>
-      </t:Event>
-[...54 lines deleted...]
-        <t:SetTitle title="@Essi-Leena Hällynen Voitko katsoa vielä nämä kappaleet"/>
       </t:Event>
     </t:History>
   </t:Task>
   <t:Task id="{4DCA59AD-988B-4EBD-B333-F173EBDFB558}">
     <t:Anchor>
       <t:Comment id="715054528"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{C702D8D1-2AE7-4FD8-981E-7B4333D7A4DA}" time="2024-09-26T07:12:39.136Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1919660602"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{CD65C41F-174E-4FBA-B882-85E7A1069088}" time="2024-09-26T07:12:39.136Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1919660602"/>
         </t:Anchor>
         <t:Assign userId="S::satu.tuoriniemi@sata.fi::94e61ee4-14c9-4cc7-b086-34f60e601a57" userProvider="AD" userName="Satu Tuoriniemi"/>
       </t:Event>
       <t:Event id="{3413CA22-CE61-42DC-953F-7767CD61C8E8}" time="2024-09-26T07:12:39.136Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
@@ -44778,76 +46829,76 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CEAF940-6A69-4F34-AA3F-D7483B75489D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66296FAC-997D-41D3-87E5-1CD48278E2B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>45</Pages>
-[...1 lines deleted...]
-  <Characters>96727</Characters>
+  <Pages>44</Pages>
+  <Words>11053</Words>
+  <Characters>89530</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>806</Lines>
-  <Paragraphs>216</Paragraphs>
+  <Lines>746</Lines>
+  <Paragraphs>200</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SOSIAALIPALVELUJEN OMAVALVONTASUUNNITELMA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>108452</CharactersWithSpaces>
+  <CharactersWithSpaces>100383</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SOSIAALIPALVELUJEN OMAVALVONTASUUNNITELMA</dc:title>
   <dc:subject/>
   <dc:creator>Tuomainen Pauliina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CE3374D7989AC84DB24BBC3EB642A6A7</vt:lpwstr>