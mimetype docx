--- v1 (2026-08-25)
+++ v2 (2026-10-23)
@@ -115,84 +115,79 @@
         <w:p w14:paraId="6D0661D9" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="28E4A257" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="6634BBA5" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="100F9331" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="408E8802" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="370479F6" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
-[...3 lines deleted...]
-        </w:p>
         <w:p w14:paraId="41C7A5EA" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="2334C9CB" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="24FABC52" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00890876">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="2B579A"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               <w:lang w:eastAsia="fi-FI"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7865A1FC" wp14:editId="6CFD0D0F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7865A1FC" wp14:editId="182CD44D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-765810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7702550" cy="5600700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Kuva 5">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="Kuva 5">
@@ -293,1992 +288,1992 @@
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>202</w:t>
           </w:r>
           <w:r w:rsidR="00DB3A4C">
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="45688A94" w14:textId="0BC031E9" w:rsidR="00794DB2" w:rsidRPr="00740F8F" w:rsidRDefault="0011320B" w:rsidP="0074386B">
+        <w:p w14:paraId="45688A94" w14:textId="0BC031E9" w:rsidR="00794DB2" w:rsidRPr="00740F8F" w:rsidRDefault="00A128B6" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="0" w:name="_Toc51054846" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1673307827"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="5FC39839" w14:textId="7BA66523" w:rsidR="0011320B" w:rsidRDefault="00DB2FDE">
+        <w:p w14:paraId="0F4A8160" w14:textId="01A64CDC" w:rsidR="005B2E0A" w:rsidRDefault="00DB2FDE">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004E0003">
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc229404973" w:history="1">
-            <w:r w:rsidR="0011320B" w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927750" w:history="1">
+            <w:r w:rsidR="005B2E0A" w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1. Palveluntuottajaa, palveluyksikköä ja toimintaa koskevat tiedot</w:t>
             </w:r>
-            <w:r w:rsidR="0011320B">
+            <w:r w:rsidR="005B2E0A">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0011320B">
+            <w:r w:rsidR="005B2E0A">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0011320B">
+            <w:r w:rsidR="005B2E0A">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404973 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927750 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0011320B">
+            <w:r w:rsidR="005B2E0A">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0011320B">
+            <w:r w:rsidR="005B2E0A">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0011320B">
+            <w:r w:rsidR="005B2E0A">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="0011320B">
+            <w:r w:rsidR="005B2E0A">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6DB3998C" w14:textId="6C9A3A61" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="3851F886" w14:textId="08F0B827" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404974" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927751" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00E6107D">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Palveluntuottajan perustiedot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404974 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927751 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E167DB5" w14:textId="6E619DA1" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="3BB7EC72" w14:textId="36680219" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404975" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927752" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2 Vastuualueen perustiedot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404975 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927752 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5FE14751" w14:textId="59A934C5" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="19F69AFF" w14:textId="636156A2" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404976" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927753" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.3 Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404976 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927753 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6079E1F7" w14:textId="628ACAEC" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="24A4EA5A" w14:textId="09D56C63" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404977" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927754" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2 Asiakas- ja potilasturvallisuus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404977 \h </w:instrText>
-[...69 lines deleted...]
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404978 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927754 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7D60DEC2" w14:textId="566E3EA9" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="65BF3DA2" w14:textId="69EFF8A2" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404979" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927755" w:history="1">
+            <w:r w:rsidRPr="0090274F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.1 Palveluiden laadulliset edellytykset</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927755 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="74AC5FDE" w14:textId="5AC02624" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
+          <w:pPr>
+            <w:pStyle w:val="Sisluet2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fi-FI"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239927756" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2 Vastuu palvelujen laadusta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404979 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927756 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="084EBA7B" w14:textId="249DBA7B" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="13E6B6B2" w14:textId="21AD6E78" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404980" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927757" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3 Asiakkaan ja potilaan asema ja oikeudet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404980 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927757 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F54B9DA" w14:textId="0E6BE57D" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="14FB85A3" w14:textId="145649C3" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404981" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927758" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.4 Muistutusten käsittely</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404981 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927758 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="006AD0BE" w14:textId="7875D973" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="10426FD2" w14:textId="5464C915" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404982" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927759" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.5 Henkilöstö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404982 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927759 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1CD6B5C2" w14:textId="6CC674DC" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="5FC88834" w14:textId="7118CF3B" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404983" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927760" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.6 Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404983 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927760 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="740797CF" w14:textId="42328A2B" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="2B1E2695" w14:textId="3BF03C1F" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404984" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927761" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.7 Monialainen yhteistyö ja palvelun koordinointi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404984 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927761 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6257DEB7" w14:textId="0B1E58B6" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="3EBAE6FD" w14:textId="37A16818" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404985" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927762" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.8 Toimitilat ja välineet mukaan lukien toimintaympäristö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404985 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927762 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6007F41C" w14:textId="30B50E0A" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="233C4EFB" w14:textId="501476EC" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404986" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927763" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.9 Lääkinnälliset laitteet, tietojärjestelmät ja teknologian käyttö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404986 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927763 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C2CCA03" w14:textId="6AA1F6CB" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="5BAEA935" w14:textId="2B414015" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404987" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927764" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.10 Lääkehoitosuunnitelma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404987 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927764 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D4EA7E3" w14:textId="3E45C79E" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="569E2EAB" w14:textId="2ECB783B" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404988" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927765" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2.11 Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404988 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927765 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D8B7E4A" w14:textId="45B758B8" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="0D713CDA" w14:textId="22E375CB" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404989" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927766" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2.12 Säännöllisesti kerättävän ja muun palautteen huomioiminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404989 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927766 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4B78BA05" w14:textId="3A4039F2" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="4C382BCB" w14:textId="7F820328" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404990" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927767" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3 Omavalvonnan riskienhallinta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404990 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927767 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71852330" w14:textId="716CC354" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="21F4F838" w14:textId="194AFC41" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404991" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927768" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1 Vastuualueen riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404991 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927768 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1BA3CC52" w14:textId="1653662F" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="4DE33E48" w14:textId="071F1C89" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404992" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927769" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2. Riskienhallinnan keinot ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404992 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927769 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="75E21E35" w14:textId="145F027B" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="21D92401" w14:textId="565480F5" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404993" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927770" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3 Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404993 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927770 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7EADCED6" w14:textId="396375D2" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="2246F7A8" w14:textId="02FC796B" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404994" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927771" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404994 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927771 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CE4E40C" w14:textId="54C6F68F" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="1797B1D7" w14:textId="3F52B15D" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404995" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927772" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.5 Valmius- ja jatkuvuudenhallinta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404995 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927772 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="240D8763" w14:textId="0A405098" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="318E355C" w14:textId="3DFFCFF3" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404996" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927773" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4 Omavalvontasuunnitelman toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404996 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927773 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="360FB184" w14:textId="73289B29" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="37A1E35D" w14:textId="44E140E9" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404997" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927774" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1 Toimeenpano</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404997 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927774 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1319D28C" w14:textId="510D8943" w:rsidR="0011320B" w:rsidRDefault="0011320B">
+        <w:p w14:paraId="589C3190" w14:textId="32064DBB" w:rsidR="005B2E0A" w:rsidRDefault="005B2E0A">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc229404998" w:history="1">
-            <w:r w:rsidRPr="00E6107D">
+          <w:hyperlink w:anchor="_Toc239927775" w:history="1">
+            <w:r w:rsidRPr="0090274F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2 Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc229404998 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239927775 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="020FE4C9" w14:textId="60AF042C" w:rsidR="00AF5838" w:rsidRPr="00B7676C" w:rsidRDefault="00DB2FDE" w:rsidP="00B7676C">
+        <w:p w14:paraId="020FE4C9" w14:textId="7B2645CA" w:rsidR="00AF5838" w:rsidRPr="00B7676C" w:rsidRDefault="00DB2FDE" w:rsidP="00B7676C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9628"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlinkki"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2EB96981" w14:textId="5D359CB0" w:rsidR="000D3BE5" w:rsidRDefault="000D3BE5" w:rsidP="63E19E6A">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc45556421"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc229404973"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc239927750"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc45556421"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc664223350"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc145511875"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="49DA234C">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t>alveluntuottajaa</w:t>
       </w:r>
       <w:r w:rsidR="002631D6">
         <w:t>, palveluyksikköä ja toimintaa</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t xml:space="preserve"> koskevat tiedot</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="118199D4" w14:textId="010479E3" w:rsidR="63E19E6A" w:rsidRDefault="63E19E6A" w:rsidP="63E19E6A"/>
     <w:p w14:paraId="1CE46528" w14:textId="547FB35B" w:rsidR="163BE9DD" w:rsidRDefault="763291F6" w:rsidP="74833A01">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialue </w:t>
       </w:r>
       <w:r w:rsidR="00694BD6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eli </w:t>
       </w:r>
       <w:r w:rsidR="00694BD6" w:rsidRPr="00354CE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Sata-alue</w:t>
@@ -2498,241 +2493,278 @@
         </w:rPr>
         <w:t>vastuualueiden lisäksi laaditaan omavalvontasuunnitelmat.</w:t>
       </w:r>
       <w:r w:rsidR="00A239E2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1606528D" w14:textId="77777777" w:rsidR="001F5DB7" w:rsidRDefault="001F5DB7" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4880C345" w14:textId="3846FBC3" w:rsidR="00C34F86" w:rsidRDefault="00C34F86" w:rsidP="00080370">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc229404974"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc239927751"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>Palveluntuottajan perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="51F17CA1" w14:textId="77777777" w:rsidR="00080370" w:rsidRPr="00080370" w:rsidRDefault="00080370" w:rsidP="00080370"/>
-    <w:p w14:paraId="5CC08FBD" w14:textId="612C03FE" w:rsidR="00055512" w:rsidRDefault="00DE6CB7" w:rsidP="0074386B">
+    <w:p w14:paraId="00BBFA80" w14:textId="25DECA41" w:rsidR="007C73FE" w:rsidRDefault="00DE6CB7" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc45556422"/>
       <w:bookmarkStart w:id="7" w:name="_Toc1267008580"/>
       <w:bookmarkStart w:id="8" w:name="_Toc145511876"/>
       <w:r w:rsidRPr="7DD0F5B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palveluntuottaja</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="4354A2AC" w:rsidRPr="7DD0F5B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="009B53A2">
         <w:br/>
       </w:r>
       <w:r w:rsidR="3D9F1F29">
         <w:t>Satakunnan hyvinvointialue</w:t>
       </w:r>
       <w:r w:rsidR="009B53A2">
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C73FE">
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidR="00D72D95">
+        <w:r w:rsidR="007C73FE" w:rsidRPr="007C73FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Satakunnan hyvinvointialue</w:t>
+          <w:t>Satakunnan hyvinvointialueen verkkosivut, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009B53A2">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009B53A2">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00FE1005">
         <w:t>Y-tunnus</w:t>
       </w:r>
       <w:r w:rsidR="00EE648E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="23FD21F9">
         <w:t>3221304–3</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="007C73FE">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00EE01F4" w:rsidRPr="7DF29A2D">
-[...34 lines deleted...]
-      </w:pPr>
       <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="7DF29A2D">
+        <w:r w:rsidR="007C73FE" w:rsidRPr="007C73FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Johdon yhteystiedot</w:t>
+          <w:t>Johdon yhteystiedot, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="09AAC7A3" w14:textId="26069BB5" w:rsidR="71D9F48E" w:rsidRDefault="009B53A2" w:rsidP="007C73FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007C73FE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE01F4" w:rsidRPr="7DF29A2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>soite</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE01F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DB0466">
+        <w:t xml:space="preserve">Sairaalantie 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DB0466">
+        <w:t>28500 PORI</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27338C7C" w14:textId="77777777" w:rsidR="007C73FE" w:rsidRPr="007C73FE" w:rsidRDefault="007C73FE" w:rsidP="007C73FE">
+      <w:pPr>
+        <w:spacing w:line="279" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C73FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Puhelin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C73FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007C73FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hyvinvointialueen yleinen asiakaspalvelu ja vaihde, puhelin 02 627 71</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="70215AB1" w14:textId="77777777" w:rsidR="7DF29A2D" w:rsidRDefault="7DF29A2D" w:rsidP="008A2D4E"/>
     <w:p w14:paraId="3C0AE0A6" w14:textId="0BD471E0" w:rsidR="009B53A2" w:rsidRDefault="00890206" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc229404975"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc239927752"/>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:r w:rsidR="006E10E9">
         <w:t>Vastuualueen</w:t>
       </w:r>
       <w:r w:rsidR="2D9BD40D">
         <w:t xml:space="preserve"> perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="51522972" w14:textId="77777777" w:rsidR="00EE0AAC" w:rsidRPr="00EE0AAC" w:rsidRDefault="00EE0AAC" w:rsidP="00EE0AAC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="9630" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4560"/>
         <w:gridCol w:w="5070"/>
       </w:tblGrid>
       <w:tr w:rsidR="79984C07" w14:paraId="20576A52" w14:textId="77777777" w:rsidTr="00DC349C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7571F02C" w14:textId="7504CE17" w:rsidR="6F8DD2FD" w:rsidRDefault="6F8DD2FD" w:rsidP="79984C07">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Vastuualue/yksikkö</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="229D569C" w14:textId="7DDBB0AB" w:rsidR="79984C07" w:rsidRDefault="79984C07" w:rsidP="79984C07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1E08AB29" w14:textId="03B53454" w:rsidR="6F8DD2FD" w:rsidRDefault="6F8DD2FD" w:rsidP="79984C07">
             <w:r>
               <w:t>Yhteystiedot</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="79984C07" w14:paraId="6BCA782A" w14:textId="77777777" w:rsidTr="00DC349C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40B7DB2F" w14:textId="389F6D9E" w:rsidR="319C65F8" w:rsidRDefault="319C65F8" w:rsidP="79984C07">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Vastuualue Akuuttipalveluiden vastuualue</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55CA8C97" w14:textId="7FB27299" w:rsidR="79984C07" w:rsidRDefault="79984C07" w:rsidP="79984C07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="196F1770" w14:textId="6C5613BC" w:rsidR="00860C04" w:rsidRPr="00860C04" w:rsidRDefault="49A4BF32" w:rsidP="79984C07">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Vastuualuejohtaja Katriina Peltomaa</w:t>
             </w:r>
             <w:r w:rsidR="00825C53">
               <w:br/>
             </w:r>
             <w:hyperlink r:id="rId15">
               <w:r w:rsidR="475FE712" w:rsidRPr="79984C07">
                 <w:rPr>
@@ -2814,63 +2846,71 @@
                 <w:t>kirsi.luojukoski@sata.fi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0C07493F" w14:textId="6FE4AA31" w:rsidR="79984C07" w:rsidRDefault="79984C07" w:rsidP="79984C07"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="79984C07" w14:paraId="1716858F" w14:textId="77777777" w:rsidTr="00DC349C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73D47757" w14:textId="54A92FA6" w:rsidR="49A4BF32" w:rsidRDefault="49A4BF32" w:rsidP="79984C07">
             <w:r>
               <w:t>Vastuuyksikkö Kotisairaala ja palliatiivinen keskus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFAA353" w14:textId="087B9E27" w:rsidR="79984C07" w:rsidRDefault="72B75041" w:rsidP="79984C07">
+          <w:p w14:paraId="7CFAA353" w14:textId="16FAFA16" w:rsidR="79984C07" w:rsidRDefault="000E6605" w:rsidP="79984C07">
             <w:r>
-              <w:t xml:space="preserve">ylilääkäri Tanja Reunanen </w:t>
+              <w:t xml:space="preserve">Vastuuyksikön päällikkö </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Waltteri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Siirala</w:t>
             </w:r>
             <w:r w:rsidR="00002A27">
               <w:br/>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="00002A27" w:rsidRPr="00260B80">
+              <w:r w:rsidRPr="00BE2C23">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                 </w:rPr>
-                <w:t>tanja.reunanen@sata.fi</w:t>
+                <w:t>waltteri.siirala@sata.fi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="165D7B02" w14:textId="77777777" w:rsidR="79984C07" w:rsidRDefault="72B75041" w:rsidP="79984C07">
             <w:r>
               <w:t xml:space="preserve">ylihoitaja Henriikka Järvinen </w:t>
             </w:r>
             <w:r w:rsidR="00002A27">
               <w:br/>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidR="00002A27" w:rsidRPr="00260B80">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                 </w:rPr>
                 <w:t>henriikka.jarvinen@sata.fi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A53748B" w14:textId="545DCE9A" w:rsidR="00002A27" w:rsidRDefault="00002A27" w:rsidP="79984C07"/>
         </w:tc>
       </w:tr>
@@ -2908,155 +2948,229 @@
                 </w:rPr>
                 <w:t>piia.pihlajamaki@sata.fi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="65172C98" w14:textId="1C1D437F" w:rsidR="79984C07" w:rsidRDefault="79984C07" w:rsidP="79984C07"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08EAA876" w14:textId="60DA99E9" w:rsidR="00A63D74" w:rsidRDefault="00A63D74" w:rsidP="79984C07">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50992F44" w14:textId="56012F60" w:rsidR="003246F2" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc45556427"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc229404976"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc239927753"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc45556427"/>
       <w:r>
         <w:t xml:space="preserve">1.3 </w:t>
       </w:r>
       <w:r w:rsidR="008D5EE6">
         <w:t>Palvelut</w:t>
       </w:r>
       <w:r w:rsidR="00F5390D">
         <w:t>, toiminta-ajatus ja toimintaperiaatteet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="62966429" w14:textId="77777777" w:rsidR="00EE0AAC" w:rsidRPr="00EE0AAC" w:rsidRDefault="00EE0AAC" w:rsidP="00EE0AAC"/>
-    <w:p w14:paraId="2C57E3D8" w14:textId="0834DCB5" w:rsidR="00C725DC" w:rsidRDefault="009907F4" w:rsidP="00C725DC">
+    <w:p w14:paraId="72AFC2E5" w14:textId="77777777" w:rsidR="007C73FE" w:rsidRPr="007C73FE" w:rsidRDefault="009907F4" w:rsidP="007C73FE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009907F4">
         <w:t>Sat</w:t>
       </w:r>
       <w:r w:rsidR="00E936FD">
         <w:t>a-alue</w:t>
       </w:r>
       <w:r w:rsidRPr="009907F4">
         <w:t xml:space="preserve"> järjestää Satakunnan sosiaali-, terveys- ja pelastuspalvelut</w:t>
       </w:r>
       <w:r w:rsidR="008F4FD2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46591">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C725DC">
-[...9 lines deleted...]
-    <w:p w14:paraId="4B5F1E17" w14:textId="5A7C9271" w:rsidR="0054445A" w:rsidRDefault="00F40F97" w:rsidP="00F40F97">
+      <w:r w:rsidR="007C73FE" w:rsidRPr="007C73FE">
+        <w:t xml:space="preserve">Sata-alue ei tuota palveluja muilla hyvinvointialueilla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD4ADF2" w14:textId="77777777" w:rsidR="007C73FE" w:rsidRPr="007C73FE" w:rsidRDefault="007C73FE" w:rsidP="007C73FE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C73FE">
+        <w:t xml:space="preserve">Visio: Sata askelta eteenpäin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09220658" w14:textId="77777777" w:rsidR="007C73FE" w:rsidRPr="007C73FE" w:rsidRDefault="007C73FE" w:rsidP="007C73FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C73FE">
+        <w:t xml:space="preserve">Arvot: jokainen on arvokas, toimimme oikein, rakennamme turvaa ja uudistumme rohkeasti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795A00E2" w14:textId="3AC7D5E3" w:rsidR="007C73FE" w:rsidRPr="007C73FE" w:rsidRDefault="007C73FE" w:rsidP="007C73FE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C73FE">
+        <w:t>Tavoitteet: paremmin saavutettavat palvelut, henkilöstön hyvinvointi vahvistuu ja tasapainoisempi talous turvaa toiminnan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5F1E17" w14:textId="62DDA147" w:rsidR="0054445A" w:rsidRDefault="00F40F97" w:rsidP="00F40F97">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="179599DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00E936FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="179599DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
-        <w:t>alueella on laadittu hyvinvointialuestrategia, jota täydentävät ohjelmat ja suunnitelmat. Hyvinvointialuestrategian lähtökohtana ovat satakuntalaiset asukkaat ja heidän hyvinvointinsa, terveytensä ja turvallisuutensa (</w:t>
+        <w:t>alueella on laadittu hyvinvointialuestrategia, jota täydentävät ohjelmat ja suunnitelmat</w:t>
+      </w:r>
+      <w:r w:rsidR="007C73FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="252525"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
-        <w:r w:rsidR="00B55D2E">
+        <w:r w:rsidR="007C73FE" w:rsidRPr="007C73FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Satakunnan hyvinvointialue/tietoa-meistä/strategia</w:t>
+          <w:t xml:space="preserve">Satakunnan hyvinvointialueen strategia </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="007C73FE" w:rsidRPr="007C73FE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>2026-2029</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidR="007C73FE" w:rsidRPr="007C73FE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="007C73FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="252525"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="179599DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
-        <w:t>).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2BDFA174" w14:textId="7EE2E5A0" w:rsidR="00D50BCB" w:rsidRDefault="0004122E" w:rsidP="00F40F97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4FBF33" w14:textId="77777777" w:rsidR="007C73FE" w:rsidRDefault="007C73FE" w:rsidP="00F40F97">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="79984C07">
+    </w:p>
+    <w:p w14:paraId="2BDFA174" w14:textId="603AA3CF" w:rsidR="00D50BCB" w:rsidRDefault="0004122E" w:rsidP="00F40F97">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vastuualueen palvelut</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="79984C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vastuualueen</w:t>
+      </w:r>
+      <w:r w:rsidR="007C73FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toiminta-ajatus,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79984C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palvelut</w:t>
       </w:r>
       <w:r w:rsidR="0054445A" w:rsidRPr="79984C07">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja toimintayksiköt</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3210"/>
         <w:gridCol w:w="3210"/>
         <w:gridCol w:w="3210"/>
       </w:tblGrid>
       <w:tr w:rsidR="79984C07" w14:paraId="7FA3B9B5" w14:textId="77777777" w:rsidTr="169EB693">
         <w:trPr>
           <w:trHeight w:val="300"/>
@@ -3130,197 +3244,177 @@
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D723FA6" w14:textId="602F14FA" w:rsidR="5A9B7555" w:rsidRDefault="5A9B7555" w:rsidP="79984C07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79984C07">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Päivystys</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0E251D" w14:textId="72C39DE7" w:rsidR="5A9B7555" w:rsidRDefault="23E15D49" w:rsidP="79984C07">
+          <w:p w14:paraId="7F0E251D" w14:textId="5CFF3685" w:rsidR="5A9B7555" w:rsidRDefault="23E15D49" w:rsidP="79984C07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5746F21D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Yhteispäivystys</w:t>
             </w:r>
             <w:r w:rsidR="1B4E1F47" w:rsidRPr="5746F21D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 24/7/omana ja </w:t>
-[...13 lines deleted...]
-              <w:t>-linja ostopalveluna</w:t>
+              <w:t xml:space="preserve"> 24/7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29B83095" w14:textId="331EC07A" w:rsidR="79984C07" w:rsidRDefault="23E15D49" w:rsidP="79984C07">
+          <w:p w14:paraId="29B83095" w14:textId="44CB8F2C" w:rsidR="79984C07" w:rsidRDefault="23E15D49" w:rsidP="79984C07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5746F21D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>116 117 päivystysapu</w:t>
             </w:r>
-            <w:r w:rsidR="5B1C02AA" w:rsidRPr="5746F21D">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E768835" w14:textId="5AE47641" w:rsidR="5A9B7555" w:rsidRDefault="5B1C02AA" w:rsidP="79984C07">
+          <w:p w14:paraId="4E768835" w14:textId="330FDF0D" w:rsidR="5A9B7555" w:rsidRDefault="5B1C02AA" w:rsidP="79984C07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5746F21D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Satasairaala</w:t>
+            </w:r>
+            <w:r w:rsidR="000E6605">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yleislääketieteen päivystys ostopalvelua</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="79984C07" w14:paraId="4EFDB3AA" w14:textId="77777777" w:rsidTr="169EB693">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E8A41CA" w14:textId="013896BD" w:rsidR="5A9B7555" w:rsidRDefault="5A9B7555" w:rsidP="79984C07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79984C07">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ensihoito</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5981557C" w14:textId="11F6493B" w:rsidR="79984C07" w:rsidRDefault="79984C07" w:rsidP="79984C07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F79A651" w14:textId="5F7E7054" w:rsidR="79984C07" w:rsidRDefault="6763CFAC" w:rsidP="5746F21D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="603E3B13">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Vaativan hoitotason</w:t>
             </w:r>
             <w:r w:rsidR="7EAF19C8" w:rsidRPr="603E3B13">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="603E3B13">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">yksiköt, </w:t>
             </w:r>
             <w:r w:rsidR="16146908" w:rsidRPr="603E3B13">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">lääkäriyksikkö, </w:t>
             </w:r>
             <w:r w:rsidRPr="603E3B13">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">combilanssi, </w:t>
-[...6 lines deleted...]
-              <w:t>tilannekeskus, H+P, syn</w:t>
+              <w:t>combilanssi, tilannekeskus, H+P, syn</w:t>
             </w:r>
             <w:r w:rsidR="34D8C109" w:rsidRPr="603E3B13">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="603E3B13">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>rgiayksiköt</w:t>
             </w:r>
             <w:r w:rsidR="0A2E6B91" w:rsidRPr="603E3B13">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="4FEE38CE" w:rsidRPr="603E3B13">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> siirtokuljetus,</w:t>
             </w:r>
@@ -3330,137 +3424,148 @@
               </w:rPr>
               <w:t xml:space="preserve"> kenttäjohto</w:t>
             </w:r>
             <w:r w:rsidR="5C1F9C11" w:rsidRPr="603E3B13">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja ensivaste</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4582560F" w14:textId="73645619" w:rsidR="79984C07" w:rsidRDefault="1813D34C" w:rsidP="6FE33108">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6FE33108">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Oma palvelutuotanto:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="283BDEEB" w14:textId="3A4F42F6" w:rsidR="79984C07" w:rsidRDefault="5AF52DD5" w:rsidP="5746F21D">
+          <w:p w14:paraId="283BDEEB" w14:textId="5DFD2247" w:rsidR="79984C07" w:rsidRDefault="000E6605" w:rsidP="5746F21D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6FE33108">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-              <w:t>Pori, Rauma, Harjavalta, Kankaanpää</w:t>
+              <w:t xml:space="preserve">Eura, </w:t>
+            </w:r>
+            <w:r w:rsidR="5AF52DD5" w:rsidRPr="6FE33108">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Harjavalta</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="5AF52DD5" w:rsidRPr="6FE33108">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>, Kankaanpää</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>, Kokemäki, Pori, Rauma</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A2E1917" w14:textId="6471B338" w:rsidR="6FE33108" w:rsidRDefault="6FE33108" w:rsidP="6FE33108">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B6BDC29" w14:textId="3BC79B46" w:rsidR="24184A3E" w:rsidRDefault="24184A3E" w:rsidP="6FE33108">
+          <w:p w14:paraId="05396DC8" w14:textId="27BB3F26" w:rsidR="79984C07" w:rsidRDefault="24184A3E" w:rsidP="5746F21D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6FE33108">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Yksityinen palveluntuottaja</w:t>
             </w:r>
             <w:r w:rsidR="63B197E1" w:rsidRPr="6FE33108">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="000E6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Eura, Kokemäki, </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="57A3785D" w:rsidRPr="6FE33108">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Huittinen</w:t>
             </w:r>
             <w:r w:rsidR="6890BBD1" w:rsidRPr="6FE33108">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>, Merikarvia</w:t>
             </w:r>
             <w:r w:rsidR="0F71B935" w:rsidRPr="6FE33108">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, Säkylä. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="79984C07" w14:paraId="2CBCDA0C" w14:textId="77777777" w:rsidTr="169EB693">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AB3B639" w14:textId="0B2D77D9" w:rsidR="5A9B7555" w:rsidRDefault="5A9B7555" w:rsidP="79984C07">
             <w:r w:rsidRPr="79984C07">
-              <w:lastRenderedPageBreak/>
               <w:t>Sosiaali- ja kriisipäivystys/sosiaalityö</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CD54B8D" w14:textId="18E11BFC" w:rsidR="79984C07" w:rsidRDefault="79984C07" w:rsidP="79984C07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="336D2B95" w14:textId="4020A4D4" w:rsidR="79984C07" w:rsidRDefault="02393D89" w:rsidP="5746F21D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1EC52622">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
@@ -3484,101 +3589,113 @@
               </w:rPr>
               <w:t>Satasairaala</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="79984C07" w14:paraId="3D82DBC0" w14:textId="77777777" w:rsidTr="169EB693">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03BDA461" w14:textId="4E4A5FAB" w:rsidR="5A9B7555" w:rsidRDefault="5A9B7555" w:rsidP="79984C07">
             <w:r w:rsidRPr="79984C07">
               <w:t>Kotisairaala ja palliatiivinen keskus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BF6AF6D" w14:textId="40088B03" w:rsidR="79984C07" w:rsidRDefault="79984C07" w:rsidP="79984C07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7A2B76" w14:textId="4EAD3293" w:rsidR="79984C07" w:rsidRDefault="3F08C14D" w:rsidP="5746F21D">
+          <w:p w14:paraId="3E7A2B76" w14:textId="67DE3C84" w:rsidR="79984C07" w:rsidRDefault="3F08C14D" w:rsidP="5746F21D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="169EB693">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Kotisairaala</w:t>
             </w:r>
             <w:r w:rsidR="7F0870C7" w:rsidRPr="169EB693">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (akuutti- ja palliatiivinen kotisairaala)</w:t>
             </w:r>
             <w:r w:rsidRPr="169EB693">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> palliatiivinen </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="169EB693">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>esh</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="169EB693">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="169EB693">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>pkl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="169EB693">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-              <w:t>, palliatiivinen vuodeosasto ja hengityshalvaustoiminta</w:t>
+              <w:t>, palliatiivinen vuodeosasto</w:t>
+            </w:r>
+            <w:r w:rsidR="000E6605">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>, Satasairaalan yleislääketieteen vuodeosasto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="169EB693">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja hengityshalvaustoiminta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11223C11" w14:textId="753360F9" w:rsidR="79984C07" w:rsidRDefault="3F08C14D" w:rsidP="169EB693">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="169EB693">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Pori, Rauma, Kokemäki ja Kankaanpää</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="431373ED" w14:textId="59CF663F" w:rsidR="79984C07" w:rsidRDefault="24D166F5" w:rsidP="5746F21D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
@@ -3892,149 +4009,125 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="00F753D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>ensihoitoasetus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="74BA222B" w:rsidRPr="00F753D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> määrittävät Satakunnassa tuotetun ensihoitopalvelun sisällön.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E4AA22" w14:textId="360FFFE5" w:rsidR="003654F5" w:rsidRPr="00244933" w:rsidRDefault="003654F5" w:rsidP="5746F21D">
-[...8 lines deleted...]
-    <w:p w14:paraId="69A6BD00" w14:textId="0E586014" w:rsidR="00F46191" w:rsidRPr="00244933" w:rsidRDefault="00D92484" w:rsidP="5ADA2AFB">
+    <w:p w14:paraId="69A6BD00" w14:textId="5E5D3860" w:rsidR="00F46191" w:rsidRPr="00244933" w:rsidRDefault="00F46191" w:rsidP="5ADA2AFB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00244933">
-[...13 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="386C7ADA" w14:textId="311566FC" w:rsidR="0026147E" w:rsidRPr="00244933" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F80A862" w14:textId="186D7A4A" w:rsidR="0026147E" w:rsidRPr="00B04472" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc229404977"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc239927754"/>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="0005144F" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00384B57" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0005144F" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja potilasturvallisuus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00A17209" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C8A957" w14:textId="77777777" w:rsidR="0026147E" w:rsidRPr="00F30016" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66A123CD" w14:textId="3D3E305D" w:rsidR="00C94164" w:rsidRPr="00AC0CB3" w:rsidRDefault="00E74B45" w:rsidP="00AC0CB3">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc45556462"/>
       <w:bookmarkStart w:id="14" w:name="_Toc1987470091"/>
       <w:bookmarkStart w:id="15" w:name="_Toc145511907"/>
       <w:bookmarkStart w:id="16" w:name="_Toc149033991"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc229404978"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc239927755"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00AC0CB3">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.1 </w:t>
       </w:r>
       <w:r w:rsidR="00C42992" w:rsidRPr="00AC0CB3">
         <w:t>Palvelu</w:t>
       </w:r>
       <w:r w:rsidR="0055223C" w:rsidRPr="00AC0CB3">
         <w:t>iden</w:t>
       </w:r>
       <w:r w:rsidR="00C42992" w:rsidRPr="00AC0CB3">
         <w:t xml:space="preserve"> laadulliset edellytykset</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="02E0A921" w14:textId="77777777" w:rsidR="00EE0AAC" w:rsidRDefault="00EE0AAC" w:rsidP="00EE0AAC"/>
     <w:p w14:paraId="397D9640" w14:textId="04F142CB" w:rsidR="006817EB" w:rsidRDefault="00384B57" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4912,50 +5005,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="5746F21D" w14:paraId="07741636" w14:textId="77777777" w:rsidTr="00D229A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A720759" w14:textId="41F96659" w:rsidR="3C94D55A" w:rsidRPr="00714AC9" w:rsidRDefault="3C94D55A" w:rsidP="5746F21D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714AC9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>A, B, C, D, E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34298333" w14:textId="2BB3F013" w:rsidR="5746F21D" w:rsidRPr="00714AC9" w:rsidRDefault="14D0E9F9" w:rsidP="5746F21D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714AC9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ensihoito-ohje (sisäinen)</w:t>
             </w:r>
             <w:r w:rsidR="26656902" w:rsidRPr="00714AC9">
               <w:rPr>
@@ -5098,51 +5192,50 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="5746F21D" w14:paraId="27C4FFEB" w14:textId="77777777" w:rsidTr="00D229A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BA40FA4" w14:textId="053E0813" w:rsidR="2EFC7A9F" w:rsidRPr="00714AC9" w:rsidRDefault="2EFC7A9F" w:rsidP="5746F21D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714AC9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CIWA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7887E227" w14:textId="3D980CFF" w:rsidR="5746F21D" w:rsidRPr="00714AC9" w:rsidRDefault="331128AE" w:rsidP="46F08A07">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId30">
               <w:r w:rsidRPr="00714AC9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
@@ -5284,51 +5377,51 @@
                 </w:rPr>
                 <w:t>AUDIT-</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00714AC9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>C_lomake</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0ADD0350" w14:textId="77777777" w:rsidR="0065671D" w:rsidRDefault="002C4BE4" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc229404979"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc239927756"/>
       <w:r>
         <w:t xml:space="preserve">2.2 </w:t>
       </w:r>
       <w:r w:rsidR="00FA1700">
         <w:t>Vastuu palvelujen laadusta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="540F8912" w14:textId="77777777" w:rsidR="008B3674" w:rsidRPr="008B3674" w:rsidRDefault="008B3674" w:rsidP="008B3674"/>
     <w:p w14:paraId="5965C001" w14:textId="144CF30F" w:rsidR="008C7B46" w:rsidRPr="00DC5374" w:rsidRDefault="4B90C773" w:rsidP="004E0249">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC5374">
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00482C69">
         <w:t>-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> hallinnon ja toiminnan järjestämisessä sekä päätöksen</w:t>
       </w:r>
       <w:r w:rsidR="60FCDEBD" w:rsidRPr="00DC5374">
         <w:t xml:space="preserve">teossa </w:t>
       </w:r>
@@ -5553,70 +5646,77 @@
       <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="00477910">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00477910">
         <w:t xml:space="preserve"> (IMS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8F89A8" w14:textId="4A065B19" w:rsidR="007C2E9E" w:rsidRPr="00E77A2E" w:rsidRDefault="00866B0D" w:rsidP="0011320B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Hlk182207260"/>
       <w:r w:rsidRPr="00477910">
         <w:t xml:space="preserve">Akuuttipalveluiden johto arvioi korjaavien toimenpiteiden tarpeen ja toimenpiteet yhteistyössä vastuuyksikön esihenkilöiden kanssa asiakaspalautteiden, asiakastyytyväisyyskyselyiden, muistutusten ja kanteluiden perusteella. </w:t>
       </w:r>
       <w:r w:rsidR="0B263541" w:rsidRPr="00477910">
         <w:t>Vastuualueen johtoryhmässä käydään kuukausittain edellä kuvatut asiat läpi konkreettisesti.</w:t>
       </w:r>
       <w:r w:rsidRPr="00477910">
-        <w:t xml:space="preserve"> Satakunnan hyvinvointialueen lääketieteen </w:t>
+        <w:t xml:space="preserve"> Satakunnan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477910">
+        <w:t>hyvinvointialueen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477910">
+        <w:t xml:space="preserve"> lääketieteen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00477910">
         <w:t>professiojohtaja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00477910">
         <w:t xml:space="preserve"> toimii sote-toimialueiden vastaavana lääkärinä ja johtaa ja valvoo toimintayksikön terveyden- ja sairaanhoitoa. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="7EF034C7" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRPr="0087461B" w:rsidRDefault="007C2E9E" w:rsidP="00862489"/>
     <w:p w14:paraId="411996AE" w14:textId="30976455" w:rsidR="0026147E" w:rsidRDefault="0065671D" w:rsidP="0065671D">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc229404980"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc239927757"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.3 </w:t>
       </w:r>
       <w:r w:rsidR="00C747BB">
         <w:t>Asiakkaan ja potilaan asema ja oikeudet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="6C9ED664" w14:textId="77777777" w:rsidR="008B3674" w:rsidRDefault="008B3674" w:rsidP="008B3674"/>
     <w:p w14:paraId="1D74F2FD" w14:textId="3FAB0B13" w:rsidR="00E37127" w:rsidRPr="006335AB" w:rsidRDefault="006335AB" w:rsidP="00E37127">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Pääsy palveluihin ja hoitoon</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CDF381" w14:textId="1872E8BD" w:rsidR="006335AB" w:rsidRDefault="00E37127" w:rsidP="006335AB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -8403,51 +8503,51 @@
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Potilasasiavastaava ja sosiaaliasiavastaava - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0FEEB446" w14:textId="77777777" w:rsidR="00153E2E" w:rsidRPr="00C725DC" w:rsidRDefault="00153E2E" w:rsidP="00C725DC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2511BB6F" w14:textId="5BF4620E" w:rsidR="00702A1F" w:rsidRDefault="54095D05" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Hlk120538480"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc229404981"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc239927758"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00757CFE">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t>Muistutu</w:t>
       </w:r>
       <w:r w:rsidR="00DD459A">
         <w:t xml:space="preserve">sten </w:t>
       </w:r>
       <w:r w:rsidR="320DEC94">
         <w:t>käsittely</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="05829A35" w14:textId="77777777" w:rsidR="001F14DD" w:rsidRPr="001F14DD" w:rsidRDefault="001F14DD" w:rsidP="001F14DD"/>
     <w:p w14:paraId="224F25CD" w14:textId="3832D6F8" w:rsidR="00702A1F" w:rsidRPr="004A1175" w:rsidRDefault="33D8D162" w:rsidP="4321C72B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -8723,51 +8823,51 @@
     <w:p w14:paraId="2F9ADCFD" w14:textId="4B570609" w:rsidR="0081795B" w:rsidRPr="00E56EE6" w:rsidRDefault="69384BC4" w:rsidP="1EC52622">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E56EE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Muistutukset ja laillisuusvalvojien antamat valvontapäätökset käsitellään vastuuyksiköissä. Muistutukseen pyydetään selvitys työntekijältä, jonka toimintaa muistutus koskee. Palvelualueen toiminnan kehittämisessä otetaan huomioon muistutuksissa ja valvontapäätöksissä esille nousseet asiat ja mahdolliset epäkohdat. Mikäli toiminnassa ilmenee epäkohtia tai puutteita esim. lainsäädännöllisessä osaamisessa, tarkennetaan yksiköiden sisäisiä ohjeistuksia ja lainsäädännön tulkintaa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC735B9" w14:textId="18C94CE5" w:rsidR="0081795B" w:rsidRPr="0081795B" w:rsidRDefault="0081795B" w:rsidP="1EC52622">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FE90662" w14:textId="600BE3B1" w:rsidR="0081795B" w:rsidRDefault="5CF533EC" w:rsidP="008B3674">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc229404982"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc239927759"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="331248E5">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Henkilöstö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="5B957F1D" w14:textId="77777777" w:rsidR="001F14DD" w:rsidRPr="0081795B" w:rsidRDefault="001F14DD" w:rsidP="1EC52622">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1860D305" w14:textId="147A1538" w:rsidR="005570DA" w:rsidRPr="003C08FC" w:rsidRDefault="005570DA" w:rsidP="005570DA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc31100000"/>
       <w:bookmarkStart w:id="25" w:name="_Toc45556461"/>
@@ -9064,58 +9164,53 @@
             </w:r>
             <w:r>
               <w:t>ylilääkäri</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53EE9D52" w14:textId="7581BE4A" w:rsidR="458C8F66" w:rsidRDefault="458C8F66" w:rsidP="5746F21D">
             <w:r>
               <w:t>Erikoislääkärit</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2562D2A6" w14:textId="1EFFBDA8" w:rsidR="32E2EA3E" w:rsidRDefault="32E2EA3E" w:rsidP="5746F21D">
             <w:r>
               <w:t>Lääkärit</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48758271" w14:textId="329FF90C" w:rsidR="3E3FAEB8" w:rsidRDefault="3E3FAEB8" w:rsidP="7FAFEC27">
             <w:r>
               <w:t>Ylihoitaja</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F5C665F" w14:textId="257A8202" w:rsidR="3E3FAEB8" w:rsidRDefault="5D346869" w:rsidP="7FAFEC27">
             <w:r>
               <w:t>Osastonhoitajat</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F9E6BA7" w14:textId="5D316F02" w:rsidR="3E3FAEB8" w:rsidRDefault="5D346869" w:rsidP="7FAFEC27">
+          <w:p w14:paraId="36647499" w14:textId="16B40A94" w:rsidR="7FAFEC27" w:rsidRDefault="5D346869" w:rsidP="7FAFEC27">
             <w:r>
               <w:t>Sairaanhoitajat</w:t>
-            </w:r>
-[...3 lines deleted...]
-              <w:t>Lääkintävahtimestari</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="7FAFEC27" w14:paraId="2D3AA249" w14:textId="77777777" w:rsidTr="603E3B13">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B29CB9E" w14:textId="19AD354A" w:rsidR="3E3FAEB8" w:rsidRDefault="3E3FAEB8" w:rsidP="7FAFEC27">
             <w:r>
               <w:t>Ensihoito</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C5D69AD" w14:textId="678C216B" w:rsidR="7FAFEC27" w:rsidRDefault="7FAFEC27" w:rsidP="7FAFEC27"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71E64797" w14:textId="546A5DEC" w:rsidR="3E3FAEB8" w:rsidRDefault="3E3FAEB8" w:rsidP="7FAFEC27">
             <w:r>
@@ -9494,72 +9589,60 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="059787E0" w14:textId="77777777" w:rsidR="005E74E4" w:rsidRDefault="00634AAC" w:rsidP="005E74E4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vuokratyö ja alihankinta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486CD4E8" w14:textId="77777777" w:rsidR="00A85CF5" w:rsidRDefault="00A85CF5" w:rsidP="00A85CF5">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B80C16F" w14:textId="2D8E7F25" w:rsidR="008E1012" w:rsidRPr="005E74E4" w:rsidRDefault="4D82DF80" w:rsidP="005E74E4">
+    <w:p w14:paraId="1A70B907" w14:textId="11BC8478" w:rsidR="49985261" w:rsidRPr="005E74E4" w:rsidRDefault="4D82DF80" w:rsidP="000E6605">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005E74E4">
         <w:t>Yhteispäivystyksen yleislääketieteen linja on osittain ostopalvelua</w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t>116 117 päivystysapu on toistaiseksi ostopalvelua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CB40A21" w14:textId="7F965320" w:rsidR="49985261" w:rsidRPr="00A9461C" w:rsidRDefault="1C7ACB3A" w:rsidP="00BC5027">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7E70">
         <w:t xml:space="preserve">Ensihoidossa monituottajamalli, joista osa </w:t>
       </w:r>
       <w:r w:rsidR="3AA51A67" w:rsidRPr="00CB7E70">
         <w:t xml:space="preserve">on tuotettu </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7E70">
         <w:t>ostopalveluna</w:t>
       </w:r>
       <w:r w:rsidR="4231096E" w:rsidRPr="00CB7E70">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="3855B9F7" w:rsidRPr="00CB7E70">
         <w:t>ambulansseja ja ensivaste</w:t>
       </w:r>
@@ -9735,51 +9818,50 @@
         </w:rPr>
         <w:t>Osaava henkilöstö on lähtökohta vaikuttavien palveluiden toteuttamiselle.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E2836">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Esihenkilön tehtävänä on varmistaa henkilöstön nykyinen ja tuleva osaaminen palvelujen toteuttamiseksi. Osaamista kehitetään muun muassa:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE50B6D" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2836">
-        <w:lastRenderedPageBreak/>
         <w:t>sisäisellä ja ulkoisella koulutuksella,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF437E0" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2836">
         <w:t>perehdytyksellä,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57108010" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2836">
         <w:t>mentoroinnilla,</w:t>
@@ -9877,50 +9959,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E2836">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> kanssa.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2836">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D03A8E7" w14:textId="77777777" w:rsidR="003E2836" w:rsidRPr="003E2836" w:rsidRDefault="003E2836" w:rsidP="003E2836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2836">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lisätietoa: </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="003E2836">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Oppimisen ja osaamisen kompassista (Linkki ammattilaiselle, vaatii kirjautumisen, Satanen) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="61EF3188" w14:textId="1E1F321B" w:rsidR="00970B0F" w:rsidRPr="00AC0CB3" w:rsidRDefault="00A556E7" w:rsidP="00970B0F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
@@ -10119,51 +10202,50 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="29A05682" w14:textId="77777777" w:rsidR="000B1964" w:rsidRDefault="003E2836" w:rsidP="000B1964">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2836">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Henkilöstö saa lisätietoa koulutuksista Talentin koulutuskalenterista, linkki Satasessa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27962DB6" w14:textId="03E6B9B8" w:rsidR="00A556E7" w:rsidRPr="00496E79" w:rsidRDefault="4C232741" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7CE9">
-        <w:lastRenderedPageBreak/>
         <w:t>Akuuttivastuualueella e</w:t>
       </w:r>
       <w:r w:rsidR="4C0AAC4B" w:rsidRPr="00AB7CE9">
         <w:t>sihenkilöt seuraavat jatkuvasti henkilöstön osaamista ja verkkokoulutusten suorit</w:t>
       </w:r>
       <w:r w:rsidR="46F59DD3" w:rsidRPr="00AB7CE9">
         <w:t xml:space="preserve">uksia. Uudet työntekijät saavat oman </w:t>
       </w:r>
       <w:r w:rsidR="5952F367" w:rsidRPr="00AB7CE9">
         <w:t xml:space="preserve">osaamistason mukaisen </w:t>
       </w:r>
       <w:r w:rsidR="0BD2E291" w:rsidRPr="00AB7CE9">
         <w:t xml:space="preserve">sekä kirjallisen että suullisen </w:t>
       </w:r>
       <w:r w:rsidR="5952F367" w:rsidRPr="00AB7CE9">
         <w:t>perehdytyksen</w:t>
       </w:r>
       <w:r w:rsidR="2BDCB702" w:rsidRPr="00AB7CE9">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="028349B2" w:rsidRPr="00AB7CE9">
         <w:t xml:space="preserve"> Perehdytysasioita varten on valittu perehdytysvastaavat eri yksiköiden henkilöstöstä.</w:t>
       </w:r>
       <w:r w:rsidR="5420F757" w:rsidRPr="00AB7CE9">
         <w:t xml:space="preserve"> Erilaisin säännöllisin koulutuksin pyritään ylläpitämään osaamista sekä perehdyttämään uusia asioita.</w:t>
@@ -10205,50 +10287,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1964">
         <w:t>opiskelijan valmiudet ja edellytykset suoriutua tarjotuista tehtävistä</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F74DBC" w14:textId="77777777" w:rsidR="000B1964" w:rsidRPr="000B1964" w:rsidRDefault="000B1964" w:rsidP="000B1964">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1964">
         <w:t>onko opiskelijan kielitaito riittävä, jos hänen äidinkielensä ei ole suomi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08946DE7" w14:textId="77777777" w:rsidR="000B1964" w:rsidRPr="000B1964" w:rsidRDefault="000B1964" w:rsidP="000B1964">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000B1964">
+        <w:lastRenderedPageBreak/>
         <w:t>Opiskelijalle nimetään kirjallisesti ohjaaja, joka työskentelee samassa yksikössä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11754897" w14:textId="41E4B89E" w:rsidR="000B1964" w:rsidRPr="000B1964" w:rsidRDefault="000B1964" w:rsidP="000B1964">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000B1964">
         <w:t>Sata-alue varmistaa nämä asiat myös vuokrafirman kautta tulevien opiskelijoiden kohdalla. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A74EEA" w14:textId="7E8B61EE" w:rsidR="000B1964" w:rsidRPr="000B1964" w:rsidRDefault="000B1964" w:rsidP="000B1964">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000B1964">
         <w:t>Lue lisää: (</w:t>
       </w:r>
       <w:hyperlink r:id="rId65" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="000B1964">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Sosiaali- ja terveydenhuollon opiskelijana työskentely - Lupa- ja valvontavirasto</w:t>
         </w:r>
@@ -10405,59 +10488,51 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Opiskelij</w:t>
       </w:r>
       <w:r w:rsidR="7623F981" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidR="3209A90E" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>valmiudet,</w:t>
       </w:r>
       <w:r w:rsidR="7A01E44A" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>soveltuvuuden ja riittävien edellytysten toteutuminen</w:t>
+        <w:t xml:space="preserve"> soveltuvuuden ja riittävien edellytysten toteutuminen</w:t>
       </w:r>
       <w:r w:rsidR="1EC2B8D1" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> suoriutua sijaisen tehtävistä</w:t>
       </w:r>
       <w:r w:rsidR="7A01E44A" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> arvioidaan työhaastattelu</w:t>
       </w:r>
       <w:r w:rsidR="1EB65C70" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ssa. </w:t>
       </w:r>
       <w:r w:rsidR="1F89A154" w:rsidRPr="0013666F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -10717,50 +10792,51 @@
         <w:t xml:space="preserve">Työnjohdolliset menettelyt </w:t>
       </w:r>
       <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="00DB3A4C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Työnjohdollinen menettely (Linkki ammattilaisille, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="362426DC" w14:textId="77777777" w:rsidR="00DB3A4C" w:rsidRPr="00DB3A4C" w:rsidRDefault="00DB3A4C" w:rsidP="00DB3A4C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3A4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Työkykyä tuetaan työkyvyn tuki -ohjelman mukaisesti </w:t>
       </w:r>
       <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="00DB3A4C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Työkyvyn tuki – ohjelma (Linkki ammattilaisille, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23F3A682" w14:textId="46E6E027" w:rsidR="00DB3A4C" w:rsidRPr="00DB3A4C" w:rsidRDefault="00DB3A4C" w:rsidP="00DB3A4C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3A4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -10895,59 +10971,51 @@
         <w:spacing w:after="336"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7AB8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="002E5EB4" w:rsidRPr="006A7AB8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">osiaali- ja kriisipäivystyksessä </w:t>
       </w:r>
       <w:r w:rsidR="5E332F42" w:rsidRPr="006A7AB8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">tarkistetaan rikosrekisteriote työ- ja virkasuhteissa, jotka kestävät yhden vuoden aikana vähintään kolme kuukautta ja johon pysyväisluontoisesti ja olennaisesti kuuluu työskentelyä lasten, iäkkäiden ja/tai vammaisten henkilöiden kanssa. </w:t>
-[...7 lines deleted...]
-        <w:t>Rikosrekisteriote pyydetään, kun henkilö ensimmäisen kerran otetaan tai nimitetään työ- tai virkasuhteeseen</w:t>
+        <w:t>tarkistetaan rikosrekisteriote työ- ja virkasuhteissa, jotka kestävät yhden vuoden aikana vähintään kolme kuukautta ja johon pysyväisluontoisesti ja olennaisesti kuuluu työskentelyä lasten, iäkkäiden ja/tai vammaisten henkilöiden kanssa. Rikosrekisteriote pyydetään, kun henkilö ensimmäisen kerran otetaan tai nimitetään työ- tai virkasuhteeseen</w:t>
       </w:r>
       <w:r w:rsidR="002E5EB4" w:rsidRPr="006A7AB8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB36DDD" w14:textId="44E1B499" w:rsidR="00935A1D" w:rsidRDefault="06997DC7" w:rsidP="603E3B13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006A7AB8">
         <w:t xml:space="preserve">Ensihoidossa on käytössä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7AB8">
         <w:t>Kejo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A7AB8">
         <w:t xml:space="preserve"> järjestelmä, joka toimii </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -10958,74 +11026,74 @@
       <w:r w:rsidRPr="006A7AB8">
         <w:t xml:space="preserve"> verkossa. </w:t>
       </w:r>
       <w:r w:rsidR="38B82ABC" w:rsidRPr="006A7AB8">
         <w:t xml:space="preserve">Valtion tieto- ja viestintätekniikkakeskus (Valtori) </w:t>
       </w:r>
       <w:r w:rsidRPr="006A7AB8">
         <w:t xml:space="preserve">edellyttää suppean </w:t>
       </w:r>
       <w:r w:rsidR="75CB4291" w:rsidRPr="006A7AB8">
         <w:t>turvallisuusselvityksen tekemistä. Satakunnan hyvinvoint</w:t>
       </w:r>
       <w:r w:rsidR="39F3ABB5" w:rsidRPr="006A7AB8">
         <w:t xml:space="preserve">ialueen valmiusjohtaja päättää työntekijän kelvollisuudesta toimia ammatissaan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B26C10" w14:textId="77777777" w:rsidR="0011320B" w:rsidRPr="006A7AB8" w:rsidRDefault="0011320B" w:rsidP="603E3B13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4453DDAE" w14:textId="4C735ABD" w:rsidR="00EA5515" w:rsidRDefault="08CBFB22" w:rsidP="00864375">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc45556464"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc229404983"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc239927760"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc45556464"/>
       <w:r>
         <w:t xml:space="preserve">2.6 </w:t>
       </w:r>
       <w:r w:rsidR="09F7D95C">
         <w:t>Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="6B36B783" w14:textId="77777777" w:rsidR="00935A1D" w:rsidRPr="00B32746" w:rsidRDefault="00935A1D" w:rsidP="1EC52622">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p w14:paraId="7F2BE993" w14:textId="1665F83B" w:rsidR="3440CB45" w:rsidRPr="00C16CF5" w:rsidRDefault="3440CB45" w:rsidP="1EC52622">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C16CF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Akuutti</w:t>
       </w:r>
       <w:r w:rsidR="70BFD5BA" w:rsidRPr="00C16CF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C16CF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
@@ -11087,164 +11155,164 @@
       </w:r>
       <w:r w:rsidR="0710F26E" w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0C86E6F7" w:rsidRPr="00C16CF5">
         <w:t>potilasmäärään ja potilas</w:t>
       </w:r>
       <w:r w:rsidR="26B2802B" w:rsidRPr="00C16CF5">
         <w:t>virtoihin</w:t>
       </w:r>
       <w:r w:rsidR="7E910C3A" w:rsidRPr="00C16CF5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="26B2802B" w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="12F3598C" w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve">Henkilöstön riittävyys varmistetaan poistumatilanteissa esihenkilön tai vuorovastaavan toimesta kartoittamalla varahenkilöstön </w:t>
       </w:r>
       <w:r w:rsidR="02FF6AB3" w:rsidRPr="00C16CF5">
         <w:t>tai toisten yksiköiden vapaata resurssia tai kutsumalla työntekijöitä töihin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5899883F" w14:textId="54DE5CE1" w:rsidR="1EC52622" w:rsidRDefault="228B969C" w:rsidP="1EC52622">
       <w:r w:rsidRPr="00C16CF5">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ensihoidossa </w:t>
       </w:r>
       <w:r w:rsidR="741BF21B" w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve">on käytössä erillinen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="741BF21B" w:rsidRPr="00C16CF5">
         <w:t>SecApp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="741BF21B" w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve"> järjestelmä lisäresurssin hälyttämiseen. Tarvittaessa </w:t>
       </w:r>
       <w:r w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve">voidaan </w:t>
       </w:r>
       <w:r w:rsidR="3C9C51E5" w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve">käyttää perustason ensihoidon pelastajia sijaisina äkillisissä puutoksissa. </w:t>
       </w:r>
       <w:r w:rsidR="4514E8E2" w:rsidRPr="00C16CF5">
         <w:t xml:space="preserve">Tästä sopivat ensihoidon kenttäjohtaja ja päivystävä palomestari erikseen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E4437A" w14:textId="77777777" w:rsidR="00121AB7" w:rsidRPr="00603553" w:rsidRDefault="00121AB7" w:rsidP="1EC52622"/>
     <w:p w14:paraId="46CA8BE5" w14:textId="76BA16B0" w:rsidR="004751EB" w:rsidRPr="00864375" w:rsidRDefault="00200094" w:rsidP="00864375">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc229404984"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc239927761"/>
       <w:r w:rsidRPr="00864375">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="006C4EB4" w:rsidRPr="00864375">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002D7ABD" w:rsidRPr="00864375">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D668F" w:rsidRPr="00864375">
         <w:t>Monialainen yhteistyö ja palvelun koordinointi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="606B1906" w14:textId="77777777" w:rsidR="00935A1D" w:rsidRPr="00935A1D" w:rsidRDefault="00935A1D" w:rsidP="00935A1D"/>
     <w:p w14:paraId="72A6E649" w14:textId="2994CCF4" w:rsidR="004751EB" w:rsidRPr="00FA2C6C" w:rsidRDefault="004751EB" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2C6C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon ammattilaisilla on lainsäädännön määrittämä velvollisuus tehdä monialaista yhteistyötä potilaan tai asiakkaan palveluntarpeen arvioinnissa sekä palveluiden antamisessa. Monialainen yhteistyö toteutetaan asiakkaan tai potilaan suostumuksella ja palvelujen tulee muodostaa asiakkaan tai potilaan etujen mukainen kokonaisuus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4CB3BF" w14:textId="25945183" w:rsidR="009D5D29" w:rsidRPr="0085119A" w:rsidRDefault="35A79F4E" w:rsidP="009D5D29">
       <w:r w:rsidRPr="0085119A">
         <w:t xml:space="preserve">Yhteistyö muiden toimijoiden kanssa varmistetaan säännöllisillä kokouksilla ja yhteistyöfoorumeissa. </w:t>
       </w:r>
       <w:r w:rsidR="144B7E7D" w:rsidRPr="0085119A">
         <w:t>Akuutti palveluissa n</w:t>
       </w:r>
       <w:r w:rsidR="08C08409" w:rsidRPr="0085119A">
         <w:t>oudatetaan yhteisesti sovittuja toimintamalleja</w:t>
       </w:r>
       <w:r w:rsidR="7794D692" w:rsidRPr="0085119A">
         <w:t xml:space="preserve"> sekä potilastietojärjestelmien käytänteitä ja Kanta -palvelun käyttämistä</w:t>
       </w:r>
       <w:r w:rsidR="08C08409" w:rsidRPr="0085119A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C781FE9" w14:textId="08E6CCFF" w:rsidR="75F30341" w:rsidRDefault="7E7D1851" w:rsidP="75F30341">
       <w:r w:rsidRPr="0085119A">
-        <w:lastRenderedPageBreak/>
         <w:t>Satakunta on ollut edelläkävijä monialaisen yhteistyön kehittämisessä ensihoidon ja päivystyksen tueksi. Nykyin</w:t>
       </w:r>
       <w:r w:rsidR="143C0C3C" w:rsidRPr="0085119A">
         <w:t xml:space="preserve">en vastuualue sisältää ensihoidon ja päivystyksen lisäksi </w:t>
       </w:r>
       <w:r w:rsidR="667C6863" w:rsidRPr="0085119A">
         <w:t xml:space="preserve">kotisairaalan ja sosiaali- ja kriisipäivystyksen. Yhteistyötä tehdään </w:t>
       </w:r>
       <w:r w:rsidR="16C73841" w:rsidRPr="0085119A">
         <w:t>sote tilannekeskuksen kanssa. Ensihoidossa on vakiintuneet käytänteet, miten muiden viranomaisten kanssa tehtävä yhteist</w:t>
       </w:r>
       <w:r w:rsidR="29F5BB1B" w:rsidRPr="0085119A">
         <w:t>yö tapahtuu. Päivystyksessä on kehitetty erilaisia potilaan hoitopolkuja erikoisalo</w:t>
       </w:r>
       <w:r w:rsidR="3CF89550" w:rsidRPr="0085119A">
         <w:t xml:space="preserve">jen kanssa, esimerkiksi AVH- ja sepelvaltimotautikohtauspotilas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708AAE29" w14:textId="197286D0" w:rsidR="000B119E" w:rsidRDefault="000B119E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="375462FD" w14:textId="1B1ADC86" w:rsidR="00CC3431" w:rsidRPr="00AE16FA" w:rsidRDefault="005C7E9D" w:rsidP="7DF29A2D">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc229404985"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc239927762"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00C12B7B">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="006E4080">
         <w:t xml:space="preserve"> Toimitilat</w:t>
       </w:r>
       <w:r w:rsidR="09FE1B23">
         <w:t xml:space="preserve"> ja välineet</w:t>
       </w:r>
       <w:r w:rsidR="009550B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD3935">
         <w:t>mukaan lukien toimintay</w:t>
       </w:r>
       <w:r w:rsidR="6E3D6B33">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00CD3935">
         <w:t>päristö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
@@ -11371,67 +11439,84 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A447A8">
         <w:t xml:space="preserve">Ympäristö ja kestävä kehitys </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E5334D2" w14:textId="77777777" w:rsidR="00A447A8" w:rsidRDefault="00A447A8" w:rsidP="60F130E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C47A52C" w14:textId="48DF6C86" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="60F130E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tekniset palvelut </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>huolehtii</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> toimialueiden tarpeiden perusteella osaltaan hyvinvointialueen omaisuuden; maa-alueiden, rakennusten, tilojen, järjestelmien sekä laitteiden tarkoituksenmukaisen, turvallisen ja taloudellisesta käytön edellytyksistä, sekä vastaa lääkinnällisten laitteiden ammattimaisen käytön velvoitteista ja ylläpitää lain ja toiminnan edellyttämiä laiterekistereitä. Tekniset palvelut </w:t>
+        <w:t xml:space="preserve"> toimialueiden tarpeiden perusteella osaltaan hyvinvointialueen omaisuuden; maa-alueiden, rakennusten, tilojen, järjestelmien sekä laitteiden tarkoituksenmukaisen, turvallisen ja </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>taloudellisesta</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> käytön edellytyksistä, sekä vastaa lääkinnällisten laitteiden ammattimaisen käytön velvoitteista ja ylläpitää lain ja toiminnan edellyttämiä laiterekistereitä. Tekniset palvelut </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>vuokraa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> sekä vastaanottaa tilat hyvinvointialueen käyttöön, ja luovuttaa ne vuokraa vastaan toimialojen käyttöön. </w:t>
+        <w:t xml:space="preserve"> sekä vastaanottaa tilat hyvinvointialueen käyttöön, ja luovuttaa ne </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>vuokraa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vastaan toimialojen käyttöön. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D16B41" w14:textId="50FBB242" w:rsidR="00C80764" w:rsidRDefault="00AE52B4" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId71">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Konsernipalvelujen toimialueen toimintasääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="5D585D1B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C92521" w14:textId="77777777" w:rsidR="003A6689" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
@@ -11558,51 +11643,50 @@
     </w:p>
     <w:p w14:paraId="7EB7004F" w14:textId="4DDB9DC5" w:rsidR="5746F21D" w:rsidRPr="004512D9" w:rsidRDefault="5746F21D" w:rsidP="5746F21D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29F6D34C" w14:textId="0F85B3E7" w:rsidR="5953F5A8" w:rsidRPr="00094C3F" w:rsidRDefault="5953F5A8" w:rsidP="5746F21D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00094C3F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Akuutti</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00094C3F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> vastuualueen palvelut sijoittuvat sairaalan</w:t>
       </w:r>
       <w:r w:rsidR="1BA06F48" w:rsidRPr="00094C3F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja sote-keskusten </w:t>
       </w:r>
       <w:r w:rsidRPr="00094C3F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>toimitiloihin, paloasem</w:t>
       </w:r>
       <w:r w:rsidR="4F5BDB60" w:rsidRPr="00094C3F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
@@ -11795,50 +11879,51 @@
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A356DD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lisäksi jokaisesta ympärivuorokautisesta, ja osasta päiväaikaista toimintaa tuottavista yksiköistä pitää laatia poistumisturvallisuusselvitykset A- ja B. Näiden päivitys tapahtuu 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A356DD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>vuoden välein, tai toiminnan muuttuessa. Selvityksen allekirjoittaa toimintayksikön esihenkilö ja hyväksyy vastuualuejohtaja. Kyseiset päivitykset tullaan sijoittamaan turvallisuuden vuosikelloon tehtäväksi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1884CE" w14:textId="0D307A59" w:rsidR="5746F21D" w:rsidRPr="004512D9" w:rsidRDefault="5746F21D" w:rsidP="5746F21D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D62BB43" w14:textId="5743344B" w:rsidR="1CF29B07" w:rsidRPr="00813F19" w:rsidRDefault="37955162" w:rsidP="1EC52622">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813F19">
@@ -12216,51 +12301,50 @@
     <w:p w14:paraId="09233A60" w14:textId="362CE775" w:rsidR="2C6B75DB" w:rsidRPr="004512D9" w:rsidRDefault="2C6B75DB" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D7C0B80" w14:textId="77777777" w:rsidR="00A356DD" w:rsidRDefault="00F4493C" w:rsidP="003B492F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4493C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Mitkä ovat toimitilojen ja välineiden käyttöön liittyvät riskit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B80392" w14:textId="5AD20AB6" w:rsidR="00A356DD" w:rsidRPr="00A356DD" w:rsidRDefault="00A356DD" w:rsidP="003B492F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A356DD">
         <w:t>Mikäli toimitiloissa käytetään lääkinnällisiä laitteita (kohta 2.9) tulee niiden turvalliseen sijoitteluun kiinnittää huomiota (esim. muut lähellä olevat laitteet, staattinen sähkö, pistorasiat, jatkojohdot, paloturvallisuus, kosteus).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BC09E0" w14:textId="68D27CD5" w:rsidR="00590A1E" w:rsidRPr="004512D9" w:rsidRDefault="003B492F" w:rsidP="00934121">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00070787">
         <w:t xml:space="preserve">Sata-alueen </w:t>
       </w:r>
       <w:hyperlink r:id="rId72">
         <w:r w:rsidR="2FCB6E13" w:rsidRPr="00070787">
           <w:rPr>
@@ -12410,50 +12494,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52740ACD" w14:textId="275CFAA1" w:rsidR="603E3B13" w:rsidRPr="004A3BB0" w:rsidRDefault="603E3B13" w:rsidP="603E3B13">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00BF9D41" w14:textId="0E6C77D5" w:rsidR="00D245F2" w:rsidRPr="004A3BB0" w:rsidRDefault="000A5BEB" w:rsidP="603E3B13">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A3BB0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ensihoidossa</w:t>
       </w:r>
       <w:r w:rsidR="004565B7" w:rsidRPr="004A3BB0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
       <w:r w:rsidR="00D245F2" w:rsidRPr="004A3BB0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>iikenneturvallisuu</w:t>
       </w:r>
       <w:r w:rsidR="2020E5DC" w:rsidRPr="004A3BB0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">teen kiinnitetään huomiota järjestämällä ajokoulutusta henkilöstölle. Ensihoitajia käy lääkäriyksikössä vaativan hoitotason </w:t>
       </w:r>
       <w:r w:rsidR="0EC85D20" w:rsidRPr="004A3BB0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>perehdyty</w:t>
@@ -12810,51 +12895,50 @@
         <w:pStyle w:val="Luettelokappale"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C93C8CF" w14:textId="3C9C49CF" w:rsidR="7FE9A35E" w:rsidRDefault="7FE9A35E" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Toimitilojen ylläpito ja huolto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56F3B281" w14:textId="565B62A9" w:rsidR="30C99DAA" w:rsidRPr="00C7051C" w:rsidRDefault="30C99DAA" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52DFC48A" w14:textId="128E1D0C" w:rsidR="7FA63D6D" w:rsidRPr="00C7051C" w:rsidRDefault="7FA63D6D" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -12919,70 +13003,71 @@
       <w:r w:rsidRPr="000317E9">
         <w:t>poistumisturvallisuusselvityksen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C715341" w14:textId="77777777" w:rsidR="008F6262" w:rsidRPr="00F21330" w:rsidRDefault="008F6262" w:rsidP="008F6262">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F21330">
         <w:t>Kiinteistö- ja yksikkökohtaiset suunnitelmat tulostetaan myös paperiversioina ja henkilökunta tutustuu niihin dokumentoidusti (esim. lukukuittaus). Suunnitelmat päivitetään vähintään kerran vuodessa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5293DE25" w14:textId="72E85DAF" w:rsidR="008F6262" w:rsidRPr="00F21330" w:rsidRDefault="008F6262" w:rsidP="008F6262">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F21330">
         <w:t>Jokainen työntekijä osallistuu paloturvallisuuskoulutukseen vähintään viiden vuoden välein. Lisäksi jokaiselle työyksikölle suositellaan säännöllisiä omatoimisia palo- ja poistumisturvallisuusharjoituksia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBE2343" w14:textId="77777777" w:rsidR="008F6262" w:rsidRPr="00C15F69" w:rsidRDefault="008F6262" w:rsidP="008F6262">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C15F69">
+        <w:lastRenderedPageBreak/>
         <w:t>Toimitilaturvallisuuden eri osa-alueita seurataan osana säännöllisesti toteutettavia työyksiköiden työturvallisuuskierroksia, joilla muun muassa tarkistetaan suunnitelmien ajantasaisuus ja henkilöstön lukukuittaukset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714571B2" w14:textId="05993C4F" w:rsidR="008F6262" w:rsidRPr="00E9507D" w:rsidRDefault="008F6262" w:rsidP="008F6262">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C15F69">
         <w:t>Esihenkilöt (osastonhoitajat, lääkäreiden esihenkilöt) ohjeistavat, mahdollistavat, seuraavat ja dokumentoivat henkilö- ja paloturvallisuuskoulutuksien suorittamista sekä yksikkökohtaisten harjoitusten järjestämist</w:t>
       </w:r>
       <w:r w:rsidR="00E9507D">
         <w:t>ä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="273C1E14" w14:textId="5EECEF93" w:rsidR="009062DD" w:rsidRDefault="6AD81D59" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc229404986"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc239927763"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00947F38">
         <w:t>9 Lääkinnälliset l</w:t>
       </w:r>
       <w:r>
         <w:t>aitteet</w:t>
       </w:r>
       <w:r w:rsidR="00EE6C70">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BF25CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tietojärjestelmät</w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t xml:space="preserve"> ja teknologian käyttö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidR="2F88ED23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13197,51 +13282,50 @@
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Lifecare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000B1964">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hoidon seuranta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203112B2" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Lääkinnällisiä laitteita, välineitä ja tarvikkeita käyttävät ammattimaiset käyttäjät ja asiakkaat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A6F2D6" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD708A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Sata-alueella käytetään vain lääkinnällisiä laitteita, välineitä ja tarvikkeita, jotka ovat lain (719/2021) ja EU:n asetuksen (EU/2017/745 ja EU/2017/746) mukaisia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BEA9C0" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -13612,51 +13696,50 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E0D09F5" w14:textId="5DA6A403" w:rsidR="00F35132" w:rsidRPr="00490112" w:rsidRDefault="00490112" w:rsidP="00C80356">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00490112">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tietojärjestelmät</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja teknologian</w:t>
       </w:r>
       <w:r w:rsidR="00A6071A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> käyttö</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084BA8F3" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
       <w:r w:rsidRPr="007C3A0A">
         <w:t>Esihenkilö vastaa siitä, että työntekijä on tietoinen ajantasaisista ohjeista ja toimii niiden mukaisesti. Uusista versiopäivityksistä ja ohjeista tiedotetaan Satasessa, ja oppaat pidetään ajan tasalla. Ajantasaisten ohjeiden tallentamisesta IMS-järjestelmään vastaavat ICT-vastuualue ja järjestelmienpääkäyttäjät tai vastuuhenkilöt. Käyttäjäohjeiden tuottaminen ja päivittäminen on järjestelmätoimittajan vastuulla. Ohjeista ilmenee viimeisin päivitysajankohta.</w:t>
       </w:r>
@@ -13684,50 +13767,51 @@
       </w:r>
       <w:r w:rsidR="638B40C1">
         <w:t xml:space="preserve"> Tietoturvasuunnitelma ei ole julkinen asiakirja</w:t>
       </w:r>
       <w:r w:rsidR="7E0D405F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E52917">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E52917" w:rsidRPr="0091243D">
         <w:t>siitä voi pyytää lisätietoja</w:t>
       </w:r>
       <w:r w:rsidR="00536BC6" w:rsidRPr="0091243D">
         <w:t xml:space="preserve"> sähköpostitse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tietosuoja@sata.fi.</w:t>
       </w:r>
       <w:r w:rsidR="5B2D7BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7561C471" w14:textId="3D447626" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
       <w:r w:rsidRPr="007C3A0A">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tietoturvasuunnitelma ei sisällä yksityiskohtaisia toimintaohjeita. Sen sijaan yksiköt noudattavat tietoturvasuunnitelman perusteella laadittuja tietoturvan ja tietosuojan toimintaohjeita. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780A1BD3" w14:textId="5E51F3EB" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
       <w:r w:rsidRPr="007C3A0A">
         <w:t>Keskeiset ohjeet löytyvät henkilöstölle tarkoitetusta IMS-järjestelmästä:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3A0A">
         <w:t xml:space="preserve">Yhteiset dokumentit Satakunnan hyvinvointialue &gt; Tietosuoja ja tietoturva &gt; </w:t>
       </w:r>
       <w:hyperlink r:id="rId79" w:history="1">
         <w:r w:rsidRPr="007C3A0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Ohjeet (Tietosuoja ja tietoturva)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C3A0A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -13864,51 +13948,69 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3A0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:hyperlink r:id="rId80" w:history="1">
         <w:r w:rsidRPr="007C3A0A">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Satakunnan hyvinvointialueen dokumenttien käsittely- ja tallennusohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+          <w:t xml:space="preserve">Satakunnan </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="007C3A0A">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>hyvinvointialueen</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="007C3A0A">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> dokumenttien käsittely- ja tallennusohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18DE1333" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3A0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007C3A0A">
         <w:rPr>
@@ -13957,51 +14059,50 @@
       <w:r w:rsidR="007C3A0A">
         <w:t xml:space="preserve"> ja tietojärjestelmähankinnoissa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vaaditaan hyvinvointialueen tietoturvavaatimusten täyttymistä sekä rekisterien ja henkilötietojen käsittelyn lainmukaisuutta</w:t>
       </w:r>
       <w:r w:rsidR="0FB14661">
         <w:t xml:space="preserve"> osana sopimushallintaa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A52B4FF" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="007C3A0A">
         <w:t xml:space="preserve">Hankinnasta vastaava viranhaltija huolehtii että, sopimuksiin liitetään tietosuoja-asetus GDPR:n mukainen henkilötietojen käsittelysopimus ja tietoturvavaatimukset sopimusliite. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B65ECBA" w14:textId="551DAEF2" w:rsidR="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
       <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidRPr="007C3A0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Hankintojen tietoturvavaatimukset (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="20E7F0D2" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E02A534" w14:textId="77777777" w:rsidR="007C3A0A" w:rsidRPr="007C3A0A" w:rsidRDefault="007C3A0A" w:rsidP="007C3A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="007C3A0A">
         <w:t xml:space="preserve">Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat, että henkilöstö toimii häiriötilanteissa näiden ohjeiden mukaan: </w:t>
       </w:r>
@@ -14176,51 +14277,55 @@
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>alueella</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F4EC972" w14:textId="77777777" w:rsidR="001D7558" w:rsidRDefault="001D7558" w:rsidP="001D7558">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D4196A5" w14:textId="7BC929A0" w:rsidR="001D7558" w:rsidRPr="001D7558" w:rsidRDefault="001D7558" w:rsidP="001D7558">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="001D7558">
         <w:t xml:space="preserve">ICT-palvelut </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001D7558">
         <w:t>kartoittaa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001D7558">
-        <w:t xml:space="preserve"> yhteistyössä yksiköiden kanssa palvelun tarpeet ja vaatimukset eli tehdään vaatimusmäärittely, jotta voidaan valita tarkoituksenmukainen teknologia. Tämä sisältää analyysin siitä, millaisia toimintoja ja ominaisuuksia teknologiassa tarvitaan asiakkaiden palvelemiseksi ja prosessien tehostamiseksi.</w:t>
+        <w:t xml:space="preserve"> yhteistyössä yksiköiden kanssa palvelun tarpeet ja vaatimukset eli tehdään vaatimusmäärittely, jotta voidaan valita tarkoituksenmukainen teknologia. Tämä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7558">
+        <w:lastRenderedPageBreak/>
+        <w:t>sisältää analyysin siitä, millaisia toimintoja ja ominaisuuksia teknologiassa tarvitaan asiakkaiden palvelemiseksi ja prosessien tehostamiseksi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="383D0E1C" w14:textId="77777777" w:rsidR="001D7558" w:rsidRPr="001D7558" w:rsidRDefault="001D7558" w:rsidP="001D7558">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19531DAB" w14:textId="77777777" w:rsidR="001D7558" w:rsidRPr="001D7558" w:rsidRDefault="001D7558" w:rsidP="001D7558">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="001D7558">
         <w:t>Ennen hankintaa arkkitehtuurityöryhmä vertailee eri teknologiaratkaisuja ja varmistaa niiden yhteensopivuus olemassa olevien järjestelmien ja palveluprosessien kanssa. Hankittavan teknologian tulee täyttää alan standardit ja vaatimukset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A5E644" w14:textId="77777777" w:rsidR="001D7558" w:rsidRPr="001D7558" w:rsidRDefault="001D7558" w:rsidP="001D7558">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B7F7A93" w14:textId="77777777" w:rsidR="001D7558" w:rsidRPr="001D7558" w:rsidRDefault="001D7558" w:rsidP="001D7558">
       <w:pPr>
@@ -14314,51 +14419,50 @@
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat työntekijöiden osallistumisesta vaadittaviin koulutuksiin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28AEAA90" w14:textId="11CF1E85" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="001D7558" w:rsidP="00BD7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>eknologian vikatilanteisiin ja pitkiin huoltoviiveisiin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> varautuminen</w:t>
       </w:r>
     </w:p>
@@ -14537,218 +14641,282 @@
         <w:r w:rsidRPr="001D7558">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Häiriötilanteiden viestintäohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="33FE94A6" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336CCB6C" w14:textId="3E85F46B" w:rsidR="003B1845" w:rsidRPr="003D10B1" w:rsidRDefault="0073015F" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc229404987"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc239927764"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00352FC3">
         <w:t>ääkehoitosuunnitelma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="202677F6" w14:textId="77777777" w:rsidR="009D0531" w:rsidRDefault="009D0531" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FE24045" w14:textId="232974D0" w:rsidR="009D0531" w:rsidRPr="00747E8D" w:rsidRDefault="4F4F2C17" w:rsidP="0074386B">
-[...37 lines deleted...]
-    <w:p w14:paraId="3ECC8F51" w14:textId="312DBCE0" w:rsidR="00515A5E" w:rsidRPr="00C92107" w:rsidRDefault="5D38831C" w:rsidP="711BC3E9">
+    <w:p w14:paraId="1DCC6653" w14:textId="5E492C11" w:rsidR="00764CE5" w:rsidRPr="00764CE5" w:rsidRDefault="00764CE5" w:rsidP="00764CE5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764CE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lääkehoitosuunnitelma on työväline turvallisen lääkehoidon suunnitteluun, toteuttamiseen, seurantaan ja kehittämiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A338642" w14:textId="382C7067" w:rsidR="00764CE5" w:rsidRDefault="00764CE5" w:rsidP="00764CE5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764CE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sata-alueella on laadittu lääkehoitosuunnitelmat kahdella tasolla: organisaatiotasolla ja toimintayksikkötasolla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E83A53E" w14:textId="2B67149D" w:rsidR="00764CE5" w:rsidRDefault="00764CE5" w:rsidP="00764CE5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764CE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Toimintayksikön lääkehoitosuunnitelma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2364C480" w14:textId="1207C0FF" w:rsidR="00764CE5" w:rsidRPr="00764CE5" w:rsidRDefault="00764CE5" w:rsidP="00764CE5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764CE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lääkehoitosuunnitelmassa kuvataan toimintayksikön lääkehoidon toimintatavat ja vastuut sekä toimintaohjeet työntekijöiden lääkehoidon koulutuksiin, osaamisen varmistamiseen ja lääkelupakäytäntöihin. Lääkehoitosuunnitelma on keskeinen osa lääkehoitoon osallistuvien henkilöiden perehdytystä sekä lääkehoidon laadun ja turvallisuuden varmistamista.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00764CE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lääkehoitosuunnitelma pidetään ajan tasalla, ja se päivitetään vähintään vuosittain sekä aina toiminnan tai ohjeistuksen muuttuessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC7F4EF" w14:textId="4E878E8D" w:rsidR="00764CE5" w:rsidRPr="00764CE5" w:rsidRDefault="00764CE5" w:rsidP="00764CE5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764CE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Esihenkilö ohjaa ja valvoo turvallisen lääkehoidon toteuttamista yksikkönsä lääkehoitosuunnitelman mukaisesti sekä vastaa lääkehoitosuunnitelman ajantasaisuudesta. Jokainen lääkehoitoa toteuttava työntekijä on vastuussa omasta toiminnastaan ja siitä, että lääkehoitoa toteutetaan voimassa olevien ohjeiden ja yksikön lääkehoitosuunnitelman mukaisesti.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId86">
+        <w:r w:rsidRPr="00764CE5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Lääkehoitosuunnitelmat (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7435A4B1" w14:textId="2C9ACD0C" w:rsidR="001340F5" w:rsidRPr="003A2FFD" w:rsidRDefault="00764CE5" w:rsidP="0CA9DB4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId86">
-        <w:r w:rsidRPr="005E4644">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Organisaatiotason</w:t>
+      </w:r>
+      <w:r w:rsidR="00640364" w:rsidRPr="00640364">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lääkehoitosuunnitelma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4029B58A" w14:textId="47007DE4" w:rsidR="002D118B" w:rsidRDefault="00CE1580" w:rsidP="002D118B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1580">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organisaatiotason lääkehoitosuunnitelma on </w:t>
+      </w:r>
+      <w:r w:rsidR="00764CE5" w:rsidRPr="00764CE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>samalla vastuualueen (eli palveluyksikkötason) lääkehoitosuunnitelma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1580">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D118B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId87">
+        <w:r w:rsidR="00AD3264" w:rsidRPr="00AD3264">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Lääkehoitosuunnitelmat (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Organisaatiotason lääkehoitosuunnitelma, ohjausasiakirja (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="7435A4B1" w14:textId="4DCCB32C" w:rsidR="001340F5" w:rsidRPr="003A2FFD" w:rsidRDefault="00801942" w:rsidP="0CA9DB4E">
+      <w:r w:rsidR="00AD3264">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3264" w:rsidRPr="00AD3264">
+        <w:t>Asiakirja on päivitetty 22.6.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3264">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E956A29" w14:textId="47F3DC28" w:rsidR="00CE1580" w:rsidRDefault="00CE1580" w:rsidP="0CA9DB4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-[...24 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE1580">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Organisaatiotason lääkehoitosuunnitelma on Satakunnan hyvinvointialueen palveluyksiköitä eli vastuualueita koskeva (Valvontalaki 16§ ja 27§) ohjausasiakirja, joka on päivitetty 23.04.2025.</w:t>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Sen laatimisesta vastaa </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3264" w:rsidRPr="00AD3264">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Sata-alueen lääkehoitosuunnitelma-verkostotyöryhmä. Hyväksyjänä toimii terveydenhuoltolain 57§:n Satakunnan hyvinvointialueen terveydenhuollon vastaava lääkäri.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CE1580">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...17 lines deleted...]
-    <w:p w14:paraId="093E67E0" w14:textId="164A5402" w:rsidR="001340F5" w:rsidRPr="003A2FFD" w:rsidRDefault="00CE1580" w:rsidP="0CA9DB4E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093E67E0" w14:textId="1CE855B5" w:rsidR="001340F5" w:rsidRPr="003A2FFD" w:rsidRDefault="00CE1580" w:rsidP="0CA9DB4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="222BF3C2" w:rsidRPr="003A2FFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ääkehoitosuunnitelmat löytyvät </w:t>
       </w:r>
       <w:r w:rsidR="0649B93F" w:rsidRPr="003A2FFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>IMS</w:t>
       </w:r>
       <w:r w:rsidR="56788961" w:rsidRPr="003A2FFD">
@@ -14766,90 +14934,102 @@
       <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidR="003357D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Akuuttialueen lääkehoitosuunnitelmat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="56788961" w:rsidRPr="003357D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="2BE4264F" w:rsidRPr="003A2FFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2BE4264F" w:rsidRPr="003A2FFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Yksiköiden lääkehoitosuunnitelmat päivitetty vuoden 2024 aikana. Yksiköissä on v</w:t>
+        <w:t>Yksiköiden lääkehoitosuunnitelmat päivitetty vuoden 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000E6605">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="2BE4264F" w:rsidRPr="003A2FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana. Yksiköissä on v</w:t>
       </w:r>
       <w:r w:rsidR="3B683F16" w:rsidRPr="003A2FFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="2BE4264F" w:rsidRPr="003A2FFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">littuna lääkehoitovastaavat </w:t>
       </w:r>
       <w:r w:rsidR="799C2B82" w:rsidRPr="003A2FFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>näitä asioita varten sekä oma farmaseutti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A719B90" w14:textId="77777777" w:rsidR="000F2041" w:rsidRPr="009143FE" w:rsidRDefault="000F2041" w:rsidP="0CA9DB4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A4247CB" w14:textId="18A8AF3A" w:rsidR="00F5317C" w:rsidRDefault="00433CE5" w:rsidP="000F2041">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc229404988"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc239927765"/>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00906E6F" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>11 Asiak</w:t>
       </w:r>
       <w:r w:rsidR="005D3DD3" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00906E6F" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">s- </w:t>
       </w:r>
       <w:r w:rsidR="45B560EB" w:rsidRPr="603E3B13">
@@ -14958,50 +15138,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00863C2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Asiakastietolain 7 §:n mukaiset johtajat, jotka vastaavat asiakastietojen käsittelystä ja siihen liittyvästä ohjeistuksesta:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066074D0" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00863C2E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">sosiaalityön </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00863C2E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>professiojohtaja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00863C2E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> vastaa sosiaalihuollon asiakasrekisteristä </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6E115A" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -15130,51 +15311,50 @@
     <w:p w14:paraId="6EBC9176" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00863C2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Esihenkilö tilaa työntekijälle työtehtävien mukaiset käyttöoikeudet järjestelmissä määriteltyjen roolien mukaisesti asiakas- ja potilastietojärjestelmiin ja huolehtii tunnusten päättämisestä palvelussuhteen tai työtehtävien päättyessä tai muuttuessa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53255B52" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00863C2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sata-alueella valvotaan asiakastietojen käyttöä. Sen tavoitteena on asiakkaan ja henkilöstön oikeusturvan toteutuminen ja tietosuojalainsäädännön asettamien velvoitteiden täyttäminen. Asiakastietojen käyttöä valvotaan sekä asiakkaan pyynnöstä että organisaation oman jatkuvan valvonnan periaatteen mukaisesti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2D3194" w14:textId="77777777" w:rsidR="00863C2E" w:rsidRPr="00863C2E" w:rsidRDefault="00863C2E" w:rsidP="00863C2E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId91">
         <w:r w:rsidRPr="00863C2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Käytön valvonta - lokivalvontasuunnitelma (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00863C2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -15229,50 +15409,51 @@
     <w:p w14:paraId="19A27FBA" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85A0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Asiakas- ja potilastiedon kirjaamista ohjaavat useat lait, asetukset ja ohjeet sosiaali- ja terveydenhuollossa. Asiakastietolaki velvoittaa sosiaali- ja terveydenhuollon ammattilaisia kirjaamaan asiakasasiakirjoihin tarpeelliset ja riittävät tiedot, joilla turvataan asiakkaan palvelun ja potilaan hoidon järjestäminen, suunnittelu, toteuttaminen, seuranta ja valvonta. Asiakasasiakirjat tulee laatia ja tallentaa Kanta-palveluihin viivytyksettä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5963CB9B" w14:textId="40180767" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85A0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Valtakunnallinen Kanta-palvelu ylläpitää muun muassa </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486E068" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85A0B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Potilastietovarantoa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="255BF396" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
       <w:pPr>
@@ -15396,51 +15577,50 @@
     <w:p w14:paraId="42FEC8EA" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85A0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Jokaisella työntekijällä on velvollisuus pitää yllä kirjaamisosaamista perehtymällä kirjaamisen ohjeisiin ja osallistumalla tarjolla oleviin koulutuksiin. Esihenkilöiden vastuulla on mahdollistaa työntekijöille tarjolla oleviin koulutuksiin osallistuminen ja huolehtia yhteisten kirjaamisohjeiden noudattamista sekä seurata säännöllisesti tiedon laatua.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436E818A" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85A0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sata-alueella on hyväksytty </w:t>
       </w:r>
       <w:hyperlink r:id="rId94">
         <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>kirjaamisen ja tilastoinnin kehittämisen toimintamalli ja prosessi (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B85A0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>, joka ohjaa kirjaamisen kehittämistä ja vastuita. Hyvinvointialueen kirjaamisen ja tilastoinnin kehittämistä ohjaa ja koordinoi ICT-palveluiden Tietojohtamisen tiimi. Tietojohtamisen tiimin kirjaamisasiantuntijat koordinoivat kirjaamisen ja tilastoinnin yhdyshenkilöverkostoa, joka käsittelee toimialueilla laadittuja kirjaamisen ja tilastoinnin ohjeita.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016C5E62" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -15705,51 +15885,50 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E6DD01" w14:textId="77777777" w:rsidR="00A90A3E" w:rsidRDefault="00A90A3E" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B80A06C" w14:textId="776EF585" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00595E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tietosuojavastaava</w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA" w:rsidRPr="00595E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Iltanen Silja </w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA">
         <w:br/>
         <w:t>puhelin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 044 707 9773 </w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -15849,105 +16028,108 @@
       <w:r w:rsidRPr="00B85A0B">
         <w:t xml:space="preserve">Asiakkaalla on oikeus tietää, miten hänen tietojaan käsitellään. Tämä on kuvattu Sata-alueen tietosuojaselosteessa. </w:t>
       </w:r>
       <w:hyperlink r:id="rId103">
         <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Tietosuojaseloste, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="63793500" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
       <w:r w:rsidRPr="00B85A0B">
         <w:t xml:space="preserve">Asiakkaalla on oikeus saada kopiot omista asiakas- tai potilastiedoistaan tekemällä tietopyyntö hyvinvointialueelle. </w:t>
       </w:r>
       <w:hyperlink r:id="rId104">
         <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Rekisteritietojen tarkastuspyyntö, sata.fi (PDF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B85A0B">
-        <w:t xml:space="preserve"> Rekisteritietojen tarkastuspyynnöt ohjataan keskitetysti Sata-alueen arkistoon (arkisto@sata.fi) ja käsitellään tietopyyntöjen käsittelyprosessin mukaisesti.</w:t>
+        <w:t xml:space="preserve"> Rekisteritietojen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85A0B">
+        <w:lastRenderedPageBreak/>
+        <w:t>tarkastuspyynnöt ohjataan keskitetysti Sata-alueen arkistoon (arkisto@sata.fi) ja käsitellään tietopyyntöjen käsittelyprosessin mukaisesti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF331B1" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
       <w:r w:rsidRPr="00B85A0B">
         <w:t xml:space="preserve">Asiakkaalla on oikeus pyytää virheellisten tai puutteellisten tietojen oikaisua tekemällä tietopyyntö hyvinvointialueelle. </w:t>
       </w:r>
       <w:hyperlink r:id="rId105">
         <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Rekisteritietojen korjauspyyntö, sata.fi (PDF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B85A0B">
         <w:t xml:space="preserve"> Korjauspyynnöt ohjataan Sata-alueen kirjaamoon (kirjaamo@sata.fi), joka välittää pyynnöt oikealle taholle. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD28355" w14:textId="77777777" w:rsidR="00B85A0B" w:rsidRPr="00B85A0B" w:rsidRDefault="00B85A0B" w:rsidP="00B85A0B">
       <w:r w:rsidRPr="00B85A0B">
         <w:t xml:space="preserve">Lisäksi asiakkaalla on asiakastietolain mukaisesti oikeus saada lokitiedot eli tieto siitä, ketkä ovat käsitelleet hänen tietojaan asiakas- tai potilastietojärjestelmässä. Pääsäännön mukaan lokitietoja voi pyytää kahdelta edeltävältä vuodelta ilman erityistä perustetta. </w:t>
       </w:r>
       <w:hyperlink r:id="rId106">
         <w:r w:rsidRPr="00B85A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Lokitietojen tarkastuspyyntö, sata.fi (PDF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B85A0B">
         <w:t xml:space="preserve"> Lokitietopyynnöt ohjataan hyvinvointialueen kirjaamoon (kirjaamo@sata.fi) ja pyynnöt käsitellään Sata-alueen tietosuojatiimissä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F02F8DF" w14:textId="25ECAD54" w:rsidR="006E442A" w:rsidRPr="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AE951FB" w14:textId="02CA5FEB" w:rsidR="00E13299" w:rsidRDefault="005D3DD3" w:rsidP="00110309">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc229404989"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc239927766"/>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006E442A" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.12</w:t>
       </w:r>
       <w:r w:rsidR="00433CE5" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Säännöllisesti kerättävän </w:t>
       </w:r>
       <w:r w:rsidR="006E442A" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>ja muun palautteen</w:t>
       </w:r>
       <w:r w:rsidR="00433CE5" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> huomioiminen</w:t>
@@ -16252,400 +16434,203 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00E13299" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>enkilöstöltä</w:t>
       </w:r>
       <w:r w:rsidR="00081F9E" w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> kerättävä palaute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F97072" w14:textId="6471CA41" w:rsidR="004751EB" w:rsidRPr="00A6392E" w:rsidRDefault="6760EA99" w:rsidP="00AD59DE">
+    <w:p w14:paraId="57F97072" w14:textId="06B6DAD5" w:rsidR="004751EB" w:rsidRPr="00A6392E" w:rsidRDefault="6760EA99" w:rsidP="00AD59DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Sata -alue seuraa henkilöstökokemusta kvartaaleittain lyhyellä Pulssi-kyselyllä</w:t>
-[...5 lines deleted...]
-        <w:t>, jonka avulla h</w:t>
+        <w:t xml:space="preserve">Sata -alue seuraa henkilöstökokemusta </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3264" w:rsidRPr="00AD3264">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>kaksi kertaa vuodessa (kevät ja syksy) tehtävillä työhyvinvointikyselyillä. Parillisina vuosina henkilöstökokemusta kerätään keväisin ja syksyin Kuntien eläkevakuutusyhtiön (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD3264" w:rsidRPr="00AD3264">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Kevan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AD3264" w:rsidRPr="00AD3264">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>) Pulssi-kyselyllä. Parittomina vuosina keväällä toteutetaan Pulssi-kysely ja syksyllä Työterveyslaitoksen Mitä kuuluu -tutkimus</w:t>
       </w:r>
       <w:r w:rsidRPr="7CF229CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>enkilöstö voi kertoa omista kokemuksista</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Kyselyn toteuttajana on </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId108">
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="3D2123BB">
+        <w:r w:rsidR="00AD3264" w:rsidRPr="00AD3264">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Keva</w:t>
-[...218 lines deleted...]
-          </w:rPr>
           <w:t>Mitä kuuluu? -tutkimus | Työterveyslaitos (ttl.fi)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="647CF48E" w:rsidRPr="28C1A412">
-[...9 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00AD3264">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CF229CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Mittauksen tuloksia käsitellään työyhteisössä säännöllisesti</w:t>
+      </w:r>
+      <w:r w:rsidR="517DCA73" w:rsidRPr="68995B24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="5F19C601" w:rsidRPr="7CF229CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0A310B3A" w:rsidRPr="6F5B70A9">
-[...3 lines deleted...]
-        <w:t>Yksiköiden kehittämis- ja voimavarasuunnitelmat kirjataan Työterveyslaitoksen tulosportaaliin ja niiden toteutumista seurataan. Koko henkilöstöllä on pääsy näihin näkymiin ja kaikkiin tuloksiin.</w:t>
+      <w:r w:rsidR="00AD3264">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Kyselyt tuottavat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CF229CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ajantasaista tilannekuvaa </w:t>
+      </w:r>
+      <w:r w:rsidR="003F2F68" w:rsidRPr="7CF229CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>työntekijäkokemuksesta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CF229CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arjen johtamistyön ja työyhteisöjen kehittämisen tueksi. Tavoitteena on, että tulosten perusteella toteutetaan yhdessä asioita, jotka edistävät sujuvaa työtä sekä hyvinvointia.</w:t>
+      </w:r>
+      <w:r w:rsidR="647CF48E" w:rsidRPr="7CF229CA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="620F4622" w14:textId="424916CB" w:rsidR="6B620BC6" w:rsidRPr="000F446C" w:rsidRDefault="6B620BC6" w:rsidP="5746F21D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000F446C">
         <w:t>Palautetta kerätään sähköisesti eri kanavien kautta ja potilaalla/asiakkaalla/omaisella on mahdollisuus jättää palaute myös paperisella lomakkeella suoraan yksikköön.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1126BC8D" w14:textId="580347C8" w:rsidR="134440B0" w:rsidRPr="000F446C" w:rsidRDefault="134440B0" w:rsidP="5746F21D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000F446C">
         <w:t xml:space="preserve">Palautteet käsitellään mahdollisimman nopeasti ja ollaan tarvittaessa yhteydessä palautteen antajaan. </w:t>
       </w:r>
       <w:r w:rsidR="249A97E5" w:rsidRPr="000F446C">
         <w:t xml:space="preserve">Epäkohtiin suunnitellaan kehittämistoimenpiteitä, jotka toteutetaan esihenkilöiden </w:t>
       </w:r>
       <w:r w:rsidR="74C9D5EF" w:rsidRPr="000F446C">
         <w:t>valvonnassa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF5CF8F" w14:textId="3F1C2D6A" w:rsidR="004751EB" w:rsidRDefault="000D6028" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc229404990"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc239927767"/>
       <w:r>
         <w:t>3 Omavalvonnan riskien</w:t>
       </w:r>
       <w:r w:rsidR="00A6392E">
         <w:t>hallinta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00A21AB7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392E7ABD" w14:textId="77777777" w:rsidR="00C92107" w:rsidRPr="00C92107" w:rsidRDefault="00C92107" w:rsidP="00C92107"/>
     <w:p w14:paraId="2C793519" w14:textId="74658366" w:rsidR="00923487" w:rsidRDefault="0062432C" w:rsidP="00C3663F">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc229404991"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc239927768"/>
       <w:r>
         <w:t xml:space="preserve">3.1 </w:t>
       </w:r>
       <w:r w:rsidR="00540F6D">
         <w:t>Vastuualueen</w:t>
       </w:r>
       <w:r w:rsidR="00124A79">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB3ABF">
         <w:t>riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
       </w:r>
       <w:bookmarkStart w:id="44" w:name="_Toc45556431"/>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="4E1089FF" w14:textId="77777777" w:rsidR="00C92107" w:rsidRPr="00C92107" w:rsidRDefault="00C92107" w:rsidP="00C92107"/>
     <w:p w14:paraId="5547701E" w14:textId="66110842" w:rsidR="00923487" w:rsidRPr="00923487" w:rsidRDefault="00923487" w:rsidP="00DC377E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923487">
         <w:rPr>
@@ -16690,78 +16675,79 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007946B3">
         <w:t>Vastuualuejohtaja toteuttaa vastuualueensa riskien arvioinnin ja päättää riskien arvioinnin ja käsittelyn yhteydessä riskin merkityksestä ja tarvittavista toimenpiteistä.</w:t>
       </w:r>
       <w:r w:rsidR="00DC377E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB25F3E" w14:textId="65E70CBA" w:rsidR="562C17CB" w:rsidRPr="005D5B38" w:rsidRDefault="562C17CB" w:rsidP="2C4BE2C2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="14A41000">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Jokaisen henkilön tulee sitoutua noudattamaan riskienhallinnan ja varautumisen periaatteita ja toimintaohjeita, riippumatta henkilön asemasta organisaatiossa</w:t>
       </w:r>
       <w:r w:rsidRPr="00771C35">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111">
+      <w:hyperlink r:id="rId109">
         <w:r w:rsidR="6D7C8EEB" w:rsidRPr="00771C35">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="668FB320" w:rsidRPr="02E23E2B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:strike/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="668FB320" w:rsidRPr="2C4BE2C2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="703F75F8" w14:textId="56ACE7CB" w:rsidR="7CA4ECE0" w:rsidRPr="005C0F1E" w:rsidRDefault="61752A7F" w:rsidP="5746F21D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005C0F1E">
+        <w:lastRenderedPageBreak/>
         <w:t>Akuutti vastuualueella esihenkilöt vastaavat toimintojen riskienhallinnasta ja toteuttavat siihen liittyen tar</w:t>
       </w:r>
       <w:r w:rsidR="3E084885" w:rsidRPr="005C0F1E">
         <w:t>vittaessa toimenpiteitä.</w:t>
       </w:r>
       <w:r w:rsidR="7B29F941" w:rsidRPr="005C0F1E">
         <w:t xml:space="preserve"> Riskit (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="7B29F941" w:rsidRPr="005C0F1E">
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="7B29F941" w:rsidRPr="005C0F1E">
         <w:t>) käydään läpi säännöllisesti myös työpaikkaselvityksessä työterveyshuollon kanssa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F71CF6B" w14:textId="40C394C7" w:rsidR="00E53B56" w:rsidRPr="00E53B56" w:rsidRDefault="00E53B56" w:rsidP="00D464AA">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -16772,51 +16758,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00E53B56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Riskien tunnistamisen keinot</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B483C54" w14:textId="6796A00B" w:rsidR="18985F46" w:rsidRDefault="00027E93" w:rsidP="778AAFC2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tunnistamattomia riskejä ei voi hallita. Riskien tunnistamiseen valitaan tarkoitukseen parhaiten soveltuva menetelmä tai menetelmiä. Riskien tunnistamiseen osallistuvilla tulee olla tietämystä käsiteltävistä asioista sekä organisaation tavoitteista. Oleellista on, että riskien tunnistamiseen osallistutetaan henkilöitä </w:t>
       </w:r>
       <w:r w:rsidR="00D0711D" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vastuualueen kaikilta toiminnan tasoilta</w:t>
       </w:r>
       <w:r w:rsidR="00352359" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Riskien tunnistamisen apuvälineinä toimivat eri ilmoituskanavien (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="778AAFC2">
@@ -16828,51 +16813,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">-järjestelmä, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Whistleblowing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) tilastot, valvontaraportit, vahinkotilastot ja omavalvontaraportit. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112">
+      <w:hyperlink r:id="rId110">
         <w:r w:rsidR="0FBBEBC9" w:rsidRPr="2FFC39F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37E9E3BF" w14:textId="67914FBF" w:rsidR="18985F46" w:rsidRDefault="606EA05E" w:rsidP="778AAFC2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tunnistamisessa on tärkeää kuvata riskin lähteet, vaikutusalueet ja tapahtumat sekä niiden keskinäiset suhteet. Kaikkien riskien lähteet eivät ole </w:t>
       </w:r>
       <w:r w:rsidR="099F3B01" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -16881,51 +16866,51 @@
         <w:t xml:space="preserve">hyvinvointialueen hallinnassa, mutta ne ovat tunnistettava. Tunnistetut riskit ryhmitellään </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="099F3B01" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="099F3B01" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-järjestelmässä.</w:t>
       </w:r>
       <w:r w:rsidR="17B60D70" w:rsidRPr="778AAFC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113">
+      <w:hyperlink r:id="rId111">
         <w:r w:rsidR="17B60D70" w:rsidRPr="778AAFC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B3C9F00" w14:textId="3ABC67B1" w:rsidR="004D5FCE" w:rsidRDefault="004D5FCE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31736060" w14:textId="3D6AF4C3" w:rsidR="48D91E9A" w:rsidRDefault="00D30CA4" w:rsidP="48D91E9A">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
@@ -16960,51 +16945,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CEF0D31" wp14:editId="4CEDB064">
             <wp:extent cx="6082748" cy="4928430"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="3" name="Kuva 1" descr="Kaaviolla on selvennetty vaara- ja haittatekijöiden tunnistamista, välittömiä toimenpiteitä ja seurantaa ja arviointia.&#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Kuva 1" descr="Kaaviolla on selvennetty vaara- ja haittatekijöiden tunnistamista, välittömiä toimenpiteitä ja seurantaa ja arviointia.&#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId114"/>
+                    <a:blip r:embed="rId112"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6092743" cy="4936528"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCD182D" w14:textId="3922F699" w:rsidR="004F40A6" w:rsidRDefault="004F40A6" w:rsidP="004F40A6">
       <w:pPr>
         <w:pStyle w:val="Kuvaotsikko"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -17350,51 +17335,51 @@
         <w:t>Linkki</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>HaiProon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> löytyy henkilökunnan </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115" w:history="1">
+      <w:hyperlink r:id="rId113" w:history="1">
         <w:r w:rsidRPr="005261A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Intranetistä Satasesta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> etusivun pikalinkeistä.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464BEA1C" w14:textId="05E7A982" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -17434,51 +17419,51 @@
         </w:rPr>
         <w:t>HaiProon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> löytyy Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> internetsivustolta osoitteesta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116">
+      <w:hyperlink r:id="rId114">
         <w:r w:rsidRPr="0148ABDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Anna palautetta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohdasta tee ilmoitus vaaratilanteesta.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDF6353" w14:textId="0A438EB2" w:rsidR="00DF63A5" w:rsidRPr="00C92107" w:rsidRDefault="00154B95" w:rsidP="009E6039">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
@@ -17581,51 +17566,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja vähentämään toiminnan riskejä</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000A147B" w:rsidRPr="000A147B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tavoitteena on vaaratapahtumien mahdollisimman varhainen tunnistaminen ja turvallisuuden varmistaminen ennalta niin, että varsinaisia vaaratilanteita ei pääsisi tapahtumaan</w:t>
       </w:r>
       <w:r w:rsidR="000A147B" w:rsidRPr="000A147B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009E6039">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId117">
+      <w:hyperlink r:id="rId115">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="35B804DE" w:rsidRPr="0775AD36">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>HaiPro</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="35B804DE" w:rsidRPr="0775AD36">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> -järjestelmään liittyvä </w:t>
         </w:r>
         <w:r w:rsidR="7A10CC41" w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>ohjeistus (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -17756,51 +17741,50 @@
             </w:r>
             <w:r w:rsidR="00DB3FB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>ntakeinot</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1319F" w:rsidRPr="002407C3" w14:paraId="4B652544" w14:textId="2130ABFF" w:rsidTr="00F1319F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4849" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0046C882" w14:textId="6B8112A6" w:rsidR="00F1319F" w:rsidRPr="00E422B0" w:rsidRDefault="00F1319F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E422B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Väkivallan uhka ja psykososiaalinen kuormitus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4773" w:type="dxa"/>
@@ -17823,51 +17807,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Perehdyttäminen ja koulutus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1319F" w:rsidRPr="002407C3" w14:paraId="351B0831" w14:textId="1895B8F8" w:rsidTr="00F1319F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4849" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="025382E4" w14:textId="72E7480C" w:rsidR="00F1319F" w:rsidRPr="00E422B0" w:rsidRDefault="00F1319F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E422B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Henkilöstön saatavuus, resurssointi, perehdytys ja osaaminen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4773" w:type="dxa"/>
@@ -17922,51 +17905,50 @@
             </w:r>
             <w:r w:rsidR="00A8360B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>erehdytys ja koulutus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F1319F" w:rsidRPr="002407C3" w14:paraId="054BAD8F" w14:textId="57435B7D" w:rsidTr="00F1319F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4849" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="691602A2" w14:textId="3636060E" w:rsidR="00F1319F" w:rsidRPr="00E422B0" w:rsidRDefault="00F1319F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E422B0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Hoidon/palvelun viivästyminen ja jatkuvuus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4773" w:type="dxa"/>
@@ -18092,116 +18074,119 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E520A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Riskienhallinnasta tunnistettujen riskien </w:t>
       </w:r>
       <w:r w:rsidR="009E520A" w:rsidRPr="009E520A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>suuruuden ja vaikutuksen arvioiminen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBC1FA8" w14:textId="1954777F" w:rsidR="00104CAA" w:rsidRDefault="00104CAA" w:rsidP="00104CAA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Riskikriteerien muodostamisessa huomioidaan organisaation arvot ja tavoitteet, jotka ohjaavat riskinottohalukkuutta ja riskinsietokykyä. Kriteerit antavat pohjan riskin merkittävyyden arvioinnille. Määrittelyssä on huomioitava myös lainsäädännölliset vaatimukset, jotka </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Riskikriteerien muodostamisessa huomioidaan organisaation arvot ja tavoitteet, jotka ohjaavat riskinottohalukkuutta ja riskinsietokykyä. Kriteerit antavat pohjan riskin merkittävyyden arvioinnille. Määrittelyssä on huomioitava myös lainsäädännölliset vaatimukset, jotka voivat asettaa omia vaatimuksiaan riskin merkittävyydelle. Kriteerien on myös oltava dynaamisia, ja niitä on arvioitava jatkuvasti. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId118">
+        <w:t xml:space="preserve">voivat asettaa omia vaatimuksiaan riskin merkittävyydelle. Kriteerien on myös oltava dynaamisia, ja niitä on arvioitava jatkuvasti. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId116">
         <w:r w:rsidR="2FE29651" w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3886CBB6" w14:textId="37093412" w:rsidR="00AF4430" w:rsidRDefault="00AF4430" w:rsidP="00AF4430">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueen käyttämässä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-riskienarviointijärjestelmässä riskin merkittävyyttä arvioidaan riskiluvulla, joka muodostetaan todennäköisyyden (T) ja vaikutuksen (V) tulona (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TxV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>). Todennäköisyyden ja vaikutuksen riskitasoja on molempia viisi, jotka muodostavat 5x5 matriisin.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4430">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119">
+      <w:hyperlink r:id="rId117">
         <w:r w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p w14:paraId="7236CE77" w14:textId="3F59A207" w:rsidR="002407C3" w:rsidRPr="002407C3" w:rsidRDefault="002407C3" w:rsidP="002407C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43084412" w14:textId="5E7CBF6D" w:rsidR="00B53327" w:rsidRDefault="00CD3084" w:rsidP="59718F09">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc229404992"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc239927769"/>
       <w:r>
         <w:t>3.2.</w:t>
       </w:r>
       <w:r w:rsidR="0056039E">
         <w:t xml:space="preserve"> Riskienhallinnan kei</w:t>
       </w:r>
       <w:r w:rsidR="000B0ADF">
         <w:t>not ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="000B0ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567A40FC" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584950">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -18362,134 +18347,134 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1E023497" w14:textId="700DF08B" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
       <w:r w:rsidRPr="00584950">
         <w:t xml:space="preserve">Työntekijä tekee ilmoituksen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00584950">
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00584950">
         <w:t xml:space="preserve">-järjestelmässä, esihenkilö käsittelee sen. Jos epäkohta on valvontalain mukaisesti olennainen, esihenkilö vie tiedon </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00584950">
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00584950">
         <w:t>-järjestelmän kautta vastuualuejohtajalle ja valvontayksikköön. He ilmoittavat tarpeen mukaan valvontaviranomaiselle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A84764" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
       <w:r w:rsidRPr="00584950">
-        <w:lastRenderedPageBreak/>
         <w:t>Myös työntekijä voi ilmoittaa asiasta valvontaviranomaiselle. Hänelle ei saa tulla kielteisiä seurauksia ilmoituksen vuoksi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C7AC8F" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
       <w:r w:rsidRPr="00584950">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tarkempi toimintaohje: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId118" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00584950">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve">Epäkohdan ilmoittaminen ja käsitteleminen </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="00584950">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>HaiPro</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00584950">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>-järjestelmässä -ohje</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
         <w:r w:rsidRPr="00584950">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Linkki </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00584950">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>ammattailaiselle</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00584950">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E33ACA4" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
-      <w:hyperlink r:id="rId121" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId119" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00584950">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Valvontalain (741/2023 29 §) mukainen ilmoitusvelvollisuus Satakunnan hyvinvointialueella (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F72B604" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950"/>
     <w:p w14:paraId="1EBD9843" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584950">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Yksityinen palveluntuottaja ilmoittaa sata.fi-verkkosivujen kautta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A797797" w14:textId="77777777" w:rsidR="00584950" w:rsidRPr="00584950" w:rsidRDefault="00584950" w:rsidP="00584950">
       <w:r w:rsidRPr="00584950">
         <w:t xml:space="preserve">Yksityinen palveluntuottaja tekee valvontalain 29 § mukaisen epäkohtailmoituksen sata.fi-verkkosivujen lomakkeen avulla. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122">
+      <w:hyperlink r:id="rId120">
         <w:r w:rsidRPr="00584950">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Palveluntuottajalle - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00584950">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A820906" w14:textId="77777777" w:rsidR="00C92107" w:rsidRPr="00C92107" w:rsidRDefault="00C92107" w:rsidP="00C92107"/>
     <w:p w14:paraId="0513DCB5" w14:textId="5BCC7395" w:rsidR="004D782B" w:rsidRDefault="00121722" w:rsidP="004D782B">
       <w:r w:rsidRPr="00121722">
         <w:t>Riskin (hallinta)käsittelykeinot ovat riskin pitäminen, välttäminen, pienentäminen, siirtäminen tai jakaminen; niiden käytännön toteutustapa täytyy tapauskohtaisesti arvioida riskin luoteen mukaisesti. Hallintakeinojen ja niiden toteutustavan suunnittelun jälkeen arvioidaan niiden vaikutus riskiin, jolloin muodostuu käsitystä jäännösriskistä, jonka osalta päätetään hyväksyttävyys ja tehdään mahdollinen erillinen riskienhallintasuunnitelma. Suunnitelman toimeenpanoa seurataan (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00121722">
         <w:t>Granite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00121722">
         <w:t>) ja arvioidaan uudelleen miten tehdyt toimenpiteet ovat vaikuttaneet riskitasoon.</w:t>
       </w:r>
     </w:p>
@@ -18592,55 +18577,55 @@
       <w:r w:rsidRPr="002477BE">
         <w:t>Epäkohtiin ja puutteisiin puututaan aina ajantasaisesti ja asianmukaisesti esihenkilöiden toimesta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D06D67" w14:textId="0EF4AC23" w:rsidR="00E541B0" w:rsidRPr="00624BF0" w:rsidRDefault="00E541B0" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E541B0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vaaratapahtumien ilmoitus ja oppimismenettely</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F49CF9" w14:textId="153021BA" w:rsidR="003C6423" w:rsidRPr="003C6423" w:rsidRDefault="003C6423" w:rsidP="003C6423">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Oppiva organisaatio kykenee keräämään tietoa omasta toiminnastaan ja muuttamaan omaa toimintaansa kerätyn tiedon valossa, myös yksikkötasolla. Hyvinvointialueella asiakas- ja </w:t>
+        <w:t>Oppiva organisaatio kykenee keräämään tietoa omasta toiminnastaan ja muuttamaan omaa toimintaansa kerätyn tiedon valossa, myös yksikkötasolla. Hyvinvointialueella asiakas- ja potilasturvallisuuden tilaa seurataan kokonaisuutena käyttäen monipuolisesti eri seuranta</w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">potilasturvallisuuden tilaa seurataan kokonaisuutena käyttäen monipuolisesti eri seurantamenetelmiä ja tietolähteitä. Saatua tietoa hyödynnetään monipuolisesti organisaation oppimiseen sekä toiminnan kehittämiseen. </w:t>
+        <w:t xml:space="preserve">menetelmiä ja tietolähteitä. Saatua tietoa hyödynnetään monipuolisesti organisaation oppimiseen sekä toiminnan kehittämiseen. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6423">
         <w:t>(STM asiakas- ja potilasturvallisuusstrategia ja toimeenpanosuunnitelma 1.1, 1.3, lisäksi s. 73)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A65201" w14:textId="0931F605" w:rsidR="00364E34" w:rsidRDefault="00364E34" w:rsidP="00AC6FBD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="24DDD903">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoidon, hoivan tai palvelun aikana voi tapahtua potilaan/asiakkaan turvallisuuden vaarantava tapahtuma, joka aiheuttaa tai voi aiheuttaa (läheltä piti) haittaa. Potilaan/asiakkaan/asukkaan turvallisuus varmistetaan aina ensisijaisesti. Asiakkaalle/potilaalle tapahtuneet vaaratapahtumat dokumentoidaan asiakas-/potilastietojärjestelmään. Asiakkaalle/potilaalle tapahtunut haittatapahtuma ja sen mahdolliset seuraukset käydään läpi asiakkaan/potilaan kanssa hänen asioiden käsittelykykynsä huomioiden ja tarvittaessa hänen läheistensä kanssa. Vaaratapahtumat kirjataan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="24DDD903">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -18672,51 +18657,51 @@
         <w:t>Vakavan vaaratapahtuman selvitys on osa Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">alueen laadunhallintaa ja omavalvonnan kokonaisuutta. Selvityksen tavoitteena on organisaation vaaratapahtumista oppiminen ja </w:t>
       </w:r>
       <w:r w:rsidR="008F75E1">
         <w:t>asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00141DA5">
         <w:t>-/</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">potilasturvallisuuden parantuminen. Jotta hoitoa voidaan kehittää turvallisemmaksi, tulee toiminnan puutteet ja heikkoudet </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:t>tunnistaa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123">
+      <w:hyperlink r:id="rId121">
         <w:r w:rsidR="00635CB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Toimintaohje Vakavan potilas- ja asiakasturvallisuusvaaratapahtuman selvitystä koskevat menettelyt (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2BB734AC" w14:textId="442A6DF8" w:rsidR="1EC52622" w:rsidRPr="002B00E9" w:rsidRDefault="00961DF2" w:rsidP="002B00E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueella on mahdollista raportoida myös onnistumisista </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>PosiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">-ilmoituksen muodossa </w:t>
       </w:r>
@@ -18786,112 +18771,112 @@
     </w:p>
     <w:p w14:paraId="25FAB5B9" w14:textId="7B48F523" w:rsidR="338B4E9F" w:rsidRPr="003E1433" w:rsidRDefault="338B4E9F" w:rsidP="1EC52622">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E1433">
         <w:t>HVA:n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E1433">
         <w:t xml:space="preserve"> ohjeistuksen mukaisesti:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C526B26" w14:textId="3390FD07" w:rsidR="338B4E9F" w:rsidRPr="003E1433" w:rsidRDefault="338B4E9F" w:rsidP="00BC5027">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003E1433">
         <w:t>Lastensuojeluilmoitus</w:t>
       </w:r>
       <w:r w:rsidR="00C76BBE">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId124" w:history="1">
+      <w:hyperlink r:id="rId122" w:history="1">
         <w:r w:rsidR="00F35354">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Lastensuojeluilmoitus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C76BBE">
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1433">
         <w:t xml:space="preserve"> ja Huoli-ilmoitukset</w:t>
       </w:r>
       <w:r w:rsidR="04135055" w:rsidRPr="003E1433">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId125" w:history="1">
+      <w:hyperlink r:id="rId123" w:history="1">
         <w:r w:rsidR="00F35354">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Ilmoitus-sosiaalihuollon-tarpeesta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="04135055" w:rsidRPr="003E1433">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7286279E" w14:textId="3735C83D" w:rsidR="1EC52622" w:rsidRPr="00797A33" w:rsidRDefault="338B4E9F" w:rsidP="1EC52622">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003E1433">
         <w:lastRenderedPageBreak/>
         <w:t>Ilmoitus poliisille esim. törkeissä huumausaine epäily</w:t>
       </w:r>
       <w:r w:rsidR="00AE6CE1">
         <w:t>t,</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1433">
         <w:t xml:space="preserve"> ajoterveysasiat sekä aseenkantolupa-asiat</w:t>
       </w:r>
       <w:r w:rsidR="5CE32E2F" w:rsidRPr="003E1433">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId126" w:history="1">
+      <w:hyperlink r:id="rId124" w:history="1">
         <w:r w:rsidR="00F35354">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Virka-apupyyntö poliisille</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F35354">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127" w:history="1">
+      <w:hyperlink r:id="rId125" w:history="1">
         <w:r w:rsidR="00FC59BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Virka-apupyyntö poliisille-ohjeet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FC59BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5CE32E2F" w:rsidRPr="003E1433">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C224DCF" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="00F47855" w:rsidP="00F47855">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B350C7">
         <w:rPr>
@@ -18929,76 +18914,76 @@
       </w:r>
       <w:r>
         <w:t>histleblow</w:t>
       </w:r>
       <w:r w:rsidR="00335789">
         <w:t>er</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-direktiiviin ja vuoden 2023 alussa voimaan tulleeseen kansalliseen ilmoittajansuojelulakiin.</w:t>
       </w:r>
       <w:r w:rsidR="00AC6FBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Direktiivillä halutaan varmistaa, että ilmoittaja, joka työnsä yhteydessä havaitsee tai epäilee yleisen edun vastaista toimintaa erikseen määritellyillä EU:n oikeuden aloilla, voi ilmoittaa asiasta turvallisesti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D195B5" w14:textId="77777777" w:rsidR="00F47855" w:rsidRDefault="00F47855" w:rsidP="00F47855">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId128">
+      <w:hyperlink r:id="rId126">
         <w:r w:rsidRPr="46F9CD58">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Hyvinvointialueen sisäinen ilmoituskanava</w:t>
         </w:r>
         <w:r w:rsidRPr="0F99A34B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00690205" w14:textId="77777777" w:rsidR="00F47855" w:rsidRDefault="00F47855" w:rsidP="00F47855">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId129">
+      <w:hyperlink r:id="rId127">
         <w:r w:rsidRPr="01C91880">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Toimintaohje väärinkäytösten ilmoituskanavan käyttöön ja ilmoittajan suojeluun (</w:t>
         </w:r>
         <w:r w:rsidRPr="0CEED1C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Linkki ammattilaiselle, vaatii kirjautumisen</w:t>
         </w:r>
         <w:r w:rsidRPr="01C91880">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="66F271B1" w14:textId="2DBB117D" w:rsidR="1EC52622" w:rsidRPr="00820E5E" w:rsidRDefault="29824B9C" w:rsidP="1EC52622">
       <w:r w:rsidRPr="009A1705">
         <w:t>Ilmoitusvelvollisuudet ja oikeudet käydään läpi perehdytyksen aikana ja annetaan lisäkoulutusta tarpeen mukaan.</w:t>
       </w:r>
       <w:r w:rsidR="366F8D8A" w:rsidRPr="009A1705">
@@ -19026,51 +19011,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00820E5E">
         <w:t xml:space="preserve"> selvityspyyntö ohjataan vastuualuejohtajalle, joka pyytää selvitykset kyseisiltä yksiköiltä, jota k</w:t>
       </w:r>
       <w:r w:rsidR="778FDDAE" w:rsidRPr="00820E5E">
         <w:t xml:space="preserve">yseinen selvityspyyntö koskee. Yksikön tulee ilmoittaa vastuualuejohtajalle, mikäli se tarvitsee lisäaikaa selvityksen antamiseen. Syynä voi olla esimerkiksi </w:t>
       </w:r>
       <w:r w:rsidR="73387EDC" w:rsidRPr="00820E5E">
         <w:t xml:space="preserve">työntekijän loma, tai muu poissaolo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6692EF83" w14:textId="75C48B32" w:rsidR="603E3B13" w:rsidRPr="00624BF0" w:rsidRDefault="603E3B13" w:rsidP="603E3B13">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72F8AB97" w14:textId="77777777" w:rsidR="002E094C" w:rsidRDefault="004306AB" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc229404993"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc239927770"/>
       <w:r>
         <w:t xml:space="preserve">3.3 </w:t>
       </w:r>
       <w:r w:rsidR="000B0ADF">
         <w:t>Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="4BE6253D" w14:textId="77777777" w:rsidR="00757BC7" w:rsidRPr="00757BC7" w:rsidRDefault="00757BC7" w:rsidP="00757BC7"/>
     <w:p w14:paraId="64670B2F" w14:textId="3AF78E05" w:rsidR="00271BE9" w:rsidRPr="003915C2" w:rsidRDefault="00271BE9" w:rsidP="00271BE9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003915C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskien</w:t>
       </w:r>
       <w:r w:rsidR="003915C2" w:rsidRPr="003915C2">
         <w:rPr>
@@ -19096,51 +19081,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hygieniaohjeiden ja infektion toteutumisen seuranta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DB5557" w14:textId="7B96AEB4" w:rsidR="00271BE9" w:rsidRDefault="00271BE9" w:rsidP="00463B95">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoitoon liittyvien infektioiden ennaltaehkäisystä säädetään tartuntatautilaissa </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId128" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00F74936">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>laki 1227/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F74936">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -19173,97 +19158,97 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC54097" w14:textId="77777777" w:rsidR="00B22A24" w:rsidRPr="00B22A24" w:rsidRDefault="00B22A24" w:rsidP="00B22A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Linkki: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131" w:history="1">
+      <w:hyperlink r:id="rId129" w:history="1">
         <w:r w:rsidRPr="00B22A24">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Hae kaikista ohjeista | Hoito-ohjeet.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ammattilaiset käyttävät ammattilaisille tarkoitettuja Satakunnan hyvinvointialueen ohjeita, jotka haetaan hakusanalla)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="564BAB09" w14:textId="77777777" w:rsidR="00B22A24" w:rsidRPr="00B22A24" w:rsidRDefault="00B22A24" w:rsidP="00B22A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoidossa noudatetaan mikrobilääkesuositusta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132" w:history="1">
+      <w:hyperlink r:id="rId130" w:history="1">
         <w:r w:rsidRPr="00B22A24">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>hoito-ohjeet.fi/Ohjepankki/Mikrobilääkesuositus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
@@ -19392,61 +19377,50 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Käsihuuhdekulutusta seurataan yhteistyössä Infektioyksikön kanssa. Erikoissairaanhoidon ja yleislääketieteen hoito-osastoilla suoritetaan säännöllisesti käsihygieniahavainnointia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A3148F" w14:textId="77777777" w:rsidR="00605855" w:rsidRDefault="00605855" w:rsidP="00463B95">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24B2F72D" w14:textId="77777777" w:rsidR="001B5897" w:rsidRPr="00271BE9" w:rsidRDefault="001B5897" w:rsidP="484B2C8B">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="60A22C64" w14:textId="4207C7D3" w:rsidR="002232A4" w:rsidRPr="00AA7340" w:rsidRDefault="002232A4" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7340">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vaara</w:t>
       </w:r>
       <w:r w:rsidR="00AA7340" w:rsidRPr="00AA7340">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>- ja haittatapahtumien raportointikäytännöt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0405FA22" w14:textId="09CB8B0D" w:rsidR="00922E3D" w:rsidRDefault="00B92B2B" w:rsidP="6ACC0D47">
       <w:r>
         <w:t xml:space="preserve">Asiakas- ja potilasturvallisuuden vaaratapahtumailmoitus tehdään </w:t>
@@ -19526,121 +19500,121 @@
       <w:r w:rsidRPr="003746D9">
         <w:t xml:space="preserve">sekä </w:t>
       </w:r>
       <w:r w:rsidR="003F7790" w:rsidRPr="003746D9">
         <w:t>yksikön</w:t>
       </w:r>
       <w:r w:rsidRPr="003746D9">
         <w:t xml:space="preserve"> oma perehdytysmateriaali. </w:t>
       </w:r>
       <w:r w:rsidR="003F7790" w:rsidRPr="003746D9">
         <w:t>Henkilöstön perehdytyksessä käytetään</w:t>
       </w:r>
       <w:r w:rsidR="00076228" w:rsidRPr="003746D9">
         <w:t xml:space="preserve"> myös verkkokoulutuksia mm. </w:t>
       </w:r>
       <w:r w:rsidR="003746D9" w:rsidRPr="003746D9">
         <w:t>kyberturvallisuuden- ja tietosuoja verkkokoulutukset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4644C2" w14:textId="77777777" w:rsidR="00757BC7" w:rsidRPr="003746D9" w:rsidRDefault="00757BC7" w:rsidP="603E3B13"/>
     <w:p w14:paraId="42CA8755" w14:textId="39F2FF4C" w:rsidR="00416467" w:rsidRDefault="002E094C" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc229404994"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc239927771"/>
       <w:r>
         <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B28D5A3" w14:textId="77777777" w:rsidR="00847A1F" w:rsidRPr="00847A1F" w:rsidRDefault="00847A1F" w:rsidP="00847A1F"/>
     <w:p w14:paraId="23D30A8D" w14:textId="1D7CA434" w:rsidR="00766C35" w:rsidRDefault="00766C35" w:rsidP="603E3B13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Laki julkisista hankinnoista ja käyttöoikeussopimuksista (1397/2016) sekä Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">alueen hankintaohje määrittävät reunaehdot hankintasopimuksien sopimusohjauksen menetelmistä (Satakunnan hyvinvointialue - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133">
+      <w:hyperlink r:id="rId131">
         <w:r w:rsidRPr="603E3B13">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>säädöskokoelma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> - hankintaohje). Sat</w:t>
       </w:r>
       <w:r w:rsidR="00DD211C" w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a-</w:t>
       </w:r>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>alueen Hallintosäännön (Luku 5) mukaan, Aluehallitus vastaa sopimusten hallinnan ja sopimusvalvonnan järjestämisestä ja antaa tarkemmat ohjeet sopimushallinnan järjestämisestä. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId134">
+      <w:hyperlink r:id="rId132">
         <w:r w:rsidRPr="603E3B13">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="603E3B13">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B891F2" w14:textId="08BD9E7D" w:rsidR="00521264" w:rsidRPr="00206CEC" w:rsidRDefault="00766C35" w:rsidP="603E3B13">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Julkiset hankinnat </w:t>
       </w:r>
       <w:r w:rsidR="007005C1">
@@ -19959,125 +19933,125 @@
       </w:r>
       <w:r w:rsidR="06F2D3EE" w:rsidRPr="00BF1ED6">
         <w:t xml:space="preserve"> Ohjeiden tarkoituksena on välttää haittatapahtumat.</w:t>
       </w:r>
       <w:r w:rsidR="578A03F4" w:rsidRPr="00BF1ED6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="185CFE3F" w:rsidRPr="00BF1ED6">
         <w:t xml:space="preserve">Kaikki poikkeamat, jotka </w:t>
       </w:r>
       <w:r w:rsidR="7D40F5C7" w:rsidRPr="00BF1ED6">
         <w:t xml:space="preserve">selvästi </w:t>
       </w:r>
       <w:r w:rsidR="185CFE3F" w:rsidRPr="00BF1ED6">
         <w:t>vaarantavat potilas- tai työturvallisuutta, tulee ilmoittaa välittömästi</w:t>
       </w:r>
       <w:r w:rsidR="005022F5">
         <w:t xml:space="preserve"> esihenkilölle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160B57BA" w14:textId="77777777" w:rsidR="00EA27D5" w:rsidRPr="00206CEC" w:rsidRDefault="00EA27D5" w:rsidP="00B143BF"/>
     <w:p w14:paraId="2F7EB4B9" w14:textId="5CC47A52" w:rsidR="6B11858A" w:rsidRDefault="003F73F0" w:rsidP="003F73F0">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc229404995"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc239927772"/>
       <w:r>
         <w:t>3.5 Valmius-</w:t>
       </w:r>
       <w:r w:rsidR="00BB4B21">
         <w:t xml:space="preserve"> ja jatkuvuudenhallinta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="35681C55" w14:textId="77777777" w:rsidR="00847A1F" w:rsidRPr="00847A1F" w:rsidRDefault="00847A1F" w:rsidP="00847A1F"/>
     <w:p w14:paraId="21397F2F" w14:textId="23259497" w:rsidR="1EC52622" w:rsidRPr="006D0B19" w:rsidRDefault="003004C9" w:rsidP="1EC52622">
       <w:r>
         <w:t xml:space="preserve">Toimialuejohtajat vastaavat palvelutuotannon osalta varautumisesta ja valmiussuunnittelusta toimialuekohtaisesta, sosiaali- ja terveysalan sekä pelastusalan lainsäädännön mukaisesta, turvallisuudesta ja varautumisesta. Vastuualuejohtajat vastaavat turvallisuuden ja varautumisen suunnittelun </w:t>
       </w:r>
       <w:r w:rsidR="00573A94">
         <w:t>toimeenpanosta. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId135" w:history="1">
+      <w:hyperlink r:id="rId133" w:history="1">
         <w:r w:rsidR="00573A94" w:rsidRPr="00573A94">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00573A94">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136E8D97" w14:textId="08F0B2CA" w:rsidR="37FC9160" w:rsidRPr="006D0B19" w:rsidRDefault="37FC9160" w:rsidP="1EC52622">
       <w:r w:rsidRPr="006D0B19">
         <w:t>Valmiusjohtaja vastaa valmius- ja jatkuvuudenhallinasta, mutta esihenkilöt huolehtivat yhteistyössä valmiusjoh</w:t>
       </w:r>
       <w:r w:rsidR="04727E1E" w:rsidRPr="006D0B19">
         <w:t>tajan kanssa yksiköiden suunnitelmien ja ohjeistusten ajantasaisuudesta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71953C14" w14:textId="78C4CB63" w:rsidR="603E3B13" w:rsidRPr="00206CEC" w:rsidRDefault="603E3B13" w:rsidP="3818BBAD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FDC0BC6" w14:textId="398A4D1F" w:rsidR="00B13915" w:rsidRDefault="00805083" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc229404996"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc239927773"/>
       <w:r>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="00F77DC6">
         <w:t>Omavalvontasuunnitelman</w:t>
       </w:r>
       <w:r w:rsidR="007C050F">
         <w:t xml:space="preserve"> toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00F77DC6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFCD442" w14:textId="77777777" w:rsidR="00F77DC6" w:rsidRDefault="00F77DC6" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE4C079" w14:textId="38579224" w:rsidR="007C050F" w:rsidRDefault="00112993" w:rsidP="00112993">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc229404997"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc239927774"/>
       <w:r>
         <w:t>4.1 Toimeenpano</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="586FBF3A" w14:textId="77777777" w:rsidR="00B2028D" w:rsidRPr="00B2028D" w:rsidRDefault="00B2028D" w:rsidP="00B2028D"/>
     <w:p w14:paraId="2350BE86" w14:textId="27052D59" w:rsidR="24013451" w:rsidRPr="009E2A59" w:rsidRDefault="24013451" w:rsidP="4410B9F3">
       <w:r w:rsidRPr="009E2A59">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00B1636A" w:rsidRPr="009E2A59">
         <w:t>kuuttivastuualueen a</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2A59">
         <w:t>jantasainen</w:t>
       </w:r>
       <w:r w:rsidR="03281FAB" w:rsidRPr="009E2A59">
         <w:t xml:space="preserve"> omavalvontasuunnitelma on </w:t>
       </w:r>
       <w:r w:rsidR="00540F6D" w:rsidRPr="009E2A59">
         <w:t xml:space="preserve">vastuualueen </w:t>
       </w:r>
       <w:r w:rsidR="03281FAB" w:rsidRPr="009E2A59">
         <w:t>henkilöstön tiedossa ja saatavilla. Omavalvontasuunnitelma</w:t>
       </w:r>
@@ -20102,210 +20076,215 @@
       <w:r w:rsidR="23F311A5" w:rsidRPr="009E2A59">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C42D02" w14:textId="2DCBC0D7" w:rsidR="1EC52622" w:rsidRPr="009E2A59" w:rsidRDefault="00B03765" w:rsidP="1EC52622">
       <w:r w:rsidRPr="009E2A59">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Omavalvontasuunnitelma on osa jokaisen työntekijän </w:t>
       </w:r>
       <w:r w:rsidR="009E2A59" w:rsidRPr="009E2A59">
         <w:t xml:space="preserve">perehdytystä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFC34B0" w14:textId="77777777" w:rsidR="00573A94" w:rsidRPr="00206CEC" w:rsidRDefault="00573A94" w:rsidP="4410B9F3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="767C3D75" w14:textId="400C95EA" w:rsidR="00112993" w:rsidRDefault="00C81266" w:rsidP="00C81266">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc229404998"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc239927775"/>
       <w:r>
         <w:t xml:space="preserve">4.2 </w:t>
       </w:r>
       <w:r w:rsidR="00AD708A">
         <w:t>Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="19356B06" w14:textId="77777777" w:rsidR="00F929A5" w:rsidRPr="00F929A5" w:rsidRDefault="00F929A5" w:rsidP="00F929A5"/>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="72059377" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:r w:rsidRPr="00AD708A">
         <w:t xml:space="preserve">Omavalvontasuunnitelmaa seurataan ja päivitetään vastuualueilla 4 kuukauden välein. Jos seurannassa huomataan muutostarpeita, toimintaa ja ohjeita muutetaan. Valvontalaki edellyttää, että tehdyt muutokset ovat todennettavissa. Sata-alueella muutokset päivitetään omavalvontasuunnitelmaan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF71EE9" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:r w:rsidRPr="00AD708A">
         <w:t>Vastuualuejohtaja vastaa omavalvontasuunnitelman päivityksestä. Toimialuejohtaja hyväksyy vastuualueidensa suunnitelmat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5569B306" w14:textId="77777777" w:rsidR="00AD708A" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
       <w:r w:rsidRPr="00AD708A">
         <w:t>Omavalvontasuunnitelma tallennetaan IMS-järjestelmään. Kansalaiset voivat ladata kaikki omavalvontasuunnitelmat itselleen Sata-alueen verkkosivuilta. Omavalvontasuunnitelma on nähtävillä toimintayksiköissä paperiversiona tai QR-koodin avulla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A589093" w14:textId="5305D9FA" w:rsidR="00E148A5" w:rsidRPr="00AD708A" w:rsidRDefault="00AD708A" w:rsidP="00AD708A">
-      <w:hyperlink r:id="rId136" w:history="1">
+      <w:hyperlink r:id="rId134" w:history="1">
         <w:r w:rsidRPr="00AD708A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/tietoa-meistä/omavalvontasuunnitelmat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD708A">
         <w:br/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E148A5" w:rsidRPr="00AD708A" w:rsidSect="007C2E9E">
-      <w:headerReference w:type="default" r:id="rId137"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId140"/>
+      <w:headerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:headerReference w:type="first" r:id="rId137"/>
+      <w:footerReference w:type="first" r:id="rId138"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2933" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="158C228A" w14:textId="77777777" w:rsidR="0091616F" w:rsidRDefault="0091616F" w:rsidP="000556F8">
+    <w:p w14:paraId="6378B3DB" w14:textId="77777777" w:rsidR="00A128B6" w:rsidRDefault="00A128B6" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B29A60F" w14:textId="77777777" w:rsidR="0091616F" w:rsidRDefault="0091616F" w:rsidP="000556F8">
+    <w:p w14:paraId="0A140A46" w14:textId="77777777" w:rsidR="00A128B6" w:rsidRDefault="00A128B6" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26A5E06F" w14:textId="77777777" w:rsidR="0091616F" w:rsidRDefault="0091616F">
+    <w:p w14:paraId="1158033F" w14:textId="77777777" w:rsidR="00A128B6" w:rsidRDefault="00A128B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geomanist">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000002F" w:usb1="1000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="367808183"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0358E239" w14:textId="2BB8E14A" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
         <w:pPr>
           <w:pStyle w:val="Alatunniste"/>
@@ -20403,71 +20382,71 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1B57E8BD" w14:textId="67BC44BE" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="260F7745" w14:textId="29C365DA" w:rsidR="00C92791" w:rsidRDefault="00C92791">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25F80F0D" w14:textId="77777777" w:rsidR="0091616F" w:rsidRDefault="0091616F" w:rsidP="000556F8">
+    <w:p w14:paraId="15030128" w14:textId="77777777" w:rsidR="00A128B6" w:rsidRDefault="00A128B6" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4200D2C2" w14:textId="77777777" w:rsidR="0091616F" w:rsidRDefault="0091616F" w:rsidP="000556F8">
+    <w:p w14:paraId="3133A52C" w14:textId="77777777" w:rsidR="00A128B6" w:rsidRDefault="00A128B6" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4C3BC7EB" w14:textId="77777777" w:rsidR="0091616F" w:rsidRDefault="0091616F">
+    <w:p w14:paraId="2D103BFD" w14:textId="77777777" w:rsidR="00A128B6" w:rsidRDefault="00A128B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="161FB232" w14:textId="74FAC477" w:rsidR="00D431AE" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:szCs w:val="18"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75179B57" wp14:editId="653EAC13">
@@ -25540,51 +25519,51 @@
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1115950526">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1312128047">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="904145196">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2144618109">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="780876432">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="3678309">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="160"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -25962,50 +25941,51 @@
     <w:rsid w:val="000D6F71"/>
     <w:rsid w:val="000D722A"/>
     <w:rsid w:val="000D72A6"/>
     <w:rsid w:val="000D7585"/>
     <w:rsid w:val="000D763B"/>
     <w:rsid w:val="000E11D1"/>
     <w:rsid w:val="000E13D2"/>
     <w:rsid w:val="000E1537"/>
     <w:rsid w:val="000E19BB"/>
     <w:rsid w:val="000E1D7A"/>
     <w:rsid w:val="000E22D6"/>
     <w:rsid w:val="000E258E"/>
     <w:rsid w:val="000E286C"/>
     <w:rsid w:val="000E34C4"/>
     <w:rsid w:val="000E3510"/>
     <w:rsid w:val="000E3DCF"/>
     <w:rsid w:val="000E3FA4"/>
     <w:rsid w:val="000E42D3"/>
     <w:rsid w:val="000E4520"/>
     <w:rsid w:val="000E481E"/>
     <w:rsid w:val="000E532D"/>
     <w:rsid w:val="000E5B12"/>
     <w:rsid w:val="000E5FF0"/>
     <w:rsid w:val="000E6335"/>
     <w:rsid w:val="000E65D3"/>
+    <w:rsid w:val="000E6605"/>
     <w:rsid w:val="000E6724"/>
     <w:rsid w:val="000E753B"/>
     <w:rsid w:val="000E7A52"/>
     <w:rsid w:val="000E7CAF"/>
     <w:rsid w:val="000E7F80"/>
     <w:rsid w:val="000F055B"/>
     <w:rsid w:val="000F0F92"/>
     <w:rsid w:val="000F165A"/>
     <w:rsid w:val="000F1A22"/>
     <w:rsid w:val="000F1BFD"/>
     <w:rsid w:val="000F2041"/>
     <w:rsid w:val="000F26CC"/>
     <w:rsid w:val="000F289D"/>
     <w:rsid w:val="000F3119"/>
     <w:rsid w:val="000F34C3"/>
     <w:rsid w:val="000F396C"/>
     <w:rsid w:val="000F446C"/>
     <w:rsid w:val="000F46BE"/>
     <w:rsid w:val="000F4860"/>
     <w:rsid w:val="000F4963"/>
     <w:rsid w:val="000F5676"/>
     <w:rsid w:val="000F57C5"/>
     <w:rsid w:val="000F5960"/>
     <w:rsid w:val="000F5B70"/>
     <w:rsid w:val="000F5CE3"/>
@@ -26571,50 +26551,51 @@
     <w:rsid w:val="00242BB9"/>
     <w:rsid w:val="00243B34"/>
     <w:rsid w:val="00243CD3"/>
     <w:rsid w:val="00244384"/>
     <w:rsid w:val="002443AB"/>
     <w:rsid w:val="00244933"/>
     <w:rsid w:val="00244A41"/>
     <w:rsid w:val="00245003"/>
     <w:rsid w:val="002459A3"/>
     <w:rsid w:val="00245A4D"/>
     <w:rsid w:val="00245BBF"/>
     <w:rsid w:val="002467B2"/>
     <w:rsid w:val="002477BE"/>
     <w:rsid w:val="0024F057"/>
     <w:rsid w:val="002500F2"/>
     <w:rsid w:val="00251547"/>
     <w:rsid w:val="00251887"/>
     <w:rsid w:val="002518D9"/>
     <w:rsid w:val="002519A7"/>
     <w:rsid w:val="00251A51"/>
     <w:rsid w:val="00251BEC"/>
     <w:rsid w:val="00251D87"/>
     <w:rsid w:val="00251EF3"/>
     <w:rsid w:val="00252063"/>
     <w:rsid w:val="002522C1"/>
+    <w:rsid w:val="002524CD"/>
     <w:rsid w:val="0025270C"/>
     <w:rsid w:val="00253152"/>
     <w:rsid w:val="00253186"/>
     <w:rsid w:val="002533FC"/>
     <w:rsid w:val="00253EE3"/>
     <w:rsid w:val="00254976"/>
     <w:rsid w:val="00254D3F"/>
     <w:rsid w:val="0025594D"/>
     <w:rsid w:val="00255FB1"/>
     <w:rsid w:val="0025614C"/>
     <w:rsid w:val="002564E4"/>
     <w:rsid w:val="002565CD"/>
     <w:rsid w:val="002567D7"/>
     <w:rsid w:val="00256D54"/>
     <w:rsid w:val="0025700E"/>
     <w:rsid w:val="0025742A"/>
     <w:rsid w:val="0025747D"/>
     <w:rsid w:val="00257550"/>
     <w:rsid w:val="00257654"/>
     <w:rsid w:val="00257967"/>
     <w:rsid w:val="0025797A"/>
     <w:rsid w:val="00260495"/>
     <w:rsid w:val="00260550"/>
     <w:rsid w:val="002605A6"/>
     <w:rsid w:val="00261391"/>
@@ -27986,50 +27967,51 @@
     <w:rsid w:val="005A3934"/>
     <w:rsid w:val="005A3FAF"/>
     <w:rsid w:val="005A46B3"/>
     <w:rsid w:val="005A52C8"/>
     <w:rsid w:val="005A5354"/>
     <w:rsid w:val="005A59F8"/>
     <w:rsid w:val="005A6C85"/>
     <w:rsid w:val="005A6D96"/>
     <w:rsid w:val="005A70DB"/>
     <w:rsid w:val="005A7182"/>
     <w:rsid w:val="005A7468"/>
     <w:rsid w:val="005A7496"/>
     <w:rsid w:val="005A7623"/>
     <w:rsid w:val="005A7A89"/>
     <w:rsid w:val="005A7D8D"/>
     <w:rsid w:val="005A7D9B"/>
     <w:rsid w:val="005A7FAE"/>
     <w:rsid w:val="005B0413"/>
     <w:rsid w:val="005B0991"/>
     <w:rsid w:val="005B0A31"/>
     <w:rsid w:val="005B0C63"/>
     <w:rsid w:val="005B12FE"/>
     <w:rsid w:val="005B21E9"/>
     <w:rsid w:val="005B26F6"/>
     <w:rsid w:val="005B2BC2"/>
+    <w:rsid w:val="005B2E0A"/>
     <w:rsid w:val="005B3689"/>
     <w:rsid w:val="005B3846"/>
     <w:rsid w:val="005B3FE8"/>
     <w:rsid w:val="005B4025"/>
     <w:rsid w:val="005B4504"/>
     <w:rsid w:val="005B4859"/>
     <w:rsid w:val="005B48E5"/>
     <w:rsid w:val="005B550B"/>
     <w:rsid w:val="005B5E9E"/>
     <w:rsid w:val="005B6421"/>
     <w:rsid w:val="005B680D"/>
     <w:rsid w:val="005B69ED"/>
     <w:rsid w:val="005B6B29"/>
     <w:rsid w:val="005B6C41"/>
     <w:rsid w:val="005B6CC9"/>
     <w:rsid w:val="005B70CB"/>
     <w:rsid w:val="005B721A"/>
     <w:rsid w:val="005B7348"/>
     <w:rsid w:val="005B7CFB"/>
     <w:rsid w:val="005C01BA"/>
     <w:rsid w:val="005C07BE"/>
     <w:rsid w:val="005C0C4B"/>
     <w:rsid w:val="005C0F1E"/>
     <w:rsid w:val="005C0F76"/>
     <w:rsid w:val="005C1332"/>
@@ -28741,50 +28723,51 @@
     <w:rsid w:val="0075647B"/>
     <w:rsid w:val="0075670F"/>
     <w:rsid w:val="00756804"/>
     <w:rsid w:val="00756C6C"/>
     <w:rsid w:val="00756DB4"/>
     <w:rsid w:val="007571A7"/>
     <w:rsid w:val="007571B5"/>
     <w:rsid w:val="00757316"/>
     <w:rsid w:val="00757BC7"/>
     <w:rsid w:val="00757CFE"/>
     <w:rsid w:val="00757F09"/>
     <w:rsid w:val="00757F33"/>
     <w:rsid w:val="007606C9"/>
     <w:rsid w:val="00760814"/>
     <w:rsid w:val="00760A54"/>
     <w:rsid w:val="00760C38"/>
     <w:rsid w:val="00760EE7"/>
     <w:rsid w:val="00761335"/>
     <w:rsid w:val="007625FF"/>
     <w:rsid w:val="007626A9"/>
     <w:rsid w:val="00762BD3"/>
     <w:rsid w:val="00764091"/>
     <w:rsid w:val="007646B6"/>
     <w:rsid w:val="007648C5"/>
     <w:rsid w:val="00764B48"/>
+    <w:rsid w:val="00764CE5"/>
     <w:rsid w:val="00764FEA"/>
     <w:rsid w:val="007653D3"/>
     <w:rsid w:val="00765925"/>
     <w:rsid w:val="00765B19"/>
     <w:rsid w:val="00765FD4"/>
     <w:rsid w:val="007660AC"/>
     <w:rsid w:val="00766A10"/>
     <w:rsid w:val="00766C10"/>
     <w:rsid w:val="00766C35"/>
     <w:rsid w:val="00766CCB"/>
     <w:rsid w:val="0076755B"/>
     <w:rsid w:val="00767EA5"/>
     <w:rsid w:val="00767FFC"/>
     <w:rsid w:val="00770210"/>
     <w:rsid w:val="0077077C"/>
     <w:rsid w:val="00770E86"/>
     <w:rsid w:val="00770F58"/>
     <w:rsid w:val="007712B4"/>
     <w:rsid w:val="00771495"/>
     <w:rsid w:val="00771743"/>
     <w:rsid w:val="00771A54"/>
     <w:rsid w:val="00771C35"/>
     <w:rsid w:val="00771EFE"/>
     <w:rsid w:val="0077283E"/>
     <w:rsid w:val="00772860"/>
@@ -28927,50 +28910,51 @@
     <w:rsid w:val="007C1FEE"/>
     <w:rsid w:val="007C244F"/>
     <w:rsid w:val="007C2716"/>
     <w:rsid w:val="007C2E9E"/>
     <w:rsid w:val="007C2F75"/>
     <w:rsid w:val="007C34D3"/>
     <w:rsid w:val="007C37A0"/>
     <w:rsid w:val="007C3A0A"/>
     <w:rsid w:val="007C4385"/>
     <w:rsid w:val="007C459B"/>
     <w:rsid w:val="007C4BC3"/>
     <w:rsid w:val="007C4D90"/>
     <w:rsid w:val="007C4D9E"/>
     <w:rsid w:val="007C5259"/>
     <w:rsid w:val="007C52FF"/>
     <w:rsid w:val="007C59AA"/>
     <w:rsid w:val="007C5CDE"/>
     <w:rsid w:val="007C5D64"/>
     <w:rsid w:val="007C5FD0"/>
     <w:rsid w:val="007C6167"/>
     <w:rsid w:val="007C6335"/>
     <w:rsid w:val="007C65E5"/>
     <w:rsid w:val="007C67A5"/>
     <w:rsid w:val="007C6E6F"/>
     <w:rsid w:val="007C7022"/>
+    <w:rsid w:val="007C73FE"/>
     <w:rsid w:val="007D0220"/>
     <w:rsid w:val="007D05C9"/>
     <w:rsid w:val="007D0B68"/>
     <w:rsid w:val="007D0CF0"/>
     <w:rsid w:val="007D116F"/>
     <w:rsid w:val="007D1AC7"/>
     <w:rsid w:val="007D1F52"/>
     <w:rsid w:val="007D1FC9"/>
     <w:rsid w:val="007D2416"/>
     <w:rsid w:val="007D25DA"/>
     <w:rsid w:val="007D27B7"/>
     <w:rsid w:val="007D2E08"/>
     <w:rsid w:val="007D338F"/>
     <w:rsid w:val="007D33A5"/>
     <w:rsid w:val="007D3708"/>
     <w:rsid w:val="007D3E65"/>
     <w:rsid w:val="007D4028"/>
     <w:rsid w:val="007D42D7"/>
     <w:rsid w:val="007D42F0"/>
     <w:rsid w:val="007D46BF"/>
     <w:rsid w:val="007D47C7"/>
     <w:rsid w:val="007D4859"/>
     <w:rsid w:val="007D537F"/>
     <w:rsid w:val="007D5562"/>
     <w:rsid w:val="007D5635"/>
@@ -29206,50 +29190,51 @@
     <w:rsid w:val="008536FB"/>
     <w:rsid w:val="00853EEA"/>
     <w:rsid w:val="0085453F"/>
     <w:rsid w:val="008549B9"/>
     <w:rsid w:val="00854FA0"/>
     <w:rsid w:val="00855237"/>
     <w:rsid w:val="008552D5"/>
     <w:rsid w:val="00855FA9"/>
     <w:rsid w:val="00857108"/>
     <w:rsid w:val="008575EB"/>
     <w:rsid w:val="00857B86"/>
     <w:rsid w:val="00857FFE"/>
     <w:rsid w:val="00860A2B"/>
     <w:rsid w:val="00860C04"/>
     <w:rsid w:val="00861022"/>
     <w:rsid w:val="0086107E"/>
     <w:rsid w:val="008618F1"/>
     <w:rsid w:val="00861C63"/>
     <w:rsid w:val="00861DEE"/>
     <w:rsid w:val="00862489"/>
     <w:rsid w:val="00862751"/>
     <w:rsid w:val="00863013"/>
     <w:rsid w:val="00863A0A"/>
     <w:rsid w:val="00863C2E"/>
     <w:rsid w:val="00863DFA"/>
+    <w:rsid w:val="00863F76"/>
     <w:rsid w:val="00864375"/>
     <w:rsid w:val="00864BE6"/>
     <w:rsid w:val="00864DE6"/>
     <w:rsid w:val="00865643"/>
     <w:rsid w:val="00865D51"/>
     <w:rsid w:val="00865D99"/>
     <w:rsid w:val="00865E33"/>
     <w:rsid w:val="00866B0D"/>
     <w:rsid w:val="00866D6B"/>
     <w:rsid w:val="00866E5B"/>
     <w:rsid w:val="00867630"/>
     <w:rsid w:val="0086797C"/>
     <w:rsid w:val="00867CFF"/>
     <w:rsid w:val="0087047E"/>
     <w:rsid w:val="008704D4"/>
     <w:rsid w:val="0087066F"/>
     <w:rsid w:val="00871438"/>
     <w:rsid w:val="0087288A"/>
     <w:rsid w:val="00872A19"/>
     <w:rsid w:val="008731C3"/>
     <w:rsid w:val="00873713"/>
     <w:rsid w:val="0087415E"/>
     <w:rsid w:val="008741E5"/>
     <w:rsid w:val="008744D0"/>
     <w:rsid w:val="0087461B"/>
@@ -29969,50 +29954,51 @@
     <w:rsid w:val="00A04304"/>
     <w:rsid w:val="00A045DF"/>
     <w:rsid w:val="00A047D2"/>
     <w:rsid w:val="00A0488B"/>
     <w:rsid w:val="00A04924"/>
     <w:rsid w:val="00A04EFF"/>
     <w:rsid w:val="00A052CE"/>
     <w:rsid w:val="00A05633"/>
     <w:rsid w:val="00A0574A"/>
     <w:rsid w:val="00A05896"/>
     <w:rsid w:val="00A05D85"/>
     <w:rsid w:val="00A060B8"/>
     <w:rsid w:val="00A06BC1"/>
     <w:rsid w:val="00A07556"/>
     <w:rsid w:val="00A07F67"/>
     <w:rsid w:val="00A106B7"/>
     <w:rsid w:val="00A10C56"/>
     <w:rsid w:val="00A112EA"/>
     <w:rsid w:val="00A118F8"/>
     <w:rsid w:val="00A11984"/>
     <w:rsid w:val="00A11BD9"/>
     <w:rsid w:val="00A11C75"/>
     <w:rsid w:val="00A120DA"/>
     <w:rsid w:val="00A127D4"/>
     <w:rsid w:val="00A12827"/>
+    <w:rsid w:val="00A128B6"/>
     <w:rsid w:val="00A12993"/>
     <w:rsid w:val="00A12E8D"/>
     <w:rsid w:val="00A13702"/>
     <w:rsid w:val="00A13D38"/>
     <w:rsid w:val="00A1543A"/>
     <w:rsid w:val="00A15A9C"/>
     <w:rsid w:val="00A16B3B"/>
     <w:rsid w:val="00A16D59"/>
     <w:rsid w:val="00A16D84"/>
     <w:rsid w:val="00A17209"/>
     <w:rsid w:val="00A17470"/>
     <w:rsid w:val="00A1752B"/>
     <w:rsid w:val="00A201FE"/>
     <w:rsid w:val="00A20C87"/>
     <w:rsid w:val="00A20D29"/>
     <w:rsid w:val="00A20FC9"/>
     <w:rsid w:val="00A217B6"/>
     <w:rsid w:val="00A21AB7"/>
     <w:rsid w:val="00A21B56"/>
     <w:rsid w:val="00A21B67"/>
     <w:rsid w:val="00A21C45"/>
     <w:rsid w:val="00A21D48"/>
     <w:rsid w:val="00A21F74"/>
     <w:rsid w:val="00A221A0"/>
     <w:rsid w:val="00A223CA"/>
@@ -30290,50 +30276,51 @@
     <w:rsid w:val="00AC1F15"/>
     <w:rsid w:val="00AC3751"/>
     <w:rsid w:val="00AC3DBD"/>
     <w:rsid w:val="00AC405E"/>
     <w:rsid w:val="00AC4216"/>
     <w:rsid w:val="00AC4429"/>
     <w:rsid w:val="00AC4B6D"/>
     <w:rsid w:val="00AC4D74"/>
     <w:rsid w:val="00AC4E1E"/>
     <w:rsid w:val="00AC5317"/>
     <w:rsid w:val="00AC5A57"/>
     <w:rsid w:val="00AC6EE0"/>
     <w:rsid w:val="00AC6FBD"/>
     <w:rsid w:val="00AC735C"/>
     <w:rsid w:val="00AC7495"/>
     <w:rsid w:val="00AC79BE"/>
     <w:rsid w:val="00AD0987"/>
     <w:rsid w:val="00AD0D77"/>
     <w:rsid w:val="00AD11F5"/>
     <w:rsid w:val="00AD18F1"/>
     <w:rsid w:val="00AD1E3C"/>
     <w:rsid w:val="00AD2399"/>
     <w:rsid w:val="00AD286F"/>
     <w:rsid w:val="00AD2A5B"/>
     <w:rsid w:val="00AD31F8"/>
+    <w:rsid w:val="00AD3264"/>
     <w:rsid w:val="00AD33F5"/>
     <w:rsid w:val="00AD3479"/>
     <w:rsid w:val="00AD3757"/>
     <w:rsid w:val="00AD3767"/>
     <w:rsid w:val="00AD3DFD"/>
     <w:rsid w:val="00AD43FB"/>
     <w:rsid w:val="00AD45EB"/>
     <w:rsid w:val="00AD46B8"/>
     <w:rsid w:val="00AD5156"/>
     <w:rsid w:val="00AD5159"/>
     <w:rsid w:val="00AD59DE"/>
     <w:rsid w:val="00AD635A"/>
     <w:rsid w:val="00AD6EDC"/>
     <w:rsid w:val="00AD708A"/>
     <w:rsid w:val="00AD7157"/>
     <w:rsid w:val="00AD72FE"/>
     <w:rsid w:val="00AD7628"/>
     <w:rsid w:val="00AD767A"/>
     <w:rsid w:val="00AD7978"/>
     <w:rsid w:val="00AD7B1D"/>
     <w:rsid w:val="00AE0B2F"/>
     <w:rsid w:val="00AE0E57"/>
     <w:rsid w:val="00AE11D5"/>
     <w:rsid w:val="00AE16FA"/>
     <w:rsid w:val="00AE1E76"/>
@@ -30950,50 +30937,51 @@
     <w:rsid w:val="00C363F1"/>
     <w:rsid w:val="00C364F7"/>
     <w:rsid w:val="00C3663F"/>
     <w:rsid w:val="00C367C8"/>
     <w:rsid w:val="00C36B13"/>
     <w:rsid w:val="00C36CBA"/>
     <w:rsid w:val="00C37466"/>
     <w:rsid w:val="00C37FAB"/>
     <w:rsid w:val="00C40A24"/>
     <w:rsid w:val="00C40B13"/>
     <w:rsid w:val="00C41407"/>
     <w:rsid w:val="00C42992"/>
     <w:rsid w:val="00C42F0B"/>
     <w:rsid w:val="00C42F57"/>
     <w:rsid w:val="00C439EC"/>
     <w:rsid w:val="00C443E8"/>
     <w:rsid w:val="00C44409"/>
     <w:rsid w:val="00C45383"/>
     <w:rsid w:val="00C4540A"/>
     <w:rsid w:val="00C4570A"/>
     <w:rsid w:val="00C45B22"/>
     <w:rsid w:val="00C45F7C"/>
     <w:rsid w:val="00C4606B"/>
     <w:rsid w:val="00C4613D"/>
     <w:rsid w:val="00C465EF"/>
+    <w:rsid w:val="00C46624"/>
     <w:rsid w:val="00C470C6"/>
     <w:rsid w:val="00C47360"/>
     <w:rsid w:val="00C4753F"/>
     <w:rsid w:val="00C475A2"/>
     <w:rsid w:val="00C476B2"/>
     <w:rsid w:val="00C50674"/>
     <w:rsid w:val="00C50EF5"/>
     <w:rsid w:val="00C50EF8"/>
     <w:rsid w:val="00C518A7"/>
     <w:rsid w:val="00C51DD5"/>
     <w:rsid w:val="00C52012"/>
     <w:rsid w:val="00C52278"/>
     <w:rsid w:val="00C528D4"/>
     <w:rsid w:val="00C52BB7"/>
     <w:rsid w:val="00C52D9C"/>
     <w:rsid w:val="00C52F46"/>
     <w:rsid w:val="00C53421"/>
     <w:rsid w:val="00C53434"/>
     <w:rsid w:val="00C53B41"/>
     <w:rsid w:val="00C53E44"/>
     <w:rsid w:val="00C53ED6"/>
     <w:rsid w:val="00C543B4"/>
     <w:rsid w:val="00C549AA"/>
     <w:rsid w:val="00C54AC1"/>
     <w:rsid w:val="00C55A6A"/>
@@ -31617,50 +31605,51 @@
     <w:rsid w:val="00DB675A"/>
     <w:rsid w:val="00DB6ADA"/>
     <w:rsid w:val="00DB6FFE"/>
     <w:rsid w:val="00DB7148"/>
     <w:rsid w:val="00DC0171"/>
     <w:rsid w:val="00DC04FE"/>
     <w:rsid w:val="00DC051F"/>
     <w:rsid w:val="00DC064A"/>
     <w:rsid w:val="00DC0D1E"/>
     <w:rsid w:val="00DC156A"/>
     <w:rsid w:val="00DC1782"/>
     <w:rsid w:val="00DC1C76"/>
     <w:rsid w:val="00DC2647"/>
     <w:rsid w:val="00DC29E1"/>
     <w:rsid w:val="00DC2A68"/>
     <w:rsid w:val="00DC2B7E"/>
     <w:rsid w:val="00DC2CD0"/>
     <w:rsid w:val="00DC3319"/>
     <w:rsid w:val="00DC33E1"/>
     <w:rsid w:val="00DC349C"/>
     <w:rsid w:val="00DC34A5"/>
     <w:rsid w:val="00DC35F5"/>
     <w:rsid w:val="00DC377E"/>
     <w:rsid w:val="00DC3899"/>
     <w:rsid w:val="00DC3D85"/>
+    <w:rsid w:val="00DC3EDE"/>
     <w:rsid w:val="00DC4074"/>
     <w:rsid w:val="00DC437D"/>
     <w:rsid w:val="00DC4BAB"/>
     <w:rsid w:val="00DC4DC8"/>
     <w:rsid w:val="00DC4F64"/>
     <w:rsid w:val="00DC4FA2"/>
     <w:rsid w:val="00DC5374"/>
     <w:rsid w:val="00DC547E"/>
     <w:rsid w:val="00DC58AA"/>
     <w:rsid w:val="00DC58F4"/>
     <w:rsid w:val="00DC59E9"/>
     <w:rsid w:val="00DC65D3"/>
     <w:rsid w:val="00DC708B"/>
     <w:rsid w:val="00DC7F3C"/>
     <w:rsid w:val="00DD01E0"/>
     <w:rsid w:val="00DD0956"/>
     <w:rsid w:val="00DD0A7C"/>
     <w:rsid w:val="00DD211C"/>
     <w:rsid w:val="00DD225C"/>
     <w:rsid w:val="00DD2EA6"/>
     <w:rsid w:val="00DD3228"/>
     <w:rsid w:val="00DD323B"/>
     <w:rsid w:val="00DD36E2"/>
     <w:rsid w:val="00DD4397"/>
     <w:rsid w:val="00DD459A"/>
@@ -31793,50 +31782,51 @@
     <w:rsid w:val="00E259A1"/>
     <w:rsid w:val="00E259C9"/>
     <w:rsid w:val="00E25C02"/>
     <w:rsid w:val="00E25C81"/>
     <w:rsid w:val="00E25C85"/>
     <w:rsid w:val="00E25C8B"/>
     <w:rsid w:val="00E2610C"/>
     <w:rsid w:val="00E26195"/>
     <w:rsid w:val="00E264C3"/>
     <w:rsid w:val="00E26520"/>
     <w:rsid w:val="00E267E1"/>
     <w:rsid w:val="00E26ACB"/>
     <w:rsid w:val="00E27552"/>
     <w:rsid w:val="00E2764E"/>
     <w:rsid w:val="00E27BCC"/>
     <w:rsid w:val="00E30503"/>
     <w:rsid w:val="00E30861"/>
     <w:rsid w:val="00E31107"/>
     <w:rsid w:val="00E311DB"/>
     <w:rsid w:val="00E31215"/>
     <w:rsid w:val="00E3122A"/>
     <w:rsid w:val="00E3194A"/>
     <w:rsid w:val="00E31B7B"/>
     <w:rsid w:val="00E31C1C"/>
     <w:rsid w:val="00E32297"/>
+    <w:rsid w:val="00E32363"/>
     <w:rsid w:val="00E32455"/>
     <w:rsid w:val="00E325E3"/>
     <w:rsid w:val="00E328C0"/>
     <w:rsid w:val="00E32A3D"/>
     <w:rsid w:val="00E32BB6"/>
     <w:rsid w:val="00E33B78"/>
     <w:rsid w:val="00E33BCF"/>
     <w:rsid w:val="00E33D94"/>
     <w:rsid w:val="00E342B4"/>
     <w:rsid w:val="00E34A8F"/>
     <w:rsid w:val="00E34C35"/>
     <w:rsid w:val="00E35101"/>
     <w:rsid w:val="00E35125"/>
     <w:rsid w:val="00E3531B"/>
     <w:rsid w:val="00E353A7"/>
     <w:rsid w:val="00E353E5"/>
     <w:rsid w:val="00E3572B"/>
     <w:rsid w:val="00E36B08"/>
     <w:rsid w:val="00E37127"/>
     <w:rsid w:val="00E37515"/>
     <w:rsid w:val="00E3751C"/>
     <w:rsid w:val="00E37BB3"/>
     <w:rsid w:val="00E38043"/>
     <w:rsid w:val="00E400DD"/>
     <w:rsid w:val="00E40151"/>
@@ -43146,50 +43136,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009261BB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko1Char">
     <w:name w:val="Otsikko 1 Char"/>
@@ -46199,51 +46190,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1917864048">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/perehdytys.aspx?csf=1&amp;web=1&amp;e=wgajDy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arkkitehtuuri@sata.fi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata-whistleblow.granitegrc.com/?sid=h4664ofa94du3qm2c5cqnf6u4q" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_2342024/Ensihoitopalvelun_palvelutasopaatos_vuod(2203)" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/729/approved/with_frames" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4706/approved/file" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/7943/approved/file" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1862024/Henkilostokertomus_2023(2928)" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirsi.luojukoski@sata.fi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_2342024/Ensihoitopalvelun_palvelutasopaatos_vuod(2203)" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8033/approved/with_frames" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/lastensuojeluilmoitus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1037/approved/with_frames" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6080/approved/with_frames" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2017/20170585" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2237" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tanja.reunanen@sata.fi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/tapahtuma/kevan-tietoisku-kevan-pulssi--palvelu-osaksi-tyokykyjohtamista/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1404/approved/with_frames" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2833&amp;with_frames=" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Rekisteritietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10755" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/ilmoitus-sosiaalihuollon-tarpeesta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8916/approved/with_frames" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digifinland.fi/toimintamme/hoidonperusteet-fi/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8304/approved/with_frames" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=349&amp;with_frames=" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/8745/approved/file" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:henriikka.jarvinen@sata.fi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaypahoito.fi/pgr00017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1400/approved/with_frames" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2020&amp;with_frames=" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7882/approved/with_frames" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2025/04/Rekisteritietojen-korjauspyynto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:b:/r/sites/Aineistotjaohjeet/Jaetut%20asiakirjat/Virka-apupyynt%C3%B6%20poliisille.pdf?csf=1&amp;web=1&amp;e=VRYqsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10760" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.terveyskirjasto.fi/ltt04184/isbar-raportointimenetelma?q=isbar-raportointimenetelm%C3%A4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1816&amp;with_frames=" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:piia.pihlajamaki@sata.fi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/Home.aspx?csf=1&amp;web=1&amp;e=nvs1xL" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katriina.peltomaa@sata.fi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1866&amp;with_frames=" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Lokitietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:b:/r/sites/Aineistotjaohjeet/Jaetut%20asiakirjat/Virka-apupyynt%C3%B6-poliisille-ohjeet.pdf?csf=1&amp;web=1&amp;e=DhzRk8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/documents/155392151/190500116/Audit_C_lomake+korjaus_13.6.23.pdf/d7910d87-4238-78e2-1a97-807481270fc4/Audit_C_lomake+korjaus_13.6.23.pdf?t=1686664001061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.granitegrc.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7266/approved/with_frames" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/2871/approved/with_frames" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/palveluntuottajalle/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/display/JULRAEN?preview=/122831609/137871287/Kirjaamisopas_Ensihoito_v1.2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/714/approved/with_frames" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vesa.lund@sata.fi" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/perehdytys.aspx?csf=1&amp;web=1&amp;e=wgajDy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arkkitehtuuri@sata.fi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/ilmoitus-sosiaalihuollon-tarpeesta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_2342024/Ensihoitopalvelun_palvelutasopaatos_vuod(2203)" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/729/approved/with_frames" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10755" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4706/approved/file" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/7943/approved/file" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1862024/Henkilostokertomus_2023(2928)" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirsi.luojukoski@sata.fi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_2342024/Ensihoitopalvelun_palvelutasopaatos_vuod(2203)" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8033/approved/with_frames" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:b:/r/sites/Aineistotjaohjeet/Jaetut%20asiakirjat/Virka-apupyynt%C3%B6%20poliisille.pdf?csf=1&amp;web=1&amp;e=VRYqsx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6080/approved/with_frames" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2017/20170585" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10760" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2237" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:waltteri.siirala@sata.fi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1404/approved/with_frames" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2833&amp;with_frames=" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Rekisteritietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/palveluntuottajalle/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:b:/r/sites/Aineistotjaohjeet/Jaetut%20asiakirjat/Virka-apupyynt%C3%B6-poliisille-ohjeet.pdf?csf=1&amp;web=1&amp;e=DhzRk8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8916/approved/with_frames" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digifinland.fi/toimintamme/hoidonperusteet-fi/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8304/approved/with_frames" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=349&amp;with_frames=" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/8745/approved/file" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:henriikka.jarvinen@sata.fi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaypahoito.fi/pgr00017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1400/approved/with_frames" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2020&amp;with_frames=" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7882/approved/with_frames" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2025/04/Rekisteritietojen-korjauspyynto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata-whistleblow.granitegrc.com/?sid=h4664ofa94du3qm2c5cqnf6u4q" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.terveyskirjasto.fi/ltt04184/isbar-raportointimenetelma?q=isbar-raportointimenetelm%C3%A4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1816&amp;with_frames=" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:piia.pihlajamaki@sata.fi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/Home.aspx?csf=1&amp;web=1&amp;e=nvs1xL" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katriina.peltomaa@sata.fi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1866&amp;with_frames=" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Lokitietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1037/approved/with_frames" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/documents/155392151/190500116/Audit_C_lomake+korjaus_13.6.23.pdf/d7910d87-4238-78e2-1a97-807481270fc4/Audit_C_lomake+korjaus_13.6.23.pdf?t=1686664001061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.granitegrc.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7266/approved/with_frames" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/2871/approved/with_frames" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/lastensuojeluilmoitus" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/display/JULRAEN?preview=/122831609/137871287/Kirjaamisopas_Ensihoito_v1.2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/714/approved/with_frames" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vesa.lund@sata.fi" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{F26F55C2-FF48-4620-B4B8-22BF18CC8460}">
     <t:Anchor>
       <t:Comment id="1775087165"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{81D4E0F4-AB64-49A6-9DD1-C82BEA9B823B}" time="2023-10-06T07:52:29.435Z">
         <t:Attribution userId="S::anne.siivonen@sata.fi::bd5eb5aa-b9ef-4737-a711-6dc89518ee5a" userProvider="AD" userName="Anne Siivonen"/>
         <t:Anchor>
           <t:Comment id="1775087165"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{E70F41B3-0564-4965-8F4E-7814589CC15E}" time="2023-10-06T07:52:29.435Z">
@@ -46796,109 +46787,102 @@
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{262CB62E-91E1-4EC6-8BDC-7CD6B581E065}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4b72c16-a40d-4e17-907a-3974571add12"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BEC4CDA-D0D3-4D63-836E-221959702B0B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="f4b72c16-a40d-4e17-907a-3974571add12"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CEAF940-6A69-4F34-AA3F-D7483B75489D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66296FAC-997D-41D3-87E5-1CD48278E2B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>44</Pages>
-  <Words>11053</Words>
-  <Characters>89530</Characters>
+  <Words>11015</Words>
+  <Characters>89227</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>746</Lines>
+  <Lines>743</Lines>
   <Paragraphs>200</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SOSIAALIPALVELUJEN OMAVALVONTASUUNNITELMA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>100383</CharactersWithSpaces>
+  <CharactersWithSpaces>100042</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SOSIAALIPALVELUJEN OMAVALVONTASUUNNITELMA</dc:title>
   <dc:subject/>
   <dc:creator>Tuomainen Pauliina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CE3374D7989AC84DB24BBC3EB642A6A7</vt:lpwstr>