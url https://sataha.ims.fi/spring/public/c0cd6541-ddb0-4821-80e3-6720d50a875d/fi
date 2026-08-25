--- v0 (2026-05-11)
+++ v1 (2026-08-25)
@@ -1,204 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6EC2AB85" w14:textId="79917F53" w:rsidR="00D23AA9" w:rsidRDefault="00D23AA9" w:rsidP="0074386B">
+    <w:p w14:paraId="4BA79D8F" w14:textId="77777777" w:rsidR="00D23AA9" w:rsidRDefault="00D23AA9" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1051035649"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="483CDE82" w14:textId="330F587E" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="785462EC" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6230FD76" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="5863DEC2" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0C7888B6" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="0A65AF64" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="072176BA" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="7A064CEA" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="29D4716C" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="5EC1B90C" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="56100A62" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="48E4EDEE" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="406B3CC0" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="1188A4DF" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6D0661D9" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="4229B795" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="28E4A257" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="5574AE49" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6634BBA5" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="784F1A95" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="100F9331" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="0DBBADD5" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="408E8802" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="740886D6" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="370479F6" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="0629C45E" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="41C7A5EA" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="0B5F111C" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRPr="0011308B" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+          <w:pPr>
+            <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:rPr>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="5920132C" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="2334C9CB" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="3E8C5B12" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="3B2E24AC" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
-[...19 lines deleted...]
-        <w:p w14:paraId="24FABC52" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="298EA472" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00890876">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="2B579A"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               <w:lang w:eastAsia="fi-FI"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7865A1FC" wp14:editId="20B890B2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2863D5A8" wp14:editId="23FCDB36">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-765810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7702550" cy="5600700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Kuva 5">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="Kuva 5">
@@ -229,2625 +212,3262 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r w:rsidRPr="00890876">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>Omavalvontasuunnitelma</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3C82601C" w14:textId="00B61483" w:rsidR="00B32CDF" w:rsidRDefault="001D00AE" w:rsidP="0074386B">
+        <w:p w14:paraId="60477A43" w14:textId="77777777" w:rsidR="00B32CDF" w:rsidRDefault="00F71CC1" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
-            <w:t>Toimialue</w:t>
+            <w:t>Lasten, nuorten ja perheiden palveluiden toimialue</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="63AE97EC" w14:textId="30A4C766" w:rsidR="001F3491" w:rsidRPr="00E57F28" w:rsidRDefault="004B109E" w:rsidP="0074386B">
+        <w:p w14:paraId="312A35CE" w14:textId="77777777" w:rsidR="001F3491" w:rsidRDefault="00F71CC1" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E57F28">
+          <w:r>
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
-            <w:t>V</w:t>
+            <w:t>Erityispalvelut</w:t>
           </w:r>
-          <w:r w:rsidR="00B50BC6" w:rsidRPr="00E57F28">
+        </w:p>
+        <w:p w14:paraId="6AA07F87" w14:textId="67C50FAD" w:rsidR="00741C0B" w:rsidRPr="00E57F28" w:rsidRDefault="00741C0B" w:rsidP="0074386B">
+          <w:pPr>
+            <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
-            <w:t>astuualue</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="00B45D92" w:rsidRPr="00E57F28">
+          </w:pPr>
+          <w:r>
             <w:rPr>
               <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t>2026</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="45688A94" w14:textId="328E892F" w:rsidR="00794DB2" w:rsidRDefault="00112B3E" w:rsidP="0074386B">
+        <w:p w14:paraId="3B5EF508" w14:textId="77777777" w:rsidR="001F28BC" w:rsidRDefault="001F28BC">
+          <w:pPr>
+            <w:rPr>
+              <w:color w:val="2B579A"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="2B579A"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            </w:rPr>
+            <w:br w:type="page"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="44EAFB8A" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00000000" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="0" w:name="_Toc51054846" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1004816041"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="652F5EB6" w14:textId="6C700B2D" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="350A6141" w14:textId="22D2598C" w:rsidR="00392635" w:rsidRDefault="2562DF4E">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004E0003">
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc981013001">
-            <w:r w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942543" w:history="1">
+            <w:r w:rsidR="00392635" w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>1. Palveluntuottajaa, palveluyksikköä ja toimintaa koskevat tiedot</w:t>
             </w:r>
-            <w:r w:rsidR="004E0003">
+            <w:r w:rsidR="00392635">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004E0003">
+            <w:r w:rsidR="00392635">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004E0003">
-              <w:instrText>PAGEREF _Toc981013001 \h</w:instrText>
+            <w:r w:rsidR="00392635">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942543 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004E0003">
+            <w:r w:rsidR="00392635">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00392635">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="2562DF4E">
+            <w:r w:rsidR="00392635">
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="004E0003">
+            <w:r w:rsidR="00392635">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65515278" w14:textId="15128D65" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="6A41D19A" w14:textId="05818CCF" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc351884339">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942544" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>1.1 Palveluntuottajan perustiedot</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc351884339 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942544 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7BD5A413" w14:textId="260ECB57" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="7A12FCB9" w14:textId="5FF31EF8" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1134391233">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942545" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t>Kirjoitetaan itse kirjoitettu teksti eri värillä</w:t>
+              <w:t>1.2 Vastuualueen perustiedot</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc1134391233 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942545 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E046EFA" w14:textId="3E786FFE" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="4576481B" w14:textId="21685E5F" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1770049945">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="674398FF">
+          <w:hyperlink w:anchor="_Toc223942546" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">1.2 Vastuualueen perustiedot </w:t>
+              <w:t>1.3 Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
             </w:r>
-            <w:r w:rsidR="2562DF4E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="2562DF4E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E">
-              <w:instrText>PAGEREF _Toc1770049945 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942546 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="2562DF4E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="674398FF">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="2562DF4E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B225340" w14:textId="553A7587" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="65B91A3C" w14:textId="629025BF" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
-            <w:pStyle w:val="Sisluet2"/>
+            <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
-              <w:tab w:val="clear" w:pos="9628"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc2089090902">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942547" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
-              <w:t>1.3 Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
+              <w:t>2 Asiakas- ja potilasturvallisuus</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc2089090902 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942547 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0EE07D58" w14:textId="3A8869A8" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="09305541" w14:textId="0D242785" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
-            <w:pStyle w:val="Sisluet1"/>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc990533966">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942548" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t>2 Asiakas- ja potilasturvallisuus</w:t>
+              <w:t>2.1 Palveluiden laadulliset edellytykset</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc990533966 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942548 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="55354A32" w14:textId="281C647B" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="1E434FD8" w14:textId="676FEC8E" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1817097877">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942549" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">2.1 Palveluiden laadulliset edellytykset </w:t>
+              <w:t>2.2 Vastuu palvelujen laadusta</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc1817097877 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942549 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="786C46F6" w14:textId="7AA068ED" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="175AD1E9" w14:textId="789E758D" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc546340338">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942550" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">2.2 Vastuu palvelujen laadusta </w:t>
+              <w:t>2.3 Asiakkaan ja potilaan asema ja oikeudet</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc546340338 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942550 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CEB53A9" w14:textId="216C5EE9" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="12339337" w14:textId="0475F2DD" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc607768889">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942551" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t>2.3 Asiakkaan ja potilaan asema ja oikeudet</w:t>
+              <w:t>2.4 Muistutusten käsittely</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc607768889 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942551 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AF563D2" w14:textId="1D918789" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="5FA367F7" w14:textId="6AE8F033" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1680866440">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942552" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t>2.4 Muistutusten käsittely</w:t>
+              <w:t>2.5 Henkilöstö</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc1680866440 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942552 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="530338A5" w14:textId="05A2470A" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="1AD85768" w14:textId="77CACD14" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc822721925">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942553" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">2.5 Henkilöstö </w:t>
+              <w:t>2.6 Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc822721925 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942553 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3DA0E51D" w14:textId="74E94790" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="789E011A" w14:textId="0B8A37B1" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc603899099">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942554" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">2.6 Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta </w:t>
+              <w:t>2.7 Monialainen yhteistyö ja palvelun koordinointi</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc603899099 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942554 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="608254D6" w14:textId="045102B2" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="609D37DB" w14:textId="6C543B3B" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1197984020">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942555" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">2.7 Monialainen yhteistyö ja palvelun koordinointi </w:t>
+              <w:t>2.8 Toimitilat ja välineet mukaan lukien toimintaympäristö</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc1197984020 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942555 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02FD84A4" w14:textId="5D0E45CA" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="0A74BEAE" w14:textId="72A70D46" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1310081023">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942556" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t>2.8 Toimitilat ja välineet mukaan lukien toimintaympäristö</w:t>
+              <w:t>2.9 Lääkinnälliset laitteet, tietojärjestelmät ja teknologian käyttö</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc1310081023 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942556 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>27</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52D63476" w14:textId="096992E6" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="3BC3BED3" w14:textId="7809E41E" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc789991708">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942557" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">2.9 Lääkinnälliset laitteet, tietojärjestelmät ja teknologian käyttö </w:t>
+              <w:t>2.10 Lääkehoitosuunnitelma</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc789991708 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942557 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>32</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7EA76523" w14:textId="31BA80AF" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="5F7C8588" w14:textId="3243FF6F" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1983532646">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942558" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.10 Lääkehoitosuunnitelma </w:t>
+              <w:t>2.11 Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc1983532646 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942558 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>32</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76DFF17D" w14:textId="1D7ABA4D" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="471BAD4A" w14:textId="3CEC2D11" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc659795618">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942559" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
-              <w:t>2.11 Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
+              <w:t>2.12 Säännöllisesti kerättävän ja muun palautteen huomioiminen</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc659795618 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942559 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>27</w:t>
+              <w:t>36</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08403955" w14:textId="327D8C01" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="0BD3C588" w14:textId="7B753086" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
-            <w:pStyle w:val="Sisluet2"/>
+            <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
-              <w:tab w:val="clear" w:pos="9628"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1256829458">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942560" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">2.12 Säännöllisesti kerättävän ja muun palautteen huomioiminen </w:t>
+              <w:t>3 Omavalvonnan riskienhallinta</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc1256829458 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942560 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>31</w:t>
+              <w:t>39</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="22E41B2B" w14:textId="381C992F" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="564D971F" w14:textId="2019C0D2" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
-            <w:pStyle w:val="Sisluet1"/>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc140923025">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942561" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t>3 Omavalvonnan riskienhallinta</w:t>
+              <w:t>3.1 Vastuualueen riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc140923025 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942561 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>32</w:t>
+              <w:t>39</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="23F2F752" w14:textId="65BD8FCD" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="79AB5A3F" w14:textId="00E5A07D" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1701897486">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942562" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">3.1 Vastuualueen riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen </w:t>
+              <w:t>3.2. Riskienhallinnan keinot ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc1701897486 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942562 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>46</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B06CF32" w14:textId="011B2D5C" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="3DB228DC" w14:textId="3C863E8F" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc648697808">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942563" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t>3.2. Riskienhallinnan keinot ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
+              <w:t>3.3 Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc648697808 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942563 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>37</w:t>
+              <w:t>49</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F4772CE" w14:textId="005E8477" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="76D65111" w14:textId="70625180" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc232703936">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942564" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">3.3 Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen </w:t>
+              <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc232703936 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942564 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>40</w:t>
+              <w:t>52</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="430C00CF" w14:textId="07EEE0C1" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="16F0EE84" w14:textId="7F0FB5AF" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc756343512">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942565" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">3.4 Ostopalvelut ja alihankinta </w:t>
+              <w:t>3.5 Valmius- ja jatkuvuudenhallinta</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc756343512 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942565 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>41</w:t>
+              <w:t>53</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E87D2FA" w14:textId="19224240" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="33FB02D0" w14:textId="2F7DB125" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
-            <w:pStyle w:val="Sisluet2"/>
+            <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
-              <w:tab w:val="clear" w:pos="9628"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1643437824">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942566" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">3.5 Valmius- ja jatkuvuudenhallinta </w:t>
+              <w:t>4 Omavalvontasuunnitelman toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc1643437824 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942566 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>42</w:t>
+              <w:t>53</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7BB5891F" w14:textId="43C7F252" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="3FA7BCA1" w14:textId="4EFEF2E4" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
-            <w:pStyle w:val="Sisluet1"/>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1063350542">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942567" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t>4 Omavalvontasuunnitelman toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
+              <w:t>4.1 Toimeenpano</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc1063350542 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942567 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>43</w:t>
+              <w:t>53</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E5A7553" w14:textId="1CFB299B" w:rsidR="00DB2FDE" w:rsidRPr="00DB2FDE" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="20FC48E1" w14:textId="41BA5287" w:rsidR="00392635" w:rsidRDefault="00392635">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlinkki"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc774154423">
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+          <w:hyperlink w:anchor="_Toc223942568" w:history="1">
+            <w:r w:rsidRPr="009E3386">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">4.1 Toimeenpano </w:t>
+              <w:t>4.2 Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
-              <w:instrText>PAGEREF _Toc774154423 \h</w:instrText>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223942568 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+                <w:webHidden/>
               </w:rPr>
-              <w:t>43</w:t>
+              <w:t>53</w:t>
             </w:r>
-            <w:r w:rsidR="007C2E9E">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E563B58" w14:textId="5EDC8C1D" w:rsidR="2562DF4E" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="59E233AD" w14:textId="098491CB" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9628"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlinkki"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1688693679">
-[...28 lines deleted...]
-          <w:r w:rsidR="2562DF4E">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="020FE4C9" w14:textId="6F53F626" w:rsidR="00AF5838" w:rsidRPr="00AC735C" w:rsidRDefault="00AF5838" w:rsidP="2562DF4E">
+    <w:p w14:paraId="55E54D76" w14:textId="77777777" w:rsidR="00AF5838" w:rsidRPr="00AC735C" w:rsidRDefault="00AF5838" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Sisluet2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9628"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EB96981" w14:textId="5D359CB0" w:rsidR="000D3BE5" w:rsidRDefault="000D3BE5" w:rsidP="63E19E6A">
+    <w:p w14:paraId="58D98AFF" w14:textId="77777777" w:rsidR="000D3BE5" w:rsidRDefault="000D3BE5" w:rsidP="63E19E6A">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc981013001"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc145511875"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc45556421"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc664223350"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc145511875"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc223942543"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="49DA234C">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t>alveluntuottajaa</w:t>
       </w:r>
       <w:r w:rsidR="002631D6">
         <w:t>, palveluyksikköä ja toimintaa</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t xml:space="preserve"> koskevat tiedot</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="729C1BD1">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="2CB63E64" w14:textId="77777777" w:rsidR="63E19E6A" w:rsidRDefault="63E19E6A" w:rsidP="63E19E6A"/>
+    <w:p w14:paraId="66844F6D" w14:textId="77777777" w:rsidR="163BE9DD" w:rsidRDefault="763291F6" w:rsidP="74833A01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialue </w:t>
       </w:r>
-      <w:r w:rsidR="00694BD6">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="00694BD6" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eli Sata-alue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">on yksi 21 hyvinvointialueesta. </w:t>
       </w:r>
-      <w:r w:rsidR="7C2C9370" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="7C2C9370" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Alueeseen kuuluvat Satakunnan kunnat. </w:t>
       </w:r>
       <w:r w:rsidR="163BE9DD">
         <w:t>Hyvinvointialue järjestää julkiset sosiaali- ja terveydenhuollon sekä pelastustoimen palvelut Satakunnan alueella</w:t>
       </w:r>
       <w:r w:rsidR="2777F911">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="163BE9DD" w:rsidRPr="51E7850C">
-[...11 lines deleted...]
-      <w:r w:rsidR="4478E83A" w:rsidRPr="24DDD903">
+      <w:r w:rsidR="163BE9DD" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noin 21</w:t>
+      </w:r>
+      <w:r w:rsidR="4478E83A" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="163BE9DD" w:rsidRPr="24DDD903">
+      <w:r w:rsidR="163BE9DD" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t> 000 asukkaalle</w:t>
       </w:r>
-      <w:r w:rsidR="070C300A" w:rsidRPr="24DDD903">
-[...5 lines deleted...]
-      <w:r w:rsidR="070C300A" w:rsidRPr="51E7850C">
+      <w:r w:rsidR="070C300A" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="163BE9DD" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hyvinvointialueella toimii noin </w:t>
+      </w:r>
+      <w:r w:rsidR="064CBABC" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="163BE9DD" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t> 000 työntekijä</w:t>
+      </w:r>
+      <w:r w:rsidR="3E459DC3" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>ä.</w:t>
+      </w:r>
+      <w:r w:rsidR="265E18B3" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="163BE9DD" w:rsidRPr="51E7850C">
-[...38 lines deleted...]
-      <w:r w:rsidR="265E18B3" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="00D6183F" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitel</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4FAB" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mat </w:t>
+      </w:r>
+      <w:r w:rsidR="0055700D" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>laaditaan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46E01" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palveluyksikkötasolla</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0C3C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sata-alue on määritellyt </w:t>
+      </w:r>
+      <w:r w:rsidR="008F7943" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>palveluyk</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A34" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>sikö</w:t>
+      </w:r>
+      <w:r w:rsidR="00715C5B" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A34" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>ksi vastuualueet</w:t>
+      </w:r>
+      <w:r w:rsidR="00111B4C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pois lukien </w:t>
+      </w:r>
+      <w:r w:rsidR="00534431" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>suun</w:t>
+      </w:r>
+      <w:r w:rsidR="18C98291" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D6183F" w:rsidRPr="0019524B">
-[...71 lines deleted...]
-      <w:r w:rsidR="00534431" w:rsidRPr="0019524B">
+      <w:r w:rsidR="00534431" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">terveydenhuolto ja </w:t>
       </w:r>
-      <w:r w:rsidR="00BC7540" w:rsidRPr="0019524B">
+      <w:r w:rsidR="00BC7540" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>perustason</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7540" w:rsidRPr="0019524B">
+      <w:r w:rsidR="00BC7540" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2A0AFDAC" w:rsidRPr="0019524B">
+      <w:r w:rsidR="2A0AFDAC" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>hoito-osastot</w:t>
       </w:r>
-      <w:r w:rsidR="00AF3698" w:rsidRPr="0019524B">
+      <w:r w:rsidR="00AF3698" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, joista </w:t>
       </w:r>
-      <w:r w:rsidR="0055700D" w:rsidRPr="0019524B">
+      <w:r w:rsidR="0055700D" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>vastuualueiden lisäksi laaditaan omavalvontasuunnitelmat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1606528D" w14:textId="77777777" w:rsidR="001F5DB7" w:rsidRDefault="001F5DB7" w:rsidP="0074386B">
+    <w:p w14:paraId="7CE80546" w14:textId="77777777" w:rsidR="001F5DB7" w:rsidRDefault="001F5DB7" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4880C345" w14:textId="0D9E894F" w:rsidR="00C34F86" w:rsidRPr="00C34F86" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
+    <w:p w14:paraId="6C1F5838" w14:textId="77777777" w:rsidR="00C34F86" w:rsidRPr="00C34F86" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc351884339"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc223942544"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>1.1 Palveluntuottajan perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="5CC08FBD" w14:textId="30D4639F" w:rsidR="00055512" w:rsidRDefault="009B53A2" w:rsidP="0074386B">
+    <w:p w14:paraId="09885E0C" w14:textId="77777777" w:rsidR="00055512" w:rsidRDefault="009B53A2" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc45556422"/>
       <w:bookmarkStart w:id="7" w:name="_Toc1267008580"/>
       <w:bookmarkStart w:id="8" w:name="_Toc145511876"/>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DE6CB7" w:rsidRPr="7DD0F5B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palveluntuottaja</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="4354A2AC" w:rsidRPr="7DD0F5B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="3D9F1F29">
         <w:t>Satakunnan hyvinvointialue</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidR="00D72D95">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00FE1005">
         <w:t>Y-tunnus</w:t>
       </w:r>
       <w:r w:rsidR="00EE648E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="23FD21F9">
         <w:t>3221304–3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242F1B6E" w14:textId="14272AF4" w:rsidR="0148ABDB" w:rsidRPr="00C34F86" w:rsidRDefault="009B53A2" w:rsidP="0074386B">
+    <w:p w14:paraId="4F8CB605" w14:textId="77777777" w:rsidR="0148ABDB" w:rsidRPr="00C34F86" w:rsidRDefault="009B53A2" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00EE01F4" w:rsidRPr="7DF29A2D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Postitusosoite</w:t>
       </w:r>
       <w:r w:rsidR="00EE01F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DB0466">
         <w:t xml:space="preserve">Sairaalantie 3 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DB0466">
         <w:t>28500 PORI</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="4842DC1D">
         <w:t>Vaihteen puhelinnumero 0100 2244</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AAC7A3" w14:textId="6F9F6258" w:rsidR="71D9F48E" w:rsidRDefault="00112B3E" w:rsidP="00745E91">
+    <w:p w14:paraId="642FB87A" w14:textId="77777777" w:rsidR="71D9F48E" w:rsidRDefault="00A80E04" w:rsidP="00745E91">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidR="00A80E04" w:rsidRPr="674398FF">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="674398FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Johdon yhteystiedot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="429D7E7D" w14:textId="77777777" w:rsidR="00E0719A" w:rsidRDefault="00E0719A" w:rsidP="00745E91">
+    <w:p w14:paraId="15C51849" w14:textId="77777777" w:rsidR="00E0719A" w:rsidRDefault="00E0719A" w:rsidP="00745E91">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A5A4357" w14:textId="77777777" w:rsidR="00E0719A" w:rsidRDefault="00E0719A" w:rsidP="00745E91">
+    <w:p w14:paraId="45415494" w14:textId="77777777" w:rsidR="00E0719A" w:rsidRDefault="00E0719A" w:rsidP="00745E91">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1C4CF8" w14:textId="77777777" w:rsidR="00E0719A" w:rsidRDefault="00E0719A" w:rsidP="00745E91">
+    <w:p w14:paraId="7656841C" w14:textId="77777777" w:rsidR="00E0719A" w:rsidRDefault="00E0719A" w:rsidP="00745E91">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C0AE0A6" w14:textId="24A7F5B5" w:rsidR="009B53A2" w:rsidRDefault="00890206" w:rsidP="2562DF4E">
+    <w:p w14:paraId="701717E9" w14:textId="77777777" w:rsidR="009B53A2" w:rsidRDefault="00890206" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc1770049945"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc223942545"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:r w:rsidR="006E10E9">
         <w:t>Vastuualueen</w:t>
       </w:r>
       <w:r w:rsidR="2D9BD40D">
         <w:t xml:space="preserve"> perustiedot</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="44AACCA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5A6B2388" w14:textId="0E117B29" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+    </w:p>
+    <w:p w14:paraId="40FD3BA8" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4315"/>
         <w:gridCol w:w="4839"/>
       </w:tblGrid>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="79E68393" w14:textId="77777777" w:rsidTr="2562DF4E">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="13AE89E1" w14:textId="77777777" w:rsidTr="2562DF4E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2ED4B889" w14:textId="150523A2" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="4DE6792B" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuualue/yksikkö</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70F14BFF" w14:textId="7B490B36" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="1DC337FF" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63AC16F7" w14:textId="7723F1F4" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="6547EF27" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yhteystiedot</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="79C957C5" w14:textId="77777777" w:rsidTr="2562DF4E">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="0AED8CC7" w14:textId="77777777" w:rsidTr="2562DF4E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FDE91D8" w14:textId="258E8F56" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="29EC46FE" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuualue Erityispalveluiden vastuualue</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3761794C" w14:textId="354F8A15" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="686C5856" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6348B32C" w14:textId="2C531FAC" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="1F85C1D2" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuualuejohtaja Mari Levonen</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15">
+            <w:hyperlink r:id="rId14">
               <w:r w:rsidRPr="2562DF4E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:color w:val="467886"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>mari.levonen@sata.fi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5469713B" w14:textId="57F2765A" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="69696250" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="2BE29858" w14:textId="77777777" w:rsidTr="2562DF4E">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="6EB3618D" w14:textId="77777777" w:rsidTr="2562DF4E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="575C56CB" w14:textId="0339D3B2" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="563E6F7B" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuuyksikkö Avohuolto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FE2394C" w14:textId="62104363" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="34479C93" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Vastuuyksikön päällikkö Leila Linnainmaa </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16">
+            <w:hyperlink r:id="rId15">
               <w:r w:rsidRPr="2562DF4E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:color w:val="467886"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>leila.linnainmaa@sata.fi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="75D399E6" w14:textId="20883DBF" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="3A4E738B" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="48A47135" w14:textId="77777777" w:rsidTr="2562DF4E">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="0588C89F" w14:textId="77777777" w:rsidTr="2562DF4E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53C113CC" w14:textId="5BC7EDDA" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="72B2580E" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuuyksikkö Sijaishuolto, jälkihuolto ja laitostoiminta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00102407" w14:textId="3B07B62D" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="3EE8F86A" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuuyksikön päällikkö Mira Lahdenranta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38437177" w14:textId="2448040A" w:rsidR="2562DF4E" w:rsidRDefault="00112B3E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="0A8EC092" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17">
-              <w:r w:rsidR="2562DF4E" w:rsidRPr="2562DF4E">
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidRPr="2562DF4E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:color w:val="467886"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>mira.lahdenranta@sata.fi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0971B5C2" w14:textId="6631621A" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="217E4E26" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36F922B5" w14:textId="73A88AD3" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+    <w:p w14:paraId="6B8533CE" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50992F44" w14:textId="56012F60" w:rsidR="003246F2" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
+    <w:p w14:paraId="702160F1" w14:textId="77777777" w:rsidR="003246F2" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc2089090902"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc45556427"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc45556427"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc223942546"/>
       <w:r>
         <w:t xml:space="preserve">1.3 </w:t>
       </w:r>
       <w:r w:rsidR="008D5EE6">
         <w:t>Palvelut</w:t>
       </w:r>
       <w:r w:rsidR="00F5390D">
         <w:t>, toiminta-ajatus ja toimintaperiaatteet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2C57E3D8" w14:textId="0834DCB5" w:rsidR="00C725DC" w:rsidRDefault="009907F4" w:rsidP="00C725DC">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="4B90E82C" w14:textId="77777777" w:rsidR="00C725DC" w:rsidRDefault="009907F4" w:rsidP="00C725DC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009907F4">
         <w:t>Sat</w:t>
       </w:r>
       <w:r w:rsidR="00E936FD">
         <w:t>a-alue</w:t>
       </w:r>
       <w:r w:rsidRPr="009907F4">
         <w:t xml:space="preserve"> järjestää Satakunnan sosiaali-, terveys- ja pelastuspalvelut</w:t>
       </w:r>
       <w:r w:rsidR="008F4FD2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46591">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C725DC">
         <w:t>Toiminta-ajatuksena on</w:t>
       </w:r>
       <w:r w:rsidR="009B6643">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C725DC">
         <w:t xml:space="preserve"> Satavarmaa hyvinvointia, terveyttä ja turvallisuutta lähellä ihmistä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F38D96" w14:textId="4854720C" w:rsidR="00F40F97" w:rsidRDefault="00F40F97" w:rsidP="3AF3D874">
+    <w:p w14:paraId="1127CC1C" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="00F40F97" w:rsidP="3AF3D874">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3AF3D874">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00E936FD" w:rsidRPr="3AF3D874">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="3AF3D874">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:t>alueella on laadittu hyvinvointialuestrategia, jota täydentävät ohjelmat ja suunnitelmat. Hyvinvointialuestrategian lähtökohtana ovat satakuntalaiset asukkaat ja heidän hyvinvointinsa, terveytensä ja turvallisuutensa (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidR="00B55D2E" w:rsidRPr="3AF3D874">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/tietoa-meistä/strategia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="3AF3D874">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="44ABD005" w:rsidRPr="3AF3D874">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469AE7F8" w14:textId="698B4CD2" w:rsidR="00F40F97" w:rsidRDefault="0E41BCF5" w:rsidP="6DB60095">
+    <w:p w14:paraId="3ECE05C5" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="0E41BCF5" w:rsidP="6DB60095">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="44ABD005" w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialueen lastensuojelun arvot ja toimintaperiaatteet ovat: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B0BA4B" w14:textId="01D22909" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="00C027DE" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Palvelemme yhdenvertaisesti </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D29996" w14:textId="74F57319" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="66C62632" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kohtaamme jokaisen asiakkaan tasavertaisesti sukupuoleen, rotuun, taustaan katsomatta ja toimimme ammatillisesti </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462E16E1" w14:textId="63300BC1" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="5AB42EFF" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Systeeminen teoria ja työote ovat koko Satakunnan lastensuojelussa yhteneväisesti käytössä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58970434" w14:textId="36E67361" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="4D7BC1FB" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kohtaamme inhimillisesti      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DEC592D" w14:textId="17AD82D4" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="1FCD8FC1" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="0172CD31">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6DB60095">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Tiedostamme Lapsen oikeudet ja näiden oikeuksien sisällöt vaikuttavat kohtaamisiin. Kokemusasiantuntijoiden osallistaminen ja kuunteleminen varmistaa inhimillisempää työotetta. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C43BBCA" w14:textId="452F5838" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+        <w:t xml:space="preserve">Tiedostamme Lapsen oikeudet ja näiden oikeuksien sisällöt vaikuttavat kohtaamisiin. </w:t>
+      </w:r>
+      <w:r w:rsidR="1E082FD6" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Kokemusosaajien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osallistaminen ja kuunteleminen varmistaa inhimillisempää työotetta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C10A33A" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Lastensuojelulain asiakasmäärien noudattaminen on tärkeää ja mahdollistaa inhimilliset kohtaamiset. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2AD72D" w14:textId="28763491" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="15529FD2" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Toimimme ammatillisesti </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D28CCF4" w14:textId="23E8A837" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="1DC9F429" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Hyvä perehdytys ja täydennyskoulutus takaavat ammatillisen työotteen. Tiedottaminen henkilöstölle laajasti.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2EC00D" w14:textId="0D58B032" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="67A89D90" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Uudistamme vastuullisesti </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B034BBC" w14:textId="101B2A5A" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="4AB180E4" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Perustehtävän kunnioittaminen ja ensisijaistaminen on lähtökohtana. Henkilöstön kuuleminen ja kuunteleminen prosessin eri vaiheissa. Rakenteellinen sosiaalityö osana arjen asiakastyötä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194FF840" w14:textId="3E373EC4" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="16AA9408" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Keskeiset palvelua ohjaavat lait ovat: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2763ADCA" w14:textId="28F75CA4" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="28FDAB48" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Lastensuojelulaki 13.4.2007/417 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8602BD" w14:textId="5041BD69" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="26A0C1B9" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaalihuoltolaki, 30.12.2014/1301 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708C96C1" w14:textId="7351C373" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="0034A483" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Laki sosiaalihuollon asiakkaan asemasta ja oikeuksista, 22.9.2000/812 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555C6B79" w14:textId="79F1F262" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="7E97E1F2" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t>Perhehoitolaki  20.3.2015/263</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B5F1E17" w14:textId="77777777" w:rsidR="0054445A" w:rsidRDefault="0054445A" w:rsidP="00F40F97">
+        <w:t>Perhehoitolaki  20.3.2015</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6DB60095">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>/263</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C3EF23" w14:textId="77777777" w:rsidR="0054445A" w:rsidRDefault="0054445A" w:rsidP="00F40F97">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BDFA174" w14:textId="74EBEA98" w:rsidR="00D50BCB" w:rsidRPr="0004122E" w:rsidRDefault="0004122E" w:rsidP="00F40F97">
+    <w:p w14:paraId="2EB9DB12" w14:textId="77777777" w:rsidR="00D50BCB" w:rsidRPr="0004122E" w:rsidRDefault="0004122E" w:rsidP="00F40F97">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vastuualueen palvelut</w:t>
       </w:r>
       <w:r w:rsidR="0054445A" w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja toimintayksiköt</w:t>
       </w:r>
       <w:r w:rsidR="33B0C7AE" w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDF347F" w14:textId="2D33B2A7" w:rsidR="7A57EA11" w:rsidRPr="00686E22" w:rsidRDefault="16336DFB" w:rsidP="2847EC6F">
+    <w:p w14:paraId="2B1614B6" w14:textId="77777777" w:rsidR="7A57EA11" w:rsidRPr="00686E22" w:rsidRDefault="16336DFB" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686E22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Lastensuojelun </w:t>
       </w:r>
       <w:r w:rsidR="77CB04B2" w:rsidRPr="00686E22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">avohuollon </w:t>
       </w:r>
       <w:r w:rsidRPr="00686E22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">tehtävänä on turvata alaikäiselle lastensuojelun tarpeessa olevalle lapselle hänen yksilöllisiä tarpeitaan vastaavaa korjaavaa tukea ja apua. </w:t>
       </w:r>
       <w:r w:rsidR="54D34549" w:rsidRPr="00686E22">
@@ -3056,1260 +3676,1205 @@
       <w:r w:rsidR="732EFCEC" w:rsidRPr="00686E22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ylipäätään</w:t>
       </w:r>
       <w:r w:rsidR="09296EC7" w:rsidRPr="00686E22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> koulukuntoinen</w:t>
       </w:r>
       <w:r w:rsidR="151D8478" w:rsidRPr="00686E22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00686E22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAC44AE" w14:textId="3ACD0BDF" w:rsidR="7A57EA11" w:rsidRPr="00686E22" w:rsidRDefault="7A57EA11" w:rsidP="3AF3D874">
+    <w:p w14:paraId="0925556C" w14:textId="77777777" w:rsidR="7A57EA11" w:rsidRPr="00686E22" w:rsidRDefault="7A57EA11" w:rsidP="3AF3D874">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686E22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Satakunnan lastensuojelun tehtävänä on toiminnallaan mahdollistaa vaativista olosuhteista tulevien asiakkaidensa</w:t>
       </w:r>
       <w:r w:rsidR="2917AC18" w:rsidRPr="00686E22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> oikeus</w:t>
       </w:r>
       <w:r w:rsidRPr="00686E22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saada hyvä lapsuus ja nuoruus ja päätyä yhteiskunnan täysivaltaisiksi jäseniksi. Lastensuojelussa kehitetään jatkuvasti osaamista, toimitaan osallistavalla ja systeemisellä työotteella.  Lastensuojelun ostopalveluja ovat tehostettu perhetyö, perhetyö, perhekuntoutus, laitospalvelut, tuettu asuminen, tukisuhdetoiminta, kotipalvelu, tuetut ja valvotut tapaamiset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7AED7E" w14:textId="19C4F992" w:rsidR="3AF3D874" w:rsidRDefault="3AF3D874" w:rsidP="3AF3D874">
+    <w:p w14:paraId="784AD8C3" w14:textId="77777777" w:rsidR="3AF3D874" w:rsidRDefault="3AF3D874" w:rsidP="3AF3D874">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3210"/>
         <w:gridCol w:w="3210"/>
         <w:gridCol w:w="3210"/>
       </w:tblGrid>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="329BF58D" w14:textId="77777777" w:rsidTr="67FD098F">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="598C8D68" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C316FDA" w14:textId="31491521" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="6A6AAA72" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuuyksikkö</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EAD18D1" w14:textId="4E4F27A8" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="1919D020" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11C0A6EF" w14:textId="1654CB0C" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="0E522702" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Palvelu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64E1C7C6" w14:textId="1E8907A9" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="00AF20DE" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Toimintayksiköt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="1694D17D" w14:textId="77777777" w:rsidTr="67FD098F">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="158E6A1E" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7844FC05" w14:textId="13D978B4" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="0019C7CC" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Avohuolto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A20F367" w14:textId="13FA4B23" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="78128318" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Avohuollon lastensuojelutyö</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="300CCC38" w14:textId="237455C1" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="67FD098F">
+          <w:p w14:paraId="793C3371" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="67FD098F">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="67FD098F">
+            <w:r w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Oma palvelutuotanto</w:t>
             </w:r>
-            <w:r w:rsidR="43045E47" w:rsidRPr="67FD098F">
+            <w:r w:rsidR="156BF5E0" w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> - tehostettu perhetyö, perhekuntoutus, lastensuojelun sosiaalityö eri toimipisteissä</w:t>
             </w:r>
-            <w:r w:rsidR="125A2EBF" w:rsidRPr="67FD098F">
+            <w:r w:rsidR="4F3B327A" w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">: Eura, Harjavalta, Huittinen, Nakkila, Kankaanpää, Kokemäki, Pori, </w:t>
             </w:r>
-            <w:r w:rsidR="12A74312" w:rsidRPr="67FD098F">
+            <w:r w:rsidR="206323A8" w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="125A2EBF" w:rsidRPr="67FD098F">
+            <w:r w:rsidR="4F3B327A" w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>auma</w:t>
             </w:r>
-            <w:r w:rsidR="4360CBD0" w:rsidRPr="67FD098F">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="3D76FA33" w14:textId="77777777" w:rsidTr="67FD098F">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="27DB0E7B" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CA98B58" w14:textId="5A19E0F2" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="1389C250" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sijaishuolto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CA24AF7" w14:textId="09B54829" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="26F0407E" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="744F3136" w14:textId="023A4841" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="69E6FBE9" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sijaishuollon lastensuojelutyö</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C0001DC" w14:textId="4936F4AF" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="5D5B0730" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Oma palvelutuotanto:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E455EAC" w14:textId="14E6ACA5" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="082FABB6" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="23E82897">
+            <w:r w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eura, Harjavalta, Huittinen, Pori, </w:t>
+              <w:t xml:space="preserve">Eura, Harjavalta, Pori, </w:t>
             </w:r>
-            <w:r w:rsidR="289B4D6D" w:rsidRPr="23E82897">
+            <w:r w:rsidR="78D55CD6" w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kankaanpää</w:t>
             </w:r>
-            <w:r w:rsidRPr="23E82897">
+            <w:r w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, Rauma </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="27839219" w14:textId="77777777" w:rsidTr="67FD098F">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="4AA4115B" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CE525C9" w14:textId="4892C139" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="19C7425A" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jälkihuolto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1897972B" w14:textId="15D9D7C8" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="0C493CFB" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CFB2A71" w14:textId="51701527" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="70B52B31" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jälkihuollon lastensuojelutyö</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D1EEB31" w14:textId="20AE3208" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="23E82897">
+          <w:p w14:paraId="7146F7F9" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="0172CD31">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="23E82897">
+            <w:r w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oma palvelutuotanto: Eura, Eurajoki, </w:t>
+              <w:t>Oma palvelutuotanto: Pori</w:t>
             </w:r>
-            <w:r w:rsidR="2164AE0C" w:rsidRPr="23E82897">
+            <w:r w:rsidR="7ADAE487" w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Kankaanpää</w:t>
+              <w:t xml:space="preserve"> ja</w:t>
             </w:r>
-            <w:r w:rsidRPr="23E82897">
+            <w:r w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>, Pori, Rauma</w:t>
+              <w:t xml:space="preserve"> Rauma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="0FF9A12A" w14:textId="77777777" w:rsidTr="67FD098F">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="4AA590B8" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70E9D1FE" w14:textId="3B7F9AEC" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="133A9A51" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lastensuojelun laitostoiminta ja varahenkilöstö</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="157D19D3" w14:textId="5C3F2B56" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="4A3EC920" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E857B1A" w14:textId="15053450" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="65B6B733" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Avohuollon sijoituksena tai kiireellisen sijoituksen päätöksellä tulevat lapset, pitkäaikainen sijaishuolto, tuettu asuminen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="402B3BF7" w14:textId="452FDBE2" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="2D9F12EB" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Oma palvelutuotanto: Pori ja Rauma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="234B86FC" w14:textId="276DF489" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+    <w:p w14:paraId="4CADCA65" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76870592" w14:textId="63DD6122" w:rsidR="2562DF4E" w:rsidRPr="004E2737" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+    <w:p w14:paraId="423A5F94" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRPr="004E2737" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F2AD58B" w14:textId="488CE16E" w:rsidR="4D8C5E76" w:rsidRPr="004E2737" w:rsidRDefault="4D8C5E76" w:rsidP="67FD098F">
+    <w:p w14:paraId="54719744" w14:textId="77777777" w:rsidR="4D8C5E76" w:rsidRPr="004E2737" w:rsidRDefault="4D8C5E76" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E2737">
         <w:lastRenderedPageBreak/>
         <w:t>Satakunnan omat lastensuojelulaitokset, perhekuntoutus</w:t>
       </w:r>
       <w:r w:rsidR="35C376B8" w:rsidRPr="004E2737">
         <w:t xml:space="preserve"> ja perhetyö</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2737">
         <w:t xml:space="preserve"> ja niiden </w:t>
       </w:r>
       <w:r w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>yhteystiedot</w:t>
       </w:r>
       <w:r w:rsidR="03F5DE6A" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> löytyvät netistä </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidR="2B823527" w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Lastensuojelun laitoshoito - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77CBB114" w14:textId="4FE5F22B" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="00112B3E" w:rsidP="67FD098F">
+    <w:p w14:paraId="24C4F820" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidR="0184513F" w:rsidRPr="004E2737">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Lastensuojelulaitos Karhunsyli</w:t>
         </w:r>
         <w:r w:rsidR="2DA39892" w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="2DA39892" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Radioasemantie 10, 28330 Pori</w:t>
       </w:r>
-      <w:r w:rsidR="0184513F" w:rsidRPr="004E2737">
+      <w:r w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C85236" w14:textId="0891A5D6" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="00112B3E" w:rsidP="67FD098F">
+    <w:p w14:paraId="336FB719" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidR="0184513F" w:rsidRPr="004E2737">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Lastensuojelulaitos Keisarinviitta</w:t>
         </w:r>
         <w:r w:rsidR="78BE98A1" w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="78BE98A1" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keisarinviitantie 23, 28220 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EB9AD5" w14:textId="1403C656" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="00112B3E" w:rsidP="67FD098F">
+    <w:p w14:paraId="5FCFFAE5" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidR="0184513F" w:rsidRPr="004E2737">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Lastensuojelulaitos Pellava</w:t>
         </w:r>
         <w:r w:rsidR="44ACDE15" w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="44ACDE15" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Isosannan puistokatu 19, 28100 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608239B2" w14:textId="277368FD" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="00112B3E" w:rsidP="67FD098F">
+    <w:p w14:paraId="48D9019A" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidR="0184513F" w:rsidRPr="004E2737">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Lastensuojelulaitos Uudenkoiviston vas</w:t>
         </w:r>
         <w:r w:rsidR="2C5B5254" w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>taanottoyksikkö:</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="2C5B5254" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="67E8D6BF" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Kasvihuoneenkatu 16, 28130 Pori.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E10DA8" w14:textId="74BA8FB0" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="00112B3E" w:rsidP="67FD098F">
+    <w:p w14:paraId="481F45B0" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24">
-        <w:r w:rsidR="0184513F" w:rsidRPr="004E2737">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Lastensuojelu</w:t>
         </w:r>
         <w:r w:rsidR="0B25755F" w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>laitos</w:t>
         </w:r>
-        <w:r w:rsidR="0184513F" w:rsidRPr="004E2737">
+        <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="165EC000" w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>vastaanottoyksikkö Pikku-Kippari:</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="165EC000" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="165EC000" w:rsidRPr="004E2737">
+        <w:t xml:space="preserve"> Otantie 4, 26100 Rauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C15B7C" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="58692B90" w:rsidP="67FD098F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Otantie</w:t>
-[...17 lines deleted...]
-        <w:r w:rsidR="58692B90" w:rsidRPr="004E2737">
+      </w:pPr>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Tuetun asumisen yksikkö Tuulikoti</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="58692B90" w:rsidRPr="004E2737">
+      <w:r w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>: Apollontie 7, 28220 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F00D12" w14:textId="7FDE6368" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="00112B3E" w:rsidP="67FD098F">
+    <w:p w14:paraId="7EDF891F" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="6516BF12" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26">
-        <w:r w:rsidR="6516BF12" w:rsidRPr="004E2737">
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Perhekuntoutus Villapumpuli</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="6516BF12" w:rsidRPr="004E2737">
+      <w:r w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="6E93F53B" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Isonsannanpuistokatu 19, 28190 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3B48CC" w14:textId="70DF5B3F" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="00112B3E" w:rsidP="67FD098F">
+    <w:p w14:paraId="609C6BD0" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="6E93F53B" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidR="6E93F53B" w:rsidRPr="004E2737">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Perhekuntoutus Villapitsi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="6E93F53B" w:rsidRPr="004E2737">
+      <w:r w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="6E93F53B" w:rsidRPr="004E2737">
+        <w:t>: Otantie 4, 26100 Rauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE0E6A6" w14:textId="77777777" w:rsidR="077CA47C" w:rsidRPr="004E2737" w:rsidRDefault="077CA47C" w:rsidP="1B4F96A3">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Otantie</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="6E93F53B" w:rsidRPr="004E2737">
+      </w:pPr>
+      <w:r w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4, 26100 Rauma</w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="31F6A0E6" w14:textId="1145EDF8" w:rsidR="00F46191" w:rsidRPr="004209FA" w:rsidRDefault="6E93F53B" w:rsidP="3AF3D874">
+        <w:t>Tehostetun perhetyön yksikkö: Keskuskatu, Kankaanpää, Itsenäisyydenkatu 42, 28120 Pori, Otantie 4, 26100 Rauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFD5136" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004209FA" w:rsidRDefault="6E93F53B" w:rsidP="3AF3D874">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004209FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A6BD00" w14:textId="1ACE1114" w:rsidR="00F46191" w:rsidRPr="00D92484" w:rsidRDefault="00D92484" w:rsidP="5ADA2AFB">
+    <w:p w14:paraId="6A215576" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="00D92484" w:rsidRDefault="00D92484" w:rsidP="5ADA2AFB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Sata-alue</w:t>
       </w:r>
       <w:r w:rsidR="001A6BEE">
         <w:t xml:space="preserve"> ei tuota </w:t>
       </w:r>
       <w:r w:rsidR="00894FF0">
         <w:t xml:space="preserve">palveluja </w:t>
       </w:r>
       <w:r w:rsidR="00BC569B">
         <w:t>muilla hyvinv</w:t>
       </w:r>
       <w:r w:rsidR="009A66D7">
         <w:t>ointialueilla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386C7ADA" w14:textId="311566FC" w:rsidR="0026147E" w:rsidRDefault="0026147E" w:rsidP="0074386B">
+    <w:p w14:paraId="1BD88FB3" w14:textId="77777777" w:rsidR="0026147E" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F80A862" w14:textId="186D7A4A" w:rsidR="0026147E" w:rsidRPr="00B04472" w:rsidRDefault="0026147E" w:rsidP="0074386B">
+    <w:p w14:paraId="5E0D74DB" w14:textId="77777777" w:rsidR="0026147E" w:rsidRPr="00B04472" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc990533966"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc223942547"/>
       <w:r w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="0005144F" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00384B57" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0005144F" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja potilasturvallisuus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00A17209" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C8A957" w14:textId="77777777" w:rsidR="0026147E" w:rsidRPr="00F30016" w:rsidRDefault="0026147E" w:rsidP="0074386B">
+    <w:p w14:paraId="4548E38E" w14:textId="77777777" w:rsidR="0026147E" w:rsidRPr="00F30016" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A123CD" w14:textId="2A241904" w:rsidR="00C94164" w:rsidRPr="008D6177" w:rsidRDefault="00E74B45" w:rsidP="22A3BC30">
+    <w:p w14:paraId="184E8AF1" w14:textId="77777777" w:rsidR="00C94164" w:rsidRPr="008D6177" w:rsidRDefault="00E74B45" w:rsidP="22A3BC30">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc45556462"/>
       <w:bookmarkStart w:id="14" w:name="_Toc1987470091"/>
       <w:bookmarkStart w:id="15" w:name="_Toc145511907"/>
       <w:bookmarkStart w:id="16" w:name="_Toc149033991"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc1817097877"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc223942548"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1 </w:t>
       </w:r>
       <w:r w:rsidR="00C42992" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Palvelu</w:t>
       </w:r>
       <w:r w:rsidR="0055223C" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>iden</w:t>
       </w:r>
       <w:r w:rsidR="00C42992" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> laadulliset edellytykset</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="1766F3E1" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="397D9640" w14:textId="04F142CB" w:rsidR="006817EB" w:rsidRDefault="00384B57" w:rsidP="0074386B">
+    </w:p>
+    <w:p w14:paraId="1834F68D" w14:textId="77777777" w:rsidR="006817EB" w:rsidRDefault="00384B57" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Sosiaali- ja terveydenhuollon palvelujen on oltava laadukkaita, asiakas- ja potilaskeskeisiä, turvallisia ja asianmukaisesti toteutettuja</w:t>
       </w:r>
       <w:r w:rsidR="001C7967">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. Osaava ja </w:t>
       </w:r>
       <w:r w:rsidR="00D44C15">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>vastuualuee</w:t>
       </w:r>
       <w:r w:rsidR="001C7967">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">n omavalvontaan sitoutunut henkilöstö on keskinen tekijä laadun ja asiakas- ja potilasturvallisuuden varmistamisessa ja palvelujen kehittämisessä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFEF9AB" w14:textId="5EBD1864" w:rsidR="00C94164" w:rsidRPr="00DC5374" w:rsidRDefault="001B1AB6" w:rsidP="0074386B">
+    <w:p w14:paraId="42E33F23" w14:textId="77777777" w:rsidR="00C94164" w:rsidRPr="00DC5374" w:rsidRDefault="001B1AB6" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="008D6177" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>yvinvointialueella</w:t>
       </w:r>
       <w:r w:rsidR="00C94164" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -4335,66 +4900,58 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>IMS-</w:t>
       </w:r>
       <w:r w:rsidR="6483AF2E" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>järjestelmä</w:t>
       </w:r>
       <w:r w:rsidR="00C94164" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00C94164">
         <w:t>=</w:t>
       </w:r>
       <w:r w:rsidR="007345F5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C94164">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00C94164" w:rsidRPr="00DC5374">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>ntegrated</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Management System)</w:t>
+        <w:t>ntegrated Management System)</w:t>
       </w:r>
       <w:r w:rsidR="00C94164" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> työtä </w:t>
       </w:r>
       <w:r w:rsidR="00C126A9" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ja toim</w:t>
       </w:r>
       <w:r w:rsidR="00843706" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">intaa </w:t>
       </w:r>
       <w:r w:rsidR="00C94164" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -4423,399 +4980,399 @@
         </w:rPr>
         <w:t>Nämä kokonaisuudet</w:t>
       </w:r>
       <w:r w:rsidR="463723C6" w:rsidRPr="63D0CCB6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="18D6FEAF" w:rsidRPr="63D0CCB6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>tukevat</w:t>
       </w:r>
       <w:r w:rsidR="463723C6" w:rsidRPr="63D0CCB6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> organisaation laadunhallintaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630CED0F" w14:textId="4CDD5756" w:rsidR="00C94164" w:rsidRDefault="00DF65CE" w:rsidP="00FE79B7">
+    <w:p w14:paraId="22F9F93C" w14:textId="77777777" w:rsidR="00C94164" w:rsidRDefault="00DF65CE" w:rsidP="00FE79B7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Hyvinvointialueella on käytössä useita asiakas- ja potilasturvallisuutta edistävää arviointimittaria. Mittareista saadun tuloksen perusteella voidaan ennaltaehkäistä asiakkaan/potilaan turvallisuutta uhkaavia asioita.</w:t>
       </w:r>
       <w:r w:rsidR="001C7967" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B582D6" w14:textId="4D5C86E1" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
+    <w:p w14:paraId="6ADB2C44" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Lastensuojelun tehtävänä on turvata lapsen oikeus turvalliseen kasvuympäristöön, tasapainoiseen ja monipuoliseen kehitykseen sekä erityiseen suojeluun (Lastensuojelulaki 417/2007, 1§).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1262CDD5" w14:textId="03ED5482" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
+    <w:p w14:paraId="753E12C1" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hyvinvointialueen on huolehdittava ehkäisevästä lastensuojelusta sosiaali- ja terveydenhuollon palveluissaan sekä siitä, että lapsi- ja perhekohtainen lastensuojelu järjestetään sisällöltään ja laajuudeltaan sellaiseksi kuin hyvinvointialueella esiintyvä tarve edellyttää. Lapsi- ja perhekohtaista lastensuojelua on järjestettävä tarvittavassa laajuudessa niinä vuorokauden aikoina, joina sitä tarvitaan. Lastensuojelun on oltava laadultaan sellaista, että se takaa lastensuojelun tarpeessa oleville lapsille ja nuorille sekä heidän perheilleen heidän tarvitsemansa avun ja tuen. (Lastensuojelulaki 11§.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394EBA03" w14:textId="7D64A09D" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
+    <w:p w14:paraId="69625F3C" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lapsen vanhemmilla ja muilla huoltajilla on ensisijainen vastuu lapsen hyvinvoinnista. Lapsen vanhemman ja muun huoltajan tulee turvata lapselle tasapainoinen kehitys ja hyvinvointi siten, kun lapsen huollosta ja tapaamisoikeudesta annetussa laissa (361/1983) säädetään (Lastensuojelulaki 2§). Lastensuojelun on edistettävä lapsen suotuisaa kehitystä ja hyvinvointia. Lastensuojelun on tuettava vanhempia, huoltajia ja muita lapsen hoidosta ja kasvatuksesta vastaavia henkilöitä lapsen kasvatuksessa ja huolenpidossa. Lastensuojelun on pyrittävä ehkäisemään lapsen ja perheen ongelmia sekä puuttumaan riittävän varhain havaittuihin ongelmiin. Lastensuojelun tarvetta arvioitaessa ja lastensuojelua toteutettaessa on ensisijaisesti otettava huomioon lapsen etu. (Lastensuojelulaki 4§).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE3D537" w14:textId="1BD7CFFA" w:rsidR="404689EE" w:rsidRDefault="129316B0" w:rsidP="2847EC6F">
+    <w:p w14:paraId="7DEC7B00" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="129316B0" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2847EC6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Lastensuojelussa jokaiselle asiakkaalle nimetään oma vastuusosiaalityöntekijä</w:t>
       </w:r>
       <w:r w:rsidR="746152D4" w:rsidRPr="2847EC6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="2847EC6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> jonka tulee olla sosiaalihuollon ammattihenkilöistä annetussa laissa (817/2015) tarkoitettu sosiaalihuollon ammattihenkilö. Yhdellä lapsen asioista vastaavalla sosiaalityöntekijällä saa olla enintään 30 lasta asiakkaanaan (Lastensuojelulaki 13b§). Satakunnan hyvinvointialueen lasten, nuorten ja perheiden toimialueen erityispalvelut seuraa säännöllisesti asiakasmitoituksen toteutumista. Lisäksi työnantaja varmistaa työntekijöiden osaamisen siten, että heillä on aina käytössä ajankohtainen tieto ja osaaminen, jotta jokainen työntekijä tunnistaa eri palveluprosessit ja oman tehtävänsä asiakkaan hyvinvoinnin edistämiseksi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708C1148" w14:textId="20729A70" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
+    <w:p w14:paraId="7437B904" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lastensuojelun palvelut ovat lakisääteisiä. Satakunnan hyvinvointialue ja sen esihenkilöt sekä työntekijät seuraavat lakisääteisten määräaikojen toteutumista ja arvioivat palveluiden laatua ja vaikuttavuutta yhteistyössä asiakkaiden ja yhteistyötahojen kanssa. Palveluiden vaikuttavuutta ja laatua seurataan muun muassa säännöllisesti tarkistettavien lastensuojelun asiakassuunnitelmien sekä hoito- ja kasvatussuunnitelmien laadinnan yhteydessä.  Lasten, nuorten ja perheiden toimialueen erityispalveluiden seuraa säännöllisesti asiakassuunnitelmien ajantasaisuutta. Lisäksi työntekijät vastaavat ja esihenkilöt seuraavat, että asiakkaan tiedot kirjataan asiakastietojärjestelmään lainsäädännön mukaisesti ja ajantasaisesti </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6669D426" w14:textId="7AC04064" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
+    <w:p w14:paraId="18C1BEC6" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialueen lasten, nuorten ja perheiden toimialueen erityispalvelut seuraa sosiaalihuollon asiakkaan asemasta ja oikeuksista annetun lain (812/2000) mukaisten </w:t>
       </w:r>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>muistutusten sisältämiä palautteita sekä aluehallintoviraston, Valviran ja Eduskunnan oikeusasiamiehelle tehtyjen kanteluiden ratkaisuja toimintaa ohjaavina palautteina. Lisäksi lastensuojelun asiakkailta ja yhteistyökumppaneilta kerätään säännöllisesti asiakaspalautetta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BDC7AC" w14:textId="76FDF7A5" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
+    <w:p w14:paraId="5BC07032" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Omien palveluiden lisäksi Satakunnan hyvinvointialue ohjaa ja valvoo hankkimiensa palvelujen laatua, lainmukaisuutta sekä asiakas- ja potilasturvallisuutta. Satakunnan hyvinvointialue varmistaa, että yksityisellä palveluntuottajalla on riittävät ammatilliset, toiminnalliset ja taloudelliset edellytykset huolehtia palvelujen tuottamisesta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250861C8" w14:textId="124CDE94" w:rsidR="5C3808C9" w:rsidRDefault="5C3808C9" w:rsidP="5C3808C9">
+    <w:p w14:paraId="009D05D6" w14:textId="77777777" w:rsidR="5C3808C9" w:rsidRDefault="5C3808C9" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="115A1D1D" w14:textId="53DEA44C" w:rsidR="7A333BC0" w:rsidRPr="00820ED7" w:rsidRDefault="7A333BC0" w:rsidP="179599DD">
+    <w:p w14:paraId="22F583CA" w14:textId="77777777" w:rsidR="7A333BC0" w:rsidRPr="00820ED7" w:rsidRDefault="7A333BC0" w:rsidP="179599DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820ED7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Asiakas- ja potilasturvallisuuden</w:t>
       </w:r>
       <w:r w:rsidR="001C7967">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> varmistaminen</w:t>
       </w:r>
       <w:r w:rsidRPr="00820ED7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748F43E5" w14:textId="26A04928" w:rsidR="00E12761" w:rsidRDefault="7A333BC0" w:rsidP="5C3808C9">
+    <w:p w14:paraId="3FCD93D5" w14:textId="77777777" w:rsidR="00E12761" w:rsidRDefault="7A333BC0" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Asiakas- ja potilasturvallisuus on keskeinen osa laadunhallintaa. Asiakas- ja potilasturvallisuus on kaikkia niitä periaatteita ja toimintoja, joilla varmistetaan hoidon, hoivan ja palvelun turvallisuus sekä suojataan asiakkaita ja potilaita vahingoittamiselta.</w:t>
       </w:r>
       <w:r w:rsidR="00B95BCC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Turvallisuuteen kuuluu </w:t>
       </w:r>
       <w:r w:rsidR="00414E78">
         <w:t>myös</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tilojen, laitteiden ja tietojärjestelmien, tarvikkeiden ja lääkkeiden asianmukainen ja turvallinen k</w:t>
       </w:r>
       <w:r w:rsidR="00B95BCC">
         <w:t>äyttö sekä toimiva tiedonkulku.</w:t>
       </w:r>
       <w:r w:rsidR="001C7967">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA3ED98" w14:textId="65A8C1D4" w:rsidR="00E12761" w:rsidRDefault="27641218" w:rsidP="5C3808C9">
+    <w:p w14:paraId="4CAD213E" w14:textId="77777777" w:rsidR="00E12761" w:rsidRDefault="27641218" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Satakunnan hyvinvointialueen strategian ja järjestämisen vastuualueen valvontayksikkö ohjaa ja valvoo niin julkisen kuin yksityisen palveluntuotannon laatua sekä asiakas- ja potilasturvallisuutta. Valvontayksikön keskeinen tehtävä on varmistaa palveluntuotannon omavalvonnan asianmukaisuus ja riittävyys tuotettavaan palveluun nähden sekä vahvistaa omavalvonnan asemaa. Valvontayksiköstä tehdään suunnitelmallista yhteistyötä lasten, nuorten ja perheiden toimialueen erityispalveluiden kanssa muun muassa lastensuojelulaitosten suunnitelmallisten ja reaktiivisten valvontojen yhteydessä. Lapsikohtaisesta valvonnasta vastaa lapsen asioista vastaava sosiaalityöntekijä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E692CD3" w14:textId="18CE423B" w:rsidR="00E12761" w:rsidRDefault="36471454" w:rsidP="5C3808C9">
+    <w:p w14:paraId="28E11500" w14:textId="77777777" w:rsidR="00E12761" w:rsidRDefault="36471454" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jo</w:t>
       </w:r>
       <w:r w:rsidR="27641218" w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kaisella yksittäisellä sosiaali- ja terveydenhuollon ammattihenkilöllä on velvollisuus toimia turvallisesti työssään sekä ilmoittaa havaitsemistaan riskeistä tai epäkohdista työnantajalleen. Satakunnan hyvinvointialueella on käytössä HaiPro-raportointityökalu, joka on kehitetty potilas- ja asiakasturvallisuutta vaarantavien tapahtumien raportointiin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B2A4BB" w14:textId="4A4F769D" w:rsidR="00E12761" w:rsidRDefault="27641218" w:rsidP="5C3808C9">
+    <w:p w14:paraId="5DEF73CB" w14:textId="77777777" w:rsidR="00E12761" w:rsidRDefault="27641218" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lasten, nuorten ja perheiden toimialueen erityispalveluiden toimipistei</w:t>
       </w:r>
       <w:r w:rsidR="47EEC485" w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ssä</w:t>
       </w:r>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tulee olla ajantasainen pelastussuunnitelma, joka käydään henkilökunnan sekä tarpeen mukaan asiakkaiden kanssa säännöllisesti läpi. Liikkuessaan Satakunnan hyvinvointialueen tiloissa henkilökunta käyttää henkilökorttia, jotta voidaan varmistaa, ettei tiloissa liiku sinne kuulumattomia henkilöitä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5C5514" w14:textId="1329725F" w:rsidR="00E12761" w:rsidRDefault="27641218" w:rsidP="5C3808C9">
+    <w:p w14:paraId="463A27EF" w14:textId="77777777" w:rsidR="00E12761" w:rsidRDefault="27641218" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mikäli Satakunnan hyvinvointialue ei pysty omavalvonnalla ratkaisemaan havaitsemiaan epäkohtia tai puutteita ja toiminnasta muodostuu oleellinen riski asiakas- ja potilasturvalli</w:t>
       </w:r>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>suudelle, toiminnan lainmukaisuudelle tai asiakkaan ja potilaan keskeisten oikeuksien toteutumiselle, hyvinvointialue ilmoittaa asiasta valvontaviranomaiselle, aluehallintovirastolle tai Valviralle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADD0350" w14:textId="41E1CC91" w:rsidR="0065671D" w:rsidRDefault="002C4BE4" w:rsidP="2562DF4E">
+    <w:p w14:paraId="401AD8F6" w14:textId="77777777" w:rsidR="0065671D" w:rsidRDefault="002C4BE4" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc546340338"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc223942549"/>
       <w:r>
         <w:t xml:space="preserve">2.2 </w:t>
       </w:r>
       <w:r w:rsidR="00FA1700">
         <w:t>Vastuu palvelujen laadus</w:t>
       </w:r>
       <w:r w:rsidR="00FA1700" w:rsidRPr="2562DF4E">
         <w:t>ta</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="1ACB97E8" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5965C001" w14:textId="144CF30F" w:rsidR="008C7B46" w:rsidRPr="00DC5374" w:rsidRDefault="4B90C773" w:rsidP="004E0249">
+    </w:p>
+    <w:p w14:paraId="610226BD" w14:textId="77777777" w:rsidR="008C7B46" w:rsidRPr="00DC5374" w:rsidRDefault="4B90C773" w:rsidP="004E0249">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC5374">
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00482C69">
         <w:t>-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> hallinnon ja toiminnan järjestämisessä sekä päätöksen</w:t>
       </w:r>
       <w:r w:rsidR="60FCDEBD" w:rsidRPr="00DC5374">
         <w:t xml:space="preserve">teossa </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t xml:space="preserve">noudatetaan </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00634CE2" w:rsidRPr="00634CE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>hallintosäännön</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00634CE2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t>määräyksiä</w:t>
       </w:r>
       <w:r w:rsidR="5F262657" w:rsidRPr="00DC5374">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="615C16FA" w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="295FD8F7" w:rsidRPr="00DC5374">
         <w:t>Organisaatio on jaettu toimialueisiin</w:t>
       </w:r>
       <w:r w:rsidR="14FA1A6A" w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> ja niiden </w:t>
       </w:r>
@@ -4831,294 +5388,308 @@
         </w:rPr>
         <w:t>asuunnitelmat laaditaan</w:t>
       </w:r>
       <w:r w:rsidR="20E8A97A" w:rsidRPr="00274A11">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> hyvinvointialueella</w:t>
       </w:r>
       <w:r w:rsidR="2035E0EA" w:rsidRPr="00274A11">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="20E8A97A" w:rsidRPr="00274A11">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vastuualuetasoisesti.</w:t>
       </w:r>
       <w:r w:rsidR="20E8A97A" w:rsidRPr="00274A11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545ED6E6" w14:textId="6542CDE2" w:rsidR="001D6F6E" w:rsidRDefault="00C2742D" w:rsidP="004E0249">
+    <w:p w14:paraId="2A95048B" w14:textId="77777777" w:rsidR="001D6F6E" w:rsidRDefault="00C2742D" w:rsidP="004E0249">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vastuualuejohtaja</w:t>
       </w:r>
       <w:r w:rsidR="001D6F6E">
         <w:t xml:space="preserve"> johtaa vastuualueen toimintaa ja varmistaa palvelujen integraation. Hän vastaa vastuualueen toiminnan suunnittelusta, taloudesta, kehittämisestä, yhteensovittamisesta, integraatiosta, toimeenpanosta, arvioinnista, sisäisestä valvonnasta ja riskienhallinnasta sisäisen valvonnan ohjeiden mukaisesti. Vastuualuejohtaja vastaa vastuualueensa omavalvonnasta ja asiakas- ja potilaslähtöisen toiminnan kehittämisestä sekä toiminnan asiakas- ja potilasturvallisuudesta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D28909" w14:textId="593B6B95" w:rsidR="6E0DB173" w:rsidRDefault="6E0DB173" w:rsidP="6E0DB173">
+    <w:p w14:paraId="31DC00D8" w14:textId="77777777" w:rsidR="6E0DB173" w:rsidRDefault="6E0DB173" w:rsidP="6E0DB173">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B8B610" w14:textId="222F9F60" w:rsidR="0C7AEED1" w:rsidRPr="003319D9" w:rsidRDefault="0C7AEED1" w:rsidP="6E0DB173">
+    <w:p w14:paraId="601928B9" w14:textId="77777777" w:rsidR="0C7AEED1" w:rsidRPr="003319D9" w:rsidRDefault="0C7AEED1" w:rsidP="6E0DB173">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003319D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuusuhteet on kuvattu Satakunnan hyvinvointialueen hallinto- ja toimintasäännössä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07ACB0DC" w14:textId="0F43BAEA" w:rsidR="0C7AEED1" w:rsidRPr="003319D9" w:rsidRDefault="00112B3E" w:rsidP="67FD098F">
+    <w:p w14:paraId="403C1B45" w14:textId="77777777" w:rsidR="0C7AEED1" w:rsidRPr="003319D9" w:rsidRDefault="0C7AEED1" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29">
-        <w:r w:rsidR="0C7AEED1" w:rsidRPr="003319D9">
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="003319D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Toimintasääntö</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0C7AEED1" w:rsidRPr="003319D9">
+      <w:r w:rsidRPr="003319D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IMS)</w:t>
       </w:r>
       <w:r w:rsidR="3B18592D" w:rsidRPr="003319D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1E8491" w14:textId="70953017" w:rsidR="0C7AEED1" w:rsidRPr="003319D9" w:rsidRDefault="00112B3E" w:rsidP="6E0DB173">
+    <w:p w14:paraId="5CEF0CA4" w14:textId="77777777" w:rsidR="0C7AEED1" w:rsidRPr="003319D9" w:rsidRDefault="0C7AEED1" w:rsidP="6E0DB173">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30">
-        <w:r w:rsidR="0C7AEED1" w:rsidRPr="003319D9">
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="003319D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0C7AEED1" w:rsidRPr="003319D9">
+      <w:r w:rsidRPr="003319D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IMS)</w:t>
       </w:r>
       <w:r w:rsidR="0E8B74B7" w:rsidRPr="003319D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF034C7" w14:textId="7719D82A" w:rsidR="007C2E9E" w:rsidRDefault="3C85E68B" w:rsidP="61589B81">
+    <w:p w14:paraId="59C4E2F7" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="3C85E68B" w:rsidP="61589B81">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Erityispalveluiden johto arvioi korjaavien toimenpiteiden tarpeen ja toimenpiteet yhteistyössä vastuuyksikön päälliköiden, johtavien sosiaalityöntekijöiden ja esihenkilöiden kanssa asiakaspalautteiden, asiakastyytyväisyyskyselyiden, muistutusten ja kanteluiden perusteella. Vastuualueen johtoryhmässä kä</w:t>
       </w:r>
       <w:r w:rsidR="50F559EF" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">sitellään kyseiset asiat tarvittaessa. </w:t>
       </w:r>
       <w:r w:rsidR="029DC0FE" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Sosiaalityön professiojohtaja</w:t>
+        <w:t xml:space="preserve">Sosiaalityön </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="029DC0FE" w:rsidRPr="61589B81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>professiojohtaja</w:t>
       </w:r>
       <w:r w:rsidR="4E31D8F6" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="029DC0FE" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kehittää toimivia, laadukkaita ja vaikuttavia palvelukokonaisuuksia sekä sujuvoittaa toimijoiden välistä yhteistyötä ja käytäntöjen kehittämistä. </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> kehittää</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="029DC0FE" w:rsidRPr="61589B81">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toimivia, laadukkaita ja vaikuttavia palvelukokonaisuuksia sekä sujuvoittaa toimijoiden välistä yhteistyötä ja käytäntöjen kehittämistä. </w:t>
+      </w:r>
+      <w:r w:rsidR="029DC0FE" w:rsidRPr="61589B81">
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1C33F1" w14:textId="77777777" w:rsidR="00B57D06" w:rsidRPr="007A6808" w:rsidRDefault="00B57D06" w:rsidP="61589B81">
+    <w:p w14:paraId="71441371" w14:textId="77777777" w:rsidR="00B57D06" w:rsidRPr="007A6808" w:rsidRDefault="00B57D06" w:rsidP="61589B81">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="411996AE" w14:textId="564EC4EC" w:rsidR="0026147E" w:rsidRDefault="0065671D" w:rsidP="2562DF4E">
+    <w:p w14:paraId="5BAABD9A" w14:textId="77777777" w:rsidR="0026147E" w:rsidRDefault="0065671D" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc607768889"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc223942550"/>
       <w:r>
         <w:t xml:space="preserve">2.3 </w:t>
       </w:r>
       <w:r w:rsidR="00C747BB">
         <w:t>Asiakkaan ja potilaan asema ja oikeudet</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="6190BC9E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1D74F2FD" w14:textId="3FAB0B13" w:rsidR="00E37127" w:rsidRPr="006335AB" w:rsidRDefault="006335AB" w:rsidP="00E37127">
+    </w:p>
+    <w:p w14:paraId="403897FC" w14:textId="77777777" w:rsidR="00E37127" w:rsidRPr="006335AB" w:rsidRDefault="006335AB" w:rsidP="00E37127">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Pääsy palveluihin ja hoitoon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0961E370" w14:textId="69326E39" w:rsidR="00E37127" w:rsidRDefault="00E37127" w:rsidP="5535B2A7">
+    <w:p w14:paraId="562B6C9F" w14:textId="77777777" w:rsidR="00E37127" w:rsidRDefault="00E37127" w:rsidP="5535B2A7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Hyvinvointialueiden on suunniteltava ja toteutettava sosiaali- ja terveydenhuollon palvelut yhdenvertaisesti, yhteen sovitettuina palvelukokonaisuuksina sekä hyvinvointialueen väestön tarpeet huomioon ottaen lähellä asiakkaita. Palveluiden saatavuuden edellytyksenä on riittävä sosiaali- ja terveyspalvelujen tarjonta.</w:t>
       </w:r>
       <w:r w:rsidR="00E91080">
         <w:t xml:space="preserve"> Terveydenhuoltolain </w:t>
       </w:r>
       <w:r w:rsidR="00336275">
         <w:t xml:space="preserve">(1326/2010) </w:t>
       </w:r>
       <w:r w:rsidR="00E91080">
         <w:t xml:space="preserve">mukaan </w:t>
       </w:r>
       <w:r w:rsidR="000A1C39" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="0012240E" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>iireellinen sairaanhoito, mukaan lukien kiireellinen suun terveydenhuolto, mielenterveyden hoito, päihdehoito ja psykososiaalinen tuki on annettava sitä tarvitsevalle potilaalle hänen asuinpaikastaan riippumatta.</w:t>
       </w:r>
       <w:r w:rsidR="006335AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00336275">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidR="00CE5162" w:rsidRPr="22A3BC30">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnanhyvinvointialue</w:t>
         </w:r>
         <w:r w:rsidR="005F7117" w:rsidRPr="22A3BC30">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>/palvelut/sairaala/päivystys</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00585F1C">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00336275">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00585F1C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B84CC0" w14:textId="3CE29DA8" w:rsidR="008430EA" w:rsidRDefault="06F68640" w:rsidP="22A3BC30">
+    <w:p w14:paraId="5AF2F3F1" w14:textId="77777777" w:rsidR="008430EA" w:rsidRDefault="06F68640" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
         <w:lastRenderedPageBreak/>
         <w:t>Lastensuojelun asiakkuus alkaa</w:t>
       </w:r>
       <w:r w:rsidR="2DC572D3" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="5A3FC12B" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve">kun </w:t>
       </w:r>
       <w:r w:rsidRPr="22A3BC30">
         <w:t>palveluntarpeen arvioin</w:t>
       </w:r>
       <w:r w:rsidR="1B5DBE21" w:rsidRPr="22A3BC30">
         <w:t>ni</w:t>
       </w:r>
       <w:r w:rsidR="60B33412" w:rsidRPr="22A3BC30">
         <w:t>n yhteydessä sosiaalityöntekijä</w:t>
       </w:r>
       <w:r w:rsidR="1B5DBE21" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
@@ -5146,372 +5717,381 @@
       <w:r w:rsidR="7F36773B" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve">lastensuojeluasian vireilletulon johdosta ryhdytään </w:t>
       </w:r>
       <w:r w:rsidR="427055DF" w:rsidRPr="22A3BC30">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="238B886D" w:rsidRPr="22A3BC30">
         <w:t>iireellis</w:t>
       </w:r>
       <w:r w:rsidR="1C1D3D08" w:rsidRPr="22A3BC30">
         <w:t>ii</w:t>
       </w:r>
       <w:r w:rsidR="238B886D" w:rsidRPr="22A3BC30">
         <w:t>n toim</w:t>
       </w:r>
       <w:r w:rsidR="3EB4860E" w:rsidRPr="22A3BC30">
         <w:t>enpiteisiin</w:t>
       </w:r>
       <w:r w:rsidR="78C2F78D" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve"> lapsen terveyden ja kehityksen turvaamiseksi. </w:t>
       </w:r>
       <w:r w:rsidR="04A73A69" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve">Lastensuojeluasiakkuuden alkamisesta on ilmoitettava välittömästi lapselle ja huoltajille. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEDC067" w14:textId="01F182B0" w:rsidR="008430EA" w:rsidRDefault="55CF9C95" w:rsidP="22A3BC30">
+    <w:p w14:paraId="358538C5" w14:textId="77777777" w:rsidR="008430EA" w:rsidRDefault="55CF9C95" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="22A3BC30">
-[...2 lines deleted...]
-      <w:r w:rsidR="22EB65C8" w:rsidRPr="22A3BC30">
+      <w:r>
+        <w:t>Lastensuojelun sosiaalityöntekijä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:t xml:space="preserve"> laatii </w:t>
+      </w:r>
+      <w:r w:rsidR="15681B15" w:rsidRPr="0172CD31">
+        <w:t xml:space="preserve">asiakkuuden alussa yhdessä lapsen ja perheen kanssa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lapselle asiak</w:t>
+      </w:r>
+      <w:r w:rsidR="22EB65C8">
         <w:t>assuunnitelman, jonne kirjataan lapsen</w:t>
       </w:r>
-      <w:r w:rsidR="44660FC3" w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="44660FC3">
         <w:t xml:space="preserve"> ja perheen </w:t>
       </w:r>
-      <w:r w:rsidR="22EB65C8" w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="22EB65C8">
         <w:t>tuen tarve</w:t>
       </w:r>
-      <w:r w:rsidR="065A2B72" w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="065A2B72">
         <w:t>, palvelut ja muut tukitoimet.</w:t>
       </w:r>
-      <w:r w:rsidR="1C59A2D8" w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="1C59A2D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BC1061" w14:textId="77777777" w:rsidR="008430EA" w:rsidRPr="00F31EDE" w:rsidRDefault="008430EA" w:rsidP="22A3BC30">
+    <w:p w14:paraId="52DFBDB3" w14:textId="77777777" w:rsidR="008430EA" w:rsidRPr="00F31EDE" w:rsidRDefault="008430EA" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FA1E94B" w14:textId="77641E57" w:rsidR="00DC5374" w:rsidRPr="008F6FF9" w:rsidRDefault="006335AB" w:rsidP="50C29F93">
+    <w:p w14:paraId="6C7D5796" w14:textId="77777777" w:rsidR="00DC5374" w:rsidRPr="008F6FF9" w:rsidRDefault="006335AB" w:rsidP="50C29F93">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB29D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaan ja potilaan </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96CF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tiedonsaantioikeus</w:t>
       </w:r>
       <w:r w:rsidR="005B3FE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r w:rsidR="005B3FE8" w:rsidRPr="003747ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3AC526" w14:textId="1A33CFE8" w:rsidR="00D4299A" w:rsidRDefault="00077496" w:rsidP="00D4299A">
+    <w:p w14:paraId="1F961459" w14:textId="77777777" w:rsidR="00D4299A" w:rsidRDefault="00077496" w:rsidP="00D4299A">
       <w:r>
         <w:t>Tiedonsaantioikeus on keskeinen a</w:t>
       </w:r>
       <w:r w:rsidR="009061C1">
         <w:t xml:space="preserve">siakkaan ja potilaan </w:t>
       </w:r>
       <w:r>
         <w:t>oikeus</w:t>
       </w:r>
       <w:r w:rsidR="00877B22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A45E7">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="005B6C41">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>laki 785/1992</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E12BBB" w:rsidRPr="00177AE2">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="005B6C41">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>laki 812/2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008A497B">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009D1676">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF7AA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF7AA0" w:rsidRPr="00AF7AA0">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>Rekisteröidyn oikeuksista tietoihinsa kerrotaan tarkemmin kappaleessa 2.11.</w:t>
       </w:r>
       <w:r w:rsidR="00D4299A">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohdassa </w:t>
       </w:r>
       <w:r w:rsidR="00D4299A" w:rsidRPr="00D4299A">
         <w:t>Tietosuojaperiaatteet ja rekisteröidyn oikeuksien toteutuminen</w:t>
       </w:r>
       <w:r w:rsidR="00D4299A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73737FD9" w14:textId="01EEC24A" w:rsidR="00A647AF" w:rsidRPr="00A647AF" w:rsidRDefault="00A647AF" w:rsidP="008F2B39">
+    <w:p w14:paraId="5B9761BD" w14:textId="77777777" w:rsidR="00A647AF" w:rsidRPr="00A647AF" w:rsidRDefault="00A647AF" w:rsidP="008F2B39">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A647AF">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Asiakkaan tiedonsaantioikeus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4533CC21" w14:textId="547DA6C4" w:rsidR="008F2B39" w:rsidRPr="008C504C" w:rsidRDefault="008F2B39" w:rsidP="008F2B39">
+    <w:p w14:paraId="598D6D78" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRPr="008C504C" w:rsidRDefault="008F2B39" w:rsidP="008F2B39">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84184">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Sosiaalihuoltoa toteutettaessa on ensisijaisesti otettava huomioon asiakkaan toivomukset ja mielipide ja muutoinkin kunnioitettava hänen itsemääräämisoikeuttaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2AE55A" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRPr="00F84184" w:rsidRDefault="008F2B39" w:rsidP="008F2B39">
+    <w:p w14:paraId="21AD7E52" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRPr="00F84184" w:rsidRDefault="008F2B39" w:rsidP="008F2B39">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84184">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Sosiaalihuollon henkilöstön on selvitettävä asiakkaalle hänen oikeutensa ja velvollisuutensa sekä erilaiset vaihtoehdot ja niiden vaikutukset samoin kuin muut seikat, joilla on merkitystä hänen asiassaan. Selvitys on annettava siten, että asiakas riittävästi ymmärtää sen sisällön ja merkityksen. Jos sosiaalihuollon henkilöstö ei hallitse asiakkaan käyttämää kieltä taikka asiakas ei aisti- tai puhevian tai muun syyn vuoksi voi tulla ymmärretyksi, on mahdollisuuksien mukaan huolehdittava tulkitsemisesta ja tulkin hankkimisesta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BADA5F4" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRDefault="008F2B39" w:rsidP="008F2B39">
+    <w:p w14:paraId="17D3CE95" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRDefault="008F2B39" w:rsidP="008F2B39">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Sosiaalihuoltoa toteutettaessa on laadittava palvelu-, hoito-, kuntoutus- tai muu vastaava suunnitelma, jollei kyseessä ole tilapäinen neuvonta ja ohjaus tai jollei suunnitelman laatiminen muutoin ole ilmeisen tarpeetonta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4AD88B" w14:textId="794B50DD" w:rsidR="3F5ECADD" w:rsidRPr="006335AB" w:rsidRDefault="3F5ECADD" w:rsidP="179599DD">
+    <w:p w14:paraId="33A8E5D9" w14:textId="77777777" w:rsidR="3F5ECADD" w:rsidRPr="006335AB" w:rsidRDefault="3F5ECADD" w:rsidP="179599DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Asiakka</w:t>
       </w:r>
       <w:r w:rsidR="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ja</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> potila</w:t>
       </w:r>
       <w:r w:rsidR="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0027397F" w14:textId="4F5E7EF1" w:rsidR="2A338197" w:rsidRDefault="2A338197" w:rsidP="673B414F">
+    <w:p w14:paraId="718686C0" w14:textId="77777777" w:rsidR="2A338197" w:rsidRDefault="2A338197" w:rsidP="673B414F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Osallisuus on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidRPr="673B414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>THL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:n määritelmän mukaan osallisuutta omassa elämässä, osallisuutta yhteisöissä ja vaikuttamisen prosesseissa sekä osallisuutta yhteisestä hyvästä. Tämän määritelmän pohjalle on rakennettu Sa</w:t>
       </w:r>
       <w:r w:rsidR="00B16AFD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ta-</w:t>
       </w:r>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alueen</w:t>
       </w:r>
       <w:r w:rsidR="7653775C" w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId34">
         <w:r w:rsidR="7653775C" w:rsidRPr="673B414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>osallisuusohjelma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="7653775C" w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, jossa</w:t>
       </w:r>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="137CE536" w:rsidRPr="673B414F">
         <w:rPr>
@@ -5520,1022 +6100,1053 @@
         </w:rPr>
         <w:t xml:space="preserve">määritellään </w:t>
       </w:r>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>käytännöt asukas-, asiakas- sekä henkilöstöosallisuuden toteutumiseksi.</w:t>
       </w:r>
       <w:r w:rsidR="2A94DC22" w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="06F3FF57" w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Osallisuusohjelma laaditaan valtuustokausittain. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DB393F" w14:textId="2BF2A163" w:rsidR="06F3FF57" w:rsidRDefault="06F3FF57" w:rsidP="673B414F">
+    <w:p w14:paraId="50EC7A8C" w14:textId="77777777" w:rsidR="06F3FF57" w:rsidRDefault="06F3FF57" w:rsidP="673B414F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150"/>
       </w:pPr>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Osallisuustyö edistää organisaation sosiaalisen vastuullisuuden toteutumista. Osallisuuden käytäntöjen avulla voidaan lisätä organisaation veto- ja pitovoimaa, vähentää alueen asukkaiden terveyseroja ja ehkäistä syrjäytymistä. Osallisuuden kokemus on yhteydessä koettuun hyvinvointiin, terveyteen, toiminta- ja työkykyyn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AF32D0" w14:textId="1F8EF01D" w:rsidR="3F5ECADD" w:rsidRDefault="3F5ECADD" w:rsidP="3B6A047C">
+    <w:p w14:paraId="1B261E02" w14:textId="77777777" w:rsidR="3F5ECADD" w:rsidRDefault="3F5ECADD" w:rsidP="3B6A047C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Asiakasosallisuudella tarkoitetaan vuorovaikutusta, asiakkaan/potilaan kuuntelemista ja hänen mahdollisuuttaan vaikuttaa omaan hoitoonsa tai palveluunsa. Sat</w:t>
       </w:r>
       <w:r w:rsidR="00B16AFD">
         <w:t>a-</w:t>
       </w:r>
       <w:r>
-        <w:t>alueella asiakasosallisuuden toteuttamisen muotoja ovat mm. asiakaskokemukset, kokemusasiantuntijat, asiakasraadit, asiakaskyselyt, osallistava kirjaaminen</w:t>
+        <w:t xml:space="preserve">alueella asiakasosallisuuden toteuttamisen muotoja ovat mm. asiakaskokemukset, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:t>kokemus</w:t>
+      </w:r>
+      <w:r w:rsidR="30732A59" w:rsidRPr="0172CD31">
+        <w:t>osaajat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> asiakasraadit, asiakaskyselyt, osallistava kirjaaminen</w:t>
       </w:r>
       <w:r w:rsidR="513C2FB6">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> systeeminen työote, OLKA-toiminta (koordinoitua järjestö- ja vapaaehtoistoimintaa</w:t>
       </w:r>
       <w:r w:rsidR="00CB561A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
-        <w:r w:rsidR="00CE5162">
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidR="00CE5162" w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan</w:t>
         </w:r>
-        <w:r w:rsidR="005B6C41">
+        <w:r w:rsidR="005B6C41" w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t xml:space="preserve"> hyvinvointialue/asiointiopas/olka-toiminta</w:t>
+          <w:t xml:space="preserve"> hyvinvointialue/asiointiopas/</w:t>
         </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="005B6C41" w:rsidRPr="0172CD31">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>olka-toiminta</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="7C96B908">
         <w:t>),</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vertaistoiminta, hoidolliset ryhmät, asiakas- ja asukaskokoukset sekä järjestöyhteistyö. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6017514C" w14:textId="0125B9ED" w:rsidR="23E82897" w:rsidRDefault="3F5ECADD" w:rsidP="23E82897">
+    <w:p w14:paraId="205A01B4" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="3F5ECADD" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lakisääteiset vaikuttamistoimielimet nuorisovaltuusto, vammaisneuvosto ja vanhusneuvosto kokoontuvat säännöllisesti kuulemaan ja käsittelemään omaan toimialueeseensa liittyviä asioita. Lisäksi vaikuttamistoimielimillä on mahdollisuus perustaa alatyöryhmiä valmistelemaan tiettyä asiakokonaisuutta tarvittaessa</w:t>
       </w:r>
       <w:r w:rsidR="66DEA1F0" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F947F1" w14:textId="28F8E235" w:rsidR="2184A3FA" w:rsidRDefault="2184A3FA" w:rsidP="22A3BC30">
+    <w:p w14:paraId="38001B1A" w14:textId="77777777" w:rsidR="2184A3FA" w:rsidRDefault="2184A3FA" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lastensuojelua toteutettaessa on selvitettävä lapsen toivomukset ja mielipide sekä otettava ne huomioon lapsen iän ja kehitystason edellyttämällä tavalla. Lapsen mielipide on selvitettävä hienovaraisesti sekä siten, että tästä ei aiheudu tarpeettomasti haittaa lapsen ja hänen vanhempiensa tai muiden läheisten ihmisten välisille suhteille. Lapsen mielipiteen selvittämisen tapa ja pääasiallinen sisältö on kirjattava lasta koskeviin asiakasasiakirjoihin. Kaksitoista vuotta täyttäneelle lapselle on varattava tilaisuus tulla kuulluksi hallintolain (434/2003) 34 §:n mukaisesti häntä itseään koskevassa lastensuojeluasiassa. Lapsen mielipide voidaan jättää selvittämättä vain, jos selvittäminen vaarantaisi lapsen terveyttä tai kehitystä tai jos se on muutoin ilmeisen tarpeetonta. Mielipiteen selvittämisen ja kuulemisen yhteydessä lapselle ei saa antaa sellaisia tietoja, jotka vaarantavat hänen kehitystään tai ovat vastoin lapsen muuta erittäin tärkeää yksityistä etua.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38ABCC3C" w14:textId="48AF11D2" w:rsidR="2184A3FA" w:rsidRDefault="2184A3FA" w:rsidP="22A3BC30">
+    <w:p w14:paraId="771C7D93" w14:textId="77777777" w:rsidR="2184A3FA" w:rsidRDefault="2184A3FA" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Kaksitoista vuotta täyttäneellä lapsella on oikeus käyttää huoltajan tai muun laillisen edustajan ohella erikseen puhevaltaansa itseään koskevassa lastensuojeluasiassa. Joissakin tilanteissa lapselle tulee lastensuojeluasiassa määrätä edunvalvoja käyttämään huoltajan sijasta lapsen puhevaltaa. Lapsen asioista vastaavan sosiaalityöntekijän on valvottava lapsen edun toteutumista ja avustettava virkansa puolesta lasta tai nuorta puhevallan käytössä sekä tarvittaessa ohjattava lapsi tai nuori oikeusavun piiriin taikka huolehdittava siitä, että lapselle haetaan 22 §:ssä tarkoitetuissa tilanteissa edunvalvojaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C832758" w14:textId="1C36A056" w:rsidR="23E82897" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+    <w:p w14:paraId="1B0A5509" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="23E82897" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43F64F98" w14:textId="3B6A726B" w:rsidR="002F71A6" w:rsidRPr="006335AB" w:rsidRDefault="00710078" w:rsidP="002F71A6">
+    <w:p w14:paraId="766CEBA5" w14:textId="77777777" w:rsidR="002F71A6" w:rsidRPr="006335AB" w:rsidRDefault="00710078" w:rsidP="002F71A6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Asiakkaan</w:t>
       </w:r>
       <w:r w:rsidR="028A3B86" w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>potilaan</w:t>
       </w:r>
       <w:r w:rsidR="002F71A6" w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> kohtelu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1E5A06" w14:textId="295708CD" w:rsidR="0EF4D6B7" w:rsidRDefault="002F71A6" w:rsidP="0C2931B0">
+    <w:p w14:paraId="4B990DAE" w14:textId="77777777" w:rsidR="0EF4D6B7" w:rsidRDefault="002F71A6" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Asiakkaalla</w:t>
       </w:r>
       <w:r w:rsidR="5BA0F678">
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r>
         <w:t>potilaalla on oikeus laadultaan hyvään sosiaali- ja terveydenhuoltoon ja hyvään kohteluun ilman syrjintää. Asiakasta</w:t>
       </w:r>
       <w:r w:rsidR="74540FB6">
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r>
         <w:t>potilasta on kohdeltava kunnioittaen hänen ihmisarvoaan, vakaumustaan ja yksityisyyttään.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382B2FC2" w14:textId="76F4EE0C" w:rsidR="0077283E" w:rsidRDefault="6CC11229" w:rsidP="22A3BC30">
+    <w:p w14:paraId="49AEA60D" w14:textId="77777777" w:rsidR="0077283E" w:rsidRDefault="6CC11229" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Asiakasta kohdellaan jokaisessa tilanteessa niin, ettei hänen ihmisarvonsa tule loukatuksi ja hänen yksityisyyttään kunnioitetaan. Sosiaalihuoltoa toteutettaessa otetaan huomioon </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>asiakkaan toivomukset, mielipide, etu ja yksilölliset tarpeet sekä hänen äidinkielensä ja kulttuuritaustansa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8D6315" w14:textId="0496F6EB" w:rsidR="0077283E" w:rsidRDefault="6CC11229" w:rsidP="22A3BC30">
+    <w:p w14:paraId="4C251265" w14:textId="77777777" w:rsidR="0077283E" w:rsidRDefault="6CC11229" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Asiakkaan arvostus näkyy jokaisessa tilanteessa, vaikka lastensuojelulakia noudattaessa voidaan joutua tilanteeseen, jossa asiakkaan yksityisyyteen ja vapauteen joudutaan puuttumaan voimakkaasti tahdonvastaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF613CD" w14:textId="3408DEDE" w:rsidR="0077283E" w:rsidRDefault="2A2DBEAC" w:rsidP="22A3BC30">
+    <w:p w14:paraId="453F8615" w14:textId="77777777" w:rsidR="0077283E" w:rsidRDefault="2A2DBEAC" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sosiaalihuollon henkilöstöön kuuluvalla on ollut ns. ilmoitusvelvollisuus 1.1.2016 alkaen: sosiaalihuollon ammattihenkilön on ilmoitettava viipymättä toiminnasta vastaavalle, jos hän huomaa epäkohtia tai ilmeisiä epäkohdan uhkia asiakkaan sosiaalihuollon toteuttamisessa.</w:t>
       </w:r>
       <w:r w:rsidR="5DBECDAF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Ilmoituslomake löytyy sisäisestä toimintajärjestelmästä </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2D385B22" w14:textId="069355A4" w:rsidR="0077283E" w:rsidRDefault="0077283E" w:rsidP="0C2931B0">
+        <w:t>Ilmoituslomake löytyy sisäisestä toimintajärjestelmästä IMS:stä (Omavalvonta ja laatu: epäkohtailmoitus).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3107A1DB" w14:textId="77777777" w:rsidR="0077283E" w:rsidRDefault="0077283E" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AE061EF" w14:textId="13F6A95D" w:rsidR="006605A4" w:rsidRPr="00C51DD5" w:rsidRDefault="006605A4" w:rsidP="0C2931B0">
+    <w:p w14:paraId="0CD91A51" w14:textId="77777777" w:rsidR="006605A4" w:rsidRPr="00C51DD5" w:rsidRDefault="006605A4" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakkaan ja potilaan info</w:t>
       </w:r>
       <w:r w:rsidR="00C51DD5" w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>rmointi hänen käytettävissään olevista oikeu</w:t>
       </w:r>
       <w:r w:rsidR="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C51DD5" w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>turvakeinoista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7948AAF3" w14:textId="215CC634" w:rsidR="00451EB2" w:rsidRDefault="00C95BC6" w:rsidP="004F16E4">
+    <w:p w14:paraId="7FD33B09" w14:textId="77777777" w:rsidR="00451EB2" w:rsidRDefault="00C95BC6" w:rsidP="004F16E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00123774">
         <w:t xml:space="preserve">Asiakkaita ja potilaita informoidaan </w:t>
       </w:r>
       <w:r w:rsidR="00885307" w:rsidRPr="00123774">
         <w:t>heidän käytettävis</w:t>
       </w:r>
       <w:r w:rsidR="00BE537E" w:rsidRPr="00123774">
         <w:t>sään olevista o</w:t>
       </w:r>
       <w:r w:rsidR="00BF532A" w:rsidRPr="00123774">
         <w:t xml:space="preserve">ikeusturvakeinoista Sata-alueen </w:t>
       </w:r>
       <w:r w:rsidR="0075647B" w:rsidRPr="00123774">
         <w:t>internet sivuilla</w:t>
       </w:r>
       <w:r w:rsidR="00113B1E" w:rsidRPr="00123774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidR="00CE5162">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan</w:t>
         </w:r>
         <w:r w:rsidR="005F7117">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> hyvinvointialue/asiointiopas/potilaan-oikeudet-ja-tietosuoja</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00715C5B" w:rsidRPr="00123774">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00451EB2" w:rsidRPr="00123774">
         <w:t xml:space="preserve">Yksiköiden </w:t>
       </w:r>
       <w:r w:rsidR="00423459" w:rsidRPr="00123774">
         <w:t>toimiti</w:t>
       </w:r>
       <w:r w:rsidR="00715C5B" w:rsidRPr="00123774">
         <w:t>loissa ja omavalvontasuunnitelmissa on nähtävillä asiavastaavien yhteystiedot sekä jokaisen työntekijän velvollisuus on opastaa asiakkaita ja potilaita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03682694" w14:textId="79F34AA9" w:rsidR="002F71A6" w:rsidRPr="0096758D" w:rsidRDefault="002F71A6" w:rsidP="22A3BC30">
+    <w:p w14:paraId="658CCF83" w14:textId="77777777" w:rsidR="002F71A6" w:rsidRPr="0096758D" w:rsidRDefault="002F71A6" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CDFA18B" w14:textId="5195B751" w:rsidR="000372F4" w:rsidRDefault="000372F4" w:rsidP="000372F4">
+    <w:p w14:paraId="6601CF8C" w14:textId="77777777" w:rsidR="000372F4" w:rsidRDefault="000372F4" w:rsidP="000372F4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710078">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Itsemääräämisoikeus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E555E02" w14:textId="51F9A053" w:rsidR="002072F2" w:rsidRPr="002072F2" w:rsidRDefault="002072F2" w:rsidP="003244AF">
+    <w:p w14:paraId="6E840A78" w14:textId="77777777" w:rsidR="002072F2" w:rsidRPr="002072F2" w:rsidRDefault="002072F2" w:rsidP="003244AF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C52FF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Itsemääräämisoikeus herättää monenlaisia ajatuksia ja tunteita. Se on moniulotteinen ja usein haastavakin asia. Itsemäärääminen on vastuunkantoa omasta itsestään sekä vapautta tehdä valintoja itseään koskevissa asioissa.</w:t>
       </w:r>
       <w:r w:rsidR="009B7320" w:rsidRPr="007C52FF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003244AF" w:rsidRPr="007C52FF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>On hyvin tärkeää, että asiakasta/potilasta tuetaan päätöksenteossa itsemääräämiskyvyn vahvistumiseksi. Tuki itsemääräämisoikeuden käyttämiseen on aina yksilöllistä. Erilaisten vaihtoehtojen ja mahdollisuuksien ymmärtäminen on tärkeää.</w:t>
       </w:r>
       <w:r w:rsidR="003244AF" w:rsidRPr="003244AF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8F04D4" w14:textId="530F5906" w:rsidR="000372F4" w:rsidRDefault="000372F4" w:rsidP="000372F4">
+    <w:p w14:paraId="5A928AEA" w14:textId="77777777" w:rsidR="000372F4" w:rsidRDefault="000372F4" w:rsidP="000372F4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D5096FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Perustuslaissa turvataan jokaiselle perusoikeudet. Lähtökohta on, että henkilön perusoikeuksia voidaan rajoittaa vain laissa erikseen säännellyissä tilanteissa ja niin vähän kuin on välttämätöntä. Toimenpide on oltava eettisesti perusteltavissa ja se on suoritettava asiakkaan/potilaan itsemääräämisoikeutta kunnioittaen. Joissakin tilanteissa voidaan joutua rajoittamaan asiakkaan perusoikeuksia. Tällainen tilanne voisi olla esim. se, jos henkilön oma tai toisen henkilön terveys tai turvallisuus on uhattuna. Henkilökuntaresurssien puute ei oikeuta rajoitustoimenpiteiden käyttöön. Julkisen vallan on turvattava perusoikeuksien toteutuminen (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="00743C70" w:rsidRPr="0071116E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>laki 1889/39</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00743C70">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00743C70" w:rsidRPr="00743C70">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">laki </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="00743C70" w:rsidRPr="00865E33">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>1992/78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00865E33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="001E0BAA" w:rsidRPr="001E0BAA">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>laki 1999/731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00865E33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB2C786" w14:textId="5DF87095" w:rsidR="000372F4" w:rsidRPr="006F6F86" w:rsidRDefault="00160835" w:rsidP="000372F4">
+    <w:p w14:paraId="42E80D72" w14:textId="77777777" w:rsidR="00160835" w:rsidRDefault="00160835" w:rsidP="0172CD31">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlinkki"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="6736A098">
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Sata-</w:t>
       </w:r>
-      <w:r w:rsidR="00031EE2" w:rsidRPr="6736A098">
+      <w:r w:rsidR="00031EE2" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">alueelle on laadittu </w:t>
       </w:r>
-      <w:r w:rsidR="00BD75FB" w:rsidRPr="6736A098">
+      <w:r w:rsidR="00BD75FB" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sote-johtaja Sari Rantasen hyväksymä </w:t>
       </w:r>
-      <w:r w:rsidR="00CD001B" w:rsidRPr="6736A098">
+      <w:r w:rsidR="00CD001B" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>toiminta</w:t>
       </w:r>
-      <w:r w:rsidR="00031EE2" w:rsidRPr="6736A098">
+      <w:r w:rsidR="00031EE2" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>ohje</w:t>
       </w:r>
-      <w:r w:rsidR="00AA45B6" w:rsidRPr="6736A098">
+      <w:r w:rsidR="00AA45B6" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>, jonka avulla var</w:t>
       </w:r>
-      <w:r w:rsidR="00757316" w:rsidRPr="6736A098">
+      <w:r w:rsidR="00757316" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00AA45B6" w:rsidRPr="6736A098">
+      <w:r w:rsidR="00AA45B6" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">istetaan asiakkaiden ja potilaiden </w:t>
       </w:r>
-      <w:r w:rsidR="00822233" w:rsidRPr="6736A098">
+      <w:r w:rsidR="00822233" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>itsemääräämisoikeuden toteutuminen ja</w:t>
       </w:r>
-      <w:r w:rsidR="00757316" w:rsidRPr="6736A098">
+      <w:r w:rsidR="00757316" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> sen rajoit</w:t>
       </w:r>
-      <w:r w:rsidR="00757316" w:rsidRPr="6736A098">
+      <w:r w:rsidR="00757316" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>tamista koskevat periaatteet</w:t>
       </w:r>
-      <w:r w:rsidR="007D537F" w:rsidRPr="6736A098">
+      <w:r w:rsidR="007D537F" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja konkreettisetiset menettelytavat</w:t>
       </w:r>
-      <w:r w:rsidR="00FD61EC" w:rsidRPr="6736A098">
+      <w:r w:rsidR="111C6CA2" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-          <w:u w:val="none"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="111C6CA2" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41">
-        <w:r w:rsidR="008B43E4" w:rsidRPr="6736A098">
+      <w:hyperlink r:id="rId40">
+        <w:r w:rsidR="111C6CA2" w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Toimintaohje Itsemääräämisoikeus ja rajoitustoimenpiteet Satakunnan hyvinvointialueen yksiköissä</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
+          <w:t>Toimintaohje Itsemääräämisoikeus ja rajoitustoimenpiteet Satakunnan hyvinvointialueen yksiköissä (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="128B198C" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="294AAF45" w:rsidP="0081475F">
+    <w:p w14:paraId="5B58B178" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="294AAF45" w:rsidP="0172CD31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lastensuojelun sosiaalityön asiakkaan terveen kasvun ja kehityksen tukeminen perustuu ensisijaisesti vapaaehtoisuuteen ja yhteisymmärrykseen. Palveluja toteutetaan lähtökohtaisesti rajoittamatta henkilön itsemääräämisoikeutta. Rajoitustoimenpiteille on aina oltava laissa säädetty peruste ja sosiaalihuollossa itsemääräämisoikeutta voidaan rajoittaa ainoastaan silloin, kun asiakkaan tai muiden henkilöiden terveys tai turvallisuus uhkaa vaarantua. Itsemääräämisoikeutta rajoittavista toimenpiteistä tehdään asianmukaiset kirjalliset päätökset voimassa olevan ohjeistuksen mukaisesti. Mahdolliset rajoitustoimenpiteet toteutetaan lievimmän rajoittamisen periaatteen mukaisesti ja turvallisesti henkilön ihmisarvoa kunnioittaen. Lastensuojelun sosiaalityön asiakkaana olevan lapsen itsemääräämisoikeutta voidaan rajoittaa lastensuojelulaissa tarkoin säädetyin edellytyksin vain silloin, kun lapsella on voimassa kiireellinen sijoituspäätös tai huostaanottopäätös.</w:t>
       </w:r>
-      <w:r w:rsidR="0081475F" w:rsidRPr="0081475F">
+      <w:r w:rsidR="0081475F" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36716181" w14:textId="77777777" w:rsidR="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="749D2760" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0081475F">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lastensuojelussa käytettävät rajoitustoimenpiteet:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF7DEDA" w14:textId="77777777" w:rsidR="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
-[...10 lines deleted...]
-    <w:p w14:paraId="45D11389" w14:textId="0A6CFF4E" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="4BFC8576" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>62 § Yhteydenpidon rajoittaminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E73608" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="3198D5D0" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 65 § Aineiden ja esineiden haltuunotto, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41107A6B" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="4F4F4D26" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>66 § Henkilötarkastus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3035267A" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="304F9AAD" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 66 a § Henkilökatsastus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0211DFD4" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="78ED9997" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">67 § Omaisuuden, lähetysten ja tilojen tarkastaminen ja lähetysten luovuttamatta jättäminen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C482C3" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="4E2A1F47" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>68 § - Kiinnipitäminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D935E7" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="40FED683" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">69 § - Liikkumisvapauden rajoittaminen, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F5BF31" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="0B7832C4" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>69 a § - Luvatta laitoksesta poistuneen lapsen palauttaminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B4C305" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="1D402E25" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>70 § Eristäminen,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AA7959" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="423709F9" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 71 § Erityinen huolenpito</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A72EF2" w14:textId="598036AE" w:rsidR="294AAF45" w:rsidRDefault="0081475F" w:rsidP="22A3BC30">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="548668B4" w14:textId="77777777" w:rsidR="0081475F" w:rsidRDefault="0081475F" w:rsidP="0172CD31">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelulain 74 a §:n mukaisesta rajoituksen lapsikohtaisesta arvioinnista huolehditaan Satakunnan hyvinvointialueella lain vaatimalla tavalla.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="70F07AF2" w14:textId="478045EA" w:rsidR="71BB7EFD" w:rsidRDefault="71BB7EFD" w:rsidP="22A3BC30">
+      <w:r w:rsidR="3961BDEC" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastensuojelun rajoittamistoimenpiteiden ohjeistus</w:t>
+      </w:r>
+      <w:r w:rsidR="7249AD45" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidR="3961BDEC" w:rsidRPr="0172CD31">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>https://sataha.ims.fi/spring/document/10419/approved/with_frames</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="2D631341" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (linkki ammattilaisille).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436B93A9" w14:textId="77777777" w:rsidR="71BB7EFD" w:rsidRDefault="71BB7EFD" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lastensuojelulaitoksissa tulee laatia hyvän kohtelun suunnitelma</w:t>
       </w:r>
       <w:r w:rsidR="4EB6F0B1">
         <w:t xml:space="preserve"> osana omavalvontasuunnitelmaa. Suunnitelman laatimisessa ja tarkastamisessa on kuultava toimintayksikköön sijoitettuja lapsia ja heille on annettava mahdollisuus osallistua suunnitelm</w:t>
       </w:r>
       <w:r w:rsidR="38B0D30A">
         <w:t>an tekoon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCD392F" w14:textId="0D50E090" w:rsidR="003A529B" w:rsidRDefault="003A529B" w:rsidP="22A3BC30"/>
-    <w:p w14:paraId="0ABFE014" w14:textId="14A89860" w:rsidR="23E82897" w:rsidRDefault="00A97C59" w:rsidP="22A3BC30">
+    <w:p w14:paraId="110CA52C" w14:textId="77777777" w:rsidR="003A529B" w:rsidRDefault="003A529B" w:rsidP="22A3BC30"/>
+    <w:p w14:paraId="2D29363E" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="00A97C59" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lakisääteiset </w:t>
       </w:r>
       <w:r w:rsidR="00710078" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">palvelua koskevat </w:t>
       </w:r>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">suunnitelmat </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4C9AEF" w14:textId="6F35DCA6" w:rsidR="70353FFC" w:rsidRDefault="70353FFC" w:rsidP="22A3BC30">
+    <w:p w14:paraId="2112B746" w14:textId="77777777" w:rsidR="70353FFC" w:rsidRDefault="70353FFC" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
         <w:lastRenderedPageBreak/>
         <w:t>Lastensuojelun asiakkaana olevalle lapselle on tehtävä asiakassuunnitelma</w:t>
       </w:r>
       <w:r w:rsidR="05A38E71" w:rsidRPr="22A3BC30">
         <w:t>, jonka laadinnasta vastaa sosiaalityöntekijä.</w:t>
       </w:r>
       <w:r w:rsidR="7E8FECCD" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve"> Asiakassuunnitelma on </w:t>
       </w:r>
       <w:r w:rsidR="6FC7B3F8" w:rsidRPr="22A3BC30">
         <w:t>tarkistettava vähintään kerran vuodessa tai aina olosuhteiden muuttuessa.</w:t>
       </w:r>
       <w:r w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1AB4B0" w14:textId="51CC425D" w:rsidR="70353FFC" w:rsidRDefault="70353FFC" w:rsidP="22A3BC30">
+    <w:p w14:paraId="660DCE98" w14:textId="77777777" w:rsidR="70353FFC" w:rsidRDefault="70353FFC" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="22A3BC30">
+      <w:r>
         <w:t xml:space="preserve">Sijaishuollossa olevalle lapselle on tehtävä lisäksi hoito- ja kasvatussuunnitelma. </w:t>
       </w:r>
-      <w:r w:rsidR="472F100C" w:rsidRPr="22A3BC30">
-[...3 lines deleted...]
-    <w:p w14:paraId="344FB996" w14:textId="74163C0E" w:rsidR="00702A1F" w:rsidRPr="00CC2EF4" w:rsidRDefault="00702A1F" w:rsidP="22A3BC30">
+      <w:r w:rsidR="472F100C">
+        <w:t xml:space="preserve">Lapsen vanhemmille on </w:t>
+      </w:r>
+      <w:r w:rsidR="472F100C" w:rsidRPr="0172CD31">
+        <w:t xml:space="preserve">tarvittaessa </w:t>
+      </w:r>
+      <w:r w:rsidR="472F100C">
+        <w:t>laadittava erillinen suunnitelma vanhemmuuden tukemiseksi.</w:t>
+      </w:r>
+      <w:r w:rsidR="1BE048D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABB9913" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00CC2EF4" w:rsidRDefault="00702A1F" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00710078" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>siavastaavien tehtävät ja yhteystiedot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DE31A6" w14:textId="541F848E" w:rsidR="00EF5631" w:rsidRPr="00CC2EF4" w:rsidRDefault="1AEFBBD0" w:rsidP="2EE9521C">
+    <w:p w14:paraId="49EC5168" w14:textId="77777777" w:rsidR="00EF5631" w:rsidRPr="00CC2EF4" w:rsidRDefault="1AEFBBD0" w:rsidP="2EE9521C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00EF5631" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>siavastaava</w:t>
       </w:r>
       <w:r w:rsidR="7616A948" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> toimii tehtävässään </w:t>
@@ -6580,51 +7191,51 @@
       </w:r>
       <w:r w:rsidR="00826798" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId43">
         <w:r w:rsidR="00A65F9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Potilasasiavastaava</w:t>
         </w:r>
         <w:r w:rsidR="00826798" w:rsidRPr="4A838D50">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> ja sosiaaliasiavastaava - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00826798">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DC68AC" w14:textId="402E02C1" w:rsidR="00702A1F" w:rsidRPr="00C725DC" w:rsidRDefault="00C725DC" w:rsidP="0074386B">
+    <w:p w14:paraId="09FBE504" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00C725DC" w:rsidRDefault="00C725DC" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sosiaaliasiavastaava</w:t>
       </w:r>
       <w:r w:rsidR="00702A1F">
         <w:br/>
       </w:r>
       <w:r w:rsidR="039099FA">
         <w:t>Satasairaala</w:t>
       </w:r>
       <w:r w:rsidR="00702A1F">
         <w:br/>
       </w:r>
@@ -6637,105 +7248,105 @@
       <w:r w:rsidR="039099FA">
         <w:t>28500 PORI</w:t>
       </w:r>
       <w:r w:rsidR="00702A1F">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00702A1F" w:rsidRPr="2EE9521C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Puh. 044 7079132</w:t>
       </w:r>
       <w:r w:rsidR="00702A1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId44">
         <w:r w:rsidR="00826798" w:rsidRPr="2EE9521C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>sosiaaliasiavastaava@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60297C31" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="6E4AE4B0" w:rsidP="4A838D50">
+    <w:p w14:paraId="1F8D82F4" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="6E4AE4B0" w:rsidP="4A838D50">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sosiaaliasiavastaavan tehtävänä on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A8A01E" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="6F360DE7" w:rsidP="004209FA">
+    <w:p w14:paraId="12E57C79" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="6F360DE7" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euvoa asiakkaita</w:t>
       </w:r>
       <w:r w:rsidR="74F80B25" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sosiaalihuollon asiakaslain (812/2000) ja varhaiskasvatuslain (5</w:t>
       </w:r>
       <w:r w:rsidR="173E7497" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>40/2018) soveltamiseen liittyvissä asioissa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5790BA" w14:textId="0BF4FD5D" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
+    <w:p w14:paraId="08E4D96B" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">euvoa ja </w:t>
@@ -6754,199 +7365,199 @@
         </w:rPr>
         <w:t xml:space="preserve"> asiakaslain 23 §</w:t>
       </w:r>
       <w:r w:rsidR="7CAF1091" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mukaisen</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> muistutuksen tekemisessä sekä neuvoa ja avustaa varhaiskasvatuslain 54 §:ssä tarkoitetun muistutuksen tekemisessä</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AED35C5" w14:textId="231C3CDC" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
+    <w:p w14:paraId="4E759ED5" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euvoa, miten kantelu, oikaisuvaatimus, valitus, vahingonkorvausvaatimus tai muu asiakkaan sosiaalihuollon tai varhaiskasvatuksen oikeusturvaan liittyvä asia voidaan panna vireille toimivaltaisessa viranomaisessa</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDBB398" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
+    <w:p w14:paraId="115B3DBA" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iedottaa asiakkaan oikeuksista</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A67B05" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
+    <w:p w14:paraId="745BD512" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oota tietoa asiakkaiden yhteydenotoista ja seurata asiakkaiden oikeuksien ja aseman kehitystä</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602F8956" w14:textId="2B479832" w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6" w:rsidRDefault="6E4AE4B0" w:rsidP="004209FA">
+    <w:p w14:paraId="0209FED7" w14:textId="77777777" w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6" w:rsidRDefault="6E4AE4B0" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toimia muutenkin asiakkaan oikeuksien edistämiseksi ja toteuttamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3BEC9E" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="0074386B">
+    <w:p w14:paraId="548235C7" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="763D1655" w14:textId="6E35A65B" w:rsidR="00702A1F" w:rsidRPr="003B4C4E" w:rsidRDefault="00826798" w:rsidP="0074386B">
+    <w:p w14:paraId="2255EB90" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="003B4C4E" w:rsidRDefault="00826798" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Potilasasiavastaavat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B89743C" w14:textId="2855EB64" w:rsidR="00702A1F" w:rsidRPr="00826798" w:rsidRDefault="00826798" w:rsidP="0074386B">
+    <w:p w14:paraId="553ABCBE" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00826798" w:rsidRDefault="00826798" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:strike/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Satasairaala</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Sairaalantie 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>28500 PORI</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Puh. </w:t>
@@ -6957,70 +7568,70 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">02 627 6078 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId45">
         <w:r w:rsidR="00702A1F" w:rsidRPr="0054274A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>potilasasiavastaava@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00702A1F" w:rsidRPr="0054274A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF5F4F2" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="00D42AA7">
+    <w:p w14:paraId="49679F29" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="00D42AA7">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Potilas</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asiavastaavan tehtävänä on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3604B8D4" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
+    <w:p w14:paraId="2751D571" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">euvoa potilaita </w:t>
@@ -7039,278 +7650,278 @@
         </w:rPr>
         <w:t xml:space="preserve"> (785/1992)</w:t>
       </w:r>
       <w:r w:rsidR="7AC5B5B6" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>soveltamiseen liittyvissä asioissa</w:t>
       </w:r>
       <w:r w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2407F8D7" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
+    <w:p w14:paraId="097618F6" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euvoa ja tarvittaessa avustaa potilasta tai potilaan laillista edustajaa, omaista tai muuta läheistä potilaslain 10 §:ssä tarkoitetun muistutuksen tekemisessä</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B49E58D" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
+    <w:p w14:paraId="12A83EBB" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euvoa, miten kantelu, oikaisuvaatimus, valitus, vahingonkorvausvaatimus, potilas- tai lääkevahinkoa koskeva korvausvaatimus tai muu potilaan terveydenhuollon oikeusturvaan liittyvä asia voidaan panna vireille toimivaltaisessa viranomaisessa</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACF9306" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
+    <w:p w14:paraId="5B7B4999" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iedottaa potilaan oikeuksista</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3717D98D" w14:textId="7451082B" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
+    <w:p w14:paraId="23C35F3B" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oota tietoa potilaiden yhteydenotoista ja seurata potilaiden oikeuksien ja aseman kehity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stä sekä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CE899B" w14:textId="7B2445E1" w:rsidR="2EE9521C" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
+    <w:p w14:paraId="19291C73" w14:textId="77777777" w:rsidR="2EE9521C" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oimia muutenkin potilaan oikeuksien edistämiseksi ja toteuttamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AD8CC2" w14:textId="30F47E7C" w:rsidR="00D42AA7" w:rsidRPr="00C725DC" w:rsidRDefault="00C725DC" w:rsidP="00C725DC">
+    <w:p w14:paraId="59351C3A" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="00C725DC" w:rsidRDefault="00C725DC" w:rsidP="00C725DC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yhteystietolinkki </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Potilasasiavastaava ja sosiaaliasiavastaava - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2511BB6F" w14:textId="5F44C517" w:rsidR="00702A1F" w:rsidRPr="00824CF5" w:rsidRDefault="54095D05" w:rsidP="22A3BC30">
+    <w:p w14:paraId="6588BC9A" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00824CF5" w:rsidRDefault="54095D05" w:rsidP="22A3BC30">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Hlk120538480"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc1680866440"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc223942551"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00757CFE">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t>Muistutu</w:t>
       </w:r>
       <w:r w:rsidR="00DD459A">
         <w:t xml:space="preserve">sten </w:t>
       </w:r>
       <w:r w:rsidR="320DEC94">
         <w:t>käsittely</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="7F31BD4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="224F25CD" w14:textId="570405DB" w:rsidR="00702A1F" w:rsidRPr="004A1175" w:rsidRDefault="33D8D162" w:rsidP="4321C72B">
+    </w:p>
+    <w:p w14:paraId="49B8507D" w14:textId="5912D72B" w:rsidR="00702A1F" w:rsidRPr="004A1175" w:rsidRDefault="33D8D162" w:rsidP="4321C72B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="1DF59D1C">
         <w:t xml:space="preserve">oitoon tai palvelun laatuun taikka </w:t>
       </w:r>
       <w:r w:rsidR="2A460C59">
         <w:t>saamaansa kohteluun</w:t>
       </w:r>
       <w:r w:rsidR="12A711D9">
         <w:t xml:space="preserve"> tyytymätt</w:t>
       </w:r>
       <w:r w:rsidR="02CD14CD">
         <w:t>ö</w:t>
       </w:r>
       <w:r w:rsidR="12A711D9">
         <w:t xml:space="preserve">mällä </w:t>
       </w:r>
@@ -7397,225 +8008,222 @@
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t>nternet</w:t>
       </w:r>
       <w:r w:rsidR="00C17C4F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t>-sivustolta (</w:t>
       </w:r>
       <w:hyperlink r:id="rId48">
         <w:r w:rsidR="00D11290" w:rsidRPr="4321C72B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>muistutuslomake</w:t>
         </w:r>
         <w:r w:rsidR="00702A1F" w:rsidRPr="4321C72B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AC4AC19" w14:textId="2E5A6899" w:rsidR="00702A1F" w:rsidRPr="004A1175" w:rsidRDefault="00702A1F" w:rsidP="0074386B">
+    <w:p w14:paraId="3EF49E82" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="004A1175" w:rsidRDefault="00702A1F" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="452EE988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Potilasasiavastaava/sosiaaliasiavastaava antavat tarvittaessa lisätietoja muistutuksen tekemiseen liittyen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED088DC" w14:textId="616AA6C4" w:rsidR="00702A1F" w:rsidRPr="007B35C4" w:rsidRDefault="03F33766" w:rsidP="0074386B">
+    <w:p w14:paraId="4971A590" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="007B35C4" w:rsidRDefault="03F33766" w:rsidP="5CCBCDCD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="22A3BC30">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Muistutus lähetetään Satakunnan hyvinvointialueen asiavastaavatoimistoon, </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="22A3BC30">
+        <w:t xml:space="preserve">Muistutus lähetetään </w:t>
+      </w:r>
+      <w:r w:rsidR="487A5C90" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Sairaalantie 3, 28500 PORI</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialueen kirjaamo, Sairaalantie 3, 28500 PORI tai </w:t>
       </w:r>
       <w:hyperlink r:id="rId49">
-        <w:r w:rsidR="56B25AA6" w:rsidRPr="22A3BC30">
+        <w:r w:rsidR="56B25AA6" w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>kirjaamo@sata.f</w:t>
         </w:r>
-        <w:r w:rsidR="50367087" w:rsidRPr="22A3BC30">
+        <w:r w:rsidR="50367087" w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D17AE86" w14:textId="4FC59B10" w:rsidR="1AA21219" w:rsidRDefault="4CACCAB1" w:rsidP="07549D4B">
+    <w:p w14:paraId="27E951F7" w14:textId="77777777" w:rsidR="1AA21219" w:rsidRDefault="4CACCAB1" w:rsidP="07549D4B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="22A3BC30">
-[...2 lines deleted...]
-      <w:r w:rsidR="70E40250" w:rsidRPr="22A3BC30">
+      <w:r>
+        <w:t>Muistutus käydään läpi asiaan liittyvien työntekijöiden kanssa</w:t>
+      </w:r>
+      <w:r w:rsidR="23A634B4">
+        <w:t xml:space="preserve"> ja </w:t>
+      </w:r>
+      <w:r w:rsidR="23A634B4" w:rsidRPr="0172CD31">
+        <w:t>vastuualuejohtajan vastaus annetaan heille tiedoksi</w:t>
+      </w:r>
+      <w:r w:rsidR="23A634B4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="70E40250">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="1AA21219" w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="1AA21219">
         <w:t>uistut</w:t>
       </w:r>
-      <w:r w:rsidR="355ADFAB" w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="355ADFAB">
         <w:t>uksista</w:t>
       </w:r>
-      <w:r w:rsidR="1AA21219" w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="1AA21219">
         <w:t xml:space="preserve"> ilmi tulle</w:t>
       </w:r>
-      <w:r w:rsidR="78AB91FF" w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="78AB91FF">
         <w:t>isiin</w:t>
       </w:r>
-      <w:r w:rsidR="1AA21219" w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="1AA21219">
         <w:t xml:space="preserve"> epäkoh</w:t>
       </w:r>
-      <w:r w:rsidR="594DAE56" w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="594DAE56">
         <w:t>tiin puututaan ja ne</w:t>
       </w:r>
-      <w:r w:rsidR="1AA21219" w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="1AA21219">
         <w:t xml:space="preserve"> käydään </w:t>
       </w:r>
-      <w:r w:rsidR="07511D75" w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="07511D75">
         <w:t>tarvittavilta osin läpi työyhteisössä ja huomioidaan toiminnan kehittämisessä</w:t>
       </w:r>
-      <w:r w:rsidR="07511D75" w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="07511D75" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="1AA21219" w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="1AA21219" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678EBAE2" w14:textId="77777777" w:rsidR="0081795B" w:rsidRDefault="0081795B" w:rsidP="0074386B">
+    <w:p w14:paraId="3CFA439A" w14:textId="77777777" w:rsidR="0081795B" w:rsidRDefault="0081795B" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE90662" w14:textId="3721AB81" w:rsidR="0081795B" w:rsidRPr="0081795B" w:rsidRDefault="00CB4858" w:rsidP="2562DF4E">
+    <w:p w14:paraId="680040BC" w14:textId="77777777" w:rsidR="0081795B" w:rsidRPr="0081795B" w:rsidRDefault="00CB4858" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc822721925"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc223942552"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="007C67A5">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Henkilöstö</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="110CF020">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1860D305" w14:textId="147A1538" w:rsidR="005570DA" w:rsidRPr="003C08FC" w:rsidRDefault="005570DA" w:rsidP="005570DA">
+    </w:p>
+    <w:p w14:paraId="6CC06BAC" w14:textId="77777777" w:rsidR="005570DA" w:rsidRPr="003C08FC" w:rsidRDefault="005570DA" w:rsidP="005570DA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc149034021"/>
       <w:bookmarkStart w:id="24" w:name="_Toc31100000"/>
       <w:bookmarkStart w:id="25" w:name="_Toc45556461"/>
       <w:bookmarkStart w:id="26" w:name="_Toc69238455"/>
       <w:bookmarkStart w:id="27" w:name="_Toc145511906"/>
       <w:r w:rsidRPr="00970B0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Määrä, rakenne ja riittävyys se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>kä sijaisten käytön periaatteet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F16B08" w14:textId="51010DC5" w:rsidR="003C08FC" w:rsidRDefault="003C08FC" w:rsidP="000E11D1">
+    <w:p w14:paraId="2CEF9D99" w14:textId="77777777" w:rsidR="003C08FC" w:rsidRDefault="003C08FC" w:rsidP="000E11D1">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006327D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vuoden 2023 henkilöstökertomu</w:t>
       </w:r>
       <w:r w:rsidR="006327D6" w:rsidRPr="006327D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ksen mukaan</w:t>
@@ -7698,412 +8306,413 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="00E06F61" w:rsidRPr="00E06F61">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Henkilöstökertomus 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E06F61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798F4BFB" w14:textId="77777777" w:rsidR="00363BE6" w:rsidRPr="006327D6" w:rsidRDefault="00363BE6" w:rsidP="000E11D1">
+    <w:p w14:paraId="7F7DB0A6" w14:textId="77777777" w:rsidR="00363BE6" w:rsidRPr="006327D6" w:rsidRDefault="00363BE6" w:rsidP="000E11D1">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E60F8C6" w14:textId="024BDAB4" w:rsidR="00970B0F" w:rsidRPr="00A03191" w:rsidRDefault="6FE3B7E4" w:rsidP="729C1BD1">
+    <w:p w14:paraId="13EEC7BE" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="00A03191" w:rsidRDefault="6FE3B7E4" w:rsidP="729C1BD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2531B0C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuualueen henkilöstön määrä ja rakenne </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDC784D" w14:textId="279CB447" w:rsidR="00970B0F" w:rsidRPr="00A03191" w:rsidRDefault="7244D4E3" w:rsidP="2531B0C1">
+    <w:p w14:paraId="4A718C2E" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="00A03191" w:rsidRDefault="7244D4E3" w:rsidP="2531B0C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vastuualueella on n. 280 vakanssia. Henkilöstö koostuu pääasiassa sosiaalihuollon ammattihenki</w:t>
       </w:r>
       <w:r w:rsidR="718DC54D">
         <w:t>löistä</w:t>
       </w:r>
       <w:r w:rsidR="7DECEE60">
         <w:t>, lisäksi vastuualueella työskentelee terveydenhuollon ammattihenkilöitä. Sosiaali</w:t>
       </w:r>
       <w:r w:rsidR="6CFCC1AD">
         <w:t xml:space="preserve">- ja terveydenhuollon ammattihenkilöt </w:t>
       </w:r>
       <w:r w:rsidR="30F2CC62">
         <w:t>jakaa</w:t>
       </w:r>
       <w:r w:rsidR="762D54E6">
         <w:t>ntuvat</w:t>
       </w:r>
       <w:r w:rsidR="6CFCC1AD">
         <w:t xml:space="preserve"> laillistett</w:t>
       </w:r>
       <w:r w:rsidR="3E4D6C44">
         <w:t>uihin</w:t>
       </w:r>
       <w:r w:rsidR="6CFCC1AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5BF359F8">
         <w:t>ammattihenkilöihin</w:t>
       </w:r>
       <w:r w:rsidR="0F30F7E7">
         <w:t xml:space="preserve"> (sosiaalityöntekijä, sosionomi, sairaanhoitaja) ja nimikesuojattuihin </w:t>
       </w:r>
       <w:r w:rsidR="4B6B3D1D">
         <w:t>ammattihenkilöihin (lähihoitaja). Sote-ammattilaisten lisäksi vastuualueella on toimistosihteereitä ja vahtimestari.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE93F37" w14:textId="511332FF" w:rsidR="2531B0C1" w:rsidRDefault="2531B0C1" w:rsidP="2531B0C1">
+    <w:p w14:paraId="011B977B" w14:textId="77777777" w:rsidR="2531B0C1" w:rsidRDefault="2531B0C1" w:rsidP="2531B0C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2260C70E" w14:textId="72293387" w:rsidR="2531B0C1" w:rsidRDefault="2531B0C1" w:rsidP="2531B0C1">
+    <w:p w14:paraId="1A8F0A33" w14:textId="77777777" w:rsidR="2531B0C1" w:rsidRDefault="2531B0C1" w:rsidP="2531B0C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FEF37A9" w14:textId="4FBBB0A6" w:rsidR="00970B0F" w:rsidRDefault="48937FFC" w:rsidP="729C1BD1">
+    <w:p w14:paraId="7C870910" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRDefault="48937FFC" w:rsidP="729C1BD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sijai</w:t>
       </w:r>
       <w:r w:rsidR="00D47D00">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ten käytön periaatteet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA4DEC5" w14:textId="77777777" w:rsidR="00DB0C7B" w:rsidRDefault="00DB0C7B" w:rsidP="729C1BD1">
+    <w:p w14:paraId="63739B8A" w14:textId="77777777" w:rsidR="00DB0C7B" w:rsidRDefault="00DB0C7B" w:rsidP="729C1BD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CB41211" w14:textId="77777777" w:rsidR="00DB0C7B" w:rsidRDefault="00DB0C7B" w:rsidP="00DB0C7B">
+    <w:p w14:paraId="1CB43BB6" w14:textId="77777777" w:rsidR="00741C0B" w:rsidRDefault="00DB0C7B" w:rsidP="00741C0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="002348F0">
-[...3 lines deleted...]
-    <w:p w14:paraId="6DA4E84A" w14:textId="49367143" w:rsidR="00DB0C7B" w:rsidRPr="00D14946" w:rsidRDefault="00DB0C7B" w:rsidP="00DB0C7B">
+      <w:r>
+        <w:t>Sata-alueen henkilöstöpalveluissa toimii keskitetyt rekrytointipalvelut. Sijaishankintaa tehdään julkaisemalla työpaikkailmoituksia rekrytointijärjestelmän kautta. Rekrytoiva yksikkö vastaa itse henkilövalinnoista</w:t>
+      </w:r>
+      <w:r w:rsidR="0DD11341">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091BAC67" w14:textId="65983EF5" w:rsidR="00DB0C7B" w:rsidRPr="00D14946" w:rsidRDefault="00DB0C7B" w:rsidP="0172CD31">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C338F">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Sata-alueelle on laadittu rekrytoinnin käsikirja, johon on koottu rekrytointia koskevien lakien ja asetusten asiasisältöjä sekä Sata-alueen hallinnollisia toimintatapaohjeita </w:t>
       </w:r>
       <w:hyperlink r:id="rId51">
-        <w:r w:rsidRPr="7E71DF58">
+        <w:r w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Rekrytoinnin käsikirja</w:t>
         </w:r>
-        <w:r w:rsidR="43AAF9F0" w:rsidRPr="7E71DF58">
+        <w:r w:rsidR="43AAF9F0" w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78B2B2D4" w14:textId="2004B980" w:rsidR="00970B0F" w:rsidRPr="00A03191" w:rsidRDefault="00970B0F" w:rsidP="729C1BD1">
+    <w:p w14:paraId="05B19FA6" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="00A03191" w:rsidRDefault="00970B0F" w:rsidP="729C1BD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05C817E0" w14:textId="49BCC34F" w:rsidR="008E1012" w:rsidRDefault="00634AAC" w:rsidP="2562DF4E">
+    <w:p w14:paraId="0A464793" w14:textId="77777777" w:rsidR="008E1012" w:rsidRDefault="00634AAC" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vuokratyö ja alihankinta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B80C16F" w14:textId="651CDDB6" w:rsidR="008E1012" w:rsidRDefault="280D55CE" w:rsidP="2562DF4E">
+    <w:p w14:paraId="45348295" w14:textId="77777777" w:rsidR="008E1012" w:rsidRDefault="280D55CE" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B417934">
-        <w:lastRenderedPageBreak/>
         <w:t>Vastuualue ei käytä vuokratyötä eikä myöskään a</w:t>
       </w:r>
       <w:r w:rsidR="4AF6943B" w:rsidRPr="5B417934">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="5B417934">
         <w:t>ihankintana työvoima</w:t>
       </w:r>
       <w:r w:rsidR="64AFF990" w:rsidRPr="5B417934">
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidR="008E1012">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60144336" w14:textId="480F7358" w:rsidR="005570DA" w:rsidRDefault="00970B0F" w:rsidP="3A4016A3">
+    <w:p w14:paraId="0A82601B" w14:textId="77777777" w:rsidR="005570DA" w:rsidRDefault="00970B0F" w:rsidP="3A4016A3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon </w:t>
       </w:r>
       <w:r w:rsidRPr="00970B0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ammattioikeudet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523E5AFC" w14:textId="2FB11956" w:rsidR="00672656" w:rsidRDefault="00672656" w:rsidP="00672656">
+    <w:p w14:paraId="46AD9458" w14:textId="77777777" w:rsidR="00672656" w:rsidRDefault="00672656" w:rsidP="00672656">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="78C92EEE">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Työpaikkailmoituksessa ilmoitetaan kelpoisuusehdot ja vaadittavat luvat ja todistukset. Työnantaja tarkistaa palkattavalta henkilöltä sosiaali- ja terveydenhuollon ammattihenkilöiden ammattioikeuksia koskevat rekisteritiedot, tutkintotodistukset sekä muut kyseiseen tehtävään vaadittavat luvat ja todistukset. </w:t>
       </w:r>
       <w:r w:rsidRPr="78C92EEE">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C8DD40" w14:textId="713C0EB9" w:rsidR="006327D6" w:rsidRPr="006327D6" w:rsidRDefault="00231807" w:rsidP="3A4016A3">
+    <w:p w14:paraId="0C20D814" w14:textId="33932774" w:rsidR="006327D6" w:rsidRPr="006327D6" w:rsidRDefault="00231807" w:rsidP="3A4016A3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Rekrytoiva esihenkilö tarkistaa</w:t>
       </w:r>
       <w:r w:rsidR="0081160E">
         <w:t xml:space="preserve"> palkatessaan</w:t>
       </w:r>
       <w:r w:rsidR="006327D6" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006327D6">
         <w:t>sosiaali- ja terveydenhuollon ammattihenkilöiden ajantasai</w:t>
       </w:r>
       <w:r w:rsidR="006E0E71">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006327D6">
         <w:t>en ammatinharjoittamisoikeu</w:t>
       </w:r>
       <w:r w:rsidR="006E0E71">
         <w:t>den</w:t>
       </w:r>
       <w:r w:rsidR="006327D6">
-        <w:t xml:space="preserve">. Ammattihenkilön ammattipätevyyden voi tarkistaa luotettavasti sosiaali- ja terveydenhuollon ammattihenkilöiden keskusrekisterin julkisesta tietopalvelusta JulkiTerhikistä tai </w:t>
-[...10 lines deleted...]
-        <w:r w:rsidR="00585F67" w:rsidRPr="2562DF4E">
+        <w:t xml:space="preserve">. Ammattihenkilön ammattipätevyyden voi tarkistaa luotettavasti sosiaali- ja terveydenhuollon ammattihenkilöiden keskusrekisterin julkisesta tietopalvelusta JulkiTerhikistä tai JulkiSuosikista. Rekisterien tiedot päivittyvät kerran vuorokaudessa. Huomioi, että samannimisiä ammattihenkilöitä saattaa olla useampia. </w:t>
+      </w:r>
+      <w:r w:rsidR="00741C0B" w:rsidRPr="00741C0B">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidR="00741C0B" w:rsidRPr="00741C0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>valvira/sosiaali-ja-terveydenhuolto/ilmoituksen-tekeminen-ammattihenkilosta</w:t>
+          <w:t>Sosiaali- ja terveydenhuollon ammattioikeudet - Lupa- ja valvontavirasto</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006327D6">
+      <w:r w:rsidR="00741C0B" w:rsidRPr="00741C0B">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F232C8" w14:textId="35C5E069" w:rsidR="71EF0CB1" w:rsidRDefault="71EF0CB1" w:rsidP="2562DF4E">
+    <w:p w14:paraId="630E1E27" w14:textId="77777777" w:rsidR="71EF0CB1" w:rsidRDefault="71EF0CB1" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="2861994D">
         <w:t xml:space="preserve">Rekrytoivan esihenkilön vastuulla on varmistaa sosiaali- ja terveydenhuollon ammattihenkilöiden ammattioikeudet julkisesta tietopalvelusta ja </w:t>
       </w:r>
       <w:r w:rsidR="7A698192" w:rsidRPr="2861994D">
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidRPr="2861994D">
         <w:t>työnhakijan todistuksista</w:t>
       </w:r>
       <w:r w:rsidR="684C7BDA" w:rsidRPr="2861994D">
         <w:t xml:space="preserve"> / opintorekisteristä. </w:t>
       </w:r>
       <w:r w:rsidR="125ADE18" w:rsidRPr="2861994D">
         <w:t>Sekä huomioida ajantasa</w:t>
       </w:r>
       <w:r w:rsidR="0834A9F6" w:rsidRPr="2861994D">
         <w:t xml:space="preserve">inen sosiaali- ja terveydenhuollon </w:t>
       </w:r>
       <w:r w:rsidR="482FC4BC" w:rsidRPr="2861994D">
         <w:t>ammatti</w:t>
       </w:r>
       <w:r w:rsidR="125ADE18" w:rsidRPr="2861994D">
         <w:t>lainsäädäntö</w:t>
       </w:r>
       <w:r w:rsidR="0DFA7DDE" w:rsidRPr="2861994D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F320765" w14:textId="28A3D5E0" w:rsidR="00970B0F" w:rsidRPr="007D116F" w:rsidRDefault="00970B0F" w:rsidP="007D116F">
+    <w:p w14:paraId="2FA7A26C" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="007D116F" w:rsidRDefault="00970B0F" w:rsidP="007D116F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc149034022"/>
       <w:bookmarkStart w:id="29" w:name="_Toc45556465"/>
       <w:r w:rsidRPr="007D116F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Koulutus, osaaminen ja ammattitaito </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F66ACE" w14:textId="55E57DCC" w:rsidR="67349456" w:rsidRDefault="14D5A8B1" w:rsidP="00A544F8">
+    <w:p w14:paraId="4D0EE46C" w14:textId="77777777" w:rsidR="67349456" w:rsidRDefault="14D5A8B1" w:rsidP="00A544F8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc149034023"/>
       <w:bookmarkStart w:id="31" w:name="_Toc45556466"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Sata-alu</w:t>
       </w:r>
       <w:r w:rsidR="761B0695" w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -8467,107 +9076,86 @@
       <w:r w:rsidR="67349456" w:rsidRPr="00F379BC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sähköiset keskustelupohjat o</w:t>
       </w:r>
       <w:r w:rsidR="67349456" w:rsidRPr="00A544F8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hjaavat systemaattiseen osaamisen kehittämiseen ja tarjoavat työkalut </w:t>
       </w:r>
       <w:r w:rsidR="176303D1" w:rsidRPr="00A544F8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>aktiivisen keskustelukulttuurin luomiseen</w:t>
       </w:r>
       <w:r w:rsidR="00A544F8" w:rsidRPr="00A544F8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3800B7" w14:textId="417E3F83" w:rsidR="00E94164" w:rsidRPr="00F67B9D" w:rsidRDefault="00E94164" w:rsidP="00E94164">
+    <w:p w14:paraId="4F5DDF3F" w14:textId="77777777" w:rsidR="00E94164" w:rsidRPr="00F67B9D" w:rsidRDefault="00E94164" w:rsidP="00E94164">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="41772A32">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata-alueella järjestetään henkilöstön täydennyskoulutusta jatkuvana ja koulutukset pohjautuvat strategiaan, koulutustarpeisiin sekä vuosittain päivitettävään hyvinvointialueen </w:t>
       </w:r>
       <w:hyperlink r:id="rId53">
         <w:r w:rsidRPr="05E90FF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>koulutussuunnitelmaan (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="05E90FF8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="41772A32">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kunkin toimi- ja vastuualueen osaamistarveprioriteetit kartoitetaan vuosittaisen osaamistarvekyselyn ja yhteisen keskustelun perusteella. Sata-alueen koulutustoimintaa ohjaa lainsäädäntö ja </w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="075B4F9C" w14:textId="546FD435" w:rsidR="3FB4F6AE" w:rsidRDefault="666095A0" w:rsidP="51A4F4A4">
+        <w:t xml:space="preserve"> Kunkin toimi- ja vastuualueen osaamistarveprioriteetit kartoitetaan vuosittaisen osaamistarvekyselyn ja yhteisen keskustelun perusteella. Sata-alueen koulutustoimintaa ohjaa lainsäädäntö ja STM:n täydennyskoulutusasetus täydennyskoulutuksesta, joihin voi tutustua koulutussuunnitelman liitteissä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4A4FD2" w14:textId="77777777" w:rsidR="3FB4F6AE" w:rsidRDefault="666095A0" w:rsidP="51A4F4A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FEF433B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lisätietoa</w:t>
       </w:r>
       <w:r w:rsidR="6D2D91BB" w:rsidRPr="5AB76689">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="6D2D91BB" w:rsidRPr="162414FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Satasesta</w:t>
       </w:r>
       <w:r w:rsidRPr="5FEF433B">
         <w:rPr>
@@ -8590,197 +9178,198 @@
           </w:rPr>
           <w:t>saamisen</w:t>
         </w:r>
         <w:r w:rsidRPr="5FEF433B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> kehittämisen sivuilta</w:t>
         </w:r>
         <w:r w:rsidR="4938AAB4" w:rsidRPr="05E90FF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5FEF433B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C5B685" w14:textId="05C7C7B6" w:rsidR="00445237" w:rsidRDefault="006476B7" w:rsidP="729C1BD1">
+    <w:p w14:paraId="40E5269F" w14:textId="77777777" w:rsidR="00445237" w:rsidRDefault="006476B7" w:rsidP="729C1BD1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00445237" w:rsidRPr="007D116F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ielitaito</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CAC9BA" w14:textId="3050C5EC" w:rsidR="43BF549C" w:rsidRDefault="43BF549C" w:rsidP="729C1BD1">
+    <w:p w14:paraId="32077ADA" w14:textId="77777777" w:rsidR="43BF549C" w:rsidRDefault="43BF549C" w:rsidP="729C1BD1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37CB165D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Sata-alue</w:t>
       </w:r>
       <w:r w:rsidR="00863013" w:rsidRPr="37CB165D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> varmistaa</w:t>
       </w:r>
       <w:r w:rsidR="799FA7F0" w:rsidRPr="37CB165D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, että kaikilla </w:t>
       </w:r>
       <w:r w:rsidR="00D57719" w:rsidRPr="37CB165D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>palkatuilla</w:t>
       </w:r>
       <w:r w:rsidR="799FA7F0" w:rsidRPr="37CB165D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> henkilöillä on riittävä kielitaito niihin tehtäviin, joita he suorittavat. Jos työntekijä on tulossa potilas-/asiakastyöhön, tulee sosiaali- ja terveydenhuollon ammattihenkilöllä olla riittävä suullinen ja kirjallinen kielitaito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE573D3" w14:textId="6BDE4CBC" w:rsidR="085D7C1B" w:rsidRDefault="085D7C1B" w:rsidP="37CB165D">
+    <w:p w14:paraId="6400D5E9" w14:textId="77777777" w:rsidR="085D7C1B" w:rsidRDefault="085D7C1B" w:rsidP="37CB165D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2861994D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kaikkia uusia työntekijöitä pyydetään esittämään todistukset koulutuksesta, ammattipätevyydestä ja tarvittaessa kielitaidosta. Kielitaito varmistetaan haastatteluilla ennen työsuhdetta. Työntekijän ammatti- ja kielitaitoa seurataan koeajalla, muun muassa esihenkilön ja perehdyttäjän toimesta sekä saatujen palautteiden perusteella.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EF3188" w14:textId="59A68546" w:rsidR="00970B0F" w:rsidRPr="00970B0F" w:rsidRDefault="00A556E7" w:rsidP="00970B0F">
+    <w:p w14:paraId="0F1B27E2" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="00970B0F" w:rsidRDefault="00A556E7" w:rsidP="00970B0F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00970B0F" w:rsidRPr="00970B0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>erehdyttämi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>nen, ammattitaidon ylläpito</w:t>
       </w:r>
       <w:r w:rsidR="00970B0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ja täydennyskoulutus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3993ABE8" w14:textId="2F613130" w:rsidR="005570DA" w:rsidRPr="004B504D" w:rsidRDefault="1E9AFC8C" w:rsidP="318CBC6D">
+    <w:p w14:paraId="1FD5D395" w14:textId="77777777" w:rsidR="005570DA" w:rsidRPr="004B504D" w:rsidRDefault="1E9AFC8C" w:rsidP="318CBC6D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B504D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Onnistuneen rekrytoinnin viimeistelee hyvin suunniteltu ja laadukkaasti toteutettu perehdytys. Työturvallisuuslaki (738/2002) velvoittaa, että työntekijä perehdytetään riittävästi työtehtäviin, työympäristöön sekä työssä käytettäviin välineisiin erityisesti ennen uuden työn tai työtehtävien aloittamista sekä työtehtävien tai työvälineiden </w:t>
       </w:r>
       <w:r w:rsidR="2EB7B565" w:rsidRPr="004B504D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>muuttuessa.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B504D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766688DF" w14:textId="0336F933" w:rsidR="5A870322" w:rsidRPr="004B504D" w:rsidRDefault="5A870322" w:rsidP="17E9718E">
+    <w:p w14:paraId="6922C3BB" w14:textId="77777777" w:rsidR="5A870322" w:rsidRPr="004B504D" w:rsidRDefault="5A870322" w:rsidP="17E9718E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B504D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Onnistunut perehdytys koostuu kuudesta osa-alueesta: henkilökohtaisesta perehdytyssuunnitelmasta, verkkokursseista, itseopiskelumateriaalista, kasvokkain yksik</w:t>
       </w:r>
       <w:r w:rsidR="067FE156" w:rsidRPr="004B504D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>össä tapahtuvasta perehdytyksestä, perehdytyksen seurantakeskusteluista sekä sähköisestä palautteesta, jonka perehtyjä antaa perehdytyksen päätteeksi. Esihenkilön velvoll</w:t>
       </w:r>
       <w:r w:rsidR="62A0BAB4" w:rsidRPr="004B504D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>isuus on varmistaa, että perehdytyskokonaisuus toteutuu suunnitelman m</w:t>
       </w:r>
       <w:r w:rsidR="7EFE4D2B" w:rsidRPr="004B504D">
@@ -8829,545 +9418,537 @@
         </w:r>
         <w:r w:rsidR="503BD447" w:rsidRPr="004B504D">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Perehdytys-sivulta</w:t>
         </w:r>
         <w:r w:rsidR="2BD92E02" w:rsidRPr="05E90FF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="503BD447" w:rsidRPr="004B504D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkEnd w:id="31"/>
-    <w:p w14:paraId="3D5D52CE" w14:textId="665D044C" w:rsidR="005570DA" w:rsidRDefault="00A221A0" w:rsidP="729C1BD1">
+    <w:p w14:paraId="75BBDD82" w14:textId="77777777" w:rsidR="005570DA" w:rsidRDefault="00A221A0" w:rsidP="5656738F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Täydennysk</w:t>
       </w:r>
-      <w:r w:rsidR="005570DA" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="005570DA" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">oulutusten määrä vaihtelee ammattiryhmien, ajankohdan ja toiminnan muutoksiin perustuen. </w:t>
       </w:r>
-      <w:r w:rsidR="391CE248" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="391CE248" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Esihenkilö vastaa työntekijän osaamisen johtamisesta</w:t>
       </w:r>
-      <w:r w:rsidR="35E19A85" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="35E19A85" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>. Hän</w:t>
       </w:r>
-      <w:r w:rsidR="391CE248" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="391CE248" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> arvioi ja hyväksyy</w:t>
       </w:r>
-      <w:r w:rsidR="365281B7" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="365281B7" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> työntekijän</w:t>
       </w:r>
-      <w:r w:rsidR="391CE248" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="391CE248" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> osaamistarpeen mukaiset</w:t>
       </w:r>
-      <w:r w:rsidR="083FB44F" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="083FB44F" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="391CE248" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="391CE248" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>koulutukset</w:t>
       </w:r>
-      <w:r w:rsidR="192AAE00" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="192AAE00" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä koordinoi koulutuksessa saavutetun tiedon jakamis</w:t>
       </w:r>
-      <w:r w:rsidR="2D68C1D8" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="2D68C1D8" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>ta</w:t>
       </w:r>
-      <w:r w:rsidR="192AAE00" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="192AAE00" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> työyksikössä</w:t>
       </w:r>
-      <w:r w:rsidR="391CE248" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="391CE248" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="64D18AE8" w:rsidRPr="729C1BD1">
+      <w:r w:rsidR="64D18AE8" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Esihenkilö vastaa yksikkönsä koulutusmäärärahojen käytöstä.</w:t>
+      </w:r>
+      <w:r w:rsidR="59294AE5" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esihenkilö seuraa koulutusten</w:t>
+      </w:r>
+      <w:r w:rsidR="09901B7C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>, pätevyyksien</w:t>
+      </w:r>
+      <w:r w:rsidR="59294AE5" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja keskusteluiden toteutumista</w:t>
+      </w:r>
+      <w:r w:rsidR="5E15585A" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä </w:t>
+      </w:r>
+      <w:r w:rsidR="551FC3AD" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niiden </w:t>
+      </w:r>
+      <w:r w:rsidR="5E15585A" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>taloude</w:t>
+      </w:r>
+      <w:r w:rsidR="6B3606A9" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>llista</w:t>
+      </w:r>
+      <w:r w:rsidR="5E15585A" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tilannetta</w:t>
+      </w:r>
+      <w:r w:rsidR="59294AE5" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="64D18AE8" w:rsidRPr="00A221A0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0198FBFE" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Esihenkilö vastaa yksikkönsä koulutusmäärärahojen käytöstä.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="59294AE5" w:rsidRPr="00A221A0">
+        <w:t>Talent</w:t>
+      </w:r>
+      <w:r w:rsidR="7109D9BF" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Esihenkilö seuraa koulutusten</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="09901B7C" w:rsidRPr="00A221A0">
+        <w:t>ti</w:t>
+      </w:r>
+      <w:r w:rsidR="0198FBFE" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>, pätevyyksien</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="59294AE5" w:rsidRPr="00A221A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="59294AE5" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja keskusteluiden toteutumista</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5E15585A" w:rsidRPr="00A221A0">
+        <w:t xml:space="preserve"> ja</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="59294AE5" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sekä </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="551FC3AD" w:rsidRPr="00A221A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006476B7" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">niiden </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5E15585A" w:rsidRPr="00A221A0">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="59294AE5" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>taloude</w:t>
-[...40 lines deleted...]
-    <w:p w14:paraId="7D73AD8C" w14:textId="5C17A209" w:rsidR="005570DA" w:rsidRPr="00F67B9D" w:rsidRDefault="395CB431" w:rsidP="005570DA">
+        <w:t>owerBI-järjestelmistä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432DB8BD" w14:textId="77777777" w:rsidR="005570DA" w:rsidRPr="00F67B9D" w:rsidRDefault="395CB431" w:rsidP="5656738F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F67B9D">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Sata</w:t>
       </w:r>
-      <w:r w:rsidR="5FA789DB" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="5FA789DB" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F67B9D">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>alueella</w:t>
       </w:r>
-      <w:r w:rsidR="005570DA" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="005570DA" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> koulutus- ja </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F67B9D">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>osaamis</w:t>
       </w:r>
-      <w:r w:rsidR="44B41062" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="44B41062" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>en kehittämis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F67B9D">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>asioissa</w:t>
       </w:r>
-      <w:r w:rsidR="005570DA" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="005570DA" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> palvelee Osaamisen kehittämisen palvelut –yksikkö. Henkilökunta saa lisätietoa koulutuksista </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="1C4C69C4" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="53E11EB1" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>OSSin</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="1C4C69C4" w:rsidRPr="00F67B9D">
+        <w:t>Talentin</w:t>
+      </w:r>
+      <w:r w:rsidR="1C4C69C4" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> koulutuskalenterista ja </w:t>
       </w:r>
-      <w:r w:rsidR="005570DA" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="005570DA" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">osoitteesta </w:t>
       </w:r>
       <w:hyperlink r:id="rId56">
-        <w:r w:rsidR="005570DA" w:rsidRPr="00F67B9D">
+        <w:r w:rsidR="005570DA" w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>koulutus@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005570DA" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="005570DA" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142D18A5" w14:textId="72D9628F" w:rsidR="00970B0F" w:rsidRPr="00F67B9D" w:rsidRDefault="1EB51414" w:rsidP="241B9C70">
+    <w:p w14:paraId="4C1515E2" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="00F67B9D" w:rsidRDefault="060B8E47" w:rsidP="241B9C70">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F67B9D">
-[...2 lines deleted...]
-      <w:r w:rsidR="3411017C" w:rsidRPr="00F67B9D">
+      <w:r w:rsidRPr="0172CD31">
+        <w:t>Talentti</w:t>
+      </w:r>
+      <w:r w:rsidR="1EB51414" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="1EB51414">
+        <w:t>järjestelmä</w:t>
+      </w:r>
+      <w:r w:rsidR="3411017C">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="4E822AAD" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="4E822AAD">
         <w:t xml:space="preserve"> kautta </w:t>
       </w:r>
-      <w:r w:rsidR="5819211E" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="5819211E">
         <w:t xml:space="preserve">sisäisiin </w:t>
       </w:r>
-      <w:r w:rsidR="4E822AAD" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="4E822AAD">
         <w:t xml:space="preserve">koulutuksiin ilmoittaudutaan ja hakeudutaan sekä annetaan koulutuspalautteet. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00EE1BAA" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="0EDEE1E3" w:rsidRPr="0172CD31">
+        <w:t>Talentissa</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1BAA">
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
-      <w:r w:rsidR="2A96F616" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="2A96F616">
         <w:t>myös</w:t>
       </w:r>
-      <w:r w:rsidR="00F24784" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="00F24784">
         <w:t xml:space="preserve"> henkilöstön </w:t>
       </w:r>
-      <w:r w:rsidR="02CB4ECB" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="02CB4ECB">
         <w:t>koulutus</w:t>
       </w:r>
-      <w:r w:rsidR="4CB79B43" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="4CB79B43">
         <w:t>rekisteri</w:t>
       </w:r>
-      <w:r w:rsidR="00F24784" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="00F24784">
         <w:t xml:space="preserve"> sekä pätevyydet</w:t>
       </w:r>
-      <w:r w:rsidR="00970B0F" w:rsidRPr="00F67B9D">
+      <w:r w:rsidR="00970B0F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="37FBC423" w14:textId="6D40D720" w:rsidR="106BD155" w:rsidRDefault="18DCF902" w:rsidP="2562DF4E">
+      <w:r w:rsidR="54023CB4" w:rsidRPr="0172CD31">
+        <w:t>Talentissa</w:t>
+      </w:r>
+      <w:r w:rsidR="09C5FE8E" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="09C5FE8E">
+        <w:t>voi myös kirjata koulutustarpeita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF5562B" w14:textId="77777777" w:rsidR="106BD155" w:rsidRDefault="18DCF902" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="2861994D">
         <w:t>Perehdytyksestä vastaa ensisijaisesti esihenkilö ja hänen nimeä</w:t>
       </w:r>
       <w:r w:rsidR="1C7B2784" w:rsidRPr="2861994D">
         <w:t>mänsä</w:t>
       </w:r>
       <w:r w:rsidRPr="2861994D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0B1EC7D9" w:rsidRPr="2861994D">
         <w:t>henkilöt. Perehdytys tote</w:t>
       </w:r>
       <w:r w:rsidR="220D638C" w:rsidRPr="2861994D">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="0B1EC7D9" w:rsidRPr="2861994D">
         <w:t xml:space="preserve">tetaan Sata-alueen perehdytysoppaan mukaisesti. Perehdytyksen </w:t>
       </w:r>
       <w:r w:rsidR="432CE1C9" w:rsidRPr="2861994D">
         <w:t xml:space="preserve">jälkeisenä </w:t>
       </w:r>
       <w:r w:rsidR="0B1EC7D9" w:rsidRPr="2861994D">
         <w:t xml:space="preserve">tukena </w:t>
       </w:r>
       <w:r w:rsidR="42405B20" w:rsidRPr="2861994D">
         <w:t xml:space="preserve">työntekijän on mahdollista saada rinnalleen </w:t>
       </w:r>
       <w:r w:rsidR="77579211" w:rsidRPr="2861994D">
         <w:t xml:space="preserve">koulutettu </w:t>
       </w:r>
       <w:r w:rsidR="42405B20" w:rsidRPr="2861994D">
         <w:t>mentori.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34729A7D" w14:textId="10371CD1" w:rsidR="5E221E92" w:rsidRDefault="5E221E92" w:rsidP="2562DF4E">
+    <w:p w14:paraId="61F78C02" w14:textId="77777777" w:rsidR="5E221E92" w:rsidRDefault="5E221E92" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Riittävästä ammatilliseen täydenn</w:t>
       </w:r>
       <w:r w:rsidR="4F98ADCF">
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">skoulutukseen osallistumisesta </w:t>
       </w:r>
       <w:r w:rsidR="7BFE3B9B">
         <w:t>huolehtii esihenkilö ja koulutuksen sisällön jakamisesta työyhteisössä</w:t>
       </w:r>
       <w:r w:rsidR="0DB771DA">
         <w:t xml:space="preserve">. Koulutuksiin osallistutaan vuosittaisen määrärahan puitteissa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27962DB6" w14:textId="645F4C5D" w:rsidR="00A556E7" w:rsidRDefault="00A556E7" w:rsidP="0C2931B0">
+    <w:p w14:paraId="70C30124" w14:textId="77777777" w:rsidR="00A556E7" w:rsidRDefault="00A556E7" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="370167A6" w14:textId="5B838424" w:rsidR="00A556E7" w:rsidRDefault="00672656" w:rsidP="0C2931B0">
+    <w:p w14:paraId="040FA8CF" w14:textId="77777777" w:rsidR="00A556E7" w:rsidRDefault="00672656" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00A556E7" w:rsidRPr="00A556E7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ilapäisesti toimivien opiskelijoiden oikeus</w:t>
       </w:r>
       <w:r w:rsidR="00A556E7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> työskennellä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A61827" w14:textId="0224364C" w:rsidR="00672656" w:rsidRDefault="00672656" w:rsidP="5535B2A7">
+    <w:p w14:paraId="67CBC1DF" w14:textId="7A9EE316" w:rsidR="00672656" w:rsidRPr="00E406E0" w:rsidRDefault="00672656" w:rsidP="5535B2A7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:color w:val="FF0000"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Työnantajan on arvioitava tapauskohtaisesti opiskelijan valmiudet ja edellytykset suoriutua tarjotuista tehtävistä sekä varmistettava, että heidän kielitaitonsa on riittävä, jos heidän äidinkielensä ei ole suomi tai ruotsi. Lisäksi on tärkeää määrittää selkeästi opiskelijan vastuut, tehtävät ja toiminnan rajat sekä varmistaa, että heidän opintonsa on suoritettu hyväksytysti. Opiskelijalle on myös nimettävä ohjaaja toimintayksikössä. Tämä koskee myös tilanteita, joissa opiskelija ei ole palvelussuhteessa toimintayksiköön vaan työskentelee esimerkiksi vuokrafirman kautta. Työnantajan pitää varmistaa, ettei potilaille tai asiakkaille anneta väärää kuvaa opiskelijan osaamisesta tai asemasta. Vaikka opiskelijan rekrytointi tapahtuisi työvoimaa vuokraavan yrityksen kautta, toimintayksikön on itse arvioitava edellä mainitut seikat. </w:t>
       </w:r>
-      <w:r w:rsidR="006707C1">
+      <w:r w:rsidR="00E406E0" w:rsidRPr="00E406E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId57">
-        <w:r w:rsidR="76AC0435" w:rsidRPr="558FBC5D">
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidR="00E406E0" w:rsidRPr="00E406E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t>V</w:t>
-[...6 lines deleted...]
-          <w:t>alvira/työnantajan on tarkistettava uuden työntekijän oikeudet ja osaaminen erityisesti opiskelijoita rekrytoidessa</w:t>
+          <w:t>Sosiaali- ja terveydenhuollon opiskelijana työskentely - Lupa- ja valvontavirasto</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006707C1" w:rsidRPr="558FBC5D">
+      <w:r w:rsidR="00E406E0" w:rsidRPr="00E406E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00D710B1" w:rsidRPr="558FBC5D">
-[...7 lines deleted...]
-    <w:p w14:paraId="0DDF7460" w14:textId="3B9F89C0" w:rsidR="00A53166" w:rsidRPr="00E61165" w:rsidRDefault="00AF14A8" w:rsidP="5535B2A7">
+    </w:p>
+    <w:p w14:paraId="0ED97C74" w14:textId="77777777" w:rsidR="00A53166" w:rsidRPr="00E61165" w:rsidRDefault="00AF14A8" w:rsidP="5535B2A7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7FFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Opiskelijoiden </w:t>
       </w:r>
       <w:r w:rsidR="00407AEC" w:rsidRPr="00DE7FFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">työskennellessä </w:t>
       </w:r>
       <w:r w:rsidR="00FB3547" w:rsidRPr="00DE7FFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004D7121" w:rsidRPr="00DE7FFC">
@@ -9457,418 +10038,435 @@
       <w:r w:rsidR="00ED455D" w:rsidRPr="008A07A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId58">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="12F4419C" w:rsidRPr="00E61165">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>LOVe</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="12F4419C" w:rsidRPr="00E61165">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> opiskelijat (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="337B72F7" w14:textId="7D1C3196" w:rsidR="56588EB6" w:rsidRDefault="295C209A" w:rsidP="2847EC6F">
+    <w:p w14:paraId="48882BF5" w14:textId="77777777" w:rsidR="56588EB6" w:rsidRDefault="295C209A" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3DB336BA">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yksikössä nimetään kirjallisesti ohjaaja </w:t>
       </w:r>
-      <w:r w:rsidR="57E3A2D4" w:rsidRPr="3DB336BA">
+      <w:r w:rsidR="57E3A2D4" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>sosiaalihuollon ja</w:t>
       </w:r>
-      <w:r w:rsidRPr="3DB336BA">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> terveydenhuollon opiskelijalle </w:t>
       </w:r>
-      <w:r w:rsidR="3F6EE456" w:rsidRPr="50E000D5">
+      <w:r w:rsidR="3F6EE456" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>sekä</w:t>
       </w:r>
-      <w:r w:rsidRPr="3DB336BA">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sosiaalityöntekijän tehtävissä tilapäisesti toimivalle opiskelijalle. Ohjaajan tulee työskennellä samassa toimintayksikössä kuin opiskelija. Ohjaajan tulee olla laillistettu ammattihenkilö, joka on oikeutettu itsenäisesti harjoittamaan sitä ammattia, johon opiskelija opiskelee. </w:t>
       </w:r>
-      <w:r w:rsidR="319468F8" w:rsidRPr="3DB336BA">
+      <w:r w:rsidR="319468F8" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="3DB336BA">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">isäksi ohjaajalla pitää olla riittävästi käytännön kokemusta ammatistaan. </w:t>
       </w:r>
-      <w:r w:rsidR="397DC46A" w:rsidRPr="3DB336BA">
+      <w:r w:rsidR="397DC46A" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohjaajan tulee </w:t>
       </w:r>
-      <w:r w:rsidRPr="3DB336BA">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">seurata, ohjata ja valvoa opiskelijan toimintaa ja puuttua välittömästi siinä mahdollisesti ilmeneviin epäkohtiin sekä keskeytettävä toiminta, jos </w:t>
       </w:r>
-      <w:r w:rsidR="3BA6E38D" w:rsidRPr="3DB336BA">
+      <w:r w:rsidR="3BA6E38D" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>asiakast</w:t>
       </w:r>
-      <w:r w:rsidRPr="3DB336BA">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>urvallisuus voi vaarantua.</w:t>
       </w:r>
-      <w:r w:rsidR="291BD8E8" w:rsidRPr="3DB336BA">
+      <w:r w:rsidR="291BD8E8" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="63466EBD" w:rsidRPr="3DB336BA">
+      <w:r w:rsidR="63466EBD" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Ohjaajan tulee ilmoittaa esille tulleista epäkohdista välittömästi myös toiminnasta vastaavalle esihenkilölle. Tarvittaessa ohjaaja</w:t>
       </w:r>
-      <w:r w:rsidR="4E966764" w:rsidRPr="3DB336BA">
+      <w:r w:rsidR="4E966764" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>n / esihenkilön tulee olla yh</w:t>
       </w:r>
-      <w:r w:rsidR="4C01021C" w:rsidRPr="3DB336BA">
+      <w:r w:rsidR="4C01021C" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="4E966764" w:rsidRPr="3DB336BA">
+      <w:r w:rsidR="4E966764" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>eydessä Sata-alueen opi</w:t>
       </w:r>
-      <w:r w:rsidR="7A539715" w:rsidRPr="3DB336BA">
+      <w:r w:rsidR="7A539715" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>skeluohjauksen koordinaattoreihin</w:t>
       </w:r>
-      <w:r w:rsidR="402DC831" w:rsidRPr="3DB336BA">
+      <w:r w:rsidR="402DC831" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="7A539715" w:rsidRPr="3DB336BA">
+      <w:r w:rsidR="7A539715" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392E0A19" w14:textId="77777777" w:rsidR="00080194" w:rsidRDefault="00080194" w:rsidP="005570DA">
+    <w:p w14:paraId="2B0B2A3A" w14:textId="77777777" w:rsidR="2E7D44A5" w:rsidRDefault="2E7D44A5" w:rsidP="0172CD31">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Sosiaalityöntekijän tehtävissä tilapäisesti toimiva</w:t>
+      </w:r>
+      <w:r w:rsidR="30F1A08F" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opiskelijan tulee käyttää nimikkeenä sosiaalityöntekijä, tilapäinen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665FACD7" w14:textId="77777777" w:rsidR="00080194" w:rsidRDefault="00080194" w:rsidP="005570DA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="726F76E8" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="005570DA">
+    <w:p w14:paraId="02726B9E" w14:textId="4EAC2F19" w:rsidR="005570DA" w:rsidRPr="003E17A7" w:rsidRDefault="00E406E0" w:rsidP="005570DA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E406E0">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3AB95ED3" w14:textId="3F1A63B2" w:rsidR="005570DA" w:rsidRPr="003E17A7" w:rsidRDefault="005570DA" w:rsidP="005570DA">
+        <w:t>Henkilöstön työskentelyn asianmukaisuuden seuranta</w:t>
+      </w:r>
+      <w:r w:rsidR="005570DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6669BCD4" w14:textId="3ED72F23" w:rsidR="00E406E0" w:rsidRPr="00E406E0" w:rsidRDefault="00E406E0" w:rsidP="00E406E0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="2FC4A182">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Sata</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B16AFD" w:rsidRPr="2FC4A182">
+      </w:pPr>
+      <w:r w:rsidRPr="00E406E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="2FC4A182">
+        <w:t>Jokainen työntekijä vastaa omasta toiminnastaan työpaikalla. Toiminta pitää olla ammatillista ja asiallista. Työnantaja huolehtii siitä, että työ ja toiminta ovat asianmukaisia. Esihenkilö tarkkailee työympäristöä, työyhteisöä ja työtapoja. Esihenkilö puuttuu ja ratkaisee poikkeavat ja puutteelliset tilanteet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017DFD5E" w14:textId="77777777" w:rsidR="00E406E0" w:rsidRPr="00E406E0" w:rsidRDefault="00E406E0" w:rsidP="00E406E0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueen organisaatiossa jokainen vastaa omasta ammatillisesta ja asiallisesta toiminnastaan työpaikalla. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E406E0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Työnantaja on velvollinen tarpeellisilla toimenpiteillä huolehtimaan työn ja toiminnan asianmukaisuudesta. Työnantajan edustajana esihenkilö valvoo </w:t>
-[...14 lines deleted...]
-        <w:r w:rsidR="73FB553F" w:rsidRPr="2FC4A182">
+        <w:t xml:space="preserve">Työnjohdolliset menettelyt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r w:rsidRPr="00E406E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t xml:space="preserve">Toimiva työyhteisö -malli (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
+          <w:t>Työnjohdollinen menettely (Linkki ammattilaisille, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="21F9A308" w:rsidRPr="2FC4A182">
+    </w:p>
+    <w:p w14:paraId="7524E6C7" w14:textId="77777777" w:rsidR="00E406E0" w:rsidRDefault="00E406E0" w:rsidP="00E406E0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E406E0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Työkykyä tuetaan työkyvyn tuki -ohjelman mukaisesti </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r w:rsidRPr="00E406E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>Työkyvyn tuki – ohjelma (Linkki ammattilaisille, vaatii kirjautumisen)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3105994F" w14:textId="77777777" w:rsidR="00E406E0" w:rsidRDefault="00E406E0" w:rsidP="2847EC6F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E406E0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Työyhteisön toimivuutta tuetaan Toimiva työyhteisö mallin avulla </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r w:rsidRPr="00E406E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>Toimiva työyhteisö -malli (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="14B725DE" w14:textId="5BB1047A" w:rsidR="594B831B" w:rsidRPr="00530C37" w:rsidRDefault="594B831B" w:rsidP="2847EC6F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2FC4A182">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Esihenkilöt huolehtivat alaistensa osaamisvaatimusten toteutumisesta ja puuttuvat tarvittaessa epäkohtiin. Osaamista seurataan mm.</w:t>
+      </w:r>
+      <w:r w:rsidR="59B34A02" w:rsidRPr="2FC4A182">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00530C37" w:rsidRPr="2FC4A182">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="6E1D356B" w:rsidRPr="2FC4A182">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>ääräaikojen seurannalla</w:t>
+      </w:r>
       <w:r w:rsidRPr="2FC4A182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Esihenkilöt huolehtivat alaistensa osaamisvaatimusten toteutumisesta ja puuttuvat tarvittaessa epäkohtiin. Osaamista seurataan mm.</w:t>
-[...37 lines deleted...]
-        <w:t>-ilmoitusten ja muistutusten keinoin</w:t>
+        <w:t xml:space="preserve"> asiakaspalautteiden, haipro-ilmoitusten ja muistutusten keinoin</w:t>
       </w:r>
       <w:r w:rsidR="46F46EEC" w:rsidRPr="2FC4A182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4FFC1A" w14:textId="77777777" w:rsidR="00E61165" w:rsidRDefault="00E61165" w:rsidP="0C2931B0">
+    <w:p w14:paraId="513469B9" w14:textId="77777777" w:rsidR="00E61165" w:rsidRDefault="00E61165" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4998838D" w14:textId="2FADF074" w:rsidR="00A556E7" w:rsidRDefault="00A556E7" w:rsidP="0C2931B0">
+    <w:p w14:paraId="62C8C143" w14:textId="77777777" w:rsidR="00A556E7" w:rsidRDefault="00A556E7" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0396C5B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rikostaustan selvittäminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007DC875" w14:textId="77777777" w:rsidR="00E9214D" w:rsidRPr="00E9214D" w:rsidRDefault="00E9214D" w:rsidP="00E9214D">
+    <w:p w14:paraId="4AAB0620" w14:textId="77777777" w:rsidR="00E9214D" w:rsidRPr="00E9214D" w:rsidRDefault="00E9214D" w:rsidP="00E9214D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9214D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lasten, iäkkäiden ja vammaisten henkilöiden kanssa työskentelevien rikosrekisteriote tarkistetaan edellytysten täyttyessä rekrytoinnin yhteydessä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE2E981" w14:textId="4398F4D7" w:rsidR="00E75705" w:rsidRPr="003A5390" w:rsidRDefault="00E9214D" w:rsidP="00E9214D">
+    <w:p w14:paraId="1E16CADA" w14:textId="77777777" w:rsidR="00E75705" w:rsidRPr="003A5390" w:rsidRDefault="00E9214D" w:rsidP="00E9214D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37CB165D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Työhön valitun henkilön tulee toimittaa nähtäväksi rikosrekisteriote ennen lopullista nimittämistä tai työsopimuksen tekemistä tai ehdotetun menettelyn piiriin kuuluvia tehtäviä ensi kertaa henkilölle annettaessa. Tehtävään valittu työntekijä/viranhaltija tilaa itse rikosrekisteriotteen Oikeusrekisterikeskukselta ja esittää sen rekrytoivalle esihenkilölle ennen työsopimuksen allekirjoittamista tai ennen virkamääräystä. Rikosrekisteriotteen esittäminen dokumentoidaan palkka- ja henkilöstöhallinnon järjestelmään. </w:t>
       </w:r>
       <w:r w:rsidR="005B6B29" w:rsidRPr="37CB165D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60">
+      <w:hyperlink r:id="rId62">
         <w:r w:rsidR="3751A639" w:rsidRPr="37CB165D">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve">Toimintaohje Rikosrekisteriote (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75326C1E" w14:textId="7C6BCAA5" w:rsidR="29DF1B3C" w:rsidRDefault="21617AEC" w:rsidP="37CB165D">
+    <w:p w14:paraId="6B70BCC6" w14:textId="77777777" w:rsidR="29DF1B3C" w:rsidRDefault="21617AEC" w:rsidP="37CB165D">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00530C37">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laki velvoittaa työnantajaa tarkastamaan otteen, kun kyseessä on yli 3 kuukauden työ- tai palvelussuhde yhden kalenterivuoden aikana. Työnantajalla on oikeus pyytää otetta myös enintään 3 kuukautta kestävissä tehtävissä</w:t>
       </w:r>
       <w:r w:rsidR="5A70C07B" w:rsidRPr="00530C37">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, osa-aikaisuudella ei ole merkitystä kolmen kuukauden aikarajan soveltamisessa</w:t>
       </w:r>
       <w:r w:rsidRPr="00530C37">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -9891,450 +10489,441 @@
         <w:t>, jonka vastuulla on tallentaa o</w:t>
       </w:r>
       <w:r w:rsidR="1AE9046D" w:rsidRPr="00530C37">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tteesta sen myöntöpäivä sekä tiedot henkilöstä, jonka osalta ote on tarkastettu. </w:t>
       </w:r>
       <w:r w:rsidR="649C5D8F" w:rsidRPr="00530C37">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Otteen voimassaoloaika on 6 kuukautta</w:t>
       </w:r>
       <w:r w:rsidR="649C5D8F" w:rsidRPr="37CB165D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFA3956" w14:textId="77777777" w:rsidR="00EA5515" w:rsidRDefault="00EA5515" w:rsidP="0074386B">
+    <w:p w14:paraId="5F06DEE1" w14:textId="77777777" w:rsidR="00EA5515" w:rsidRDefault="00EA5515" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc45556464"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="4453DDAE" w14:textId="1A008CC6" w:rsidR="00EA5515" w:rsidRPr="00B32746" w:rsidRDefault="00313667" w:rsidP="2562DF4E">
+    <w:p w14:paraId="25A14DC2" w14:textId="77777777" w:rsidR="00EA5515" w:rsidRPr="00B32746" w:rsidRDefault="00313667" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc603899099"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc223942553"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.6 </w:t>
       </w:r>
       <w:r w:rsidR="00220803" w:rsidRPr="00B26DEE">
         <w:t>Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="397344A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3FCC2161" w14:textId="7E4C3F29" w:rsidR="442AB8B0" w:rsidRPr="00FB0C79" w:rsidRDefault="442AB8B0" w:rsidP="2CE846D3">
+    </w:p>
+    <w:p w14:paraId="3830D428" w14:textId="77777777" w:rsidR="442AB8B0" w:rsidRPr="00FB0C79" w:rsidRDefault="442AB8B0" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Erityispalveluiden vastuuhenkilöiden tehtävänä on jatkuva arviointi, suunnittelu ja yhteistyö, jotta sosiaali- ja terveyspalvelut voivat vastata asiakkaiden tarpeisiin riittävällä henkilöstömäärällä. </w:t>
       </w:r>
       <w:r w:rsidR="1D39ED68" w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sosiaalihuoltolain 46 a §:n mukaan sosiaalihuollon tai sosiaali- ja terveydenhuollon pääasiassa hallinnollisissa johtotehtävissä voi toimia sosiaalityöntekijä tai henkilö, jolla on tehtävään soveltuva ylempi korkeakoulututkinto ja alan tuntemus sekä niiden lisäksi riittävä johtamistaito.</w:t>
       </w:r>
       <w:r w:rsidR="2AD47794" w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="71B4EC28" w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Muissa asiakastyön ohjausta sisältävissä sosiaalihuollon johtotehtävissä voi toimia henkilö, jolla on tehtävään soveltuva korkeakoulututkinto, alan tuntemus sekä riittävä johtamistaito. Edellä tarkoitetuissa tehtävissä toimiva johtaja vastaa toimivaltansa rajoissa siitä, että hänen johtamassaan yksikössä on 49 a §:n 3 momentin mukainen henkilöstö ja että yksikön asiakastyössä noudatetaan sille tässä ja muussa laissa säädettyjä vaatimuksia. Lisäksi johtaja vastaa siitä, että yksikön päivittäisessä toiminnassa toteutetaan omavalvontaa ja tuetaan henkilöstön työhyvinvointia. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId61" w:anchor="a26.8.2022-790">
+        <w:t>Muissa asiakastyön ohjausta sisältävissä sosiaalihuollon johtotehtävissä voi toimia henkilö, jolla on tehtävään soveltuva korkeakoulututkinto, alan tuntemus sekä riit</w:t>
+      </w:r>
+      <w:r w:rsidR="71B4EC28" w:rsidRPr="00FB0C79">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">tävä johtamistaito. Edellä tarkoitetuissa tehtävissä toimiva johtaja vastaa toimivaltansa rajoissa siitä, että hänen johtamassaan yksikössä on 49 a §:n 3 momentin mukainen henkilöstö ja että yksikön asiakastyössä noudatetaan sille tässä ja muussa laissa säädettyjä vaatimuksia. Lisäksi johtaja vastaa siitä, että yksikön päivittäisessä toiminnassa toteutetaan omavalvontaa ja tuetaan henkilöstön työhyvinvointia. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:anchor="a26.8.2022-790">
         <w:r w:rsidR="71B4EC28" w:rsidRPr="00FB0C79">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>(26.8.2022/790)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7564DF72" w14:textId="196D22A5" w:rsidR="0D8E0E59" w:rsidRPr="00FB0C79" w:rsidRDefault="0D8E0E59" w:rsidP="2CE846D3">
+    <w:p w14:paraId="4447E3B7" w14:textId="77777777" w:rsidR="0D8E0E59" w:rsidRPr="00FB0C79" w:rsidRDefault="0D8E0E59" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="338"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sosiaalityön ammatillisesta johtamisesta säädetään sosiaalihuollon ammattihenkilöistä annetun lain 9 §:</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FB0C79">
+        <w:t xml:space="preserve">Sosiaalityön ammatillisesta johtamisesta säädetään sosiaalihuollon ammattihenkilöistä annetun lain 9 §:ssä. </w:t>
+      </w:r>
+      <w:r w:rsidR="2568F2E4" w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ssä</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FB0C79">
+        <w:t>Sosiaalityöntekijän erityisenä velvollisuutena on vastata sosiaalityön ammatillisesta johtamisesta sekä yksilöiden, perheiden ja yhteisöjen sosiaalisen tuen ja palvelujen tarpeeseen vastaavasta sosiaalityön asiakas- ja asiantuntijatyöstä sekä sen vaikutusten seurannasta ja arvioinnista</w:t>
+      </w:r>
+      <w:r w:rsidR="17A4E798" w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="210EF229" w:rsidRPr="00FB0C79">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2568F2E4" w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sosiaalityöntekijän erityisenä velvollisuutena on vastata sosiaalityön ammatillisesta johtamisesta sekä yksilöiden, perheiden ja yhteisöjen sosiaalisen tuen ja palvelujen tarpeeseen vastaavasta sosiaalityön asiakas- ja asiantuntijatyöstä sekä sen vaikutusten seurannasta ja arvioinnista</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>Sosiaalityöntekijä vastaa lisäksi sosiaalihuollon palvelujen antamisesta ja päätöksenteosta sen mukaan kuin muualla laissa erikseen säädetään.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D265F6" w14:textId="616DE193" w:rsidR="442AB8B0" w:rsidRPr="00FB0C79" w:rsidRDefault="442AB8B0" w:rsidP="2CE846D3">
+    <w:p w14:paraId="14F7AD83" w14:textId="77777777" w:rsidR="442AB8B0" w:rsidRPr="00FB0C79" w:rsidRDefault="442AB8B0" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelulain (417/2007) 13 b §:n muutoksella lastensuojelun sosiaalityöhön säädettiin henkilöstömitoitus. Säännöksen mukaan yhdellä lapsen asioista vastaavalla sosiaalityöntekijällä voi olla enintään 30 lasta asiakkaanaan 1.1.2024 alkaen. Enimmäisasiakasmäärän rajaus koskee 0–17-vuotiaita lapsi- ja perhekohtaisen lastensuojelun asiakkuudessa olevia lapsia. Lastensuojelulain säännökset lapsen asioista vastaavasta sosiaalityöntekijästä ja tämän eri tehtävistä ja vastuista eivät koske täysi-ikäisiä lastensuojelun jälkihuollon asiakkaita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79771142" w14:textId="043519E7" w:rsidR="442AB8B0" w:rsidRPr="00FB0C79" w:rsidRDefault="442AB8B0" w:rsidP="2CE846D3">
+    <w:p w14:paraId="7CC83FBF" w14:textId="77777777" w:rsidR="442AB8B0" w:rsidRPr="00FB0C79" w:rsidRDefault="442AB8B0" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelulain (417/2007) 59 §:n mukaan sijaishuollon asuinyksikössä tulee olla vähintään seitsemän hoito- ja kasvatustehtävissä toimivaa työntekijää. Jos samassa rakennuksessa on useampi asuinyksikkö, asuinyksikköä kohden tulee olla vähintään kuusi hoito- ja kasvatustehtävissä toimivaa työntekijää. Asuinyksikössä saadaan hoitaa yhdessä enintään seitsemää lasta tai nuorta. Samaan rakennukseen voi olla sijoitettuna enintään 24 lasta tai nuorta. Kiireellisissä tapauksissa voidaan väliaikaisesti poiketa 1 momentissa tarkoitetuista lasten määristä, jos se on välttämätöntä lapsen hoidon järjestämiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C710F9" w14:textId="5F24C995" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
+    <w:p w14:paraId="29427554" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Erityispalveluiden vastuuhenkilöt varmistavat, että sosiaali- ja terveyspalvelut toteutetaan riittävällä henkilöstömäärällä useilla eri tavoilla:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E4D419" w14:textId="4009399A" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
+    <w:p w14:paraId="759BE391" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tarpeiden arviointi:</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Erityispalveluiden vastuualueella tehdään säännöllisiä tarpeiden arviointeja, joissa kartoitetaan asiakkaiden palvelutarpeet, kuten erityistarpeet tai haasteet, joita heillä voi olla. Tämä auttaa määrittämään, kuinka paljon henkilöstöä tarvitaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF6A099" w14:textId="3F797F18" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
+    <w:p w14:paraId="78761986" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Resurssisuunnittelu:</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henkilöstöresurssien suunnittelu perustuu lastensuojelulakiin ja arvioituihin tarpeisiin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570C16F6" w14:textId="6D382049" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
+    <w:p w14:paraId="65BE2097" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Koulutus ja osaamisen kehittäminen:</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henkilöstön koulutus ja osaamisen kehittäminen ovat keskeisiä tekijöitä. Vastuuhenkilöt huolehtivat siitä, että työntekijät saavat tarvittavan koulutuksen ja että heillä on ajantasaiset tiedot ja taidot palvelujen tarjoamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EDCF06" w14:textId="471025CD" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
+    <w:p w14:paraId="49F524E2" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Työvoiman rekrytointi:</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rekrytointiprosessien tehostaminen ja h</w:t>
       </w:r>
       <w:r w:rsidR="0B95EB7B" w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yvän</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> työympäristön luominen ovat tärkeitä. Vastuuhenkilöt voivat tehdä yhteistyötä oppilaitosten ja työmarkkinoiden kanssa löytääkseen</w:t>
       </w:r>
       <w:r w:rsidR="4D0C35F9" w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uusia työntekijöitä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206702D7" w14:textId="2C1E3D59" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
+    <w:p w14:paraId="5C94DEBF" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seuranta ja arviointi:</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henkilöstötilannetta seurataan jatkuvasti, ja tarvittaessa tehdään muutoksia. Esimerkiksi palvelutarpeen kasvaessa voidaan lastensuojelulaitoksissa palkata lisää henkilökuntaa tai jakaa tehtäviä eri työntekijöiden kesken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C88857" w14:textId="00727D21" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
+    <w:p w14:paraId="56322DC3" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Monialainen yhteistyö:</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lastensuojelussa tehdään yhteistyötä eri toimijoiden, kuten terveydenhuollon, koulun ja järjestöjen kanssa. Tämä auttaa varmistamaan, että asiakkaille tarjotaan kokonaisvaltaista tukea ja että resurssit jaetaan tehokkaasti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CF0908" w14:textId="1221F337" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="591198C6" w:rsidP="445D59BD">
+    <w:p w14:paraId="5E126CA7" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="591198C6" w:rsidP="445D59BD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lainsäädännön noudattaminen:</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
@@ -10362,499 +10951,495 @@
         </w:rPr>
         <w:t>Jos lastensuojelulaitoksessa ei ole riittävää henkilöstömäärää,</w:t>
       </w:r>
       <w:r w:rsidR="4DC012CE" w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hankitaan sijainen varahenkilöstöstä tai yksikön ulkopuolisena rekrytointina</w:t>
       </w:r>
       <w:r w:rsidR="47BD1A5B" w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5759102C" w14:textId="747D21F3" w:rsidR="4F77EE7C" w:rsidRPr="00146AAB" w:rsidRDefault="4F77EE7C" w:rsidP="445D59BD">
+    <w:p w14:paraId="03DF2235" w14:textId="77777777" w:rsidR="4F77EE7C" w:rsidRPr="00146AAB" w:rsidRDefault="4F77EE7C" w:rsidP="445D59BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkEnd w:id="32"/>
-    <w:p w14:paraId="6E3943F0" w14:textId="48D07308" w:rsidR="005D668F" w:rsidRDefault="005D668F" w:rsidP="13A38B99">
+    <w:p w14:paraId="222FEF12" w14:textId="77777777" w:rsidR="005D668F" w:rsidRDefault="005D668F" w:rsidP="13A38B99">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46CA8BE5" w14:textId="3047CCEE" w:rsidR="004751EB" w:rsidRDefault="00200094" w:rsidP="2562DF4E">
+    <w:p w14:paraId="23F358A3" w14:textId="77777777" w:rsidR="004751EB" w:rsidRDefault="00200094" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc1197984020"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc223942554"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="006C4EB4">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002D7ABD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D668F">
         <w:t>Monialainen yhteistyö ja palvelun koordinointi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="3F64D6D7" w14:textId="1990487F" w:rsidR="004751EB" w:rsidRDefault="004751EB" w:rsidP="2562DF4E">
+    <w:p w14:paraId="499C298D" w14:textId="77777777" w:rsidR="004751EB" w:rsidRDefault="004751EB" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon ammattilaisilla on lainsäädännön määrittämä velvollisuus tehdä monialaista yhteistyötä potilaan tai asiakkaan palveluntarpeen arvioinnissa sekä palveluiden antamisessa. Monialainen yhteistyö toteutetaan asiakkaan tai potilaan suostumuksella ja palvelujen tulee muodostaa asiakkaan tai potilaan etujen mukainen kokonaisuus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC96E35" w14:textId="2D2A4B6B" w:rsidR="54B3B1E6" w:rsidRPr="00AB7E77" w:rsidRDefault="54B3B1E6" w:rsidP="2562DF4E">
+    <w:p w14:paraId="06F2D2E1" w14:textId="77777777" w:rsidR="54B3B1E6" w:rsidRPr="00AB7E77" w:rsidRDefault="54B3B1E6" w:rsidP="2562DF4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7E77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lastensuojelun asiakkaat tarvitsevat usein useita palveluita yhtäaikaisesti. Lastensuojelun toteuttamiseksi ja päätösten tekemiseksi viranomaisen on huolehdittava siitä, että käytössä on asiakkaan yksilöllisiin tarpeisiin nähden riittävästi asiantuntemusta ja osaamista. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788EBA9E" w14:textId="2B276F3D" w:rsidR="6329B14E" w:rsidRPr="00AB7E77" w:rsidRDefault="6329B14E" w:rsidP="2562DF4E">
+    <w:p w14:paraId="2C90AE3F" w14:textId="77777777" w:rsidR="6329B14E" w:rsidRPr="00AB7E77" w:rsidRDefault="6329B14E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7E77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelussa tehdään sekä monialaista että moniammatillista yhteistyötä. Monialainen yhteistyö on sitä, että eri tieteenalojen ja organisaatioiden edustajat työskentelevät yhdessä saman asiakkaan kanssa ja samanaikaisesti. Moniammatillinen yhteistyö on saman tieteen alan yhteistyötä (kuten lääkäri, psykologi, fysioterapeutti).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3D4056" w14:textId="0A92D6BD" w:rsidR="6329B14E" w:rsidRPr="00AB7E77" w:rsidRDefault="6329B14E" w:rsidP="2562DF4E">
+    <w:p w14:paraId="45797CAE" w14:textId="77777777" w:rsidR="6329B14E" w:rsidRPr="00AB7E77" w:rsidRDefault="6329B14E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lastensuojelun monialaisen ja moniammatillisen yhteistyön toteutuminen on korostunut systeemisen työskentelyn myötä. Systeemisen työotteen tarkoituksena on koota lapsen tai nuoren ympärille hänelle tärkeät läheis- ja ammattilaisverkostot ja saada nuoren tilanteesta mahdollisimman kokonaisvaltainen ja yhteinen käsitys. Tilannetta arvioidaan monesta eri näkökulmasta yhdessä miettien, mistä kaikesta tilanteessa voi olla kyse.  Yhteistyön hyötynä on asiantuntijuuden jakaminen, päällekkäisen työn väheneminen ja työhyvinvoinnin lisääntyminen.  Yhteistyötahoja on monia. Yhteistyötä tehdään peruspalveluiden kuten esim. päiväkodin, koulun, oppilaitosten, aikuisten palveluiden, terveydenhuollon ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">päihde- ja mielenterveyspalveluiden kanssa sekä erityispalveluiden kuten vammaispalveluiden ja lasten- ja nuorisopsykiatrian kanssa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B0F839" w14:textId="77777777" w:rsidR="6329B14E" w:rsidRPr="00AB7E77" w:rsidRDefault="6329B14E" w:rsidP="5CCBCDCD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002F9AD2" w14:textId="77777777" w:rsidR="6329B14E" w:rsidRPr="00AB7E77" w:rsidRDefault="6329B14E" w:rsidP="2562DF4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61589B81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Monialaista yhteistyötä tehdään lastensuojelussa myös erilaisissa tutkimus- ja kehittämishankkeissa mm. oppilaitosten, yliopistojen, sosiaali- ja terveysministeriön ja THL:n kanssa. Erilaisilla yhdyspinnoilla työskentely on lastensuojelussa yleistä ja siksi lastensuojelun asiantuntijuuden jakaminen on Satakunnan hyvinvointialueella tärkeää.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D532449" w14:textId="77777777" w:rsidR="6257378D" w:rsidRPr="00AB7E77" w:rsidRDefault="59FAB0BE" w:rsidP="2562DF4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AB7E77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Lastensuojelulain 14 §:n mukaan hyvinvointialueen on huolehdittava siitä, että lapsen asioista vastaavalla sosiaalityöntekijällä on käytettävissään lapsen kasvun ja kehityksen, terveydenhuollon, oikeudellista sekä muuta lastensuojelutyössä tarvittavaa asiantuntemusta. Moniammatilliset asiantuntijaryhmät kokoontuvat Satakunnassa suunnitelmallisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A3CEA0" w14:textId="77777777" w:rsidR="6257378D" w:rsidRPr="00AB7E77" w:rsidRDefault="59FAB0BE" w:rsidP="2562DF4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AB7E77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="493AF8CE" w14:textId="3CF38BDA" w:rsidR="6329B14E" w:rsidRPr="00AB7E77" w:rsidRDefault="6329B14E" w:rsidP="2562DF4E">
+        <w:t>Sosiaalihuoltolain 41 §:n mukaan sosiaalihuoltoa toteutetaan yhteistyössä eri toimijoiden kanssa siten, että sosiaalihuollon ja tarvittaessa muiden hallinnonalojen palvelut muodostavat asiakkaan edun mukaisen kokonaisuuden. Työntekijän on oltava tarpeen mukaan yhteydessä eri yhteistyötahoihin ja asiantuntijoihin sekä tarvittaessa henkilön omaisiin ja muihin hänelle läheisiin henkilöihin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3AAAA3" w14:textId="77777777" w:rsidR="059E6EB6" w:rsidRPr="00AB7E77" w:rsidRDefault="059E6EB6" w:rsidP="6257378D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7E77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Toki yhteistyötä tehdään asiakaskohtaisessa työssä aina tarpeen mukaisesti.</w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t>Monialaisen yhteistyön onnistumisen edellytyksinä on luottamuksellinen ja kunnioittava ilmapiiri ja sitä jäsentää yhteinen, reflektoiva keskustelu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3845CEA2" w14:textId="3169FCB6" w:rsidR="6257378D" w:rsidRDefault="059E6EB6" w:rsidP="2562DF4E">
+    <w:p w14:paraId="51B1193D" w14:textId="77777777" w:rsidR="6257378D" w:rsidRDefault="059E6EB6" w:rsidP="2562DF4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="ED7C31"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A229266" w14:textId="77777777" w:rsidR="00094F89" w:rsidRPr="00094F89" w:rsidRDefault="00094F89" w:rsidP="00094F89"/>
-    <w:p w14:paraId="375462FD" w14:textId="4A0A6527" w:rsidR="00CC3431" w:rsidRPr="00AE16FA" w:rsidRDefault="005C7E9D" w:rsidP="7DF29A2D">
+    <w:p w14:paraId="122213D4" w14:textId="77777777" w:rsidR="00094F89" w:rsidRPr="00094F89" w:rsidRDefault="00094F89" w:rsidP="00094F89"/>
+    <w:p w14:paraId="405F5740" w14:textId="77777777" w:rsidR="00CC3431" w:rsidRPr="00AE16FA" w:rsidRDefault="005C7E9D" w:rsidP="7DF29A2D">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc1310081023"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc223942555"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00C12B7B">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="006E4080">
         <w:t xml:space="preserve"> Toimitilat</w:t>
       </w:r>
       <w:r w:rsidR="09FE1B23">
         <w:t xml:space="preserve"> ja välineet</w:t>
       </w:r>
       <w:r w:rsidR="009550B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD3935">
         <w:t>mukaan lukien toimintay</w:t>
       </w:r>
       <w:r w:rsidR="6E3D6B33">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00CD3935">
         <w:t>päristö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="5D8DD098" w14:textId="326093A2" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
+    <w:p w14:paraId="24A304AC" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02602EF6" w14:textId="01F53D5D" w:rsidR="00C80764" w:rsidRDefault="00C6706A" w:rsidP="357351F7">
+    <w:p w14:paraId="1CF70CD5" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="00C6706A" w:rsidP="357351F7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Konsernipalveluihin</w:t>
       </w:r>
       <w:r w:rsidR="05BDC1EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2BB8CB64">
         <w:t>kuuluva tekniset palvelut</w:t>
       </w:r>
       <w:r w:rsidR="05BDC1EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2BB8CB64">
         <w:t>vastuualue järjestää muille toimialueille teknisiä asiantuntija- ja tukipalveluita toimien hyvinvointialueen sisäisenä palvelutuottajana. Vastuualueen palveluiden piiriin kuuluvat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641967F3" w14:textId="77D07299" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="375F0AF0">
+    <w:p w14:paraId="4CB412C2" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="375F0AF0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>• Käyttö- ja kunnossapito</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D01407A" w14:textId="57982E6F" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="3D36CC8B">
+    <w:p w14:paraId="33406BFA" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="3D36CC8B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Toimitilajohtaminen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CDB6E5" w14:textId="3D05982A" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5F097BE7">
+    <w:p w14:paraId="497B24F2" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5F097BE7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">• Rakennuttaminen ja hankekehitys </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1632058D" w14:textId="0A8520AC" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5ECE3E9A">
+    <w:p w14:paraId="14452A90" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5ECE3E9A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Ateriapalvelut </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13691D3B" w14:textId="7D12AFBA" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5ECE3E9A">
+    <w:p w14:paraId="3C7E9733" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5ECE3E9A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Puhtauspalvelut </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C86631" w14:textId="3CE0FC3C" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="1599507B">
+    <w:p w14:paraId="5F7B64E7" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="1599507B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Ympäristö ja kestävä kehitys </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C47A52C" w14:textId="62207EE9" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="60F130E6">
+    <w:p w14:paraId="1BDAE8E8" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="60F130E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tekniset palvelut huolehtii toimialueiden tarpeiden perusteella osaltaan hyvinvointialueen omaisuuden; maa-alueiden, rakennusten, tilojen, järjestelmien sekä laitteiden tarkoituksenmukaisen, turvallisen ja taloudellisesta käytön edellytyksistä, sekä vastaa lääkinnällisten laitteiden ammattimaisen käytön velvoitteista ja ylläpitää lain ja toiminnan edellyttämiä laiterekistereitä. Tekniset palvelut vuokraa sekä vastaanottaa tilat hyvinvointialueen käyttöön, ja luovuttaa ne vuokraa vastaan toimialojen käyttöön. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11D16B41" w14:textId="50FBB242" w:rsidR="00C80764" w:rsidRDefault="00112B3E" w:rsidP="13A38B99">
+        <w:t xml:space="preserve">Tekniset palvelut </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>huolehtii</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> toimialueiden tarpeiden perusteella osaltaan hyvinvointialueen omaisuuden; maa-alueiden, rakennusten, tilojen, järjestelmien sekä laitteiden tarkoituksenmukaisen, turvallisen ja taloudellisesta käytön edellytyksistä, sekä vastaa lääkinnällisten laitteiden ammattimaisen käytön velvoitteista ja ylläpitää lain ja toiminnan edellyttämiä laiterekistereitä. Tekniset palvelut </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>vuokraa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sekä vastaanottaa tilat hyvinvointialueen käyttöön, ja luovuttaa ne vuokraa vastaan toimialojen käyttöön. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3825D0D7" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="00AE52B4" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId62">
-        <w:r w:rsidR="00AE52B4">
+      <w:hyperlink r:id="rId64">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Konsernipalvelujen toimialueen toimintasääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="5D585D1B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4BD2AF" w14:textId="77777777" w:rsidR="003A6689" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
+    <w:p w14:paraId="1DC9A9AA" w14:textId="77777777" w:rsidR="003A6689" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21C92521" w14:textId="77777777" w:rsidR="003A6689" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
+    <w:p w14:paraId="5C7EA544" w14:textId="77777777" w:rsidR="003A6689" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EC476A5" w14:textId="0452E692" w:rsidR="74F01002" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
+    <w:p w14:paraId="0196F8A0" w14:textId="77777777" w:rsidR="74F01002" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="74F01002" w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>oiminnassa käytettävät toimitilat, mukaan lukien toimintaympäristö sekä niiden turvallisuus, turvallinen käyttö ja soveltuvuus tarkoitukseensa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADA3810" w14:textId="5B608825" w:rsidR="30C99DAA" w:rsidRDefault="30C99DAA" w:rsidP="30C99DAA">
+    <w:p w14:paraId="17CCBA37" w14:textId="77777777" w:rsidR="30C99DAA" w:rsidRDefault="30C99DAA" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="677D692B" w14:textId="2D8FE63D" w:rsidR="2C6B75DB" w:rsidRDefault="15A294C7" w:rsidP="456704C7">
+    <w:p w14:paraId="24108A47" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRDefault="15A294C7" w:rsidP="456704C7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D07E171">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Sata-alue omistaa 57 rakennusta j</w:t>
       </w:r>
       <w:r w:rsidR="5EDEE045" w:rsidRPr="2D07E171">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="29DAE729" w:rsidRPr="2D07E171">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> kesällä 2021 voimaan tulleen voimaanpanolain mukaan kuntien sote- ja pelastustoimen järjestämiseen liittyvät sopimukset, sisältäen vuokrasopimukset, siirtyivät hyvinvointialueille 1.1.2023 alkaen.</w:t>
@@ -10884,939 +11469,802 @@
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">ja kuntayhtymiltä siirtyi sata-alueelle 435 rakennusta, jotka toimivat sote- ja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="6F3991B7" w:rsidRPr="2D07E171">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>pela</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="6F3991B7" w:rsidRPr="2D07E171">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> toiminnassa.</w:t>
       </w:r>
       <w:r w:rsidR="2F3B6EAD" w:rsidRPr="2D07E171">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kiinteistön omistaja vastaa rakennuksen soveltuvuudesta harjoitettavaan toimintaan sen käyttötarkoituksen mukaisesti. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEDF0AA" w14:textId="11B8D676" w:rsidR="5ECA2608" w:rsidRDefault="5ECA2608" w:rsidP="78B0B624">
+    <w:p w14:paraId="299590E9" w14:textId="77777777" w:rsidR="5ECA2608" w:rsidRDefault="5ECA2608" w:rsidP="78B0B624">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2370D7E5" w14:textId="4898AF53" w:rsidR="445D59BD" w:rsidRPr="00166BF2" w:rsidRDefault="00E051EC" w:rsidP="445D59BD">
+    <w:p w14:paraId="69E504EF" w14:textId="77777777" w:rsidR="445D59BD" w:rsidRPr="00166BF2" w:rsidRDefault="00E051EC" w:rsidP="445D59BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toiminnassa käytettävät toimitilat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7089FE03" w14:textId="154F483C" w:rsidR="79AAC039" w:rsidRDefault="79AAC039" w:rsidP="0FD4B9F0">
+    <w:p w14:paraId="11FB358F" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRDefault="79AAC039" w:rsidP="0FD4B9F0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="562FC76B" w14:textId="4F13A1E7" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="64B20650" w:rsidP="00CD31A1">
+    <w:p w14:paraId="6D4259F5" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="64B20650" w:rsidP="00CD31A1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelun avohuollon toimitilat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EE7706" w14:textId="7238BAF7" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="00CD31A1">
+    <w:p w14:paraId="2581EFE3" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="00CD31A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rauma: Kalliokatu 1, 26100 Rauma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A405B5" w14:textId="07C3862E" w:rsidR="1C2AC7A0" w:rsidRPr="00166BF2" w:rsidRDefault="1C2AC7A0" w:rsidP="2847EC6F">
+    <w:p w14:paraId="04DC8FE4" w14:textId="77777777" w:rsidR="1C2AC7A0" w:rsidRPr="00166BF2" w:rsidRDefault="1C2AC7A0" w:rsidP="2847EC6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rauma: Otantie 4, 26100 Rauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C88C8B1" w14:textId="77777777" w:rsidR="1C2AC7A0" w:rsidRPr="00166BF2" w:rsidRDefault="1C2AC7A0" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rauma: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Otantie</w:t>
+        <w:t>Syväraumankatu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4, 26100 Rauma</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73C7C93C" w14:textId="78E41F95" w:rsidR="1C2AC7A0" w:rsidRPr="00166BF2" w:rsidRDefault="1C2AC7A0" w:rsidP="2847EC6F">
+        <w:t xml:space="preserve"> 31 A 1, 26100 Rauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4687DDE1" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eura: Terveystie </w:t>
+      </w:r>
+      <w:r w:rsidR="78B1A1CA" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>, 27510 Eura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6557E7B0" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="5AA92007" w:rsidP="2CE846D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rauma: </w:t>
+        <w:t xml:space="preserve">Harjavalta: </w:t>
+      </w:r>
+      <w:r w:rsidR="5593D307" w:rsidRPr="00166BF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Kultakulma) Siltatie 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 29200 Harjavalta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78603ACD" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="2CE846D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kokemäki: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Syväraumankatu</w:t>
+        <w:t>Tulkkilantie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 31 A 1, 26100 Rauma</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="05D5F337" w14:textId="23DE65FA" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="2847EC6F">
+        <w:t xml:space="preserve"> 2, 32800 Kokemäki</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBCD1F2" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="5AA92007" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eura: Terveystie </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="78B1A1CA" w:rsidRPr="00166BF2">
+        <w:t>Nakkila: Kirkkokatu 1, 29250 Nakkila</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCEF3F9" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="5AA92007" w:rsidP="2CE846D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 27510 Eura</w:t>
-[...61 lines deleted...]
-        <w:t xml:space="preserve">Kokemäki: </w:t>
+        <w:t xml:space="preserve">Huittinen: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tulkkilantie</w:t>
+        <w:t>Kravilankatu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2, 32800 Kokemäki</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1FA2A072" w14:textId="24213066" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="5AA92007" w:rsidP="2CE846D3">
+        <w:t xml:space="preserve"> 4 B, 32700 Huittinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A72871A" w14:textId="77777777" w:rsidR="2523C00D" w:rsidRPr="00166BF2" w:rsidRDefault="2523C00D" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nakkila: Kirkkokatu 1, 29250 Nakkila</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Sotekeskus </w:t>
+      </w:r>
+      <w:r w:rsidR="32832D5B" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Huittinen, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Huittinen: </w:t>
-[...44 lines deleted...]
-        </w:rPr>
         <w:t>Risto Rytin katu 53, 32700 Huittinen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EA99A9" w14:textId="2BE6BE08" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="2847EC6F">
+    <w:p w14:paraId="56B5BCA5" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="0172CD31">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
         <w:t>Kankaanpää: Keskuskatu 51 B, 38700 Kankaanpää</w:t>
       </w:r>
-      <w:r w:rsidR="5AA92007" w:rsidRPr="00166BF2">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00166BF2">
-[...7 lines deleted...]
-    <w:p w14:paraId="1A62896E" w14:textId="0B1DF810" w:rsidR="200932E7" w:rsidRPr="00166BF2" w:rsidRDefault="200932E7" w:rsidP="2847EC6F">
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pori, Ulvila ja Merikarvia: </w:t>
+      </w:r>
+      <w:r w:rsidR="364BD422" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sairaalantie 3, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidR="4E7D2164" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>500</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pori</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1512FBBB" w14:textId="77777777" w:rsidR="200932E7" w:rsidRPr="00166BF2" w:rsidRDefault="200932E7" w:rsidP="2847EC6F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pori: Itsenäisyydenkatu 42, 28130 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F32DE8" w14:textId="4FD19B0F" w:rsidR="4EE11094" w:rsidRPr="00166BF2" w:rsidRDefault="4EE11094" w:rsidP="2CE846D3">
+    <w:p w14:paraId="144FFD18" w14:textId="77777777" w:rsidR="4EE11094" w:rsidRPr="00166BF2" w:rsidRDefault="4EE11094" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="349ACD66" w14:textId="78A67788" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="18B6184C" w:rsidP="00CD31A1">
+    <w:p w14:paraId="5BAD321F" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="18B6184C" w:rsidP="00CD31A1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sijais- ja jälkihuollon toimitilat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D20E139" w14:textId="64EB8080" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="00CD31A1">
+    <w:p w14:paraId="1E68B624" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="00CD31A1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pori:</w:t>
       </w:r>
       <w:r w:rsidR="39222875" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Otavankatu 5, 28100 Pori </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF09B80" w14:textId="762382BB" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="2CE846D3">
+    <w:p w14:paraId="3220459E" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00166BF2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kankaanpää: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00166BF2">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Keskuskatu 51b</w:t>
       </w:r>
-      <w:r w:rsidR="2FD440CC" w:rsidRPr="00166BF2">
+      <w:r w:rsidR="2FD440CC" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00166BF2">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 38701 Kankaanpää</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35192147" w14:textId="6A4F9FF2" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="2AFFEC7D" w:rsidP="2847EC6F">
+    <w:p w14:paraId="1B1B7D44" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00166BF2">
-[...37 lines deleted...]
-    <w:p w14:paraId="454F730B" w14:textId="7C86BA79" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="2CE846D3">
+      <w:r w:rsidRPr="6E210904">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Harjavalta: </w:t>
+      </w:r>
+      <w:r w:rsidR="5DB64679" w:rsidRPr="6E210904">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>(Kultakulma) Siltatie 6, 29200 Harjavalta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A15C65" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Harjavalta: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5DB64679" w:rsidRPr="00166BF2">
+        <w:t>Eura: Terveystie 3, 27510 Eura</w:t>
+      </w:r>
+      <w:r w:rsidR="5C479F77" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Kultakulma) Siltatie 6, 29200 Harjavalta</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2827053B" w14:textId="28A09E5B" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="2CE846D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31623521" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="2AFFEC7D" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00166BF2">
-[...7 lines deleted...]
-    <w:p w14:paraId="4196D989" w14:textId="56631026" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="2CE846D3">
+      <w:r w:rsidRPr="6E210904">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rauma: Kalliokatu 1, 26100 Rauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9D13CC" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00166BF2">
-[...58 lines deleted...]
-    <w:p w14:paraId="7E9E6709" w14:textId="0DB3B69F" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="04D8F4CB" w:rsidP="2847EC6F">
+    </w:p>
+    <w:p w14:paraId="680D46A8" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="04D8F4CB" w:rsidP="2847EC6F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelun laitosten toimitilat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132DDD9F" w14:textId="52906B7E" w:rsidR="4A753BCD" w:rsidRPr="00166BF2" w:rsidRDefault="4A753BCD" w:rsidP="2CE846D3">
+    <w:p w14:paraId="605C9B28" w14:textId="77777777" w:rsidR="4A753BCD" w:rsidRPr="00166BF2" w:rsidRDefault="4A753BCD" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Uudenkoiviston vastaanottoyksikkö, Kasvihuoneenkatu</w:t>
       </w:r>
       <w:r w:rsidR="0FCF9885" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16, 28130 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11049FA0" w14:textId="5CB2DD30" w:rsidR="549DAA15" w:rsidRPr="00166BF2" w:rsidRDefault="549DAA15" w:rsidP="2CE846D3">
+    <w:p w14:paraId="5BB93E99" w14:textId="77777777" w:rsidR="549DAA15" w:rsidRPr="00166BF2" w:rsidRDefault="549DAA15" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vastaanottoyksikkö Pikku-Kippari, </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="6C5E51B2" w14:textId="5672FBEA" w:rsidR="0FCF9885" w:rsidRPr="00166BF2" w:rsidRDefault="0FCF9885" w:rsidP="2CE846D3">
+        <w:t>Vastaanottoyksikkö Pikku-Kippari, Otantie 4, 26100 Rauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA35117" w14:textId="77777777" w:rsidR="0FCF9885" w:rsidRPr="00166BF2" w:rsidRDefault="0FCF9885" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lastensuojelulaitos Karhunsyli, Radioasemantie 10, 28330 </w:t>
       </w:r>
       <w:r w:rsidR="63D5EC34" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6262B9" w14:textId="209677E0" w:rsidR="63D5EC34" w:rsidRPr="00166BF2" w:rsidRDefault="63D5EC34" w:rsidP="2CE846D3">
+    <w:p w14:paraId="506AD392" w14:textId="77777777" w:rsidR="63D5EC34" w:rsidRPr="00166BF2" w:rsidRDefault="63D5EC34" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lastensuojelulaitos Keisarinviitta, </w:t>
       </w:r>
       <w:r w:rsidR="42A16765" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Keisarinviitantie 23, 28220 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F4E5B7" w14:textId="3431D9B7" w:rsidR="42A16765" w:rsidRPr="00166BF2" w:rsidRDefault="42A16765" w:rsidP="2CE846D3">
+    <w:p w14:paraId="2D435764" w14:textId="77777777" w:rsidR="42A16765" w:rsidRPr="00166BF2" w:rsidRDefault="42A16765" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelulaitos Pellava, Isosannanpuistokatu 19, 2</w:t>
       </w:r>
       <w:r w:rsidR="28CD5218" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8100 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEC7236" w14:textId="36EC9B88" w:rsidR="42A16765" w:rsidRPr="00166BF2" w:rsidRDefault="2000D950" w:rsidP="2847EC6F">
+    <w:p w14:paraId="0B7C5885" w14:textId="77777777" w:rsidR="42A16765" w:rsidRPr="00166BF2" w:rsidRDefault="2000D950" w:rsidP="0172CD31">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Tuetun asumisen yksikkö</w:t>
       </w:r>
-      <w:r w:rsidR="46542B20" w:rsidRPr="00166BF2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="46542B20" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00166BF2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tuulikoti,</w:t>
+      </w:r>
+      <w:r w:rsidR="1BD4D70F" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="40CC8BEE" w14:textId="5599197D" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="79AAC039" w:rsidP="2CE846D3">
+      <w:r w:rsidR="412E961A" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Apollontie 7, 28220 Pori</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5C9AD7" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="79AAC039" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="648B7B95" w14:textId="7414C096" w:rsidR="00E92D15" w:rsidRDefault="00E92D15" w:rsidP="13A38B99">
+    <w:p w14:paraId="47AD109B" w14:textId="77777777" w:rsidR="00E92D15" w:rsidRDefault="00E92D15" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60D1CF93" w14:textId="01ED0B51" w:rsidR="00F7448F" w:rsidRDefault="00F7448F" w:rsidP="00F7448F">
+    <w:p w14:paraId="5562F6BB" w14:textId="77777777" w:rsidR="00F7448F" w:rsidRDefault="00F7448F" w:rsidP="00F7448F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Välineet sekä niiden turvallisuus, turvallinen käyttö ja soveltuvuus tarkoitukseensa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519D0E85" w14:textId="77777777" w:rsidR="00166BF2" w:rsidRDefault="00166BF2" w:rsidP="2CE846D3">
+    <w:p w14:paraId="50A03767" w14:textId="77777777" w:rsidR="00166BF2" w:rsidRDefault="00166BF2" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BB60184" w14:textId="3AF7DB19" w:rsidR="6ABD853E" w:rsidRPr="00166BF2" w:rsidRDefault="6ABD853E" w:rsidP="2CE846D3">
+    <w:p w14:paraId="2D7A5198" w14:textId="77777777" w:rsidR="6ABD853E" w:rsidRPr="00166BF2" w:rsidRDefault="6ABD853E" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laitepassin avulla varmistetaan kunkin yksikön yksikkökohtainen laitteiden ja välineiden asianmukainen käyttö</w:t>
       </w:r>
       <w:r w:rsidR="7830AF51" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="3D58AA78" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -11838,2924 +12286,3341 @@
         </w:rPr>
         <w:t xml:space="preserve">tarvittaessa </w:t>
       </w:r>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">myös laitevastaavat </w:t>
       </w:r>
       <w:r w:rsidR="0305818C" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>turvallisuuden</w:t>
       </w:r>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> takaamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FD299F" w14:textId="58E6752C" w:rsidR="771B1E5E" w:rsidRDefault="771B1E5E" w:rsidP="2CE846D3">
+    <w:p w14:paraId="489912A1" w14:textId="77777777" w:rsidR="771B1E5E" w:rsidRDefault="771B1E5E" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="434BFEE5" w14:textId="733A213A" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
+    <w:p w14:paraId="336C7F3C" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="6451CBA0" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7AB098CD" w14:textId="62701C4A" w:rsidR="002E4A80" w:rsidRDefault="00F43611" w:rsidP="13A38B99">
+      <w:r w:rsidRPr="27A8631B">
+        <w:rPr>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6459E4FB" w14:textId="77777777" w:rsidR="002E4A80" w:rsidRDefault="00F43611" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43611">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Toimitiloille tehdyt tarkastukset sekä myönnetyt viranomaishyväksynnät ja luvat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192BA372" w14:textId="185DC0B2" w:rsidR="455BD05B" w:rsidRDefault="455BD05B" w:rsidP="455BD05B">
+    <w:p w14:paraId="67B25642" w14:textId="77777777" w:rsidR="455BD05B" w:rsidRDefault="455BD05B" w:rsidP="455BD05B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34C4D816" w14:textId="7453D3E8" w:rsidR="37F9C80C" w:rsidRPr="00166BF2" w:rsidRDefault="37F9C80C" w:rsidP="2CE846D3">
+    <w:p w14:paraId="3FA42374" w14:textId="77777777" w:rsidR="37F9C80C" w:rsidRPr="00166BF2" w:rsidRDefault="37F9C80C" w:rsidP="27A8631B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00166BF2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="27A8631B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t xml:space="preserve">Lastensuojelun laitostoiminnan </w:t>
       </w:r>
-      <w:r w:rsidR="26F2256E" w:rsidRPr="00166BF2">
+      <w:r w:rsidR="26F2256E" w:rsidRPr="27A8631B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">yksiköissä tehdyt terveys- ja paloviranomaisen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00166BF2">
+      <w:r w:rsidRPr="27A8631B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
         <w:t>tarkastukset</w:t>
       </w:r>
-      <w:r w:rsidR="5E9C0124" w:rsidRPr="00166BF2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="5E9C0124" w:rsidRPr="27A8631B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="329F41B3" w:rsidRPr="00166BF2">
-[...7 lines deleted...]
-    <w:p w14:paraId="501664E6" w14:textId="25BF7A39" w:rsidR="455BD05B" w:rsidRPr="00166BF2" w:rsidRDefault="455BD05B" w:rsidP="2CE846D3">
+      <w:r w:rsidR="16249058" w:rsidRPr="27A8631B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sekä valvontayksikön </w:t>
+      </w:r>
+      <w:r w:rsidR="7B0BC5D7" w:rsidRPr="27A8631B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>suunnitelmalliset valvontakäynnit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F0EE30" w14:textId="77777777" w:rsidR="455BD05B" w:rsidRPr="00166BF2" w:rsidRDefault="455BD05B" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9632" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3000"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3000"/>
+        <w:gridCol w:w="2408"/>
+        <w:gridCol w:w="2408"/>
+        <w:gridCol w:w="2408"/>
+        <w:gridCol w:w="2408"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="054A601F" w14:textId="77777777" w:rsidTr="2CE846D3">
+      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="54E6815D" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32479B32" w14:textId="7298564A" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="33EE6122" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yksikkö</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EE9F40C" w14:textId="11F233F4" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="5B1129F2" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="635DFDD1" w:rsidP="27A8631B">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Terveysviranomaisen tarkastus pvm</w:t>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="27A8631B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Terveysviranomai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="645704C5" w:rsidRPr="27A8631B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="27A8631B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>sen tarkastus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BFF1B7F" w14:textId="7A90AC59" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="3C830587" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="635DFDD1" w:rsidP="27A8631B">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Paloviranomaisen tarkastus pvm</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="27A8631B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Paloviranomaisen tarkastus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0977D301" w14:textId="77777777" w:rsidR="6F13BAE3" w:rsidRDefault="6F13BAE3" w:rsidP="27A8631B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="27A8631B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Valvontayksikön suunnitelmalliset valvontakäynnit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="434200B6" w14:textId="77777777" w:rsidTr="2CE846D3">
+      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="614D0B78" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B3A5446" w14:textId="55BE5FD4" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="29FDA8E0" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tuulikoti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B547837" w14:textId="43E63396" w:rsidR="44564DB8" w:rsidRPr="00166BF2" w:rsidRDefault="44564DB8" w:rsidP="2CE846D3">
+          <w:p w14:paraId="034455EC" w14:textId="77777777" w:rsidR="44564DB8" w:rsidRPr="00166BF2" w:rsidRDefault="44564DB8" w:rsidP="09405504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00166BF2">
+            <w:r w:rsidRPr="09405504">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2019</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="73107FB4" w:rsidRPr="09405504">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>0.5.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F626B44" w14:textId="2C0CFB4E" w:rsidR="1329BD2B" w:rsidRPr="00166BF2" w:rsidRDefault="1329BD2B" w:rsidP="2CE846D3">
+          <w:p w14:paraId="6FA0E937" w14:textId="77777777" w:rsidR="1329BD2B" w:rsidRPr="00166BF2" w:rsidRDefault="0162C24B" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00166BF2">
+            <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>5.6.2025</w:t>
             </w:r>
-            <w:r w:rsidR="6DD880E6" w:rsidRPr="00166BF2">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B1FE2D0" w14:textId="77777777" w:rsidR="7EA91288" w:rsidRDefault="7EA91288" w:rsidP="27A8631B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1.1.2020</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="27A8631B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>14.8.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="339DD2EB" w14:textId="77777777" w:rsidTr="2CE846D3">
+      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="5992263F" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3AB12CB2" w14:textId="008C3031" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="63BDE67D" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Keisarinviitta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E97351C" w14:textId="06F492BA" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="074038D5" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20.2.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35302B7C" w14:textId="1411C84C" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="45D0FAAD" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.3.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D2D9AA2" w14:textId="77777777" w:rsidR="27A8631B" w:rsidRDefault="2CC45FC3" w:rsidP="27A8631B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0172CD31">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="05F928FE" w:rsidRPr="0172CD31">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0172CD31">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="016FE1E4" w14:textId="77777777" w:rsidTr="2CE846D3">
+      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="04E17574" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E1FC6E7" w14:textId="509CB1DD" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="56D22038" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="635DFDD1" w:rsidP="27A8631B">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="27A8631B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Uudenkoiviston </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00166BF2">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>vast.ot</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00166BF2">
+            <w:r w:rsidR="5A3C7152" w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>tokoti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="562ADC4F" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="466FEC79" w:rsidP="74147D74">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="74147D74">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>30.9.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...23 lines deleted...]
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="496A1190" w14:textId="07BE47A6" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="4552A5FB" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10.12.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EB65B83" w14:textId="77777777" w:rsidR="32D12BAA" w:rsidRDefault="32D12BAA" w:rsidP="27A8631B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="27A8631B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>10.11.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="71C0B086" w14:textId="77777777" w:rsidTr="2CE846D3">
+      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="5AC6C1E3" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18629B7F" w14:textId="1789C4BB" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="586393D8" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pikku-Kippari</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54ADA810" w14:textId="3D1045E6" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="7F2BA1DA" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="635DFDD1" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00166BF2">
+            <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>24.10.2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47ED26F9" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="4AD5F99A" w:rsidP="27A8631B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="27A8631B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>8.10.2025 keittiö</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F7D97C6" w14:textId="77D1932E" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="6FFD052E" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="6592963F" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00166BF2">
+            <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>19.11.2020</w:t>
+              <w:t>4.9.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58BCB709" w14:textId="77777777" w:rsidR="071998BE" w:rsidRDefault="071998BE" w:rsidP="27A8631B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="27A8631B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>17.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="229EA5A5" w14:textId="77777777" w:rsidTr="2CE846D3">
+      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="6BA4B439" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4BFBE1B4" w14:textId="047D510E" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="160917B4" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pellava</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43DB67D3" w14:textId="4529B43F" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="75DF1FFE" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.2.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E357B73" w14:textId="20FA4569" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="0BDB37AE" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17.12.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73F3D0F8" w14:textId="77777777" w:rsidR="183E3308" w:rsidRDefault="183E3308" w:rsidP="27A8631B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="27A8631B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>26.11.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w14:paraId="42CE3F23" w14:textId="77777777" w:rsidTr="2CE846D3">
+      <w:tr w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w14:paraId="118710E3" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5477FC34" w14:textId="389CA954" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="28A2F1E9" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Karhunsyli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59B2D04C" w14:textId="1ABB14D3" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="0E272D39" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.2.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6164BCF6" w14:textId="09F0D60B" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="0FFE9251" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15.1.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="343FE027" w14:textId="77777777" w:rsidR="27A8631B" w:rsidRDefault="286D25A7" w:rsidP="27A8631B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="74147D74">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>28.4.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="744D041B" w14:textId="62D8C466" w:rsidR="455BD05B" w:rsidRPr="00166BF2" w:rsidRDefault="455BD05B" w:rsidP="2CE846D3">
+    <w:p w14:paraId="059F8A58" w14:textId="77777777" w:rsidR="455BD05B" w:rsidRPr="00166BF2" w:rsidRDefault="4E536344" w:rsidP="27A8631B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="27A8631B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="52ED7E31" w14:textId="5005AF8C" w:rsidR="523EA9B1" w:rsidRPr="00166BF2" w:rsidRDefault="52635F93" w:rsidP="2CE846D3">
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548AF615" w14:textId="77777777" w:rsidR="455BD05B" w:rsidRPr="00166BF2" w:rsidRDefault="455BD05B" w:rsidP="455BD05B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720F7298" w14:textId="77777777" w:rsidR="523EA9B1" w:rsidRPr="00166BF2" w:rsidRDefault="52635F93" w:rsidP="27A8631B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Lisäksi v</w:t>
       </w:r>
-      <w:r w:rsidR="523EA9B1" w:rsidRPr="00166BF2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="523EA9B1" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>astuualueella on tehty asianmukaiset tarkistukset</w:t>
       </w:r>
-      <w:r w:rsidR="6BF3C615" w:rsidRPr="00166BF2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="6BF3C615" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4B93FC4C" w:rsidRPr="00166BF2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="4B93FC4C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>toimitilojen</w:t>
       </w:r>
-      <w:r w:rsidR="523EA9B1" w:rsidRPr="00166BF2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="523EA9B1" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> käyttöönottojen yhteydessä.</w:t>
       </w:r>
-      <w:r w:rsidR="523EA9B1" w:rsidRPr="00166BF2">
+      <w:r w:rsidR="523EA9B1" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5A71C258" w:rsidRPr="00166BF2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="5A71C258" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lounais-Suomen a</w:t>
       </w:r>
-      <w:r w:rsidR="523EA9B1" w:rsidRPr="00166BF2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="523EA9B1" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>luehallintovirasto on tehnyt tarka</w:t>
       </w:r>
-      <w:r w:rsidR="3E4C5149" w:rsidRPr="00166BF2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="3E4C5149" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>stuks</w:t>
       </w:r>
-      <w:r w:rsidR="1A0CAD9D" w:rsidRPr="00166BF2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="1A0CAD9D" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidR="523EA9B1" w:rsidRPr="00166BF2">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="523EA9B1" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="640D3EB5" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>9/</w:t>
+      </w:r>
+      <w:r w:rsidR="523EA9B1" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>2024 aikana</w:t>
+      </w:r>
+      <w:r w:rsidR="37351394" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="64F2D64A" w14:textId="249D0488" w:rsidR="771B1E5E" w:rsidRDefault="771B1E5E" w:rsidP="2CE846D3">
+      <w:r w:rsidR="7C05CB3A" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>lastensuojelulaitos Keisarinviitta</w:t>
+      </w:r>
+      <w:r w:rsidR="7D98D06A" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yksikköön</w:t>
+      </w:r>
+      <w:r w:rsidR="5A542F81" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja 7.4.2025 Tuulikotiin Väkivallan hallinta teemalla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AC31CB" w14:textId="77777777" w:rsidR="771B1E5E" w:rsidRDefault="771B1E5E" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09233A60" w14:textId="06FA888D" w:rsidR="2C6B75DB" w:rsidRDefault="2C6B75DB" w:rsidP="13A38B99">
+    <w:p w14:paraId="49FF2D42" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRDefault="2C6B75DB" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A199F5A" w14:textId="6D79D27A" w:rsidR="00F4493C" w:rsidRPr="00F4493C" w:rsidRDefault="00F4493C" w:rsidP="003B492F">
+    <w:p w14:paraId="5D78281F" w14:textId="77777777" w:rsidR="00F4493C" w:rsidRPr="00F4493C" w:rsidRDefault="00F4493C" w:rsidP="003B492F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4493C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t>Mitkä ovat toimitilojen ja välineiden käyttöön liittyvät riskit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCAE13D" w14:textId="4F3B1ECE" w:rsidR="003B492F" w:rsidRDefault="003B492F" w:rsidP="003B492F">
+    <w:p w14:paraId="65A823B9" w14:textId="77777777" w:rsidR="003B492F" w:rsidRDefault="003B492F" w:rsidP="003B492F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63">
+      <w:hyperlink r:id="rId65">
         <w:r w:rsidR="2FCB6E13" w:rsidRPr="2562DF4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohjeessa (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
         <w:r w:rsidR="2FCB6E13" w:rsidRPr="2562DF4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:strike/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E41AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ohjeistetaan toimintaympäristön ja sen muutosten jatkuvaan tarkasteluun ja kootusti vähintään puolivuosittain sekä ulkoisen, että sisäisen toimintaympäristön näkökulmasta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DE81C0" w14:textId="08B2148C" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+    <w:p w14:paraId="7E6F50B6" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="354E7325" w14:textId="5AC0BEB1" w:rsidR="6A9637B6" w:rsidRDefault="6A9637B6" w:rsidP="2562DF4E">
+    <w:p w14:paraId="0F785486" w14:textId="77777777" w:rsidR="6A9637B6" w:rsidRDefault="6A9637B6" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata-alueen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64">
+      <w:hyperlink r:id="rId66">
         <w:r w:rsidRPr="2562DF4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohjeessa (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
         <w:r w:rsidRPr="2562DF4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:strike/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ohjeistetaan toimintaympäristön ja sen muutosten jatkuvaan tarkasteluun ja kootusti vähintään puolivuosittain sekä ulkoisen, että sisäisen toimintaympäristön näkökulmasta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670DFFEC" w14:textId="36777B0E" w:rsidR="6A9637B6" w:rsidRDefault="6A9637B6" w:rsidP="2562DF4E">
+    <w:p w14:paraId="164F5CA4" w14:textId="77777777" w:rsidR="6A9637B6" w:rsidRDefault="6A9637B6" w:rsidP="2562DF4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Laitteiden käytön riskinä voi olla käyttäjän taidon tai tietämyksen puute. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E36198" w14:textId="12507283" w:rsidR="6A9637B6" w:rsidRDefault="6A9637B6" w:rsidP="2562DF4E">
+    <w:p w14:paraId="7DA1CFBF" w14:textId="77777777" w:rsidR="6A9637B6" w:rsidRDefault="6A9637B6" w:rsidP="2562DF4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17556978" w14:textId="2FC32DB6" w:rsidR="6A9637B6" w:rsidRDefault="6A9637B6" w:rsidP="2562DF4E">
+    <w:p w14:paraId="43ABE03A" w14:textId="77777777" w:rsidR="6A9637B6" w:rsidRDefault="6A9637B6" w:rsidP="2562DF4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erityispalveluihin liittyvät riskit on arvioitu yksiköittäin </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Erityispalveluihin liittyvät riskit on arvioitu yksiköittäin Granite-riskienhallinta järjestelmässä</w:t>
+      </w:r>
       <w:r w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:color w:val="0070C0"/>
-[...15 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId65">
+      <w:hyperlink r:id="rId67">
         <w:r w:rsidRPr="2562DF4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Linkki Satanen, Aineistot ja ohjeet (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A62BAE8" w14:textId="767A2BB0" w:rsidR="6A9637B6" w:rsidRDefault="6A9637B6" w:rsidP="2562DF4E">
+    <w:p w14:paraId="33C5E511" w14:textId="77777777" w:rsidR="6A9637B6" w:rsidRDefault="6A9637B6" w:rsidP="2562DF4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223B32A4" w14:textId="1136533D" w:rsidR="6A9637B6" w:rsidRPr="00D328C2" w:rsidRDefault="6A9637B6" w:rsidP="2CE846D3">
+    <w:p w14:paraId="49F18867" w14:textId="77777777" w:rsidR="6A9637B6" w:rsidRPr="00D328C2" w:rsidRDefault="6A9637B6" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D328C2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lastensuojelun vastuualueella ei käytetä muita, kuin hyväksyttyjä lääkinnällisiä laitteita. Laitteet on kirjattu hyvinvointialueen laiterekisteriin, ja ne on merkitty lääkintälaitehuollon tarralla jäljitettävyyden varmistamiseksi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C83B0F" w14:textId="74FB98A3" w:rsidR="2CE846D3" w:rsidRPr="00D328C2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+    <w:p w14:paraId="520ABF58" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00D328C2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13802D27" w14:textId="381C83F6" w:rsidR="10E2ECA1" w:rsidRPr="00D328C2" w:rsidRDefault="2FB234F0" w:rsidP="2CE846D3">
+    <w:p w14:paraId="015B6A57" w14:textId="77777777" w:rsidR="10E2ECA1" w:rsidRPr="00D328C2" w:rsidRDefault="2FB234F0" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D328C2">
         <w:t xml:space="preserve">Erityispalveluiden käytössä olevat autot huolletaan säännöllisesti. </w:t>
       </w:r>
       <w:r w:rsidR="630108EA" w:rsidRPr="00D328C2">
         <w:t xml:space="preserve">Lasten turvaistuinten käytössä noudatetaan turvallisuusohjeita. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CDE342" w14:textId="1CE81A14" w:rsidR="6A9637B6" w:rsidRPr="00D328C2" w:rsidRDefault="6A9637B6" w:rsidP="2CE846D3">
+    <w:p w14:paraId="2B0B3724" w14:textId="77777777" w:rsidR="6A9637B6" w:rsidRPr="00D328C2" w:rsidRDefault="6A9637B6" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D328C2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2728A234" w14:textId="4843D74E" w:rsidR="6A9637B6" w:rsidRPr="00D328C2" w:rsidRDefault="6A9637B6" w:rsidP="2CE846D3">
+    <w:p w14:paraId="684F2802" w14:textId="77777777" w:rsidR="6A9637B6" w:rsidRPr="00D328C2" w:rsidRDefault="6A9637B6" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D328C2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Asiakas- ja työturvallisuuden varmistamiseksi olemassa olevat toimintaohjeet löytyvät IMS-järjestelmästä. Kaikkiin ilmeneviin epäkohtiin puututaan välittömästi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EAC64FA" w14:textId="05425A6F" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
+    <w:p w14:paraId="3FBEC874" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D3ED7AC" w14:textId="77777777" w:rsidR="003D6B37" w:rsidRDefault="00F4493C" w:rsidP="003D6B37">
+    <w:p w14:paraId="151CE5B5" w14:textId="77777777" w:rsidR="003D6B37" w:rsidRDefault="00F4493C" w:rsidP="003D6B37">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2CE846D3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toimitilojen ylläpitoa, huoltoa sekä epäkohtailmoituksia ja tiedonkulkua koskevat menettelyt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B90C72F" w14:textId="77777777" w:rsidR="003D6B37" w:rsidRDefault="003D6B37" w:rsidP="003D6B37">
+    <w:p w14:paraId="10A502E2" w14:textId="77777777" w:rsidR="003D6B37" w:rsidRDefault="003D6B37" w:rsidP="003D6B37">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27406A82" w14:textId="3F3D469A" w:rsidR="2C6B75DB" w:rsidRPr="000E0095" w:rsidRDefault="17A298B4" w:rsidP="000E0095">
+    <w:p w14:paraId="256C5F6F" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="000E0095" w:rsidRDefault="17A298B4" w:rsidP="000E0095">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Haipro</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Haipro-ilmoitukset </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="71914D1E" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>on raportointityökalu, jota käytetään</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="7901444A" w:rsidRPr="61589B81">
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="71914D1E" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="71914D1E" w:rsidRPr="61589B81">
+        <w:t xml:space="preserve"> raportointityökalu, jota käytetään</w:t>
+      </w:r>
+      <w:r w:rsidR="7901444A" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="71914D1E" w:rsidRPr="61589B81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">potilas- ja asiakasturvallisuutta vaarantavien tapahtumien raportointiin. Löytyy </w:t>
       </w:r>
       <w:r w:rsidR="71914D1E" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="212DD41D" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="71914D1E" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="71914D1E" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>intranet</w:t>
       </w:r>
       <w:r w:rsidR="09708BD0" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>ista</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3A615959" w14:textId="1690A9E9" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="17A298B4" w:rsidP="004209FA">
+    <w:p w14:paraId="4995FC2A" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="17A298B4" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6B37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Simppeli-ilmoitukset. Satanen intranet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A91F92" w14:textId="41E219FE" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="17A298B4" w:rsidP="004209FA">
+    <w:p w14:paraId="19F7C51B" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="17A298B4" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Epäkohtailmoitukset </w:t>
       </w:r>
       <w:r w:rsidR="33E39112" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">raportoidaan myös </w:t>
       </w:r>
       <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>suoraan esihenkilölle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1738F780" w14:textId="1AFFA3FC" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="17A298B4" w:rsidP="004209FA">
+    <w:p w14:paraId="51515B39" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="17A298B4" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>2M-IT- palvelukanava Synapsi</w:t>
       </w:r>
       <w:r w:rsidR="59A9BD94" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> käytetään asiakas- ja potilastietojärjestelmien ongelmatilanteissa</w:t>
       </w:r>
       <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>. Satanen intranet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181A696F" w14:textId="74917421" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="6D9F82C3" w:rsidP="004209FA">
+    <w:p w14:paraId="39257F4F" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="6D9F82C3" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="2FFA2B28" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>jon</w:t>
       </w:r>
       <w:r w:rsidR="17A298B4" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">euvoasioissa on määrätyt huolto- ja rengasliikkeet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5211AF" w14:textId="03423BAB" w:rsidR="2C6B75DB" w:rsidRDefault="2C6B75DB" w:rsidP="2562DF4E">
+    <w:p w14:paraId="6E91DF39" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRDefault="2C6B75DB" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E4282AF" w14:textId="3A07E9F3" w:rsidR="0112BF46" w:rsidRDefault="0112BF46" w:rsidP="30C99DAA">
+    <w:p w14:paraId="6D2D92A1" w14:textId="77777777" w:rsidR="0112BF46" w:rsidRDefault="0112BF46" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C93C8CF" w14:textId="3C9C49CF" w:rsidR="7FE9A35E" w:rsidRDefault="7FE9A35E" w:rsidP="30C99DAA">
+    <w:p w14:paraId="085F0D53" w14:textId="77777777" w:rsidR="7FE9A35E" w:rsidRDefault="7FE9A35E" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toimitilojen ylläpito ja huolto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F3B281" w14:textId="565B62A9" w:rsidR="30C99DAA" w:rsidRDefault="30C99DAA" w:rsidP="30C99DAA">
+    <w:p w14:paraId="418ECCBE" w14:textId="77777777" w:rsidR="30C99DAA" w:rsidRDefault="30C99DAA" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52DFC48A" w14:textId="128E1D0C" w:rsidR="7FA63D6D" w:rsidRDefault="7FA63D6D" w:rsidP="30C99DAA">
+    <w:p w14:paraId="1E517994" w14:textId="77777777" w:rsidR="7FA63D6D" w:rsidRDefault="7FA63D6D" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="67FD098F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kunnilta ja kuntayhtymiltä siirtyneissä sopimuksissa ylläpito- ja huolto on määritelty vastuujakotaulukoissa. </w:t>
       </w:r>
       <w:r w:rsidR="07F35C68" w:rsidRPr="67FD098F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata-alueen omistamissa kohteissa ylläpidosta ja huollosta vastaa konsernipalveluihin kuuluva tekniikka. </w:t>
       </w:r>
       <w:r w:rsidRPr="67FD098F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Satasessa linkki ilmoituksia varten, vuokratilat ja omistetut tilat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0220E574" w14:textId="62AD1D8F" w:rsidR="67FD098F" w:rsidRDefault="67FD098F" w:rsidP="67FD098F">
+    <w:p w14:paraId="36B1F377" w14:textId="77777777" w:rsidR="67FD098F" w:rsidRDefault="67FD098F" w:rsidP="67FD098F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56958502" w14:textId="778042C8" w:rsidR="78B0B624" w:rsidRDefault="00112B3E" w:rsidP="67FD098F">
+    <w:p w14:paraId="63D5E7C2" w14:textId="77777777" w:rsidR="78B0B624" w:rsidRDefault="001D6C6B" w:rsidP="67FD098F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId66">
-        <w:r w:rsidR="001D6C6B" w:rsidRPr="67FD098F">
+      <w:hyperlink r:id="rId68">
+        <w:r w:rsidRPr="67FD098F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Satasen sivuilta Toimitilajohtaminen - tilahallinta ja vuokratilat (Linkki ammattilaiselle)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69E43806" w14:textId="6EA772DC" w:rsidR="67FD098F" w:rsidRDefault="67FD098F" w:rsidP="67FD098F">
+    <w:p w14:paraId="2028DAEA" w14:textId="77777777" w:rsidR="67FD098F" w:rsidRDefault="67FD098F" w:rsidP="67FD098F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BE47231" w14:textId="34A67A09" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+    <w:p w14:paraId="5A6309E4" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A5C9CAA" w14:textId="0EF77E52" w:rsidR="295F9568" w:rsidRPr="000E0095" w:rsidRDefault="295F9568" w:rsidP="2CE846D3">
+    <w:p w14:paraId="247F433A" w14:textId="77777777" w:rsidR="295F9568" w:rsidRPr="000E0095" w:rsidRDefault="295F9568" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E0095">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Lastensuojelulain 58 §:n mukaan lastensuojelulaitoksissa on oltava riittävät ja asianmukaiset toimitilat ja toimint</w:t>
       </w:r>
       <w:r w:rsidR="4F273E46" w:rsidRPr="000E0095">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">avälineet. Laitoksessa voi olla yksi tai useampi asuinyksikkö ja yksiköt voivat toimia myös toisistaan erillisinä. </w:t>
       </w:r>
       <w:r w:rsidR="7B5F8052" w:rsidRPr="000E0095">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialueen </w:t>
       </w:r>
       <w:r w:rsidR="604F5D45" w:rsidRPr="000E0095">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>lastensuojelu</w:t>
       </w:r>
       <w:r w:rsidR="7B5F8052" w:rsidRPr="000E0095">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>laitoksissa toimitaan edellä mainitun lain edellyttämällä tavalla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF85AE8" w14:textId="61FCE96D" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
+    <w:p w14:paraId="4142C1EA" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40C45DFE" w14:textId="20E84E3F" w:rsidR="2C6B75DB" w:rsidRPr="004A6777" w:rsidRDefault="1D6614A4" w:rsidP="2CE846D3">
+    <w:p w14:paraId="3916108A" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="004A6777" w:rsidRDefault="1D6614A4" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A6777">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kunnilta ja kuntayhtymiltä siirtyneissä sopimuksissa ylläpito- ja huolto on määritelty </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004A6777">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vas-tuujakotaulukoissa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004A6777">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Sata-alueen omistamissa kohteissa ylläpidosta ja huollosta vastaa konsernipalveluihin kuuluva tekniikka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C258F1" w14:textId="1DACC71C" w:rsidR="2C6B75DB" w:rsidRPr="004A6777" w:rsidRDefault="2C6B75DB" w:rsidP="2CE846D3">
+    <w:p w14:paraId="1E855281" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="004A6777" w:rsidRDefault="2C6B75DB" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C90A702" w14:textId="310A7A1D" w:rsidR="2C6B75DB" w:rsidRPr="004A6777" w:rsidRDefault="716D7EF6" w:rsidP="2847EC6F">
+    <w:p w14:paraId="7BBAE691" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="004A6777" w:rsidRDefault="716D7EF6" w:rsidP="2847EC6F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A6777">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Satasessa linkki ilmoituksia varten, vuokratilat ja omistetut tilat. </w:t>
       </w:r>
       <w:r w:rsidRPr="004A6777">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Satasen sivuilta Toimitilajohtaminen - tilahallinta ja vuokratilat (Linkki ammattilaiselle)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABA929D" w14:textId="1ADC9553" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="2CE846D3">
+    <w:p w14:paraId="4C2C425C" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="273C1E14" w14:textId="40AB77F3" w:rsidR="009062DD" w:rsidRDefault="6AD81D59" w:rsidP="2562DF4E">
+    <w:p w14:paraId="58FA9CA9" w14:textId="77777777" w:rsidR="009062DD" w:rsidRDefault="6AD81D59" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc789991708"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc223942556"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00947F38">
         <w:t>9 Lääkinnälliset l</w:t>
       </w:r>
       <w:r>
         <w:t>aitteet</w:t>
       </w:r>
       <w:r w:rsidR="00EE6C70">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BF25CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tietojärjestelmät</w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t xml:space="preserve"> ja teknologian käyttö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="18ADFC7F" w14:textId="17F04665" w:rsidR="2CE846D3" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3"/>
-    <w:p w14:paraId="1A75418D" w14:textId="26A33145" w:rsidR="003B1845" w:rsidRPr="00F35132" w:rsidRDefault="2F91DF33" w:rsidP="00C80356">
+    <w:p w14:paraId="2158E60C" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3"/>
+    <w:p w14:paraId="6A7E2E5A" w14:textId="77777777" w:rsidR="003B1845" w:rsidRPr="00F35132" w:rsidRDefault="2F91DF33" w:rsidP="00C80356">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc149034014"/>
       <w:r w:rsidRPr="00F35132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00C80356" w:rsidRPr="00F35132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ääkinnälliset l</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ait</w:t>
       </w:r>
       <w:r w:rsidR="00C80356" w:rsidRPr="00F35132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>teet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="2343E076" w14:textId="39319AEB" w:rsidR="00D72021" w:rsidRPr="00DF4246" w:rsidRDefault="119A8769" w:rsidP="004851B8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="363501CC" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3A54295B">
+      <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hyvinvointialueella käytetään ammattimaisessa käytössä ainoastaan lääkinnällisiä laitteita, välineitä ja tarvikkeita, jotka täyttävät lääkinnällisistä laitteista annetun lain </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+        <w:t xml:space="preserve">Lääkinnällisiä laitteita, välineitä ja tarvikkeita ovat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(719/2021)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3A54295B">
+        <w:t>esimerkiksi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A92C4C1" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sekä EU:n asettamat vaatimukset. Terveydenhuollon laitteet ja tarvikkeet ovat välineitä, ohjelmistoja, materiaaleja tai tarvikkeita, joita käyttävät ammattimaiset käyttäjät, asiakkaat ja potilaat. Sata</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B5615E">
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3A54295B">
+        <w:t>· sairaalasängyt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B92EB31" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueen lääkinnälliset laitteet tilataan yhteisestä Birgitta-järjestelmästä. Laitteet </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A5045" w:rsidRPr="3A54295B">
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>vastaanotto tarkastaa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3A54295B">
+        <w:t>· vaihtuvapaineiset patjat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5590CB" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja rekisteröi lääkintälaitetekniikka ennen käyttöönottoa. Rekisteröityyn laitteeseen sijoitetaan tarra, jonka avulla laite on helposti jäljitettävissä. Lääkinnällisten laitteiden huollot tilataan ja toteutetaan joko Konsernipalveluiden Lääkintälaitehuollon tai Apuvälinelogistiikan kautta </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="7CC72F3E" w:rsidRPr="2B3B5174">
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>· instrumentit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A074FE" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>· apuvälineet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB5056B" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>· verenpainemittarit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049DCF36" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>· katetrit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35230F54" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">· ohjelmistot ja sovellukset, jotka auttavat sairauksien seurannassa tai diagnosoinnissa, kuten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Lifecare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoidon seuranta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0FD2A6" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Lääkinnällisiä laitteita, välineitä ja tarvikkeita käyttävät ammattimaiset käyttäjät ja asiakkaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0310E893" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sata-alueella käytetään vain lääkinnällisiä laitteita, välineitä ja tarvikkeita, jotka ovat lain (719/2021) ja EU:n asetuksen (EU/2017/745 ja EU/2017/746) mukaisia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB700B5" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lääkinnälliset laitteet tilataan yhteisistä keskitetyistä järjestelmistä, kuten Birgitasta tai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Effectorista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Kun laite saapuu, se tarkastetaan ennen käyttöönottoa ja rekisteröidään seurantajärjestelmiin. Laitteeseen sijoitetaan tarra, jonka avulla sen voi jäljittää.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A2E72A" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Lääkinnällisten laitteiden käyttö vaatii laiteosaamista (laki lääkinnällisistä laitteista 719/2021). Ammattimainen käyttäjä vastaa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198B04B6" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>laitteiden turvallisen käytön riittävästä osaamisesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0540746A" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">käyttöohjeen mukaisesta käytöstä </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BEC620" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>laitteiden ylläpidosta valmistajan ohjeiden mukaan, esimerkiksi puhdistamisesta, kalibroinnista ja määräaikaishuoltojen tilaamisesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C37544" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>vaaratilanneilmoitusten tekemisestä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6676A205" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId69" w:history="1">
+        <w:r w:rsidRPr="00932B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Lääkinnällisten laitteiden huolto-ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Laiteosaaminen osoitetaan digitaalisella laitepassilla (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
-        <w:r w:rsidR="4E32DD10" w:rsidRPr="2B3B5174">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="70327E71" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sata-alueelle on nimetty kaksi henkilöä, jotka vastaavat siitä, että ammattimaiset käyttäjät noudattavat laissa asetettuja vaatimuksia. Lisäksi jokaisessa yksikössä tulee olla yksi tai useampi laiteturvallisuusvastaava.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C29B314" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laitteiden säännöllisen huollon ja tarvittaessa korjauksen tilaaminen on yksikön vastuulla. Lue lisää </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70" w:history="1">
+        <w:r w:rsidRPr="00932B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>.</w:t>
+          <w:t>Lääkinnällisten laitteiden huolto-ohje (Linkki ammattilaiselle, vaatii kirjautumisen, IMS).</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="4500C076" w:rsidRPr="3A54295B">
+      <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3A54295B">
+        <w:t xml:space="preserve"> Instrumentit huolletaan Välinehuollon toimipisteessä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C7F42F" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Instrumentit huolletaan Välinehuollon toimipisteessä.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B85AC2B" w14:textId="50477296" w:rsidR="003B1845" w:rsidRPr="00DF4246" w:rsidRDefault="004851B8" w:rsidP="3A54295B">
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jos laite aiheuttaa vaaratilanteen, siitä tulee ilmoittaa laitteen valmistajalle tai edustajalle. Lisäksi tehdään Fimean vaaratilanneilmoitus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- tai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Effector</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-järjestelmän kautta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEF9AD1" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3A54295B">
+      <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Terveydenhuollon ammattimaisen käyttäjän laiteosaamisen vaatimukset määräytyvät Laki lääkinnällisistä laitteista (719/2021) mukaisesti. </w:t>
-[...43 lines deleted...]
-      <w:r w:rsidR="119A8769" w:rsidRPr="3A54295B">
+        <w:t xml:space="preserve">Jos asiakkaan hoidossa tulee vaaratapahtuma tai läheltä piti-tilanne, jossa on mukana lääkinnällinen laite, pitää tehdä ilmoitus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Laiteosaaminen dokumentoidaan Sata</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B5615E">
+        <w:t>HaiProon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="119A8769" w:rsidRPr="3A54295B">
+        <w:t xml:space="preserve"> tai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueella sähköisellä </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="1249855C" w:rsidRPr="2B3B5174">
+        <w:t>Effectoriin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26134BC6" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71" w:history="1">
+        <w:r w:rsidRPr="00932B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Laitepassilla (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Ohje Lääkinnällisen laitteen vaaratilanneilmoitus (Linkki ammattilaiselle, vaatii kirjautumisen, IMS).</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="119A8769" w:rsidRPr="2B3B5174">
+      <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="119A8769" w:rsidRPr="3A54295B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4EAA8B" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...67 lines deleted...]
-        <w:r w:rsidR="75CB01A0" w:rsidRPr="00A6518F">
+      </w:pPr>
+      <w:hyperlink r:id="rId72" w:history="1">
+        <w:r w:rsidRPr="00932B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Ohje Lääkinnällisen laitteen vaaratilanneilmoitus (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Laiteturvallisuussuunnitelma (Linkki ammattilaiselle, vaati kirjautumisen, IMS).</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DC0D1E" w:rsidRPr="00A6518F">
+    </w:p>
+    <w:p w14:paraId="5DF17880" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="74B3B5C7" w14:textId="77777777" w:rsidR="00D92E14" w:rsidRDefault="00D92E14" w:rsidP="00C80356">
+        <w:lastRenderedPageBreak/>
+        <w:t>Fimea antaa viranomaisohjeet, jotka koskevat lääkinnällisiä laitteita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010F1956" w14:textId="77777777" w:rsidR="00D92E14" w:rsidRDefault="00D92E14" w:rsidP="00C80356">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E0D09F5" w14:textId="70291FBE" w:rsidR="00F35132" w:rsidRPr="00490112" w:rsidRDefault="00490112" w:rsidP="00C80356">
+    <w:p w14:paraId="3B4BB8D5" w14:textId="77777777" w:rsidR="00F35132" w:rsidRPr="00490112" w:rsidRDefault="00490112" w:rsidP="00C80356">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00490112">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tietojärjestelmät</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja teknologian</w:t>
       </w:r>
       <w:r w:rsidR="00A6071A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> käyttö</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCAFA61" w14:textId="1D93A1D3" w:rsidR="00C80356" w:rsidRDefault="54A00C8B" w:rsidP="33EB33ED">
+    <w:p w14:paraId="62FE8CE2" w14:textId="77777777" w:rsidR="00C80356" w:rsidRDefault="54A00C8B" w:rsidP="33EB33ED">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Hyvinvointialueen käytössä olevat tietojärjestelmät ovat kuvattu tiedonhallintamallin tietojärjestelmärekisteriin. Mallissa ylläpidetään kaikkia kriittisiä tietoja ja niiden päivittämiseen on sovittu erillinen hallintavastuu ICT-vastuualueelle, joka vastaa hankinnoista ja käytöstä. Valviran tietojärjestelmäluokittelu on sisällytetty rekisteriin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3D7CE0" w14:textId="5432182A" w:rsidR="00C80356" w:rsidRDefault="044C75E9" w:rsidP="33EB33ED">
+    <w:p w14:paraId="5A6FA6AC" w14:textId="77777777" w:rsidR="00C80356" w:rsidRDefault="044C75E9" w:rsidP="33EB33ED">
       <w:pPr>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00B5615E">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>alueen ICT-vastuualue ja järjestelmien pääkäyttäjät/vastuuhenkilöt varmistavat, että järjestelmätoimittajat tuottavat ja päivittävät käyttäjille käyttäjäoppaat, jotka ovat hyvinvointialueen käytettävissä dokumenttienhallintajärjestelmässä. Uusista versiopäivityksistä ja ohjeista tiedotetaan intranetissä ja oppaat pidetään ajan tasalla. Pääkäyttäjät vastaavat, että käyttäjillä on saatavissa viimeisin ajantasainen ohje. Oppaista ilmenee viimeisin päivitysajankohta</w:t>
       </w:r>
       <w:r w:rsidRPr="00810D80">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00810D80" w:rsidRPr="00810D80">
         <w:t>Esihenkilö vastaa</w:t>
       </w:r>
       <w:r w:rsidRPr="00810D80">
         <w:t xml:space="preserve"> siitä, että työntekijät ovat tietoisia ajantasaisista ohjeista ja toimivat niiden mukaisesti.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF0F561" w14:textId="79ECC886" w:rsidR="31E24A89" w:rsidRDefault="566FD26F" w:rsidP="33EB33ED">
+    <w:p w14:paraId="0859F5E5" w14:textId="1AA79843" w:rsidR="31E24A89" w:rsidRDefault="566FD26F" w:rsidP="33EB33ED">
       <w:pPr>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Asiakastietolain mukainen tietoturvasuunnitelma on laadittu ja hyväksytty 19.10.2023 </w:t>
+        <w:t xml:space="preserve">Asiakastietolain mukainen tietoturvasuunnitelma on </w:t>
+      </w:r>
+      <w:r w:rsidR="004B024C">
+        <w:t>päivitetty</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ja hyväksytty </w:t>
+      </w:r>
+      <w:r w:rsidR="004B024C" w:rsidRPr="004B024C">
+        <w:t>13.6.2025 (THL:n määräys 3/2024)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="76A92D08">
         <w:t xml:space="preserve">Hyvinvointialueen </w:t>
       </w:r>
       <w:r w:rsidR="260D8AC0">
         <w:t>tietosuoja</w:t>
       </w:r>
       <w:r w:rsidR="473B6C88">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="260D8AC0">
         <w:t xml:space="preserve"> ja tieto</w:t>
       </w:r>
       <w:r w:rsidR="11B1F0F5">
         <w:t>turva</w:t>
       </w:r>
       <w:r w:rsidR="52FCEC4A">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="1C5D517A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="48680716">
         <w:t xml:space="preserve">ohjausryhmän </w:t>
       </w:r>
       <w:r w:rsidR="1C5D517A">
         <w:t>toimesta.</w:t>
       </w:r>
       <w:r w:rsidR="638B40C1">
         <w:t xml:space="preserve"> Tietoturvasuunnitelma ei ole julkinen asiakirja</w:t>
       </w:r>
       <w:r w:rsidR="7E0D405F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E52917">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E52917" w:rsidRPr="0091243D">
         <w:t>siitä voi pyytää lisätietoja</w:t>
       </w:r>
       <w:r w:rsidR="00536BC6" w:rsidRPr="0091243D">
         <w:t xml:space="preserve"> sähköpostitse</w:t>
       </w:r>
       <w:r w:rsidR="00E52917" w:rsidRPr="0091243D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70">
+      <w:hyperlink r:id="rId73">
         <w:r w:rsidR="00F52D4C" w:rsidRPr="0091243D">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>tietoturva@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="68AC8895">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="5B2D7BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3C23E6FC">
         <w:t>Hyvinvointialueen tietoturvan ja tietosuojan toimi</w:t>
       </w:r>
       <w:r w:rsidR="7813AD5C">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="3C23E6FC">
         <w:t>taohjeet</w:t>
       </w:r>
       <w:r w:rsidR="670727B3">
         <w:t xml:space="preserve"> ovat</w:t>
       </w:r>
       <w:r w:rsidR="49A2AA78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3C23E6FC">
         <w:t>tietoturvasuunnitelmasta</w:t>
       </w:r>
       <w:r w:rsidR="6B21B202">
         <w:t xml:space="preserve"> johdettuja</w:t>
       </w:r>
       <w:r w:rsidR="58BEA0BE">
         <w:t xml:space="preserve"> ja niitä noudattamalla vastuu</w:t>
       </w:r>
       <w:r w:rsidR="7504E1CD">
         <w:t>alueet toteu</w:t>
       </w:r>
       <w:r w:rsidR="287A620D">
         <w:t>ttavat tietoturvasuunnitelmaa.</w:t>
       </w:r>
       <w:r w:rsidR="10E8C1BF">
         <w:t xml:space="preserve"> Vastuualuejohtaja vastaa sen toteutumisesta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624D09EA" w14:textId="3412283C" w:rsidR="2AD57699" w:rsidRPr="000E286C" w:rsidRDefault="74D220A7" w:rsidP="000E286C">
+    <w:p w14:paraId="7E3B0AC2" w14:textId="77777777" w:rsidR="2AD57699" w:rsidRPr="000E286C" w:rsidRDefault="74D220A7" w:rsidP="000E286C">
       <w:r>
         <w:t>Ostopalveluissa vaaditaan hyvinvointialueen tietoturvavaatimusten täyttymistä sekä rekisterien ja henkilötietojen käsittelyn lainmukaisuutta</w:t>
       </w:r>
       <w:r w:rsidR="0FB14661">
         <w:t xml:space="preserve"> osana sopimushallintaa. Sopimuk</w:t>
       </w:r>
       <w:r w:rsidR="2772F9F3">
         <w:t>siin liitetään DPA</w:t>
       </w:r>
       <w:r w:rsidR="5055924E">
         <w:t xml:space="preserve"> sopimus eli henkilötietojen käsittelysopimus ja </w:t>
       </w:r>
       <w:r w:rsidR="1CB76DB3">
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00B5615E">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="1CB76DB3">
         <w:t>alueen tietojenkäsittelyn tietoturvallisuusvaatimukset sopimusliite</w:t>
       </w:r>
       <w:r w:rsidR="58ECFFF2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8F90F0" w14:textId="44960610" w:rsidR="7CCCFD3D" w:rsidRDefault="7CCCFD3D" w:rsidP="33EB33ED">
+    <w:p w14:paraId="3A18BA00" w14:textId="77777777" w:rsidR="7CCCFD3D" w:rsidRDefault="7CCCFD3D" w:rsidP="33EB33ED">
       <w:r>
         <w:t>Tietojärjestelmien olennais</w:t>
       </w:r>
       <w:r w:rsidR="760DBD55">
         <w:t>ten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="78C611BC">
         <w:t>vaatimusten poikkeamista</w:t>
       </w:r>
       <w:r w:rsidR="123D3898">
         <w:t xml:space="preserve"> ja tietoverkkoihin kohdistuvista tietoturvallisuuden häiriöistä </w:t>
       </w:r>
       <w:r w:rsidR="1BBD1FB7">
         <w:t xml:space="preserve">ilmoitetaan </w:t>
       </w:r>
       <w:r w:rsidR="126AE1C6">
         <w:t>ICT- palveluille, joka huolehtii ilmoituksesta palveluntuottajalle ja valvovalle viranomaiselle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FFA099" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
+    <w:p w14:paraId="61A45FD9" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FF0DB5F" w14:textId="0412374C" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
+    <w:p w14:paraId="79FDFD77" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Teknologian soveltuvuuden, asianmukaisuuden ja turvallisuuden varmistaminen Sata</w:t>
       </w:r>
       <w:r w:rsidR="00993BF4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>alueella</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461CA979" w14:textId="0217FB07" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
+    <w:p w14:paraId="1FF1C52E" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:t>Yhteistyössä hyvinvointialueen toimijoiden kanssa kartoitetaan palvelun tarpeet ja vaatimukset ts. tehdään vaatimusmäärittely, jotta voidaan valita tarkoituksenmukainen teknologia. Tämä sisältää analyysin siitä, millaisia toimintoja ja ominaisuuksia teknologiassa tarvitaan asiakkaiden palvelemiseksi ja prosessien tehostamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549E5841" w14:textId="6D05E008" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
+    <w:p w14:paraId="19262E6F" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
-        <w:t>Ennen hankintaa vertaillaan eri teknologiaratkaisuja ja varmistetaan niiden yhteensopivuus olemassa olevien järjestelmien ja palveluprosessien kanssa arkkitehtuuri työryhmässä. Hankittavan teknologian tulee täyttää alan standardit ja vaatimukset, erityisesti tietoturva- ja tietosuoja-asioiden osalta. Näihin</w:t>
+        <w:t xml:space="preserve">Ennen hankintaa vertaillaan eri teknologiaratkaisuja ja varmistetaan niiden yhteensopivuus olemassa olevien järjestelmien ja palveluprosessien kanssa arkkitehtuuri työryhmässä. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7C55">
+        <w:lastRenderedPageBreak/>
+        <w:t>Hankittavan teknologian tulee täyttää alan standardit ja vaatimukset, erityisesti tietoturva- ja tietosuoja-asioiden osalta. Näihin</w:t>
       </w:r>
       <w:r w:rsidR="00D3671A" w:rsidRPr="00F104C8">
         <w:t xml:space="preserve"> Sata-</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:t>alueella on ajantasaiset prosessit ja ohjeistukset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AC9286" w14:textId="15707E5C" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
+    <w:p w14:paraId="68D01F0E" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:t>Ennen laajamittaista käyttöönottoa uutta teknologiaa testataan ja/tai otetaan vaiheittain käyttöön pienemmässä mittakaavassa. Näin voidaan arvioida käyttöönoton yhteydessä käytännön soveltuvuus, luotettavuus ja mahdolliset ongelmatilanteet. Testauksessa kiinnitetään huomiota siihen, että järjestelmä vastaa palvelun toiminnallisia-, laatu- ja turvallisuusvaatimuksia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7E0182" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
+    <w:p w14:paraId="134447E9" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Henkilöstön käyttöopastus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190CC879" w14:textId="17AC45BF" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
+    <w:p w14:paraId="3D8777BB" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Jokainen uusi teknologiaratkaisu vaatii henkilöstön kattavan perehdyttämisen. Tämä tapahtuu järjestämällä koulutuksia organisaation sisällä, yhteistyökumppaneiden ja muiden sidosryhmien kanssa, joissa henkilöstö saa käytännönläheistä opastusta teknologiasta, sen käyttöön liittyvistä parhaista käytännöistä sekä mahdollisten ongelmatilanteiden ratkaisuista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A73812F" w14:textId="46FC7E50" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
+    <w:p w14:paraId="110922B8" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Henkilöstölle tarjotaan selkeät käyttäjäohjeet ja jatkuvasti päivitettävät tukimateriaalit. Ohjeet voivat olla digitaalisia tai fyysisiä, ja ne sisältävät sekä päivittäiseen käyttöön liittyvät perusohjeet että ratkaisuja yleisiin ongelmatilanteisiin. Ohjeet säilytetään ja ylläpide</w:t>
       </w:r>
       <w:r w:rsidR="00DD0A7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>ään keskitetysti IMS-järjestelmässä j</w:t>
       </w:r>
       <w:r w:rsidR="00DD0A7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> ovat siellä koko henkilöstön saatavilla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2F9687" w14:textId="36C8FEC3" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
+    <w:p w14:paraId="2685A1E5" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Henkilöstön käytettävissä on sekä </w:t>
       </w:r>
       <w:r w:rsidR="00C620B2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Sata-</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueen ICT-palveluiden asiantuntijoita että </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BD7C55">
+        <w:t xml:space="preserve">alueen ICT-palveluiden asiantuntijoita että inhouse-yhtiöiden tuottamia ICT-tukipalveluita, jotka </w:t>
+      </w:r>
+      <w:r w:rsidR="0090339B" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>inhouse</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>auttavat</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">-yhtiöiden tuottamia ICT-tukipalveluita, jotka </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> teknologian käytössä ja ongelmatilanteiden ratkaisussa. Tarvittaessa järjestetään lisäkoulutuksia, erityisesti teknologian päivitysten tai muutosten yhteydessä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AEAA90" w14:textId="2CD3BAFE" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
+    <w:p w14:paraId="6FA098BE" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Varaudutaan teknologian vikatilanteisiin ja pitkiin huoltoviiveisiin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD210E8" w14:textId="61AABAA1" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00C620B2" w:rsidP="006313EB">
+    <w:p w14:paraId="7F10A6F5" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00C620B2" w:rsidP="006313EB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Sata-</w:t>
       </w:r>
       <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>alueella on tunnistettu mahdolliset riskit teknologian käyttöön liittyen, ja näihin varaudutaan ennalta laadituilla toimintasuunnitelmilla. Näihin suunnitelmiin sisältyy varajärjestelmät ja manuaaliset toimintamallit, jotka voidaan ottaa käyttöön teknologian vikaantuessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DF6FC5" w14:textId="16CB9EE0" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
+    <w:p w14:paraId="3CE2019C" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Ol</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>ennainen osa toimintavarmuutta on varajärjestelmien (esimerkiksi toissijaiset laitteet, pilvipohjaiset varmuuskopiot) ja teknologian redundanssin (tuplaaminen tärkeille komponenteille) varmistaminen. Jos pääjärjestelmä tai laite menee epäkuntoon, varajärjestelmä otetaan käyttöön minimoiden palvelun katkokset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECFAA17" w14:textId="0983242E" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
+    <w:p w14:paraId="45649A35" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="06400C"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Yhteistyösopimuksissa teknologiatoimittajien ja huoltopalvelujen kanssa on varmistettu, että saatavilla on riittävä huolto- ja tukipalvelu, joka vastaa nopeasti vikatilanteisiin kriittisten palveluide</w:t>
       </w:r>
       <w:r w:rsidR="00A54A82">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> osalta. Pitkien huoltoviiveiden varalta on määritelty selkeät aikarajat yhteistyökumppaneiden kanssa, joiden puitteissa ongelmat pyritään ratkaisemaan. Lisäksi huolehditaan siitä, että teknologiantoimittaja on velvoitettu antamaan säännöllisiä päivityksiä ja huoltoja teknologian toimivuuden takaamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FBCFFCF" w14:textId="6D764EEB" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="008A2379" w:rsidP="006313EB">
+    <w:p w14:paraId="3F7CC99B" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="008A2379" w:rsidP="006313EB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Sata-</w:t>
       </w:r>
       <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueella on huomioitu sopimuksilla </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
+        <w:t>alueella on huomioitu sopimuksilla inhouse-yhtiön kanssa ennakoivista huolloista ja häiriöiden hallinnasta, joilla pyritään minimoimaan teknologian vikaantumisriski. Säännölliset tarkastukset ja päivitykset ovat osa tätä prosessia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314F1DCB" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>inhouse</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>-yhtiön kanssa ennakoivista huolloista ja häiriöiden hallinnasta, joilla pyritään minimoimaan teknologian vikaantumisriski. Säännölliset tarkastukset ja päivitykset ovat osa tätä prosessia.</w:t>
-[...5 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t>ICT-palveluilla on häiriöviestintäsuunnitelma, missä määritellään</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54A82">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>ICT-palveluilla on häiriöviestintäsuunnitelma, missä määritellään</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A54A82">
+        <w:t xml:space="preserve"> miten viestitään vikatilanteista henkilöstölle ja asiakkaille nopeasti ja selkeästi, jotta kaikki ovat tietoisia tilanteesta ja tiedetään, mitä tehdä vian korjaamiseen asti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4336D075" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>,</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> miten viestitään vikatilanteista henkilöstölle ja asiakkaille nopeasti ja selkeästi, jotta kaikki ovat tietoisia tilanteesta ja tiedetään, mitä tehdä vian korjaamiseen asti.</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>Teknologivalintojen soveltuvuus varmistetaan huolellisella tarpeiden kartoituksella, pilotoinnilla ja jatkuvalla henkilöstön koulutuksella. Varaudutaan teknologian vikatilanteisiin varajärjestelmillä, palvelusopimuksilla ja ennakoivalla huollolla. Tämä yhdistelmä varmistaa palvelujen jatkuvuuden ja turvallisuuden teknologisten haasteiden keskellä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404EC082" w14:textId="77777777" w:rsidR="009F7CEE" w:rsidRDefault="009F7CEE" w:rsidP="00A46244">
+    <w:p w14:paraId="28E7FEEF" w14:textId="77777777" w:rsidR="009F7CEE" w:rsidRDefault="009F7CEE" w:rsidP="00A46244">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B38F3E5" w14:textId="0B3661B3" w:rsidR="00A46244" w:rsidRPr="00A46244" w:rsidRDefault="00A46244" w:rsidP="00A46244">
+    <w:p w14:paraId="672BD5E9" w14:textId="77777777" w:rsidR="00A46244" w:rsidRPr="00A46244" w:rsidRDefault="00A46244" w:rsidP="00A46244">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46244">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Itsemääräämisoikeuden turvaaminen teknologian käytössä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F175DB" w14:textId="77777777" w:rsidR="00A46244" w:rsidRPr="00A46244" w:rsidRDefault="00A46244" w:rsidP="00A46244">
+    <w:p w14:paraId="17BA499A" w14:textId="77777777" w:rsidR="00A46244" w:rsidRPr="00A46244" w:rsidRDefault="00A46244" w:rsidP="00A46244">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67539ADF" w14:textId="2FCCB7A2" w:rsidR="00A46244" w:rsidRPr="00A46244" w:rsidRDefault="00A46244" w:rsidP="00B318B8">
+    <w:p w14:paraId="60A65962" w14:textId="77777777" w:rsidR="00A46244" w:rsidRPr="00A46244" w:rsidRDefault="00A46244" w:rsidP="00B318B8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46244">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Teknologian hyödyntämisessä noudatetaan </w:t>
       </w:r>
       <w:r w:rsidR="009F7CEE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Sata-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46244">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">alueen tietosuojakäytäntöjä. Asiakkaan tai potilaan henkilötiedot, terveystiedot ja muut yksityiset tiedot suojataan kaikissa teknologisissa ratkaisuissa. </w:t>
       </w:r>
       <w:r w:rsidR="009F7CEE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -14827,539 +15692,538 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>) ja muiden tietosuojalakien vaatimuksia.</w:t>
       </w:r>
       <w:r w:rsidR="00B318B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A46244">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Asiakkaalle annetaan mahdollisuus hallita omia tietojaan ja päättää, kuka niihin pääsee käsiksi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A59F486" w14:textId="2FC22F0B" w:rsidR="00A46244" w:rsidRPr="00A46244" w:rsidRDefault="00A46244" w:rsidP="00B318B8">
+    <w:p w14:paraId="68BFE688" w14:textId="77777777" w:rsidR="00A46244" w:rsidRPr="00A46244" w:rsidRDefault="00A46244" w:rsidP="00B318B8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46244">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Teknologian käyttäjäystävällisyys ja tukipalvelut ratkaisujen helppokäyttöisyyteen eri käyttäjäryhmille kiinnitetään erityistä huomiota tarjoamalla yksinkertaisia ja selkeitä käyttöliittymiä sekä tarvittaessa henkilökohtaista opastusta palveluiden käyttöön. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08067A3F" w14:textId="10C92B42" w:rsidR="00A46244" w:rsidRPr="00A46244" w:rsidRDefault="00A46244" w:rsidP="006313EB">
+    <w:p w14:paraId="24FBD8C2" w14:textId="77777777" w:rsidR="00A46244" w:rsidRPr="00A46244" w:rsidRDefault="00A46244" w:rsidP="006313EB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46244">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Asiakkaat saavat opastusta ja tukea teknologian käyttöön. Jos asiakas kokee vaikeuksia teknologian käytössä, hänelle tulee tarjota apua esimerkiksi puhelimitse, videoyhteyden kautta tai paikan päällä. Tarpeen mukaan voidaan järjestää myös koulutusta teknologian turvalliseen käyttöön.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CF7E93" w14:textId="10C0AEDD" w:rsidR="00A46244" w:rsidRPr="00A46244" w:rsidRDefault="00A46244" w:rsidP="002E444A">
+    <w:p w14:paraId="6CB74CC9" w14:textId="77777777" w:rsidR="00A46244" w:rsidRPr="00A46244" w:rsidRDefault="00A46244" w:rsidP="002E444A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46244">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Asiakkaalle tarjotaan useampia vaihtoehtoja, ja hän saa itse valita, millainen teknologia tai palvelu sopii parhaiten hänen tarpeisiinsa. Tämä voi tarkoittaa esimerkiksi erilaisten etäpalveluiden valitsemista tai mahdollisuutta fyysisiin tapaamisiin.</w:t>
       </w:r>
       <w:r w:rsidR="002E444A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A46244">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Teknologian avulla tavoitellaan parempaa asiakkaan mahdollisuutta vaikuttaa omiin hoito- ja palveluprosesseihinsa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474B0256" w14:textId="77777777" w:rsidR="00A46244" w:rsidRDefault="00A46244" w:rsidP="00A46244">
+    <w:p w14:paraId="4F09B1B5" w14:textId="77777777" w:rsidR="00A46244" w:rsidRDefault="00A46244" w:rsidP="00A46244">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46244">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Asiakkaan yksilöllisten tarpeiden huomioiminen ja itsemääräämisoikeuden toteutuminen teknologian käytössä varmistetaan siten, että asiakkaan tarpeet arvioidaan tarkasti, teknologia räätälöidään yksilöllisesti ja valinta perustuu asiakkaan omaan suostumukseen. Asiakkaalla on oltava aina hallintavalta omiin tietoihinsa ja mahdollisuus vaikuttaa teknologian käyttöön.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06257729" w14:textId="77777777" w:rsidR="00DF41CE" w:rsidRPr="00A46244" w:rsidRDefault="00DF41CE" w:rsidP="00A46244">
+    <w:p w14:paraId="41F33BCE" w14:textId="77777777" w:rsidR="00DF41CE" w:rsidRPr="00A46244" w:rsidRDefault="00DF41CE" w:rsidP="00A46244">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="336CCB6C" w14:textId="4D317886" w:rsidR="003B1845" w:rsidRPr="003D10B1" w:rsidRDefault="0073015F" w:rsidP="0074386B">
+    <w:p w14:paraId="2B4A1984" w14:textId="77777777" w:rsidR="003B1845" w:rsidRPr="003D10B1" w:rsidRDefault="0073015F" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc1983532646"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc223942557"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00352FC3">
         <w:t>ääkehoitosuunnitelma</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidR="7447879C" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="202677F6" w14:textId="77777777" w:rsidR="009D0531" w:rsidRDefault="009D0531" w:rsidP="0074386B">
+    </w:p>
+    <w:p w14:paraId="54C1A1F6" w14:textId="77777777" w:rsidR="009D0531" w:rsidRDefault="009D0531" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FE24045" w14:textId="232974D0" w:rsidR="009D0531" w:rsidRPr="00747E8D" w:rsidRDefault="4F4F2C17" w:rsidP="0074386B">
+    <w:p w14:paraId="236F3F5F" w14:textId="77777777" w:rsidR="009D0531" w:rsidRPr="00747E8D" w:rsidRDefault="4F4F2C17" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74F3B4A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Lääkehoitosuunnitelma on lääkehoitoa toteuttavan työväline turvallisen lääkehoidon osa-alueiden määrittämiseen ja hallintaan. </w:t>
       </w:r>
       <w:r w:rsidR="344BDBE6" w:rsidRPr="74F3B4A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Lääkehoitosuunnitelmassa kuvataan yksikön lääkehoidon toimintatavat ja vastuut sekä toimintaohjeet työntekijöiden lääkehoidon koulutuksiin, osaamisen varmistamiseen ja lääkelupakäytäntöihin. Lääkehoidon toteuttaminen edellyttää tehtävänkuvaa ja ammattinimikettä vastaavaa lääkehoidon lupaa. Esi</w:t>
       </w:r>
       <w:r w:rsidR="006A1F02">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>henkilö</w:t>
       </w:r>
       <w:r w:rsidR="344BDBE6" w:rsidRPr="74F3B4A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ohjaa ja valvoo turvallisen lääkehoidon toteuttamista yksikkönsä lääkehoitosuunnitelman mukaisesti. Jokainen lääkehoitoa toteuttava työntekijä on vastuussa omasta toiminnastaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1EE0DF" w14:textId="77777777" w:rsidR="00DF41CE" w:rsidRDefault="00112B3E" w:rsidP="711BC3E9">
+    <w:p w14:paraId="7DDEF3A7" w14:textId="77777777" w:rsidR="00DF41CE" w:rsidRDefault="5D38831C" w:rsidP="711BC3E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId71">
-        <w:r w:rsidR="5D38831C" w:rsidRPr="005E4644">
+      <w:hyperlink r:id="rId74">
+        <w:r w:rsidRPr="005E4644">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Lääkehoitosuunnitelmat (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3ECC8F51" w14:textId="77777777" w:rsidR="00515A5E" w:rsidRDefault="00515A5E" w:rsidP="711BC3E9">
+    <w:p w14:paraId="6D364D32" w14:textId="77777777" w:rsidR="00515A5E" w:rsidRDefault="00515A5E" w:rsidP="711BC3E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="743FC6B1" w14:textId="2DAC1C75" w:rsidR="00801942" w:rsidRPr="00DF41CE" w:rsidRDefault="00801942" w:rsidP="711BC3E9">
+    <w:p w14:paraId="573C56FF" w14:textId="77777777" w:rsidR="00801942" w:rsidRPr="00DF41CE" w:rsidRDefault="00801942" w:rsidP="711BC3E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00640364">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vastu</w:t>
       </w:r>
       <w:r w:rsidR="00640364" w:rsidRPr="00640364">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ualueen lääkehoitosuunnitelma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA8E9EE" w14:textId="24AA0A74" w:rsidR="063500AF" w:rsidRPr="0019587E" w:rsidRDefault="6668723E" w:rsidP="2CE846D3">
+    <w:p w14:paraId="40E25AC4" w14:textId="77777777" w:rsidR="063500AF" w:rsidRPr="0019587E" w:rsidRDefault="6668723E" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019587E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="063500AF" w:rsidRPr="0019587E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">astensuojeluyksiköissä </w:t>
       </w:r>
       <w:r w:rsidR="2BE071FD" w:rsidRPr="0019587E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r w:rsidR="063500AF" w:rsidRPr="0019587E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tuetun asumisen</w:t>
       </w:r>
       <w:r w:rsidR="4BB4C22D" w:rsidRPr="0019587E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="063500AF" w:rsidRPr="0019587E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lääkehoitosuunnitelmat laaditaan/päivitetään vuosittain ja niiden laatimisesta vastaa yksikön esihenkilö ja nimetty sairaanhoitaja.</w:t>
       </w:r>
       <w:r w:rsidR="269B0C4E" w:rsidRPr="0019587E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A368682" w14:textId="086C56B4" w:rsidR="7159EF5C" w:rsidRPr="0019587E" w:rsidRDefault="7159EF5C" w:rsidP="2CE846D3">
+    <w:p w14:paraId="46C0DAC8" w14:textId="77777777" w:rsidR="7159EF5C" w:rsidRPr="0019587E" w:rsidRDefault="7159EF5C" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019587E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vastuualuekohtaista lääkehoitosuunnitelmaa ei ole tehty.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F3A265" w14:textId="30587068" w:rsidR="1A6B3589" w:rsidRPr="0019587E" w:rsidRDefault="729A3CF1" w:rsidP="2CE846D3">
+    <w:p w14:paraId="6F9612BB" w14:textId="77777777" w:rsidR="1A6B3589" w:rsidRPr="0019587E" w:rsidRDefault="729A3CF1" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019587E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yksiköissä l</w:t>
       </w:r>
       <w:r w:rsidR="1A6B3589" w:rsidRPr="0019587E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ääkehoidon asianmukaisuudesta, seurannasta ja toteuttamisesta vastaa nimetty sairaanhoitaja ja yksikön esihenkilö.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748FFB1B" w14:textId="634F50E8" w:rsidR="6320CD05" w:rsidRPr="0019587E" w:rsidRDefault="6320CD05" w:rsidP="4F77EE7C">
+    <w:p w14:paraId="6B59753C" w14:textId="77777777" w:rsidR="6320CD05" w:rsidRPr="0019587E" w:rsidRDefault="6320CD05" w:rsidP="4F77EE7C">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019587E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Erityispalveluissa ei ole rajattua lääkevarastoa käytössä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A719B90" w14:textId="77777777" w:rsidR="000F2041" w:rsidRDefault="000F2041" w:rsidP="0CA9DB4E">
+    <w:p w14:paraId="61F36ED0" w14:textId="77777777" w:rsidR="000F2041" w:rsidRDefault="000F2041" w:rsidP="0CA9DB4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A4247CB" w14:textId="0D4EE681" w:rsidR="00F5317C" w:rsidRPr="00F5317C" w:rsidRDefault="00433CE5" w:rsidP="000F2041">
+    <w:p w14:paraId="52EF10AE" w14:textId="77777777" w:rsidR="00F5317C" w:rsidRPr="00F5317C" w:rsidRDefault="00433CE5" w:rsidP="000F2041">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc659795618"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc223942558"/>
       <w:r w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00906E6F" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>11 Asiak</w:t>
       </w:r>
       <w:r w:rsidR="005D3DD3" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00906E6F" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">s- </w:t>
       </w:r>
       <w:r w:rsidR="45B560EB" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>ja</w:t>
       </w:r>
       <w:r w:rsidR="7743AB80" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00906E6F" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>potila</w:t>
       </w:r>
       <w:r w:rsidR="005D3DD3" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>stietojen käsittely ja tietosuoja</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidR="4F57155E" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6A826E47" w14:textId="15F5E56D" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="006E442A">
+    </w:p>
+    <w:p w14:paraId="385FCB5D" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc149034008"/>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakas</w:t>
       </w:r>
       <w:r w:rsidR="06EAB31D" w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>- ja</w:t>
       </w:r>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="06EAB31D" w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">potilastietojen </w:t>
       </w:r>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>käsittely</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="28CD7AD4" w14:textId="616EEA83" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="5535B2A7">
+    <w:p w14:paraId="4E0974B1" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="5535B2A7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Asiakastiedolla tarkoitetaan potilastietoa ja sosiaalihuollon asiakastietoa.</w:t>
       </w:r>
       <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sosiaali- ja terveydenhuollon asiakastiedot ovat pysyvästi salassa pidettäviä ja jo tieto terveydenhuollon tai sosiaalihuollon asiakkuudesta on salassa pidettävää. Salassa pidettävää asiakastietoa ei saa ilman asiakkaan nimenomaista suostumusta näyttää, luovuttaa tai ilmaista sivulliselle. </w:t>
       </w:r>
       <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Sivullisia henkilöitä ovat kaikki, jotka eivät osallistu asiakkaan hoitoon tai palveluun liittyviin tehtäviin, mm. puoliso ja muut läheiset, toiset asiakkaat ja hoitoon osallistumattomat sosiaali- ja terveydenhuollon ammattihenkilöt.</w:t>
       </w:r>
       <w:r w:rsidR="77FCDF31" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -15389,345 +16253,323 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>sosiaali- ja terveydenhuollon</w:t>
       </w:r>
       <w:r w:rsidR="672E3C3D" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> rekisterien</w:t>
       </w:r>
       <w:r w:rsidR="77FCDF31" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> välillä edellyttää pääsääntöisesti nimenomaista suostumusta</w:t>
       </w:r>
       <w:r w:rsidR="2CB59CA9" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>, poikkeuksista säädetään laissa. Samoin suostumus vaaditaan eri organisaatioiden suuntaa tietoja luovuttaessa.</w:t>
       </w:r>
       <w:r w:rsidR="005C4CA1" w:rsidRPr="005C4CA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72" w:history="1">
+      <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidR="00F77EF9" w:rsidRPr="00D71E5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>laki 703/2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3548636D" w14:textId="0B7A7237" w:rsidR="3A2AF79E" w:rsidRDefault="3A2AF79E" w:rsidP="3CAF2452">
+    <w:p w14:paraId="5BCE9632" w14:textId="77777777" w:rsidR="3A2AF79E" w:rsidRDefault="3A2AF79E" w:rsidP="3CAF2452">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3CAF2452">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Asiakastietoja saa katsoa ja käsitellä ainoastaan hoitoon tai palveluun liittyvissä tehtävissä. Sata</w:t>
       </w:r>
       <w:r w:rsidR="00B5615E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="3CAF2452">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>alueella on käytössä lakiin perustuva lokivalvonta ja tietojen käyttöä seurataan säännöllisesti. Lokivalvonnan tavoitteena on sekä asiakkaan, että henkilöstön oikeusturvan toteutuminen ja tietosuojalainsäädännön asettamien velvoitteiden täyttäminen.</w:t>
       </w:r>
       <w:r w:rsidR="58B2E116" w:rsidRPr="3CAF2452">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="58B2E116" w:rsidRPr="00707244">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakastietojen käyttöä valvotaan </w:t>
       </w:r>
       <w:r w:rsidR="15ED0110" w:rsidRPr="00707244">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>sekä asiakkaan pyynnöstä että organisaation oman jatkuvan valvonnan periaatteen mukaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A42F67" w14:textId="4926F482" w:rsidR="00E769E7" w:rsidRDefault="183E0ED6" w:rsidP="673B414F">
+    <w:p w14:paraId="1F64EB96" w14:textId="77777777" w:rsidR="00E769E7" w:rsidRDefault="183E0ED6" w:rsidP="673B414F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
           <w:tab w:val="left" w:pos="2608"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Linkki: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId76" w:history="1">
         <w:r w:rsidR="00E769E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue, Henkilötietojen käsittely Satakunnan hyvinvointialue, informaatio asiakkaille ja potilaille</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DA0E365" w14:textId="56126EAC" w:rsidR="4F6C6782" w:rsidRPr="00260974" w:rsidRDefault="4F6C6782" w:rsidP="6257378D">
+    <w:p w14:paraId="7DAE90C9" w14:textId="77777777" w:rsidR="4F6C6782" w:rsidRPr="00260974" w:rsidRDefault="4F6C6782" w:rsidP="6257378D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hyvinvointialueella ei ole vielä määritelty asiakastietolain 7§:n mukaista vastuualueen asiakastietojen käsittelystä ja siihen liittyvästä ohjeistuksesta vastaavaa johtajaa</w:t>
       </w:r>
       <w:r w:rsidR="00260974">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341886EB" w14:textId="77777777" w:rsidR="00E04DE6" w:rsidRDefault="00E04DE6" w:rsidP="673B414F">
+    <w:p w14:paraId="2CF5712C" w14:textId="77777777" w:rsidR="00E04DE6" w:rsidRDefault="00E04DE6" w:rsidP="673B414F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="488CC355" w14:textId="66A070E9" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="673B414F">
+    <w:p w14:paraId="5F036C17" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="673B414F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tietosuoja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C8A692" w14:textId="3E1D70CA" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+    <w:p w14:paraId="215696A8" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B11858A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Hyvinvointialue huolehtii henkilöstön riittävästä tietosuojaosaamisesta kouluttamalla ja tiedottamalla henkilökuntaa. Hyvinvointialueella on laadittu tietosuojaan liittyviä ohjeita, joiden sisältöjä koulutetaan</w:t>
       </w:r>
       <w:r w:rsidR="59A84FDC" w:rsidRPr="2A155C17">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="6B11858A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74">
+      <w:hyperlink r:id="rId77">
         <w:r w:rsidR="73ACE6DF" w:rsidRPr="0D8149B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Tietosuoja ja tietoturva (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47AB214E" w14:textId="6633C975" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+    <w:p w14:paraId="11DE7EE1" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B11858A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esihenkilö huolehtii uuden työntekijän perehdyttämisestä tietoturva- ja tietosuojaohjeisiin ja ohjeistaa suorittamaan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Esihenkilö huolehtii uuden työntekijän perehdyttämisestä tietoturva- ja tietosuojaohjeisiin ja ohjeistaa suorittamaan Graniten kyberturvallisuuden ja tietosuojan verkkokoulut ennen työn aloittamista sekä työn jatkuessa kahden vuoden välein. </w:t>
+      </w:r>
       <w:r w:rsidRPr="6B11858A">
         <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Graniten kyberturvallisuuden ja tietosuojan verkkokoulut ovat osa koko Sata</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5615E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B11858A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alueen henkilökunnan pakollista täydennyskoulutusta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB63B08" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Graniten</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="6B11858A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kyberturvallisuuden ja tietosuojan verkkokoulut ennen työn aloittamista sekä työn jatkuessa kahden vuoden välein. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Jokainen työntekijä tai työhön osallistuja on velvollinen tutustumaan Sata</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5615E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="6B11858A">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alueen tietosuojaa ja tietoturvaa koskevaan ohjeistukseen, ja tietosuojasitoumuksen allekirjoittamalla sitoutuu noudattamaan kyseisiä ohjeistuksia sekä laissa säädettyä salassapitovelvollisuutta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D036BB6" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="6B11858A">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Kaikista tietoturvapoikkeamista tulee tehdä HaiPro</w:t>
+      </w:r>
+      <w:r w:rsidR="00B954A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="6B11858A">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>tietoturvailmoitus siinä yksikössä, missä asia huomataan. Esihenkilö vastaa tietoturvailmoituksen käsittelystä oman yksikkönsä osalta, jossa tietoturvapoikkeama on tapahtunut. Tapahtumapaikaksi määritellään se paikka, jossa tietoturva-poikkeama on tapahtunut, esim. ohjelmisto-, laite- ja tietoliikennehäiriöissä tapahtumapaikka on ICT-palvelut, jolloin ilmoitus ohjautuu sinne käsiteltäväksi.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C079C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="6B11858A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Jokainen työntekijä tai työhön osallistuja on velvollinen tutustumaan Sata</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B5615E">
+        <w:t>Henkilötietojen tietoturvaloukkauksen ilmoitusprosessi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94E7B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6B11858A">
-[...11 lines deleted...]
-      <w:hyperlink r:id="rId75">
+      <w:hyperlink r:id="rId78">
         <w:r w:rsidR="00FE23D7" w:rsidRPr="2C30A469">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Tietotu</w:t>
         </w:r>
         <w:r w:rsidR="00AB760E" w:rsidRPr="2C30A469">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>r</w:t>
         </w:r>
         <w:r w:rsidR="00FE23D7" w:rsidRPr="2C30A469">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>va</w:t>
         </w:r>
         <w:r w:rsidR="00466255" w:rsidRPr="2C30A469">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -15791,702 +16633,675 @@
           <w:t>elle, vaatii kirjautu</w:t>
         </w:r>
         <w:r w:rsidR="4923F98F" w:rsidRPr="2C30A469">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>m</w:t>
         </w:r>
         <w:r w:rsidR="0043452A" w:rsidRPr="2C30A469">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>isen</w:t>
         </w:r>
         <w:r w:rsidR="00AB760E" w:rsidRPr="2C30A469">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48E6DD01" w14:textId="77777777" w:rsidR="00A90A3E" w:rsidRDefault="00A90A3E" w:rsidP="006E442A">
+    <w:p w14:paraId="7747FBBB" w14:textId="77777777" w:rsidR="00A90A3E" w:rsidRDefault="00A90A3E" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B80A06C" w14:textId="776EF585" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+    <w:p w14:paraId="1F91343D" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00595E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tietosuojavastaava</w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA" w:rsidRPr="00595E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Iltanen Silja </w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA">
         <w:br/>
         <w:t>puhelin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 044 707 9773 </w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId76">
+      <w:hyperlink r:id="rId79">
         <w:r w:rsidRPr="6B11858A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Tietosuoja@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="232D9057" w14:textId="77777777" w:rsidR="00595E4C" w:rsidRDefault="00595E4C" w:rsidP="006E442A">
+    <w:p w14:paraId="208DD304" w14:textId="77777777" w:rsidR="00595E4C" w:rsidRDefault="00595E4C" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CFC2920" w14:textId="76E93ECC" w:rsidR="006E442A" w:rsidRPr="004A1175" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+    <w:p w14:paraId="7BE50589" w14:textId="77777777" w:rsidR="006E442A" w:rsidRPr="004A1175" w:rsidRDefault="006E442A" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B11858A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00D442DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- ja potilastiedon </w:t>
       </w:r>
       <w:r w:rsidRPr="6B11858A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>kirjaaminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C8A2C6" w14:textId="1D9173F9" w:rsidR="06376F2B" w:rsidRDefault="006E442A" w:rsidP="673B414F">
+    <w:p w14:paraId="1C1244BE" w14:textId="77777777" w:rsidR="06376F2B" w:rsidRDefault="006E442A" w:rsidP="673B414F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Asiakastiedon kirjaamista ohjaavat useat lait, asetukset ja ohjeet sosiaali- ja terveydenhuollossa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77">
+      <w:hyperlink r:id="rId80">
         <w:r w:rsidRPr="6B11858A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Laki sosiaali- ja terveydenhuollon asiakastietojen käsittelystä</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="06376F2B">
         <w:t xml:space="preserve"> velvoittaa sosiaali- ja terveydenhuollon ammattihenkilöitä kirjaamaan asiakasasiakirjoihin asiakkaan palvelun ja potilaan hoidon järjestämisen, suunnittelun, toteuttamisen, seurannan ja valvonnan turvaamiseksi tarpeelliset ja riittävät tiedot.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6343705D" w14:textId="5A521D2B" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+    <w:p w14:paraId="03E3FD20" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Valtakunnallinen Kanta-palvelu ylläpitää mm. </w:t>
       </w:r>
       <w:r w:rsidR="113CD597">
         <w:t xml:space="preserve">Terveydenhuollon </w:t>
       </w:r>
       <w:r w:rsidR="1795EFE6">
         <w:t>potilastietovarantoa</w:t>
       </w:r>
       <w:r w:rsidR="06376F2B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="3C51AEFA">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="06376F2B">
         <w:t>osiaalihuollon</w:t>
       </w:r>
       <w:r w:rsidR="3B341027">
         <w:t xml:space="preserve"> asiakastietovarantoa</w:t>
       </w:r>
       <w:r w:rsidR="06376F2B">
         <w:t xml:space="preserve">, Kanta-lääkityslistaa ja Omakanta-palvelua. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Asiakasasiakirjat tulee laatia ja tallentaa Kanta-palveluihin viivytyksettä. Ammattilaiset saavat tietoa Kanta-palveluista </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78">
+      <w:hyperlink r:id="rId81">
         <w:r w:rsidRPr="6B11858A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Kanta.fi-sivuston sote-ammattilaisille</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> suunnatuilta sivuilta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FC44FC" w14:textId="5B0F18B6" w:rsidR="006E442A" w:rsidRPr="00DA1695" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+    <w:p w14:paraId="5C726EC5" w14:textId="77777777" w:rsidR="006E442A" w:rsidRPr="00DA1695" w:rsidRDefault="006E442A" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA1695">
         <w:t xml:space="preserve">Asiakastiedon kirjaamisessa noudatetaan kansallisia määrityksiä ja rakenteita sekä </w:t>
       </w:r>
       <w:r w:rsidR="24B8E48E" w:rsidRPr="00DA1695">
         <w:t>niihin perustuvia</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA1695">
         <w:t xml:space="preserve"> hyvinvointialueen omia, yhtenäisiä kirjaamisen ja tilastoinnin ohjeita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EF5968" w14:textId="0BE5059A" w:rsidR="006E442A" w:rsidRPr="00892D4D" w:rsidRDefault="5CF9616F" w:rsidP="006E442A">
+    <w:p w14:paraId="2D10539C" w14:textId="77777777" w:rsidR="006E442A" w:rsidRPr="00892D4D" w:rsidRDefault="5CF9616F" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hyvinvointialueen </w:t>
       </w:r>
       <w:r w:rsidR="006E442A">
         <w:t xml:space="preserve">kirjaamisen ja tilastoinnin kehittämistä </w:t>
       </w:r>
       <w:r>
         <w:t>ohjaa ja koordinoi tiedolla johtamisen vastuuyksikkö.</w:t>
       </w:r>
       <w:r w:rsidR="006E442A">
         <w:t xml:space="preserve"> Kirjaamisen ja tilastoinnin yhdyshenkilöverkosto hyväksyy hyvinvointialueen kirjaamis- ja tilastointiohjeet, joita </w:t>
       </w:r>
       <w:r>
         <w:t>toimialuekohtaiset</w:t>
       </w:r>
       <w:r w:rsidR="006E442A">
         <w:t xml:space="preserve"> kirjaamistyöryhmät laativat.</w:t>
       </w:r>
       <w:r w:rsidR="006E442A" w:rsidRPr="6B11858A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kaikki hyväksytyt kirjaamis- ja tilastointiohjeet tallennetaan </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79">
+      <w:hyperlink r:id="rId82">
         <w:r w:rsidR="006E442A" w:rsidRPr="6B11858A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Sataseen Tietojohtamisen portaaliin</w:t>
         </w:r>
         <w:r w:rsidR="6EAC0B53" w:rsidRPr="094656C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006E442A" w:rsidRPr="6B11858A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80">
+      <w:hyperlink r:id="rId83">
         <w:r w:rsidR="006E442A" w:rsidRPr="4D725076">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>IMS:iin</w:t>
         </w:r>
         <w:r w:rsidR="238353C9" w:rsidRPr="4D725076">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006E442A" w:rsidRPr="54B71189">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006E442A" w:rsidRPr="6B11858A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> josta ne jalkautetaan työntekijöiden käyttöön toimialueiden määrittämän prosessin mukaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446DBB71" w14:textId="31638DAC" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+    <w:p w14:paraId="66644B8E" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0CA9DB4E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Jokaisella työntekijällä on velvollisuus pitää yllä kirjaamisosaamista perehtymällä kirjaamisen ohjeisiin ja osallistumalla tarjolla oleviin koulutuksiin. Esihenkilöiden vastuulla on mahdollistaa työntekijöille tarjolla oleviin koulutuksiin osallistuminen ja huolehtia yhteisten kirjaamisohjeiden noudattamisesta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392DA8A8" w14:textId="77777777" w:rsidR="0876B98A" w:rsidRDefault="0876B98A" w:rsidP="64B31134">
+    <w:p w14:paraId="30B37628" w14:textId="77777777" w:rsidR="0876B98A" w:rsidRDefault="0876B98A" w:rsidP="64B31134">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="64B31134">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kirjaamisen asiantuntijat ovat tavoitettavissa osoitteessa </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81">
+      <w:hyperlink r:id="rId84">
         <w:r w:rsidRPr="64B31134">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>kirjaaminen.ha@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52584452" w14:textId="445ABB59" w:rsidR="03C4A80D" w:rsidRPr="00260974" w:rsidRDefault="03C4A80D" w:rsidP="6257378D">
+    <w:p w14:paraId="6FC8A1C3" w14:textId="77777777" w:rsidR="03C4A80D" w:rsidRPr="00260974" w:rsidRDefault="03C4A80D" w:rsidP="6257378D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Terveydenhuollon rakenteellista ja yhdenmukaista kirjaamista kansallisesti ohjaavat mm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82">
+      <w:hyperlink r:id="rId85">
         <w:r w:rsidRPr="00260974">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fi"/>
           </w:rPr>
           <w:t>Potilastiedon arkiston toimintamallit-opas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83">
+      <w:hyperlink r:id="rId86">
         <w:r w:rsidRPr="00260974">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fi"/>
           </w:rPr>
           <w:t>THL:n Potilastiedon rakenteisen kirjaamisen yleisopas 06/2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84">
+      <w:hyperlink r:id="rId87">
         <w:r w:rsidRPr="00260974">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fi"/>
           </w:rPr>
           <w:t>Hoitoilmoitusopas terveydenhuollolle 2023.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBBBFAD" w14:textId="5C98B9B3" w:rsidR="03C4A80D" w:rsidRPr="00260974" w:rsidRDefault="03C4A80D" w:rsidP="6257378D">
+    <w:p w14:paraId="7EF2AFBF" w14:textId="77777777" w:rsidR="03C4A80D" w:rsidRPr="00260974" w:rsidRDefault="03C4A80D" w:rsidP="6257378D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaalihuollon asiakastiedon kirjaamisessa noudatetaan kansallisia linjauksia, joita ohjeistetaan mm. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85">
+      <w:hyperlink r:id="rId88">
         <w:r w:rsidRPr="00260974">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fi"/>
           </w:rPr>
           <w:t>Sosiaalihuollon Kanta-palvelujen käsikirjassa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86">
+      <w:hyperlink r:id="rId89">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00260974">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fi"/>
           </w:rPr>
           <w:t>Sosmeta</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00260974">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fi"/>
           </w:rPr>
           <w:t>-palvelussa.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07728D59" w14:textId="2B8E9FF5" w:rsidR="03C4A80D" w:rsidRPr="00260974" w:rsidRDefault="03C4A80D" w:rsidP="6257378D">
+    <w:p w14:paraId="3F4D209B" w14:textId="77777777" w:rsidR="03C4A80D" w:rsidRPr="00260974" w:rsidRDefault="03C4A80D" w:rsidP="6257378D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon monialaista kirjaamista ohjeistetaan valtakunnallisesti </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87">
+      <w:hyperlink r:id="rId90">
         <w:r w:rsidRPr="00260974">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fi"/>
           </w:rPr>
           <w:t>Kirjaaminen monialaisessa yhteistyössä-oppaassa.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1255B844" w14:textId="47EC93E3" w:rsidR="6257378D" w:rsidRDefault="03C4A80D" w:rsidP="6257378D">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0CE8BBA5" w14:textId="77777777" w:rsidR="6257378D" w:rsidRDefault="03C4A80D" w:rsidP="0172CD31">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="6FAC47"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Hyvinvointialueen vastuulla on ohjata ja valvoa myös sen lukuun toimivien yksityisten palveluntuottajien kirjaamista ja asiakastiedon lakien mukaista käsittelyä. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00260974">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+    </w:p>
+    <w:p w14:paraId="57735A8B" w14:textId="77777777" w:rsidR="00442BB2" w:rsidRDefault="00442BB2" w:rsidP="5535B2A7">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6569C6" w14:textId="77777777" w:rsidR="4A7541ED" w:rsidRDefault="4A7541ED" w:rsidP="5535B2A7">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5535B2A7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...22 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t>Tietosuojaperiaatteet ja rekisteröidyn oikeuksien toteutuminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FD361A" w14:textId="2A83F51B" w:rsidR="4A7541ED" w:rsidRDefault="4A7541ED" w:rsidP="5535B2A7">
+    <w:p w14:paraId="7097C49E" w14:textId="77777777" w:rsidR="4A7541ED" w:rsidRDefault="4A7541ED" w:rsidP="5535B2A7">
       <w:r w:rsidRPr="5535B2A7">
         <w:t>EU:n tietosuoja-asetuksella (679/2016) suojellaan luonnollisten henkilöiden perusoikeuksia ja -vapauksia ja erityisesti heidän oikeuttaan henkilötietojen suojaan.</w:t>
       </w:r>
       <w:r w:rsidR="67F21D0D" w:rsidRPr="5535B2A7">
-        <w:t xml:space="preserve"> Henkilötietoa on kaikki tieto, joka voidaan suoraan tai epäsuorasti tunnistaa erityisesti tunnistetietojen, ku</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">ten nimen, henkilötunnuksen, sijaintitiedon, verkkotunnistetietojen taikka yhden tai useamman hänelle tunnusomaisen fyysisen, fysiologisen, geneettisen, psyykkisen, taloudellisen, kulttuurillisen tai sosiaalisen tekijän perusteella. </w:t>
+        <w:t xml:space="preserve"> Henkilötietoa on kaikki tieto, joka voidaan suoraan tai epäsuorasti tunnistaa erityisesti tunnistetietojen, kuten nimen, henkilötunnuksen, sijaintitiedon, verkkotunnistetietojen taikka yhden tai useamman hänelle tunnusomaisen fyysisen, fysiologisen, geneettisen, psyykkisen, taloudellisen, kulttuurillisen tai sosiaalisen tekijän perusteella. </w:t>
       </w:r>
       <w:r w:rsidR="43F423A6" w:rsidRPr="5535B2A7">
         <w:t>Näistä tiedoista muodostuu henkilörekisteri, kuten</w:t>
       </w:r>
       <w:r w:rsidR="33563A98" w:rsidRPr="5535B2A7">
-        <w:t xml:space="preserve"> meillä erilliset</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> meillä </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="33563A98" w:rsidRPr="5535B2A7">
+        <w:t>erilliset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="43F423A6" w:rsidRPr="5535B2A7">
         <w:t xml:space="preserve"> asiakasrekisteri tai potilasrekisteri ja näiden rekisterinpitäjänä on Sata</w:t>
       </w:r>
       <w:r w:rsidR="00B5615E">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="43F423A6" w:rsidRPr="5535B2A7">
         <w:t>alue.</w:t>
       </w:r>
       <w:r w:rsidR="43EB192C" w:rsidRPr="5535B2A7">
         <w:t xml:space="preserve"> Ottaen huomioon riskit rekisterinpitäjän on toteutettava tarvittavat tekniset ja organisatoriset toimenpiteet, joilla voidaan varmistaa ja osoittaa, että käsittelyssä noudatetaan tietosuoja-asetusta.</w:t>
       </w:r>
       <w:r w:rsidR="4AF1559E">
         <w:t xml:space="preserve"> Henkilötietojen asetuksenmukainen henkilötietojen käsittely varmistetaan tekemällä asetuksen mukainen tietosuojan </w:t>
       </w:r>
       <w:r w:rsidR="3CFC8E8E">
         <w:t>vaikutustenarviointi</w:t>
       </w:r>
       <w:r w:rsidR="7F3F2878">
         <w:t xml:space="preserve"> (DPIA)</w:t>
       </w:r>
       <w:r w:rsidR="3CFC8E8E">
         <w:t>, kun käsitellään korkean riskin henkilötietoja, kuten asiakas- ja potilastiedot.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4665844B" w14:textId="15A84364" w:rsidR="7C40A9C9" w:rsidRDefault="7C40A9C9" w:rsidP="5535B2A7">
+    <w:p w14:paraId="095ECCA0" w14:textId="77777777" w:rsidR="7C40A9C9" w:rsidRDefault="7C40A9C9" w:rsidP="5535B2A7">
       <w:r w:rsidRPr="5535B2A7">
         <w:t>Rekisterinpitäjä vastaa siitä, että henkilötietojen suhteen noudatetaan seuraavia periaatteita (osoitusvelvollisuus):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE56EDF" w14:textId="483EC569" w:rsidR="7C40A9C9" w:rsidRDefault="7C40A9C9" w:rsidP="5535B2A7">
+    <w:p w14:paraId="14DCC6E8" w14:textId="77777777" w:rsidR="7C40A9C9" w:rsidRDefault="7C40A9C9" w:rsidP="5535B2A7">
       <w:r w:rsidRPr="5535B2A7">
         <w:t>a) niitä on käsiteltävä lainmukaisesti, asianmukaisesti ja rekisteröidyn kannalta läpinäkyvästi (”lainmukaisuus, kohtuullisuus ja läpinäkyvyys”);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6D9F32" w14:textId="3AF76369" w:rsidR="7C40A9C9" w:rsidRDefault="7C40A9C9" w:rsidP="5535B2A7">
+    <w:p w14:paraId="74C76F45" w14:textId="77777777" w:rsidR="7C40A9C9" w:rsidRDefault="7C40A9C9" w:rsidP="5535B2A7">
       <w:r w:rsidRPr="5535B2A7">
         <w:t>b) ne on kerättävä tiettyä, nimenomaista ja laillista tarkoitusta varten, eikä niitä saa käsitellä myöhemmin näiden tarkoitusten kanssa yhteensopimattomalla tavalla;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8CCAC6" w14:textId="13668606" w:rsidR="7C40A9C9" w:rsidRDefault="7C40A9C9" w:rsidP="5535B2A7">
+    <w:p w14:paraId="2204A4BA" w14:textId="77777777" w:rsidR="7C40A9C9" w:rsidRDefault="7C40A9C9" w:rsidP="5535B2A7">
       <w:r w:rsidRPr="5535B2A7">
         <w:t>c) henkilötietojen on oltava asianmukaisia ja olennaisia ja rajoitettuja siihen, mikä on tarpeellista suhteessa niihin tarkoituksiin, joita varten niitä käsitellään (”tietojen minimointi”)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610A3569" w14:textId="5F527B7F" w:rsidR="7C40A9C9" w:rsidRDefault="7C40A9C9" w:rsidP="5535B2A7">
+    <w:p w14:paraId="27303463" w14:textId="77777777" w:rsidR="7C40A9C9" w:rsidRDefault="7C40A9C9" w:rsidP="5535B2A7">
       <w:r w:rsidRPr="5535B2A7">
         <w:t>d) henkilötietojen on oltava täsmällisiä ja tarvittaessa päivitettyjä;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505A69C4" w14:textId="12AD3703" w:rsidR="7C40A9C9" w:rsidRDefault="7C40A9C9" w:rsidP="5535B2A7">
+    <w:p w14:paraId="7F567202" w14:textId="77777777" w:rsidR="7C40A9C9" w:rsidRDefault="7C40A9C9" w:rsidP="5535B2A7">
       <w:r w:rsidRPr="5535B2A7">
         <w:t>e) ne on säilytettävä muodossa, josta rekisteröity on tunnistettavissa ainoastaan niin kauan kuin on tarpeen tietojenkäsittelyn tarkoitusten toteuttamista varten;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645B7609" w14:textId="32C52EA8" w:rsidR="7C40A9C9" w:rsidRDefault="7C40A9C9" w:rsidP="5535B2A7">
+    <w:p w14:paraId="3260B1D6" w14:textId="77777777" w:rsidR="7C40A9C9" w:rsidRDefault="7C40A9C9" w:rsidP="5535B2A7">
       <w:r w:rsidRPr="5535B2A7">
         <w:t>f) niitä on käsiteltävä tavalla, jolla varmistetaan henkilötietojen asianmukainen turvallisuus, mukaan lukien suojaaminen luvattomalta ja lainvastaiselta käsittelyltä sekä vahingossa tapahtuvalta häviämiseltä, tuhoutumiselta tai vahingoittumiselta käyttäen asianmukaisia teknisiä tai organisatorisia toimia (”eheys ja luottamuksellisuus”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA271DF" w14:textId="6E007E3B" w:rsidR="0C1D6AB1" w:rsidRDefault="0C1D6AB1" w:rsidP="5535B2A7">
+    <w:p w14:paraId="42932301" w14:textId="77777777" w:rsidR="0C1D6AB1" w:rsidRDefault="0C1D6AB1" w:rsidP="5535B2A7">
       <w:r w:rsidRPr="5535B2A7">
+        <w:lastRenderedPageBreak/>
         <w:t>Hyvinvointialueella on lakisääteinen oikeus ja velvollisuus käsitellä hoitoon tai palveluun liittyviä tarp</w:t>
       </w:r>
       <w:r w:rsidR="2A6CC8D2" w:rsidRPr="5535B2A7">
         <w:t>eellisia asiaka</w:t>
       </w:r>
       <w:r w:rsidR="285897FD" w:rsidRPr="5535B2A7">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="2A6CC8D2" w:rsidRPr="5535B2A7">
         <w:t>- ja potilastietoja.</w:t>
       </w:r>
       <w:r w:rsidR="239BE212" w:rsidRPr="5535B2A7">
         <w:t xml:space="preserve"> Työntekijällä on oikeus käsitellä asiakastietoja, kun hänellä on palvelu- tai hoitosuhde tai muu tehtä</w:t>
       </w:r>
       <w:r w:rsidR="014A32FB" w:rsidRPr="5535B2A7">
         <w:t>vän mukainen oikeus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562AB498" w14:textId="5D4E4AAB" w:rsidR="3F61A1A1" w:rsidRDefault="3F61A1A1" w:rsidP="5535B2A7">
+    <w:p w14:paraId="21B2A30C" w14:textId="77777777" w:rsidR="3F61A1A1" w:rsidRDefault="3F61A1A1" w:rsidP="5535B2A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5535B2A7">
         <w:t>Rekisteröidyllä on oikeus tietää, miten hänen tietojaan käsitellään. Tämä on kuvattu Sa</w:t>
       </w:r>
       <w:r w:rsidR="00B5615E">
         <w:t>ta-</w:t>
       </w:r>
       <w:r w:rsidRPr="5535B2A7">
         <w:t xml:space="preserve">alueen tietosuojaselosteessa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88">
+      <w:hyperlink r:id="rId91">
         <w:r w:rsidR="69EC16D0" w:rsidRPr="5535B2A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Tietosuojaseloste - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C334666" w14:textId="076D93D5" w:rsidR="21235252" w:rsidRDefault="21235252" w:rsidP="5535B2A7">
+    <w:p w14:paraId="5D25DA5A" w14:textId="77777777" w:rsidR="21235252" w:rsidRDefault="21235252" w:rsidP="5535B2A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rekisteröidyllä on oikeus</w:t>
       </w:r>
       <w:r w:rsidR="69EC16D0" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saada </w:t>
       </w:r>
       <w:r w:rsidR="57407829" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16512,457 +17327,985 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3461E33A" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>saada virheelliset tiedot korjattua</w:t>
       </w:r>
       <w:r w:rsidR="5C1A3EFB" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (virheen oikaisupyyntö)</w:t>
       </w:r>
       <w:r w:rsidR="0AC0DDEC" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tekemällä tietopyyntö hyvinvointialueelle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89">
+      <w:hyperlink r:id="rId92">
         <w:r w:rsidR="0AC0DDEC" w:rsidRPr="5535B2A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Tietopyyntölomakkeet - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="6B527974" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tarkastus- ja oikaisupyynnö</w:t>
       </w:r>
       <w:r w:rsidR="3F9A77F4" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t ohjataan hyvinvointialueen arkistoon, joka välittää pyynnöt oikealle taholle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46506899" w14:textId="4A960A86" w:rsidR="10507305" w:rsidRDefault="10507305" w:rsidP="5535B2A7">
+    <w:p w14:paraId="1036841E" w14:textId="77777777" w:rsidR="10507305" w:rsidRDefault="10507305" w:rsidP="5535B2A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lisäksi asiakkaalla on oikeus asiakastietolain </w:t>
       </w:r>
       <w:r w:rsidR="34364D9D" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(703/2023) mukaisesti</w:t>
       </w:r>
       <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saada lokitiedot kahdelta edeltävältä vuodelta eli raportti siitä, ketkä ovat </w:t>
       </w:r>
       <w:r w:rsidR="4EA7A8C1" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">käsitelleet hänen tietojaan asiakas- </w:t>
+        <w:t>käsitelleet hänen tietojaan asiakas- tai potilastietojärjestelmässä</w:t>
+      </w:r>
+      <w:r w:rsidR="6A2C3563" w:rsidRPr="5535B2A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (lokitietojen tarkastuspyyntö)</w:t>
       </w:r>
       <w:r w:rsidR="4EA7A8C1" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0805ACB1" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lokitietopyynnöt ohjataan hyvinvointialueen kirjaamoon</w:t>
       </w:r>
       <w:r w:rsidR="006A4A86">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90" w:history="1">
+      <w:hyperlink r:id="rId93" w:history="1">
         <w:r w:rsidR="00DD323B" w:rsidRPr="000F7E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>kirjaamo@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DD323B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0805ACB1" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lokiraporttien lähettämisestä vastaa tietosuojatiimi</w:t>
       </w:r>
       <w:r w:rsidR="496EBE7F" w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F02F8DF" w14:textId="25ECAD54" w:rsidR="006E442A" w:rsidRPr="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+    <w:p w14:paraId="16772913" w14:textId="77777777" w:rsidR="006E442A" w:rsidRPr="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AE951FB" w14:textId="53C6E9ED" w:rsidR="00E13299" w:rsidRDefault="005D3DD3" w:rsidP="00110309">
+    <w:p w14:paraId="746F7DE3" w14:textId="77777777" w:rsidR="00E13299" w:rsidRDefault="005D3DD3" w:rsidP="00110309">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc1256829458"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc223942559"/>
       <w:r w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006E442A" w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.12</w:t>
       </w:r>
       <w:r w:rsidR="00433CE5" w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Säännöllisesti kerättävän </w:t>
       </w:r>
       <w:r w:rsidR="006E442A" w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>ja muun palautteen</w:t>
       </w:r>
       <w:r w:rsidR="00433CE5" w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> huomioiminen</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidR="27E0F1D9" w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="566847E0" w14:textId="77FF31B0" w:rsidR="007C2E9E" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
+    </w:p>
+    <w:p w14:paraId="743D724F" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Asiakkailla on mahdollisuus antaa palautetta hyvinvointialueen palveluista usean eri palautekanavan kautta kuten tekstiviestillä, sata.fi-verkkosivujen kautta (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId91">
+      <w:hyperlink r:id="rId94">
         <w:r w:rsidRPr="771B1E5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://satakunnanhyvinvointialue.fi/anna-palautetta/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), palautelomakkeilla ja erilaisilla asiakaspalautelaitteilla, joita löytyy eri yksiköistä ja toimipisteistä. Laadullista palautetta saadaan mm. asiakasraadilta, vapaaehtoisilta, suullisesti vastaanottojen yhteydessä. Lisäksi chat-palvelusta on noussut yksi keskeinen palautekanava. Palautteenantotapoja tarkastellaan ja kehitetään jatkuvasti huomioiden erityisesti kriittiset asiakasryhmät.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01787624" w14:textId="197BA6E7" w:rsidR="007C2E9E" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
+    <w:p w14:paraId="745742D9" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BB70C6" w14:textId="61BCB01A" w:rsidR="007C2E9E" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
+    <w:p w14:paraId="52AC6C4D" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yhtenäisen palauteprosessin avulla asiakaspalautteet käsitellään vastuualueella säännöllisesti. Palautteiden pohjalta tehdään tarvittavat kehittämistoimenpiteet hyvinvointialueen prosessien mukaisesti. Asiakaspalautteista saatavia raportteja hyödynnetään toiminnan kehittämisessä sekä laajemmin osana Sata-alueen palvelujen kehittämistä ja tiedolla johtamista.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9F7604" w14:textId="7E9BF23E" w:rsidR="007C2E9E" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
+    <w:p w14:paraId="3BC3AE59" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6051087A" w14:textId="1027E91A" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="23E82897">
+    <w:p w14:paraId="5D046725" w14:textId="77777777" w:rsidR="49410E03" w:rsidRDefault="49410E03" w:rsidP="72DBB0A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Satakunnan hyvinvointialueella on tullut käyttöön uusi asiakaspalautejärjestelmä </w:t>
+      </w:r>
+      <w:r w:rsidR="77661D65" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confidently </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>vuoden 2025 alussa.</w:t>
+      </w:r>
+      <w:r w:rsidR="20A96B8D" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="20A96B8D" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asiakas voi antaa palau</w:t>
+      </w:r>
+      <w:r w:rsidR="5A4DD795" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tetta hyvinvointialueen verkkosivuil</w:t>
+      </w:r>
+      <w:r w:rsidR="6070B782" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="7E5BDDB9" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId95">
+        <w:r w:rsidR="45D63990" w:rsidRPr="72DBB0A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://satakunnanhyvinvointialue.fi/an</w:t>
+        </w:r>
+        <w:r w:rsidR="0E0A7579" w:rsidRPr="72DBB0A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>napalautetta/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0E0A7579" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r w:rsidR="20A96B8D" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asiakas valitsee palvelun, josta haluaa antaa palautetta</w:t>
+      </w:r>
+      <w:r w:rsidR="7E323DF5" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja p</w:t>
+      </w:r>
+      <w:r w:rsidR="20A96B8D" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alvelun valinnan jälkeen asiakas kohdistaa palautteen yksikköön tai palveluun</w:t>
+      </w:r>
+      <w:r w:rsidR="08698A90" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Asiakkaan lähetetystä palautteesta </w:t>
+      </w:r>
+      <w:r w:rsidR="20A96B8D" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yksikkö ja yksikölle merkitty palautteiden käsittelijä saa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="20A96B8D" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="20A96B8D" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-herätteen</w:t>
+      </w:r>
+      <w:r w:rsidR="4C344889" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="1F8D1DFC" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tavoitteena on, että palaute tulee käsitellä mahdollisimman </w:t>
+      </w:r>
+      <w:r w:rsidR="1F8D1DFC" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>nopeasti vähintään 14 vuorokauden aikana</w:t>
+      </w:r>
+      <w:r w:rsidR="7FD59443" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja asiakkaalle vastataan tai hänen toivoessa soitetaan puhelimitse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF5D5FA" w14:textId="77777777" w:rsidR="72DBB0A4" w:rsidRDefault="72DBB0A4" w:rsidP="72DBB0A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1EA200" w14:textId="77777777" w:rsidR="049A51DB" w:rsidRDefault="049A51DB" w:rsidP="72DBB0A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Satakunnan hyvinvointialueen henkilöstö voi </w:t>
+      </w:r>
+      <w:r w:rsidR="3A72D53C" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myös </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kirjata asiakkaan antamia suullisia tai kirjallisia palautteita intranettiin sijoitetun lomakkeen</w:t>
+      </w:r>
+      <w:r w:rsidR="28CABEC4" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>avulla</w:t>
+      </w:r>
+      <w:r w:rsidR="735E44C0" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId96">
+        <w:r w:rsidR="735E44C0" w:rsidRPr="72DBB0A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://voc.confidently.fi/sataha_kysely/?intra=true/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="11E1BD4A" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lomake eroaa asiakkaiden </w:t>
+      </w:r>
+      <w:r w:rsidR="4E526736" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>palaute</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lomakkeesta siten, että kirjaajan tulee tyypitellä palaute suulliseksi tai kirjalliseksi palautteeksi ja kaikki THL-väittämät ovat valittavissa</w:t>
+      </w:r>
+      <w:r w:rsidR="214B11FF" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Palautteiden eri saapumistapoja raportoidaan</w:t>
+      </w:r>
+      <w:r w:rsidR="32029B46" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="723FE36A" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="32029B46" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uullinen</w:t>
+      </w:r>
+      <w:r w:rsidR="041BD73F" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>irjallinen</w:t>
+      </w:r>
+      <w:r w:rsidR="7C35417D" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="56025CD5" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Myös tältä lomakkeelta päädytään palautteen käsittelyyn ja herätteisiin, eli yksikkö jonne palaute kirjataan, saa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- herätteen kirjauksesta</w:t>
+      </w:r>
+      <w:r w:rsidR="55B943ED" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0839AD19" w14:textId="77777777" w:rsidR="72DBB0A4" w:rsidRDefault="72DBB0A4" w:rsidP="72DBB0A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B25C6B" w14:textId="77777777" w:rsidR="4EE37E96" w:rsidRDefault="4EE37E96" w:rsidP="72DBB0A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaikissa Satakunnan hyvinvointialueen erityispalveluiden yksiköissä on Anna palautetta </w:t>
+      </w:r>
+      <w:r w:rsidR="1F67EC6D" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">juliste esillä. Julisteessa on </w:t>
+      </w:r>
+      <w:r w:rsidR="1800EC8A" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>QR-koodi suoraan palautteenanto lomakkeelle</w:t>
+      </w:r>
+      <w:r w:rsidR="4FA10240" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jossa yksikön asiakkaat voivat antaa </w:t>
+      </w:r>
+      <w:r w:rsidR="564F9AFA" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aina </w:t>
+      </w:r>
+      <w:r w:rsidR="4FA10240" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>palaute</w:t>
+      </w:r>
+      <w:r w:rsidR="02CCD7D3" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="4FA10240" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ta. </w:t>
+      </w:r>
+      <w:r w:rsidR="217EA29B" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D92B0" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lisäksi e</w:t>
+      </w:r>
+      <w:r w:rsidR="217EA29B" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rityispalveluissa </w:t>
+      </w:r>
+      <w:r w:rsidR="493D2F3E" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pyydetään </w:t>
+      </w:r>
+      <w:r w:rsidR="217EA29B" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">palautetta </w:t>
+      </w:r>
+      <w:r w:rsidR="7D04A460" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kaksi kertaa vuodessa</w:t>
+      </w:r>
+      <w:r w:rsidR="4BCB33CF" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="217EA29B" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>viikolla</w:t>
+      </w:r>
+      <w:r w:rsidR="343319B3" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 47</w:t>
+      </w:r>
+      <w:r w:rsidR="217EA29B" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> marraskuussa </w:t>
+      </w:r>
+      <w:r w:rsidR="3B362EFE" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(lapsen oikeuksien viikko) </w:t>
+      </w:r>
+      <w:r w:rsidR="217EA29B" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja </w:t>
+      </w:r>
+      <w:r w:rsidR="7DA78574" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>viikolla 20</w:t>
+      </w:r>
+      <w:r w:rsidR="367317B5" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toukokuussa</w:t>
+      </w:r>
+      <w:r w:rsidR="4531F12F" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (kansainvälinen perheiden päivä 15.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="1EAF995C" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="610C5B51" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00904187" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="23E82897">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Satakunnan hyvinvointialueella on tullut käyttöön uusi asiakaspalautejärjestelmä vuoden 2025 alussa. Uuteen asiakastietojärjestelmään liittyy henkilökunnan edustajista muodostettu lähettiläsryhmä, jonka tehtävä on järjestelmän käyttöönottaminen, uusien toimintatapojen jalkauttaminen ja asiakaskokemuksen edistämisen tukeminen. Ryhmä auttaa kartoittamaan eri palveluiden tarpeita asiakaspalautteen keräämiselle, jotta asiakaspalautteiden antaminen asiakkaalle olisi mahdollisimman helppoa ja sujuvaa. Lisäksi tarkoituksena on yhtenäistää palautetiedon käsittelyä ja sen hyödyntämistä arjen kehittämisessä. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="276388D2" w14:textId="6CBFFE72" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="23E82897">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392E848D" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Asiakaspalautteen keräämisestä sekä sen tuloksista viestiminen tehdään visuaalisesti tunnistettavasti ja yhdenmukaisesti koko Satakunnan hyvinvointialueen eri viestintäkanavissa ja yksiköissä. Yhdenmukainen materiaali helpottaa yksiköiden viestimistä ja näin säästää myös henkilöstöresurssia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8CF506" w14:textId="2EB66E14" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="23E82897">
+    <w:p w14:paraId="489FEB04" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DAFEB9" w14:textId="07C3C301" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="23E82897">
+    <w:p w14:paraId="3A07DCEF" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="23E82897">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Palautteiden avulla saadaan toiminnan kannalta tärkeitä kehitysehdotuksia sekä toimintaa ja työntekijäkokemusta vahvistavaa palautetta. Uuden järjestelmän myötä palautetta tullaan saamaan monikanavaisesti ja nykyistä laajemmin hyvinvointialueen eri palveluista. Tavoitteena on, että asiakaspalautteista saatavaa tietoa käsitellään yksiköissä yhdenmukaisella tavalla, jolloin tietoa pystytään hyödyntämään työyksikön toiminnan ja osaamisen </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2178EFB2" w14:textId="2291E1BE" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="23E82897">
+        <w:t xml:space="preserve">Palautteiden avulla saadaan toiminnan kannalta tärkeitä kehitysehdotuksia sekä toimintaa ja työntekijäkokemusta vahvistavaa palautetta. Uuden järjestelmän myötä palautetta tullaan saamaan monikanavaisesti ja nykyistä laajemmin hyvinvointialueen eri palveluista. Tavoitteena on, että asiakaspalautteista saatavaa tietoa käsitellään yksiköissä yhdenmukaisella tavalla, jolloin tietoa pystytään hyödyntämään työyksikön toiminnan ja osaamisen kehittämisessä sekä koko organisaation tiedolla johtamisessa ja päätöksenteossa. Palautteiden käsittelyyn luotu toimintamalli sekä muut materiaalit auttavat käsittelemään asiakaspalautteita ja niistä saatavaa tietoa yhtenäisellä tavalla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB3868D" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Asiakaskokemuksen mittaaminen ja sen tiedolla johtaminen linkittyy hyvinvointialueen strategiaan tuottaa palveluita ammatillisesti, turvallisesti ja laadukkaasti. Yksi Satakunnan hyvinvointialueen strategian menestyksen indikaattoreista on asiakastyytyväisyys.</w:t>
       </w:r>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418C49B7" w14:textId="2A99D1EA" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="776D36EE" w:rsidP="771B1E5E">
+    <w:p w14:paraId="343DC53C" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="776D36EE" w:rsidP="771B1E5E">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Asiakaspalautejärjestelmän käyttöönotto liittyy vahvasti myös kansalliseen (THL) ohjeistukseen kerätä asiakaspalautetta kansallisesti yhteneväisellä tavalla. Tavoitteena on, että asiakaskokemustietoa voidaan hyödyntää laajasti kansallisessa</w:t>
       </w:r>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Segoe UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>ohjauksessa ja seurannassa. Hyvinvointialueella asiakaskokemustietoa hyödynnetään organisaation päätöksenteossa ja päivittäisjohtamisessa esimerkiksi henkilökunnan motivoimiseen ja osallisuuden lisäämiseen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="62E0D178" w14:textId="2F8248F3" w:rsidR="189EC446" w:rsidRPr="00260974" w:rsidRDefault="189EC446" w:rsidP="643E582D">
+        <w:t>ohjauksessa ja seuran</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260974">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>nassa. Hyvinvointialueella asiakaskokemustietoa hyödynnetään organisaation päätöksenteossa ja päivittäisjohtamisessa esimerkiksi henkilökunnan motivoimiseen ja osallisuuden lisäämiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C46BDC" w14:textId="77777777" w:rsidR="189EC446" w:rsidRPr="00260974" w:rsidRDefault="189EC446" w:rsidP="643E582D">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Satakunnan hyvinvointialueella toimii asiakasraa</w:t>
       </w:r>
       <w:r w:rsidR="7B3EFBA2" w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dit</w:t>
       </w:r>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -17004,295 +18347,300 @@
         </w:rPr>
         <w:t xml:space="preserve"> 4–6 kertaa vuodessa ja tek</w:t>
       </w:r>
       <w:r w:rsidR="08D1431E" w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="442CBE14" w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vät</w:t>
       </w:r>
       <w:r w:rsidR="0CB87E1B" w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lisäksi käyntejä eri yksiköihin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1669B41C" w14:textId="1094A849" w:rsidR="15DB34A0" w:rsidRPr="00260974" w:rsidRDefault="15DB34A0" w:rsidP="643E582D">
+    <w:p w14:paraId="4A6AA153" w14:textId="77777777" w:rsidR="15DB34A0" w:rsidRPr="00260974" w:rsidRDefault="15DB34A0" w:rsidP="643E582D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelun j</w:t>
       </w:r>
       <w:r w:rsidR="35EF9E74" w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">älkihuoltonuorten </w:t>
       </w:r>
       <w:r w:rsidR="3B62491C" w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="35EF9E74" w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>siakasraadissa on mahdollisuus vaikuttaa ja antaa palautetta palveluista. Asiakasraadin tehtävänä on parantaa sekä ideoida uusia palveluja.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CD7716" w14:textId="355F13B6" w:rsidR="35EF9E74" w:rsidRPr="00260974" w:rsidRDefault="35EF9E74" w:rsidP="643E582D">
+    <w:p w14:paraId="77BBD526" w14:textId="77777777" w:rsidR="35EF9E74" w:rsidRPr="00260974" w:rsidRDefault="35EF9E74" w:rsidP="643E582D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Raati voi tuottaa uusia ideoita siitä, miten palveluita voitaisiin järjestää nuorille paremmin sopivalla tavalla. Asiakasraati on myös paikka, jossa työntekijät voivat kysyä nuorten mielipidettä palveluiden kehittämiseen tai arviointiin.</w:t>
       </w:r>
       <w:r w:rsidR="7ECC4766" w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jokainen nuori saa tuoda käsiteltäviä asioita asiakasraatiin. Ehdotukset käsiteltävästä asiasta kerrotaan omalle työntekijälle, joka vie asian eteenpäin asiakasraadin pitäjille. Toisinaan myös työntekijät tai hyvinvointialue tuovat asioita käsiteltäviksi. Asiakasraadissa olevat työntekijät ovat sitoutuneita viemään asiakasraadissa ilmenneitä asioita eteenpäin. Jokaisesta kerrasta kirjataan muistio, joka lähetetään osallistujille ja josta poimitaan tärkeitä asioita esimerkiksi palveluiden johtajille ja päättäjille.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5942987D" w14:textId="57803B21" w:rsidR="643E582D" w:rsidRPr="00260974" w:rsidRDefault="643E582D" w:rsidP="643E582D">
+    <w:p w14:paraId="7BED1780" w14:textId="77777777" w:rsidR="643E582D" w:rsidRPr="00260974" w:rsidRDefault="643E582D" w:rsidP="643E582D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46BABE83" w14:textId="3C17B230" w:rsidR="79506F03" w:rsidRPr="00260974" w:rsidRDefault="79506F03" w:rsidP="643E582D">
+    <w:p w14:paraId="51AB7DB7" w14:textId="77777777" w:rsidR="79506F03" w:rsidRPr="00260974" w:rsidRDefault="79506F03" w:rsidP="0172CD31">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...34 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Satakunnan hyvinvointialueen lastensuojelussa toimii myös kokemus</w:t>
+      </w:r>
+      <w:r w:rsidR="5F522F42" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>osaajia.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="083E096C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Kokemus</w:t>
+      </w:r>
+      <w:r w:rsidR="4A223328" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>osaaja</w:t>
+      </w:r>
+      <w:r w:rsidR="083E096C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on henkilö, joka kehittää lastensuojelua omien kokemuksien pohjalta. Kokemus</w:t>
+      </w:r>
+      <w:r w:rsidR="7B8581FB" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>osaajilla</w:t>
+      </w:r>
+      <w:r w:rsidR="083E096C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on omakohtaista kokemusta lastensuojelusta ja h</w:t>
+      </w:r>
+      <w:r w:rsidR="2D7BD165" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>e ovat</w:t>
       </w:r>
-      <w:r w:rsidR="083E096C" w:rsidRPr="00260974">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="083E096C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> haluk</w:t>
       </w:r>
-      <w:r w:rsidR="0CD1445E" w:rsidRPr="00260974">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="0CD1445E" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>kaita</w:t>
       </w:r>
-      <w:r w:rsidR="083E096C" w:rsidRPr="00260974">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="083E096C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> jakamaan kokemuksiaan sekä kuulemaan muiden näkökulmia asioista, joita yhdessä lastensuojelu</w:t>
       </w:r>
-      <w:r w:rsidR="3C5F3BCE" w:rsidRPr="00260974">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="3C5F3BCE" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">n ammattilaisten kanssa </w:t>
       </w:r>
-      <w:r w:rsidR="083E096C" w:rsidRPr="00260974">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="083E096C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">tarkastellaan.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24AA25C9" w14:textId="0F1EB0F0" w:rsidR="643E582D" w:rsidRDefault="643E582D" w:rsidP="643E582D">
+    <w:p w14:paraId="3B02A4D5" w14:textId="77777777" w:rsidR="643E582D" w:rsidRDefault="643E582D" w:rsidP="643E582D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74C3B478" w14:textId="2841EE7F" w:rsidR="007C2E9E" w:rsidRDefault="7027C902" w:rsidP="643E582D">
+    <w:p w14:paraId="6F7A4090" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="7027C902" w:rsidP="643E582D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="643E582D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="776D36EE" w:rsidRPr="643E582D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>enkilöstöltä kerättävä palaute</w:t>
       </w:r>
       <w:r w:rsidR="776D36EE" w:rsidRPr="643E582D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184AFE2E" w14:textId="379E0997" w:rsidR="007C2E9E" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
+    <w:p w14:paraId="400BD590" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata -alue seuraa henkilöstökokemusta kvartaaleittain lyhyellä Pulssi-kyselyllä, jonka avulla henkilöstö voi kertoa omista kokemuksistaan eri teemoihin liittyen. Kyselyn toteuttajana on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92">
+      <w:hyperlink r:id="rId97">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="771B1E5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Keva</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Henkilöstökokemustuloksia verrataan jatkuvan asiakaskokemus-mittauksen </w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId93">
+        <w:t xml:space="preserve">. Henkilöstökokemustuloksia verrataan jatkuvan asiakaskokemus-mittauksen tuloksiin. Mittauksen tuloksia käsitellään työyhteisössä säännöllisesti. Pulssi-kysely tuottaa ajantasaista tilannekuvaa työntekijäkokemuksesta arjen johtamistyön ja työyhteisöjen kehittämisen tueksi. Tavoitteena on, että tulosten perusteella toteutetaan yhdessä asioita, jotka edistävät sujuvaa työtä sekä hyvinvointia. Pulssi-kysely ei ole pelkkä kysely, vaan siihen on kehitetty toimintaa aktivoivia ominaisuuksia sekä vastaajille että tulosten tarkastelijoille. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId98">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="771B1E5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Kevan</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="771B1E5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> tietoisku: </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="771B1E5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
@@ -17310,1182 +18658,1007 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Pulssi – palvelu osaksi työkykyjohtamista - </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="771B1E5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Keva</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pulssi -mittauksen avulla voidaan nopeasti reagoida työyhteisöjen tilanteisiin esihenkilöiden johdolla. Pulssi -kysely on nopea toteuttaa ja sisältää maksimissaan seitsemän eri kysymystä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294B5477" w14:textId="14500E71" w:rsidR="007C2E9E" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
+    <w:p w14:paraId="210CDBE4" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="771B1E5E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366C31BF" w14:textId="0EC17EC2" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="23E82897">
+    <w:p w14:paraId="055C86DC" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="23E82897">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lisäksi henkilöstölle toteutetaan työhyvinvointikysely vuosittain loka-marraskuussa ja Mitä kuuluu? -kysely, jonka toteuttaa Työterveyslaitos</w:t>
       </w:r>
       <w:r w:rsidRPr="23E82897">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId94">
+      <w:hyperlink r:id="rId99">
         <w:r w:rsidRPr="23E82897">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Mitä kuuluu? -tutkimus | Työterveyslaitos (ttl.fi)</w:t>
+          <w:t xml:space="preserve">Mitä kuuluu? -tutkimus | Työterveyslaitos </w:t>
+        </w:r>
+        <w:r w:rsidRPr="23E82897">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>(ttl.fi)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="23E82897">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="23E82897">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yksiköiden kehittämis- ja voimavarasuunnitelmat kirjataan Työterveyslaitoksen tulosportaaliin ja niiden toteutumista seurataan. Koko henkilöstöllä on pääsy näihin näkymiin ja kaikkiin tuloksiin</w:t>
       </w:r>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Kerran vuodessa toteutettavalla mittauksella kartoitetaan henkilöstön kokemuksia työhyvinvoinnista teemoilla työ, työhyvinvointi, johtaminen ja esihenkilötyö, työterveys ja työturvallisuus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D31B77A" w14:textId="2363BD6C" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
+    <w:p w14:paraId="49AE4EE8" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00260974">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438181B1" w14:textId="35C6563E" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="23E82897">
-[...104 lines deleted...]
-    <w:p w14:paraId="5AF5CF8F" w14:textId="3F1C2D6A" w:rsidR="004751EB" w:rsidRPr="00A6392E" w:rsidRDefault="000D6028" w:rsidP="0074386B">
+    <w:p w14:paraId="3F1601D5" w14:textId="77777777" w:rsidR="004751EB" w:rsidRPr="00A6392E" w:rsidRDefault="000D6028" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc140923025"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc223942560"/>
       <w:r>
         <w:t>3 Omavalvonnan riskien</w:t>
       </w:r>
       <w:r w:rsidR="00A6392E">
         <w:t>hallinta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00A21AB7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EC6512" w14:textId="11509DE5" w:rsidR="00505B66" w:rsidRDefault="0062432C" w:rsidP="2562DF4E">
+    <w:p w14:paraId="4A512344" w14:textId="77777777" w:rsidR="00505B66" w:rsidRDefault="0062432C" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc1701897486"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc223942561"/>
       <w:r>
         <w:t xml:space="preserve">3.1 </w:t>
       </w:r>
       <w:r w:rsidR="00540F6D">
         <w:t>Vastuualueen</w:t>
       </w:r>
       <w:r w:rsidR="00124A79">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB3ABF">
         <w:t>riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="29C94F04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="44" w:name="_Toc45556431"/>
-      <w:bookmarkEnd w:id="43"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5547701E" w14:textId="66110842" w:rsidR="00923487" w:rsidRPr="00923487" w:rsidRDefault="00923487" w:rsidP="00DC377E">
+    </w:p>
+    <w:p w14:paraId="25C2CE35" w14:textId="77777777" w:rsidR="00923487" w:rsidRDefault="00923487" w:rsidP="00DC377E"/>
+    <w:p w14:paraId="3D6D8D50" w14:textId="77777777" w:rsidR="00923487" w:rsidRPr="00923487" w:rsidRDefault="00923487" w:rsidP="00DC377E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923487">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskienhallinnan vastuut</w:t>
       </w:r>
       <w:r w:rsidR="00927BA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja organisointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E20B829" w14:textId="6A682D58" w:rsidR="00046740" w:rsidRDefault="00E56F83" w:rsidP="00DC377E">
+    <w:p w14:paraId="2ED30989" w14:textId="77777777" w:rsidR="00046740" w:rsidRDefault="00E56F83" w:rsidP="00DC377E">
       <w:r w:rsidRPr="00E56F83">
         <w:t>Kokonaisvaltainen organisaation riskienhallinta tulee huomioida kaikissa organisaation toiminnoissa osana päivittäistä toimintaa. Sata</w:t>
       </w:r>
       <w:r w:rsidR="00B92865">
         <w:t>-alueella</w:t>
       </w:r>
       <w:r w:rsidRPr="00E56F83">
         <w:t xml:space="preserve"> riskienhallinnan periaate on, että se tukee hyvinvointialueen tavoitteiden saavuttamista. </w:t>
       </w:r>
       <w:r w:rsidR="007946B3">
         <w:t>Vastuualuejohtaja huolehtii, että riskin arviointi toteutetaan vastuualuekohtaisesti harmonisoitua arviointityökalua</w:t>
       </w:r>
       <w:r w:rsidR="001C6010">
-        <w:t xml:space="preserve"> eli </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> eli Granitea</w:t>
+      </w:r>
       <w:r w:rsidR="007946B3">
         <w:t xml:space="preserve"> käyttämällä.</w:t>
       </w:r>
       <w:r w:rsidR="00CC72E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007946B3">
         <w:t>Vastuualuejohtaja toteuttaa vastuualueensa riskien arvioinnin ja päättää riskien arvioinnin ja käsittelyn yhteydessä riskin merkityksestä ja tarvittavista toimenpiteistä.</w:t>
       </w:r>
       <w:r w:rsidR="00DC377E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB25F3E" w14:textId="65E70CBA" w:rsidR="562C17CB" w:rsidRDefault="562C17CB" w:rsidP="2C4BE2C2">
+    <w:p w14:paraId="71218D94" w14:textId="77777777" w:rsidR="562C17CB" w:rsidRDefault="562C17CB" w:rsidP="2C4BE2C2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="14A41000">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Jokaisen henkilön tulee sitoutua noudattamaan riskienhallinnan ja varautumisen periaatteita ja toimintaohjeita, riippumatta henkilön asemasta organisaatiossa</w:t>
       </w:r>
       <w:r w:rsidRPr="00771C35">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95">
+      <w:hyperlink r:id="rId100">
         <w:r w:rsidR="6D7C8EEB" w:rsidRPr="00771C35">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="668FB320" w:rsidRPr="02E23E2B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:strike/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="668FB320" w:rsidRPr="2C4BE2C2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5093B2EC" w14:textId="2B5BCF3D" w:rsidR="1FCB9B99" w:rsidRPr="00260974" w:rsidRDefault="1FCB9B99" w:rsidP="64E8219B">
+    <w:p w14:paraId="2F416B8A" w14:textId="77777777" w:rsidR="1FCB9B99" w:rsidRPr="00260974" w:rsidRDefault="1FCB9B99" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Erityispalveluiden </w:t>
       </w:r>
       <w:r w:rsidR="089E169D" w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>esihenkilöt vastaavat toimintojen riskienhallinnasta ja toteuttavat siihen liittyen tarvittaessa toimenpiteitä. Riskit (</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="74569070" w14:textId="5DCBBAC5" w:rsidR="23E82897" w:rsidRDefault="03E06783" w:rsidP="00260974">
+        <w:t>esihenkilöt vastaavat toimintojen riskienhallinnasta ja toteuttavat siihen liittyen tarvittaessa toimenpiteitä. Riskit (Granite) käydään läpi säännöllisesti myös työpaikkaselvityksessä työterveyshuollon kanssa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC761E0" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="03E06783" w:rsidP="00260974">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Johdon ja esihenkilöiden tehtävänä on huolehtia omavalvonnan ohjeistamisesta ja järjestämisestä sekä siitä, että työntekijöillä on riittävästi tietoa turvallisuusasioista. Johto vastaa siitä, että toiminnan turvallisuuden varmistamiseen on osoitettu riittävästi voimavaroja. Esi</w:t>
       </w:r>
       <w:r w:rsidR="13A0C5BD" w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">henkilön </w:t>
       </w:r>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>vastuulla on henkilöstön riittävä perehdytys toiminnassa asiakas- ja potilasturvallisuuteen kohdistuviin riskeihin. Esi</w:t>
       </w:r>
       <w:r w:rsidR="7499A6A6" w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>henkilöllä</w:t>
       </w:r>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on päävastuu myönteisen asenneympäristön luomisessa epäkohtien ja turvallisuuskysymysten käsittelylle. Riskienhallinta vaatii aktiivisia toimia koko henkilökunnalta. Työntekijät osallistuvat turvallisuustason ja -riskien arviointiin, omavalvontasuunnitelman laatimiseen ja turvallisuutta parantavien toimenpiteiden suunnitteluun, toteuttamiseen ja kehittämiseen. Työntekijöillä on velvollisuus tuoda esiin havaitsemansa riskit ja epäkohdat. Riskienhallinnan luonteeseen kuuluu, ettei työ ole koskaan valmista. Koko yksikön henkilökunnalta vaaditaan sitoutumista, kykyä oppia virheistä sekä muutoksessa elämistä, jotta turvallisten ja laadukkaiden palvelujen tarjoaminen on mahdollista. Eri ammattiryhmien asiantuntemus saadaan hyödynnetyksi ottamalla henkilökunta mukaan omavalvonnan suunnitteluun, toteuttamiseen ja kehittämiseen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F71CF6B" w14:textId="40C394C7" w:rsidR="00E53B56" w:rsidRPr="00E53B56" w:rsidRDefault="00E53B56" w:rsidP="00D464AA">
+        <w:t xml:space="preserve"> on päävastuu myönteisen asenneympäristön luomisessa epäkohtien ja turvallisuuskysymysten käsittelylle. Riskienhallinta vaatii aktiivisia toimia koko henkilökunnalta. Työntekijät osallistuvat turvallisuustason ja -riskien arviointiin, omavalvontasuunnitelman laatimiseen ja turvallisuutta parantavien toimenpiteiden suunnitteluun, toteuttamiseen ja kehittämiseen. Työntekijöillä on velvollisuus tuoda esiin havaitsemansa riskit ja epäkohdat. Riskienhallinnan luonteeseen kuuluu, ettei työ ole koskaan valmista. Koko yksikön henkilökunnalta vaaditaan sitoutumista, kykyä oppia virheistä sekä muutoksessa elämistä, jotta turvallisten ja laadukkaiden palvelujen tarjoaminen on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260974">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mahdollista. Eri ammattiryhmien asiantuntemus saadaan hyödynnetyksi ottamalla henkilökunta mukaan omavalvonnan suunnitteluun, toteuttamiseen ja kehittämiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B02B8ED" w14:textId="77777777" w:rsidR="00E53B56" w:rsidRPr="00E53B56" w:rsidRDefault="00E53B56" w:rsidP="00D464AA">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53B56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Riskien tunnistamisen keinot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B483C54" w14:textId="6796A00B" w:rsidR="18985F46" w:rsidRDefault="00027E93" w:rsidP="778AAFC2">
+    <w:p w14:paraId="227D1AF7" w14:textId="77777777" w:rsidR="18985F46" w:rsidRDefault="00027E93" w:rsidP="778AAFC2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="23E82897">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tunnistamattomia riskejä ei voi hallita. Riskien tunnistamiseen valitaan tarkoitukseen parhaiten soveltuva menetelmä tai menetelmiä. Riskien tunnistamiseen osallistuvilla tulee olla tietämystä käsiteltävistä asioista sekä organisaation tavoitteista. Oleellista on, että riskien tunnistamiseen osallistutetaan henkilöitä </w:t>
       </w:r>
       <w:r w:rsidR="00D0711D" w:rsidRPr="23E82897">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vastuualueen kaikilta toiminnan tasoilta</w:t>
       </w:r>
       <w:r w:rsidR="00352359" w:rsidRPr="23E82897">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="23E82897">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Riskien tunnistamisen apuvälineinä toimivat eri ilmoituskanavien (HaiPro-järjestelmä, </w:t>
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId96">
+        <w:t>Riskien tunnistamisen apuvälineinä toimivat eri ilmoituskanavien (HaiPro-järjestelmä, Whistleblowing) tilastot, valvontaraportit, vahinkotilastot ja omavalvontaraportit. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101">
         <w:r w:rsidR="0FBBEBC9" w:rsidRPr="23E82897">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73A50C27" w14:textId="53205D80" w:rsidR="23E82897" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+    <w:p w14:paraId="3480386B" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="23E82897" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="674D5A38" w14:textId="79D10C44" w:rsidR="007C2E9E" w:rsidRDefault="4114F649" w:rsidP="2847EC6F">
+    <w:p w14:paraId="36012DAC" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="4114F649" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2847EC6F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tunnistamisessa on tärkeää kuvata riskin lähteet, vaikutusalueet ja tapahtumat sekä niiden keskinäiset suhteet. Kaikkien riskien lähteet eivät ole </w:t>
       </w:r>
       <w:r w:rsidR="6C4CEA7F" w:rsidRPr="2847EC6F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">hyvinvointialueen hallinnassa, mutta ne ovat tunnistettava. Tunnistetut riskit ryhmitellään </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="6C4CEA7F" w:rsidRPr="2847EC6F">
+        <w:t>hyvinvointialueen hallinnassa, mutta ne ovat tunnistettava. Tunnistetut riskit ryhmitellään Granite-järjestelmässä.</w:t>
+      </w:r>
+      <w:r w:rsidR="414BC2BF" w:rsidRPr="2847EC6F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Granite</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97">
+      <w:hyperlink r:id="rId102">
         <w:r w:rsidR="414BC2BF" w:rsidRPr="2847EC6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7885D1B7" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="48D91E9A">
+    <w:p w14:paraId="6642004A" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="48D91E9A">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51931F0C" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="48D91E9A">
+    <w:p w14:paraId="0D120ACD" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="48D91E9A">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31736060" w14:textId="40CB47ED" w:rsidR="48D91E9A" w:rsidRDefault="00D30CA4" w:rsidP="48D91E9A">
+    <w:p w14:paraId="08350DE1" w14:textId="77777777" w:rsidR="48D91E9A" w:rsidRDefault="00D30CA4" w:rsidP="48D91E9A">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Kuviossa 1</w:t>
       </w:r>
       <w:r w:rsidR="006E4786">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> on kuvattuna vaarojen tunnistamisen tyypillisiä lähteitä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4857EF82" w14:textId="404C5F41" w:rsidR="00DB7148" w:rsidRDefault="00DB7148" w:rsidP="00D464AA">
+    <w:p w14:paraId="76621513" w14:textId="77777777" w:rsidR="00DB7148" w:rsidRDefault="00DB7148" w:rsidP="00D464AA">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CEF0D31" wp14:editId="332D8853">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72A82621" wp14:editId="37CBB4A7">
             <wp:extent cx="6082748" cy="4928430"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="3" name="Kuva 1" descr="Vaarojen tunnistamisen tyypilliset lähteet &#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Kuva 1" descr="Vaarojen tunnistamisen tyypilliset lähteet &#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98"/>
+                    <a:blip r:embed="rId103"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6092743" cy="4936528"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCD182D" w14:textId="77777777" w:rsidR="004F40A6" w:rsidRDefault="004F40A6" w:rsidP="004F40A6">
+    <w:p w14:paraId="2BCF7DC7" w14:textId="77777777" w:rsidR="004F40A6" w:rsidRDefault="004F40A6" w:rsidP="004F40A6">
       <w:pPr>
         <w:pStyle w:val="Kuvaotsikko"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04DE6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Kuvio</w:t>
       </w:r>
       <w:r w:rsidRPr="00E04DE6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Kuvio \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000E0D9F">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vaarojen tunnistamisen tyypilliset lähteet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Suomen potilasturvallisuusyhdistys ry 2015).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703305FE" w14:textId="585AA830" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
+    <w:p w14:paraId="52190925" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00CA4254">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">alueella on käytössä sähköinen vaara- ja haittatapahtumien, läheltä piti -tilanteiden, onnistumisilmoitusten sekä asiakaspalautteiden sähköinen ilmoitusjärjestelmä </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">HaiPro. Tapahtumien dokumentointi ja käsittely tapahtuu pääsääntöisesti </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>HaiPron</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> avulla. HaiPro-ohjelman kautta voidaan ilmoittaa: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7079CE37" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
+    <w:p w14:paraId="25809FB8" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>potilas-/asiakasturvallisuuden vaaratapahtumat (henkilökunnan tekemät)</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE91862" w14:textId="6FB1BD7A" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
+    <w:p w14:paraId="527C1010" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>työturvallisuuden vaaratapahtumat (henkilökunnan tekemät</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08591995" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
+    <w:p w14:paraId="7C8114D1" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>tietosuojaan/tietoturvaan liittyvät poikkeamat (henkilökunnan tekemät)</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D372286" w14:textId="350ED482" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
+    <w:p w14:paraId="7F08A26A" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>onnistumisista oppimiset (henkilökunnan tekemät</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27344DC4" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
+    <w:p w14:paraId="094BAC87" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">asiakkaan/potilaan/läheisen havaitsemat vaaratapahtumat (asiakkaiden, potilaiden, </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">läheisten tekemät) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E7A2A6" w14:textId="5FF6F80C" w:rsidR="00154B95" w:rsidRPr="00167D78" w:rsidRDefault="00154B95" w:rsidP="00154B95">
+    <w:p w14:paraId="37267FCD" w14:textId="77777777" w:rsidR="00154B95" w:rsidRPr="00167D78" w:rsidRDefault="00154B95" w:rsidP="00154B95">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>asiakaspalautteet (</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>asiakkaiden/potilaiden, läheisten tekemät</w:t>
       </w:r>
       <w:r w:rsidR="00570547">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">avoin palaute) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B577C64" w14:textId="044C221C" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
+    <w:p w14:paraId="5B019D42" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Henkilökunta</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="005261A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Linkki</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId99" w:history="1">
+        <w:t xml:space="preserve"> HaiProon löytyy henkilökunnan </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104" w:history="1">
         <w:r w:rsidRPr="005261A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Intranetistä Satasesta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> etusivun pikalinkeistä.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464BEA1C" w14:textId="05E7A982" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
+    <w:p w14:paraId="67FAD93F" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaat/potilaat </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ja läheiset</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Linkki </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0148ABDB">
+        <w:t>: Linkki HaiProon löytyy Sata</w:t>
+      </w:r>
+      <w:r w:rsidR="003801A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>HaiProon</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>-alueen</w:t>
+      </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> löytyy Sata</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> internetsivustolta osoitteesta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100">
+      <w:hyperlink r:id="rId105">
         <w:r w:rsidRPr="0148ABDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Anna palautetta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohdasta tee ilmoitus vaaratilanteesta.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382C63DD" w14:textId="77777777" w:rsidR="000A147B" w:rsidRPr="000A147B" w:rsidRDefault="00154B95" w:rsidP="000A147B">
+    <w:p w14:paraId="1D6D31C9" w14:textId="77777777" w:rsidR="000A147B" w:rsidRPr="000A147B" w:rsidRDefault="00154B95" w:rsidP="000A147B">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Poikkeamien ilmoittaminen</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> perustuu vapaaehtoiseen, luottamukselliseen ja syyttelemättömään vaaratapahtumien ilmoittamiseen ja käsittelyyn</w:t>
       </w:r>
       <w:r w:rsidR="00A42DC6">
@@ -18550,478 +19723,462 @@
       <w:r w:rsidR="00A42DC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja vähentämään toiminnan riskejä</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000A147B" w:rsidRPr="000A147B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tavoitteena on vaaratapahtumien mahdollisimman varhainen tunnistaminen ja turvallisuuden varmistaminen ennalta niin, että varsinaisia vaaratilanteita ei pääsisi tapahtumaan</w:t>
       </w:r>
       <w:r w:rsidR="000A147B" w:rsidRPr="000A147B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496473EF" w14:textId="2ECE980B" w:rsidR="00154B95" w:rsidRDefault="00112B3E" w:rsidP="00154B95">
+    <w:p w14:paraId="011BB514" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="35B804DE" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId101">
-        <w:r w:rsidR="35B804DE" w:rsidRPr="0775AD36">
+      <w:hyperlink r:id="rId106">
+        <w:r w:rsidRPr="0775AD36">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve">HaiPro -järjestelmään liittyvä </w:t>
         </w:r>
         <w:r w:rsidR="7A10CC41" w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>ohjeistus (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EDF6353" w14:textId="47DD9DD8" w:rsidR="00DF63A5" w:rsidRDefault="00DF63A5" w:rsidP="00DF63A5">
+    <w:p w14:paraId="1EFE7791" w14:textId="77777777" w:rsidR="00DF63A5" w:rsidRDefault="00DF63A5" w:rsidP="00DF63A5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24193397" w14:textId="5851BA34" w:rsidR="5CFC0B53" w:rsidRPr="00167D78" w:rsidRDefault="5CFC0B53" w:rsidP="23E82897">
+    <w:p w14:paraId="233DAB1A" w14:textId="77777777" w:rsidR="5CFC0B53" w:rsidRPr="00167D78" w:rsidRDefault="5CFC0B53" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Asiakas ja potilasturvallisuuden kannalta vastuualueen toiminnan keskeiset riskit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702349F3" w14:textId="718D50DA" w:rsidR="5CFC0B53" w:rsidRPr="00167D78" w:rsidRDefault="5CFC0B53" w:rsidP="23E82897">
+    <w:p w14:paraId="0FD9D6FB" w14:textId="77777777" w:rsidR="5CFC0B53" w:rsidRPr="00167D78" w:rsidRDefault="5CFC0B53" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4826"/>
         <w:gridCol w:w="4751"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="6C5FFBF3" w14:textId="77777777" w:rsidTr="23E82897">
+      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="7BB20F41" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="06BCE8F8" w14:textId="129D382C" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+          <w:p w14:paraId="331924CD" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167D78">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Keskeisimmät riskit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="23F01A04" w14:textId="124ADA5F" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="00583E2D" w:rsidP="23E82897">
+          <w:p w14:paraId="66A5A4D9" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="00583E2D" w:rsidP="23E82897">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Riskiluokka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="582F828C" w14:textId="77777777" w:rsidTr="23E82897">
+      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="3B63D314" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5051C070" w14:textId="58D2F188" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+          <w:p w14:paraId="790020DA" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167D78">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Väkivallan uhka ja psykososiaalinen kuormitus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="717D2B60" w14:textId="38410330" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="00583E2D" w:rsidP="23E82897">
+          <w:p w14:paraId="14F94F4C" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="00583E2D" w:rsidP="23E82897">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="46DF1AE5" w14:textId="77777777" w:rsidTr="23E82897">
+      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="18E8F670" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47D3EE4A" w14:textId="0B6BE51A" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+          <w:p w14:paraId="7FA57024" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167D78">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Henkilöstön saatavuus, resurssointi, perehdytys ja osaaminen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33CA34CA" w14:textId="442DC9E6" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="00583E2D" w:rsidP="23E82897">
+          <w:p w14:paraId="08CC1908" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="3F41C11E" w:rsidP="0172CD31">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="29B9AB6F" w14:textId="77777777" w:rsidTr="23E82897">
+      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="47380722" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D518C14" w14:textId="380CABCB" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+          <w:p w14:paraId="3C42F8CF" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167D78">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hoidon/palvelun viivästyminen ja jatkuvuus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="560BF2BD" w14:textId="41970221" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="00D37034" w:rsidP="23E82897">
+          <w:p w14:paraId="704FFA08" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="00D37034" w:rsidP="23E82897">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57ECBE57" w14:textId="63A4F369" w:rsidR="5CFC0B53" w:rsidRPr="00167D78" w:rsidRDefault="5CFC0B53" w:rsidP="23E82897">
+    <w:p w14:paraId="4B767180" w14:textId="77777777" w:rsidR="5CFC0B53" w:rsidRPr="00167D78" w:rsidRDefault="5CFC0B53" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Vastuualueen riskit riskiluokkineen numeraalisesti matriisia hyödyntäen =todennäköisyys/vakavuus sekä riskienhallintakeino </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43984CEC" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+    <w:p w14:paraId="19ED26A6" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="23E82897" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11849F26" w14:textId="4856C7A2" w:rsidR="23E82897" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+    <w:p w14:paraId="39F07E67" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="23E82897" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BB4C98F" w14:textId="4850A1CE" w:rsidR="23E82897" w:rsidRDefault="1431F214" w:rsidP="23E82897">
+    <w:p w14:paraId="5A2E15ED" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="1431F214" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="6736A098">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Riskit tunnistetaan asiakas/potilas- sekä henkilöstön palautteiden perusteella ja esihenkilöiden tarkastellessa toimintaa sekä toimintaympäristöä. Havaitut riskit on tallennettu </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="5661B33E" w14:textId="5239D843" w:rsidR="6736A098" w:rsidRDefault="6736A098" w:rsidP="6736A098">
+        <w:t>Riskit tunnistetaan asiakas/potilas- sekä henkilöstön palautteiden perusteella ja esihenkilöiden tarkastellessa toimintaa sekä toimintaympäristöä. Havaitut riskit on tallennettu Granite-riskienhallintajärjestelmään ja niitä seurataan säännöllisesti esihenkilöiden toimesta. Riskien suuruutta ja vaikutusta arvioidaan yhteistyössä henkilöstön kanssa. Tässä hyödynnetään myös erilaisia tilastoja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350BFD24" w14:textId="77777777" w:rsidR="6736A098" w:rsidRDefault="6736A098" w:rsidP="6736A098">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="032EE17A" w14:textId="5282801E" w:rsidR="3549E415" w:rsidRDefault="3549E415" w:rsidP="6736A098">
+    <w:p w14:paraId="27FB11F7" w14:textId="77777777" w:rsidR="3549E415" w:rsidRDefault="3549E415" w:rsidP="6736A098">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6736A098">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Asiakas- ja potilasturvallisuuden kannalta keskeisimpiin riskejä on arvioitu myös l</w:t>
       </w:r>
       <w:r w:rsidR="4EF0901A" w:rsidRPr="6736A098">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
@@ -19132,348 +20289,340 @@
       <w:r w:rsidR="6BB477FB" w:rsidRPr="6736A098">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja ennakoidaan </w:t>
       </w:r>
       <w:r w:rsidR="2936CF47" w:rsidRPr="6736A098">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lastensuojelulaitoksissa säännöllisesti </w:t>
       </w:r>
       <w:r w:rsidR="24A91CDC" w:rsidRPr="6736A098">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yhteistyössä henkilöstön, esihenkilön ja asiakkaan sosiaalityöntekijän kanssa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4615CB21" w14:textId="4A7BB86E" w:rsidR="3549E415" w:rsidRDefault="3549E415" w:rsidP="6736A098">
+    <w:p w14:paraId="65ECF9EF" w14:textId="77777777" w:rsidR="3549E415" w:rsidRDefault="3549E415" w:rsidP="6736A098">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="6736A098">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F60E26D" w14:textId="706E6923" w:rsidR="2847EC6F" w:rsidRDefault="2847EC6F" w:rsidP="2847EC6F">
+    <w:p w14:paraId="4F3D316C" w14:textId="77777777" w:rsidR="2847EC6F" w:rsidRDefault="2847EC6F" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="095A11D5" w14:textId="307F2D86" w:rsidR="00251EF3" w:rsidRPr="009E520A" w:rsidRDefault="00251EF3" w:rsidP="7DF29A2D">
+    <w:p w14:paraId="799DCFC7" w14:textId="77777777" w:rsidR="00251EF3" w:rsidRPr="009E520A" w:rsidRDefault="00251EF3" w:rsidP="7DF29A2D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E520A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Riskienhallinnasta tunnistettujen riskien </w:t>
       </w:r>
       <w:r w:rsidR="009E520A" w:rsidRPr="009E520A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>suuruuden ja vaikutuksen arvioiminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBC1FA8" w14:textId="1954777F" w:rsidR="00104CAA" w:rsidRDefault="00104CAA" w:rsidP="00104CAA">
+    <w:p w14:paraId="3638F370" w14:textId="77777777" w:rsidR="00104CAA" w:rsidRDefault="00104CAA" w:rsidP="00104CAA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Riskikriteerien muodostamisessa huomioidaan organisaation arvot ja tavoitteet, jotka ohjaavat riskinottohalukkuutta ja riskinsietokykyä. Kriteerit antavat pohjan riskin merkittävyyden arvioinnille. Määrittelyssä on huomioitava myös lainsäädännölliset vaatimukset, jotka voivat asettaa omia vaatimuksiaan riskin merkittävyydelle. Kriteerien on myös oltava dynaamisia, ja niitä on arvioitava jatkuvasti. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102">
+      <w:hyperlink r:id="rId107">
         <w:r w:rsidR="2FE29651" w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3886CBB6" w14:textId="37093412" w:rsidR="00AF4430" w:rsidRDefault="00AF4430" w:rsidP="00AF4430">
+    <w:p w14:paraId="41DFEA20" w14:textId="77777777" w:rsidR="00AF4430" w:rsidRDefault="00AF4430" w:rsidP="00AF4430">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sata-alueen käyttämässä </w:t>
-[...7 lines deleted...]
-        <w:t>-riskienarviointijärjestelmässä riskin merkittävyyttä arvioidaan riskiluvulla, joka muodostetaan todennäköisyyden (T) ja vaikutuksen (V) tulona (</w:t>
+        <w:t>Sata-alueen käyttämässä Granite-riskienarviointijärjestelmässä riskin merkittävyyttä arvioidaan riskiluvulla, joka muodostetaan todennäköisyyden (T) ja vaikutuksen (V) tulona (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TxV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">). Todennäköisyyden ja vaikutuksen riskitasoja on molempia viisi, jotka muodostavat 5x5 matriisin. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103">
+      <w:hyperlink r:id="rId108">
         <w:r w:rsidRPr="64E8219B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:p w14:paraId="0A2D81C7" w14:textId="77564942" w:rsidR="64E8219B" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
+    <w:p w14:paraId="4625B0AE" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E2ABDC1" w14:textId="56D6ABB0" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+    <w:p w14:paraId="2EF7E1FF" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaalihuollon henkilöstöön kuuluvalla on ollut ilmoitusvelvollisuus 1.1.2016 alkaen, sosiaalihuoltolain 48 §: sosiaalihuollon ammattihenkilön on ilmoitettava viipymättä toiminnasta vastaavalle henkilölle, jos hän huomaa epäkohtia tai ilmeisiä epäkohdan uhkia asiakkaan sosiaalihuollon toteuttamisessa. Ilmoituksen tehneeseen henkilöön ei saa kohdentaa kielteisiä vastatoimia ilmoituksen seurauksena. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B451E5B" w14:textId="7DEB64A3" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="445D59BD">
+    <w:p w14:paraId="76A5C4DB" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="445D59BD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76ABB845" w14:textId="35FD446D" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+    <w:p w14:paraId="507E01DD" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Työantajan on huolehdittava, että toimintaympäristön olosuhteet mahdollistavat turvallisen työn tekemisen sekä turvalliset ja laadukkaat palvelut asiakkaalle. Asiakasturvallisuus sekä omavalvonta ovat olennainen osa riskien hallintaa. Asiakasturvallisuutta parannetaan tunnistamalla jo ennalta ne kriittiset työvaiheet, joissa toiminnalle asetettujen vaatimusten ja tavoitteiden toteutuminen on vaarassa. Riskinhallintaan kuuluu suunnitelmallinen toiminta epäkohtien ja todettujen riskien poistamiseksi tai minimoimiseksi sekä toteutuneiden haittatapahtumien kirjaaminen, analysointi, raportointi ja jatkotoimien toteuttaminen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039AF480" w14:textId="597A31E8" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+    <w:p w14:paraId="0D1A6251" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591C652F" w14:textId="49093F66" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="445D59BD">
+    <w:p w14:paraId="483A6789" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="445D59BD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Jokaisessa Satakunnan hyvinvointialueen lastensuojelun toimipisteessä on ajantasaiset turvallisuusohjeet asiakasturvallisuuden ja henkilökunnan turvallisuuden varmistamiseksi. Vastuuhenkilöt ja yhteystiedot on kirjattu turvallisuusohje</w:t>
       </w:r>
       <w:r w:rsidR="5C0D98C1" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="54F03A78" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>ii</w:t>
       </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">n.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335DB723" w14:textId="20002143" w:rsidR="3E7B26FE" w:rsidRPr="00BC3D9D" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+    <w:p w14:paraId="03A2CFC2" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00BC3D9D" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="CC6600"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="445D59BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="CC6600"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07838360" w14:textId="4656CE45" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+    <w:p w14:paraId="180908EA" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Lastensuojelun työntekijöiden koulutus ja työyhteisölle laadittavat turvaohjeet sekä tekniset turvajärjestelmät ovat ensisijaisia keinoja vaara- ja uhkatilanteisiin varautumisessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E71FC58" w14:textId="629D0E80" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="445D59BD">
+    <w:p w14:paraId="2DA7BEC4" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="445D59BD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AC0276B" w14:textId="3B13587C" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+    <w:p w14:paraId="174E432A" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Uusien työntekijöiden perehdyttäminen toimipisteen turvallisuusjärjestelyihin, turvallisuussuunnitelmiin ja turvaohjeisiin on välttämätöntä. Turvallisuusongelmien tunnustaminen ja avoin keskustelu tiimeissä luo pohjan turvallisuuskulttuurille. Johtavien viranhaltijoiden tehtävänä on toimeenpanna sisäinen valvonta ja riskienhallinta vastuualueellaan ja raportoida niistä hyväksyttyjen ohjeiden mukaisesti. Heidän tulee toimia hyvän johtamis- ja hallintotavan ja eettisten periaatteiden mukaisesti sekä puuttua toiminnassa ilmeneviin epäkohtiin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142B7576" w14:textId="25364E65" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="445D59BD">
+    <w:p w14:paraId="3073738E" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="445D59BD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26DEAAB3" w14:textId="22E27CB5" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+    <w:p w14:paraId="5824EB7F" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sisäisestä valvonnasta ja riskienhallinnasta vastaavat kaikki johtavat viranhaltijat ja esihenkilöt. Myös jokainen työntekijä vastaa asiakasturvallisuuden toteutumisesta omassa työssään. Niin asiakkaiden kodeissa kuin toimistotiloissa tehtävän asiakastyön riskinä on erityisesti tilanteiden ennalta-arvaamattomuus. Työntekijöiden velvollisuutena on tutustua hyvinvointialueen turvaohjeisiin ja tietoturvallisuuteen liittyviin ohjeisiin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEFE91B" w14:textId="637FC94B" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+    <w:p w14:paraId="1B6B49F8" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341C656B" w14:textId="3D718FEC" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="445D59BD">
+    <w:p w14:paraId="7E0178F8" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="445D59BD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelun riskienhallinnassa huomioidaan mm. seuraavia asioita</w:t>
       </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762B7189" w14:textId="2A20A620" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="6092B67B" w:rsidP="445D59BD">
+    <w:p w14:paraId="198AC60C" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="6092B67B" w:rsidP="445D59BD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelun sosiaalityön kotikäynnit tehdään pääsääntöisesti työparina. Teh</w:t>
       </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>ostetussa perhetyössä kotikäyntejä tehdään myös yksin, silloin kun se arvioidaan turvalliseksi</w:t>
       </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
@@ -19562,543 +20711,556 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="14026D67" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Ty</w:t>
       </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>öntekijälle järjestetään mahdollisuus tilanteen purkuun aina kun siihen on tarvetta</w:t>
       </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A5858A" w14:textId="385A755B" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+    <w:p w14:paraId="7BDC68E3" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1046A66E" w14:textId="39A332E9" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+    <w:p w14:paraId="51B0C4F3" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Turvallisuuspoikkeamasta raportointi kuuluu jokaiselle työntekijälle. Näistä tehdään HaiPro-ilmoitus ja asia tulee viedä heti esihenkilön tietoon. On erittäin tärkeää, että turvallisuuspoikkeamista ilmoitetaan jo läheltä piti -vaiheessa, jolloin asioihin voidaan vielä puuttua</w:t>
       </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Esihenkilöt kannustavat työntekijöitä tekemään ilmoituksia matalalla kynnyksellä. Toiminnasta vastaavan johdon ja esihenkilöiden tehtävänä on huolehtia omavalvonnan ohjeistamisesta ja järjestämisestä sekä siitä, että työntekijöillä on riittävästi tietoa turvallisuusasioista. Toiminnasta vastaavien on huolehdittava siitä, että turvallisuuden varmistamiseen on osoitettu riittävästi voimavaroja. Esihenkilön vastuulla on saada aikaan hallintotavan ja eettisten periaatteiden mukaisesti sekä puuttua toiminnassa ilmeneviin epäkohtiin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35448741" w14:textId="07558BDF" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+    <w:p w14:paraId="05807B1E" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62ECEF78" w14:textId="35308553" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="191B0FC6" w:rsidP="64E8219B">
+    <w:p w14:paraId="2CFFE366" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="191B0FC6" w:rsidP="0172CD31">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lastensuojelun sosiaalityössä riskinä on lainsäädännössä määritellyn enimmäisasiakasmäärän ylittyminen.</w:t>
+      </w:r>
+      <w:r w:rsidR="29CFD6D8" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3E7B26FE" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Asiakasmäärien jakautumista sosiaalityöntekijöiden kesken seurataan johtavien sosiaalityöntekijöiden toimesta, ottamalla asiakastietojärjestelmästä työntekijäkohtaiset asiakasmäärät</w:t>
+      </w:r>
+      <w:r w:rsidR="5C61DD47" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>, jotka</w:t>
+      </w:r>
+      <w:r w:rsidR="3E7B26FE" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toimitetaan johtavalle sosiaalityöntekijälle. Uusia asiakkaita </w:t>
+      </w:r>
+      <w:r w:rsidR="3E7B26FE" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>jaettaessa huomioidaan työntekijäkohtaiset asiakasmäärät. Maantieteelliset matkat on otettava huomioon, kun lapsen asioista vastaavasta sosiaalityöntekijästä päätetään.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC38E0D" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Lastensuojelun sosiaalityössä riskinä on lainsäädännössä määritellyn enimmäisasiakasmäärän ylittyminen.</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="3331D332" w14:textId="2DF3F105" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+        <w:t xml:space="preserve">Satakunnan hyvinvointialueella on riittävä määrä sosiaalityöntekijän vakansseja asiakasmitoitukseen nähden. Riskinä on kuitenkin virkojen vakituiseen täyttöön liittyvät vaikeudet. Sosiaalityöntekijöitä rekrytoidaan aktiivisesti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2D8C4C" w14:textId="77777777" w:rsidR="445D59BD" w:rsidRPr="00167D78" w:rsidRDefault="445D59BD" w:rsidP="445D59BD">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="5E26D104" w14:textId="165C64D6" w:rsidR="445D59BD" w:rsidRPr="00167D78" w:rsidRDefault="445D59BD" w:rsidP="445D59BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A6C17F3" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="191B0FC6" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00167D78">
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lastensuojelun sosiaalityössä on riskinä lastensuojeluilmoitusten määräaikojen ylittyminen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00167D78">
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ylittymisen riskin voi aiheuttaa vastuusosiaalityöntekijän pidemmät poissaolot. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52878" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>iski ylittymiseen on minimoitu siten, että tieto uudesta lastensuojeluilmoituksesta tulee myös johtavalle sosiaalityöntekijä</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52878" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lle ja hän </w:t>
+      </w:r>
+      <w:r w:rsidR="7E05EB2A" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tarvittaessa </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52878" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>jakaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ilmoitu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52878" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>ksen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kyseisen systeemisen tiimin toiselle sosiaalityöntekijälle käsiteltäväksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDFA509" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ylittymisen riskin voi aiheuttaa vastuusosiaalityöntekijän pidemmät poissaolot. </w:t>
-[...45 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517CF8A0" w14:textId="02722682" w:rsidR="64E8219B" w:rsidRPr="00167D78" w:rsidRDefault="4B34965B" w:rsidP="445D59BD">
+    <w:p w14:paraId="21CB295B" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00167D78" w:rsidRDefault="4B34965B" w:rsidP="445D59BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
         </w:tabs>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Yksiköissä tehdään vuosittain työturvallisuuden riskiarviointi</w:t>
       </w:r>
       <w:r w:rsidR="3870720E" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">a ja hyödynnetään </w:t>
-[...6 lines deleted...]
-        <w:t>G</w:t>
+        <w:t>a ja hyödynnetään G</w:t>
       </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>ranite</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ranite-</w:t>
+      </w:r>
+      <w:r w:rsidR="4EAE3996" w:rsidRPr="00167D78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>ohjelmaa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00691221">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Havaittujen riskien perusteella laaditaan toimintasuunnitelma riskien ehkäisemiseksi tai minimoimiseksi työturvallisuuden näkökulmasta.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FE4ECB" w14:textId="77777777" w:rsidR="00D072F2" w:rsidRPr="00167D78" w:rsidRDefault="00D072F2" w:rsidP="03EF1BFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C218734" w14:textId="77777777" w:rsidR="00D072F2" w:rsidRPr="00167D78" w:rsidRDefault="7E6969C5" w:rsidP="445D59BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Havaittujen riskien perusteella laaditaan toimintasuunnitelma riskien ehkäisemiseksi tai minimoimiseksi työturvallisuuden näkökulmasta.  </w:t>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t>Satakunnan hyvinvointialueen- lasten, nuorten ja erityispalveluiden johdon sekä yksiköiden esihenkilöiden tehtävänä on huolehtia omavalvonnan ohjeistamisesta ja järjestämisestä sekä siitä, että työntekijöillä on riittävästi</w:t>
+      </w:r>
+      <w:r w:rsidR="22200798" w:rsidRPr="00167D78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tietoa turvallisuusasioista. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Satakunnan hyvinvointialueen- lasten, nuorten ja erityispalveluiden johdon sekä yksiköiden esihenkilöiden tehtävänä on huolehtia omavalvonnan ohjeistamisesta ja järjestämisestä sekä siitä, että työntekijöillä on riittävästi</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Johto vastaa siitä, että toiminnan turvallisuuden varmistamiseen on osoitettu riittävästi voimavaroja. Riskienhallinta vaatii aktiivisia toimia koko henkilökunnalta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FE6F16" w14:textId="19D81AE2" w:rsidR="00D072F2" w:rsidRPr="00167D78" w:rsidRDefault="7E6969C5" w:rsidP="03EF1BFC">
+    <w:p w14:paraId="2D4CBE58" w14:textId="77777777" w:rsidR="00D072F2" w:rsidRPr="00167D78" w:rsidRDefault="7E6969C5" w:rsidP="03EF1BFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
         </w:tabs>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74AA3489" w14:textId="3BC7285A" w:rsidR="00D072F2" w:rsidRPr="00167D78" w:rsidRDefault="7E6969C5" w:rsidP="03EF1BFC">
+    <w:p w14:paraId="742EF189" w14:textId="77777777" w:rsidR="00D072F2" w:rsidRPr="00167D78" w:rsidRDefault="7E6969C5" w:rsidP="0172CD31">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Korjaavista toimenpiteistä tiedotetaan koko henkilöstölle työyhteisökokouksessa, omakokouksessa tai henkilökohtaisesti.</w:t>
       </w:r>
-      <w:r w:rsidR="008E663E">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008E663E" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00167D78">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Tapahtuneiden työtapaturmien, ammattitautien ja vaaratilanteiden selvittäminen aloitetaan viipymättä. </w:t>
       </w:r>
-      <w:r w:rsidR="008E663E" w:rsidRPr="00167D78">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008E663E" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Läheisille ja yhteistyötahoille tiedotetaan puhelimitse, sähköpostitse tai kirjeitse tilanteen ja toimenpiteen </w:t>
+      </w:r>
+      <w:r w:rsidR="7C77D4CE" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>kiireellisyyden mukaan</w:t>
+      </w:r>
+      <w:r w:rsidR="008E663E" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Selvityksen aikana käydään läpi tilanteisiin johtaneet syyt ja tarvittavat toimenpiteet uusiutumisen ehkäisemiseksi. Selvitystä tehdään esihenkilön johdolla yhteistyössä työsuojelun, turvallisuuspäällikön sekä henkilökunnan kanssa. Tarvittaessa käytetään apuna asiantuntijoita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CD4990" w14:textId="7B4F6A13" w:rsidR="00D072F2" w:rsidRPr="00167D78" w:rsidRDefault="7E6969C5" w:rsidP="03EF1BFC">
+    <w:p w14:paraId="47F4FE1E" w14:textId="77777777" w:rsidR="00D072F2" w:rsidRPr="00167D78" w:rsidRDefault="7E6969C5" w:rsidP="03EF1BFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
         </w:tabs>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5907593E" w14:textId="024BC6B3" w:rsidR="00D072F2" w:rsidRPr="00167D78" w:rsidRDefault="7E6969C5" w:rsidP="03EF1BFC">
+    <w:p w14:paraId="1CC5ADBA" w14:textId="77777777" w:rsidR="00D072F2" w:rsidRPr="00167D78" w:rsidRDefault="7E6969C5" w:rsidP="03EF1BFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
         </w:tabs>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Alihankintana ostettuja palveluita koskevista riskeistä ja poikkeamista ollaan yhteydessä hankintasopimuksessa määriteltyjen reklamaatio ja palautekanavien kautta palvelun tuottajaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007041E7" w14:textId="60062816" w:rsidR="00D072F2" w:rsidRPr="00167D78" w:rsidRDefault="7E6969C5" w:rsidP="03EF1BFC">
+    <w:p w14:paraId="66A67077" w14:textId="77777777" w:rsidR="00D072F2" w:rsidRPr="00167D78" w:rsidRDefault="7E6969C5" w:rsidP="03EF1BFC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Uudet toimintaohjeet viedään henkilöstön tietoon yksiköiden palavereiden yhteydessä sekä sähköisesti sähköpostin ja/tai intranetin välityksellä. Mikäli toimintamuutokset koskevat laajempaa kokonaisuutta käsitellään asiat johtoryhmissä ja tiedotetaan henkilökunnalle sekä sähköisesti, että yksiköiden palavereiden yhteydessä</w:t>
       </w:r>
       <w:r w:rsidR="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E461DD9" w14:textId="77777777" w:rsidR="00D072F2" w:rsidRDefault="00D072F2" w:rsidP="03EF1BFC">
+    <w:p w14:paraId="1A357267" w14:textId="77777777" w:rsidR="00D072F2" w:rsidRDefault="00D072F2" w:rsidP="03EF1BFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43084412" w14:textId="06F0B6D0" w:rsidR="00B53327" w:rsidRDefault="00CD3084" w:rsidP="2562DF4E">
+    <w:p w14:paraId="0F72A5D9" w14:textId="77777777" w:rsidR="00B53327" w:rsidRDefault="00CD3084" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc648697808"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc223942562"/>
       <w:r>
         <w:t>3.2.</w:t>
       </w:r>
       <w:r w:rsidR="0056039E">
         <w:t xml:space="preserve"> Riskienhallinnan kei</w:t>
       </w:r>
       <w:r w:rsidR="000B0ADF">
-        <w:t xml:space="preserve">not ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely </w:t>
+        <w:t>not ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidR="000B0ADF">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2507EF16" w:rsidRPr="77C632E2">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0513DCB5" w14:textId="5BCC7395" w:rsidR="004D782B" w:rsidRDefault="00121722" w:rsidP="004D782B">
+    </w:p>
+    <w:p w14:paraId="3C5133CC" w14:textId="77777777" w:rsidR="004D782B" w:rsidRDefault="00121722" w:rsidP="004D782B">
       <w:r w:rsidRPr="00121722">
-        <w:t>Riskin (hallinta)käsittelykeinot ovat riskin pitäminen, välttäminen, pienentäminen, siirtäminen tai jakaminen; niiden käytännön toteutustapa täytyy tapauskohtaisesti arvioida riskin luoteen mukaisesti. Hallintakeinojen ja niiden toteutustavan suunnittelun jälkeen arvioidaan niiden vaikutus riskiin, jolloin muodostuu käsitystä jäännösriskistä, jonka osalta päätetään hyväksyttävyys ja tehdään mahdollinen erillinen riskienhallintasuunnitelma. Suunnitelman toimeenpanoa seurataan (</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="6115DC97" w14:textId="77777777" w:rsidR="00972284" w:rsidRPr="00972284" w:rsidRDefault="00972284" w:rsidP="00972284">
+        <w:t>Riskin (hallinta)käsittelykeinot ovat riskin pitäminen, välttäminen, pienentäminen, siirtäminen tai jakaminen; niiden käytännön toteutustapa täytyy tapauskohtaisesti arvioida riskin luoteen mukaisesti. Hallintakeinojen ja niiden toteutustavan suunnittelun jälkeen arvioidaan niiden vaikutus riskiin, jolloin muodostuu käsitystä jäännösriskistä, jonka osalta päätetään hyväksyttävyys ja tehdään mahdollinen erillinen riskienhallintasuunnitelma. Suunnitelman toimeenpanoa seurataan (Granite) ja arvioidaan uudelleen miten tehdyt toimenpiteet ovat vaikuttaneet riskitasoon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123CFB45" w14:textId="77777777" w:rsidR="00972284" w:rsidRPr="00972284" w:rsidRDefault="00972284" w:rsidP="00972284">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Jokainen toimija huolehtii omalta osaltaan siitä, että toimintaympäristön olosuhteet mahdollistavat turvallisen ja laadukkaan työn tekemisen. Henkilöstön tulee olla tietoinen turvallisuusriskeistä ja turvallisuuden tilasta. Vaarojen arvioinnin tekeminen on työpaikalla lakisääteinen velvoite, jota ei tehdä viranomaisia varten, vaan työpaikkaa itseänsä varten. On hyvä tunnistaa ainakin muutama oleellinen riksi, keinot niiden ehkäisyyn, toimenpiteet riskin toteutuessa ja sen jälkeen vielä kehittämistoimenpiteet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE665B5" w14:textId="7AC9FDFE" w:rsidR="074CCAE4" w:rsidRPr="00167D78" w:rsidRDefault="074CCAE4" w:rsidP="64E8219B">
+    <w:p w14:paraId="48803798" w14:textId="77777777" w:rsidR="074CCAE4" w:rsidRPr="00167D78" w:rsidRDefault="074CCAE4" w:rsidP="64E8219B">
       <w:r w:rsidRPr="00167D78">
         <w:t xml:space="preserve">Henkilökunta, asiakkaat ja läheiset voivat tuoda esille havaitsemiaan riskitekijöitä yksikön esihenkilölle, </w:t>
       </w:r>
       <w:r w:rsidR="0201A2D0" w:rsidRPr="00167D78">
         <w:t>työntekijöille tai päällikölle joko suullisesti, kirjallisesti t</w:t>
       </w:r>
       <w:r w:rsidR="7623DE02" w:rsidRPr="00167D78">
         <w:t>ai</w:t>
       </w:r>
       <w:r w:rsidR="0201A2D0" w:rsidRPr="00167D78">
         <w:t xml:space="preserve"> sähköisesti (HaiPro, puhelin, sähköposti, palautejärjestelmät).</w:t>
       </w:r>
       <w:r w:rsidR="52264CD7" w:rsidRPr="00167D78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C424FE0" w14:textId="25943DDA" w:rsidR="00121722" w:rsidRPr="00DD36E2" w:rsidRDefault="00B72AFE" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="79E19E87" w14:textId="77777777" w:rsidR="00121722" w:rsidRPr="00DD36E2" w:rsidRDefault="00B72AFE" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskinhallintakeinojen toim</w:t>
       </w:r>
       <w:r w:rsidR="00DD36E2" w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ivuuden ja riittävyyden varmistaminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1054E575" w14:textId="7FC0795E" w:rsidR="53517873" w:rsidRPr="00167D78" w:rsidRDefault="53517873" w:rsidP="64E8219B">
+    <w:p w14:paraId="5F8B98DA" w14:textId="77777777" w:rsidR="53517873" w:rsidRPr="00167D78" w:rsidRDefault="53517873" w:rsidP="64E8219B">
       <w:r w:rsidRPr="00167D78">
         <w:t xml:space="preserve">Riskien tunnistaminen ja reagointi erilaisin toimintatavoin sekä arvioidaan toimintatapojen toimivuutta konkreettisesti sekä palautteiden avulla. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315448C2" w14:textId="256C63A6" w:rsidR="6F61015F" w:rsidRPr="00167D78" w:rsidRDefault="00821528" w:rsidP="64E8219B">
+    <w:p w14:paraId="0973CE1F" w14:textId="77777777" w:rsidR="6F61015F" w:rsidRPr="00167D78" w:rsidRDefault="00821528" w:rsidP="64E8219B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Epäkohtiin </w:t>
       </w:r>
       <w:r w:rsidR="00B9447D" w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ja puutteisiin </w:t>
       </w:r>
       <w:r w:rsidR="000251D3" w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -20118,1576 +21280,1172 @@
         <w:t>Riskienhallinta on osa arjen toiminna</w:t>
       </w:r>
       <w:r w:rsidR="10465605" w:rsidRPr="00167D78">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="04870223" w:rsidRPr="00167D78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="06ACFEDD" w:rsidRPr="00167D78">
         <w:t>päivittäistä suunnittelua ja toimintaympäristön tarkastelua, jossa avoimuus ja tiedonkulun varmistaminen ovat avainasemassa</w:t>
       </w:r>
       <w:r w:rsidR="04870223" w:rsidRPr="00167D78">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="3E0B2E33" w:rsidRPr="00167D78">
         <w:t xml:space="preserve"> Epäkohtiin puututaan aina ajantasaisesti ja asianmukaisesti esihenkilöiden toimesta</w:t>
       </w:r>
       <w:r w:rsidR="3E0B2E33" w:rsidRPr="00167D78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5746F4B6" w14:textId="68E12B1E" w:rsidR="64E8219B" w:rsidRPr="00167D78" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
+    <w:p w14:paraId="3AB73675" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00167D78" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46D06D67" w14:textId="0EF4AC23" w:rsidR="00E541B0" w:rsidRDefault="00E541B0" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="21B0ED03" w14:textId="77777777" w:rsidR="00E541B0" w:rsidRDefault="00E541B0" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E541B0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vaaratapahtumien ilmoitus ja oppimismenettely</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F49CF9" w14:textId="3E7EB91B" w:rsidR="003C6423" w:rsidRPr="003C6423" w:rsidRDefault="3ACFBCD9" w:rsidP="003C6423">
+    <w:p w14:paraId="1B816302" w14:textId="77777777" w:rsidR="003C6423" w:rsidRPr="003C6423" w:rsidRDefault="3ACFBCD9" w:rsidP="003C6423">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="003C6423">
-        <w:t xml:space="preserve">ppiva organisaatio kykenee keräämään tietoa omasta toiminnastaan ja muuttamaan omaa toimintaansa kerätyn tiedon valossa, myös yksikkötasolla. Hyvinvointialueella asiakas- ja </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C6423">
+        <w:t>ppiva organisaatio kykenee keräämään tietoa omasta toiminnastaan ja muuttamaan omaa toimintaansa kerätyn tiedon valossa, myös yksikkötasolla. Hyvinvointialueella asiakas- ja potilasturvallisuuden tilaa seurataan kokonaisuutena käyttäen monipuolisesti eri seurantamenetelmiä ja tietolähteitä. Saatua tietoa hyödynnetään monipuolisesti organisaation oppimiseen sekä toiminnan kehittämiseen. (STM asiakas- ja potilasturvallisuusstrategia ja toimeenpanosuunnitelma 1.1, 1.3, lisäksi s. 73)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC0122D" w14:textId="77777777" w:rsidR="00364E34" w:rsidRDefault="00364E34" w:rsidP="00AC6FBD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="24DDD903">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>potilasturvallisuuden tilaa seurataan kokonaisuutena käyttäen monipuolisesti eri seurantamenetelmiä ja tietolähteitä. Saatua tietoa hyödynnetään monipuolisesti organisaation oppimiseen sekä toiminnan kehittämiseen. (STM asiakas- ja potilasturvallisuusstrategia ja toimeenpanosuunnitelma 1.1, 1.3, lisäksi s. 73)</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Hoidon, hoivan tai palvelun aikana voi tapahtua potilaan/asiakkaan turvallisuuden vaarantava tapahtuma, joka aiheuttaa tai voi aiheuttaa (läheltä piti) haittaa. Potilaan/asiakkaan/asukkaan turvallisuus varmistetaan aina ensisijaisesti. Asiakkaalle/potilaalle tapahtuneet vaaratapahtumat dokumentoidaan asiakas-/potilastietojärjestelmään. Asiakkaalle/potilaalle tapahtunut haittatapahtuma ja sen mahdolliset seuraukset käydään läpi asiakkaan/potilaan kanssa hänen asioiden käsittelykykynsä huomioiden ja tarvittaessa hänen läheistensä kanssa. Vaaratapahtumat kirjataan HaiPro-järjestelmään, jotta tapahtumista voidaan oppia, tehdä suojauksia ja näin toimintaa kehittää turvallisemmaksi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342FE1C0" w14:textId="2E0B1BD1" w:rsidR="00221565" w:rsidRDefault="00221565" w:rsidP="00221565">
+    <w:p w14:paraId="5C862901" w14:textId="77777777" w:rsidR="00221565" w:rsidRDefault="00221565" w:rsidP="00221565">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="738386F5">
         <w:t>Vakavasta vaaratapahtumasta informoidaan hoidosta vastaavaa lääkäriä ja/tai esihenkilöä sekä kirjataan tapahtuma asiakirjoihin. Potilaalle/asiakkaalle/asukkaalle ja/tai omaisille kerrotaan tapahtuneesta salassapitosäädökset huomioiden mahdollisimman pian. Henkilöstön tulee tunnistaa vakava vaaratapahtuma ja ilmoittaa siitä omalle esihenkilölleen mahdollisimman nopeasti</w:t>
       </w:r>
       <w:r>
         <w:t>, jotta ohjeistuksen mukainen jatkoselvitys saadaan käyntiin</w:t>
       </w:r>
       <w:r w:rsidRPr="738386F5">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t>Vakavan vaaratapahtuman selvitys on osa Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">alueen laadunhallintaa ja omavalvonnan kokonaisuutta. Selvityksen tavoitteena on organisaation vaaratapahtumista oppiminen ja </w:t>
       </w:r>
       <w:r w:rsidR="008F75E1">
         <w:t>asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00141DA5">
         <w:t>-/</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
-        <w:t xml:space="preserve">potilasturvallisuuden parantuminen. Jotta hoitoa voidaan kehittää turvallisemmaksi, tulee toiminnan puutteet ja heikkoudet tunnistaa. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId104">
+        <w:t xml:space="preserve">potilasturvallisuuden parantuminen. Jotta hoitoa voidaan kehittää turvallisemmaksi, tulee toiminnan puutteet ja heikkoudet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0148ABDB">
+        <w:t>tunnistaa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0148ABDB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId109">
         <w:r w:rsidR="00635CB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Toimintaohje Vakavan potilas- ja asiakasturvallisuusvaaratapahtuman selvitystä koskevat menettelyt (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65AC45BF" w14:textId="16E79B31" w:rsidR="00961DF2" w:rsidRDefault="00961DF2" w:rsidP="00961DF2">
+    <w:p w14:paraId="21DFF158" w14:textId="77777777" w:rsidR="00961DF2" w:rsidRDefault="00961DF2" w:rsidP="00961DF2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueella on mahdollista raportoida myös onnistumisista </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>PosiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">-ilmoituksen muodossa HaiPro-järjestelmään. Hyväksi havaittuja, asiakas- ja potilasturvallisuutta varmistavia menettelytapoja käsitellään toimintayksiköissä sekä myöhemmin sovittavissa asiakas- ja potilasturvallisuuden edistämisen työryhmissä. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5587108B" w14:textId="4663BD90" w:rsidR="0C2FE919" w:rsidRPr="00167D78" w:rsidRDefault="0C2FE919" w:rsidP="64E8219B">
+        <w:t xml:space="preserve">-ilmoituksen muodossa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-järjestelmään. Hyväksi havaittuja, asiakas- ja potilasturvallisuutta varmistavia menettelytapoja käsitellään toimintayksiköissä sekä myöhemmin sovittavissa asiakas- ja potilasturvallisuuden edistämisen työryhmissä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273A789D" w14:textId="77777777" w:rsidR="0C2FE919" w:rsidRPr="00167D78" w:rsidRDefault="0C2FE919" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00167D78">
+      <w:r>
         <w:t>Erityispalveluiden henkilöstöä kannustetaan tekemään ilmoituksia mahdollisista vaaratapahtumista ja menettelyyn annetaan kaikille perehdytys. Vaaratapahtumat käsitellään yhdessä henkilöstön</w:t>
       </w:r>
-      <w:r w:rsidR="4A31CE5F" w:rsidRPr="00167D78">
+      <w:r w:rsidR="4A31CE5F">
         <w:t xml:space="preserve"> kanssa esimerkiksi tiimipalavereissa tai tarvittaessa henkilökohtaisesti. Vakavista vaaratapahtumista t</w:t>
       </w:r>
-      <w:r w:rsidR="1277E149" w:rsidRPr="00167D78">
+      <w:r w:rsidR="1277E149">
         <w:t xml:space="preserve">ehdään aina vakavien vaaratapahtumien </w:t>
       </w:r>
       <w:r w:rsidR="00B258F5">
         <w:t>ilmoitus Satakunnan hyvinvointialueen</w:t>
       </w:r>
-      <w:r w:rsidR="1277E149" w:rsidRPr="00167D78">
+      <w:r w:rsidR="1277E149">
         <w:t xml:space="preserve"> ohjeiden mukaan sekä suoritetaan sen edellyttämät toimenpiteet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB2FEEC" w14:textId="1618D8C9" w:rsidR="64E8219B" w:rsidRPr="00167D78" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
-[...142 lines deleted...]
-    <w:p w14:paraId="7CB65100" w14:textId="26D0ACE3" w:rsidR="64E8219B" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
+    <w:p w14:paraId="0931E8FE" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59C3A129" w14:textId="56AB796A" w:rsidR="00990160" w:rsidRDefault="009652B5" w:rsidP="00990160">
+    <w:p w14:paraId="5AC41676" w14:textId="77777777" w:rsidR="00990160" w:rsidRDefault="009652B5" w:rsidP="00990160">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00A20C87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-alueen</w:t>
       </w:r>
       <w:r w:rsidR="00990160" w:rsidRPr="00990160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja henkilöstön valvontalain 29§ mukaisen ilmoitusvelvollisuuden ja –oikeuden toteuttamista koskevat menettelyohjeet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6A3C79" w14:textId="5425E95A" w:rsidR="00193199" w:rsidRPr="00990160" w:rsidRDefault="00193199" w:rsidP="00990160">
+    <w:p w14:paraId="2F9EA3EE" w14:textId="77777777" w:rsidR="00193199" w:rsidRPr="00990160" w:rsidRDefault="00193199" w:rsidP="00990160">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Sosiaali- ja terveydenhuollon valvontalain soveltamisohjeen mukaan epäkohdalla tarkoitetaan esimerkiksi asiakas- ja potilasturvallisuudessa ilmeneviä puutteita, asiakkaan tai potilaan kaltoin kohtelua ja toimintakulttuuriin sisältyviä asiakkaalle tai potilaalle vahingollisia toimia. Kaltoin kohtelulla tarkoitetaan fyysistä, psyykkistä tai lääkkeillä aiheutettua toimintaa. Toimintakulttuuriin sisältyvissä ongelmissa voi olla kyse esimerkiksi yksilön perusoikeuksien tosiasiallisesta rajoittamisesta vakiintuneena käytäntönä ilman lainsäädännössä olevien edellytysten täyttymistä. Muulla lainvastaisuudella tarkoitetaan palveluja ja niiden saatavuutta tai järjestämistä tai asiakkaan ja potilaan oikeuksista annetun sääntelyn rikkomista.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4DCD9D7C" w14:textId="5A392FFE" w:rsidR="007A417F" w:rsidRDefault="007A417F" w:rsidP="007A417F">
+        <w:t>Sosiaali- ja terveydenhuollon valvontalain soveltamisohjeen mukaan epäkohdalla tarkoitetaan esimerkiksi asiakas- ja potilasturvallisuudessa ilmeneviä puutteita, asiakkaan tai potilaan kaltoin kohtelua ja toimintakulttuuriin sisältyviä asiakkaalle tai potilaalle vahingollisia toimia. Kaltoin kohtelulla tarkoitetaan fyysistä, psyykkistä tai lääkkeillä aiheutettua toimin</w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>taa. Toimintakulttuuriin sisältyvissä ongelmissa voi olla kyse esimerkiksi yksilön perusoikeuksien tosiasiallisesta rajoittamisesta vakiintuneena käytäntönä ilman lainsäädännössä olevien edellytysten täyttymistä. Muulla lainvastaisuudella tarkoitetaan palveluja ja niiden saatavuutta tai järjestämistä tai asiakkaan ja potilaan oikeuksista annetun sääntelyn rikkomista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7403ACFC" w14:textId="77777777" w:rsidR="007A417F" w:rsidRDefault="007A417F" w:rsidP="007A417F">
       <w:r>
         <w:t>Henkilöstöön kuuluvan tai vastaavissa tehtävissä toimeksiantosuhteessa olevan henkilön on ilmoitettava viipymättä salassapitosäännösten estämättä vastuualueensa johtajalle, jos hän tehtävissään huomaa tai saa tietoonsa epäkohdan tai ilmeisen epäkohdan uhan asiakkaan tai potilaan sosiaali- tai terveydenhuollon toteuttamisessa taikka muun lainvastaisuuden.</w:t>
       </w:r>
       <w:r w:rsidR="006E1EB6" w:rsidRPr="006E1EB6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E61C03" w:rsidRPr="00CB2913">
         <w:t>Epäkohtailmoitus (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId105" w:history="1">
+      <w:hyperlink r:id="rId110" w:history="1">
         <w:r w:rsidR="00CB2913" w:rsidRPr="00CB2913">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Epäkohtailmoitus (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E61C03" w:rsidRPr="00CB2913">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D535E86" w14:textId="1B5E6F97" w:rsidR="007A417F" w:rsidRDefault="007A417F" w:rsidP="007A417F">
+    <w:p w14:paraId="4C104358" w14:textId="77777777" w:rsidR="007A417F" w:rsidRDefault="007A417F" w:rsidP="007A417F">
       <w:r>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:r w:rsidR="000A147B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B36F7">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">järjestelmän ilmoituskanavaa tulee käyttää kuten aiemminkin esimerkiksi asiakas- ja potilasturvallisuutta vaarantaneet havainnot ilmoitetaan edelleen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HaiPron</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> kautta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707B835C" w14:textId="77777777" w:rsidR="00452182" w:rsidRDefault="00F963A7" w:rsidP="00452182">
+    <w:p w14:paraId="26F4744A" w14:textId="77777777" w:rsidR="00452182" w:rsidRDefault="00F963A7" w:rsidP="00452182">
       <w:pPr>
         <w:pStyle w:val="py"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7D99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuualuejohtajan on ryhdyttävä salassapitosäännösten estämättä toimenpiteisiin asian korjaamiseksi. Ilmoituksen tehneeseen henkilöön ei saa kohdistaa kielteisiä vastatoimia tehdyn ilmoituksen seurauksena. </w:t>
       </w:r>
       <w:r w:rsidR="00452182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C0973E" w14:textId="56B17251" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="00F963A7" w:rsidP="00452182">
+    <w:p w14:paraId="0B1E1540" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="00F963A7" w:rsidP="00452182">
       <w:pPr>
         <w:pStyle w:val="py"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452182">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Vastuualuejohtajan on ilmoitettava ja ilmoituksen tehnyt henkilö voi ilmoittaa asiasta salassapitosäännösten estämättä valvontaviranomaiselle (aluehallintovirasto, sosiaali- ja terveysalan lupa- ja valvontavirasto), jos asiaa ei korjata viivytyksettä. Asiakkaalla on aina oikeus tehdä asiasta virallinen muistutus tai kantelu</w:t>
       </w:r>
       <w:r w:rsidR="00FB456D" w:rsidRPr="00452182">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7578FE93" w14:textId="4A2EBF8B" w:rsidR="4DC0D7CA" w:rsidRPr="00167D78" w:rsidRDefault="4DC0D7CA" w:rsidP="00167D78">
+    <w:p w14:paraId="1C21EDFA" w14:textId="77777777" w:rsidR="4DC0D7CA" w:rsidRPr="00167D78" w:rsidRDefault="4DC0D7CA" w:rsidP="00167D78">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mikäli yksikössä havaitaan haitta tai vaaratapahtuma tai läheltä piti –tilanne, tilanteen korjaaviin ja ennaltaehkäiseviin toimenpiteisiin ryhdytään välittömästi. Tilanteen tai epäkohdan juurisyy selvitetään, jotta tapahtuman toistuminen voidaan estää. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7C7D8A" w14:textId="0D2DC17E" w:rsidR="4DC0D7CA" w:rsidRPr="00167D78" w:rsidRDefault="4DC0D7CA" w:rsidP="00167D78">
+    <w:p w14:paraId="5CB34C5C" w14:textId="77777777" w:rsidR="4DC0D7CA" w:rsidRPr="00167D78" w:rsidRDefault="4DC0D7CA" w:rsidP="00167D78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Uudet toimintaohjeet viedään henkilöstön tietoon yksiköiden palavereiden yhteydessä sekä sähköisesti sähköpostin ja/tai intranetin välityksellä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178384F6" w14:textId="2C6AEF3A" w:rsidR="4DC0D7CA" w:rsidRPr="00167D78" w:rsidRDefault="4DC0D7CA" w:rsidP="00167D78">
+    <w:p w14:paraId="65855CA1" w14:textId="77777777" w:rsidR="4DC0D7CA" w:rsidRPr="00167D78" w:rsidRDefault="4DC0D7CA" w:rsidP="00167D78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alihankintana ostettuja palveluita koskevista riskeistä ja poikkeamista ollaan yhteydessä hankintasopimuksessa määriteltyjen reklamaatio ja palautekanavien kautta palveluntuottajaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C5716A" w14:textId="4CB84778" w:rsidR="64E8219B" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
+    <w:p w14:paraId="483F8C51" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19DFAF1C" w14:textId="3A7D862F" w:rsidR="00D92986" w:rsidRDefault="0072411B" w:rsidP="00D92986">
+    <w:p w14:paraId="48F6D49E" w14:textId="77777777" w:rsidR="00D92986" w:rsidRDefault="0072411B" w:rsidP="00D92986">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00D92986" w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>uita mahdollisia lakisääteisiä ilmoitusvelvollisuuksia koskevat menettelyohjeet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB9E777" w14:textId="204C8BB2" w:rsidR="00F47855" w:rsidRPr="00452182" w:rsidRDefault="2DE533C2" w:rsidP="64E8219B">
+    <w:p w14:paraId="40479F65" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00452182" w:rsidRDefault="2DE533C2" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00452182">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="370D1C3E" w:rsidRPr="00452182">
         <w:t>hjeistuksen mukaisesti:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3E1211" w14:textId="3583E8A5" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="297B458D" w:rsidP="004209FA">
+    <w:p w14:paraId="16BAB20C" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="297B458D" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64E8219B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sosiaalihuollon 48§ epäkohtailmoitukset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D2D554" w14:textId="59A4A73F" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="3B45B3DE" w:rsidP="03EF1BFC">
+    <w:p w14:paraId="134D2D5C" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="3B45B3DE" w:rsidP="0172CD31">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:szCs w:val="24"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="03EF1BFC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="51E60427">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jos sosiaali- tai terveydenhuollon ammattihenkilö on saanut tiedon edunvalvonnan tarpeessa olevasta henkilöstä, on hänellä vaitiolovelvollisuuden estämättä oikeus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="51E60427">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ilmoittaa asiasta holhousviranomaiselle eli Digi- ja väestötietovirastolle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51E60427">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId106">
-        <w:r w:rsidRPr="03EF1BFC">
+      <w:hyperlink r:id="rId111">
+        <w:r w:rsidRPr="51E60427">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Ammattihenkilön ilmoitusvelvollisuudet ja -oikeudet | Valvira</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="03EF1BFC">
+      <w:r w:rsidRPr="51E60427">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74538A97" w14:textId="1F9642A9" w:rsidR="148FE4D5" w:rsidRDefault="148FE4D5" w:rsidP="03EF1BFC">
+    <w:p w14:paraId="12D1E257" w14:textId="77777777" w:rsidR="148FE4D5" w:rsidRDefault="148FE4D5" w:rsidP="03EF1BFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03EF1BFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lastensuojeluilmoitus (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId107">
+      <w:hyperlink r:id="rId112">
         <w:r w:rsidRPr="03EF1BFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
           </w:rPr>
           <w:t>Lastensuojeluilmoitus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="03EF1BFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ) ja Huoli-ilmoitukset (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId108">
+      <w:hyperlink r:id="rId113">
         <w:r w:rsidRPr="03EF1BFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
           </w:rPr>
           <w:t>Ilmoitus-sosiaalihuollon-tarpeesta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="03EF1BFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610687BD" w14:textId="5CB990B5" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="16AA5E5A" w:rsidP="004209FA">
+    <w:p w14:paraId="18E4D4C3" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="16AA5E5A" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64E8219B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Pelastusviranomaiselle tehtävät ilmoitukset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F6E0B7" w14:textId="54667237" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="00F47855" w:rsidP="64E8219B">
+    <w:p w14:paraId="1DC2F650" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="00F47855" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C224DCF" w14:textId="278223E8" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="00F47855" w:rsidP="64E8219B">
+    <w:p w14:paraId="5B701AC0" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="00F47855" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vakavien väärinkäytösten sisäinen ilmoituskanava</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B35505" w14:textId="02EA6B6A" w:rsidR="00F47855" w:rsidRDefault="00F47855" w:rsidP="00AC6FBD">
+    <w:p w14:paraId="76BF20B9" w14:textId="77777777" w:rsidR="00F47855" w:rsidRDefault="00F47855" w:rsidP="00AC6FBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>alueella on käytössä vakavien väärinkäytösten sisäinen ilmoituskanava, jonka kautta voi ilmoittaa väärinkäytös- tai korruptioepäilyistä luottamuksellisesti.</w:t>
       </w:r>
       <w:r w:rsidR="00AC6FBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Kanavan käyttöönotto perustuu EU:n niin sanottuun </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B6895">
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:t>histleblow</w:t>
       </w:r>
       <w:r w:rsidR="00335789">
         <w:t>er</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-direktiiviin ja vuoden 2023 alussa voimaan tulleeseen kansalliseen ilmoittajansuojelulakiin.</w:t>
       </w:r>
       <w:r w:rsidR="00AC6FBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Direktiivillä halutaan varmistaa, että ilmoittaja, joka työnsä yhteydessä havaitsee tai epäilee yleisen edun vastaista toimintaa erikseen määritellyillä EU:n oikeuden aloilla, voi ilmoittaa asiasta turvallisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D195B5" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00452182" w:rsidRDefault="00112B3E" w:rsidP="00F47855">
-[...7 lines deleted...]
-        <w:r w:rsidR="00F47855" w:rsidRPr="00452182">
+    <w:p w14:paraId="03734A37" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:hyperlink r:id="rId114" w:history="1">
+        <w:r w:rsidRPr="00932B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:color w:val="auto"/>
           </w:rPr>
-          <w:t>Hyvinvointialueen sisäinen ilmoituskanava (Linkki ammattilaiselle)</w:t>
+          <w:t>Väärinkäytösten ilmoituskanavan (</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00932B3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>whistlebowing</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00932B3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:t>) menettelyohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00690205" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00452182" w:rsidRDefault="00112B3E" w:rsidP="00F47855">
-[...11 lines deleted...]
-        <w:r w:rsidR="00F47855" w:rsidRPr="00452182">
+    <w:p w14:paraId="78F2DA6C" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId115" w:history="1">
+        <w:r w:rsidRPr="00932B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:color w:val="auto"/>
           </w:rPr>
-          <w:t>Toimintaohje väärinkäytösten ilmoituskanavan käyttöön ja ilmoittajan suojeluun (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Ohje väärinkäytösilmoituksen tekemiseen (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="172F8826" w14:textId="0213DD02" w:rsidR="0F4A0D2C" w:rsidRPr="00452182" w:rsidRDefault="0F4A0D2C" w:rsidP="64E8219B">
+    <w:p w14:paraId="712999A6" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B52D483" w14:textId="2BF1AA93" w:rsidR="0F4A0D2C" w:rsidRPr="00452182" w:rsidRDefault="0F4A0D2C" w:rsidP="64E8219B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00452182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ilmoitusvelvollisuudet ja oikeudet käydään läpi perehdytyksen aikana ja anneta</w:t>
       </w:r>
       <w:r w:rsidR="45783AEA" w:rsidRPr="00452182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00452182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n lisäkoulutusta tarpeen mukaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4C046F" w14:textId="464BDFD2" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
+    <w:p w14:paraId="53AF5C83" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761FA190" w14:textId="6AAAFB3C" w:rsidR="3B6B1CFF" w:rsidRPr="00452182" w:rsidRDefault="3B6B1CFF" w:rsidP="64E8219B">
+    <w:p w14:paraId="097CECE7" w14:textId="77777777" w:rsidR="3B6B1CFF" w:rsidRPr="00452182" w:rsidRDefault="3B6B1CFF" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Valvovien viranomaisten selvityspyynnöt käsitellään aina ajantasaisesti ja toimitaan niihin liittyvien päätösten mukaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6AE0FF" w14:textId="2EA7AAFC" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
+    <w:p w14:paraId="18990F32" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11A2E3FE" w14:textId="4CDB3B25" w:rsidR="62152352" w:rsidRPr="00452182" w:rsidRDefault="62152352" w:rsidP="64E8219B">
+    <w:p w14:paraId="42E8AA42" w14:textId="77777777" w:rsidR="62152352" w:rsidRPr="00452182" w:rsidRDefault="62152352" w:rsidP="0172CD31">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00452182">
-[...5 lines deleted...]
-        <w:t>HVA:lla</w:t>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>HA:lla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00452182">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> selvityspyyntö ohj</w:t>
       </w:r>
-      <w:r w:rsidR="1343EA3F" w:rsidRPr="00452182">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="1343EA3F" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00452182">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">taan vastuualuejohtajalle, joka pyytää selvitykset kyseisiltä yksiköiltä, jota kyseinen selvityspyyntö koskee. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401B2C64" w14:textId="2401A37F" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
+    <w:p w14:paraId="72D88F8C" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72F8AB97" w14:textId="4F03D1D5" w:rsidR="002E094C" w:rsidRDefault="004306AB" w:rsidP="09F49C75">
+    <w:p w14:paraId="7907EB70" w14:textId="77777777" w:rsidR="002E094C" w:rsidRDefault="004306AB" w:rsidP="09F49C75">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc232703936"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc223942563"/>
       <w:r>
         <w:t xml:space="preserve">3.3 </w:t>
       </w:r>
       <w:r w:rsidR="000B0ADF">
         <w:t>Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidR="6BD8A3C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="64670B2F" w14:textId="3AF78E05" w:rsidR="00271BE9" w:rsidRPr="003915C2" w:rsidRDefault="00271BE9" w:rsidP="00271BE9">
+    </w:p>
+    <w:p w14:paraId="3FE01203" w14:textId="77777777" w:rsidR="00271BE9" w:rsidRPr="003915C2" w:rsidRDefault="00271BE9" w:rsidP="00271BE9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskien</w:t>
       </w:r>
       <w:r w:rsidR="003915C2" w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>hallinnan seuranta ja arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6F9166" w14:textId="2E958627" w:rsidR="5A65DE62" w:rsidRPr="00452182" w:rsidRDefault="5A65DE62" w:rsidP="64E8219B">
+    <w:p w14:paraId="121FCD57" w14:textId="77777777" w:rsidR="5A65DE62" w:rsidRPr="00452182" w:rsidRDefault="5A65DE62" w:rsidP="64E8219B">
       <w:r w:rsidRPr="00452182">
         <w:t>Riskienhallinnassa yksiköiden riski käydään läpi sekä arvioidaan säännöllisesti ja tarpeen mukaan niitä muokataan ajantasaisiksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4211A35A" w14:textId="236C53D8" w:rsidR="00271BE9" w:rsidRPr="00271BE9" w:rsidRDefault="00271BE9" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="69154AAF" w14:textId="77777777" w:rsidR="00271BE9" w:rsidRPr="00271BE9" w:rsidRDefault="00271BE9" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hygieniaohjeiden ja infektion toteutumisen seuranta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DB5557" w14:textId="7D06066E" w:rsidR="00271BE9" w:rsidRPr="00271BE9" w:rsidRDefault="00271BE9" w:rsidP="00463B95">
+    <w:p w14:paraId="0F842BB3" w14:textId="77777777" w:rsidR="004B024C" w:rsidRDefault="00271BE9" w:rsidP="00463B95">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoitoon liittyvien infektioiden ennaltaehkäisystä säädetään tartuntatautilaissa </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId116" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00F74936">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>laki 1227/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F74936">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Laissa säädetään velvoite, jonka mukaan terveydenhuollon sekä sosiaalihuollon toimintayksiköissä on torjuttava suunnitelmallisesti hoitoon liittyviä infektioita.   </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="4299D12A" w14:textId="3E4131C3" w:rsidR="00271BE9" w:rsidRDefault="00271BE9" w:rsidP="00463B95">
+        <w:t xml:space="preserve"> Laissa säädetään velvoite, jonka mukaan terveydenhuollon sekä sosiaalihuollon toimintayksiköissä on torjuttava suunnitelmallisesti hoitoon liittyviä infektioita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB6999B" w14:textId="77777777" w:rsidR="004B024C" w:rsidRDefault="004B024C" w:rsidP="00463B95">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00271BE9">
-[...29 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="512F9DE8" w14:textId="77777777" w:rsidR="004B024C" w:rsidRPr="004B024C" w:rsidRDefault="004B024C" w:rsidP="004B024C">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...13 lines deleted...]
-        <w:ind w:firstLine="0"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B024C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Infektioiden torjunnassa toimitaan yhteistyössä Infektioyksikön kanssa noudattaen alueellisia ohjeita hoitoon liittyvien infektioiden ja tartuntojen torjumiseksi. Toiminnassa huomioidaan mikrobilääkeresistenssi ja pyritään tunnistamaan epidemiat varhaisessa vaiheessa toimien yhteystyössä Infektioyksikön kanssa. Satakunnan hyvinvointialueen infektioiden torjunnan ohjeet ovat vapaasti luettavissa Hoito-ohjeet.fi-sivustolla. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B024C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC9BBE1" w14:textId="77777777" w:rsidR="004B024C" w:rsidRPr="004B024C" w:rsidRDefault="004B024C" w:rsidP="004B024C">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...36 lines deleted...]
-        <w:ind w:left="1080" w:firstLine="0"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B024C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Linkki: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId117" w:history="1">
+        <w:r w:rsidRPr="004B024C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>Hae kaikista ohjeista | Hoito-ohjeet.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004B024C">
+        <w:t xml:space="preserve"> (Ammattilaiset käyttävät ammattilaisille tarkoitettuja Satakunnan hyvinvointialueen ohjeita, jotka haetaan hakusanalla)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B024C">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18395E1D" w14:textId="77777777" w:rsidR="004B024C" w:rsidRPr="004B024C" w:rsidRDefault="004B024C" w:rsidP="004B024C">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
-        <w:rPr>
-[...37 lines deleted...]
-        <w:ind w:left="1080" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B024C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Hoidossa noudatetaan mikrobilääkesuositusta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B024C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId118" w:history="1">
+        <w:r w:rsidRPr="004B024C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>hoito-ohjeet.fi/Ohjepankki/Mikrobilääkesuositus</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004B024C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B024C">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACD7F5E" w14:textId="75C583BA" w:rsidR="004B024C" w:rsidRDefault="004B024C" w:rsidP="004B024C">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...52 lines deleted...]
-        <w:ind w:left="1080" w:firstLine="0"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B024C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoitoon liittyvien infektioiden ilmaantuvuutta seurataan erikoissairaanhoidon osastoilla käyttäen antibioottiherätteistä järjestelmää (SAI-järjestelmä). Yleislääketieteen hoito-osastot osallistuvat hoitoon liittyvien infektioiden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B024C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prevalenssitutkimukseen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B024C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kahdesti vuodessa ja ympärivuorokautisen asumisen yksiköt vuosittain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107B2098" w14:textId="77777777" w:rsidR="00123133" w:rsidRPr="004B024C" w:rsidRDefault="00123133" w:rsidP="004B024C">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
-        <w:rPr>
-[...63 lines deleted...]
-        <w:ind w:left="1080" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36493B62" w14:textId="77777777" w:rsidR="00123133" w:rsidRDefault="004B024C" w:rsidP="004B024C">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...68 lines deleted...]
-        <w:ind w:left="1080" w:firstLine="0"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B024C">
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B024C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ksiköihin on nimetty infektioyhdyshoitajat, jotka osallistuvat infektioiden torjuntaa käsitteleviin koulutustilaisuuksiin vieden tietoa yksiköihin. Moodlessa on Infektioyksikön tuottama Infektioiden torjunnan verkkokurssi, jonka suorittamista velvoitetaan sairaalapalveluissa (poissulkien psykiatria). Infektioiden torjunnan verkkokurssia suositellaan kaikille työntekijöille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A1AB7C" w14:textId="77777777" w:rsidR="00123133" w:rsidRDefault="00123133" w:rsidP="004B024C">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...20 lines deleted...]
-        <w:ind w:left="1080" w:firstLine="0"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224D1DD4" w14:textId="77777777" w:rsidR="00123133" w:rsidRDefault="004B024C" w:rsidP="004B024C">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...20 lines deleted...]
-        <w:ind w:left="1080" w:firstLine="0"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B024C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Moniammatillisena yhteistyönä toteutettava systemaattinen infektioiden torjunnan kartoitus (INTO-kartoitus) suoritetaan terveydenhuollon yksiköissä vuosittain ja asumispalveluyksiköissä kahden kolmen vuoden välein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163C973B" w14:textId="77777777" w:rsidR="00123133" w:rsidRDefault="00123133" w:rsidP="004B024C">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...23 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7088EE44" w14:textId="2D82677C" w:rsidR="001B5897" w:rsidRDefault="004B024C" w:rsidP="00123133">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B024C">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B024C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>äsihuuhdekulutusta seurataan yhteistyössä Infektioyksikön kanssa. Erikoissairaanhoidon ja yleislääketieteen hoito-osastoilla suoritetaan säännöllisesti käsihygieniahavainnointia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78114584" w14:textId="77777777" w:rsidR="00123133" w:rsidRPr="00123133" w:rsidRDefault="00123133" w:rsidP="00123133">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50298915" w14:textId="77777777" w:rsidR="002232A4" w:rsidRPr="00AA7340" w:rsidRDefault="002232A4" w:rsidP="6ACC0D47">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...65 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA7340">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AA7340">
+        <w:t>Vaara</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7340" w:rsidRPr="00AA7340">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vaara</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>- ja haittatapahtumien raportointikäytännöt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0405FA22" w14:textId="09CB8B0D" w:rsidR="00922E3D" w:rsidRDefault="00B92B2B" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="647CD77F" w14:textId="77777777" w:rsidR="00922E3D" w:rsidRDefault="00B92B2B" w:rsidP="6ACC0D47">
       <w:r>
         <w:t>Asiakas- ja potilasturvallisuuden vaaratapahtumailmoitus tehdään HaiPro -järjestelmään. Vaaratapahtumien selvityksestä ja toiminnan kehittämisestä vastaavat yksikön vastuuhenkilöt. Vaaratapahtumailmoitukset tulee käsitellä HaiPro -järjestelmässä mahdollisimman nopeasti ilmoituksen tekemisen jälkeen.  Ilmoitukset käsitellään aina siinä yksikössä, missä vaaratapahtuma on tapahtunut. Tarvittaessa ilmoitus siirretään käsiteltäväksi oikeaan yksikköön. Tarvittaessa käsittelijä voi siirtää ilmoitukset käsiteltäväksi ylemmälle tasolle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065ABE78" w14:textId="16F6ECB0" w:rsidR="00C7604A" w:rsidRDefault="42A9692D" w:rsidP="00C7604A">
+    <w:p w14:paraId="2464206B" w14:textId="77777777" w:rsidR="00C7604A" w:rsidRDefault="42A9692D" w:rsidP="00C7604A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Vaikka tehtyjä ilmoituksia tulee käsitellä aktiivisesti henkilöstön kanssa, tulee ilmoitukseen liittyvien henkilöiden anonymiteetti ehdottomasti turvata. Jos ilmoituksia ei ole tullut, keskustellaan ilmoittamisen tärkeydestä. Positiiviseen ja oikeudenmukaiseen turvallisuuskulttuuriin kuuluu läheltä piti- sekä haittatapahtumien raportointi matalalla kynnyksellä, ja sitä tulee aktiivisesti tukea. (STM strategia kärkimittari 1.2., 2,3. 3.2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301C63CE" w14:textId="5ABC8652" w:rsidR="41F62AA2" w:rsidRPr="00452182" w:rsidRDefault="41F62AA2" w:rsidP="64E8219B">
+    <w:p w14:paraId="303C7753" w14:textId="77777777" w:rsidR="41F62AA2" w:rsidRPr="00452182" w:rsidRDefault="41F62AA2" w:rsidP="64E8219B">
       <w:r w:rsidRPr="00452182">
         <w:t>Vastuuyksikkö käsittelee poikkeamat säännöllis</w:t>
       </w:r>
       <w:r w:rsidR="555F394F" w:rsidRPr="00452182">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00452182">
         <w:t xml:space="preserve">sti johtoryhmässä ja esim. </w:t>
       </w:r>
       <w:r w:rsidR="14DEB8E2" w:rsidRPr="00452182">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00452182">
         <w:t>iimipalavereissa henkilöstön kanssa sekä suunnittelee tarvittavat kehittämistoi</w:t>
       </w:r>
       <w:r w:rsidR="0A7C6D45" w:rsidRPr="00452182">
         <w:t>menpiteet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E50A71" w14:textId="6397F6FE" w:rsidR="00942DBF" w:rsidRPr="007D22EC" w:rsidRDefault="22EA6567" w:rsidP="007D22EC">
+    <w:p w14:paraId="1ABA6573" w14:textId="77777777" w:rsidR="00942DBF" w:rsidRPr="007D22EC" w:rsidRDefault="22EA6567" w:rsidP="007D22EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:spacing w:after="0" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03EF1BFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Henkilöstön </w:t>
       </w:r>
       <w:r w:rsidR="48A456AB" w:rsidRPr="03EF1BFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>riskienhallinnan osaamisen varmistaminen</w:t>
       </w:r>
       <w:r w:rsidR="00942DBF">
@@ -21698,266 +22456,269 @@
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialueella on käytössä sähköinen vaara- ja haittatapahtumien, sekä läheltä piti- tilanteiden ilmoitusjärjestelmä HaiPro. Tapahtumien dokumentointi ja käsittely </w:t>
       </w:r>
       <w:r w:rsidR="7130C06B" w:rsidRPr="007D22EC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tapahtuu pääsääntöisesti </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="7130C06B" w:rsidRPr="007D22EC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>HaiPron</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="7130C06B" w:rsidRPr="007D22EC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> avulla. Asiakkaalle tapahtuneet haitta- ja vaaratapahtumat sekä läheltä piti –tilanteet dokumentoidaan myös asiakas-/potilastietojärjestelmään. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E93022F" w14:textId="713D19D3" w:rsidR="487E3A0B" w:rsidRPr="00A21C33" w:rsidRDefault="7130C06B" w:rsidP="007D22EC">
+    <w:p w14:paraId="7BD2AC63" w14:textId="77777777" w:rsidR="487E3A0B" w:rsidRPr="00A21C33" w:rsidRDefault="7130C06B" w:rsidP="007D22EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:spacing w:after="0" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaalle tapahtunut haittatapahtuma ja sen mahdolliset seuraukset käydään läpi asiakkaan kanssa ja tarvittaessa tietosuoja huomioon ottaen myös hänen läheistensä kanssa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9D4D0D" w14:textId="701F64CD" w:rsidR="3479D50D" w:rsidRPr="00A21C33" w:rsidRDefault="294D589B" w:rsidP="007D22EC">
+    <w:p w14:paraId="5C2C5A55" w14:textId="77777777" w:rsidR="3479D50D" w:rsidRPr="00A21C33" w:rsidRDefault="294D589B" w:rsidP="007D22EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaiden kanssa tapahtuneet vaaratilanteet, uhkatilanteet, toimistojen turvaheikkoudet, ilmoitukset, joiden läpikäynnistä hyötyy koko henkilöstö eli ehkäisee tulevia vaaratapahtumia ja kaikki ne, joista on tehty toimenpiteitä, muutoksia.  Laajennetussa toimialueen johdon kokouksessa käsitellään toteutuneet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>HaiProt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tarvittaessa ilmoitetut vaara- ja haittatapahtumat viedään käsiteltäväksi johtoryhmille, työsuojeluvaltuutetulle tai muille yhteistyötahoille. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7E8C08" w14:textId="2397BAED" w:rsidR="3F464745" w:rsidRPr="00A21C33" w:rsidRDefault="7130C06B" w:rsidP="007D22EC">
+    <w:p w14:paraId="2C925F33" w14:textId="77777777" w:rsidR="3F464745" w:rsidRPr="00A21C33" w:rsidRDefault="7130C06B" w:rsidP="007D22EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hyvinvointialueella on laadittu Vakavan potilas- ja asiakasturvallisuusvaaratapahtuman selvitystä koskevat menettelyt- toimintaohje, joka löytyy henkilökunnan toimintajärjestelmästä (IMS). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0314B1B2" w14:textId="670338CA" w:rsidR="00EA27D5" w:rsidRPr="00A21C33" w:rsidRDefault="7130C06B" w:rsidP="007D22EC">
+    <w:p w14:paraId="065AE5B9" w14:textId="77777777" w:rsidR="00EA27D5" w:rsidRPr="00A21C33" w:rsidRDefault="7130C06B" w:rsidP="007D22EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Esihenkilön on mahdollista seurata </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>HaiProja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> esim. raportointia hyödyntäen. HaiPro- raportit käsitellään johtoryhmissä.</w:t>
       </w:r>
       <w:r w:rsidR="4CB44365" w:rsidRPr="00A21C33">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0952C81B" w14:textId="5F4F085D" w:rsidR="00EA27D5" w:rsidRPr="00A21C33" w:rsidRDefault="4CB44365" w:rsidP="007D22EC">
+    <w:p w14:paraId="682B948A" w14:textId="77777777" w:rsidR="00EA27D5" w:rsidRPr="00A21C33" w:rsidRDefault="4CB44365" w:rsidP="007D22EC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21C33">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="6CA7DD74" w:rsidRPr="00A21C33">
         <w:t>astuualueen henkilöstön riskienhallinnan osaaminen varmistetaan perehdytyksen ja koulutusten avulla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2B1380" w14:textId="7EE41A35" w:rsidR="11D3686C" w:rsidRPr="00A21C33" w:rsidRDefault="6CA7DD74" w:rsidP="007D22EC">
+    <w:p w14:paraId="6AEE6406" w14:textId="77777777" w:rsidR="11D3686C" w:rsidRPr="00A21C33" w:rsidRDefault="6CA7DD74" w:rsidP="007D22EC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21C33">
         <w:t>Työsuhteen alkaessa työntekijä perehdytetään työhönsä. Käytössä on hyvinvointialueen sekä yksikön oma perehdytysmateriaali. Henkilöstön perehdytyksessä käytetään myös verkko</w:t>
       </w:r>
       <w:r w:rsidR="4E9C8D6C" w:rsidRPr="00A21C33">
         <w:t xml:space="preserve">koulutuksia mm. </w:t>
       </w:r>
       <w:r w:rsidR="1CAFD6BD" w:rsidRPr="00A21C33">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="4E9C8D6C" w:rsidRPr="00A21C33">
         <w:t>yberturvallisuuden- ja tietosuojan verkkokoulutukset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CA8755" w14:textId="4BAC36A3" w:rsidR="00416467" w:rsidRPr="002E094C" w:rsidRDefault="002E094C" w:rsidP="22A3BC30">
+    <w:p w14:paraId="5680179D" w14:textId="77777777" w:rsidR="00416467" w:rsidRPr="002E094C" w:rsidRDefault="002E094C" w:rsidP="22A3BC30">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc756343512"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc223942564"/>
       <w:r>
-        <w:t xml:space="preserve">3.4 Ostopalvelut ja alihankinta </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
-    </w:p>
-    <w:p w14:paraId="23D30A8D" w14:textId="1D7CA434" w:rsidR="00766C35" w:rsidRDefault="00766C35" w:rsidP="0074386B">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B16CF5C" w14:textId="77777777" w:rsidR="00766C35" w:rsidRDefault="00766C35" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Laki julkisista hankinnoista ja käyttöoikeussopimuksista (1397/2016) sekä Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">alueen hankintaohje määrittävät reunaehdot hankintasopimuksien sopimusohjauksen menetelmistä (Satakunnan hyvinvointialue - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112">
+      <w:hyperlink r:id="rId119">
         <w:r w:rsidRPr="5704DD3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>säädöskokoelma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> - hankintaohje). Sat</w:t>
       </w:r>
       <w:r w:rsidR="00DD211C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a-</w:t>
       </w:r>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>alueen Hallintosäännön (Luku 5) mukaan, Aluehallitus vastaa sopimusten hallinnan ja sopimusvalvonnan järjestämisestä ja antaa tarkemmat ohjeet sopimushallinnan järjestämisestä. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId113">
+      <w:hyperlink r:id="rId120">
         <w:r w:rsidRPr="5704DD3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B891F2" w14:textId="08BD9E7D" w:rsidR="00521264" w:rsidRPr="00AC79BE" w:rsidRDefault="00766C35" w:rsidP="0074386B">
+    <w:p w14:paraId="051DB06D" w14:textId="77777777" w:rsidR="00521264" w:rsidRPr="00AC79BE" w:rsidRDefault="00766C35" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">Julkiset hankinnat </w:t>
       </w:r>
       <w:r w:rsidR="007005C1" w:rsidRPr="00AC79BE">
         <w:t>kilpailutetaan</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> hankintalain ja hyvinvointialueen hankintaohjeen mukaisesti</w:t>
       </w:r>
       <w:r w:rsidR="00836A05" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> hyödyntäen </w:t>
       </w:r>
       <w:r w:rsidR="00EB5BFE" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">hyvinvointialueelle laadittuja </w:t>
       </w:r>
       <w:r w:rsidR="00812268" w:rsidRPr="00AC79BE">
         <w:t>mallipohjia</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F92" w:rsidRPr="00AC79BE">
@@ -22023,51 +22784,51 @@
       <w:r w:rsidR="009A5E65" w:rsidRPr="00AC79BE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F5267C" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B3846" w:rsidRPr="00AC79BE">
         <w:t>Kuvaukset tehdään konkreettisesti</w:t>
       </w:r>
       <w:r w:rsidR="0018055C" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> kuvaamaan sitä palvelun laatua</w:t>
       </w:r>
       <w:r w:rsidR="00320CB3" w:rsidRPr="00AC79BE">
         <w:t>, jota tilaaja tuottajalta edellyttää</w:t>
       </w:r>
       <w:r w:rsidR="005B3846" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r w:rsidR="008D1627" w:rsidRPr="00AC79BE">
         <w:t>siten, että vastuut on määritelty selkeästi.</w:t>
       </w:r>
       <w:r w:rsidR="00F5267C" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610FC1EC" w14:textId="6724DA09" w:rsidR="00766C35" w:rsidRPr="00AC79BE" w:rsidRDefault="00031F31" w:rsidP="0074386B">
+    <w:p w14:paraId="5F05FB52" w14:textId="77777777" w:rsidR="00766C35" w:rsidRPr="00AC79BE" w:rsidRDefault="00031F31" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hankintasopimuksessa sovitaan </w:t>
       </w:r>
       <w:r w:rsidR="00A106B7">
         <w:t xml:space="preserve">käytännöistä, </w:t>
       </w:r>
       <w:r w:rsidR="00A77CE8">
         <w:t>joiden mukaan palvelua tuotta</w:t>
       </w:r>
       <w:r w:rsidR="008052FF">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00A77CE8">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00A106B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -22158,724 +22919,452 @@
         </w:rPr>
         <w:t>niiden korjaamista koht</w:t>
       </w:r>
       <w:r w:rsidR="0098676A" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">uullisessa määräajassa. Mikäli kyse on asiakas- ja potilasturvallisuutta vaarantavasta epäkohdasta, vaaditaan tämän korjaamista välittömästi. Mikäli palveluntuottaja ei korjaa virhettä tai epäkohtaa toiminnassaan ohjauksesta ja vaatimuksista huolimatta, </w:t>
       </w:r>
       <w:r w:rsidR="00CA4408" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">tilaaja </w:t>
       </w:r>
       <w:r w:rsidR="001416B6" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">ryhtyy </w:t>
       </w:r>
       <w:r w:rsidR="008E1D0C" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">palvelua tuottavan kanssa tehdyn </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E1D0C" w:rsidRPr="1B4F96A3">
+        <w:t xml:space="preserve">palvelua tuottavan kanssa tehdyn sopimuksen mukaisiin toimenpiteisiin. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1E2A" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00CC1E2A" w:rsidRPr="1B4F96A3">
+        <w:t xml:space="preserve">Palvelutuotannon asianmukaisuutta, laatua ja turvallisuutta </w:t>
+      </w:r>
+      <w:r w:rsidR="008E29DC" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Palvelutuotannon asianmukaisuutta, laatua ja turvallisuutta </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E29DC" w:rsidRPr="1B4F96A3">
+        <w:t xml:space="preserve">valvotaan yhteistyössä </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3D5D" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">valvotaan yhteistyössä </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B3D5D" w:rsidRPr="1B4F96A3">
+        <w:t xml:space="preserve">valvontayksikön kanssa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03875BB3" w14:textId="77777777" w:rsidR="00EA27D5" w:rsidRDefault="54D1343B" w:rsidP="22A3BC30">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">valvontayksikön kanssa. </w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Ostopalvelu- ja alihankintatilanteissa palveluntuottajia pyydetään toimittamaan omavalvontasuunnitelma kilpailutusten yhteydessä. Satakunnan hyvinvointialue tekee valvontakäynnit ostopalveluntuottajien yksikköön sekä suunnitellusti että tarvittaessa ennalta ilmoittamatta. Myös lapsen asioista vastaavalla sosiaalityöntekijällä on lapsen asioihin liittyvä valvontavastuu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160B57BA" w14:textId="554CAD77" w:rsidR="00EA27D5" w:rsidRDefault="00EA27D5" w:rsidP="22A3BC30">
+    <w:p w14:paraId="7AD58C82" w14:textId="77777777" w:rsidR="00EA27D5" w:rsidRDefault="00EA27D5" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F7EB4B9" w14:textId="2016EDFD" w:rsidR="6B11858A" w:rsidRDefault="003F73F0" w:rsidP="2562DF4E">
+    <w:p w14:paraId="6D7C570D" w14:textId="77777777" w:rsidR="6B11858A" w:rsidRDefault="003F73F0" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc1643437824"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc223942565"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>3.5 Valmius-</w:t>
       </w:r>
       <w:r w:rsidR="00BB4B21">
         <w:t xml:space="preserve"> ja jatkuvuudenhallinta</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidR="7AE8FCAB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="509A68F9" w14:textId="5562F5B4" w:rsidR="003004C9" w:rsidRDefault="003004C9" w:rsidP="6EFD5EA1">
+    </w:p>
+    <w:p w14:paraId="5624896E" w14:textId="77777777" w:rsidR="003004C9" w:rsidRDefault="003004C9" w:rsidP="6EFD5EA1">
       <w:r>
         <w:t xml:space="preserve">Toimialuejohtajat vastaavat palvelutuotannon osalta varautumisesta ja valmiussuunnittelusta toimialuekohtaisesta, sosiaali- ja terveysalan sekä pelastusalan lainsäädännön mukaisesta, turvallisuudesta ja varautumisesta. Vastuualuejohtajat vastaavat turvallisuuden ja varautumisen suunnittelun </w:t>
       </w:r>
       <w:r w:rsidR="00573A94">
         <w:t>toimeenpanosta. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId114">
+      <w:hyperlink r:id="rId121">
         <w:r w:rsidR="00573A94" w:rsidRPr="6E0DB173">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00573A94">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A2DCBB" w14:textId="62FC32FB" w:rsidR="05778BAC" w:rsidRDefault="05778BAC" w:rsidP="22A3BC30">
+    <w:p w14:paraId="52B9169A" w14:textId="77777777" w:rsidR="05778BAC" w:rsidRDefault="05778BAC" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Valmiusjohtaja vastaa valmius- ja jatkuvuudenhallinasta, mutta esihenkilöt huolehtivat yhteistyössä valmiusjohtajan kanssa yksiköiden suunnitelmien ja ohjeistusten ajantasaisuudesta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEE28A0" w14:textId="77777777" w:rsidR="007E2EBE" w:rsidRDefault="007E2EBE" w:rsidP="22A3BC30">
-[...24 lines deleted...]
-    <w:p w14:paraId="4FDC0BC6" w14:textId="398A4D1F" w:rsidR="00B13915" w:rsidRDefault="00805083" w:rsidP="0074386B">
+    <w:p w14:paraId="282C8E66" w14:textId="77777777" w:rsidR="6E0DB173" w:rsidRDefault="6E0DB173" w:rsidP="22A3BC30"/>
+    <w:p w14:paraId="505FAE07" w14:textId="77777777" w:rsidR="00B13915" w:rsidRDefault="00805083" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc1063350542"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc223942566"/>
       <w:r>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="00F77DC6">
         <w:t>Omavalvontasuunnitelman</w:t>
       </w:r>
       <w:r w:rsidR="007C050F">
         <w:t xml:space="preserve"> toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00F77DC6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFCD442" w14:textId="77777777" w:rsidR="00F77DC6" w:rsidRDefault="00F77DC6" w:rsidP="0074386B">
+    <w:p w14:paraId="01A42D9F" w14:textId="77777777" w:rsidR="00F77DC6" w:rsidRDefault="00F77DC6" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE4C079" w14:textId="1357A264" w:rsidR="007C050F" w:rsidRDefault="00112993" w:rsidP="2562DF4E">
+    <w:p w14:paraId="1276CF88" w14:textId="77777777" w:rsidR="007C050F" w:rsidRDefault="00112993" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc774154423"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc223942567"/>
       <w:r>
         <w:t>4.1 Toimeenpano</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidR="190063CB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="22A3BC30">
+    </w:p>
+    <w:p w14:paraId="730452AC" w14:textId="77777777" w:rsidR="63E0536C" w:rsidRDefault="63E0536C" w:rsidP="22A3BC30">
+      <w:r>
         <w:t>Ajantasainen omavalvontasuunnitelma on vastuualueen henkilöstön tiedossa ja saatavilla</w:t>
       </w:r>
-      <w:commentRangeStart w:id="51"/>
-      <w:r w:rsidRPr="22A3BC30">
+      <w:r w:rsidR="2AA58EB7">
         <w:t>.</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="51"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve"> Omavalvontasuunnitelmaan tehtävistä muutoksista tiedotetaan henkilöstölle</w:t>
       </w:r>
-      <w:r w:rsidR="665D2D33" w:rsidRPr="22A3BC30">
-[...3 lines deleted...]
-    <w:p w14:paraId="7CFC34B0" w14:textId="5A8C1055" w:rsidR="00573A94" w:rsidRDefault="00573A94" w:rsidP="22A3BC30">
+      <w:r w:rsidR="4A8D5229">
+        <w:t xml:space="preserve"> esihenkilön johdolla. O</w:t>
+      </w:r>
+      <w:r w:rsidR="665D2D33">
+        <w:t>mavalvontasuunnitelma on osa jokaisen työntekijän perehdytystä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E473A8" w14:textId="77777777" w:rsidR="00573A94" w:rsidRDefault="00573A94" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="767C3D75" w14:textId="083880EE" w:rsidR="00112993" w:rsidRDefault="00C81266" w:rsidP="2562DF4E">
+    <w:p w14:paraId="6235A3C2" w14:textId="6BA38850" w:rsidR="00112993" w:rsidRDefault="00C81266" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc1688693679"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc223942568"/>
       <w:r>
-        <w:t>4.2 Julkaiseminen, toteutumisen seuranta ja pä</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">4.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35110" w:rsidRPr="00F35110">
+        <w:t>Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="6ED1E887" w14:textId="77777777" w:rsidR="00B7176C" w:rsidRDefault="00B7176C" w:rsidP="00B7176C">
       <w:r>
-        <w:t>ittäminen</w:t>
-[...35 lines deleted...]
-      </w:pPr>
+        <w:t>Omavalvontasuunnitelmaa seurataan ja päivitetään vastuualueilla 4 kuukauden välein. Jos seurannassa huomataan muutostarpeita, toimintaa ja ohjeita muutetaan. Valvontalaki edellyttää, että tehdyt muutokset ovat todennettavissa. Sata-alueella muutokset päivitetään omavalvontasuunnitelmaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157E60FC" w14:textId="77777777" w:rsidR="00B7176C" w:rsidRDefault="00B7176C" w:rsidP="00B7176C">
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>Vastuualuejohtaja vastaa omavalvontasuunnitelman päivityksestä. Toimialuejohtaja hyväksyy vastuualueidensa suunnitelmat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7EE0C9" w14:textId="788EB338" w:rsidR="00B7176C" w:rsidRDefault="00B7176C" w:rsidP="00B7176C">
       <w:r>
-        <w:t>ärjestelmään</w:t>
-[...35 lines deleted...]
-        <w:r w:rsidR="00805802">
+        <w:t>Omavalvontasuunnitelma tallennetaan IMS-järjestelmään. Kansalaiset voivat ladata kaikki omavalvontasuunnitelmat itselleen Sata-alueen verkkosivuilta. Omavalvontasuunnitelma on nähtävillä toimintayksiköissä paperiversiona tai QR-koodin avulla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED83E5D" w14:textId="32A7F8F4" w:rsidR="00F929A5" w:rsidRPr="00F929A5" w:rsidRDefault="00B7176C" w:rsidP="00B7176C">
+      <w:hyperlink r:id="rId122" w:history="1">
+        <w:r w:rsidRPr="00B7176C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Satakunnan</w:t>
-[...5 lines deleted...]
-          <w:t xml:space="preserve"> hyvinvointialue/tietoa-meistä/omavalvontasuunnitelmat</w:t>
+          <w:t>Satakunnan hyvinvointialue/tietoa-meistä/omavalvontasuunnitelmat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E7067C4" w14:textId="77777777" w:rsidR="00F929A5" w:rsidRDefault="00F929A5" w:rsidP="00F929A5"/>
-    <w:p w14:paraId="7072DDD1" w14:textId="7A1F6FC6" w:rsidR="007023EF" w:rsidRDefault="004F3CAD" w:rsidP="4410B9F3">
+    <w:p w14:paraId="686E6F08" w14:textId="77777777" w:rsidR="007023EF" w:rsidRDefault="004F3CAD" w:rsidP="4410B9F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4836FE5F" wp14:editId="182AC3B6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CDE3D77" wp14:editId="14E8CD0F">
             <wp:extent cx="6145530" cy="3535680"/>
             <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
             <wp:docPr id="1086773399" name="Kuva 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1086773399" name="Kuva 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId120">
+                    <a:blip r:embed="rId123">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6145530" cy="3535680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A232A9A" w14:textId="77777777" w:rsidR="00A13D38" w:rsidRPr="00424A6D" w:rsidRDefault="00A13D38" w:rsidP="00A13D38">
+    <w:p w14:paraId="6FA67C37" w14:textId="77777777" w:rsidR="00A13D38" w:rsidRPr="00424A6D" w:rsidRDefault="00A13D38" w:rsidP="00A13D38">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00424A6D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kuva 1. Satakunnan hyvinvointialueen internetsivu, josta omavalvontasuunnitelmiin pääsy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F93D172" w14:textId="77777777" w:rsidR="00826195" w:rsidRPr="000C5B43" w:rsidRDefault="00826195" w:rsidP="00826195">
-[...46 lines deleted...]
-        </w:tabs>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="49AF8133" w14:textId="77777777" w:rsidR="00E148A5" w:rsidRPr="00E148A5" w:rsidRDefault="00E148A5" w:rsidP="0172CD31">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...37 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CFC5C0A" w14:textId="77777777" w:rsidR="00E148A5" w:rsidRPr="00E148A5" w:rsidRDefault="1AD1C776" w:rsidP="0172CD31">
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...89 lines deleted...]
-    <w:p w14:paraId="7A589093" w14:textId="77777777" w:rsidR="00E148A5" w:rsidRPr="00E148A5" w:rsidRDefault="00E148A5" w:rsidP="00E148A5"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="420F6F39" wp14:editId="652AAF14">
+            <wp:extent cx="6124575" cy="3641170"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1627018350" name="drawing"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1141248092" name="Picture 1141248092"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId124">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6124575" cy="3641170"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:sectPr w:rsidR="00E148A5" w:rsidRPr="00E148A5" w:rsidSect="007C2E9E">
-      <w:headerReference w:type="default" r:id="rId121"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId124"/>
+      <w:headerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:headerReference w:type="first" r:id="rId127"/>
+      <w:footerReference w:type="first" r:id="rId128"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2933" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="502C5793" w14:textId="77777777" w:rsidR="00F716C7" w:rsidRDefault="00F716C7" w:rsidP="000556F8">
+    <w:p w14:paraId="3D1B56D8" w14:textId="77777777" w:rsidR="006A5C31" w:rsidRDefault="006A5C31" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C27A8B7" w14:textId="77777777" w:rsidR="00F716C7" w:rsidRDefault="00F716C7" w:rsidP="000556F8">
+    <w:p w14:paraId="02DEDE9E" w14:textId="77777777" w:rsidR="006A5C31" w:rsidRDefault="006A5C31" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="49F0D800" w14:textId="77777777" w:rsidR="00F716C7" w:rsidRDefault="00F716C7">
+    <w:p w14:paraId="49B2DA9E" w14:textId="77777777" w:rsidR="006A5C31" w:rsidRDefault="006A5C31">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -22910,246 +23399,246 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
+    <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="367808183"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="0358E239" w14:textId="2BB8E14A" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
+      <w:p w14:paraId="4F91D0B2" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
         <w:pPr>
           <w:pStyle w:val="Alatunniste"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005D5464">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4404C266" w14:textId="7AF0CEA0" w:rsidR="00D431AE" w:rsidRPr="000556F8" w:rsidRDefault="00D431AE" w:rsidP="000556F8">
+  <w:p w14:paraId="2800183A" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="000556F8" w:rsidRDefault="00D431AE" w:rsidP="000556F8">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="5103"/>
         <w:tab w:val="left" w:pos="7371"/>
       </w:tabs>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
-    <w:tr w:rsidR="6EFD5EA1" w14:paraId="068B3CF3" w14:textId="77777777" w:rsidTr="6EFD5EA1">
+    <w:tr w:rsidR="6EFD5EA1" w14:paraId="50CC5E38" w14:textId="77777777" w:rsidTr="6EFD5EA1">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5FC4E668" w14:textId="7C221D4A" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="1287EE81" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1D0E1D40" w14:textId="66E67D0B" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="03D58948" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1B57E8BD" w14:textId="67BC44BE" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="32004E66" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="260F7745" w14:textId="29C365DA" w:rsidR="00C92791" w:rsidRDefault="00C92791">
+  <w:p w14:paraId="4B4768E7" w14:textId="77777777" w:rsidR="00C92791" w:rsidRDefault="00C92791">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="043B4CCC" w14:textId="77777777" w:rsidR="00F716C7" w:rsidRDefault="00F716C7" w:rsidP="000556F8">
+    <w:p w14:paraId="0507997F" w14:textId="77777777" w:rsidR="006A5C31" w:rsidRDefault="006A5C31" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34A43F14" w14:textId="77777777" w:rsidR="00F716C7" w:rsidRDefault="00F716C7" w:rsidP="000556F8">
+    <w:p w14:paraId="60CF6EEA" w14:textId="77777777" w:rsidR="006A5C31" w:rsidRDefault="006A5C31" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="60424358" w14:textId="77777777" w:rsidR="00F716C7" w:rsidRDefault="00F716C7">
+    <w:p w14:paraId="52396CEF" w14:textId="77777777" w:rsidR="006A5C31" w:rsidRDefault="006A5C31">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="161FB232" w14:textId="74FAC477" w:rsidR="00D431AE" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="069249A7" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:szCs w:val="18"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75179B57" wp14:editId="653EAC13">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B5BA54B" wp14:editId="75E10263">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3810</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-2540</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1792800" cy="428400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1511476811" name="Kuva 1511476811" title="Satakunnan hyvinvointialueen logo">
+          <wp:docPr id="1511476811" name="Kuva 1511476811">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -23162,86 +23651,158 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1792800" cy="428400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4F313612" w14:textId="50154433" w:rsidR="00D431AE" w:rsidRDefault="007C2E9E" w:rsidP="007C2E9E">
+  <w:p w14:paraId="35203A0D" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="007C2E9E" w:rsidP="007C2E9E">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="left" w:pos="3060"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0A2D46DF" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="00DC1782" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
+  <w:p w14:paraId="305FC8E9" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="00DC1782" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
+  </w:p>
+  <w:p w14:paraId="65AB515C" w14:textId="77777777" w:rsidR="008E6C50" w:rsidRDefault="00000000">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="54258F7E">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
+          <v:path gradientshapeok="f" o:connecttype="segments"/>
+          <o:lock v:ext="edit" selection="t"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="785D1188" w14:textId="77777777" w:rsidR="00A959E3" w:rsidRDefault="00000000">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="3FFEB49B">
+        <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
+          <v:path gradientshapeok="f" o:connecttype="segments"/>
+          <o:lock v:ext="edit" selection="t"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="2963845D">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251659264;mso-position-horizontal:right">
+          <v:textbox style="mso-fit-shape-to-text:t">
+            <w:txbxContent>
+              <w:p w14:paraId="43E55565" w14:textId="77777777" w:rsidR="00A959E3" w:rsidRDefault="00000000">
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>Nimi: Omavalvontasuunnitelma Erityispalvelut (avohuolto, sijaishuolto, jälkihuolto ja laitostoiminta)</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:br/>
+                  <w:t>Yksilöllinen tunniste: DOC-8326-26266-fi</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:br/>
+                  <w:t>Versio: 3</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:br/>
+                  <w:t>Hyväksyjä: Hanna-Leena Markki, 16.1.2026 16:38</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="58788526" w14:textId="78066853" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0615F8A6" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34E66F7E" wp14:editId="474C4326">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69D9A665" wp14:editId="5DD15CE3">
           <wp:extent cx="1790700" cy="428625"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="1395629892" name="Kuva 1395629892" title="Satakunnan hyvinvointialueen logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -23274,51 +23835,51 @@
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="IoNXJVDB5iko1r" int2:id="9HiHNBGg">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="zgpLzIY+KUn4d3" int2:id="GGt7QNCw">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="IXcM1I3hkxd91d" int2:id="MjHVuiYG">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="MO2bH6egSCj/ZZ" int2:id="fMbzjuYz">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="uaMqTSNaVPsXg4" int2:id="qSwQa6zL">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08679A80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAF878B6"/>
     <w:lvl w:ilvl="0" w:tplc="6A1E8DF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E026D768">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -25490,50 +26051,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EDF07C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="4C6418AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2061" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7A685A58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2781" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="34109380">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3501" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2FCACAFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4221" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0568E4B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4941" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8770357E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5661" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A65A4600">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6381" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="02E2FD50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7101" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="87C8950E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7821" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="596A89DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2306FD56"/>
     <w:lvl w:ilvl="0" w:tplc="5E4C0D4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EE4C6FDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25602,51 +26276,51 @@
     <w:lvl w:ilvl="7" w:tplc="5B343CAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5C047B28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CA5E881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0D6EE18"/>
     <w:lvl w:ilvl="0" w:tplc="963261A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E6782B3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25715,51 +26389,51 @@
     <w:lvl w:ilvl="7" w:tplc="B13CBE10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F11419CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66F4EBB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A4E773E"/>
     <w:lvl w:ilvl="0" w:tplc="E9C86082">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CC1CC81E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25828,51 +26502,51 @@
     <w:lvl w:ilvl="7" w:tplc="3EF2495C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E562833E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FBC566A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B48E2C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25977,51 +26651,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78B85148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E406EAE"/>
     <w:lvl w:ilvl="0" w:tplc="AC780C7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E3F01740">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26090,51 +26764,51 @@
     <w:lvl w:ilvl="7" w:tplc="B50C1586">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0302E56E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BDBE8C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="665C5298"/>
     <w:lvl w:ilvl="0" w:tplc="1CB82820">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C1DA796A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="67349CDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26176,51 +26850,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C3DECAAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6AF6F5A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F9D004A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8ABE15F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-4289" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="303030"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo2"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26304,147 +26978,145 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1944" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1644" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="177013416">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1321617161">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="205530548">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1710452063">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1081295842">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1828012711">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="517735090">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1002321331">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1936009928">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1417894533">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1584682774">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1979795125">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2011831162">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1052996333">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1093942410">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1041244566">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1543059372">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1640768938">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="109058699">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1929927978">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="467166683">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="506945960">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1397630274">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="312149067">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1061754849">
     <w:abstractNumId w:val="3"/>
   </w:num>
+  <w:num w:numId="26" w16cid:durableId="957951198">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E05D1"/>
     <w:rsid w:val="0000043A"/>
     <w:rsid w:val="000005B5"/>
     <w:rsid w:val="00000624"/>
     <w:rsid w:val="000006A1"/>
@@ -26746,85 +27418,87 @@
     <w:rsid w:val="000B6261"/>
     <w:rsid w:val="000B6732"/>
     <w:rsid w:val="000B7710"/>
     <w:rsid w:val="000B7782"/>
     <w:rsid w:val="000C0438"/>
     <w:rsid w:val="000C0591"/>
     <w:rsid w:val="000C05B4"/>
     <w:rsid w:val="000C0FFF"/>
     <w:rsid w:val="000C1339"/>
     <w:rsid w:val="000C14DE"/>
     <w:rsid w:val="000C16EA"/>
     <w:rsid w:val="000C1B13"/>
     <w:rsid w:val="000C21E1"/>
     <w:rsid w:val="000C2252"/>
     <w:rsid w:val="000C2E2D"/>
     <w:rsid w:val="000C3133"/>
     <w:rsid w:val="000C3543"/>
     <w:rsid w:val="000C3BC3"/>
     <w:rsid w:val="000C4D2B"/>
     <w:rsid w:val="000C5B43"/>
     <w:rsid w:val="000C5C02"/>
     <w:rsid w:val="000C641B"/>
     <w:rsid w:val="000C6708"/>
     <w:rsid w:val="000C6988"/>
     <w:rsid w:val="000C75ED"/>
+    <w:rsid w:val="000C7CBE"/>
     <w:rsid w:val="000D04AC"/>
     <w:rsid w:val="000D1062"/>
     <w:rsid w:val="000D13C9"/>
     <w:rsid w:val="000D17FE"/>
     <w:rsid w:val="000D1F59"/>
     <w:rsid w:val="000D2737"/>
     <w:rsid w:val="000D29C0"/>
     <w:rsid w:val="000D2A4E"/>
     <w:rsid w:val="000D2C95"/>
     <w:rsid w:val="000D34E4"/>
     <w:rsid w:val="000D3894"/>
     <w:rsid w:val="000D38C3"/>
     <w:rsid w:val="000D3A94"/>
     <w:rsid w:val="000D3BE5"/>
     <w:rsid w:val="000D3C0C"/>
     <w:rsid w:val="000D3DEF"/>
     <w:rsid w:val="000D458A"/>
     <w:rsid w:val="000D45EA"/>
     <w:rsid w:val="000D4BC8"/>
     <w:rsid w:val="000D4BDE"/>
     <w:rsid w:val="000D519B"/>
     <w:rsid w:val="000D5564"/>
     <w:rsid w:val="000D5DB7"/>
     <w:rsid w:val="000D5FEA"/>
     <w:rsid w:val="000D6028"/>
     <w:rsid w:val="000D61DC"/>
     <w:rsid w:val="000D68E0"/>
     <w:rsid w:val="000D6A03"/>
     <w:rsid w:val="000D6C68"/>
     <w:rsid w:val="000D6F71"/>
     <w:rsid w:val="000D722A"/>
     <w:rsid w:val="000D72A6"/>
     <w:rsid w:val="000D7585"/>
     <w:rsid w:val="000D763B"/>
     <w:rsid w:val="000E0095"/>
+    <w:rsid w:val="000E0D9F"/>
     <w:rsid w:val="000E11D1"/>
     <w:rsid w:val="000E13D2"/>
     <w:rsid w:val="000E1537"/>
     <w:rsid w:val="000E19BB"/>
     <w:rsid w:val="000E1D7A"/>
     <w:rsid w:val="000E22D6"/>
     <w:rsid w:val="000E258E"/>
     <w:rsid w:val="000E286C"/>
     <w:rsid w:val="000E34C4"/>
     <w:rsid w:val="000E3510"/>
     <w:rsid w:val="000E3DCF"/>
     <w:rsid w:val="000E3FA4"/>
     <w:rsid w:val="000E42D3"/>
     <w:rsid w:val="000E4520"/>
     <w:rsid w:val="000E481E"/>
     <w:rsid w:val="000E5B12"/>
     <w:rsid w:val="000E5FF0"/>
     <w:rsid w:val="000E6335"/>
     <w:rsid w:val="000E65D3"/>
     <w:rsid w:val="000E6724"/>
     <w:rsid w:val="000E753B"/>
     <w:rsid w:val="000E7A52"/>
     <w:rsid w:val="000E7CAF"/>
     <w:rsid w:val="000E7F80"/>
     <w:rsid w:val="000F055B"/>
@@ -26872,115 +27546,118 @@
     <w:rsid w:val="0010452F"/>
     <w:rsid w:val="001049F0"/>
     <w:rsid w:val="00104CAA"/>
     <w:rsid w:val="00104D29"/>
     <w:rsid w:val="00105732"/>
     <w:rsid w:val="00105BB2"/>
     <w:rsid w:val="00106623"/>
     <w:rsid w:val="00106D4C"/>
     <w:rsid w:val="00106FA0"/>
     <w:rsid w:val="001071D7"/>
     <w:rsid w:val="00107470"/>
     <w:rsid w:val="001077E5"/>
     <w:rsid w:val="00107A62"/>
     <w:rsid w:val="00107D94"/>
     <w:rsid w:val="00110309"/>
     <w:rsid w:val="00110666"/>
     <w:rsid w:val="00110729"/>
     <w:rsid w:val="00111456"/>
     <w:rsid w:val="00111815"/>
     <w:rsid w:val="0011192D"/>
     <w:rsid w:val="00111B4C"/>
     <w:rsid w:val="00112873"/>
     <w:rsid w:val="00112993"/>
     <w:rsid w:val="00112B3E"/>
     <w:rsid w:val="0011306E"/>
+    <w:rsid w:val="0011308B"/>
     <w:rsid w:val="00113193"/>
     <w:rsid w:val="0011382F"/>
     <w:rsid w:val="00113B1E"/>
     <w:rsid w:val="00114040"/>
     <w:rsid w:val="00114347"/>
     <w:rsid w:val="001144F8"/>
     <w:rsid w:val="001149B0"/>
     <w:rsid w:val="00115308"/>
     <w:rsid w:val="0011536D"/>
     <w:rsid w:val="00115498"/>
     <w:rsid w:val="00115CB7"/>
     <w:rsid w:val="00116348"/>
     <w:rsid w:val="0011686B"/>
     <w:rsid w:val="00116C5C"/>
     <w:rsid w:val="0011704F"/>
     <w:rsid w:val="0011740F"/>
     <w:rsid w:val="00117A4B"/>
     <w:rsid w:val="00117B7D"/>
     <w:rsid w:val="0011EEEA"/>
     <w:rsid w:val="00120133"/>
     <w:rsid w:val="00120308"/>
     <w:rsid w:val="00120678"/>
     <w:rsid w:val="001207DC"/>
     <w:rsid w:val="00120B93"/>
     <w:rsid w:val="00120C9A"/>
     <w:rsid w:val="00120F02"/>
     <w:rsid w:val="00121722"/>
     <w:rsid w:val="00121B62"/>
     <w:rsid w:val="0012240E"/>
     <w:rsid w:val="00122437"/>
     <w:rsid w:val="001226AF"/>
     <w:rsid w:val="00122B31"/>
     <w:rsid w:val="00122C70"/>
+    <w:rsid w:val="00123133"/>
     <w:rsid w:val="00123237"/>
     <w:rsid w:val="001232FB"/>
     <w:rsid w:val="001234D2"/>
     <w:rsid w:val="001234DD"/>
     <w:rsid w:val="00123774"/>
     <w:rsid w:val="00123E74"/>
     <w:rsid w:val="00123F69"/>
     <w:rsid w:val="001242D0"/>
     <w:rsid w:val="00124A79"/>
     <w:rsid w:val="00125945"/>
     <w:rsid w:val="00125AC6"/>
     <w:rsid w:val="00125BFF"/>
     <w:rsid w:val="001260CD"/>
     <w:rsid w:val="001262BA"/>
     <w:rsid w:val="00126C0C"/>
     <w:rsid w:val="00126E5E"/>
     <w:rsid w:val="00127213"/>
     <w:rsid w:val="00127214"/>
     <w:rsid w:val="001277EE"/>
     <w:rsid w:val="001278F7"/>
     <w:rsid w:val="00127934"/>
     <w:rsid w:val="001279AA"/>
     <w:rsid w:val="00127B2A"/>
     <w:rsid w:val="00127D34"/>
     <w:rsid w:val="001302BA"/>
     <w:rsid w:val="0013139F"/>
     <w:rsid w:val="0013265B"/>
     <w:rsid w:val="00132938"/>
     <w:rsid w:val="00132A01"/>
     <w:rsid w:val="00132B77"/>
     <w:rsid w:val="00133B3F"/>
     <w:rsid w:val="00133C40"/>
+    <w:rsid w:val="001347D2"/>
     <w:rsid w:val="00134EE9"/>
     <w:rsid w:val="00134F1A"/>
     <w:rsid w:val="00134FD6"/>
     <w:rsid w:val="001355BB"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="001358E2"/>
     <w:rsid w:val="001360C9"/>
     <w:rsid w:val="001364F1"/>
     <w:rsid w:val="00137211"/>
     <w:rsid w:val="00137343"/>
     <w:rsid w:val="00137906"/>
     <w:rsid w:val="00137DCB"/>
     <w:rsid w:val="001404E7"/>
     <w:rsid w:val="001409A3"/>
     <w:rsid w:val="00140C6E"/>
     <w:rsid w:val="00141275"/>
     <w:rsid w:val="001416B6"/>
     <w:rsid w:val="00141922"/>
     <w:rsid w:val="001419A8"/>
     <w:rsid w:val="00141DA5"/>
     <w:rsid w:val="001422B3"/>
     <w:rsid w:val="001423B9"/>
     <w:rsid w:val="00142488"/>
     <w:rsid w:val="00142637"/>
     <w:rsid w:val="00142D95"/>
@@ -27232,50 +27909,51 @@
     <w:rsid w:val="001E22EC"/>
     <w:rsid w:val="001E29DC"/>
     <w:rsid w:val="001E2A6C"/>
     <w:rsid w:val="001E444B"/>
     <w:rsid w:val="001E45E5"/>
     <w:rsid w:val="001E4645"/>
     <w:rsid w:val="001E52AC"/>
     <w:rsid w:val="001E535C"/>
     <w:rsid w:val="001E5764"/>
     <w:rsid w:val="001E62B7"/>
     <w:rsid w:val="001E636F"/>
     <w:rsid w:val="001E6AA0"/>
     <w:rsid w:val="001E6BA7"/>
     <w:rsid w:val="001E7783"/>
     <w:rsid w:val="001E7ECD"/>
     <w:rsid w:val="001F0218"/>
     <w:rsid w:val="001F04D0"/>
     <w:rsid w:val="001F053A"/>
     <w:rsid w:val="001F0810"/>
     <w:rsid w:val="001F08C3"/>
     <w:rsid w:val="001F108F"/>
     <w:rsid w:val="001F185E"/>
     <w:rsid w:val="001F195B"/>
     <w:rsid w:val="001F1D34"/>
     <w:rsid w:val="001F1DD2"/>
+    <w:rsid w:val="001F28BC"/>
     <w:rsid w:val="001F316F"/>
     <w:rsid w:val="001F3491"/>
     <w:rsid w:val="001F37BD"/>
     <w:rsid w:val="001F49D7"/>
     <w:rsid w:val="001F4C0F"/>
     <w:rsid w:val="001F4ED8"/>
     <w:rsid w:val="001F51F8"/>
     <w:rsid w:val="001F5A7E"/>
     <w:rsid w:val="001F5C2E"/>
     <w:rsid w:val="001F5DB7"/>
     <w:rsid w:val="001F662A"/>
     <w:rsid w:val="001F6A80"/>
     <w:rsid w:val="001F6F12"/>
     <w:rsid w:val="00200094"/>
     <w:rsid w:val="002004C6"/>
     <w:rsid w:val="002006DD"/>
     <w:rsid w:val="002009A4"/>
     <w:rsid w:val="00200E2C"/>
     <w:rsid w:val="002013BE"/>
     <w:rsid w:val="002018D0"/>
     <w:rsid w:val="00201DD8"/>
     <w:rsid w:val="00202FE1"/>
     <w:rsid w:val="0020314A"/>
     <w:rsid w:val="00203958"/>
     <w:rsid w:val="00204274"/>
@@ -27603,50 +28281,51 @@
     <w:rsid w:val="002E094C"/>
     <w:rsid w:val="002E1144"/>
     <w:rsid w:val="002E11DC"/>
     <w:rsid w:val="002E12F0"/>
     <w:rsid w:val="002E163D"/>
     <w:rsid w:val="002E170C"/>
     <w:rsid w:val="002E1848"/>
     <w:rsid w:val="002E2533"/>
     <w:rsid w:val="002E2C72"/>
     <w:rsid w:val="002E3F99"/>
     <w:rsid w:val="002E4137"/>
     <w:rsid w:val="002E41AF"/>
     <w:rsid w:val="002E444A"/>
     <w:rsid w:val="002E4A80"/>
     <w:rsid w:val="002E4ADF"/>
     <w:rsid w:val="002E4C83"/>
     <w:rsid w:val="002E4C87"/>
     <w:rsid w:val="002E5114"/>
     <w:rsid w:val="002E5478"/>
     <w:rsid w:val="002E55FC"/>
     <w:rsid w:val="002E590D"/>
     <w:rsid w:val="002E59BB"/>
     <w:rsid w:val="002E6556"/>
     <w:rsid w:val="002E74F4"/>
     <w:rsid w:val="002E7B3F"/>
+    <w:rsid w:val="002F015F"/>
     <w:rsid w:val="002F039F"/>
     <w:rsid w:val="002F0402"/>
     <w:rsid w:val="002F04D5"/>
     <w:rsid w:val="002F07DF"/>
     <w:rsid w:val="002F0EC3"/>
     <w:rsid w:val="002F14B0"/>
     <w:rsid w:val="002F1AF8"/>
     <w:rsid w:val="002F1DAE"/>
     <w:rsid w:val="002F1E43"/>
     <w:rsid w:val="002F2143"/>
     <w:rsid w:val="002F234E"/>
     <w:rsid w:val="002F294B"/>
     <w:rsid w:val="002F39AE"/>
     <w:rsid w:val="002F3E83"/>
     <w:rsid w:val="002F40F2"/>
     <w:rsid w:val="002F4B47"/>
     <w:rsid w:val="002F4D71"/>
     <w:rsid w:val="002F5156"/>
     <w:rsid w:val="002F51AE"/>
     <w:rsid w:val="002F5429"/>
     <w:rsid w:val="002F55A0"/>
     <w:rsid w:val="002F5CB2"/>
     <w:rsid w:val="002F60B4"/>
     <w:rsid w:val="002F62C6"/>
     <w:rsid w:val="002F69EB"/>
@@ -27869,50 +28548,51 @@
     <w:rsid w:val="003817DF"/>
     <w:rsid w:val="003818AF"/>
     <w:rsid w:val="0038264A"/>
     <w:rsid w:val="00382F89"/>
     <w:rsid w:val="00383284"/>
     <w:rsid w:val="00383B2C"/>
     <w:rsid w:val="00383CB0"/>
     <w:rsid w:val="00383DEA"/>
     <w:rsid w:val="00384B57"/>
     <w:rsid w:val="00385A40"/>
     <w:rsid w:val="00385ABA"/>
     <w:rsid w:val="00386912"/>
     <w:rsid w:val="00386B5F"/>
     <w:rsid w:val="003872DF"/>
     <w:rsid w:val="00387A38"/>
     <w:rsid w:val="00387DE6"/>
     <w:rsid w:val="00390B47"/>
     <w:rsid w:val="00390D2A"/>
     <w:rsid w:val="003915C2"/>
     <w:rsid w:val="003916CD"/>
     <w:rsid w:val="003916DB"/>
     <w:rsid w:val="003918E7"/>
     <w:rsid w:val="00391DC6"/>
     <w:rsid w:val="0039207A"/>
     <w:rsid w:val="003920E6"/>
+    <w:rsid w:val="00392635"/>
     <w:rsid w:val="00392B51"/>
     <w:rsid w:val="00392D49"/>
     <w:rsid w:val="00392EB9"/>
     <w:rsid w:val="003931C6"/>
     <w:rsid w:val="0039352C"/>
     <w:rsid w:val="00393560"/>
     <w:rsid w:val="00393BE0"/>
     <w:rsid w:val="003950E0"/>
     <w:rsid w:val="00395168"/>
     <w:rsid w:val="003953AA"/>
     <w:rsid w:val="003958DD"/>
     <w:rsid w:val="003959CD"/>
     <w:rsid w:val="00396D0D"/>
     <w:rsid w:val="00397617"/>
     <w:rsid w:val="00397F7F"/>
     <w:rsid w:val="003A057C"/>
     <w:rsid w:val="003A1013"/>
     <w:rsid w:val="003A10FA"/>
     <w:rsid w:val="003A1392"/>
     <w:rsid w:val="003A1744"/>
     <w:rsid w:val="003A1B54"/>
     <w:rsid w:val="003A2BD7"/>
     <w:rsid w:val="003A3084"/>
     <w:rsid w:val="003A3954"/>
     <w:rsid w:val="003A4B74"/>
@@ -27979,50 +28659,51 @@
     <w:rsid w:val="003C52FD"/>
     <w:rsid w:val="003C57FC"/>
     <w:rsid w:val="003C5FD8"/>
     <w:rsid w:val="003C6423"/>
     <w:rsid w:val="003C65E9"/>
     <w:rsid w:val="003C6DBB"/>
     <w:rsid w:val="003C79CF"/>
     <w:rsid w:val="003D05BA"/>
     <w:rsid w:val="003D0B42"/>
     <w:rsid w:val="003D0DCB"/>
     <w:rsid w:val="003D0EA3"/>
     <w:rsid w:val="003D10B1"/>
     <w:rsid w:val="003D1233"/>
     <w:rsid w:val="003D13D1"/>
     <w:rsid w:val="003D14D0"/>
     <w:rsid w:val="003D14E2"/>
     <w:rsid w:val="003D1F75"/>
     <w:rsid w:val="003D247A"/>
     <w:rsid w:val="003D2751"/>
     <w:rsid w:val="003D351B"/>
     <w:rsid w:val="003D3CDE"/>
     <w:rsid w:val="003D3D75"/>
     <w:rsid w:val="003D4028"/>
     <w:rsid w:val="003D48A7"/>
     <w:rsid w:val="003D5CF7"/>
+    <w:rsid w:val="003D5D4C"/>
     <w:rsid w:val="003D626F"/>
     <w:rsid w:val="003D6B37"/>
     <w:rsid w:val="003D75E0"/>
     <w:rsid w:val="003D7892"/>
     <w:rsid w:val="003D7958"/>
     <w:rsid w:val="003D7C2C"/>
     <w:rsid w:val="003D7CD4"/>
     <w:rsid w:val="003E00AC"/>
     <w:rsid w:val="003E05D1"/>
     <w:rsid w:val="003E0915"/>
     <w:rsid w:val="003E092E"/>
     <w:rsid w:val="003E0B12"/>
     <w:rsid w:val="003E0BD4"/>
     <w:rsid w:val="003E1625"/>
     <w:rsid w:val="003E17A7"/>
     <w:rsid w:val="003E205F"/>
     <w:rsid w:val="003E27D6"/>
     <w:rsid w:val="003E2DC0"/>
     <w:rsid w:val="003E3025"/>
     <w:rsid w:val="003E38BC"/>
     <w:rsid w:val="003E3FAA"/>
     <w:rsid w:val="003E4728"/>
     <w:rsid w:val="003E4F34"/>
     <w:rsid w:val="003E61DE"/>
     <w:rsid w:val="003E6F29"/>
@@ -28339,73 +29020,75 @@
     <w:rsid w:val="004A1252"/>
     <w:rsid w:val="004A14F5"/>
     <w:rsid w:val="004A2584"/>
     <w:rsid w:val="004A2A1A"/>
     <w:rsid w:val="004A2CA3"/>
     <w:rsid w:val="004A3645"/>
     <w:rsid w:val="004A3CCD"/>
     <w:rsid w:val="004A4404"/>
     <w:rsid w:val="004A4A6F"/>
     <w:rsid w:val="004A4B38"/>
     <w:rsid w:val="004A53A7"/>
     <w:rsid w:val="004A54D1"/>
     <w:rsid w:val="004A56E9"/>
     <w:rsid w:val="004A5830"/>
     <w:rsid w:val="004A5880"/>
     <w:rsid w:val="004A6083"/>
     <w:rsid w:val="004A6777"/>
     <w:rsid w:val="004A67D0"/>
     <w:rsid w:val="004A67EF"/>
     <w:rsid w:val="004A686D"/>
     <w:rsid w:val="004A6B90"/>
     <w:rsid w:val="004A6DF8"/>
     <w:rsid w:val="004A75A3"/>
     <w:rsid w:val="004B000C"/>
     <w:rsid w:val="004B0039"/>
+    <w:rsid w:val="004B024C"/>
     <w:rsid w:val="004B0B58"/>
     <w:rsid w:val="004B0D33"/>
     <w:rsid w:val="004B0DEF"/>
     <w:rsid w:val="004B109E"/>
     <w:rsid w:val="004B1B3F"/>
     <w:rsid w:val="004B1C71"/>
     <w:rsid w:val="004B1C9A"/>
     <w:rsid w:val="004B21CE"/>
     <w:rsid w:val="004B2B44"/>
     <w:rsid w:val="004B309F"/>
     <w:rsid w:val="004B31ED"/>
     <w:rsid w:val="004B34AD"/>
     <w:rsid w:val="004B34E3"/>
     <w:rsid w:val="004B359B"/>
     <w:rsid w:val="004B36F4"/>
     <w:rsid w:val="004B36F7"/>
     <w:rsid w:val="004B3BB5"/>
     <w:rsid w:val="004B3C90"/>
     <w:rsid w:val="004B4467"/>
     <w:rsid w:val="004B4C4C"/>
     <w:rsid w:val="004B504D"/>
     <w:rsid w:val="004B51EC"/>
     <w:rsid w:val="004B54C8"/>
+    <w:rsid w:val="004B5C68"/>
     <w:rsid w:val="004B5DF4"/>
     <w:rsid w:val="004B6277"/>
     <w:rsid w:val="004B6581"/>
     <w:rsid w:val="004B6755"/>
     <w:rsid w:val="004B734E"/>
     <w:rsid w:val="004B77F1"/>
     <w:rsid w:val="004B7997"/>
     <w:rsid w:val="004B7BC5"/>
     <w:rsid w:val="004B7CAE"/>
     <w:rsid w:val="004C1F2D"/>
     <w:rsid w:val="004C201D"/>
     <w:rsid w:val="004C20E5"/>
     <w:rsid w:val="004C255B"/>
     <w:rsid w:val="004C260C"/>
     <w:rsid w:val="004C30F4"/>
     <w:rsid w:val="004C355F"/>
     <w:rsid w:val="004C4053"/>
     <w:rsid w:val="004C44E7"/>
     <w:rsid w:val="004C5B86"/>
     <w:rsid w:val="004C6190"/>
     <w:rsid w:val="004C63F7"/>
     <w:rsid w:val="004C776F"/>
     <w:rsid w:val="004D073D"/>
     <w:rsid w:val="004D0DDA"/>
     <w:rsid w:val="004D0F7B"/>
@@ -28453,50 +29136,51 @@
     <w:rsid w:val="004E4C13"/>
     <w:rsid w:val="004E4E5D"/>
     <w:rsid w:val="004E5497"/>
     <w:rsid w:val="004E5FEA"/>
     <w:rsid w:val="004E6C47"/>
     <w:rsid w:val="004E77FF"/>
     <w:rsid w:val="004F06B4"/>
     <w:rsid w:val="004F0F85"/>
     <w:rsid w:val="004F12A4"/>
     <w:rsid w:val="004F1602"/>
     <w:rsid w:val="004F16E4"/>
     <w:rsid w:val="004F1F29"/>
     <w:rsid w:val="004F22ED"/>
     <w:rsid w:val="004F3487"/>
     <w:rsid w:val="004F36CD"/>
     <w:rsid w:val="004F370B"/>
     <w:rsid w:val="004F38E0"/>
     <w:rsid w:val="004F3CAD"/>
     <w:rsid w:val="004F40A6"/>
     <w:rsid w:val="004F412F"/>
     <w:rsid w:val="004F4962"/>
     <w:rsid w:val="004F5466"/>
     <w:rsid w:val="004F5FCC"/>
     <w:rsid w:val="004F63BB"/>
     <w:rsid w:val="004F6610"/>
+    <w:rsid w:val="004F6F26"/>
     <w:rsid w:val="004F6FF4"/>
     <w:rsid w:val="004F7452"/>
     <w:rsid w:val="004F7650"/>
     <w:rsid w:val="004F7A16"/>
     <w:rsid w:val="004F7A5C"/>
     <w:rsid w:val="005009B7"/>
     <w:rsid w:val="00500A83"/>
     <w:rsid w:val="00500AC5"/>
     <w:rsid w:val="00500B68"/>
     <w:rsid w:val="00501506"/>
     <w:rsid w:val="0050183B"/>
     <w:rsid w:val="0050239D"/>
     <w:rsid w:val="0050248C"/>
     <w:rsid w:val="0050278F"/>
     <w:rsid w:val="005029F6"/>
     <w:rsid w:val="00502C6C"/>
     <w:rsid w:val="005031B0"/>
     <w:rsid w:val="0050347E"/>
     <w:rsid w:val="00504183"/>
     <w:rsid w:val="005041B3"/>
     <w:rsid w:val="00504526"/>
     <w:rsid w:val="00504657"/>
     <w:rsid w:val="00504823"/>
     <w:rsid w:val="00504851"/>
     <w:rsid w:val="00504EA0"/>
@@ -28755,50 +29439,51 @@
     <w:rsid w:val="005A2609"/>
     <w:rsid w:val="005A3934"/>
     <w:rsid w:val="005A3FAF"/>
     <w:rsid w:val="005A4395"/>
     <w:rsid w:val="005A46B3"/>
     <w:rsid w:val="005A52C8"/>
     <w:rsid w:val="005A5354"/>
     <w:rsid w:val="005A59F8"/>
     <w:rsid w:val="005A5AFB"/>
     <w:rsid w:val="005A6C85"/>
     <w:rsid w:val="005A6D8F"/>
     <w:rsid w:val="005A6D96"/>
     <w:rsid w:val="005A7182"/>
     <w:rsid w:val="005A7468"/>
     <w:rsid w:val="005A7496"/>
     <w:rsid w:val="005A7623"/>
     <w:rsid w:val="005A7A89"/>
     <w:rsid w:val="005A7D8D"/>
     <w:rsid w:val="005A7D9B"/>
     <w:rsid w:val="005A7FAE"/>
     <w:rsid w:val="005B0413"/>
     <w:rsid w:val="005B0991"/>
     <w:rsid w:val="005B0A31"/>
     <w:rsid w:val="005B0C63"/>
     <w:rsid w:val="005B12FE"/>
+    <w:rsid w:val="005B1ABB"/>
     <w:rsid w:val="005B21E9"/>
     <w:rsid w:val="005B26F6"/>
     <w:rsid w:val="005B2BC2"/>
     <w:rsid w:val="005B3689"/>
     <w:rsid w:val="005B3846"/>
     <w:rsid w:val="005B3D33"/>
     <w:rsid w:val="005B3FE8"/>
     <w:rsid w:val="005B4025"/>
     <w:rsid w:val="005B4504"/>
     <w:rsid w:val="005B4859"/>
     <w:rsid w:val="005B48E5"/>
     <w:rsid w:val="005B550B"/>
     <w:rsid w:val="005B5E9E"/>
     <w:rsid w:val="005B6421"/>
     <w:rsid w:val="005B680D"/>
     <w:rsid w:val="005B69ED"/>
     <w:rsid w:val="005B6B29"/>
     <w:rsid w:val="005B6C41"/>
     <w:rsid w:val="005B6CC9"/>
     <w:rsid w:val="005B70CB"/>
     <w:rsid w:val="005B7348"/>
     <w:rsid w:val="005B741B"/>
     <w:rsid w:val="005B7CFB"/>
     <w:rsid w:val="005C01BA"/>
     <w:rsid w:val="005C02EB"/>
@@ -28836,50 +29521,51 @@
     <w:rsid w:val="005D0879"/>
     <w:rsid w:val="005D0D1B"/>
     <w:rsid w:val="005D0F33"/>
     <w:rsid w:val="005D10B3"/>
     <w:rsid w:val="005D1E92"/>
     <w:rsid w:val="005D20D3"/>
     <w:rsid w:val="005D22B3"/>
     <w:rsid w:val="005D37AD"/>
     <w:rsid w:val="005D3A8D"/>
     <w:rsid w:val="005D3DD3"/>
     <w:rsid w:val="005D3FD2"/>
     <w:rsid w:val="005D4129"/>
     <w:rsid w:val="005D4139"/>
     <w:rsid w:val="005D48B1"/>
     <w:rsid w:val="005D49A1"/>
     <w:rsid w:val="005D4C1F"/>
     <w:rsid w:val="005D5446"/>
     <w:rsid w:val="005D5464"/>
     <w:rsid w:val="005D610B"/>
     <w:rsid w:val="005D6684"/>
     <w:rsid w:val="005D668F"/>
     <w:rsid w:val="005D70DB"/>
     <w:rsid w:val="005D76A3"/>
     <w:rsid w:val="005D7AAE"/>
     <w:rsid w:val="005D7D72"/>
+    <w:rsid w:val="005D92B0"/>
     <w:rsid w:val="005E060E"/>
     <w:rsid w:val="005E0C68"/>
     <w:rsid w:val="005E0D98"/>
     <w:rsid w:val="005E1662"/>
     <w:rsid w:val="005E2223"/>
     <w:rsid w:val="005E2317"/>
     <w:rsid w:val="005E2607"/>
     <w:rsid w:val="005E2CAE"/>
     <w:rsid w:val="005E407A"/>
     <w:rsid w:val="005E4202"/>
     <w:rsid w:val="005E4644"/>
     <w:rsid w:val="005E4872"/>
     <w:rsid w:val="005E5DE7"/>
     <w:rsid w:val="005E69D7"/>
     <w:rsid w:val="005F0343"/>
     <w:rsid w:val="005F0504"/>
     <w:rsid w:val="005F091B"/>
     <w:rsid w:val="005F0CE0"/>
     <w:rsid w:val="005F0FDB"/>
     <w:rsid w:val="005F14D7"/>
     <w:rsid w:val="005F1A2F"/>
     <w:rsid w:val="005F1CB8"/>
     <w:rsid w:val="005F1F51"/>
     <w:rsid w:val="005F2243"/>
     <w:rsid w:val="005F24A4"/>
@@ -29109,50 +29795,51 @@
     <w:rsid w:val="0067044C"/>
     <w:rsid w:val="006707C1"/>
     <w:rsid w:val="00670A31"/>
     <w:rsid w:val="00670F48"/>
     <w:rsid w:val="006714B6"/>
     <w:rsid w:val="0067192F"/>
     <w:rsid w:val="00672656"/>
     <w:rsid w:val="00673206"/>
     <w:rsid w:val="006733F9"/>
     <w:rsid w:val="0067387E"/>
     <w:rsid w:val="006738DC"/>
     <w:rsid w:val="00673D43"/>
     <w:rsid w:val="00674D6E"/>
     <w:rsid w:val="00674E66"/>
     <w:rsid w:val="00674E9C"/>
     <w:rsid w:val="00674FE1"/>
     <w:rsid w:val="006750F2"/>
     <w:rsid w:val="0067513C"/>
     <w:rsid w:val="006755AB"/>
     <w:rsid w:val="00675ADF"/>
     <w:rsid w:val="00676339"/>
     <w:rsid w:val="0067633F"/>
     <w:rsid w:val="006768F2"/>
     <w:rsid w:val="00676B1C"/>
     <w:rsid w:val="00676EC8"/>
+    <w:rsid w:val="00676FD4"/>
     <w:rsid w:val="00677A5F"/>
     <w:rsid w:val="00677B6C"/>
     <w:rsid w:val="00677D3A"/>
     <w:rsid w:val="00680F85"/>
     <w:rsid w:val="006810B2"/>
     <w:rsid w:val="006817EB"/>
     <w:rsid w:val="00681BA5"/>
     <w:rsid w:val="006829BE"/>
     <w:rsid w:val="006830DB"/>
     <w:rsid w:val="00683237"/>
     <w:rsid w:val="0068358A"/>
     <w:rsid w:val="00683DC3"/>
     <w:rsid w:val="00683F61"/>
     <w:rsid w:val="006841E0"/>
     <w:rsid w:val="006842D4"/>
     <w:rsid w:val="0068573F"/>
     <w:rsid w:val="00685968"/>
     <w:rsid w:val="0068649C"/>
     <w:rsid w:val="00686A0E"/>
     <w:rsid w:val="00686E22"/>
     <w:rsid w:val="00687258"/>
     <w:rsid w:val="00687669"/>
     <w:rsid w:val="006887ED"/>
     <w:rsid w:val="006905B3"/>
     <w:rsid w:val="00690647"/>
@@ -29183,50 +29870,51 @@
     <w:rsid w:val="00697687"/>
     <w:rsid w:val="00697C79"/>
     <w:rsid w:val="006A0725"/>
     <w:rsid w:val="006A0B20"/>
     <w:rsid w:val="006A0B3A"/>
     <w:rsid w:val="006A0BB6"/>
     <w:rsid w:val="006A1040"/>
     <w:rsid w:val="006A1314"/>
     <w:rsid w:val="006A13A9"/>
     <w:rsid w:val="006A13AB"/>
     <w:rsid w:val="006A1926"/>
     <w:rsid w:val="006A1C74"/>
     <w:rsid w:val="006A1D57"/>
     <w:rsid w:val="006A1F02"/>
     <w:rsid w:val="006A2195"/>
     <w:rsid w:val="006A2473"/>
     <w:rsid w:val="006A2A71"/>
     <w:rsid w:val="006A345F"/>
     <w:rsid w:val="006A39D0"/>
     <w:rsid w:val="006A3C64"/>
     <w:rsid w:val="006A4146"/>
     <w:rsid w:val="006A45E7"/>
     <w:rsid w:val="006A47E6"/>
     <w:rsid w:val="006A4A86"/>
     <w:rsid w:val="006A5045"/>
+    <w:rsid w:val="006A5C31"/>
     <w:rsid w:val="006A5E47"/>
     <w:rsid w:val="006A5F3F"/>
     <w:rsid w:val="006A5FF3"/>
     <w:rsid w:val="006A6045"/>
     <w:rsid w:val="006A6484"/>
     <w:rsid w:val="006A75B5"/>
     <w:rsid w:val="006A79CA"/>
     <w:rsid w:val="006B01E9"/>
     <w:rsid w:val="006B0650"/>
     <w:rsid w:val="006B0ECA"/>
     <w:rsid w:val="006B0FDC"/>
     <w:rsid w:val="006B1134"/>
     <w:rsid w:val="006B1A20"/>
     <w:rsid w:val="006B2260"/>
     <w:rsid w:val="006B2366"/>
     <w:rsid w:val="006B250F"/>
     <w:rsid w:val="006B2580"/>
     <w:rsid w:val="006B25A1"/>
     <w:rsid w:val="006B27C1"/>
     <w:rsid w:val="006B27C5"/>
     <w:rsid w:val="006B3192"/>
     <w:rsid w:val="006B32F3"/>
     <w:rsid w:val="006B351A"/>
     <w:rsid w:val="006B4086"/>
     <w:rsid w:val="006B4239"/>
@@ -29370,50 +30058,51 @@
     <w:rsid w:val="007062B7"/>
     <w:rsid w:val="007062D9"/>
     <w:rsid w:val="0070664D"/>
     <w:rsid w:val="007066B7"/>
     <w:rsid w:val="00706AD6"/>
     <w:rsid w:val="00706C0F"/>
     <w:rsid w:val="00707244"/>
     <w:rsid w:val="007074A3"/>
     <w:rsid w:val="00707AF1"/>
     <w:rsid w:val="00707F9D"/>
     <w:rsid w:val="00710078"/>
     <w:rsid w:val="0071017F"/>
     <w:rsid w:val="0071045A"/>
     <w:rsid w:val="0071116E"/>
     <w:rsid w:val="00711595"/>
     <w:rsid w:val="0071177B"/>
     <w:rsid w:val="00712061"/>
     <w:rsid w:val="007121E0"/>
     <w:rsid w:val="00712918"/>
     <w:rsid w:val="00712E7D"/>
     <w:rsid w:val="007133C3"/>
     <w:rsid w:val="00713CAD"/>
     <w:rsid w:val="0071445F"/>
     <w:rsid w:val="007144E4"/>
     <w:rsid w:val="00715385"/>
+    <w:rsid w:val="00715A06"/>
     <w:rsid w:val="00715AD3"/>
     <w:rsid w:val="00715C06"/>
     <w:rsid w:val="00715C5B"/>
     <w:rsid w:val="007167EE"/>
     <w:rsid w:val="00716B7C"/>
     <w:rsid w:val="00716D14"/>
     <w:rsid w:val="00716DE3"/>
     <w:rsid w:val="00716F64"/>
     <w:rsid w:val="0071756D"/>
     <w:rsid w:val="00717C1F"/>
     <w:rsid w:val="00720208"/>
     <w:rsid w:val="007206AD"/>
     <w:rsid w:val="00720852"/>
     <w:rsid w:val="007208F1"/>
     <w:rsid w:val="007210F2"/>
     <w:rsid w:val="00721859"/>
     <w:rsid w:val="00721C82"/>
     <w:rsid w:val="00721FE9"/>
     <w:rsid w:val="00722182"/>
     <w:rsid w:val="00722238"/>
     <w:rsid w:val="0072379E"/>
     <w:rsid w:val="00723B08"/>
     <w:rsid w:val="00723CC1"/>
     <w:rsid w:val="0072411B"/>
     <w:rsid w:val="007245CE"/>
@@ -29439,50 +30128,51 @@
     <w:rsid w:val="007335C4"/>
     <w:rsid w:val="007337D3"/>
     <w:rsid w:val="007340CC"/>
     <w:rsid w:val="007340D3"/>
     <w:rsid w:val="007345F5"/>
     <w:rsid w:val="00734916"/>
     <w:rsid w:val="00734ADE"/>
     <w:rsid w:val="00734F66"/>
     <w:rsid w:val="00734F75"/>
     <w:rsid w:val="007351E5"/>
     <w:rsid w:val="007355B3"/>
     <w:rsid w:val="00735A3B"/>
     <w:rsid w:val="00735DA5"/>
     <w:rsid w:val="00736594"/>
     <w:rsid w:val="00736762"/>
     <w:rsid w:val="00736A06"/>
     <w:rsid w:val="00736CE2"/>
     <w:rsid w:val="007374F9"/>
     <w:rsid w:val="00737AEF"/>
     <w:rsid w:val="00737FAF"/>
     <w:rsid w:val="0073B5C6"/>
     <w:rsid w:val="0074007E"/>
     <w:rsid w:val="007401B4"/>
     <w:rsid w:val="00740315"/>
     <w:rsid w:val="007404D2"/>
+    <w:rsid w:val="00741C0B"/>
     <w:rsid w:val="007430B5"/>
     <w:rsid w:val="00743268"/>
     <w:rsid w:val="007433B5"/>
     <w:rsid w:val="0074386B"/>
     <w:rsid w:val="00743961"/>
     <w:rsid w:val="00743C70"/>
     <w:rsid w:val="00744FDE"/>
     <w:rsid w:val="00745E91"/>
     <w:rsid w:val="00746027"/>
     <w:rsid w:val="0074607A"/>
     <w:rsid w:val="00746D39"/>
     <w:rsid w:val="00747100"/>
     <w:rsid w:val="007474A3"/>
     <w:rsid w:val="0074765D"/>
     <w:rsid w:val="00747E8D"/>
     <w:rsid w:val="00747FBD"/>
     <w:rsid w:val="00748499"/>
     <w:rsid w:val="00750000"/>
     <w:rsid w:val="0075067E"/>
     <w:rsid w:val="00750AD6"/>
     <w:rsid w:val="00751046"/>
     <w:rsid w:val="00751428"/>
     <w:rsid w:val="007522A9"/>
     <w:rsid w:val="007528DE"/>
     <w:rsid w:val="00752D33"/>
@@ -29593,50 +30283,51 @@
     <w:rsid w:val="00793704"/>
     <w:rsid w:val="00793A7F"/>
     <w:rsid w:val="007946B3"/>
     <w:rsid w:val="00794832"/>
     <w:rsid w:val="00794989"/>
     <w:rsid w:val="00794DB2"/>
     <w:rsid w:val="00796053"/>
     <w:rsid w:val="007961D6"/>
     <w:rsid w:val="007970BA"/>
     <w:rsid w:val="00797547"/>
     <w:rsid w:val="00797780"/>
     <w:rsid w:val="00797D7C"/>
     <w:rsid w:val="007A0CBE"/>
     <w:rsid w:val="007A0D7E"/>
     <w:rsid w:val="007A159F"/>
     <w:rsid w:val="007A20A0"/>
     <w:rsid w:val="007A28A9"/>
     <w:rsid w:val="007A2FD4"/>
     <w:rsid w:val="007A358C"/>
     <w:rsid w:val="007A399F"/>
     <w:rsid w:val="007A3EB5"/>
     <w:rsid w:val="007A417F"/>
     <w:rsid w:val="007A46C4"/>
     <w:rsid w:val="007A48E0"/>
     <w:rsid w:val="007A4AD0"/>
+    <w:rsid w:val="007A4BF7"/>
     <w:rsid w:val="007A4F04"/>
     <w:rsid w:val="007A5290"/>
     <w:rsid w:val="007A5456"/>
     <w:rsid w:val="007A5E8A"/>
     <w:rsid w:val="007A5EE6"/>
     <w:rsid w:val="007A6071"/>
     <w:rsid w:val="007A6430"/>
     <w:rsid w:val="007A6808"/>
     <w:rsid w:val="007A6957"/>
     <w:rsid w:val="007A6A67"/>
     <w:rsid w:val="007A6C1E"/>
     <w:rsid w:val="007A6ECE"/>
     <w:rsid w:val="007A711E"/>
     <w:rsid w:val="007A7205"/>
     <w:rsid w:val="007A753F"/>
     <w:rsid w:val="007A7C19"/>
     <w:rsid w:val="007B03B5"/>
     <w:rsid w:val="007B0835"/>
     <w:rsid w:val="007B0B88"/>
     <w:rsid w:val="007B11E2"/>
     <w:rsid w:val="007B1246"/>
     <w:rsid w:val="007B12F6"/>
     <w:rsid w:val="007B1CD2"/>
     <w:rsid w:val="007B20A9"/>
     <w:rsid w:val="007B24C1"/>
@@ -29908,50 +30599,51 @@
     <w:rsid w:val="00835CB2"/>
     <w:rsid w:val="00835F5A"/>
     <w:rsid w:val="00836901"/>
     <w:rsid w:val="00836982"/>
     <w:rsid w:val="00836A05"/>
     <w:rsid w:val="00836C44"/>
     <w:rsid w:val="00836D07"/>
     <w:rsid w:val="00837B84"/>
     <w:rsid w:val="00837E61"/>
     <w:rsid w:val="00840183"/>
     <w:rsid w:val="00840614"/>
     <w:rsid w:val="00840872"/>
     <w:rsid w:val="00840A81"/>
     <w:rsid w:val="00841095"/>
     <w:rsid w:val="008411B0"/>
     <w:rsid w:val="008415AB"/>
     <w:rsid w:val="00841AD8"/>
     <w:rsid w:val="0084230D"/>
     <w:rsid w:val="00842516"/>
     <w:rsid w:val="008429F7"/>
     <w:rsid w:val="00842A58"/>
     <w:rsid w:val="00842DB7"/>
     <w:rsid w:val="00842FFF"/>
     <w:rsid w:val="008430EA"/>
     <w:rsid w:val="00843470"/>
+    <w:rsid w:val="00843645"/>
     <w:rsid w:val="008436DC"/>
     <w:rsid w:val="00843706"/>
     <w:rsid w:val="00843B14"/>
     <w:rsid w:val="00843F8E"/>
     <w:rsid w:val="0084551D"/>
     <w:rsid w:val="00845713"/>
     <w:rsid w:val="00845A97"/>
     <w:rsid w:val="00845F03"/>
     <w:rsid w:val="00846070"/>
     <w:rsid w:val="00846322"/>
     <w:rsid w:val="0084680D"/>
     <w:rsid w:val="00846E7B"/>
     <w:rsid w:val="00847CEF"/>
     <w:rsid w:val="00847EBA"/>
     <w:rsid w:val="00847FA2"/>
     <w:rsid w:val="00850CC7"/>
     <w:rsid w:val="00851049"/>
     <w:rsid w:val="008511BF"/>
     <w:rsid w:val="008513AE"/>
     <w:rsid w:val="008520FA"/>
     <w:rsid w:val="00853EEA"/>
     <w:rsid w:val="0085453F"/>
     <w:rsid w:val="008549B9"/>
     <w:rsid w:val="00854FA0"/>
     <w:rsid w:val="00855237"/>
@@ -30133,117 +30825,120 @@
     <w:rsid w:val="008C67ED"/>
     <w:rsid w:val="008C6A3D"/>
     <w:rsid w:val="008C74CC"/>
     <w:rsid w:val="008C7A1F"/>
     <w:rsid w:val="008C7B46"/>
     <w:rsid w:val="008CC93E"/>
     <w:rsid w:val="008D06F1"/>
     <w:rsid w:val="008D0E5E"/>
     <w:rsid w:val="008D0FED"/>
     <w:rsid w:val="008D1627"/>
     <w:rsid w:val="008D2083"/>
     <w:rsid w:val="008D2087"/>
     <w:rsid w:val="008D2222"/>
     <w:rsid w:val="008D2557"/>
     <w:rsid w:val="008D296F"/>
     <w:rsid w:val="008D300D"/>
     <w:rsid w:val="008D3726"/>
     <w:rsid w:val="008D3755"/>
     <w:rsid w:val="008D37AD"/>
     <w:rsid w:val="008D38D3"/>
     <w:rsid w:val="008D3D45"/>
     <w:rsid w:val="008D4800"/>
     <w:rsid w:val="008D4D50"/>
     <w:rsid w:val="008D5728"/>
     <w:rsid w:val="008D5AFE"/>
+    <w:rsid w:val="008D5D94"/>
     <w:rsid w:val="008D5EE6"/>
     <w:rsid w:val="008D6177"/>
     <w:rsid w:val="008D63DD"/>
     <w:rsid w:val="008D6E68"/>
     <w:rsid w:val="008D6FF9"/>
     <w:rsid w:val="008D7642"/>
     <w:rsid w:val="008D7B83"/>
     <w:rsid w:val="008D7C9C"/>
     <w:rsid w:val="008E01A5"/>
     <w:rsid w:val="008E079A"/>
     <w:rsid w:val="008E1012"/>
     <w:rsid w:val="008E1257"/>
     <w:rsid w:val="008E1423"/>
     <w:rsid w:val="008E1D0C"/>
     <w:rsid w:val="008E29DC"/>
     <w:rsid w:val="008E322D"/>
     <w:rsid w:val="008E322F"/>
     <w:rsid w:val="008E3CAA"/>
     <w:rsid w:val="008E3EDE"/>
     <w:rsid w:val="008E40AA"/>
     <w:rsid w:val="008E44FC"/>
     <w:rsid w:val="008E45E5"/>
     <w:rsid w:val="008E4F1B"/>
     <w:rsid w:val="008E5569"/>
     <w:rsid w:val="008E6072"/>
     <w:rsid w:val="008E65D0"/>
     <w:rsid w:val="008E65EA"/>
     <w:rsid w:val="008E663E"/>
     <w:rsid w:val="008E69D8"/>
+    <w:rsid w:val="008E6C50"/>
     <w:rsid w:val="008E6F58"/>
     <w:rsid w:val="008E76A1"/>
     <w:rsid w:val="008F1009"/>
     <w:rsid w:val="008F11D4"/>
     <w:rsid w:val="008F1466"/>
     <w:rsid w:val="008F1A63"/>
     <w:rsid w:val="008F2914"/>
     <w:rsid w:val="008F2A4F"/>
     <w:rsid w:val="008F2B39"/>
     <w:rsid w:val="008F383A"/>
     <w:rsid w:val="008F3A71"/>
     <w:rsid w:val="008F3E00"/>
     <w:rsid w:val="008F3F17"/>
     <w:rsid w:val="008F4FAB"/>
     <w:rsid w:val="008F4FD2"/>
     <w:rsid w:val="008F513A"/>
     <w:rsid w:val="008F562D"/>
     <w:rsid w:val="008F5D47"/>
     <w:rsid w:val="008F5E97"/>
     <w:rsid w:val="008F6152"/>
     <w:rsid w:val="008F63A3"/>
     <w:rsid w:val="008F684A"/>
     <w:rsid w:val="008F69D9"/>
     <w:rsid w:val="008F6FF9"/>
     <w:rsid w:val="008F70F5"/>
     <w:rsid w:val="008F75D0"/>
     <w:rsid w:val="008F75E1"/>
     <w:rsid w:val="008F7943"/>
     <w:rsid w:val="008F7B82"/>
     <w:rsid w:val="008F7CA6"/>
     <w:rsid w:val="008F7D28"/>
     <w:rsid w:val="008F7D87"/>
     <w:rsid w:val="0090008A"/>
     <w:rsid w:val="0090016A"/>
     <w:rsid w:val="009001F6"/>
     <w:rsid w:val="009007E9"/>
     <w:rsid w:val="00900817"/>
     <w:rsid w:val="0090100F"/>
+    <w:rsid w:val="0090156C"/>
     <w:rsid w:val="009027E5"/>
     <w:rsid w:val="009028C9"/>
     <w:rsid w:val="009030B8"/>
     <w:rsid w:val="0090339B"/>
     <w:rsid w:val="009033E6"/>
     <w:rsid w:val="0090371B"/>
     <w:rsid w:val="00903808"/>
     <w:rsid w:val="009040E3"/>
     <w:rsid w:val="00904539"/>
     <w:rsid w:val="009045F1"/>
     <w:rsid w:val="0090494A"/>
     <w:rsid w:val="00904EF6"/>
     <w:rsid w:val="009053B1"/>
     <w:rsid w:val="00905A95"/>
     <w:rsid w:val="00906007"/>
     <w:rsid w:val="009061C1"/>
     <w:rsid w:val="009062DD"/>
     <w:rsid w:val="00906472"/>
     <w:rsid w:val="0090660B"/>
     <w:rsid w:val="00906765"/>
     <w:rsid w:val="00906989"/>
     <w:rsid w:val="00906E6F"/>
     <w:rsid w:val="00906EE2"/>
     <w:rsid w:val="00907084"/>
     <w:rsid w:val="009071F0"/>
@@ -30298,50 +30993,51 @@
     <w:rsid w:val="009235A9"/>
     <w:rsid w:val="00923683"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="009241D3"/>
     <w:rsid w:val="00924388"/>
     <w:rsid w:val="00924CD5"/>
     <w:rsid w:val="00924DB0"/>
     <w:rsid w:val="00924DC7"/>
     <w:rsid w:val="00925029"/>
     <w:rsid w:val="0092526A"/>
     <w:rsid w:val="00925624"/>
     <w:rsid w:val="009261BB"/>
     <w:rsid w:val="00927208"/>
     <w:rsid w:val="009272CF"/>
     <w:rsid w:val="00927A9C"/>
     <w:rsid w:val="00927BA6"/>
     <w:rsid w:val="0092FCC7"/>
     <w:rsid w:val="00930110"/>
     <w:rsid w:val="00930368"/>
     <w:rsid w:val="00930439"/>
     <w:rsid w:val="0093043A"/>
     <w:rsid w:val="00930C98"/>
     <w:rsid w:val="00930E06"/>
     <w:rsid w:val="00931AD6"/>
     <w:rsid w:val="00932688"/>
+    <w:rsid w:val="00932B3B"/>
     <w:rsid w:val="00932BDE"/>
     <w:rsid w:val="00932D03"/>
     <w:rsid w:val="009333C5"/>
     <w:rsid w:val="00933835"/>
     <w:rsid w:val="00934065"/>
     <w:rsid w:val="0093457A"/>
     <w:rsid w:val="0093460C"/>
     <w:rsid w:val="00934A67"/>
     <w:rsid w:val="00934C79"/>
     <w:rsid w:val="00934EBD"/>
     <w:rsid w:val="00935163"/>
     <w:rsid w:val="00935CC0"/>
     <w:rsid w:val="0093639C"/>
     <w:rsid w:val="00936441"/>
     <w:rsid w:val="00936D28"/>
     <w:rsid w:val="00936F2F"/>
     <w:rsid w:val="0093746C"/>
     <w:rsid w:val="009375DA"/>
     <w:rsid w:val="009377D5"/>
     <w:rsid w:val="00937AB1"/>
     <w:rsid w:val="009401EB"/>
     <w:rsid w:val="009407D1"/>
     <w:rsid w:val="00940942"/>
     <w:rsid w:val="009425DE"/>
     <w:rsid w:val="009428D8"/>
@@ -30582,50 +31278,51 @@
     <w:rsid w:val="009C57FC"/>
     <w:rsid w:val="009C5BB0"/>
     <w:rsid w:val="009C5D28"/>
     <w:rsid w:val="009C655F"/>
     <w:rsid w:val="009C6751"/>
     <w:rsid w:val="009C6812"/>
     <w:rsid w:val="009C682C"/>
     <w:rsid w:val="009C7F6E"/>
     <w:rsid w:val="009D0531"/>
     <w:rsid w:val="009D1099"/>
     <w:rsid w:val="009D14A7"/>
     <w:rsid w:val="009D1676"/>
     <w:rsid w:val="009D1ABE"/>
     <w:rsid w:val="009D2626"/>
     <w:rsid w:val="009D2A07"/>
     <w:rsid w:val="009D3287"/>
     <w:rsid w:val="009D3462"/>
     <w:rsid w:val="009D3AC5"/>
     <w:rsid w:val="009D40CE"/>
     <w:rsid w:val="009D4176"/>
     <w:rsid w:val="009D46FF"/>
     <w:rsid w:val="009D4D60"/>
     <w:rsid w:val="009D4DFA"/>
     <w:rsid w:val="009D5CAD"/>
     <w:rsid w:val="009D5D86"/>
+    <w:rsid w:val="009D60B7"/>
     <w:rsid w:val="009D6259"/>
     <w:rsid w:val="009D69A6"/>
     <w:rsid w:val="009D6EE8"/>
     <w:rsid w:val="009D7798"/>
     <w:rsid w:val="009DE17C"/>
     <w:rsid w:val="009DF9EA"/>
     <w:rsid w:val="009E0381"/>
     <w:rsid w:val="009E0E10"/>
     <w:rsid w:val="009E139B"/>
     <w:rsid w:val="009E13D0"/>
     <w:rsid w:val="009E1E92"/>
     <w:rsid w:val="009E2467"/>
     <w:rsid w:val="009E33B7"/>
     <w:rsid w:val="009E3869"/>
     <w:rsid w:val="009E3DA6"/>
     <w:rsid w:val="009E4EF3"/>
     <w:rsid w:val="009E520A"/>
     <w:rsid w:val="009E544C"/>
     <w:rsid w:val="009E5C5F"/>
     <w:rsid w:val="009E620D"/>
     <w:rsid w:val="009E62B2"/>
     <w:rsid w:val="009E6D16"/>
     <w:rsid w:val="009E6FD5"/>
     <w:rsid w:val="009E78FD"/>
     <w:rsid w:val="009E7A12"/>
@@ -30875,50 +31572,51 @@
     <w:rsid w:val="00A90C03"/>
     <w:rsid w:val="00A90CA2"/>
     <w:rsid w:val="00A90E4C"/>
     <w:rsid w:val="00A9113B"/>
     <w:rsid w:val="00A9120E"/>
     <w:rsid w:val="00A91391"/>
     <w:rsid w:val="00A91B47"/>
     <w:rsid w:val="00A92028"/>
     <w:rsid w:val="00A922F8"/>
     <w:rsid w:val="00A925AC"/>
     <w:rsid w:val="00A9273F"/>
     <w:rsid w:val="00A927D5"/>
     <w:rsid w:val="00A93197"/>
     <w:rsid w:val="00A9379B"/>
     <w:rsid w:val="00A93F0D"/>
     <w:rsid w:val="00A93FAB"/>
     <w:rsid w:val="00A942F3"/>
     <w:rsid w:val="00A944D7"/>
     <w:rsid w:val="00A94609"/>
     <w:rsid w:val="00A94C25"/>
     <w:rsid w:val="00A94F2E"/>
     <w:rsid w:val="00A956DA"/>
     <w:rsid w:val="00A95733"/>
     <w:rsid w:val="00A957C7"/>
     <w:rsid w:val="00A958CA"/>
+    <w:rsid w:val="00A959E3"/>
     <w:rsid w:val="00A95E67"/>
     <w:rsid w:val="00A9613E"/>
     <w:rsid w:val="00A9694F"/>
     <w:rsid w:val="00A96CA0"/>
     <w:rsid w:val="00A96CF4"/>
     <w:rsid w:val="00A97060"/>
     <w:rsid w:val="00A971C6"/>
     <w:rsid w:val="00A972BF"/>
     <w:rsid w:val="00A97751"/>
     <w:rsid w:val="00A97BC8"/>
     <w:rsid w:val="00A97C59"/>
     <w:rsid w:val="00A9B56B"/>
     <w:rsid w:val="00AA051E"/>
     <w:rsid w:val="00AA1CD1"/>
     <w:rsid w:val="00AA1FAD"/>
     <w:rsid w:val="00AA20E2"/>
     <w:rsid w:val="00AA2539"/>
     <w:rsid w:val="00AA3199"/>
     <w:rsid w:val="00AA3431"/>
     <w:rsid w:val="00AA37B0"/>
     <w:rsid w:val="00AA3B6D"/>
     <w:rsid w:val="00AA4052"/>
     <w:rsid w:val="00AA45B6"/>
     <w:rsid w:val="00AA4AE1"/>
     <w:rsid w:val="00AA4CDF"/>
@@ -31248,50 +31946,51 @@
     <w:rsid w:val="00B63266"/>
     <w:rsid w:val="00B63480"/>
     <w:rsid w:val="00B636D8"/>
     <w:rsid w:val="00B63B08"/>
     <w:rsid w:val="00B63B99"/>
     <w:rsid w:val="00B6412B"/>
     <w:rsid w:val="00B642F3"/>
     <w:rsid w:val="00B64491"/>
     <w:rsid w:val="00B64688"/>
     <w:rsid w:val="00B6480D"/>
     <w:rsid w:val="00B64987"/>
     <w:rsid w:val="00B64BE2"/>
     <w:rsid w:val="00B64CA0"/>
     <w:rsid w:val="00B65FCD"/>
     <w:rsid w:val="00B6666B"/>
     <w:rsid w:val="00B668C1"/>
     <w:rsid w:val="00B67238"/>
     <w:rsid w:val="00B6727B"/>
     <w:rsid w:val="00B675B7"/>
     <w:rsid w:val="00B700E7"/>
     <w:rsid w:val="00B70599"/>
     <w:rsid w:val="00B70765"/>
     <w:rsid w:val="00B70C02"/>
     <w:rsid w:val="00B70EEE"/>
     <w:rsid w:val="00B70FAE"/>
+    <w:rsid w:val="00B7176C"/>
     <w:rsid w:val="00B71842"/>
     <w:rsid w:val="00B71DC0"/>
     <w:rsid w:val="00B72319"/>
     <w:rsid w:val="00B723D4"/>
     <w:rsid w:val="00B72617"/>
     <w:rsid w:val="00B7267A"/>
     <w:rsid w:val="00B72AFE"/>
     <w:rsid w:val="00B72F55"/>
     <w:rsid w:val="00B73FFC"/>
     <w:rsid w:val="00B74006"/>
     <w:rsid w:val="00B742A9"/>
     <w:rsid w:val="00B742E4"/>
     <w:rsid w:val="00B7472F"/>
     <w:rsid w:val="00B75128"/>
     <w:rsid w:val="00B75158"/>
     <w:rsid w:val="00B75373"/>
     <w:rsid w:val="00B75478"/>
     <w:rsid w:val="00B75A4F"/>
     <w:rsid w:val="00B75E95"/>
     <w:rsid w:val="00B76362"/>
     <w:rsid w:val="00B76567"/>
     <w:rsid w:val="00B770E2"/>
     <w:rsid w:val="00B77983"/>
     <w:rsid w:val="00B80112"/>
     <w:rsid w:val="00B806FD"/>
@@ -32030,50 +32729,51 @@
     <w:rsid w:val="00D42AA7"/>
     <w:rsid w:val="00D42CAA"/>
     <w:rsid w:val="00D431AE"/>
     <w:rsid w:val="00D434F5"/>
     <w:rsid w:val="00D43D6C"/>
     <w:rsid w:val="00D442DE"/>
     <w:rsid w:val="00D44366"/>
     <w:rsid w:val="00D44916"/>
     <w:rsid w:val="00D44C15"/>
     <w:rsid w:val="00D4556A"/>
     <w:rsid w:val="00D45B23"/>
     <w:rsid w:val="00D463EE"/>
     <w:rsid w:val="00D464AA"/>
     <w:rsid w:val="00D466B5"/>
     <w:rsid w:val="00D46E01"/>
     <w:rsid w:val="00D47303"/>
     <w:rsid w:val="00D47722"/>
     <w:rsid w:val="00D47946"/>
     <w:rsid w:val="00D47ADE"/>
     <w:rsid w:val="00D47D00"/>
     <w:rsid w:val="00D47D13"/>
     <w:rsid w:val="00D505D7"/>
     <w:rsid w:val="00D50BCB"/>
     <w:rsid w:val="00D510A7"/>
     <w:rsid w:val="00D51101"/>
+    <w:rsid w:val="00D512F1"/>
     <w:rsid w:val="00D514F9"/>
     <w:rsid w:val="00D51708"/>
     <w:rsid w:val="00D51949"/>
     <w:rsid w:val="00D51B13"/>
     <w:rsid w:val="00D51ED6"/>
     <w:rsid w:val="00D51FFF"/>
     <w:rsid w:val="00D5223D"/>
     <w:rsid w:val="00D533F3"/>
     <w:rsid w:val="00D53C7B"/>
     <w:rsid w:val="00D54C51"/>
     <w:rsid w:val="00D55249"/>
     <w:rsid w:val="00D55FD1"/>
     <w:rsid w:val="00D5655D"/>
     <w:rsid w:val="00D56AE7"/>
     <w:rsid w:val="00D5740F"/>
     <w:rsid w:val="00D5749F"/>
     <w:rsid w:val="00D574C9"/>
     <w:rsid w:val="00D57719"/>
     <w:rsid w:val="00D57B85"/>
     <w:rsid w:val="00D57EC9"/>
     <w:rsid w:val="00D57FE8"/>
     <w:rsid w:val="00D60C93"/>
     <w:rsid w:val="00D60CAB"/>
     <w:rsid w:val="00D61595"/>
     <w:rsid w:val="00D6183F"/>
@@ -32416,85 +33116,87 @@
     <w:rsid w:val="00E21B72"/>
     <w:rsid w:val="00E22BB7"/>
     <w:rsid w:val="00E23892"/>
     <w:rsid w:val="00E23C76"/>
     <w:rsid w:val="00E23D87"/>
     <w:rsid w:val="00E24548"/>
     <w:rsid w:val="00E2470F"/>
     <w:rsid w:val="00E24C3C"/>
     <w:rsid w:val="00E257C3"/>
     <w:rsid w:val="00E259C9"/>
     <w:rsid w:val="00E25C02"/>
     <w:rsid w:val="00E25C81"/>
     <w:rsid w:val="00E25C85"/>
     <w:rsid w:val="00E25C8B"/>
     <w:rsid w:val="00E2610C"/>
     <w:rsid w:val="00E26195"/>
     <w:rsid w:val="00E264C3"/>
     <w:rsid w:val="00E26520"/>
     <w:rsid w:val="00E267E1"/>
     <w:rsid w:val="00E26ACB"/>
     <w:rsid w:val="00E27552"/>
     <w:rsid w:val="00E2764E"/>
     <w:rsid w:val="00E27BCC"/>
     <w:rsid w:val="00E30503"/>
     <w:rsid w:val="00E30861"/>
+    <w:rsid w:val="00E3088B"/>
     <w:rsid w:val="00E31107"/>
     <w:rsid w:val="00E311DB"/>
     <w:rsid w:val="00E31215"/>
     <w:rsid w:val="00E3122A"/>
     <w:rsid w:val="00E3194A"/>
     <w:rsid w:val="00E31B7B"/>
     <w:rsid w:val="00E31C1C"/>
     <w:rsid w:val="00E32297"/>
     <w:rsid w:val="00E32455"/>
     <w:rsid w:val="00E325E3"/>
     <w:rsid w:val="00E328C0"/>
     <w:rsid w:val="00E32A3D"/>
     <w:rsid w:val="00E32BB6"/>
     <w:rsid w:val="00E33B78"/>
     <w:rsid w:val="00E33BCF"/>
     <w:rsid w:val="00E33D94"/>
     <w:rsid w:val="00E342B4"/>
     <w:rsid w:val="00E34A8F"/>
     <w:rsid w:val="00E34C35"/>
     <w:rsid w:val="00E35101"/>
     <w:rsid w:val="00E35125"/>
     <w:rsid w:val="00E3531B"/>
     <w:rsid w:val="00E353A7"/>
     <w:rsid w:val="00E353E5"/>
     <w:rsid w:val="00E3572B"/>
     <w:rsid w:val="00E36B08"/>
     <w:rsid w:val="00E37127"/>
     <w:rsid w:val="00E37515"/>
     <w:rsid w:val="00E3751C"/>
     <w:rsid w:val="00E37BB3"/>
     <w:rsid w:val="00E38043"/>
     <w:rsid w:val="00E400DD"/>
     <w:rsid w:val="00E40151"/>
     <w:rsid w:val="00E404DE"/>
     <w:rsid w:val="00E40512"/>
+    <w:rsid w:val="00E406E0"/>
     <w:rsid w:val="00E408A8"/>
     <w:rsid w:val="00E408B2"/>
     <w:rsid w:val="00E40AC5"/>
     <w:rsid w:val="00E40D12"/>
     <w:rsid w:val="00E40D20"/>
     <w:rsid w:val="00E40DAF"/>
     <w:rsid w:val="00E413FC"/>
     <w:rsid w:val="00E41952"/>
     <w:rsid w:val="00E41DA2"/>
     <w:rsid w:val="00E41EB7"/>
     <w:rsid w:val="00E41EDD"/>
     <w:rsid w:val="00E41EE6"/>
     <w:rsid w:val="00E425EE"/>
     <w:rsid w:val="00E42D38"/>
     <w:rsid w:val="00E43392"/>
     <w:rsid w:val="00E43546"/>
     <w:rsid w:val="00E43589"/>
     <w:rsid w:val="00E435EC"/>
     <w:rsid w:val="00E43601"/>
     <w:rsid w:val="00E43C8D"/>
     <w:rsid w:val="00E442E2"/>
     <w:rsid w:val="00E44461"/>
     <w:rsid w:val="00E44A52"/>
     <w:rsid w:val="00E45262"/>
     <w:rsid w:val="00E45300"/>
@@ -32752,50 +33454,51 @@
     <w:rsid w:val="00ED4989"/>
     <w:rsid w:val="00ED4DF5"/>
     <w:rsid w:val="00ED5395"/>
     <w:rsid w:val="00ED5651"/>
     <w:rsid w:val="00ED734C"/>
     <w:rsid w:val="00ED73AB"/>
     <w:rsid w:val="00ED7C7A"/>
     <w:rsid w:val="00ED7D11"/>
     <w:rsid w:val="00EE00E6"/>
     <w:rsid w:val="00EE01F4"/>
     <w:rsid w:val="00EE029A"/>
     <w:rsid w:val="00EE0876"/>
     <w:rsid w:val="00EE1243"/>
     <w:rsid w:val="00EE130D"/>
     <w:rsid w:val="00EE190F"/>
     <w:rsid w:val="00EE1A40"/>
     <w:rsid w:val="00EE1B84"/>
     <w:rsid w:val="00EE1BAA"/>
     <w:rsid w:val="00EE1CD9"/>
     <w:rsid w:val="00EE1EDD"/>
     <w:rsid w:val="00EE3125"/>
     <w:rsid w:val="00EE35A8"/>
     <w:rsid w:val="00EE37CF"/>
     <w:rsid w:val="00EE38EE"/>
     <w:rsid w:val="00EE38FF"/>
+    <w:rsid w:val="00EE3A4B"/>
     <w:rsid w:val="00EE3A5B"/>
     <w:rsid w:val="00EE3CC3"/>
     <w:rsid w:val="00EE3D50"/>
     <w:rsid w:val="00EE4081"/>
     <w:rsid w:val="00EE48DB"/>
     <w:rsid w:val="00EE4F12"/>
     <w:rsid w:val="00EE5351"/>
     <w:rsid w:val="00EE54BE"/>
     <w:rsid w:val="00EE648E"/>
     <w:rsid w:val="00EE6543"/>
     <w:rsid w:val="00EE68F3"/>
     <w:rsid w:val="00EE6C70"/>
     <w:rsid w:val="00EE7073"/>
     <w:rsid w:val="00EE7166"/>
     <w:rsid w:val="00EF064D"/>
     <w:rsid w:val="00EF0846"/>
     <w:rsid w:val="00EF09D0"/>
     <w:rsid w:val="00EF0B23"/>
     <w:rsid w:val="00EF0CFA"/>
     <w:rsid w:val="00EF105D"/>
     <w:rsid w:val="00EF130D"/>
     <w:rsid w:val="00EF17FF"/>
     <w:rsid w:val="00EF1973"/>
     <w:rsid w:val="00EF1C19"/>
     <w:rsid w:val="00EF2F63"/>
@@ -32888,56 +33591,58 @@
     <w:rsid w:val="00F241CC"/>
     <w:rsid w:val="00F243CA"/>
     <w:rsid w:val="00F24784"/>
     <w:rsid w:val="00F24FA0"/>
     <w:rsid w:val="00F24FBA"/>
     <w:rsid w:val="00F254F3"/>
     <w:rsid w:val="00F25595"/>
     <w:rsid w:val="00F25DE5"/>
     <w:rsid w:val="00F25FD0"/>
     <w:rsid w:val="00F267E8"/>
     <w:rsid w:val="00F26C22"/>
     <w:rsid w:val="00F272BC"/>
     <w:rsid w:val="00F27DFB"/>
     <w:rsid w:val="00F27FD1"/>
     <w:rsid w:val="00F30016"/>
     <w:rsid w:val="00F307C0"/>
     <w:rsid w:val="00F30F20"/>
     <w:rsid w:val="00F315FC"/>
     <w:rsid w:val="00F31A38"/>
     <w:rsid w:val="00F31B6E"/>
     <w:rsid w:val="00F31EDE"/>
     <w:rsid w:val="00F32FA3"/>
     <w:rsid w:val="00F34783"/>
     <w:rsid w:val="00F3478E"/>
     <w:rsid w:val="00F349DD"/>
+    <w:rsid w:val="00F35110"/>
     <w:rsid w:val="00F35132"/>
     <w:rsid w:val="00F3569C"/>
     <w:rsid w:val="00F35818"/>
     <w:rsid w:val="00F35879"/>
     <w:rsid w:val="00F358CA"/>
     <w:rsid w:val="00F35EFD"/>
+    <w:rsid w:val="00F36855"/>
     <w:rsid w:val="00F3799D"/>
     <w:rsid w:val="00F379BC"/>
     <w:rsid w:val="00F40506"/>
     <w:rsid w:val="00F40F97"/>
     <w:rsid w:val="00F414F9"/>
     <w:rsid w:val="00F417C3"/>
     <w:rsid w:val="00F41C42"/>
     <w:rsid w:val="00F421E9"/>
     <w:rsid w:val="00F4237E"/>
     <w:rsid w:val="00F42CB9"/>
     <w:rsid w:val="00F43046"/>
     <w:rsid w:val="00F43611"/>
     <w:rsid w:val="00F43D03"/>
     <w:rsid w:val="00F43D54"/>
     <w:rsid w:val="00F44265"/>
     <w:rsid w:val="00F44396"/>
     <w:rsid w:val="00F4493C"/>
     <w:rsid w:val="00F44B39"/>
     <w:rsid w:val="00F44BCF"/>
     <w:rsid w:val="00F44C9B"/>
     <w:rsid w:val="00F44E9F"/>
     <w:rsid w:val="00F452BB"/>
     <w:rsid w:val="00F46191"/>
     <w:rsid w:val="00F461AA"/>
     <w:rsid w:val="00F46229"/>
@@ -32998,55 +33703,57 @@
     <w:rsid w:val="00F63B1D"/>
     <w:rsid w:val="00F64192"/>
     <w:rsid w:val="00F64423"/>
     <w:rsid w:val="00F6445C"/>
     <w:rsid w:val="00F6453B"/>
     <w:rsid w:val="00F64C62"/>
     <w:rsid w:val="00F65026"/>
     <w:rsid w:val="00F65709"/>
     <w:rsid w:val="00F6584B"/>
     <w:rsid w:val="00F65B29"/>
     <w:rsid w:val="00F65B58"/>
     <w:rsid w:val="00F6607C"/>
     <w:rsid w:val="00F665B3"/>
     <w:rsid w:val="00F66B8E"/>
     <w:rsid w:val="00F672A3"/>
     <w:rsid w:val="00F67B9D"/>
     <w:rsid w:val="00F67C72"/>
     <w:rsid w:val="00F67D1F"/>
     <w:rsid w:val="00F70075"/>
     <w:rsid w:val="00F7010B"/>
     <w:rsid w:val="00F70172"/>
     <w:rsid w:val="00F71164"/>
     <w:rsid w:val="00F713D2"/>
     <w:rsid w:val="00F714AE"/>
     <w:rsid w:val="00F716C7"/>
+    <w:rsid w:val="00F71CC1"/>
     <w:rsid w:val="00F71FB6"/>
     <w:rsid w:val="00F7256D"/>
     <w:rsid w:val="00F726DC"/>
     <w:rsid w:val="00F7296A"/>
     <w:rsid w:val="00F72C0C"/>
+    <w:rsid w:val="00F73427"/>
     <w:rsid w:val="00F74043"/>
     <w:rsid w:val="00F742F9"/>
     <w:rsid w:val="00F7447E"/>
     <w:rsid w:val="00F7448F"/>
     <w:rsid w:val="00F744C8"/>
     <w:rsid w:val="00F745C3"/>
     <w:rsid w:val="00F74936"/>
     <w:rsid w:val="00F75078"/>
     <w:rsid w:val="00F7548F"/>
     <w:rsid w:val="00F75B8C"/>
     <w:rsid w:val="00F75BF7"/>
     <w:rsid w:val="00F75EC2"/>
     <w:rsid w:val="00F7672A"/>
     <w:rsid w:val="00F7699D"/>
     <w:rsid w:val="00F76A09"/>
     <w:rsid w:val="00F774AB"/>
     <w:rsid w:val="00F77B8E"/>
     <w:rsid w:val="00F77D70"/>
     <w:rsid w:val="00F77DC6"/>
     <w:rsid w:val="00F77DF5"/>
     <w:rsid w:val="00F77EF9"/>
     <w:rsid w:val="00F8009D"/>
     <w:rsid w:val="00F806BE"/>
     <w:rsid w:val="00F80722"/>
     <w:rsid w:val="00F80DD3"/>
@@ -33267,154 +33974,160 @@
     <w:rsid w:val="0101F4BC"/>
     <w:rsid w:val="010BDD11"/>
     <w:rsid w:val="01102152"/>
     <w:rsid w:val="0112B4E8"/>
     <w:rsid w:val="0112BF46"/>
     <w:rsid w:val="0115223F"/>
     <w:rsid w:val="01197EFB"/>
     <w:rsid w:val="011CFBA1"/>
     <w:rsid w:val="0120B247"/>
     <w:rsid w:val="012496B0"/>
     <w:rsid w:val="0124EDCE"/>
     <w:rsid w:val="01262E49"/>
     <w:rsid w:val="01283E8B"/>
     <w:rsid w:val="012CFC85"/>
     <w:rsid w:val="012EACA2"/>
     <w:rsid w:val="0141E55B"/>
     <w:rsid w:val="01423004"/>
     <w:rsid w:val="01462CA3"/>
     <w:rsid w:val="0148ABDB"/>
     <w:rsid w:val="01494473"/>
     <w:rsid w:val="014A32FB"/>
     <w:rsid w:val="014ACD55"/>
     <w:rsid w:val="014F0902"/>
     <w:rsid w:val="01525580"/>
     <w:rsid w:val="0155D3F2"/>
+    <w:rsid w:val="0162C24B"/>
     <w:rsid w:val="0163CD50"/>
     <w:rsid w:val="016DD8F5"/>
+    <w:rsid w:val="0172CD31"/>
     <w:rsid w:val="0176341D"/>
     <w:rsid w:val="017D78F8"/>
     <w:rsid w:val="017EF278"/>
     <w:rsid w:val="0184513F"/>
     <w:rsid w:val="01851475"/>
     <w:rsid w:val="01862D5C"/>
     <w:rsid w:val="01874280"/>
     <w:rsid w:val="018AEEAD"/>
     <w:rsid w:val="0191D8E6"/>
     <w:rsid w:val="0192FBC0"/>
     <w:rsid w:val="0195B396"/>
     <w:rsid w:val="01977941"/>
     <w:rsid w:val="01989A1D"/>
     <w:rsid w:val="0198CEB0"/>
+    <w:rsid w:val="0198FBFE"/>
     <w:rsid w:val="019F2512"/>
     <w:rsid w:val="01AA72A2"/>
     <w:rsid w:val="01BDC021"/>
     <w:rsid w:val="01C009FC"/>
     <w:rsid w:val="01C377CB"/>
     <w:rsid w:val="01C65AC4"/>
     <w:rsid w:val="01C66F38"/>
     <w:rsid w:val="01C91880"/>
     <w:rsid w:val="01C99C31"/>
     <w:rsid w:val="01CBD769"/>
     <w:rsid w:val="01CFB768"/>
     <w:rsid w:val="01DA5357"/>
     <w:rsid w:val="01DBD839"/>
     <w:rsid w:val="01DCB596"/>
     <w:rsid w:val="01DDE3B5"/>
     <w:rsid w:val="01E24F6C"/>
     <w:rsid w:val="01E5F323"/>
     <w:rsid w:val="01E8F3B7"/>
     <w:rsid w:val="01F21689"/>
     <w:rsid w:val="01F2A4A6"/>
     <w:rsid w:val="01F5C9E4"/>
     <w:rsid w:val="01F959C5"/>
     <w:rsid w:val="01FB709D"/>
     <w:rsid w:val="01FFF42A"/>
     <w:rsid w:val="020035BF"/>
     <w:rsid w:val="020159C4"/>
     <w:rsid w:val="0201A2D0"/>
     <w:rsid w:val="020384C8"/>
+    <w:rsid w:val="020635C2"/>
     <w:rsid w:val="020A6FE3"/>
     <w:rsid w:val="02100117"/>
     <w:rsid w:val="02108BB4"/>
     <w:rsid w:val="0213ADD0"/>
     <w:rsid w:val="0217FEBA"/>
     <w:rsid w:val="021844FA"/>
     <w:rsid w:val="021A556C"/>
     <w:rsid w:val="021D4887"/>
     <w:rsid w:val="021EA6E7"/>
     <w:rsid w:val="02292C78"/>
     <w:rsid w:val="022D312C"/>
     <w:rsid w:val="0237C695"/>
     <w:rsid w:val="023BCD98"/>
     <w:rsid w:val="023CEBC7"/>
     <w:rsid w:val="0243FF80"/>
     <w:rsid w:val="02460318"/>
     <w:rsid w:val="02465354"/>
     <w:rsid w:val="0249C065"/>
     <w:rsid w:val="024E71CE"/>
     <w:rsid w:val="024F4C88"/>
     <w:rsid w:val="02573DE5"/>
     <w:rsid w:val="0258FEFA"/>
     <w:rsid w:val="025E731D"/>
     <w:rsid w:val="026543A8"/>
     <w:rsid w:val="0269C28A"/>
     <w:rsid w:val="026BBCAF"/>
     <w:rsid w:val="026E1C66"/>
     <w:rsid w:val="027575DC"/>
     <w:rsid w:val="02774FEC"/>
     <w:rsid w:val="02786752"/>
     <w:rsid w:val="027D6A88"/>
+    <w:rsid w:val="027DA4B3"/>
     <w:rsid w:val="02824193"/>
     <w:rsid w:val="0282E010"/>
     <w:rsid w:val="028440F2"/>
     <w:rsid w:val="02895B05"/>
     <w:rsid w:val="028A3B86"/>
     <w:rsid w:val="028B116D"/>
     <w:rsid w:val="028B8D45"/>
     <w:rsid w:val="028B9E41"/>
     <w:rsid w:val="028FF2D9"/>
     <w:rsid w:val="0293C5C7"/>
     <w:rsid w:val="0297C0B0"/>
     <w:rsid w:val="0299250A"/>
     <w:rsid w:val="02998C26"/>
     <w:rsid w:val="029DC0FE"/>
     <w:rsid w:val="02A047D4"/>
     <w:rsid w:val="02A14316"/>
     <w:rsid w:val="02A41D69"/>
     <w:rsid w:val="02A64421"/>
     <w:rsid w:val="02ABDD69"/>
     <w:rsid w:val="02B030C5"/>
     <w:rsid w:val="02B54F5C"/>
     <w:rsid w:val="02B929A4"/>
     <w:rsid w:val="02BA4427"/>
     <w:rsid w:val="02BBF481"/>
     <w:rsid w:val="02BC58C3"/>
     <w:rsid w:val="02C75463"/>
     <w:rsid w:val="02C82551"/>
     <w:rsid w:val="02C9597D"/>
     <w:rsid w:val="02CB4ECB"/>
+    <w:rsid w:val="02CCD7D3"/>
     <w:rsid w:val="02CD14CD"/>
     <w:rsid w:val="02D62DC6"/>
     <w:rsid w:val="02DB46DE"/>
     <w:rsid w:val="02DC5E4B"/>
     <w:rsid w:val="02DD8CAD"/>
     <w:rsid w:val="02E23E2B"/>
     <w:rsid w:val="02E80015"/>
     <w:rsid w:val="02ECCEEE"/>
     <w:rsid w:val="02EE1BEE"/>
     <w:rsid w:val="02EF2368"/>
     <w:rsid w:val="02F79AED"/>
     <w:rsid w:val="02F89D55"/>
     <w:rsid w:val="0304091A"/>
     <w:rsid w:val="0305818C"/>
     <w:rsid w:val="030585F8"/>
     <w:rsid w:val="030B77A7"/>
     <w:rsid w:val="0311C73B"/>
     <w:rsid w:val="03132BB3"/>
     <w:rsid w:val="031870E9"/>
     <w:rsid w:val="031BB771"/>
     <w:rsid w:val="031D0915"/>
     <w:rsid w:val="031EC3C6"/>
     <w:rsid w:val="03205C0B"/>
     <w:rsid w:val="03263AE2"/>
     <w:rsid w:val="032818F1"/>
@@ -33476,293 +34189,307 @@
     <w:rsid w:val="03D9CDD5"/>
     <w:rsid w:val="03DAEC49"/>
     <w:rsid w:val="03DE1828"/>
     <w:rsid w:val="03DEC69A"/>
     <w:rsid w:val="03E06783"/>
     <w:rsid w:val="03E21747"/>
     <w:rsid w:val="03E90603"/>
     <w:rsid w:val="03EA5A00"/>
     <w:rsid w:val="03ED7501"/>
     <w:rsid w:val="03EF1BFC"/>
     <w:rsid w:val="03EF49BB"/>
     <w:rsid w:val="03F047F6"/>
     <w:rsid w:val="03F28DFC"/>
     <w:rsid w:val="03F33766"/>
     <w:rsid w:val="03F4E78E"/>
     <w:rsid w:val="03F53809"/>
     <w:rsid w:val="03F5DE6A"/>
     <w:rsid w:val="03F5E80C"/>
     <w:rsid w:val="03F6677C"/>
     <w:rsid w:val="03FA96E5"/>
     <w:rsid w:val="03FDC126"/>
     <w:rsid w:val="040311CC"/>
     <w:rsid w:val="040EA930"/>
     <w:rsid w:val="041A7773"/>
     <w:rsid w:val="041B35D9"/>
+    <w:rsid w:val="041BD73F"/>
     <w:rsid w:val="041C2E96"/>
     <w:rsid w:val="041CED8E"/>
     <w:rsid w:val="04202D34"/>
     <w:rsid w:val="04231177"/>
     <w:rsid w:val="0423C478"/>
     <w:rsid w:val="0427EC4B"/>
     <w:rsid w:val="042C4FE4"/>
     <w:rsid w:val="042EBFF1"/>
     <w:rsid w:val="0431A166"/>
+    <w:rsid w:val="0431C5E5"/>
     <w:rsid w:val="0434181C"/>
     <w:rsid w:val="043856E7"/>
     <w:rsid w:val="0449EA5B"/>
     <w:rsid w:val="044C75E9"/>
     <w:rsid w:val="044DE3C8"/>
     <w:rsid w:val="04570161"/>
     <w:rsid w:val="04581A1A"/>
     <w:rsid w:val="04585006"/>
     <w:rsid w:val="045E6277"/>
     <w:rsid w:val="046651A4"/>
     <w:rsid w:val="046CDACE"/>
     <w:rsid w:val="046E8C22"/>
     <w:rsid w:val="04702920"/>
     <w:rsid w:val="0472CBA1"/>
     <w:rsid w:val="04796C49"/>
+    <w:rsid w:val="047A2AE5"/>
     <w:rsid w:val="04825744"/>
     <w:rsid w:val="0486E529"/>
     <w:rsid w:val="04870223"/>
     <w:rsid w:val="048902B6"/>
     <w:rsid w:val="048B2A88"/>
     <w:rsid w:val="048D7F10"/>
     <w:rsid w:val="0495714D"/>
     <w:rsid w:val="04967BF0"/>
     <w:rsid w:val="0498BADF"/>
+    <w:rsid w:val="049A51DB"/>
     <w:rsid w:val="049B0CEC"/>
     <w:rsid w:val="049EEE43"/>
     <w:rsid w:val="049FEB7B"/>
     <w:rsid w:val="04A185E5"/>
     <w:rsid w:val="04A73A69"/>
     <w:rsid w:val="04AB1D8C"/>
     <w:rsid w:val="04B223EC"/>
     <w:rsid w:val="04B45A37"/>
     <w:rsid w:val="04B4BC0A"/>
     <w:rsid w:val="04B54D51"/>
     <w:rsid w:val="04B5D0D1"/>
     <w:rsid w:val="04B93EBA"/>
     <w:rsid w:val="04BB502B"/>
     <w:rsid w:val="04BC8266"/>
     <w:rsid w:val="04BDCE1E"/>
     <w:rsid w:val="04BF080D"/>
     <w:rsid w:val="04C3D1AB"/>
+    <w:rsid w:val="04C9340E"/>
     <w:rsid w:val="04CBDEB4"/>
     <w:rsid w:val="04CDE32B"/>
     <w:rsid w:val="04D1929F"/>
     <w:rsid w:val="04D47F35"/>
     <w:rsid w:val="04D8782E"/>
     <w:rsid w:val="04D8F4CB"/>
     <w:rsid w:val="04D9938A"/>
     <w:rsid w:val="04DAFF01"/>
     <w:rsid w:val="04E04EBD"/>
     <w:rsid w:val="04E2C9DC"/>
     <w:rsid w:val="04E69D4D"/>
     <w:rsid w:val="04E78875"/>
     <w:rsid w:val="04E7AE62"/>
     <w:rsid w:val="04F04293"/>
     <w:rsid w:val="04F39536"/>
     <w:rsid w:val="04FCBF24"/>
     <w:rsid w:val="04FEEF6F"/>
     <w:rsid w:val="0500F1EA"/>
     <w:rsid w:val="0502FA7F"/>
     <w:rsid w:val="05054C02"/>
     <w:rsid w:val="050832CB"/>
     <w:rsid w:val="05094E58"/>
     <w:rsid w:val="050967F0"/>
     <w:rsid w:val="050AFABE"/>
     <w:rsid w:val="050E4C2A"/>
     <w:rsid w:val="05105ADF"/>
     <w:rsid w:val="051221C8"/>
     <w:rsid w:val="0514AFCC"/>
     <w:rsid w:val="051BC479"/>
     <w:rsid w:val="05205535"/>
     <w:rsid w:val="0523683C"/>
     <w:rsid w:val="0523C2A8"/>
     <w:rsid w:val="052ED4C4"/>
     <w:rsid w:val="052FF2CE"/>
     <w:rsid w:val="053BF5B1"/>
     <w:rsid w:val="053FA397"/>
     <w:rsid w:val="054141BC"/>
     <w:rsid w:val="0544AAA5"/>
     <w:rsid w:val="054BA44C"/>
     <w:rsid w:val="054BDCAE"/>
     <w:rsid w:val="054DEFA0"/>
     <w:rsid w:val="054E43D6"/>
     <w:rsid w:val="054F44AA"/>
     <w:rsid w:val="0551BF43"/>
     <w:rsid w:val="05536D99"/>
     <w:rsid w:val="0554BA20"/>
     <w:rsid w:val="0555366E"/>
     <w:rsid w:val="055643FD"/>
     <w:rsid w:val="055B1504"/>
     <w:rsid w:val="055BBF4F"/>
+    <w:rsid w:val="055CDA3D"/>
     <w:rsid w:val="055ED28A"/>
     <w:rsid w:val="05601352"/>
     <w:rsid w:val="05629417"/>
     <w:rsid w:val="056A01D6"/>
     <w:rsid w:val="056BC717"/>
     <w:rsid w:val="056E2530"/>
     <w:rsid w:val="05700EA2"/>
     <w:rsid w:val="0573E602"/>
     <w:rsid w:val="05778BAC"/>
     <w:rsid w:val="0577E6E4"/>
     <w:rsid w:val="057AA1DE"/>
     <w:rsid w:val="057B3A32"/>
     <w:rsid w:val="057C036C"/>
     <w:rsid w:val="057E5388"/>
     <w:rsid w:val="057F7C33"/>
     <w:rsid w:val="0582062E"/>
     <w:rsid w:val="0589A69D"/>
     <w:rsid w:val="058C171E"/>
     <w:rsid w:val="058D2FF9"/>
     <w:rsid w:val="058FDB6A"/>
     <w:rsid w:val="058FF1E3"/>
     <w:rsid w:val="0596815F"/>
     <w:rsid w:val="05972040"/>
     <w:rsid w:val="059A0FA8"/>
     <w:rsid w:val="059A39F7"/>
     <w:rsid w:val="059C9D00"/>
     <w:rsid w:val="059E6EB6"/>
     <w:rsid w:val="059F8099"/>
     <w:rsid w:val="05A0B859"/>
     <w:rsid w:val="05A237E0"/>
     <w:rsid w:val="05A2D04B"/>
     <w:rsid w:val="05A36B70"/>
     <w:rsid w:val="05A37E82"/>
     <w:rsid w:val="05A38E71"/>
     <w:rsid w:val="05AB4D86"/>
     <w:rsid w:val="05AC0A1A"/>
     <w:rsid w:val="05AC223F"/>
     <w:rsid w:val="05ADC09C"/>
     <w:rsid w:val="05B53F4F"/>
+    <w:rsid w:val="05B85101"/>
     <w:rsid w:val="05B85C57"/>
     <w:rsid w:val="05BDC1EC"/>
     <w:rsid w:val="05C85159"/>
     <w:rsid w:val="05DD4518"/>
     <w:rsid w:val="05DFC2CE"/>
     <w:rsid w:val="05E046E0"/>
     <w:rsid w:val="05E2A5A7"/>
     <w:rsid w:val="05E68A9A"/>
     <w:rsid w:val="05E8B1A4"/>
     <w:rsid w:val="05E90FF8"/>
     <w:rsid w:val="05ED8637"/>
     <w:rsid w:val="05F6CC1A"/>
     <w:rsid w:val="05F7BF15"/>
+    <w:rsid w:val="05F928FE"/>
     <w:rsid w:val="05FD8718"/>
     <w:rsid w:val="06036F9A"/>
     <w:rsid w:val="0606A9D2"/>
     <w:rsid w:val="06080FAD"/>
+    <w:rsid w:val="060B8E47"/>
     <w:rsid w:val="0611BC2C"/>
     <w:rsid w:val="0614F6B2"/>
     <w:rsid w:val="061E2492"/>
     <w:rsid w:val="061EEC56"/>
     <w:rsid w:val="061FBA2B"/>
     <w:rsid w:val="0621F3EA"/>
     <w:rsid w:val="06224844"/>
     <w:rsid w:val="06247F19"/>
     <w:rsid w:val="0624CEA1"/>
     <w:rsid w:val="06255E92"/>
     <w:rsid w:val="06263C62"/>
     <w:rsid w:val="062891AD"/>
     <w:rsid w:val="062B6FC5"/>
     <w:rsid w:val="062BD46C"/>
     <w:rsid w:val="062C40A7"/>
     <w:rsid w:val="06318377"/>
     <w:rsid w:val="0631F759"/>
     <w:rsid w:val="0634BBB6"/>
     <w:rsid w:val="063500AF"/>
     <w:rsid w:val="0636298B"/>
     <w:rsid w:val="06375297"/>
     <w:rsid w:val="06376F2B"/>
     <w:rsid w:val="063F1A74"/>
     <w:rsid w:val="063FF8C8"/>
     <w:rsid w:val="064C6F67"/>
+    <w:rsid w:val="064CBABC"/>
     <w:rsid w:val="064D505E"/>
     <w:rsid w:val="064FA49A"/>
     <w:rsid w:val="065A1E64"/>
     <w:rsid w:val="065A2B72"/>
     <w:rsid w:val="065D2FEE"/>
     <w:rsid w:val="066016B7"/>
     <w:rsid w:val="0661A8FB"/>
     <w:rsid w:val="06671934"/>
     <w:rsid w:val="066AE8C3"/>
     <w:rsid w:val="066CBCA7"/>
     <w:rsid w:val="06701E35"/>
     <w:rsid w:val="06704D00"/>
     <w:rsid w:val="0672FDCA"/>
     <w:rsid w:val="0674A05D"/>
     <w:rsid w:val="06753449"/>
     <w:rsid w:val="0677D952"/>
     <w:rsid w:val="06781AEE"/>
     <w:rsid w:val="067FE156"/>
     <w:rsid w:val="0681F4A8"/>
     <w:rsid w:val="06944F23"/>
     <w:rsid w:val="06987C7B"/>
+    <w:rsid w:val="069C90F2"/>
     <w:rsid w:val="069D662E"/>
     <w:rsid w:val="069DCEDD"/>
     <w:rsid w:val="069EB3FA"/>
     <w:rsid w:val="06A6058E"/>
     <w:rsid w:val="06A85EFB"/>
     <w:rsid w:val="06A9DA3A"/>
     <w:rsid w:val="06ACFEDD"/>
     <w:rsid w:val="06B41B15"/>
     <w:rsid w:val="06B6C29E"/>
     <w:rsid w:val="06BE6D44"/>
     <w:rsid w:val="06BF1874"/>
     <w:rsid w:val="06C88947"/>
     <w:rsid w:val="06C96659"/>
     <w:rsid w:val="06CC649B"/>
     <w:rsid w:val="06CCA65E"/>
     <w:rsid w:val="06CECFC0"/>
     <w:rsid w:val="06D1585F"/>
     <w:rsid w:val="06D5143C"/>
     <w:rsid w:val="06D65A5E"/>
     <w:rsid w:val="06D93CF7"/>
+    <w:rsid w:val="06D94B3D"/>
     <w:rsid w:val="06DF0B1B"/>
     <w:rsid w:val="06DF5E5D"/>
     <w:rsid w:val="06E29F59"/>
     <w:rsid w:val="06E34C93"/>
     <w:rsid w:val="06E7B480"/>
     <w:rsid w:val="06EA4800"/>
     <w:rsid w:val="06EAB31D"/>
     <w:rsid w:val="06EDCDCC"/>
     <w:rsid w:val="06F3FF57"/>
     <w:rsid w:val="06F68640"/>
     <w:rsid w:val="06FCD2C2"/>
+    <w:rsid w:val="06FCEAE1"/>
     <w:rsid w:val="07081D40"/>
     <w:rsid w:val="0708A4C2"/>
     <w:rsid w:val="070A3C57"/>
     <w:rsid w:val="070B219F"/>
     <w:rsid w:val="070BB10D"/>
     <w:rsid w:val="070C300A"/>
     <w:rsid w:val="0711C784"/>
     <w:rsid w:val="071436BA"/>
     <w:rsid w:val="0717EAC6"/>
     <w:rsid w:val="0718A61D"/>
+    <w:rsid w:val="071998BE"/>
     <w:rsid w:val="071B1B82"/>
     <w:rsid w:val="0721E1B8"/>
     <w:rsid w:val="0721F5AF"/>
     <w:rsid w:val="072496AA"/>
     <w:rsid w:val="072644B3"/>
     <w:rsid w:val="0726C5C0"/>
     <w:rsid w:val="072B3F10"/>
     <w:rsid w:val="072D8BFB"/>
     <w:rsid w:val="0732EAE0"/>
     <w:rsid w:val="0735FAB7"/>
     <w:rsid w:val="0739F8A5"/>
     <w:rsid w:val="073EA0AC"/>
     <w:rsid w:val="0745E1BF"/>
     <w:rsid w:val="07476A75"/>
     <w:rsid w:val="074972F6"/>
     <w:rsid w:val="074A4CEC"/>
     <w:rsid w:val="074CCAE4"/>
     <w:rsid w:val="074D49C1"/>
     <w:rsid w:val="07511D75"/>
     <w:rsid w:val="07540498"/>
     <w:rsid w:val="07549D4B"/>
     <w:rsid w:val="07560A6E"/>
     <w:rsid w:val="07580DE3"/>
     <w:rsid w:val="075B5C97"/>
     <w:rsid w:val="075CAB5C"/>
@@ -33834,50 +34561,51 @@
     <w:rsid w:val="082839BC"/>
     <w:rsid w:val="08285E27"/>
     <w:rsid w:val="082AAD56"/>
     <w:rsid w:val="082F20D4"/>
     <w:rsid w:val="0830B9FE"/>
     <w:rsid w:val="083160FA"/>
     <w:rsid w:val="0831A7AA"/>
     <w:rsid w:val="0834A9F6"/>
     <w:rsid w:val="08370AD4"/>
     <w:rsid w:val="0839552E"/>
     <w:rsid w:val="083E096C"/>
     <w:rsid w:val="083E57BD"/>
     <w:rsid w:val="083FB44F"/>
     <w:rsid w:val="08409C91"/>
     <w:rsid w:val="08426D81"/>
     <w:rsid w:val="084BFA0E"/>
     <w:rsid w:val="084F72EC"/>
     <w:rsid w:val="0855D460"/>
     <w:rsid w:val="0859A588"/>
     <w:rsid w:val="085A7383"/>
     <w:rsid w:val="085D4805"/>
     <w:rsid w:val="085D7C1B"/>
     <w:rsid w:val="085DCD32"/>
     <w:rsid w:val="0860C2F6"/>
     <w:rsid w:val="0868F2B3"/>
+    <w:rsid w:val="08698A90"/>
     <w:rsid w:val="086A26FF"/>
     <w:rsid w:val="086A8BE2"/>
     <w:rsid w:val="086AD392"/>
     <w:rsid w:val="086B23B1"/>
     <w:rsid w:val="086BAB54"/>
     <w:rsid w:val="086E2967"/>
     <w:rsid w:val="087029D5"/>
     <w:rsid w:val="0871F0D7"/>
     <w:rsid w:val="0874315B"/>
     <w:rsid w:val="087542C3"/>
     <w:rsid w:val="0876B98A"/>
     <w:rsid w:val="0877F7DB"/>
     <w:rsid w:val="087A9410"/>
     <w:rsid w:val="087D0E66"/>
     <w:rsid w:val="088050AD"/>
     <w:rsid w:val="0882DDD0"/>
     <w:rsid w:val="088741BD"/>
     <w:rsid w:val="088835D9"/>
     <w:rsid w:val="08905BEC"/>
     <w:rsid w:val="089346D5"/>
     <w:rsid w:val="0893AA64"/>
     <w:rsid w:val="08988E56"/>
     <w:rsid w:val="089897C3"/>
     <w:rsid w:val="089BB6BD"/>
     <w:rsid w:val="089C9327"/>
@@ -33918,80 +34646,83 @@
     <w:rsid w:val="090C192B"/>
     <w:rsid w:val="090DEEC4"/>
     <w:rsid w:val="090DF02A"/>
     <w:rsid w:val="090FB86A"/>
     <w:rsid w:val="0915531E"/>
     <w:rsid w:val="09155AFD"/>
     <w:rsid w:val="09169DA5"/>
     <w:rsid w:val="09175258"/>
     <w:rsid w:val="09176460"/>
     <w:rsid w:val="091773BA"/>
     <w:rsid w:val="09177602"/>
     <w:rsid w:val="09178A82"/>
     <w:rsid w:val="0917CB85"/>
     <w:rsid w:val="091871C8"/>
     <w:rsid w:val="091C2DD2"/>
     <w:rsid w:val="091DC6CD"/>
     <w:rsid w:val="0924EFF6"/>
     <w:rsid w:val="09265BB0"/>
     <w:rsid w:val="09296EC7"/>
     <w:rsid w:val="0929BCD5"/>
     <w:rsid w:val="092FE218"/>
     <w:rsid w:val="0937F053"/>
     <w:rsid w:val="093DC427"/>
     <w:rsid w:val="093E49A3"/>
     <w:rsid w:val="093F5710"/>
+    <w:rsid w:val="09405504"/>
     <w:rsid w:val="09414132"/>
     <w:rsid w:val="0942FA5F"/>
     <w:rsid w:val="094656C3"/>
     <w:rsid w:val="094E70E4"/>
     <w:rsid w:val="094ECE46"/>
     <w:rsid w:val="094F0CB5"/>
     <w:rsid w:val="0951697A"/>
     <w:rsid w:val="0954EE54"/>
     <w:rsid w:val="095587E9"/>
     <w:rsid w:val="095DA8E8"/>
     <w:rsid w:val="096077FE"/>
     <w:rsid w:val="09635CBE"/>
     <w:rsid w:val="096F72A1"/>
     <w:rsid w:val="09708BD0"/>
     <w:rsid w:val="0972006B"/>
     <w:rsid w:val="0978D81E"/>
+    <w:rsid w:val="0979CA98"/>
     <w:rsid w:val="0983D518"/>
     <w:rsid w:val="098A2763"/>
     <w:rsid w:val="098C136F"/>
     <w:rsid w:val="098FF787"/>
     <w:rsid w:val="09901B7C"/>
     <w:rsid w:val="09921870"/>
     <w:rsid w:val="0995AD1F"/>
     <w:rsid w:val="0995FF05"/>
     <w:rsid w:val="099975A3"/>
     <w:rsid w:val="099F3B01"/>
     <w:rsid w:val="09A077E6"/>
     <w:rsid w:val="09A0C57B"/>
     <w:rsid w:val="09A35531"/>
     <w:rsid w:val="09A74342"/>
+    <w:rsid w:val="09ABC0DE"/>
     <w:rsid w:val="09AC583C"/>
     <w:rsid w:val="09B4D69D"/>
     <w:rsid w:val="09B51EA7"/>
     <w:rsid w:val="09B62765"/>
     <w:rsid w:val="09BB8F5C"/>
     <w:rsid w:val="09C3D8BA"/>
     <w:rsid w:val="09C5FE8E"/>
     <w:rsid w:val="09CAF067"/>
     <w:rsid w:val="09D4EE36"/>
     <w:rsid w:val="09D680B2"/>
     <w:rsid w:val="09D8367E"/>
     <w:rsid w:val="09DA8A09"/>
     <w:rsid w:val="09DD3E16"/>
     <w:rsid w:val="09E3DE3C"/>
     <w:rsid w:val="09E71DA2"/>
     <w:rsid w:val="09E9A009"/>
     <w:rsid w:val="09EE61DB"/>
     <w:rsid w:val="09F2D1D9"/>
     <w:rsid w:val="09F49C75"/>
     <w:rsid w:val="09F58C5E"/>
     <w:rsid w:val="09FB781A"/>
     <w:rsid w:val="09FBEF6F"/>
     <w:rsid w:val="09FE1B23"/>
     <w:rsid w:val="09FE6E39"/>
     <w:rsid w:val="0A00FB30"/>
@@ -34057,50 +34788,51 @@
     <w:rsid w:val="0AA49C9F"/>
     <w:rsid w:val="0AA7BAAE"/>
     <w:rsid w:val="0AAA2C08"/>
     <w:rsid w:val="0AABC91A"/>
     <w:rsid w:val="0AAFAD28"/>
     <w:rsid w:val="0AB12417"/>
     <w:rsid w:val="0AB1803E"/>
     <w:rsid w:val="0AB34663"/>
     <w:rsid w:val="0AB7E196"/>
     <w:rsid w:val="0AC0DDEC"/>
     <w:rsid w:val="0AC5F902"/>
     <w:rsid w:val="0AC8B1C2"/>
     <w:rsid w:val="0ACD7396"/>
     <w:rsid w:val="0ACDF279"/>
     <w:rsid w:val="0ACE1E45"/>
     <w:rsid w:val="0AD00594"/>
     <w:rsid w:val="0AD05E4E"/>
     <w:rsid w:val="0AD8A09A"/>
     <w:rsid w:val="0ADA7825"/>
     <w:rsid w:val="0ADC5EC4"/>
     <w:rsid w:val="0AE4D5DC"/>
     <w:rsid w:val="0AE74225"/>
     <w:rsid w:val="0AE7E4B8"/>
     <w:rsid w:val="0AE7FB6D"/>
     <w:rsid w:val="0AE89B60"/>
+    <w:rsid w:val="0AEA3FCC"/>
     <w:rsid w:val="0AEAB5BB"/>
     <w:rsid w:val="0AF0F1C0"/>
     <w:rsid w:val="0AF38D80"/>
     <w:rsid w:val="0AF5CA33"/>
     <w:rsid w:val="0AFB43BC"/>
     <w:rsid w:val="0AFC6300"/>
     <w:rsid w:val="0B054E39"/>
     <w:rsid w:val="0B0F8CE4"/>
     <w:rsid w:val="0B14CCEC"/>
     <w:rsid w:val="0B1ABE25"/>
     <w:rsid w:val="0B1EC7D9"/>
     <w:rsid w:val="0B1FE08A"/>
     <w:rsid w:val="0B20740F"/>
     <w:rsid w:val="0B256F35"/>
     <w:rsid w:val="0B25755F"/>
     <w:rsid w:val="0B25EA73"/>
     <w:rsid w:val="0B2EE0B9"/>
     <w:rsid w:val="0B318008"/>
     <w:rsid w:val="0B322218"/>
     <w:rsid w:val="0B344570"/>
     <w:rsid w:val="0B349330"/>
     <w:rsid w:val="0B379E74"/>
     <w:rsid w:val="0B3AEC76"/>
     <w:rsid w:val="0B4010C5"/>
     <w:rsid w:val="0B501D21"/>
@@ -34145,50 +34877,51 @@
     <w:rsid w:val="0BD47A18"/>
     <w:rsid w:val="0BD8F384"/>
     <w:rsid w:val="0BDCC4C1"/>
     <w:rsid w:val="0BE1694C"/>
     <w:rsid w:val="0BE2A235"/>
     <w:rsid w:val="0BE37C97"/>
     <w:rsid w:val="0BE6EABC"/>
     <w:rsid w:val="0BE7BBB6"/>
     <w:rsid w:val="0BEC0D4C"/>
     <w:rsid w:val="0BF07B8D"/>
     <w:rsid w:val="0BF1D28C"/>
     <w:rsid w:val="0BF2A904"/>
     <w:rsid w:val="0BF692DE"/>
     <w:rsid w:val="0BF7EBC3"/>
     <w:rsid w:val="0BF8B9B7"/>
     <w:rsid w:val="0BF8C624"/>
     <w:rsid w:val="0BFCBB8E"/>
     <w:rsid w:val="0C020304"/>
     <w:rsid w:val="0C02F4AD"/>
     <w:rsid w:val="0C040BA2"/>
     <w:rsid w:val="0C042B07"/>
     <w:rsid w:val="0C04EC71"/>
     <w:rsid w:val="0C054987"/>
     <w:rsid w:val="0C075D51"/>
     <w:rsid w:val="0C075F63"/>
+    <w:rsid w:val="0C09AD8F"/>
     <w:rsid w:val="0C0FFD92"/>
     <w:rsid w:val="0C111120"/>
     <w:rsid w:val="0C11FADB"/>
     <w:rsid w:val="0C141FDC"/>
     <w:rsid w:val="0C15413D"/>
     <w:rsid w:val="0C1D04F9"/>
     <w:rsid w:val="0C1D6AB1"/>
     <w:rsid w:val="0C221DE5"/>
     <w:rsid w:val="0C257A99"/>
     <w:rsid w:val="0C2931B0"/>
     <w:rsid w:val="0C2E751F"/>
     <w:rsid w:val="0C2FE919"/>
     <w:rsid w:val="0C33CCD3"/>
     <w:rsid w:val="0C3716B6"/>
     <w:rsid w:val="0C39D397"/>
     <w:rsid w:val="0C44BDC9"/>
     <w:rsid w:val="0C466811"/>
     <w:rsid w:val="0C472D5E"/>
     <w:rsid w:val="0C519564"/>
     <w:rsid w:val="0C51B082"/>
     <w:rsid w:val="0C52D64B"/>
     <w:rsid w:val="0C559B13"/>
     <w:rsid w:val="0C5A831A"/>
     <w:rsid w:val="0C5B0311"/>
     <w:rsid w:val="0C5CFF74"/>
@@ -34287,72 +35020,75 @@
     <w:rsid w:val="0D670FD4"/>
     <w:rsid w:val="0D6D5276"/>
     <w:rsid w:val="0D702C5D"/>
     <w:rsid w:val="0D78AA8A"/>
     <w:rsid w:val="0D7D2E74"/>
     <w:rsid w:val="0D8149B7"/>
     <w:rsid w:val="0D824B03"/>
     <w:rsid w:val="0D83B521"/>
     <w:rsid w:val="0D85CDE1"/>
     <w:rsid w:val="0D8E0E59"/>
     <w:rsid w:val="0D8FA53D"/>
     <w:rsid w:val="0D9B6E55"/>
     <w:rsid w:val="0DADE230"/>
     <w:rsid w:val="0DB771DA"/>
     <w:rsid w:val="0DBB3981"/>
     <w:rsid w:val="0DBB836D"/>
     <w:rsid w:val="0DBD8ACD"/>
     <w:rsid w:val="0DBE8DB5"/>
     <w:rsid w:val="0DBF4FEB"/>
     <w:rsid w:val="0DC486E4"/>
     <w:rsid w:val="0DC54BF2"/>
     <w:rsid w:val="0DC98C84"/>
     <w:rsid w:val="0DCB307B"/>
     <w:rsid w:val="0DCBDFE5"/>
     <w:rsid w:val="0DCE18C6"/>
+    <w:rsid w:val="0DD11341"/>
     <w:rsid w:val="0DD2BDB0"/>
     <w:rsid w:val="0DD4CEE4"/>
     <w:rsid w:val="0DD8BF12"/>
     <w:rsid w:val="0DDB58F8"/>
     <w:rsid w:val="0DDC96EF"/>
     <w:rsid w:val="0DDE0756"/>
     <w:rsid w:val="0DEA2869"/>
     <w:rsid w:val="0DEAFD20"/>
     <w:rsid w:val="0DEF002E"/>
     <w:rsid w:val="0DEF6B29"/>
     <w:rsid w:val="0DF15DE0"/>
     <w:rsid w:val="0DF4F1B5"/>
     <w:rsid w:val="0DF5175B"/>
     <w:rsid w:val="0DF5E5A0"/>
     <w:rsid w:val="0DF72AEB"/>
     <w:rsid w:val="0DF81B70"/>
     <w:rsid w:val="0DF831D4"/>
     <w:rsid w:val="0DFA7DDE"/>
+    <w:rsid w:val="0DFC6919"/>
     <w:rsid w:val="0DFEBCEC"/>
     <w:rsid w:val="0DFF324C"/>
     <w:rsid w:val="0E081B39"/>
     <w:rsid w:val="0E09EFBA"/>
+    <w:rsid w:val="0E0A7579"/>
     <w:rsid w:val="0E146C05"/>
     <w:rsid w:val="0E1E96F3"/>
     <w:rsid w:val="0E1ED137"/>
     <w:rsid w:val="0E200A6F"/>
     <w:rsid w:val="0E2566AF"/>
     <w:rsid w:val="0E2A7D25"/>
     <w:rsid w:val="0E2BE163"/>
     <w:rsid w:val="0E2DAA8A"/>
     <w:rsid w:val="0E3353D4"/>
     <w:rsid w:val="0E3CD7C5"/>
     <w:rsid w:val="0E3DF548"/>
     <w:rsid w:val="0E41BCF5"/>
     <w:rsid w:val="0E4F8915"/>
     <w:rsid w:val="0E5101B4"/>
     <w:rsid w:val="0E514162"/>
     <w:rsid w:val="0E53E182"/>
     <w:rsid w:val="0E548207"/>
     <w:rsid w:val="0E5610EF"/>
     <w:rsid w:val="0E565D77"/>
     <w:rsid w:val="0E56BAA4"/>
     <w:rsid w:val="0E57814C"/>
     <w:rsid w:val="0E5AC979"/>
     <w:rsid w:val="0E5C08B8"/>
     <w:rsid w:val="0E5FDCEC"/>
     <w:rsid w:val="0E6010A5"/>
@@ -34365,108 +35101,112 @@
     <w:rsid w:val="0E6EFD73"/>
     <w:rsid w:val="0E700A91"/>
     <w:rsid w:val="0E7069F2"/>
     <w:rsid w:val="0E72C55C"/>
     <w:rsid w:val="0E7EF769"/>
     <w:rsid w:val="0E843090"/>
     <w:rsid w:val="0E8B74B7"/>
     <w:rsid w:val="0E8E01D1"/>
     <w:rsid w:val="0E8E317C"/>
     <w:rsid w:val="0E8E36BD"/>
     <w:rsid w:val="0E9DA110"/>
     <w:rsid w:val="0EA01067"/>
     <w:rsid w:val="0EA5C8A1"/>
     <w:rsid w:val="0EA8EB7E"/>
     <w:rsid w:val="0EAB1DA3"/>
     <w:rsid w:val="0EAFBA04"/>
     <w:rsid w:val="0EB94757"/>
     <w:rsid w:val="0EC138D6"/>
     <w:rsid w:val="0EC220A5"/>
     <w:rsid w:val="0EC5FB50"/>
     <w:rsid w:val="0EC7791C"/>
     <w:rsid w:val="0ECAB9A9"/>
     <w:rsid w:val="0ED062FD"/>
     <w:rsid w:val="0ED4706E"/>
     <w:rsid w:val="0ED4F451"/>
+    <w:rsid w:val="0EDEE1E3"/>
     <w:rsid w:val="0EE2890F"/>
     <w:rsid w:val="0EE51973"/>
     <w:rsid w:val="0EE729A2"/>
     <w:rsid w:val="0EED6828"/>
     <w:rsid w:val="0EEDA4C4"/>
     <w:rsid w:val="0EEF8A8C"/>
+    <w:rsid w:val="0EF44BE6"/>
     <w:rsid w:val="0EF4D6B7"/>
     <w:rsid w:val="0EF57078"/>
     <w:rsid w:val="0EFF6221"/>
     <w:rsid w:val="0F03818E"/>
     <w:rsid w:val="0F0A1080"/>
     <w:rsid w:val="0F0D65D9"/>
     <w:rsid w:val="0F19573A"/>
     <w:rsid w:val="0F1D8C24"/>
     <w:rsid w:val="0F1D96A3"/>
     <w:rsid w:val="0F24C734"/>
     <w:rsid w:val="0F2557A9"/>
     <w:rsid w:val="0F2BA648"/>
     <w:rsid w:val="0F2E579F"/>
     <w:rsid w:val="0F2EC6F7"/>
     <w:rsid w:val="0F30F7E7"/>
     <w:rsid w:val="0F31F121"/>
     <w:rsid w:val="0F3D765E"/>
     <w:rsid w:val="0F422974"/>
     <w:rsid w:val="0F476C0E"/>
     <w:rsid w:val="0F4A0D2C"/>
+    <w:rsid w:val="0F4AAAA3"/>
     <w:rsid w:val="0F5298CC"/>
     <w:rsid w:val="0F52FB6D"/>
     <w:rsid w:val="0F574D72"/>
     <w:rsid w:val="0F5F436D"/>
     <w:rsid w:val="0F666C93"/>
     <w:rsid w:val="0F699D5D"/>
     <w:rsid w:val="0F6BFCB4"/>
     <w:rsid w:val="0F6DED64"/>
     <w:rsid w:val="0F72D2C0"/>
     <w:rsid w:val="0F756AB0"/>
     <w:rsid w:val="0F756F21"/>
     <w:rsid w:val="0F76E864"/>
     <w:rsid w:val="0F786093"/>
     <w:rsid w:val="0F7AB19F"/>
     <w:rsid w:val="0F7CB347"/>
     <w:rsid w:val="0F7CE38B"/>
     <w:rsid w:val="0F7DC376"/>
     <w:rsid w:val="0F81C4C4"/>
     <w:rsid w:val="0F87CAF0"/>
     <w:rsid w:val="0F8B8521"/>
     <w:rsid w:val="0F8ECBB3"/>
     <w:rsid w:val="0F916530"/>
     <w:rsid w:val="0F9377CC"/>
     <w:rsid w:val="0F94219B"/>
     <w:rsid w:val="0F98111F"/>
     <w:rsid w:val="0F99A34B"/>
     <w:rsid w:val="0F9CF88E"/>
     <w:rsid w:val="0F9D3590"/>
     <w:rsid w:val="0F9DA7C0"/>
     <w:rsid w:val="0FA21FE6"/>
     <w:rsid w:val="0FA3760D"/>
     <w:rsid w:val="0FACC7AD"/>
+    <w:rsid w:val="0FAE5E6D"/>
     <w:rsid w:val="0FB14661"/>
     <w:rsid w:val="0FB31AA8"/>
     <w:rsid w:val="0FBBEBC9"/>
     <w:rsid w:val="0FC7B1C4"/>
     <w:rsid w:val="0FC80B63"/>
     <w:rsid w:val="0FCAF52A"/>
     <w:rsid w:val="0FCF9885"/>
     <w:rsid w:val="0FCFDCFD"/>
     <w:rsid w:val="0FD4B9F0"/>
     <w:rsid w:val="0FD89233"/>
     <w:rsid w:val="0FDAB657"/>
     <w:rsid w:val="0FDB1C6C"/>
     <w:rsid w:val="0FDBF0C7"/>
     <w:rsid w:val="0FDCC20E"/>
     <w:rsid w:val="0FDF5086"/>
     <w:rsid w:val="0FE1C237"/>
     <w:rsid w:val="0FE532B1"/>
     <w:rsid w:val="0FE578DA"/>
     <w:rsid w:val="0FE622C9"/>
     <w:rsid w:val="0FE72571"/>
     <w:rsid w:val="0FEA9339"/>
     <w:rsid w:val="0FEC61A1"/>
     <w:rsid w:val="0FF5384F"/>
     <w:rsid w:val="100439FA"/>
     <w:rsid w:val="10077A0A"/>
@@ -34522,50 +35262,51 @@
     <w:rsid w:val="10D28F61"/>
     <w:rsid w:val="10D61DE0"/>
     <w:rsid w:val="10DF0C1E"/>
     <w:rsid w:val="10DF4DB8"/>
     <w:rsid w:val="10E05A94"/>
     <w:rsid w:val="10E07D48"/>
     <w:rsid w:val="10E2ECA1"/>
     <w:rsid w:val="10E7693C"/>
     <w:rsid w:val="10E8C1BF"/>
     <w:rsid w:val="10EC557B"/>
     <w:rsid w:val="10ED7D44"/>
     <w:rsid w:val="10F54E54"/>
     <w:rsid w:val="10FAE6DE"/>
     <w:rsid w:val="10FD4C72"/>
     <w:rsid w:val="10FED39C"/>
     <w:rsid w:val="10FFEF42"/>
     <w:rsid w:val="1102D7E2"/>
     <w:rsid w:val="1103C9F2"/>
     <w:rsid w:val="11093F8C"/>
     <w:rsid w:val="110AA02C"/>
     <w:rsid w:val="110BEFE2"/>
     <w:rsid w:val="110CF020"/>
     <w:rsid w:val="11120FDB"/>
     <w:rsid w:val="11125A15"/>
     <w:rsid w:val="11177018"/>
+    <w:rsid w:val="111C6CA2"/>
     <w:rsid w:val="111E067F"/>
     <w:rsid w:val="1120B0D9"/>
     <w:rsid w:val="1126E8E9"/>
     <w:rsid w:val="1127644B"/>
     <w:rsid w:val="112ACDE2"/>
     <w:rsid w:val="112FA2C5"/>
     <w:rsid w:val="11317EAF"/>
     <w:rsid w:val="113B469B"/>
     <w:rsid w:val="113CBB87"/>
     <w:rsid w:val="113CD597"/>
     <w:rsid w:val="114248EE"/>
     <w:rsid w:val="11473549"/>
     <w:rsid w:val="114FA296"/>
     <w:rsid w:val="1152A4AE"/>
     <w:rsid w:val="115D69AE"/>
     <w:rsid w:val="115F5E8E"/>
     <w:rsid w:val="116119D7"/>
     <w:rsid w:val="11638225"/>
     <w:rsid w:val="11650D05"/>
     <w:rsid w:val="1165439C"/>
     <w:rsid w:val="11691537"/>
     <w:rsid w:val="116EDA91"/>
     <w:rsid w:val="1176ECCD"/>
     <w:rsid w:val="117A6F28"/>
     <w:rsid w:val="117E9031"/>
@@ -34576,211 +35317,218 @@
     <w:rsid w:val="1189B4B8"/>
     <w:rsid w:val="118B8011"/>
     <w:rsid w:val="118E1F08"/>
     <w:rsid w:val="11961D92"/>
     <w:rsid w:val="1199504D"/>
     <w:rsid w:val="119A8769"/>
     <w:rsid w:val="11A1DE84"/>
     <w:rsid w:val="11AAD5BC"/>
     <w:rsid w:val="11AAE1D2"/>
     <w:rsid w:val="11B1550C"/>
     <w:rsid w:val="11B1F0F5"/>
     <w:rsid w:val="11B48165"/>
     <w:rsid w:val="11B591EA"/>
     <w:rsid w:val="11B599FF"/>
     <w:rsid w:val="11BEF1F3"/>
     <w:rsid w:val="11BFEDCD"/>
     <w:rsid w:val="11C1446F"/>
     <w:rsid w:val="11C4E9D9"/>
     <w:rsid w:val="11CB894B"/>
     <w:rsid w:val="11CE5686"/>
     <w:rsid w:val="11D1EC92"/>
     <w:rsid w:val="11D21466"/>
     <w:rsid w:val="11D3686C"/>
     <w:rsid w:val="11D6E725"/>
     <w:rsid w:val="11DF1851"/>
+    <w:rsid w:val="11E1BD4A"/>
     <w:rsid w:val="11E75F95"/>
     <w:rsid w:val="11E7BB51"/>
     <w:rsid w:val="11EC0ACA"/>
     <w:rsid w:val="11EC19D8"/>
     <w:rsid w:val="11F63AD4"/>
     <w:rsid w:val="11F658E2"/>
     <w:rsid w:val="11F842C2"/>
     <w:rsid w:val="120483D3"/>
     <w:rsid w:val="1206DC23"/>
     <w:rsid w:val="12086517"/>
     <w:rsid w:val="120CCED5"/>
     <w:rsid w:val="121204ED"/>
     <w:rsid w:val="12128913"/>
     <w:rsid w:val="12146D1E"/>
     <w:rsid w:val="1215588A"/>
     <w:rsid w:val="12168916"/>
     <w:rsid w:val="12170F13"/>
     <w:rsid w:val="121B1846"/>
     <w:rsid w:val="121B7227"/>
     <w:rsid w:val="121BF434"/>
+    <w:rsid w:val="12243A8B"/>
     <w:rsid w:val="12268C99"/>
     <w:rsid w:val="12297FF9"/>
     <w:rsid w:val="122B9325"/>
     <w:rsid w:val="122EC917"/>
     <w:rsid w:val="122F46EE"/>
     <w:rsid w:val="123A2898"/>
     <w:rsid w:val="123B4BE2"/>
     <w:rsid w:val="123D3898"/>
     <w:rsid w:val="1240458C"/>
     <w:rsid w:val="1242C0C6"/>
     <w:rsid w:val="12439939"/>
     <w:rsid w:val="1246E4BA"/>
     <w:rsid w:val="1249855C"/>
     <w:rsid w:val="12515AC0"/>
     <w:rsid w:val="125234B1"/>
     <w:rsid w:val="12593F04"/>
     <w:rsid w:val="125A2EBF"/>
     <w:rsid w:val="125ADE18"/>
     <w:rsid w:val="125B41D2"/>
     <w:rsid w:val="12615693"/>
     <w:rsid w:val="126745C3"/>
     <w:rsid w:val="12681F60"/>
     <w:rsid w:val="126AE1C6"/>
     <w:rsid w:val="126B4465"/>
     <w:rsid w:val="126B4C48"/>
     <w:rsid w:val="126CDAAA"/>
     <w:rsid w:val="12723CB4"/>
     <w:rsid w:val="1277E149"/>
     <w:rsid w:val="127944D9"/>
     <w:rsid w:val="128297A1"/>
     <w:rsid w:val="1282ADFB"/>
     <w:rsid w:val="12831F18"/>
     <w:rsid w:val="128E7267"/>
     <w:rsid w:val="129316B0"/>
     <w:rsid w:val="129D190F"/>
     <w:rsid w:val="12A32772"/>
     <w:rsid w:val="12A711D9"/>
     <w:rsid w:val="12A74312"/>
     <w:rsid w:val="12B39B01"/>
     <w:rsid w:val="12B7C9E5"/>
     <w:rsid w:val="12BB673C"/>
     <w:rsid w:val="12BCF52F"/>
     <w:rsid w:val="12C007CD"/>
     <w:rsid w:val="12C0BE49"/>
+    <w:rsid w:val="12C31DC9"/>
     <w:rsid w:val="12C5092F"/>
     <w:rsid w:val="12C52E50"/>
     <w:rsid w:val="12CB11B7"/>
     <w:rsid w:val="12D17BF0"/>
     <w:rsid w:val="12D59AB1"/>
     <w:rsid w:val="12D9302A"/>
     <w:rsid w:val="12DB6A45"/>
     <w:rsid w:val="12E1B998"/>
     <w:rsid w:val="12E4F7C1"/>
     <w:rsid w:val="12E7C6E9"/>
     <w:rsid w:val="12EE06CB"/>
     <w:rsid w:val="12EE304D"/>
     <w:rsid w:val="12EE9FC0"/>
     <w:rsid w:val="12F3D980"/>
     <w:rsid w:val="12F4419C"/>
     <w:rsid w:val="12F943DE"/>
     <w:rsid w:val="12FC4CC0"/>
     <w:rsid w:val="1302BCE2"/>
     <w:rsid w:val="1307AE18"/>
     <w:rsid w:val="130A3F04"/>
     <w:rsid w:val="130A3F47"/>
     <w:rsid w:val="130EF966"/>
     <w:rsid w:val="13103744"/>
     <w:rsid w:val="1312D49E"/>
     <w:rsid w:val="131A2502"/>
     <w:rsid w:val="131CD373"/>
+    <w:rsid w:val="131D6750"/>
     <w:rsid w:val="131EE282"/>
     <w:rsid w:val="131F4CC4"/>
     <w:rsid w:val="1329BD2B"/>
     <w:rsid w:val="132BCCC0"/>
     <w:rsid w:val="13302D1F"/>
     <w:rsid w:val="13356520"/>
     <w:rsid w:val="133635A8"/>
     <w:rsid w:val="1336DA04"/>
     <w:rsid w:val="1336E4F4"/>
     <w:rsid w:val="13389C4F"/>
+    <w:rsid w:val="133AB226"/>
     <w:rsid w:val="133C5C54"/>
     <w:rsid w:val="133C807E"/>
     <w:rsid w:val="1342E4F0"/>
     <w:rsid w:val="13431DB2"/>
     <w:rsid w:val="1343989A"/>
     <w:rsid w:val="1343EA3F"/>
     <w:rsid w:val="13538CBF"/>
     <w:rsid w:val="13567E96"/>
     <w:rsid w:val="13581B22"/>
     <w:rsid w:val="1360E02F"/>
     <w:rsid w:val="1363DF8F"/>
     <w:rsid w:val="13647195"/>
     <w:rsid w:val="136536E9"/>
     <w:rsid w:val="13657CA4"/>
     <w:rsid w:val="1367788B"/>
     <w:rsid w:val="1367D380"/>
     <w:rsid w:val="1368350B"/>
     <w:rsid w:val="13696F40"/>
     <w:rsid w:val="136B16F9"/>
     <w:rsid w:val="136C2131"/>
     <w:rsid w:val="1370303A"/>
     <w:rsid w:val="13709210"/>
     <w:rsid w:val="13723C3F"/>
     <w:rsid w:val="1377160E"/>
     <w:rsid w:val="137CE536"/>
     <w:rsid w:val="137F356A"/>
     <w:rsid w:val="13824927"/>
     <w:rsid w:val="13862EEA"/>
     <w:rsid w:val="1389C49B"/>
     <w:rsid w:val="138A2925"/>
     <w:rsid w:val="138B9F11"/>
     <w:rsid w:val="138CCF44"/>
     <w:rsid w:val="13957402"/>
     <w:rsid w:val="13962C3E"/>
     <w:rsid w:val="13964B81"/>
     <w:rsid w:val="1397D526"/>
     <w:rsid w:val="139A65F5"/>
     <w:rsid w:val="139E7741"/>
     <w:rsid w:val="139F849F"/>
     <w:rsid w:val="13A0C5BD"/>
     <w:rsid w:val="13A1ACE3"/>
     <w:rsid w:val="13A3551B"/>
     <w:rsid w:val="13A38B99"/>
     <w:rsid w:val="13A451DB"/>
     <w:rsid w:val="13A73D48"/>
     <w:rsid w:val="13AA86BE"/>
     <w:rsid w:val="13ADB22B"/>
     <w:rsid w:val="13B68629"/>
+    <w:rsid w:val="13BA7D1A"/>
     <w:rsid w:val="13BC593B"/>
     <w:rsid w:val="13BDDC25"/>
     <w:rsid w:val="13BE68BF"/>
     <w:rsid w:val="13BFF0C0"/>
     <w:rsid w:val="13C075AD"/>
     <w:rsid w:val="13C424F1"/>
     <w:rsid w:val="13C4D893"/>
     <w:rsid w:val="13C8416F"/>
     <w:rsid w:val="13CD700D"/>
     <w:rsid w:val="13CEACA3"/>
     <w:rsid w:val="13D143E3"/>
     <w:rsid w:val="13D390AF"/>
     <w:rsid w:val="13D4F3A3"/>
+    <w:rsid w:val="13DC4D8C"/>
     <w:rsid w:val="13DF699A"/>
     <w:rsid w:val="13E572C9"/>
     <w:rsid w:val="13E62222"/>
     <w:rsid w:val="13EA56DC"/>
     <w:rsid w:val="13F4FEEC"/>
     <w:rsid w:val="13F86B7D"/>
     <w:rsid w:val="13F8BAC3"/>
     <w:rsid w:val="13FA0AA4"/>
     <w:rsid w:val="13FC0CB1"/>
     <w:rsid w:val="13FFCE09"/>
     <w:rsid w:val="1401E9C9"/>
     <w:rsid w:val="14026D67"/>
     <w:rsid w:val="14029F52"/>
     <w:rsid w:val="1404916C"/>
     <w:rsid w:val="140B24EA"/>
     <w:rsid w:val="140DDFE2"/>
     <w:rsid w:val="1413D2DE"/>
     <w:rsid w:val="1415FB57"/>
     <w:rsid w:val="141A4396"/>
     <w:rsid w:val="141A7171"/>
     <w:rsid w:val="142165F7"/>
     <w:rsid w:val="14268A88"/>
     <w:rsid w:val="142B600D"/>
     <w:rsid w:val="1431F214"/>
     <w:rsid w:val="1432A100"/>
@@ -34850,68 +35598,73 @@
     <w:rsid w:val="14F7A94A"/>
     <w:rsid w:val="14F8115D"/>
     <w:rsid w:val="14F914BF"/>
     <w:rsid w:val="14FA1A6A"/>
     <w:rsid w:val="14FC0172"/>
     <w:rsid w:val="14FD24C2"/>
     <w:rsid w:val="14FDE84C"/>
     <w:rsid w:val="14FF34D6"/>
     <w:rsid w:val="1500F819"/>
     <w:rsid w:val="1505AA81"/>
     <w:rsid w:val="150A141A"/>
     <w:rsid w:val="150AA852"/>
     <w:rsid w:val="150B2C97"/>
     <w:rsid w:val="150C009B"/>
     <w:rsid w:val="150E5745"/>
     <w:rsid w:val="1514CE54"/>
     <w:rsid w:val="151D8478"/>
     <w:rsid w:val="151FAF86"/>
     <w:rsid w:val="152212EC"/>
     <w:rsid w:val="152272DA"/>
     <w:rsid w:val="1522C84E"/>
     <w:rsid w:val="1523F063"/>
     <w:rsid w:val="15253CEE"/>
     <w:rsid w:val="152851EB"/>
     <w:rsid w:val="152BD649"/>
+    <w:rsid w:val="152CCC0A"/>
     <w:rsid w:val="152E3B9A"/>
     <w:rsid w:val="1533FD85"/>
     <w:rsid w:val="15351DB7"/>
     <w:rsid w:val="1535E37A"/>
     <w:rsid w:val="153BA5F0"/>
     <w:rsid w:val="153FE5DF"/>
     <w:rsid w:val="154120E0"/>
     <w:rsid w:val="1542B74A"/>
     <w:rsid w:val="15447C28"/>
+    <w:rsid w:val="154584E2"/>
     <w:rsid w:val="15467CB1"/>
     <w:rsid w:val="15486747"/>
     <w:rsid w:val="154EB9F5"/>
     <w:rsid w:val="1552A301"/>
     <w:rsid w:val="155E9730"/>
     <w:rsid w:val="1562BC9D"/>
     <w:rsid w:val="15634084"/>
+    <w:rsid w:val="15681B15"/>
+    <w:rsid w:val="156BF5E0"/>
     <w:rsid w:val="156EF994"/>
     <w:rsid w:val="156F7FBC"/>
+    <w:rsid w:val="156FA9E8"/>
     <w:rsid w:val="1579CCBE"/>
     <w:rsid w:val="157B6566"/>
     <w:rsid w:val="157F62FF"/>
     <w:rsid w:val="158252AE"/>
     <w:rsid w:val="1586F20F"/>
     <w:rsid w:val="158821F9"/>
     <w:rsid w:val="15889905"/>
     <w:rsid w:val="158C88E3"/>
     <w:rsid w:val="1592CF9F"/>
     <w:rsid w:val="1594D9CD"/>
     <w:rsid w:val="15958CCA"/>
     <w:rsid w:val="1595CAEB"/>
     <w:rsid w:val="1599507B"/>
     <w:rsid w:val="15A294C7"/>
     <w:rsid w:val="15A2B448"/>
     <w:rsid w:val="15A2C62B"/>
     <w:rsid w:val="15A72BF7"/>
     <w:rsid w:val="15AA20DA"/>
     <w:rsid w:val="15AB606A"/>
     <w:rsid w:val="15B38DB4"/>
     <w:rsid w:val="15B396C9"/>
     <w:rsid w:val="15BD7F01"/>
     <w:rsid w:val="15C024A7"/>
     <w:rsid w:val="15C27CBC"/>
     <w:rsid w:val="15C85EFB"/>
@@ -34920,53 +35673,55 @@
     <w:rsid w:val="15CF6937"/>
     <w:rsid w:val="15D09F70"/>
     <w:rsid w:val="15D3CBA3"/>
     <w:rsid w:val="15D54073"/>
     <w:rsid w:val="15D62D84"/>
     <w:rsid w:val="15DB2F8A"/>
     <w:rsid w:val="15DB34A0"/>
     <w:rsid w:val="15DEC22D"/>
     <w:rsid w:val="15E55756"/>
     <w:rsid w:val="15EA357A"/>
     <w:rsid w:val="15ED0110"/>
     <w:rsid w:val="15EE9E3F"/>
     <w:rsid w:val="15EED71C"/>
     <w:rsid w:val="15F32EF5"/>
     <w:rsid w:val="15FBFF28"/>
     <w:rsid w:val="15FE0C66"/>
     <w:rsid w:val="16032C83"/>
     <w:rsid w:val="16047BAF"/>
     <w:rsid w:val="1606CA44"/>
     <w:rsid w:val="16095C79"/>
     <w:rsid w:val="160B6A17"/>
     <w:rsid w:val="1613FEDE"/>
     <w:rsid w:val="16147F56"/>
     <w:rsid w:val="161AAB24"/>
     <w:rsid w:val="161B8DD9"/>
+    <w:rsid w:val="1621836B"/>
     <w:rsid w:val="16220FC0"/>
     <w:rsid w:val="1623065F"/>
     <w:rsid w:val="162414FE"/>
+    <w:rsid w:val="16249058"/>
     <w:rsid w:val="16261C4A"/>
     <w:rsid w:val="162E1BB5"/>
     <w:rsid w:val="162EA5F8"/>
     <w:rsid w:val="162F055C"/>
     <w:rsid w:val="16336DFB"/>
     <w:rsid w:val="16364C35"/>
     <w:rsid w:val="163BE9DD"/>
     <w:rsid w:val="163EADDA"/>
     <w:rsid w:val="164031E7"/>
     <w:rsid w:val="16408068"/>
     <w:rsid w:val="16442730"/>
     <w:rsid w:val="164EB716"/>
     <w:rsid w:val="16517FCA"/>
     <w:rsid w:val="16523539"/>
     <w:rsid w:val="165513E9"/>
     <w:rsid w:val="16571103"/>
     <w:rsid w:val="165EC000"/>
     <w:rsid w:val="16602BF5"/>
     <w:rsid w:val="1667D065"/>
     <w:rsid w:val="1668838B"/>
     <w:rsid w:val="166B3143"/>
     <w:rsid w:val="16714BB5"/>
     <w:rsid w:val="1674D5B8"/>
     <w:rsid w:val="167530CE"/>
     <w:rsid w:val="1676BE2C"/>
@@ -34978,163 +35733,169 @@
     <w:rsid w:val="168910C5"/>
     <w:rsid w:val="16898F97"/>
     <w:rsid w:val="168CF177"/>
     <w:rsid w:val="168D0329"/>
     <w:rsid w:val="168EF549"/>
     <w:rsid w:val="1696221F"/>
     <w:rsid w:val="16963B95"/>
     <w:rsid w:val="1699B8AD"/>
     <w:rsid w:val="169AFB69"/>
     <w:rsid w:val="169CB7E7"/>
     <w:rsid w:val="169F49B7"/>
     <w:rsid w:val="16A2CF1A"/>
     <w:rsid w:val="16A52109"/>
     <w:rsid w:val="16AA5E5A"/>
     <w:rsid w:val="16AA7C4A"/>
     <w:rsid w:val="16AC9AA4"/>
     <w:rsid w:val="16ADF7C9"/>
     <w:rsid w:val="16AF276C"/>
     <w:rsid w:val="16AF4F0E"/>
     <w:rsid w:val="16B176AD"/>
     <w:rsid w:val="16B65C4E"/>
     <w:rsid w:val="16B822CE"/>
     <w:rsid w:val="16BF0FE8"/>
     <w:rsid w:val="16C00909"/>
     <w:rsid w:val="16C6243F"/>
+    <w:rsid w:val="16D06EAB"/>
     <w:rsid w:val="16D1B3DB"/>
     <w:rsid w:val="16D3C729"/>
     <w:rsid w:val="16D3F61C"/>
     <w:rsid w:val="16DEA283"/>
     <w:rsid w:val="16E08706"/>
     <w:rsid w:val="16E5B2DF"/>
     <w:rsid w:val="16E61872"/>
+    <w:rsid w:val="16E97F77"/>
     <w:rsid w:val="16F03CBD"/>
     <w:rsid w:val="16F3075E"/>
     <w:rsid w:val="16F5E76F"/>
     <w:rsid w:val="16F72AA6"/>
     <w:rsid w:val="16F84BDE"/>
     <w:rsid w:val="16FE1EE7"/>
     <w:rsid w:val="1703122D"/>
     <w:rsid w:val="17034AA2"/>
     <w:rsid w:val="1703A162"/>
     <w:rsid w:val="1706D61D"/>
     <w:rsid w:val="170851B9"/>
     <w:rsid w:val="170A94C9"/>
     <w:rsid w:val="17162EA9"/>
     <w:rsid w:val="171ABEC2"/>
+    <w:rsid w:val="171E2778"/>
     <w:rsid w:val="1720722F"/>
     <w:rsid w:val="172169E0"/>
     <w:rsid w:val="1721A869"/>
     <w:rsid w:val="172383AA"/>
     <w:rsid w:val="172925FC"/>
     <w:rsid w:val="172FD8D4"/>
     <w:rsid w:val="173869F5"/>
     <w:rsid w:val="17392CD2"/>
     <w:rsid w:val="1739D9BD"/>
     <w:rsid w:val="173E7497"/>
     <w:rsid w:val="1746FEF5"/>
     <w:rsid w:val="174C3226"/>
     <w:rsid w:val="174D2FED"/>
     <w:rsid w:val="174F5D42"/>
     <w:rsid w:val="175200CF"/>
     <w:rsid w:val="1755590A"/>
     <w:rsid w:val="17555F19"/>
     <w:rsid w:val="1758AB61"/>
     <w:rsid w:val="1758F7B6"/>
     <w:rsid w:val="1759E418"/>
     <w:rsid w:val="176205A4"/>
     <w:rsid w:val="1762BB4C"/>
     <w:rsid w:val="176303D1"/>
     <w:rsid w:val="17632A12"/>
     <w:rsid w:val="1766F3E1"/>
     <w:rsid w:val="176A0CC1"/>
     <w:rsid w:val="176A2862"/>
     <w:rsid w:val="176CB830"/>
     <w:rsid w:val="176F6F19"/>
     <w:rsid w:val="1773C110"/>
     <w:rsid w:val="1779AFE0"/>
     <w:rsid w:val="177D441D"/>
     <w:rsid w:val="177F480D"/>
     <w:rsid w:val="177F8DBF"/>
     <w:rsid w:val="17824033"/>
+    <w:rsid w:val="17854C0B"/>
     <w:rsid w:val="17871222"/>
     <w:rsid w:val="178ADE77"/>
     <w:rsid w:val="179102CB"/>
     <w:rsid w:val="1792C16D"/>
     <w:rsid w:val="179329D8"/>
     <w:rsid w:val="179378F0"/>
     <w:rsid w:val="179599DD"/>
     <w:rsid w:val="1795EFE6"/>
     <w:rsid w:val="17980D9C"/>
     <w:rsid w:val="17A018E0"/>
     <w:rsid w:val="17A249DA"/>
     <w:rsid w:val="17A298B4"/>
     <w:rsid w:val="17A4E798"/>
     <w:rsid w:val="17A5AED7"/>
     <w:rsid w:val="17A6DA15"/>
     <w:rsid w:val="17A8FCDB"/>
     <w:rsid w:val="17A91301"/>
     <w:rsid w:val="17AC1164"/>
     <w:rsid w:val="17B16F31"/>
     <w:rsid w:val="17B21947"/>
     <w:rsid w:val="17B60D70"/>
     <w:rsid w:val="17B86D38"/>
     <w:rsid w:val="17C415D4"/>
     <w:rsid w:val="17CB1F7A"/>
     <w:rsid w:val="17CEA667"/>
     <w:rsid w:val="17D0DC96"/>
     <w:rsid w:val="17D6B1A5"/>
     <w:rsid w:val="17D6E6DC"/>
     <w:rsid w:val="17E08772"/>
     <w:rsid w:val="17E10FA4"/>
     <w:rsid w:val="17E156AE"/>
     <w:rsid w:val="17E464D5"/>
     <w:rsid w:val="17E48C90"/>
     <w:rsid w:val="17E7BB4F"/>
     <w:rsid w:val="17E9718E"/>
     <w:rsid w:val="17F44550"/>
     <w:rsid w:val="17F97908"/>
     <w:rsid w:val="17FB3792"/>
+    <w:rsid w:val="1800EC8A"/>
     <w:rsid w:val="1809F7BD"/>
     <w:rsid w:val="180EADEB"/>
     <w:rsid w:val="180FEAA5"/>
     <w:rsid w:val="180FF5FE"/>
     <w:rsid w:val="1815F433"/>
     <w:rsid w:val="181627E8"/>
     <w:rsid w:val="18218EBB"/>
     <w:rsid w:val="1822955C"/>
     <w:rsid w:val="182437C9"/>
     <w:rsid w:val="1824F10A"/>
     <w:rsid w:val="1827AA7E"/>
     <w:rsid w:val="182A1594"/>
     <w:rsid w:val="182B3FA8"/>
     <w:rsid w:val="182C807E"/>
     <w:rsid w:val="182F5F0C"/>
     <w:rsid w:val="183427F8"/>
     <w:rsid w:val="18342EF4"/>
     <w:rsid w:val="183C35D9"/>
     <w:rsid w:val="183E0ED6"/>
+    <w:rsid w:val="183E3308"/>
     <w:rsid w:val="183F3564"/>
     <w:rsid w:val="183FF115"/>
     <w:rsid w:val="1840390C"/>
     <w:rsid w:val="1848CC43"/>
     <w:rsid w:val="185043D8"/>
     <w:rsid w:val="1853D179"/>
     <w:rsid w:val="18579C33"/>
     <w:rsid w:val="185812C3"/>
     <w:rsid w:val="1858B2AF"/>
     <w:rsid w:val="185AA90F"/>
     <w:rsid w:val="185B56CD"/>
     <w:rsid w:val="185D3890"/>
     <w:rsid w:val="185EA9C8"/>
     <w:rsid w:val="1861857A"/>
     <w:rsid w:val="18627DF1"/>
     <w:rsid w:val="186F8576"/>
     <w:rsid w:val="1878B185"/>
     <w:rsid w:val="1878C1A2"/>
     <w:rsid w:val="187C7987"/>
     <w:rsid w:val="18819413"/>
     <w:rsid w:val="18828988"/>
     <w:rsid w:val="1883910D"/>
     <w:rsid w:val="188CFC69"/>
     <w:rsid w:val="188EBF17"/>
     <w:rsid w:val="18985F46"/>
@@ -35218,237 +35979,249 @@
     <w:rsid w:val="199EC811"/>
     <w:rsid w:val="19ADBF90"/>
     <w:rsid w:val="19AE4862"/>
     <w:rsid w:val="19AF2873"/>
     <w:rsid w:val="19B24266"/>
     <w:rsid w:val="19B319BA"/>
     <w:rsid w:val="19B4B8E7"/>
     <w:rsid w:val="19C6FFC5"/>
     <w:rsid w:val="19CFE565"/>
     <w:rsid w:val="19D714BA"/>
     <w:rsid w:val="19D9F2E4"/>
     <w:rsid w:val="19DA6288"/>
     <w:rsid w:val="19DCDE00"/>
     <w:rsid w:val="19E9445B"/>
     <w:rsid w:val="19E98F2B"/>
     <w:rsid w:val="19EB8CD0"/>
     <w:rsid w:val="19EC602F"/>
     <w:rsid w:val="19F03D80"/>
     <w:rsid w:val="19F1D40F"/>
     <w:rsid w:val="19F1F2AB"/>
     <w:rsid w:val="19F99204"/>
     <w:rsid w:val="19FA4C63"/>
     <w:rsid w:val="19FA7A29"/>
     <w:rsid w:val="19FEF3D3"/>
     <w:rsid w:val="19FFCF4D"/>
+    <w:rsid w:val="1A03BF8C"/>
     <w:rsid w:val="1A065886"/>
     <w:rsid w:val="1A0CAD9D"/>
     <w:rsid w:val="1A0E729E"/>
     <w:rsid w:val="1A0EEDE1"/>
     <w:rsid w:val="1A11EFA3"/>
     <w:rsid w:val="1A19687B"/>
     <w:rsid w:val="1A1A381A"/>
+    <w:rsid w:val="1A1C5CE0"/>
     <w:rsid w:val="1A1F8470"/>
     <w:rsid w:val="1A275447"/>
     <w:rsid w:val="1A28A490"/>
     <w:rsid w:val="1A2B1376"/>
     <w:rsid w:val="1A2C471F"/>
     <w:rsid w:val="1A2E1EBB"/>
     <w:rsid w:val="1A32FC00"/>
     <w:rsid w:val="1A366B29"/>
     <w:rsid w:val="1A373F77"/>
     <w:rsid w:val="1A3AF3FF"/>
     <w:rsid w:val="1A3D4E75"/>
     <w:rsid w:val="1A44E539"/>
     <w:rsid w:val="1A4503B7"/>
     <w:rsid w:val="1A50A120"/>
     <w:rsid w:val="1A594161"/>
     <w:rsid w:val="1A5B28D9"/>
     <w:rsid w:val="1A60494A"/>
     <w:rsid w:val="1A63357F"/>
     <w:rsid w:val="1A66E5F8"/>
     <w:rsid w:val="1A6B3589"/>
     <w:rsid w:val="1A6D43BE"/>
     <w:rsid w:val="1A7071D5"/>
     <w:rsid w:val="1A7F6744"/>
     <w:rsid w:val="1A7F9AD8"/>
     <w:rsid w:val="1A7FF355"/>
     <w:rsid w:val="1A807546"/>
     <w:rsid w:val="1A833F22"/>
+    <w:rsid w:val="1A854B9E"/>
     <w:rsid w:val="1A86E929"/>
     <w:rsid w:val="1A8757B5"/>
     <w:rsid w:val="1A8F10E4"/>
     <w:rsid w:val="1A922690"/>
     <w:rsid w:val="1A95EDDF"/>
     <w:rsid w:val="1A96841A"/>
     <w:rsid w:val="1A9B278E"/>
     <w:rsid w:val="1AA07A10"/>
     <w:rsid w:val="1AA21219"/>
     <w:rsid w:val="1AB05650"/>
     <w:rsid w:val="1AB5F20D"/>
     <w:rsid w:val="1AB966B6"/>
     <w:rsid w:val="1AC33F37"/>
     <w:rsid w:val="1AC77D46"/>
     <w:rsid w:val="1AC96247"/>
     <w:rsid w:val="1ACB97E8"/>
     <w:rsid w:val="1ACE0E39"/>
+    <w:rsid w:val="1AD1C776"/>
     <w:rsid w:val="1AD1F601"/>
     <w:rsid w:val="1AD33A3A"/>
     <w:rsid w:val="1AD3D97B"/>
     <w:rsid w:val="1AD618A7"/>
     <w:rsid w:val="1ADDC818"/>
     <w:rsid w:val="1ADE4482"/>
     <w:rsid w:val="1AE9046D"/>
     <w:rsid w:val="1AEB9AA3"/>
     <w:rsid w:val="1AEFBBD0"/>
     <w:rsid w:val="1AF2C3AF"/>
+    <w:rsid w:val="1AFB066F"/>
     <w:rsid w:val="1AFCEB0E"/>
     <w:rsid w:val="1B03754F"/>
     <w:rsid w:val="1B0655A2"/>
     <w:rsid w:val="1B0A048D"/>
     <w:rsid w:val="1B0FA367"/>
     <w:rsid w:val="1B10443E"/>
     <w:rsid w:val="1B10B135"/>
     <w:rsid w:val="1B1868D0"/>
     <w:rsid w:val="1B1C4300"/>
     <w:rsid w:val="1B1CE22F"/>
     <w:rsid w:val="1B2223CE"/>
     <w:rsid w:val="1B290537"/>
     <w:rsid w:val="1B2BD415"/>
+    <w:rsid w:val="1B2D0E24"/>
     <w:rsid w:val="1B2E97E3"/>
     <w:rsid w:val="1B2F0A5F"/>
     <w:rsid w:val="1B30E5BE"/>
     <w:rsid w:val="1B333056"/>
     <w:rsid w:val="1B379262"/>
     <w:rsid w:val="1B395FB6"/>
     <w:rsid w:val="1B3AF88E"/>
     <w:rsid w:val="1B3FD8E6"/>
     <w:rsid w:val="1B413C38"/>
     <w:rsid w:val="1B4360E1"/>
     <w:rsid w:val="1B43D85D"/>
     <w:rsid w:val="1B4602ED"/>
     <w:rsid w:val="1B4F96A3"/>
     <w:rsid w:val="1B52AAA1"/>
     <w:rsid w:val="1B5537ED"/>
     <w:rsid w:val="1B55FBE7"/>
     <w:rsid w:val="1B5945E3"/>
+    <w:rsid w:val="1B59AF8C"/>
     <w:rsid w:val="1B5B4A02"/>
     <w:rsid w:val="1B5DBE21"/>
     <w:rsid w:val="1B655DD6"/>
     <w:rsid w:val="1B6C32E6"/>
     <w:rsid w:val="1B6F9E9D"/>
     <w:rsid w:val="1B710AA7"/>
     <w:rsid w:val="1B747DDF"/>
     <w:rsid w:val="1B75A29D"/>
     <w:rsid w:val="1B779300"/>
     <w:rsid w:val="1B78C403"/>
     <w:rsid w:val="1B7B421F"/>
     <w:rsid w:val="1B876430"/>
     <w:rsid w:val="1B87E7C6"/>
     <w:rsid w:val="1B8907D9"/>
     <w:rsid w:val="1B895ED5"/>
     <w:rsid w:val="1B8F110E"/>
     <w:rsid w:val="1B8F3F9F"/>
     <w:rsid w:val="1B90381B"/>
     <w:rsid w:val="1B9118E1"/>
     <w:rsid w:val="1B92182F"/>
     <w:rsid w:val="1B9E2783"/>
     <w:rsid w:val="1BA4C328"/>
     <w:rsid w:val="1BA5E9BB"/>
     <w:rsid w:val="1BA8043C"/>
     <w:rsid w:val="1BAB56F2"/>
     <w:rsid w:val="1BACB336"/>
     <w:rsid w:val="1BACD8AA"/>
     <w:rsid w:val="1BB2FF6F"/>
     <w:rsid w:val="1BB46918"/>
     <w:rsid w:val="1BB59DC6"/>
     <w:rsid w:val="1BB7A289"/>
     <w:rsid w:val="1BBC9E75"/>
     <w:rsid w:val="1BBD1FB7"/>
     <w:rsid w:val="1BC3F55F"/>
     <w:rsid w:val="1BC62296"/>
     <w:rsid w:val="1BC97ADB"/>
     <w:rsid w:val="1BCA027E"/>
     <w:rsid w:val="1BCB3685"/>
+    <w:rsid w:val="1BD4D70F"/>
     <w:rsid w:val="1BD58288"/>
     <w:rsid w:val="1BDC7A2D"/>
     <w:rsid w:val="1BDCFA8F"/>
     <w:rsid w:val="1BDEA4D6"/>
+    <w:rsid w:val="1BE048D1"/>
     <w:rsid w:val="1BEA8C08"/>
     <w:rsid w:val="1BED7498"/>
     <w:rsid w:val="1BEEB1E4"/>
     <w:rsid w:val="1BFD7AAC"/>
     <w:rsid w:val="1C022C3A"/>
     <w:rsid w:val="1C1054A0"/>
     <w:rsid w:val="1C109EEA"/>
     <w:rsid w:val="1C18470B"/>
     <w:rsid w:val="1C1C10A3"/>
     <w:rsid w:val="1C1C317B"/>
     <w:rsid w:val="1C1CB950"/>
     <w:rsid w:val="1C1D3D08"/>
     <w:rsid w:val="1C1DE040"/>
     <w:rsid w:val="1C1E1813"/>
     <w:rsid w:val="1C23D433"/>
     <w:rsid w:val="1C24A7A9"/>
     <w:rsid w:val="1C293A06"/>
     <w:rsid w:val="1C2A1F1F"/>
     <w:rsid w:val="1C2AC7A0"/>
     <w:rsid w:val="1C2DE2DB"/>
     <w:rsid w:val="1C319E05"/>
     <w:rsid w:val="1C3C8781"/>
     <w:rsid w:val="1C3EDA03"/>
     <w:rsid w:val="1C430151"/>
     <w:rsid w:val="1C4614B2"/>
     <w:rsid w:val="1C49CDF4"/>
     <w:rsid w:val="1C4AE490"/>
     <w:rsid w:val="1C4B0F9A"/>
     <w:rsid w:val="1C4C69C4"/>
     <w:rsid w:val="1C504277"/>
     <w:rsid w:val="1C50BDE5"/>
     <w:rsid w:val="1C5127FF"/>
     <w:rsid w:val="1C51BFC5"/>
     <w:rsid w:val="1C527A4A"/>
     <w:rsid w:val="1C531C15"/>
     <w:rsid w:val="1C55F2E0"/>
     <w:rsid w:val="1C59A2D8"/>
     <w:rsid w:val="1C5A6300"/>
     <w:rsid w:val="1C5D517A"/>
     <w:rsid w:val="1C6091FF"/>
     <w:rsid w:val="1C6CF785"/>
     <w:rsid w:val="1C7079E4"/>
+    <w:rsid w:val="1C739ED0"/>
     <w:rsid w:val="1C750321"/>
     <w:rsid w:val="1C76AB47"/>
     <w:rsid w:val="1C788784"/>
     <w:rsid w:val="1C79BEC1"/>
     <w:rsid w:val="1C7A33EB"/>
     <w:rsid w:val="1C7B2784"/>
     <w:rsid w:val="1C82F534"/>
     <w:rsid w:val="1C85C4DA"/>
     <w:rsid w:val="1C882D6F"/>
     <w:rsid w:val="1C8A06A9"/>
+    <w:rsid w:val="1C8B975F"/>
     <w:rsid w:val="1C8DC69C"/>
     <w:rsid w:val="1C8DD62D"/>
+    <w:rsid w:val="1C8FF7EF"/>
     <w:rsid w:val="1C92EC42"/>
     <w:rsid w:val="1C9469BC"/>
     <w:rsid w:val="1C965C69"/>
     <w:rsid w:val="1C96A42E"/>
     <w:rsid w:val="1C9C5235"/>
     <w:rsid w:val="1CA08AC2"/>
     <w:rsid w:val="1CA0D369"/>
     <w:rsid w:val="1CA38D30"/>
     <w:rsid w:val="1CA9EED5"/>
     <w:rsid w:val="1CAD214C"/>
     <w:rsid w:val="1CAFD6BD"/>
     <w:rsid w:val="1CB69689"/>
     <w:rsid w:val="1CB76DB3"/>
     <w:rsid w:val="1CB90ED0"/>
     <w:rsid w:val="1CC01365"/>
     <w:rsid w:val="1CC21874"/>
     <w:rsid w:val="1CC6C688"/>
     <w:rsid w:val="1CCF7B4E"/>
     <w:rsid w:val="1CD7AE79"/>
     <w:rsid w:val="1CD9C40F"/>
     <w:rsid w:val="1CDB3807"/>
     <w:rsid w:val="1CDBC732"/>
     <w:rsid w:val="1CDDBC43"/>
     <w:rsid w:val="1CE48792"/>
     <w:rsid w:val="1CE53BC1"/>
@@ -35514,175 +36287,182 @@
     <w:rsid w:val="1DAFAE32"/>
     <w:rsid w:val="1DB74AED"/>
     <w:rsid w:val="1DB92109"/>
     <w:rsid w:val="1DB9BBCD"/>
     <w:rsid w:val="1DBA325C"/>
     <w:rsid w:val="1DC33616"/>
     <w:rsid w:val="1DC9FB17"/>
     <w:rsid w:val="1DCCB36E"/>
     <w:rsid w:val="1DCD43BE"/>
     <w:rsid w:val="1DCDB68F"/>
     <w:rsid w:val="1DD0BF91"/>
     <w:rsid w:val="1DD1E6A8"/>
     <w:rsid w:val="1DD222D8"/>
     <w:rsid w:val="1DD4875B"/>
     <w:rsid w:val="1DD81AD2"/>
     <w:rsid w:val="1DDBD821"/>
     <w:rsid w:val="1DDD8F4A"/>
     <w:rsid w:val="1DE43F8A"/>
     <w:rsid w:val="1DE9D609"/>
     <w:rsid w:val="1DEA7BBC"/>
     <w:rsid w:val="1DEAC935"/>
     <w:rsid w:val="1DF43985"/>
     <w:rsid w:val="1DF59D1C"/>
     <w:rsid w:val="1DF67337"/>
     <w:rsid w:val="1DF7DF6B"/>
+    <w:rsid w:val="1DF7EACB"/>
     <w:rsid w:val="1DFA3A4E"/>
     <w:rsid w:val="1DFA6FC0"/>
     <w:rsid w:val="1DFCA9D4"/>
     <w:rsid w:val="1DFEF3CB"/>
     <w:rsid w:val="1E023F62"/>
     <w:rsid w:val="1E063228"/>
+    <w:rsid w:val="1E082FD6"/>
     <w:rsid w:val="1E08BFB0"/>
     <w:rsid w:val="1E117640"/>
     <w:rsid w:val="1E12A07F"/>
     <w:rsid w:val="1E1617C7"/>
     <w:rsid w:val="1E1857C3"/>
     <w:rsid w:val="1E25C17B"/>
     <w:rsid w:val="1E267D2A"/>
     <w:rsid w:val="1E28A6EE"/>
     <w:rsid w:val="1E2AD45E"/>
     <w:rsid w:val="1E2B8514"/>
     <w:rsid w:val="1E3B09EB"/>
     <w:rsid w:val="1E3D1D0A"/>
     <w:rsid w:val="1E401A61"/>
     <w:rsid w:val="1E41DA57"/>
     <w:rsid w:val="1E43BBED"/>
     <w:rsid w:val="1E44B68E"/>
     <w:rsid w:val="1E459619"/>
     <w:rsid w:val="1E4AA163"/>
     <w:rsid w:val="1E4BB873"/>
     <w:rsid w:val="1E4FA595"/>
     <w:rsid w:val="1E51F2F9"/>
     <w:rsid w:val="1E54141F"/>
     <w:rsid w:val="1E547455"/>
     <w:rsid w:val="1E554C98"/>
     <w:rsid w:val="1E59D373"/>
+    <w:rsid w:val="1E5B8FF2"/>
     <w:rsid w:val="1E5EC347"/>
     <w:rsid w:val="1E6231F3"/>
     <w:rsid w:val="1E673A56"/>
     <w:rsid w:val="1E6804FF"/>
     <w:rsid w:val="1E681546"/>
     <w:rsid w:val="1E689239"/>
     <w:rsid w:val="1E6A3DBF"/>
     <w:rsid w:val="1E6E9A29"/>
     <w:rsid w:val="1E70853C"/>
     <w:rsid w:val="1E7284A2"/>
     <w:rsid w:val="1E72B874"/>
     <w:rsid w:val="1E73621F"/>
     <w:rsid w:val="1E755CF8"/>
     <w:rsid w:val="1E7DA540"/>
     <w:rsid w:val="1E80A6A9"/>
     <w:rsid w:val="1E81E19C"/>
     <w:rsid w:val="1E8263AC"/>
     <w:rsid w:val="1E83C628"/>
     <w:rsid w:val="1E85A6E6"/>
     <w:rsid w:val="1E8931C3"/>
     <w:rsid w:val="1E8C1FF9"/>
     <w:rsid w:val="1E8C4626"/>
     <w:rsid w:val="1E93566A"/>
     <w:rsid w:val="1E949C6F"/>
     <w:rsid w:val="1E94A272"/>
     <w:rsid w:val="1E959583"/>
     <w:rsid w:val="1E9AFC8C"/>
     <w:rsid w:val="1E9C998A"/>
     <w:rsid w:val="1E9F4570"/>
     <w:rsid w:val="1EA9F59B"/>
+    <w:rsid w:val="1EAF995C"/>
     <w:rsid w:val="1EB42E8F"/>
     <w:rsid w:val="1EB51414"/>
     <w:rsid w:val="1EB5B0AC"/>
     <w:rsid w:val="1EB62B39"/>
     <w:rsid w:val="1EB7C48A"/>
     <w:rsid w:val="1ECA7A4E"/>
     <w:rsid w:val="1ED13624"/>
     <w:rsid w:val="1ED1A8E3"/>
     <w:rsid w:val="1ED35D05"/>
     <w:rsid w:val="1ED679D6"/>
     <w:rsid w:val="1ED9AD95"/>
     <w:rsid w:val="1ED9BECE"/>
     <w:rsid w:val="1EDD1EBE"/>
     <w:rsid w:val="1EE1E5B2"/>
     <w:rsid w:val="1EE66D22"/>
     <w:rsid w:val="1EEABA32"/>
     <w:rsid w:val="1EEBD7F7"/>
     <w:rsid w:val="1EEBE88C"/>
     <w:rsid w:val="1EEC506E"/>
     <w:rsid w:val="1EF18D1F"/>
     <w:rsid w:val="1EF2DFE8"/>
     <w:rsid w:val="1EF4AF00"/>
     <w:rsid w:val="1EFC42AB"/>
     <w:rsid w:val="1EFDC358"/>
     <w:rsid w:val="1F00878E"/>
     <w:rsid w:val="1F04DC42"/>
     <w:rsid w:val="1F04F114"/>
     <w:rsid w:val="1F0DAC20"/>
     <w:rsid w:val="1F1FE8C7"/>
     <w:rsid w:val="1F221C6B"/>
     <w:rsid w:val="1F247FE1"/>
     <w:rsid w:val="1F278C41"/>
     <w:rsid w:val="1F28AFF9"/>
     <w:rsid w:val="1F293623"/>
     <w:rsid w:val="1F2BA87A"/>
     <w:rsid w:val="1F30C304"/>
     <w:rsid w:val="1F329B9E"/>
     <w:rsid w:val="1F356308"/>
     <w:rsid w:val="1F3780CD"/>
     <w:rsid w:val="1F384048"/>
     <w:rsid w:val="1F3942F8"/>
     <w:rsid w:val="1F49B10C"/>
     <w:rsid w:val="1F4C8392"/>
     <w:rsid w:val="1F515129"/>
     <w:rsid w:val="1F54A321"/>
     <w:rsid w:val="1F5A13CB"/>
     <w:rsid w:val="1F5E54D5"/>
     <w:rsid w:val="1F619479"/>
     <w:rsid w:val="1F641A3E"/>
+    <w:rsid w:val="1F67EC6D"/>
     <w:rsid w:val="1F68CCCC"/>
     <w:rsid w:val="1F69360F"/>
     <w:rsid w:val="1F6C5C8D"/>
     <w:rsid w:val="1F6EF168"/>
     <w:rsid w:val="1F70F734"/>
     <w:rsid w:val="1F7113E0"/>
     <w:rsid w:val="1F76620C"/>
     <w:rsid w:val="1F787C43"/>
     <w:rsid w:val="1F7A0D0A"/>
     <w:rsid w:val="1F80B469"/>
     <w:rsid w:val="1F841CCC"/>
     <w:rsid w:val="1F850EBB"/>
     <w:rsid w:val="1F869AB7"/>
     <w:rsid w:val="1F87E339"/>
+    <w:rsid w:val="1F8D1DFC"/>
     <w:rsid w:val="1F951148"/>
+    <w:rsid w:val="1F9707E6"/>
     <w:rsid w:val="1F988FB0"/>
     <w:rsid w:val="1F98DEA2"/>
     <w:rsid w:val="1F9AC722"/>
     <w:rsid w:val="1F9C6A48"/>
     <w:rsid w:val="1FA4668E"/>
     <w:rsid w:val="1FA5BBAA"/>
     <w:rsid w:val="1FA7F631"/>
     <w:rsid w:val="1FA95394"/>
     <w:rsid w:val="1FA9599B"/>
     <w:rsid w:val="1FAA3D60"/>
     <w:rsid w:val="1FB06654"/>
     <w:rsid w:val="1FB110C0"/>
     <w:rsid w:val="1FB69610"/>
     <w:rsid w:val="1FBEEA79"/>
     <w:rsid w:val="1FC23CE9"/>
     <w:rsid w:val="1FC3BAD0"/>
     <w:rsid w:val="1FC5B35E"/>
     <w:rsid w:val="1FC70D9B"/>
     <w:rsid w:val="1FC83E67"/>
     <w:rsid w:val="1FCB9B99"/>
     <w:rsid w:val="1FD84D26"/>
     <w:rsid w:val="1FD93C8D"/>
     <w:rsid w:val="1FE277B9"/>
     <w:rsid w:val="1FE31BC1"/>
     <w:rsid w:val="1FE36279"/>
@@ -35706,175 +36486,183 @@
     <w:rsid w:val="2017EEAF"/>
     <w:rsid w:val="201DC825"/>
     <w:rsid w:val="2029CC40"/>
     <w:rsid w:val="202B04FB"/>
     <w:rsid w:val="202B2ABE"/>
     <w:rsid w:val="202D5F2F"/>
     <w:rsid w:val="202E0CF7"/>
     <w:rsid w:val="202ECDE9"/>
     <w:rsid w:val="202F8644"/>
     <w:rsid w:val="2031191C"/>
     <w:rsid w:val="20327917"/>
     <w:rsid w:val="2032ABA1"/>
     <w:rsid w:val="2033C43D"/>
     <w:rsid w:val="2034D350"/>
     <w:rsid w:val="2035E0EA"/>
     <w:rsid w:val="2037BB6B"/>
     <w:rsid w:val="204068C9"/>
     <w:rsid w:val="2041EA01"/>
     <w:rsid w:val="2046BBF1"/>
     <w:rsid w:val="2048AA75"/>
     <w:rsid w:val="204B7A9E"/>
     <w:rsid w:val="204CCE60"/>
     <w:rsid w:val="205A71CD"/>
     <w:rsid w:val="2060701B"/>
     <w:rsid w:val="2062FF39"/>
+    <w:rsid w:val="206323A8"/>
     <w:rsid w:val="20685499"/>
     <w:rsid w:val="2068F601"/>
     <w:rsid w:val="20694F17"/>
     <w:rsid w:val="206D9071"/>
     <w:rsid w:val="20705761"/>
     <w:rsid w:val="20707DC9"/>
+    <w:rsid w:val="2072A20F"/>
     <w:rsid w:val="20736CC8"/>
     <w:rsid w:val="2073F70A"/>
     <w:rsid w:val="2074842D"/>
     <w:rsid w:val="20755322"/>
     <w:rsid w:val="2077E786"/>
     <w:rsid w:val="2079C1DD"/>
     <w:rsid w:val="207FEE54"/>
     <w:rsid w:val="20836809"/>
     <w:rsid w:val="208631D7"/>
     <w:rsid w:val="2087F436"/>
     <w:rsid w:val="208A3D1A"/>
     <w:rsid w:val="208CD0EB"/>
     <w:rsid w:val="2098DA82"/>
     <w:rsid w:val="20997002"/>
     <w:rsid w:val="20A0C175"/>
     <w:rsid w:val="20A293E0"/>
     <w:rsid w:val="20A3243C"/>
     <w:rsid w:val="20A4942E"/>
     <w:rsid w:val="20A5CE4A"/>
     <w:rsid w:val="20A7888F"/>
     <w:rsid w:val="20A818D5"/>
     <w:rsid w:val="20A89648"/>
     <w:rsid w:val="20A93F43"/>
+    <w:rsid w:val="20A96B8D"/>
     <w:rsid w:val="20ADDFA9"/>
     <w:rsid w:val="20B661BB"/>
     <w:rsid w:val="20B95F4D"/>
     <w:rsid w:val="20BB0C30"/>
     <w:rsid w:val="20BC19C8"/>
     <w:rsid w:val="20BC6F47"/>
     <w:rsid w:val="20C227E1"/>
     <w:rsid w:val="20C3DF32"/>
     <w:rsid w:val="20C6DA05"/>
     <w:rsid w:val="20D9272C"/>
     <w:rsid w:val="20DD78B5"/>
     <w:rsid w:val="20DE2FB5"/>
     <w:rsid w:val="20DE7357"/>
     <w:rsid w:val="20E288BD"/>
     <w:rsid w:val="20E840FB"/>
     <w:rsid w:val="20E8A97A"/>
     <w:rsid w:val="20F11AB0"/>
     <w:rsid w:val="20F3583C"/>
     <w:rsid w:val="20F6CEBA"/>
     <w:rsid w:val="20FF1695"/>
     <w:rsid w:val="21009389"/>
     <w:rsid w:val="210332EB"/>
     <w:rsid w:val="2103BA49"/>
     <w:rsid w:val="2107A8F5"/>
     <w:rsid w:val="210A2CDA"/>
     <w:rsid w:val="210B32EC"/>
     <w:rsid w:val="210EF229"/>
     <w:rsid w:val="21121C99"/>
     <w:rsid w:val="2112B17B"/>
     <w:rsid w:val="21132DEA"/>
     <w:rsid w:val="21139D61"/>
     <w:rsid w:val="21192B53"/>
     <w:rsid w:val="211D4921"/>
     <w:rsid w:val="21215E23"/>
     <w:rsid w:val="21235252"/>
     <w:rsid w:val="212D0027"/>
     <w:rsid w:val="212DD41D"/>
     <w:rsid w:val="21336CCF"/>
+    <w:rsid w:val="21338F87"/>
     <w:rsid w:val="21344840"/>
     <w:rsid w:val="2147B424"/>
     <w:rsid w:val="214854C1"/>
     <w:rsid w:val="214B0F88"/>
+    <w:rsid w:val="214B11FF"/>
     <w:rsid w:val="214BDC9C"/>
     <w:rsid w:val="214D52A6"/>
     <w:rsid w:val="2154CD56"/>
     <w:rsid w:val="2155544C"/>
     <w:rsid w:val="2157B501"/>
     <w:rsid w:val="215AE395"/>
     <w:rsid w:val="215BA88B"/>
     <w:rsid w:val="215FE35A"/>
     <w:rsid w:val="2160E3AD"/>
     <w:rsid w:val="21617AEC"/>
     <w:rsid w:val="21646B8E"/>
     <w:rsid w:val="2164AE0C"/>
     <w:rsid w:val="2166F443"/>
     <w:rsid w:val="216A58B9"/>
     <w:rsid w:val="216FB64A"/>
     <w:rsid w:val="21785739"/>
     <w:rsid w:val="217D3FA3"/>
+    <w:rsid w:val="217EA29B"/>
     <w:rsid w:val="2184A3FA"/>
     <w:rsid w:val="2184B6F9"/>
     <w:rsid w:val="2184FE5B"/>
     <w:rsid w:val="21857C36"/>
     <w:rsid w:val="218663CC"/>
     <w:rsid w:val="218A61C3"/>
     <w:rsid w:val="218DE557"/>
     <w:rsid w:val="21934229"/>
     <w:rsid w:val="2195803E"/>
     <w:rsid w:val="2196B1A5"/>
     <w:rsid w:val="2196E24B"/>
     <w:rsid w:val="219E31A8"/>
     <w:rsid w:val="21A35BCA"/>
     <w:rsid w:val="21A416A4"/>
     <w:rsid w:val="21A4BC54"/>
     <w:rsid w:val="21A569E9"/>
     <w:rsid w:val="21A75709"/>
     <w:rsid w:val="21AB57EB"/>
     <w:rsid w:val="21AF9725"/>
     <w:rsid w:val="21B2029D"/>
     <w:rsid w:val="21B2C209"/>
     <w:rsid w:val="21B6526A"/>
     <w:rsid w:val="21B6DCAA"/>
     <w:rsid w:val="21B8DFAF"/>
     <w:rsid w:val="21BDEEB5"/>
     <w:rsid w:val="21C024F0"/>
     <w:rsid w:val="21C1059C"/>
     <w:rsid w:val="21C20BD5"/>
     <w:rsid w:val="21C47971"/>
     <w:rsid w:val="21C773E9"/>
     <w:rsid w:val="21CD94C8"/>
     <w:rsid w:val="21CF6EC5"/>
     <w:rsid w:val="21D662CA"/>
+    <w:rsid w:val="21D74B4C"/>
     <w:rsid w:val="21D83901"/>
     <w:rsid w:val="21DD5F8B"/>
     <w:rsid w:val="21E1313A"/>
     <w:rsid w:val="21E148FE"/>
+    <w:rsid w:val="21E1CBCA"/>
     <w:rsid w:val="21E6E3DA"/>
     <w:rsid w:val="21E6ECFA"/>
     <w:rsid w:val="21EB9EAA"/>
     <w:rsid w:val="21EE95DD"/>
     <w:rsid w:val="21F34549"/>
     <w:rsid w:val="21F65F87"/>
     <w:rsid w:val="21F6B31B"/>
     <w:rsid w:val="21F7B500"/>
     <w:rsid w:val="21F9A308"/>
     <w:rsid w:val="21F9BDCB"/>
     <w:rsid w:val="21FB7CE9"/>
     <w:rsid w:val="21FB9101"/>
     <w:rsid w:val="21FC5B88"/>
     <w:rsid w:val="21FD5509"/>
     <w:rsid w:val="2208A223"/>
     <w:rsid w:val="220D4CC6"/>
     <w:rsid w:val="220D638C"/>
     <w:rsid w:val="220F70E4"/>
     <w:rsid w:val="221181CF"/>
     <w:rsid w:val="22126C2D"/>
     <w:rsid w:val="2213DD1D"/>
     <w:rsid w:val="22170A82"/>
     <w:rsid w:val="22180464"/>
     <w:rsid w:val="221BF50E"/>
     <w:rsid w:val="221EE8FE"/>
@@ -35973,50 +36761,51 @@
     <w:rsid w:val="235EC724"/>
     <w:rsid w:val="23616D02"/>
     <w:rsid w:val="23628B99"/>
     <w:rsid w:val="23638724"/>
     <w:rsid w:val="2368B9DE"/>
     <w:rsid w:val="236A28BC"/>
     <w:rsid w:val="2371C861"/>
     <w:rsid w:val="23736205"/>
     <w:rsid w:val="2375819F"/>
     <w:rsid w:val="237F0D31"/>
     <w:rsid w:val="237FD249"/>
     <w:rsid w:val="238353C9"/>
     <w:rsid w:val="23836220"/>
     <w:rsid w:val="238561AE"/>
     <w:rsid w:val="2385C647"/>
     <w:rsid w:val="238B414A"/>
     <w:rsid w:val="238B64E0"/>
     <w:rsid w:val="238B886D"/>
     <w:rsid w:val="238C2417"/>
     <w:rsid w:val="238D95A6"/>
     <w:rsid w:val="23915ED0"/>
     <w:rsid w:val="239375F3"/>
     <w:rsid w:val="239BE212"/>
     <w:rsid w:val="239CDF5E"/>
     <w:rsid w:val="23A5E860"/>
+    <w:rsid w:val="23A634B4"/>
     <w:rsid w:val="23A8F3A7"/>
     <w:rsid w:val="23AA44B1"/>
     <w:rsid w:val="23AB808F"/>
     <w:rsid w:val="23B2A5CC"/>
     <w:rsid w:val="23B6B424"/>
     <w:rsid w:val="23BABDBF"/>
     <w:rsid w:val="23C361CF"/>
     <w:rsid w:val="23C3CA2C"/>
     <w:rsid w:val="23C49E00"/>
     <w:rsid w:val="23C4CA1F"/>
     <w:rsid w:val="23D1F159"/>
     <w:rsid w:val="23D22433"/>
     <w:rsid w:val="23D99171"/>
     <w:rsid w:val="23DCDD35"/>
     <w:rsid w:val="23DF9477"/>
     <w:rsid w:val="23E69477"/>
     <w:rsid w:val="23E82897"/>
     <w:rsid w:val="23EA0CB8"/>
     <w:rsid w:val="23F311A5"/>
     <w:rsid w:val="23F6743A"/>
     <w:rsid w:val="23FB7459"/>
     <w:rsid w:val="23FD0178"/>
     <w:rsid w:val="23FD21F9"/>
     <w:rsid w:val="24013451"/>
     <w:rsid w:val="2402C9A6"/>
@@ -36052,50 +36841,51 @@
     <w:rsid w:val="246C0D07"/>
     <w:rsid w:val="246E3C7E"/>
     <w:rsid w:val="246E5289"/>
     <w:rsid w:val="2470A8F4"/>
     <w:rsid w:val="247278A3"/>
     <w:rsid w:val="24755A35"/>
     <w:rsid w:val="2475A6A1"/>
     <w:rsid w:val="24810ADD"/>
     <w:rsid w:val="24816645"/>
     <w:rsid w:val="24844551"/>
     <w:rsid w:val="2488E65E"/>
     <w:rsid w:val="248A727F"/>
     <w:rsid w:val="248E8008"/>
     <w:rsid w:val="24921642"/>
     <w:rsid w:val="24933F54"/>
     <w:rsid w:val="2493C8AE"/>
     <w:rsid w:val="249C008B"/>
     <w:rsid w:val="249C23F7"/>
     <w:rsid w:val="24A13DDE"/>
     <w:rsid w:val="24A39ADC"/>
     <w:rsid w:val="24A70105"/>
     <w:rsid w:val="24A91CDC"/>
     <w:rsid w:val="24AEB25E"/>
     <w:rsid w:val="24B68469"/>
     <w:rsid w:val="24B8E48E"/>
+    <w:rsid w:val="24B8FBEB"/>
     <w:rsid w:val="24C2368D"/>
     <w:rsid w:val="24C2EB37"/>
     <w:rsid w:val="24C4F996"/>
     <w:rsid w:val="24C557C6"/>
     <w:rsid w:val="24C8D047"/>
     <w:rsid w:val="24CBFB7C"/>
     <w:rsid w:val="24CDA9E8"/>
     <w:rsid w:val="24D03A19"/>
     <w:rsid w:val="24D552F9"/>
     <w:rsid w:val="24DD2E74"/>
     <w:rsid w:val="24DDD903"/>
     <w:rsid w:val="24E0ADC8"/>
     <w:rsid w:val="24E1B1FD"/>
     <w:rsid w:val="24E2F123"/>
     <w:rsid w:val="24E321E7"/>
     <w:rsid w:val="24E81E0B"/>
     <w:rsid w:val="24EAF238"/>
     <w:rsid w:val="24EC6CF9"/>
     <w:rsid w:val="24EE0675"/>
     <w:rsid w:val="24F4EA86"/>
     <w:rsid w:val="24FA6F10"/>
     <w:rsid w:val="24FDF386"/>
     <w:rsid w:val="24FE1C45"/>
     <w:rsid w:val="24FE1C70"/>
     <w:rsid w:val="250164BF"/>
@@ -36274,135 +37064,139 @@
     <w:rsid w:val="27641218"/>
     <w:rsid w:val="27657427"/>
     <w:rsid w:val="276C99B6"/>
     <w:rsid w:val="276DFD27"/>
     <w:rsid w:val="2770EFAA"/>
     <w:rsid w:val="27725D8B"/>
     <w:rsid w:val="2772F9F3"/>
     <w:rsid w:val="27763348"/>
     <w:rsid w:val="2777F911"/>
     <w:rsid w:val="2779A816"/>
     <w:rsid w:val="277B8F48"/>
     <w:rsid w:val="278038E8"/>
     <w:rsid w:val="27816E9A"/>
     <w:rsid w:val="2783DF85"/>
     <w:rsid w:val="2784574F"/>
     <w:rsid w:val="27852F53"/>
     <w:rsid w:val="27920277"/>
     <w:rsid w:val="2792EEBB"/>
     <w:rsid w:val="27955339"/>
     <w:rsid w:val="27994CA0"/>
     <w:rsid w:val="279C24F7"/>
     <w:rsid w:val="27A093D5"/>
     <w:rsid w:val="27A0AA1B"/>
     <w:rsid w:val="27A52BA6"/>
     <w:rsid w:val="27A64447"/>
+    <w:rsid w:val="27A8631B"/>
     <w:rsid w:val="27A99CBA"/>
     <w:rsid w:val="27AB396D"/>
     <w:rsid w:val="27AFC442"/>
     <w:rsid w:val="27B3F1B6"/>
     <w:rsid w:val="27B6E29F"/>
     <w:rsid w:val="27BA2E42"/>
     <w:rsid w:val="27BDCA31"/>
     <w:rsid w:val="27BEB6DF"/>
     <w:rsid w:val="27C2D077"/>
     <w:rsid w:val="27CD0191"/>
     <w:rsid w:val="27CE0787"/>
     <w:rsid w:val="27CE2ADC"/>
     <w:rsid w:val="27E0F1D9"/>
     <w:rsid w:val="27E3891F"/>
+    <w:rsid w:val="27E3EF09"/>
     <w:rsid w:val="27E5CA76"/>
     <w:rsid w:val="27EA0840"/>
     <w:rsid w:val="27EE5029"/>
     <w:rsid w:val="27EFB7C7"/>
     <w:rsid w:val="27F9D88D"/>
     <w:rsid w:val="27FC76D8"/>
     <w:rsid w:val="27FC8248"/>
     <w:rsid w:val="27FDFD80"/>
     <w:rsid w:val="2802329B"/>
     <w:rsid w:val="280972A8"/>
     <w:rsid w:val="280A48E0"/>
     <w:rsid w:val="280C6DD6"/>
     <w:rsid w:val="280D55CE"/>
     <w:rsid w:val="280D7CFC"/>
     <w:rsid w:val="280E0486"/>
     <w:rsid w:val="281F16F9"/>
     <w:rsid w:val="281F4729"/>
     <w:rsid w:val="282042EA"/>
     <w:rsid w:val="28204C0D"/>
     <w:rsid w:val="2829DE7C"/>
     <w:rsid w:val="282A4287"/>
     <w:rsid w:val="282A7821"/>
     <w:rsid w:val="282AC850"/>
     <w:rsid w:val="2831FA7D"/>
     <w:rsid w:val="284011AE"/>
     <w:rsid w:val="28407D2C"/>
     <w:rsid w:val="28408496"/>
     <w:rsid w:val="28408A97"/>
     <w:rsid w:val="28432B3C"/>
     <w:rsid w:val="284582AC"/>
     <w:rsid w:val="2846E91D"/>
     <w:rsid w:val="2847EC6F"/>
     <w:rsid w:val="2849B43E"/>
     <w:rsid w:val="284C6BAB"/>
     <w:rsid w:val="284EBCA5"/>
     <w:rsid w:val="284F0B7D"/>
     <w:rsid w:val="285897FD"/>
     <w:rsid w:val="285A2BC7"/>
     <w:rsid w:val="285CF63D"/>
     <w:rsid w:val="286094B9"/>
     <w:rsid w:val="2861994D"/>
     <w:rsid w:val="28647FA7"/>
     <w:rsid w:val="2868F55F"/>
     <w:rsid w:val="28699553"/>
+    <w:rsid w:val="286D25A7"/>
     <w:rsid w:val="287A620D"/>
     <w:rsid w:val="287B9564"/>
     <w:rsid w:val="287C5C93"/>
     <w:rsid w:val="287E7EAD"/>
     <w:rsid w:val="28812C7A"/>
     <w:rsid w:val="2889F2D4"/>
     <w:rsid w:val="2896D2F2"/>
     <w:rsid w:val="2897C21B"/>
     <w:rsid w:val="289899A2"/>
     <w:rsid w:val="289ADDDB"/>
     <w:rsid w:val="289B4D6D"/>
     <w:rsid w:val="28A33D13"/>
     <w:rsid w:val="28A34D38"/>
     <w:rsid w:val="28A52B16"/>
     <w:rsid w:val="28A85692"/>
     <w:rsid w:val="28A8E874"/>
     <w:rsid w:val="28B19D57"/>
     <w:rsid w:val="28B52705"/>
     <w:rsid w:val="28B59491"/>
     <w:rsid w:val="28B69B85"/>
     <w:rsid w:val="28B95AEE"/>
     <w:rsid w:val="28BA06A9"/>
     <w:rsid w:val="28BF97B2"/>
     <w:rsid w:val="28C1A412"/>
     <w:rsid w:val="28C50D10"/>
     <w:rsid w:val="28C8D8F6"/>
     <w:rsid w:val="28C961DC"/>
+    <w:rsid w:val="28CABEC4"/>
     <w:rsid w:val="28CD5218"/>
     <w:rsid w:val="28CDDC03"/>
     <w:rsid w:val="28D18852"/>
     <w:rsid w:val="28D3AFE4"/>
     <w:rsid w:val="28D56F6B"/>
     <w:rsid w:val="28D5CF77"/>
     <w:rsid w:val="28D76EFE"/>
     <w:rsid w:val="28DD47DC"/>
     <w:rsid w:val="28E4336A"/>
     <w:rsid w:val="28E5D470"/>
     <w:rsid w:val="28E874C1"/>
     <w:rsid w:val="28EB64DE"/>
     <w:rsid w:val="28F00CA2"/>
     <w:rsid w:val="28F39E29"/>
     <w:rsid w:val="29012B2F"/>
     <w:rsid w:val="29014B23"/>
     <w:rsid w:val="2901EE14"/>
     <w:rsid w:val="2909AE0D"/>
     <w:rsid w:val="290A430F"/>
     <w:rsid w:val="290C0448"/>
     <w:rsid w:val="29105A94"/>
     <w:rsid w:val="29119978"/>
     <w:rsid w:val="2916CCDD"/>
     <w:rsid w:val="2917AC18"/>
     <w:rsid w:val="291BD8E8"/>
@@ -36529,125 +37323,129 @@
     <w:rsid w:val="2A716764"/>
     <w:rsid w:val="2A729DE3"/>
     <w:rsid w:val="2A73EC88"/>
     <w:rsid w:val="2A7532C0"/>
     <w:rsid w:val="2A75A28D"/>
     <w:rsid w:val="2A79870B"/>
     <w:rsid w:val="2A7BA549"/>
     <w:rsid w:val="2A7D1B0F"/>
     <w:rsid w:val="2A80CE4F"/>
     <w:rsid w:val="2A81FDA9"/>
     <w:rsid w:val="2A883806"/>
     <w:rsid w:val="2A8AC061"/>
     <w:rsid w:val="2A941D9A"/>
     <w:rsid w:val="2A94679A"/>
     <w:rsid w:val="2A94DC22"/>
     <w:rsid w:val="2A96F616"/>
     <w:rsid w:val="2A9722AB"/>
     <w:rsid w:val="2A977340"/>
     <w:rsid w:val="2A98E8AB"/>
     <w:rsid w:val="2A9C5E90"/>
     <w:rsid w:val="2AA1E91D"/>
     <w:rsid w:val="2AA20A75"/>
     <w:rsid w:val="2AA2D1A4"/>
     <w:rsid w:val="2AA319C5"/>
     <w:rsid w:val="2AA57732"/>
+    <w:rsid w:val="2AA58EB7"/>
     <w:rsid w:val="2AA8CA9A"/>
     <w:rsid w:val="2AB00E2A"/>
     <w:rsid w:val="2AB60724"/>
+    <w:rsid w:val="2ABDB314"/>
     <w:rsid w:val="2ABE1BBA"/>
     <w:rsid w:val="2ABF0B3F"/>
     <w:rsid w:val="2AC2FC75"/>
     <w:rsid w:val="2AC5279C"/>
     <w:rsid w:val="2AC9605E"/>
     <w:rsid w:val="2AD28366"/>
     <w:rsid w:val="2AD47794"/>
     <w:rsid w:val="2AD5162A"/>
     <w:rsid w:val="2AD57699"/>
     <w:rsid w:val="2AD9EA78"/>
     <w:rsid w:val="2ADAA005"/>
     <w:rsid w:val="2ADAC380"/>
     <w:rsid w:val="2ADC7F7E"/>
     <w:rsid w:val="2ADE59F2"/>
     <w:rsid w:val="2ADEFBEB"/>
     <w:rsid w:val="2AE82DCC"/>
     <w:rsid w:val="2AE96763"/>
     <w:rsid w:val="2AEB6813"/>
     <w:rsid w:val="2AF0551C"/>
     <w:rsid w:val="2AF44470"/>
     <w:rsid w:val="2AF64886"/>
     <w:rsid w:val="2AF92E6F"/>
     <w:rsid w:val="2AFA12FD"/>
     <w:rsid w:val="2AFFA816"/>
     <w:rsid w:val="2AFFEC7D"/>
+    <w:rsid w:val="2B04999D"/>
     <w:rsid w:val="2B0A1139"/>
     <w:rsid w:val="2B0A187D"/>
     <w:rsid w:val="2B0DD229"/>
     <w:rsid w:val="2B0FEDBB"/>
     <w:rsid w:val="2B11B163"/>
     <w:rsid w:val="2B157EBE"/>
     <w:rsid w:val="2B1AA4A7"/>
     <w:rsid w:val="2B1C6077"/>
     <w:rsid w:val="2B22F2B5"/>
     <w:rsid w:val="2B300AE4"/>
     <w:rsid w:val="2B35EB70"/>
     <w:rsid w:val="2B3B5174"/>
     <w:rsid w:val="2B3CCA9B"/>
     <w:rsid w:val="2B427A2C"/>
     <w:rsid w:val="2B48C150"/>
     <w:rsid w:val="2B49209C"/>
     <w:rsid w:val="2B4B40A9"/>
     <w:rsid w:val="2B4D27EA"/>
     <w:rsid w:val="2B54CF7E"/>
     <w:rsid w:val="2B559672"/>
     <w:rsid w:val="2B573AB2"/>
     <w:rsid w:val="2B584622"/>
     <w:rsid w:val="2B5C44D1"/>
     <w:rsid w:val="2B629897"/>
     <w:rsid w:val="2B68F25F"/>
     <w:rsid w:val="2B68F9D3"/>
     <w:rsid w:val="2B6CE47A"/>
     <w:rsid w:val="2B6D350A"/>
     <w:rsid w:val="2B6E64C0"/>
     <w:rsid w:val="2B6F6EBA"/>
     <w:rsid w:val="2B732F87"/>
     <w:rsid w:val="2B765DAA"/>
     <w:rsid w:val="2B781DEE"/>
     <w:rsid w:val="2B79B9ED"/>
     <w:rsid w:val="2B823527"/>
     <w:rsid w:val="2B865D67"/>
     <w:rsid w:val="2B86B4D0"/>
     <w:rsid w:val="2B88FD11"/>
     <w:rsid w:val="2B8DDAE1"/>
     <w:rsid w:val="2B8F0D88"/>
     <w:rsid w:val="2B8FE942"/>
     <w:rsid w:val="2B94BC04"/>
     <w:rsid w:val="2B967DCC"/>
     <w:rsid w:val="2B979868"/>
     <w:rsid w:val="2B97BB17"/>
     <w:rsid w:val="2BA19EB1"/>
     <w:rsid w:val="2BA7FF57"/>
+    <w:rsid w:val="2BA9958E"/>
     <w:rsid w:val="2BAF37B5"/>
     <w:rsid w:val="2BB432D8"/>
     <w:rsid w:val="2BB65CEC"/>
     <w:rsid w:val="2BB8517F"/>
     <w:rsid w:val="2BB8CB64"/>
     <w:rsid w:val="2BBA3D0D"/>
     <w:rsid w:val="2BC18B44"/>
     <w:rsid w:val="2BC2CEBB"/>
     <w:rsid w:val="2BC31DC4"/>
     <w:rsid w:val="2BCC3081"/>
     <w:rsid w:val="2BCE73B4"/>
     <w:rsid w:val="2BD28278"/>
     <w:rsid w:val="2BD42D23"/>
     <w:rsid w:val="2BD92E02"/>
     <w:rsid w:val="2BDB8402"/>
     <w:rsid w:val="2BE06CBE"/>
     <w:rsid w:val="2BE071FD"/>
     <w:rsid w:val="2BE0EC73"/>
     <w:rsid w:val="2BE109CA"/>
     <w:rsid w:val="2BE1913D"/>
     <w:rsid w:val="2BE31EC6"/>
     <w:rsid w:val="2BE3F75A"/>
     <w:rsid w:val="2BE4DAAB"/>
     <w:rsid w:val="2BE4FE54"/>
     <w:rsid w:val="2BE506CF"/>
@@ -36715,250 +37513,256 @@
     <w:rsid w:val="2C86E208"/>
     <w:rsid w:val="2C8B91D9"/>
     <w:rsid w:val="2C8D603A"/>
     <w:rsid w:val="2C8D9516"/>
     <w:rsid w:val="2C90054D"/>
     <w:rsid w:val="2C94FED0"/>
     <w:rsid w:val="2C95E35E"/>
     <w:rsid w:val="2C9F6650"/>
     <w:rsid w:val="2CA1872B"/>
     <w:rsid w:val="2CA243D7"/>
     <w:rsid w:val="2CA4A21D"/>
     <w:rsid w:val="2CA5E19A"/>
     <w:rsid w:val="2CAB3F55"/>
     <w:rsid w:val="2CAB945E"/>
     <w:rsid w:val="2CACF930"/>
     <w:rsid w:val="2CAEA841"/>
     <w:rsid w:val="2CB507D0"/>
     <w:rsid w:val="2CB59CA9"/>
     <w:rsid w:val="2CB664D8"/>
     <w:rsid w:val="2CBA0609"/>
     <w:rsid w:val="2CBA7BE4"/>
     <w:rsid w:val="2CBB8DF7"/>
     <w:rsid w:val="2CBDCF64"/>
     <w:rsid w:val="2CC2200D"/>
     <w:rsid w:val="2CC2FD5B"/>
+    <w:rsid w:val="2CC45FC3"/>
     <w:rsid w:val="2CC5F849"/>
     <w:rsid w:val="2CC8426B"/>
     <w:rsid w:val="2CCB2CE6"/>
     <w:rsid w:val="2CCD0486"/>
     <w:rsid w:val="2CCFC5EE"/>
     <w:rsid w:val="2CD41837"/>
     <w:rsid w:val="2CD89AFC"/>
     <w:rsid w:val="2CE26618"/>
     <w:rsid w:val="2CE72BCE"/>
     <w:rsid w:val="2CE829E5"/>
     <w:rsid w:val="2CE846D3"/>
     <w:rsid w:val="2CEA674D"/>
     <w:rsid w:val="2CED24F8"/>
     <w:rsid w:val="2CF91F08"/>
     <w:rsid w:val="2D019F0B"/>
     <w:rsid w:val="2D07E171"/>
     <w:rsid w:val="2D09EDA4"/>
     <w:rsid w:val="2D0A96DA"/>
     <w:rsid w:val="2D0BD7A2"/>
     <w:rsid w:val="2D10D73B"/>
     <w:rsid w:val="2D1820DC"/>
     <w:rsid w:val="2D1D6ECA"/>
     <w:rsid w:val="2D209A4A"/>
     <w:rsid w:val="2D21451C"/>
     <w:rsid w:val="2D21595B"/>
     <w:rsid w:val="2D273765"/>
     <w:rsid w:val="2D2A1B57"/>
     <w:rsid w:val="2D3059BB"/>
     <w:rsid w:val="2D309F54"/>
     <w:rsid w:val="2D352C34"/>
     <w:rsid w:val="2D39F2E8"/>
     <w:rsid w:val="2D3C2D99"/>
     <w:rsid w:val="2D3D674C"/>
     <w:rsid w:val="2D3F60E9"/>
     <w:rsid w:val="2D40678A"/>
     <w:rsid w:val="2D43368C"/>
     <w:rsid w:val="2D45536D"/>
     <w:rsid w:val="2D4656B5"/>
     <w:rsid w:val="2D48082B"/>
     <w:rsid w:val="2D4D6B3D"/>
     <w:rsid w:val="2D4ED46E"/>
     <w:rsid w:val="2D52F80C"/>
     <w:rsid w:val="2D53CDDF"/>
     <w:rsid w:val="2D54E77E"/>
     <w:rsid w:val="2D57166A"/>
     <w:rsid w:val="2D59A297"/>
     <w:rsid w:val="2D5F99E3"/>
     <w:rsid w:val="2D5FC996"/>
     <w:rsid w:val="2D60B472"/>
+    <w:rsid w:val="2D631341"/>
     <w:rsid w:val="2D63F3F9"/>
     <w:rsid w:val="2D68216A"/>
     <w:rsid w:val="2D68C1D8"/>
     <w:rsid w:val="2D6D7425"/>
     <w:rsid w:val="2D6DFCF6"/>
     <w:rsid w:val="2D760481"/>
     <w:rsid w:val="2D76B3A8"/>
     <w:rsid w:val="2D76C54E"/>
     <w:rsid w:val="2D781E75"/>
     <w:rsid w:val="2D783DE1"/>
     <w:rsid w:val="2D7B1375"/>
     <w:rsid w:val="2D7BD165"/>
     <w:rsid w:val="2D802144"/>
     <w:rsid w:val="2D887342"/>
     <w:rsid w:val="2D8881F9"/>
     <w:rsid w:val="2D88B176"/>
     <w:rsid w:val="2D925619"/>
     <w:rsid w:val="2D927FF8"/>
     <w:rsid w:val="2D9BD40D"/>
     <w:rsid w:val="2D9C350E"/>
     <w:rsid w:val="2D9FF873"/>
     <w:rsid w:val="2DA24B93"/>
     <w:rsid w:val="2DA39892"/>
     <w:rsid w:val="2DA5B25F"/>
     <w:rsid w:val="2DB3D1C9"/>
     <w:rsid w:val="2DBE1A0E"/>
     <w:rsid w:val="2DC572D3"/>
     <w:rsid w:val="2DC83EC6"/>
     <w:rsid w:val="2DC8D41A"/>
     <w:rsid w:val="2DD0B795"/>
     <w:rsid w:val="2DD19BDC"/>
     <w:rsid w:val="2DD47363"/>
     <w:rsid w:val="2DD689CE"/>
     <w:rsid w:val="2DDABE58"/>
     <w:rsid w:val="2DDDAA38"/>
     <w:rsid w:val="2DDEAFDC"/>
     <w:rsid w:val="2DE01BBA"/>
     <w:rsid w:val="2DE51EE8"/>
     <w:rsid w:val="2DE533C2"/>
     <w:rsid w:val="2DE54E3C"/>
     <w:rsid w:val="2DE7DFD8"/>
     <w:rsid w:val="2DEF8CA4"/>
     <w:rsid w:val="2DF295D9"/>
+    <w:rsid w:val="2DF6D899"/>
     <w:rsid w:val="2DF78ADD"/>
     <w:rsid w:val="2DF9B8DC"/>
     <w:rsid w:val="2E0183DA"/>
     <w:rsid w:val="2E022D05"/>
     <w:rsid w:val="2E06EBE4"/>
     <w:rsid w:val="2E0A5DF9"/>
     <w:rsid w:val="2E0A7DF1"/>
     <w:rsid w:val="2E0D93FC"/>
     <w:rsid w:val="2E0E520D"/>
     <w:rsid w:val="2E1317C2"/>
     <w:rsid w:val="2E14576B"/>
     <w:rsid w:val="2E146ACA"/>
     <w:rsid w:val="2E16A167"/>
     <w:rsid w:val="2E170062"/>
     <w:rsid w:val="2E198DB9"/>
     <w:rsid w:val="2E19C361"/>
     <w:rsid w:val="2E1B743E"/>
     <w:rsid w:val="2E1C3CEE"/>
     <w:rsid w:val="2E1D1555"/>
     <w:rsid w:val="2E1D6072"/>
     <w:rsid w:val="2E2067C1"/>
     <w:rsid w:val="2E22B269"/>
     <w:rsid w:val="2E29D334"/>
     <w:rsid w:val="2E303DD3"/>
     <w:rsid w:val="2E32A1DC"/>
     <w:rsid w:val="2E32F9B7"/>
     <w:rsid w:val="2E3C869A"/>
     <w:rsid w:val="2E3FE8D2"/>
     <w:rsid w:val="2E4B00D4"/>
     <w:rsid w:val="2E4FD14E"/>
     <w:rsid w:val="2E56F5AB"/>
     <w:rsid w:val="2E579C06"/>
     <w:rsid w:val="2E57D765"/>
     <w:rsid w:val="2E5BA0BF"/>
     <w:rsid w:val="2E5F9841"/>
     <w:rsid w:val="2E60F019"/>
     <w:rsid w:val="2E664D49"/>
     <w:rsid w:val="2E6834E1"/>
     <w:rsid w:val="2E70AB7D"/>
     <w:rsid w:val="2E75E022"/>
     <w:rsid w:val="2E7685CC"/>
     <w:rsid w:val="2E7C1CF6"/>
+    <w:rsid w:val="2E7D44A5"/>
     <w:rsid w:val="2E7FE314"/>
     <w:rsid w:val="2E8A1403"/>
     <w:rsid w:val="2E8FD8B8"/>
     <w:rsid w:val="2E8FFA53"/>
     <w:rsid w:val="2E958F56"/>
     <w:rsid w:val="2E9D15B6"/>
     <w:rsid w:val="2E9FAB55"/>
     <w:rsid w:val="2EA3D6F1"/>
     <w:rsid w:val="2EA73640"/>
     <w:rsid w:val="2EA74C39"/>
     <w:rsid w:val="2EAECE29"/>
     <w:rsid w:val="2EAF7ACC"/>
     <w:rsid w:val="2EB08372"/>
     <w:rsid w:val="2EB12580"/>
     <w:rsid w:val="2EB7B565"/>
     <w:rsid w:val="2EB87F7E"/>
     <w:rsid w:val="2EBAFF3D"/>
     <w:rsid w:val="2EC07195"/>
     <w:rsid w:val="2EC20778"/>
     <w:rsid w:val="2EC8C9B1"/>
     <w:rsid w:val="2ECC6F3E"/>
     <w:rsid w:val="2ECD4BB6"/>
     <w:rsid w:val="2ECF0CED"/>
     <w:rsid w:val="2ED30B3D"/>
     <w:rsid w:val="2EDB5F6B"/>
     <w:rsid w:val="2EDEE1CF"/>
     <w:rsid w:val="2EE34F97"/>
     <w:rsid w:val="2EE7F0B2"/>
     <w:rsid w:val="2EE9521C"/>
     <w:rsid w:val="2EF06804"/>
     <w:rsid w:val="2EF15B95"/>
     <w:rsid w:val="2EF2939F"/>
     <w:rsid w:val="2EFA3377"/>
     <w:rsid w:val="2EFCFAE8"/>
     <w:rsid w:val="2EFD387D"/>
     <w:rsid w:val="2EFEFE7F"/>
     <w:rsid w:val="2F00C6EE"/>
     <w:rsid w:val="2F024D7D"/>
     <w:rsid w:val="2F0796E1"/>
     <w:rsid w:val="2F09D377"/>
     <w:rsid w:val="2F0D7CDD"/>
     <w:rsid w:val="2F0DDD5A"/>
     <w:rsid w:val="2F0F7679"/>
+    <w:rsid w:val="2F111867"/>
     <w:rsid w:val="2F117C09"/>
     <w:rsid w:val="2F17D4BA"/>
     <w:rsid w:val="2F18769F"/>
     <w:rsid w:val="2F18ACF1"/>
     <w:rsid w:val="2F1A2507"/>
     <w:rsid w:val="2F250F46"/>
     <w:rsid w:val="2F3688C2"/>
     <w:rsid w:val="2F39297A"/>
     <w:rsid w:val="2F3B6EAD"/>
     <w:rsid w:val="2F3D2DE1"/>
     <w:rsid w:val="2F40FCF2"/>
     <w:rsid w:val="2F496715"/>
     <w:rsid w:val="2F4E6CD5"/>
     <w:rsid w:val="2F4EB060"/>
     <w:rsid w:val="2F500D01"/>
     <w:rsid w:val="2F502D64"/>
     <w:rsid w:val="2F5801BE"/>
     <w:rsid w:val="2F59812B"/>
     <w:rsid w:val="2F5BC3FB"/>
     <w:rsid w:val="2F5CF9FE"/>
     <w:rsid w:val="2F61926E"/>
     <w:rsid w:val="2F670F13"/>
     <w:rsid w:val="2F709F46"/>
+    <w:rsid w:val="2F71A13A"/>
     <w:rsid w:val="2F71BF5E"/>
     <w:rsid w:val="2F71DE62"/>
     <w:rsid w:val="2F785910"/>
     <w:rsid w:val="2F79CEE4"/>
     <w:rsid w:val="2F88ED23"/>
     <w:rsid w:val="2F91DF33"/>
     <w:rsid w:val="2F92C3B7"/>
     <w:rsid w:val="2F9DD17D"/>
     <w:rsid w:val="2F9FF0F9"/>
     <w:rsid w:val="2FA00C93"/>
     <w:rsid w:val="2FAD4C7F"/>
     <w:rsid w:val="2FB234F0"/>
     <w:rsid w:val="2FB60C1D"/>
     <w:rsid w:val="2FBBFDCE"/>
     <w:rsid w:val="2FBD1FFD"/>
     <w:rsid w:val="2FC0AB8E"/>
     <w:rsid w:val="2FC429B1"/>
     <w:rsid w:val="2FC4A182"/>
     <w:rsid w:val="2FCAE3A1"/>
     <w:rsid w:val="2FCB6E13"/>
     <w:rsid w:val="2FCCE8F3"/>
     <w:rsid w:val="2FD20124"/>
     <w:rsid w:val="2FD440CC"/>
     <w:rsid w:val="2FD4FC3E"/>
     <w:rsid w:val="2FD5B66D"/>
@@ -37006,113 +37810,118 @@
     <w:rsid w:val="3033C011"/>
     <w:rsid w:val="3035C27D"/>
     <w:rsid w:val="30380B20"/>
     <w:rsid w:val="3039C0B5"/>
     <w:rsid w:val="303A2BCA"/>
     <w:rsid w:val="303F6428"/>
     <w:rsid w:val="3041DDA9"/>
     <w:rsid w:val="30487054"/>
     <w:rsid w:val="30488157"/>
     <w:rsid w:val="304B1A3C"/>
     <w:rsid w:val="304C3355"/>
     <w:rsid w:val="304E1E9D"/>
     <w:rsid w:val="3050B2E1"/>
     <w:rsid w:val="3054BAA9"/>
     <w:rsid w:val="30553733"/>
     <w:rsid w:val="3057D487"/>
     <w:rsid w:val="305847F4"/>
     <w:rsid w:val="30584CE3"/>
     <w:rsid w:val="305A1D62"/>
     <w:rsid w:val="305B7AA7"/>
     <w:rsid w:val="305D1F8C"/>
     <w:rsid w:val="30602AF7"/>
     <w:rsid w:val="30631F18"/>
     <w:rsid w:val="3063FFAE"/>
     <w:rsid w:val="3069840A"/>
+    <w:rsid w:val="30732A59"/>
     <w:rsid w:val="3073C05F"/>
     <w:rsid w:val="307815F4"/>
     <w:rsid w:val="30781AF7"/>
     <w:rsid w:val="30783A54"/>
     <w:rsid w:val="307EFBB8"/>
     <w:rsid w:val="307F4D01"/>
     <w:rsid w:val="3087A173"/>
+    <w:rsid w:val="308CAC89"/>
     <w:rsid w:val="30933984"/>
     <w:rsid w:val="3096592F"/>
     <w:rsid w:val="30A1D4BA"/>
     <w:rsid w:val="30A591C3"/>
     <w:rsid w:val="30A59DB8"/>
     <w:rsid w:val="30A67EB2"/>
     <w:rsid w:val="30AA108D"/>
     <w:rsid w:val="30AA5837"/>
     <w:rsid w:val="30AE1368"/>
     <w:rsid w:val="30B1EF6D"/>
     <w:rsid w:val="30B20EAC"/>
     <w:rsid w:val="30B399E4"/>
     <w:rsid w:val="30B61F9E"/>
     <w:rsid w:val="30BD3F74"/>
     <w:rsid w:val="30C8B9F5"/>
     <w:rsid w:val="30C99DAA"/>
     <w:rsid w:val="30CB15E2"/>
     <w:rsid w:val="30CB1A3E"/>
     <w:rsid w:val="30CB85D5"/>
     <w:rsid w:val="30CCA276"/>
     <w:rsid w:val="30CCCDBB"/>
     <w:rsid w:val="30CF8E26"/>
     <w:rsid w:val="30CFBFBA"/>
     <w:rsid w:val="30CFDBF3"/>
     <w:rsid w:val="30D46E3C"/>
     <w:rsid w:val="30D75623"/>
     <w:rsid w:val="30DAFA88"/>
     <w:rsid w:val="30DB7899"/>
     <w:rsid w:val="30DCE3F8"/>
     <w:rsid w:val="30E0BCA6"/>
     <w:rsid w:val="30E37934"/>
     <w:rsid w:val="30E69435"/>
     <w:rsid w:val="30EA80C1"/>
     <w:rsid w:val="30F0366B"/>
     <w:rsid w:val="30F04338"/>
     <w:rsid w:val="30F15E9F"/>
+    <w:rsid w:val="30F1A08F"/>
     <w:rsid w:val="30F2CC62"/>
     <w:rsid w:val="30F3B2D0"/>
     <w:rsid w:val="30F6DB6D"/>
     <w:rsid w:val="30F76022"/>
     <w:rsid w:val="30F82DBE"/>
     <w:rsid w:val="30F92675"/>
     <w:rsid w:val="30FD1D5E"/>
     <w:rsid w:val="3100AB9D"/>
     <w:rsid w:val="3107B658"/>
     <w:rsid w:val="31081591"/>
     <w:rsid w:val="310D3725"/>
     <w:rsid w:val="310DF4C2"/>
     <w:rsid w:val="310E5B69"/>
     <w:rsid w:val="311095BA"/>
     <w:rsid w:val="3111634E"/>
     <w:rsid w:val="31117926"/>
     <w:rsid w:val="3112F95F"/>
+    <w:rsid w:val="311458B8"/>
     <w:rsid w:val="31193931"/>
     <w:rsid w:val="311F0D17"/>
     <w:rsid w:val="3124A66F"/>
+    <w:rsid w:val="31283FE6"/>
     <w:rsid w:val="312BFBB5"/>
     <w:rsid w:val="312C852B"/>
     <w:rsid w:val="3135AB01"/>
     <w:rsid w:val="313684FA"/>
     <w:rsid w:val="31377533"/>
     <w:rsid w:val="3137FA4F"/>
     <w:rsid w:val="31382597"/>
     <w:rsid w:val="3148FA1C"/>
     <w:rsid w:val="314BEDEB"/>
     <w:rsid w:val="314E930D"/>
     <w:rsid w:val="3151FE77"/>
     <w:rsid w:val="3155C555"/>
     <w:rsid w:val="3159B522"/>
     <w:rsid w:val="315B4090"/>
     <w:rsid w:val="315C4EEF"/>
     <w:rsid w:val="3160C1F0"/>
     <w:rsid w:val="31632363"/>
     <w:rsid w:val="31644476"/>
     <w:rsid w:val="31685592"/>
     <w:rsid w:val="31740AA8"/>
     <w:rsid w:val="318342F8"/>
     <w:rsid w:val="31849657"/>
     <w:rsid w:val="318B55BF"/>
     <w:rsid w:val="318CBC6D"/>
     <w:rsid w:val="318DEEFE"/>
@@ -37121,62 +37930,64 @@
     <w:rsid w:val="319468F8"/>
     <w:rsid w:val="31972C76"/>
     <w:rsid w:val="319E9E09"/>
     <w:rsid w:val="319F20FC"/>
     <w:rsid w:val="31A24D41"/>
     <w:rsid w:val="31B652FB"/>
     <w:rsid w:val="31BAC9F3"/>
     <w:rsid w:val="31BC68B9"/>
     <w:rsid w:val="31C31DAA"/>
     <w:rsid w:val="31C5640D"/>
     <w:rsid w:val="31CC4A80"/>
     <w:rsid w:val="31CC76D1"/>
     <w:rsid w:val="31CD0E0B"/>
     <w:rsid w:val="31D5C4C7"/>
     <w:rsid w:val="31D74ADC"/>
     <w:rsid w:val="31D866DE"/>
     <w:rsid w:val="31D90A48"/>
     <w:rsid w:val="31D91253"/>
     <w:rsid w:val="31DC1532"/>
     <w:rsid w:val="31DCC566"/>
     <w:rsid w:val="31DE1758"/>
     <w:rsid w:val="31E24A89"/>
     <w:rsid w:val="31E40708"/>
     <w:rsid w:val="31E44B21"/>
     <w:rsid w:val="31E6B4E7"/>
+    <w:rsid w:val="31E6B988"/>
     <w:rsid w:val="31E6C2F7"/>
     <w:rsid w:val="31E7A2CD"/>
     <w:rsid w:val="31E803B6"/>
     <w:rsid w:val="31E8E0A7"/>
     <w:rsid w:val="31E9A458"/>
     <w:rsid w:val="31EC7D71"/>
     <w:rsid w:val="31F2B22B"/>
     <w:rsid w:val="31F44C99"/>
     <w:rsid w:val="31F45A9A"/>
     <w:rsid w:val="31F5135F"/>
     <w:rsid w:val="31F79095"/>
     <w:rsid w:val="31FAC9FE"/>
+    <w:rsid w:val="32029B46"/>
     <w:rsid w:val="320CE7EE"/>
     <w:rsid w:val="320DEC94"/>
     <w:rsid w:val="320EB90B"/>
     <w:rsid w:val="321163AE"/>
     <w:rsid w:val="32163EDD"/>
     <w:rsid w:val="321B1D62"/>
     <w:rsid w:val="321EF7A1"/>
     <w:rsid w:val="321F7FEE"/>
     <w:rsid w:val="3223F6F9"/>
     <w:rsid w:val="32273439"/>
     <w:rsid w:val="32273F02"/>
     <w:rsid w:val="32297B80"/>
     <w:rsid w:val="322B533D"/>
     <w:rsid w:val="322D93DC"/>
     <w:rsid w:val="3232BD66"/>
     <w:rsid w:val="32385024"/>
     <w:rsid w:val="323A71AA"/>
     <w:rsid w:val="323D7184"/>
     <w:rsid w:val="323F0A03"/>
     <w:rsid w:val="32424C09"/>
     <w:rsid w:val="3242EBF3"/>
     <w:rsid w:val="32434BF5"/>
     <w:rsid w:val="3245931E"/>
     <w:rsid w:val="3245B9AD"/>
     <w:rsid w:val="32487415"/>
@@ -37200,50 +38011,51 @@
     <w:rsid w:val="3288EFB7"/>
     <w:rsid w:val="328BBB5F"/>
     <w:rsid w:val="328CBAAC"/>
     <w:rsid w:val="328F50E8"/>
     <w:rsid w:val="3295668B"/>
     <w:rsid w:val="32956770"/>
     <w:rsid w:val="329DE35E"/>
     <w:rsid w:val="329E44D6"/>
     <w:rsid w:val="329EAFD5"/>
     <w:rsid w:val="329F41B3"/>
     <w:rsid w:val="329FF4D9"/>
     <w:rsid w:val="32A04C52"/>
     <w:rsid w:val="32A59940"/>
     <w:rsid w:val="32A7033B"/>
     <w:rsid w:val="32A9360D"/>
     <w:rsid w:val="32A9EEF9"/>
     <w:rsid w:val="32A9FAF1"/>
     <w:rsid w:val="32AF2FD4"/>
     <w:rsid w:val="32B00F86"/>
     <w:rsid w:val="32B15EFF"/>
     <w:rsid w:val="32BAA710"/>
     <w:rsid w:val="32BFB695"/>
     <w:rsid w:val="32C1CD24"/>
     <w:rsid w:val="32CBA645"/>
     <w:rsid w:val="32D0893B"/>
+    <w:rsid w:val="32D12BAA"/>
     <w:rsid w:val="32D47716"/>
     <w:rsid w:val="32D6D03A"/>
     <w:rsid w:val="32D85A00"/>
     <w:rsid w:val="32DD462D"/>
     <w:rsid w:val="32DD69A8"/>
     <w:rsid w:val="32DE9A13"/>
     <w:rsid w:val="32E1FCDE"/>
     <w:rsid w:val="32E476A6"/>
     <w:rsid w:val="32E5B40B"/>
     <w:rsid w:val="32E63518"/>
     <w:rsid w:val="32E88E09"/>
     <w:rsid w:val="32EC4F61"/>
     <w:rsid w:val="32F0879C"/>
     <w:rsid w:val="32F433F6"/>
     <w:rsid w:val="32F89A22"/>
     <w:rsid w:val="32FA2780"/>
     <w:rsid w:val="32FBAC02"/>
     <w:rsid w:val="32FBCC4E"/>
     <w:rsid w:val="32FF6832"/>
     <w:rsid w:val="330A3FF2"/>
     <w:rsid w:val="330ACFD7"/>
     <w:rsid w:val="33176E3A"/>
     <w:rsid w:val="33184FCE"/>
     <w:rsid w:val="332327A1"/>
     <w:rsid w:val="3323D175"/>
@@ -37305,92 +38117,94 @@
     <w:rsid w:val="33D5A782"/>
     <w:rsid w:val="33D8D162"/>
     <w:rsid w:val="33DE88A5"/>
     <w:rsid w:val="33E1C94A"/>
     <w:rsid w:val="33E39112"/>
     <w:rsid w:val="33EB33ED"/>
     <w:rsid w:val="33F15C12"/>
     <w:rsid w:val="33F72224"/>
     <w:rsid w:val="33FE0DDC"/>
     <w:rsid w:val="3401FFEE"/>
     <w:rsid w:val="34093793"/>
     <w:rsid w:val="340A22AC"/>
     <w:rsid w:val="340DAE25"/>
     <w:rsid w:val="340F1986"/>
     <w:rsid w:val="3411017C"/>
     <w:rsid w:val="3412E7C2"/>
     <w:rsid w:val="341485FD"/>
     <w:rsid w:val="3417DE47"/>
     <w:rsid w:val="3419AEF4"/>
     <w:rsid w:val="341E63C4"/>
     <w:rsid w:val="342157D9"/>
     <w:rsid w:val="3424BAFB"/>
     <w:rsid w:val="34277721"/>
     <w:rsid w:val="342E70E0"/>
     <w:rsid w:val="343242FF"/>
+    <w:rsid w:val="343319B3"/>
     <w:rsid w:val="34364D9D"/>
     <w:rsid w:val="343A7AFE"/>
     <w:rsid w:val="343B5485"/>
     <w:rsid w:val="3441D4C3"/>
     <w:rsid w:val="34462747"/>
     <w:rsid w:val="344BDBE6"/>
     <w:rsid w:val="3451935E"/>
     <w:rsid w:val="3451ED62"/>
     <w:rsid w:val="34540C60"/>
     <w:rsid w:val="3455801B"/>
     <w:rsid w:val="3457E235"/>
     <w:rsid w:val="345F1FB2"/>
     <w:rsid w:val="3461E33A"/>
     <w:rsid w:val="3462CEE1"/>
     <w:rsid w:val="3469073A"/>
     <w:rsid w:val="34691681"/>
     <w:rsid w:val="346ACDDD"/>
     <w:rsid w:val="347005B7"/>
     <w:rsid w:val="347245FD"/>
     <w:rsid w:val="34727BDC"/>
     <w:rsid w:val="34727F1A"/>
     <w:rsid w:val="3473621C"/>
     <w:rsid w:val="34773D81"/>
     <w:rsid w:val="3478069B"/>
     <w:rsid w:val="3479D50D"/>
     <w:rsid w:val="347BB9B5"/>
     <w:rsid w:val="347F66DC"/>
     <w:rsid w:val="3480C41F"/>
     <w:rsid w:val="3481B410"/>
     <w:rsid w:val="3481F701"/>
     <w:rsid w:val="34844B36"/>
     <w:rsid w:val="3489834C"/>
     <w:rsid w:val="348B669C"/>
     <w:rsid w:val="348B9826"/>
     <w:rsid w:val="348FA162"/>
     <w:rsid w:val="34916D1E"/>
     <w:rsid w:val="34922389"/>
     <w:rsid w:val="349565A7"/>
     <w:rsid w:val="349697F6"/>
     <w:rsid w:val="349BF94C"/>
     <w:rsid w:val="349E173E"/>
     <w:rsid w:val="34A0F543"/>
+    <w:rsid w:val="34A68624"/>
     <w:rsid w:val="34A72F6D"/>
     <w:rsid w:val="34A8DD9B"/>
     <w:rsid w:val="34A99E48"/>
     <w:rsid w:val="34AB8E0C"/>
     <w:rsid w:val="34AF14B7"/>
     <w:rsid w:val="34B0FAC3"/>
     <w:rsid w:val="34B33E9B"/>
     <w:rsid w:val="34BA769E"/>
     <w:rsid w:val="34BF86A7"/>
     <w:rsid w:val="34C18810"/>
     <w:rsid w:val="34C3F67D"/>
     <w:rsid w:val="34C69684"/>
     <w:rsid w:val="34C7F019"/>
     <w:rsid w:val="34CECAF7"/>
     <w:rsid w:val="34D14428"/>
     <w:rsid w:val="34E1D848"/>
     <w:rsid w:val="34E6D598"/>
     <w:rsid w:val="34F771DF"/>
     <w:rsid w:val="34F9A15C"/>
     <w:rsid w:val="34FCB883"/>
     <w:rsid w:val="34FF4D19"/>
     <w:rsid w:val="34FFA983"/>
     <w:rsid w:val="35026D3A"/>
     <w:rsid w:val="3508F182"/>
     <w:rsid w:val="350E25B9"/>
@@ -37479,86 +38293,89 @@
     <w:rsid w:val="360F082E"/>
     <w:rsid w:val="3610EDFB"/>
     <w:rsid w:val="3611045F"/>
     <w:rsid w:val="3616A368"/>
     <w:rsid w:val="361AE9BA"/>
     <w:rsid w:val="361E4DA8"/>
     <w:rsid w:val="3620F142"/>
     <w:rsid w:val="36219A42"/>
     <w:rsid w:val="36224329"/>
     <w:rsid w:val="36263176"/>
     <w:rsid w:val="3629B8D5"/>
     <w:rsid w:val="362DFF82"/>
     <w:rsid w:val="36313608"/>
     <w:rsid w:val="36336232"/>
     <w:rsid w:val="36374FD1"/>
     <w:rsid w:val="363815DF"/>
     <w:rsid w:val="36384065"/>
     <w:rsid w:val="3639980C"/>
     <w:rsid w:val="3639E79F"/>
     <w:rsid w:val="363D5F03"/>
     <w:rsid w:val="3641403F"/>
     <w:rsid w:val="36445430"/>
     <w:rsid w:val="36465061"/>
     <w:rsid w:val="36471454"/>
     <w:rsid w:val="364AA015"/>
+    <w:rsid w:val="364BD422"/>
     <w:rsid w:val="364BDC80"/>
     <w:rsid w:val="364DE0AE"/>
     <w:rsid w:val="3650AACD"/>
     <w:rsid w:val="365281B7"/>
     <w:rsid w:val="3655649C"/>
     <w:rsid w:val="3655E147"/>
     <w:rsid w:val="365DC33C"/>
     <w:rsid w:val="3660BA7D"/>
     <w:rsid w:val="3665078D"/>
     <w:rsid w:val="3667E8E3"/>
     <w:rsid w:val="3669B8C8"/>
+    <w:rsid w:val="367317B5"/>
     <w:rsid w:val="367756EA"/>
     <w:rsid w:val="36792949"/>
     <w:rsid w:val="3679FB02"/>
     <w:rsid w:val="367F3977"/>
     <w:rsid w:val="367FD91D"/>
     <w:rsid w:val="36825EDD"/>
     <w:rsid w:val="36829453"/>
     <w:rsid w:val="36836F74"/>
     <w:rsid w:val="3685153E"/>
     <w:rsid w:val="36859B04"/>
     <w:rsid w:val="36895AF1"/>
     <w:rsid w:val="3691C3F0"/>
     <w:rsid w:val="36A5DAC5"/>
     <w:rsid w:val="36A6FCDE"/>
     <w:rsid w:val="36A7F114"/>
     <w:rsid w:val="36AECFD2"/>
     <w:rsid w:val="36AF67CC"/>
     <w:rsid w:val="36B10259"/>
     <w:rsid w:val="36B20E82"/>
     <w:rsid w:val="36B2F607"/>
     <w:rsid w:val="36B408F4"/>
     <w:rsid w:val="36B5272D"/>
     <w:rsid w:val="36B9DEF0"/>
     <w:rsid w:val="36C548C7"/>
     <w:rsid w:val="36C60715"/>
+    <w:rsid w:val="36C9BE48"/>
     <w:rsid w:val="36CB7357"/>
     <w:rsid w:val="36D69F15"/>
     <w:rsid w:val="36DA56CC"/>
     <w:rsid w:val="36E80A44"/>
     <w:rsid w:val="36EE4C24"/>
     <w:rsid w:val="36EF5671"/>
     <w:rsid w:val="36F02FD8"/>
     <w:rsid w:val="36F2B10A"/>
     <w:rsid w:val="36FAB025"/>
     <w:rsid w:val="36FB1F67"/>
     <w:rsid w:val="370410E3"/>
     <w:rsid w:val="37053A5A"/>
     <w:rsid w:val="370CCC90"/>
     <w:rsid w:val="370D1C3E"/>
     <w:rsid w:val="3714D461"/>
     <w:rsid w:val="37162B69"/>
     <w:rsid w:val="3719CE0D"/>
     <w:rsid w:val="371AA67D"/>
     <w:rsid w:val="371EE46F"/>
     <w:rsid w:val="3720D1C9"/>
     <w:rsid w:val="372E0CE4"/>
     <w:rsid w:val="372E6EAF"/>
     <w:rsid w:val="37351394"/>
     <w:rsid w:val="373760B0"/>
     <w:rsid w:val="373D15B8"/>
@@ -37579,53 +38396,55 @@
     <w:rsid w:val="376D2101"/>
     <w:rsid w:val="376D4990"/>
     <w:rsid w:val="376D867D"/>
     <w:rsid w:val="3775F5F3"/>
     <w:rsid w:val="37777443"/>
     <w:rsid w:val="37778904"/>
     <w:rsid w:val="3777E449"/>
     <w:rsid w:val="37815A6E"/>
     <w:rsid w:val="3781B643"/>
     <w:rsid w:val="3785FADE"/>
     <w:rsid w:val="3788721F"/>
     <w:rsid w:val="378B57A8"/>
     <w:rsid w:val="378BE0B4"/>
     <w:rsid w:val="378E8196"/>
     <w:rsid w:val="378EE0FB"/>
     <w:rsid w:val="3797925A"/>
     <w:rsid w:val="379D7E73"/>
     <w:rsid w:val="37A11298"/>
     <w:rsid w:val="37A1240A"/>
     <w:rsid w:val="37A1ADB8"/>
     <w:rsid w:val="37A3EDD8"/>
     <w:rsid w:val="37A46D7D"/>
     <w:rsid w:val="37A947B2"/>
     <w:rsid w:val="37B62085"/>
     <w:rsid w:val="37BADF8D"/>
+    <w:rsid w:val="37BCACA6"/>
     <w:rsid w:val="37BEBDED"/>
     <w:rsid w:val="37BECE5D"/>
     <w:rsid w:val="37BEDC78"/>
+    <w:rsid w:val="37C2EB75"/>
     <w:rsid w:val="37C38F20"/>
     <w:rsid w:val="37C4E2AA"/>
     <w:rsid w:val="37CB165D"/>
     <w:rsid w:val="37CB44DB"/>
     <w:rsid w:val="37D243A0"/>
     <w:rsid w:val="37D2E193"/>
     <w:rsid w:val="37D9EB7B"/>
     <w:rsid w:val="37DDFA79"/>
     <w:rsid w:val="37DE1FA7"/>
     <w:rsid w:val="37E05196"/>
     <w:rsid w:val="37E0E6F5"/>
     <w:rsid w:val="37E30CC7"/>
     <w:rsid w:val="37E37FF0"/>
     <w:rsid w:val="37E5F5CB"/>
     <w:rsid w:val="37EA264E"/>
     <w:rsid w:val="37EEDC16"/>
     <w:rsid w:val="37F9C80C"/>
     <w:rsid w:val="37FA3AB8"/>
     <w:rsid w:val="3801D7CE"/>
     <w:rsid w:val="38039A0B"/>
     <w:rsid w:val="38071AE4"/>
     <w:rsid w:val="380C427C"/>
     <w:rsid w:val="3811CA87"/>
     <w:rsid w:val="38120C7F"/>
     <w:rsid w:val="3814E736"/>
@@ -37653,223 +38472,231 @@
     <w:rsid w:val="386EDF81"/>
     <w:rsid w:val="3870720E"/>
     <w:rsid w:val="38744DD7"/>
     <w:rsid w:val="3876A76E"/>
     <w:rsid w:val="387C2782"/>
     <w:rsid w:val="387C717D"/>
     <w:rsid w:val="388487FA"/>
     <w:rsid w:val="3885FB33"/>
     <w:rsid w:val="38882D3F"/>
     <w:rsid w:val="388890F9"/>
     <w:rsid w:val="38894613"/>
     <w:rsid w:val="388EA9CD"/>
     <w:rsid w:val="389AC3BC"/>
     <w:rsid w:val="389F0C24"/>
     <w:rsid w:val="38A33CCB"/>
     <w:rsid w:val="38AE2303"/>
     <w:rsid w:val="38AEA280"/>
     <w:rsid w:val="38AF3D4F"/>
     <w:rsid w:val="38B0D30A"/>
     <w:rsid w:val="38B297E1"/>
     <w:rsid w:val="38B86C4F"/>
     <w:rsid w:val="38B88EB7"/>
     <w:rsid w:val="38BCB999"/>
     <w:rsid w:val="38BD4B64"/>
     <w:rsid w:val="38BD6221"/>
+    <w:rsid w:val="38BDC5D6"/>
     <w:rsid w:val="38C0B966"/>
     <w:rsid w:val="38CE977F"/>
     <w:rsid w:val="38D0E093"/>
     <w:rsid w:val="38D4E57B"/>
     <w:rsid w:val="38D7F48D"/>
     <w:rsid w:val="38DB94FB"/>
     <w:rsid w:val="38DD723E"/>
     <w:rsid w:val="38E1D486"/>
     <w:rsid w:val="38EAA973"/>
     <w:rsid w:val="38F36BCD"/>
     <w:rsid w:val="38F4E32F"/>
     <w:rsid w:val="38F520BE"/>
     <w:rsid w:val="38F6CCC8"/>
     <w:rsid w:val="38F7BC79"/>
     <w:rsid w:val="38F99A66"/>
     <w:rsid w:val="38FAF496"/>
     <w:rsid w:val="38FF2B20"/>
     <w:rsid w:val="38FFB5EC"/>
     <w:rsid w:val="39036ABA"/>
     <w:rsid w:val="39063B33"/>
     <w:rsid w:val="3906503A"/>
     <w:rsid w:val="390CBD6F"/>
     <w:rsid w:val="39105BCF"/>
     <w:rsid w:val="3911AF75"/>
     <w:rsid w:val="3916E61E"/>
     <w:rsid w:val="3917EB14"/>
     <w:rsid w:val="39180B77"/>
     <w:rsid w:val="391CE248"/>
     <w:rsid w:val="391CFF3C"/>
     <w:rsid w:val="391D0D75"/>
     <w:rsid w:val="391F2FF5"/>
     <w:rsid w:val="391FA561"/>
     <w:rsid w:val="39222875"/>
     <w:rsid w:val="392B3226"/>
     <w:rsid w:val="392CA7A1"/>
     <w:rsid w:val="39345EB6"/>
     <w:rsid w:val="3942748C"/>
     <w:rsid w:val="394969F3"/>
     <w:rsid w:val="394A4135"/>
     <w:rsid w:val="39502619"/>
     <w:rsid w:val="39555FF8"/>
     <w:rsid w:val="39569EF2"/>
     <w:rsid w:val="395817D6"/>
     <w:rsid w:val="395BB897"/>
     <w:rsid w:val="395BD8FE"/>
     <w:rsid w:val="395BDBB9"/>
     <w:rsid w:val="395CB431"/>
     <w:rsid w:val="395DD238"/>
+    <w:rsid w:val="3961BDEC"/>
     <w:rsid w:val="39698B2A"/>
     <w:rsid w:val="396A310F"/>
     <w:rsid w:val="396CBE83"/>
     <w:rsid w:val="39718861"/>
     <w:rsid w:val="39731BED"/>
     <w:rsid w:val="397344A2"/>
     <w:rsid w:val="39735F8D"/>
     <w:rsid w:val="3974B942"/>
     <w:rsid w:val="397DC46A"/>
     <w:rsid w:val="397F5051"/>
     <w:rsid w:val="3982E188"/>
     <w:rsid w:val="39845267"/>
     <w:rsid w:val="398C2D71"/>
     <w:rsid w:val="398CD3CE"/>
     <w:rsid w:val="398FB50E"/>
     <w:rsid w:val="39936AFB"/>
     <w:rsid w:val="3993CACD"/>
     <w:rsid w:val="39940752"/>
     <w:rsid w:val="399C933B"/>
     <w:rsid w:val="399E722B"/>
     <w:rsid w:val="39ABD81C"/>
     <w:rsid w:val="39B95A0D"/>
     <w:rsid w:val="39BA3515"/>
     <w:rsid w:val="39BC160A"/>
     <w:rsid w:val="39BDCF81"/>
     <w:rsid w:val="39BE5BF2"/>
     <w:rsid w:val="39C18ECC"/>
     <w:rsid w:val="39C83F8E"/>
     <w:rsid w:val="39CC8D57"/>
     <w:rsid w:val="39D28660"/>
     <w:rsid w:val="39D4BA2E"/>
     <w:rsid w:val="39D603FC"/>
     <w:rsid w:val="39D6D915"/>
     <w:rsid w:val="39DBE75F"/>
     <w:rsid w:val="39DC78D4"/>
     <w:rsid w:val="39DD8EFA"/>
     <w:rsid w:val="39E23D79"/>
     <w:rsid w:val="39E3B8E9"/>
     <w:rsid w:val="39E6C171"/>
     <w:rsid w:val="39E93490"/>
     <w:rsid w:val="39EB8A00"/>
     <w:rsid w:val="39F0A983"/>
     <w:rsid w:val="39F19D14"/>
+    <w:rsid w:val="39FACFDC"/>
     <w:rsid w:val="39FFB7B3"/>
     <w:rsid w:val="3A016914"/>
     <w:rsid w:val="3A0B77E8"/>
     <w:rsid w:val="3A0CB59E"/>
     <w:rsid w:val="3A0DA037"/>
+    <w:rsid w:val="3A0FCF3F"/>
     <w:rsid w:val="3A101CE9"/>
     <w:rsid w:val="3A11C476"/>
     <w:rsid w:val="3A192212"/>
     <w:rsid w:val="3A1F1740"/>
     <w:rsid w:val="3A206CB7"/>
     <w:rsid w:val="3A2150C2"/>
     <w:rsid w:val="3A22015D"/>
     <w:rsid w:val="3A238870"/>
     <w:rsid w:val="3A2AF79E"/>
     <w:rsid w:val="3A2C1506"/>
     <w:rsid w:val="3A2D5765"/>
     <w:rsid w:val="3A37F40F"/>
     <w:rsid w:val="3A39382A"/>
     <w:rsid w:val="3A3CADDD"/>
     <w:rsid w:val="3A3FA4CE"/>
     <w:rsid w:val="3A4016A3"/>
     <w:rsid w:val="3A450FBA"/>
     <w:rsid w:val="3A494A11"/>
     <w:rsid w:val="3A4A72E1"/>
     <w:rsid w:val="3A4BE8C6"/>
     <w:rsid w:val="3A4DCA29"/>
     <w:rsid w:val="3A4EECDA"/>
     <w:rsid w:val="3A51AA85"/>
     <w:rsid w:val="3A54295B"/>
     <w:rsid w:val="3A55C8DE"/>
     <w:rsid w:val="3A5C3752"/>
     <w:rsid w:val="3A5FDF0D"/>
     <w:rsid w:val="3A705EF8"/>
     <w:rsid w:val="3A725D94"/>
+    <w:rsid w:val="3A72D53C"/>
     <w:rsid w:val="3A7BBFB6"/>
     <w:rsid w:val="3A7C9543"/>
     <w:rsid w:val="3A7D06F7"/>
     <w:rsid w:val="3A7E2A83"/>
     <w:rsid w:val="3A7F5A23"/>
     <w:rsid w:val="3A885038"/>
     <w:rsid w:val="3A893B2B"/>
     <w:rsid w:val="3A8D3B07"/>
+    <w:rsid w:val="3A90F31B"/>
     <w:rsid w:val="3A9BBC29"/>
+    <w:rsid w:val="3A9C8BD2"/>
     <w:rsid w:val="3AA14783"/>
     <w:rsid w:val="3AA2C3B9"/>
     <w:rsid w:val="3AA463E9"/>
     <w:rsid w:val="3AA95995"/>
     <w:rsid w:val="3AB6D700"/>
     <w:rsid w:val="3AB797E8"/>
     <w:rsid w:val="3ABB4531"/>
     <w:rsid w:val="3AC012E1"/>
     <w:rsid w:val="3AC1A895"/>
     <w:rsid w:val="3AC1C7AE"/>
     <w:rsid w:val="3AC5510E"/>
     <w:rsid w:val="3AC9964F"/>
     <w:rsid w:val="3ACD39BC"/>
     <w:rsid w:val="3ACFBCD9"/>
     <w:rsid w:val="3AD7AB92"/>
     <w:rsid w:val="3AD9403A"/>
     <w:rsid w:val="3AE1C754"/>
     <w:rsid w:val="3AEBDFCD"/>
     <w:rsid w:val="3AF14D54"/>
     <w:rsid w:val="3AF2E4B3"/>
     <w:rsid w:val="3AF2F545"/>
     <w:rsid w:val="3AF3D874"/>
     <w:rsid w:val="3AF41C12"/>
     <w:rsid w:val="3AF52875"/>
     <w:rsid w:val="3AF795E8"/>
     <w:rsid w:val="3AF8B5FB"/>
     <w:rsid w:val="3AF98CF2"/>
     <w:rsid w:val="3B01C904"/>
     <w:rsid w:val="3B038D81"/>
     <w:rsid w:val="3B10D0AE"/>
     <w:rsid w:val="3B12ADCF"/>
     <w:rsid w:val="3B13B266"/>
     <w:rsid w:val="3B13C1E2"/>
     <w:rsid w:val="3B18592D"/>
     <w:rsid w:val="3B1A07C6"/>
     <w:rsid w:val="3B1B20B2"/>
     <w:rsid w:val="3B30D09A"/>
     <w:rsid w:val="3B3132D6"/>
     <w:rsid w:val="3B341027"/>
+    <w:rsid w:val="3B362EFE"/>
     <w:rsid w:val="3B400FD7"/>
     <w:rsid w:val="3B45B3DE"/>
     <w:rsid w:val="3B46C838"/>
     <w:rsid w:val="3B475C52"/>
     <w:rsid w:val="3B47721D"/>
     <w:rsid w:val="3B4C86E6"/>
     <w:rsid w:val="3B4FC1BB"/>
     <w:rsid w:val="3B543C83"/>
     <w:rsid w:val="3B5DFEEF"/>
     <w:rsid w:val="3B5FEF41"/>
     <w:rsid w:val="3B60361F"/>
     <w:rsid w:val="3B62491C"/>
     <w:rsid w:val="3B63FD02"/>
     <w:rsid w:val="3B66DB7C"/>
     <w:rsid w:val="3B6A047C"/>
     <w:rsid w:val="3B6B1CFF"/>
     <w:rsid w:val="3B6B379A"/>
     <w:rsid w:val="3B6DE49B"/>
     <w:rsid w:val="3B700DD5"/>
     <w:rsid w:val="3B7043F7"/>
     <w:rsid w:val="3B769260"/>
     <w:rsid w:val="3B7A03B3"/>
     <w:rsid w:val="3B7C0F90"/>
     <w:rsid w:val="3B7D80D7"/>
     <w:rsid w:val="3B7E0050"/>
@@ -37911,50 +38738,51 @@
     <w:rsid w:val="3BEEC28B"/>
     <w:rsid w:val="3BF23E8E"/>
     <w:rsid w:val="3BF2D40E"/>
     <w:rsid w:val="3BF311BF"/>
     <w:rsid w:val="3BFC6A0B"/>
     <w:rsid w:val="3BFCD90F"/>
     <w:rsid w:val="3BFF0EF1"/>
     <w:rsid w:val="3C021DFC"/>
     <w:rsid w:val="3C062003"/>
     <w:rsid w:val="3C08A476"/>
     <w:rsid w:val="3C0E387C"/>
     <w:rsid w:val="3C0F9898"/>
     <w:rsid w:val="3C106F52"/>
     <w:rsid w:val="3C113C1F"/>
     <w:rsid w:val="3C158770"/>
     <w:rsid w:val="3C159F81"/>
     <w:rsid w:val="3C201055"/>
     <w:rsid w:val="3C23E6FC"/>
     <w:rsid w:val="3C276338"/>
     <w:rsid w:val="3C27C1E4"/>
     <w:rsid w:val="3C296F57"/>
     <w:rsid w:val="3C29C445"/>
     <w:rsid w:val="3C2A84EB"/>
     <w:rsid w:val="3C2FFD3C"/>
     <w:rsid w:val="3C374F73"/>
+    <w:rsid w:val="3C377E6E"/>
     <w:rsid w:val="3C38954F"/>
     <w:rsid w:val="3C3DCE57"/>
     <w:rsid w:val="3C43B9BE"/>
     <w:rsid w:val="3C4907D4"/>
     <w:rsid w:val="3C49503B"/>
     <w:rsid w:val="3C49AAB5"/>
     <w:rsid w:val="3C506B79"/>
     <w:rsid w:val="3C5176E9"/>
     <w:rsid w:val="3C51AEFA"/>
     <w:rsid w:val="3C545011"/>
     <w:rsid w:val="3C5EE659"/>
     <w:rsid w:val="3C5F3BCE"/>
     <w:rsid w:val="3C60F3B6"/>
     <w:rsid w:val="3C62C6B5"/>
     <w:rsid w:val="3C6AC7DE"/>
     <w:rsid w:val="3C6D4534"/>
     <w:rsid w:val="3C73F685"/>
     <w:rsid w:val="3C79F61F"/>
     <w:rsid w:val="3C7ABAB1"/>
     <w:rsid w:val="3C7DA603"/>
     <w:rsid w:val="3C82CC24"/>
     <w:rsid w:val="3C83DD75"/>
     <w:rsid w:val="3C85E68B"/>
     <w:rsid w:val="3C87D49B"/>
     <w:rsid w:val="3C87DD91"/>
@@ -38015,59 +38843,61 @@
     <w:rsid w:val="3D2BF01F"/>
     <w:rsid w:val="3D2C0CBF"/>
     <w:rsid w:val="3D2C1670"/>
     <w:rsid w:val="3D33E7EA"/>
     <w:rsid w:val="3D36CC8B"/>
     <w:rsid w:val="3D395A18"/>
     <w:rsid w:val="3D3A5FAA"/>
     <w:rsid w:val="3D3C6D90"/>
     <w:rsid w:val="3D3DFD65"/>
     <w:rsid w:val="3D41548C"/>
     <w:rsid w:val="3D439562"/>
     <w:rsid w:val="3D4BD26D"/>
     <w:rsid w:val="3D4BF1B0"/>
     <w:rsid w:val="3D4EF29F"/>
     <w:rsid w:val="3D564273"/>
     <w:rsid w:val="3D574EF7"/>
     <w:rsid w:val="3D579D7C"/>
     <w:rsid w:val="3D58AA78"/>
     <w:rsid w:val="3D59D00F"/>
     <w:rsid w:val="3D610B75"/>
     <w:rsid w:val="3D65475D"/>
     <w:rsid w:val="3D69EB0D"/>
     <w:rsid w:val="3D6C4873"/>
     <w:rsid w:val="3D6EB4C5"/>
     <w:rsid w:val="3D70BC74"/>
+    <w:rsid w:val="3D7A7D55"/>
     <w:rsid w:val="3D7E7C3B"/>
     <w:rsid w:val="3D849549"/>
     <w:rsid w:val="3D915477"/>
     <w:rsid w:val="3D91B700"/>
     <w:rsid w:val="3D92D957"/>
     <w:rsid w:val="3D95369E"/>
     <w:rsid w:val="3D9F1F29"/>
     <w:rsid w:val="3DA0C8F1"/>
     <w:rsid w:val="3DA541A2"/>
+    <w:rsid w:val="3DA666F9"/>
     <w:rsid w:val="3DAB01EB"/>
     <w:rsid w:val="3DB336BA"/>
     <w:rsid w:val="3DB5CDCD"/>
     <w:rsid w:val="3DBC15DB"/>
     <w:rsid w:val="3DBF44C9"/>
     <w:rsid w:val="3DC08ED7"/>
     <w:rsid w:val="3DC7FA2A"/>
     <w:rsid w:val="3DC95111"/>
     <w:rsid w:val="3DC9B743"/>
     <w:rsid w:val="3DCA652B"/>
     <w:rsid w:val="3DCB1027"/>
     <w:rsid w:val="3DD1525F"/>
     <w:rsid w:val="3DD23E58"/>
     <w:rsid w:val="3DD2C732"/>
     <w:rsid w:val="3DD3A55B"/>
     <w:rsid w:val="3DD433E8"/>
     <w:rsid w:val="3DDAB50F"/>
     <w:rsid w:val="3DDD7861"/>
     <w:rsid w:val="3DE1450A"/>
     <w:rsid w:val="3DE281B9"/>
     <w:rsid w:val="3DE3B26D"/>
     <w:rsid w:val="3DE40B6D"/>
     <w:rsid w:val="3DE40C8D"/>
     <w:rsid w:val="3DE5D592"/>
     <w:rsid w:val="3DE66ED4"/>
@@ -38132,69 +38962,72 @@
     <w:rsid w:val="3EB342A4"/>
     <w:rsid w:val="3EB4860E"/>
     <w:rsid w:val="3EB7875B"/>
     <w:rsid w:val="3EBA6E0A"/>
     <w:rsid w:val="3EBFB557"/>
     <w:rsid w:val="3EC0998D"/>
     <w:rsid w:val="3EC25822"/>
     <w:rsid w:val="3EC2BF3F"/>
     <w:rsid w:val="3EC73C3A"/>
     <w:rsid w:val="3ECA56D3"/>
     <w:rsid w:val="3ECCB12F"/>
     <w:rsid w:val="3ECCCA67"/>
     <w:rsid w:val="3EE16DBB"/>
     <w:rsid w:val="3EE196B8"/>
     <w:rsid w:val="3EE5E8F2"/>
     <w:rsid w:val="3EE6ADDE"/>
     <w:rsid w:val="3EEF0A4E"/>
     <w:rsid w:val="3EF1EF97"/>
     <w:rsid w:val="3EF508ED"/>
     <w:rsid w:val="3EFC41D6"/>
     <w:rsid w:val="3F06D391"/>
     <w:rsid w:val="3F084B45"/>
     <w:rsid w:val="3F0A34A4"/>
     <w:rsid w:val="3F105F54"/>
     <w:rsid w:val="3F11656E"/>
+    <w:rsid w:val="3F1292C1"/>
     <w:rsid w:val="3F13A245"/>
     <w:rsid w:val="3F1415A4"/>
     <w:rsid w:val="3F160AFE"/>
     <w:rsid w:val="3F176C1E"/>
     <w:rsid w:val="3F179303"/>
     <w:rsid w:val="3F1E86FA"/>
     <w:rsid w:val="3F22ACC8"/>
     <w:rsid w:val="3F239B22"/>
     <w:rsid w:val="3F23B039"/>
     <w:rsid w:val="3F26668B"/>
     <w:rsid w:val="3F2BEEAA"/>
     <w:rsid w:val="3F2FF61A"/>
     <w:rsid w:val="3F3464C4"/>
     <w:rsid w:val="3F36345C"/>
     <w:rsid w:val="3F38BC77"/>
     <w:rsid w:val="3F3A6B88"/>
     <w:rsid w:val="3F3B98BE"/>
     <w:rsid w:val="3F3CF362"/>
     <w:rsid w:val="3F3FB1EC"/>
+    <w:rsid w:val="3F41C11E"/>
+    <w:rsid w:val="3F424F9A"/>
     <w:rsid w:val="3F42E6FA"/>
     <w:rsid w:val="3F464745"/>
     <w:rsid w:val="3F483B88"/>
     <w:rsid w:val="3F4A2EB0"/>
     <w:rsid w:val="3F4CEA86"/>
     <w:rsid w:val="3F51E16B"/>
     <w:rsid w:val="3F525FE4"/>
     <w:rsid w:val="3F571382"/>
     <w:rsid w:val="3F5797BB"/>
     <w:rsid w:val="3F57A3CA"/>
     <w:rsid w:val="3F57CA08"/>
     <w:rsid w:val="3F5EC367"/>
     <w:rsid w:val="3F5ECADD"/>
     <w:rsid w:val="3F601EEA"/>
     <w:rsid w:val="3F61A1A1"/>
     <w:rsid w:val="3F61B99B"/>
     <w:rsid w:val="3F6C481B"/>
     <w:rsid w:val="3F6EE456"/>
     <w:rsid w:val="3F6FAECE"/>
     <w:rsid w:val="3F6FD3E6"/>
     <w:rsid w:val="3F736508"/>
     <w:rsid w:val="3F74B8A6"/>
     <w:rsid w:val="3F74EBDD"/>
     <w:rsid w:val="3F7A0718"/>
     <w:rsid w:val="3F7AEB93"/>
@@ -38219,72 +39052,76 @@
     <w:rsid w:val="3FAC2E59"/>
     <w:rsid w:val="3FAD016E"/>
     <w:rsid w:val="3FAEBC89"/>
     <w:rsid w:val="3FB328B2"/>
     <w:rsid w:val="3FB4F6AE"/>
     <w:rsid w:val="3FB5321E"/>
     <w:rsid w:val="3FB548A7"/>
     <w:rsid w:val="3FB648A6"/>
     <w:rsid w:val="3FB6FA6E"/>
     <w:rsid w:val="3FB95E5E"/>
     <w:rsid w:val="3FBA5157"/>
     <w:rsid w:val="3FBD851E"/>
     <w:rsid w:val="3FBFF33C"/>
     <w:rsid w:val="3FC1F7A5"/>
     <w:rsid w:val="3FC4331D"/>
     <w:rsid w:val="3FC64F73"/>
     <w:rsid w:val="3FC8E12F"/>
     <w:rsid w:val="3FCA2FC4"/>
     <w:rsid w:val="3FCE2531"/>
     <w:rsid w:val="3FCE3575"/>
     <w:rsid w:val="3FD4B223"/>
     <w:rsid w:val="3FD5A83F"/>
     <w:rsid w:val="3FD5C15B"/>
     <w:rsid w:val="3FD7C625"/>
     <w:rsid w:val="3FDBAF48"/>
+    <w:rsid w:val="3FDDAB22"/>
+    <w:rsid w:val="3FDDB36F"/>
     <w:rsid w:val="3FE599C1"/>
     <w:rsid w:val="3FE774E9"/>
     <w:rsid w:val="3FEF4A16"/>
     <w:rsid w:val="3FF00DCD"/>
     <w:rsid w:val="3FF0D87E"/>
     <w:rsid w:val="3FFDB827"/>
     <w:rsid w:val="40025A66"/>
     <w:rsid w:val="400B4BCE"/>
     <w:rsid w:val="400B88B5"/>
     <w:rsid w:val="400BCD8E"/>
     <w:rsid w:val="400C4487"/>
     <w:rsid w:val="400FE163"/>
     <w:rsid w:val="4013E63C"/>
     <w:rsid w:val="4016B60A"/>
     <w:rsid w:val="4017CD15"/>
     <w:rsid w:val="40190AE8"/>
     <w:rsid w:val="4019BB94"/>
     <w:rsid w:val="4019F824"/>
     <w:rsid w:val="401CE545"/>
     <w:rsid w:val="4025CCA5"/>
+    <w:rsid w:val="4025D8C6"/>
     <w:rsid w:val="402DC831"/>
     <w:rsid w:val="4032D261"/>
+    <w:rsid w:val="4039CF01"/>
     <w:rsid w:val="4039D210"/>
     <w:rsid w:val="404306B1"/>
     <w:rsid w:val="4045C314"/>
     <w:rsid w:val="404689EE"/>
     <w:rsid w:val="4046EE05"/>
     <w:rsid w:val="404D43EA"/>
     <w:rsid w:val="404F1DE3"/>
     <w:rsid w:val="40557E62"/>
     <w:rsid w:val="4059F6FA"/>
     <w:rsid w:val="405B8595"/>
     <w:rsid w:val="40688FC3"/>
     <w:rsid w:val="406C6FDE"/>
     <w:rsid w:val="407CCF7A"/>
     <w:rsid w:val="407D4B39"/>
     <w:rsid w:val="407FDAD4"/>
     <w:rsid w:val="4085EBBA"/>
     <w:rsid w:val="40878B84"/>
     <w:rsid w:val="408BC28C"/>
     <w:rsid w:val="40953E21"/>
     <w:rsid w:val="4095A783"/>
     <w:rsid w:val="40A660A4"/>
     <w:rsid w:val="40A729F3"/>
     <w:rsid w:val="40ABB3F4"/>
     <w:rsid w:val="40B26E0A"/>
     <w:rsid w:val="40B3F0FB"/>
@@ -38403,50 +39240,51 @@
     <w:rsid w:val="424B5C89"/>
     <w:rsid w:val="424DCAC8"/>
     <w:rsid w:val="4251ED5E"/>
     <w:rsid w:val="425A65BD"/>
     <w:rsid w:val="425E729F"/>
     <w:rsid w:val="42601C61"/>
     <w:rsid w:val="4263DC66"/>
     <w:rsid w:val="426AF437"/>
     <w:rsid w:val="426F6347"/>
     <w:rsid w:val="427055DF"/>
     <w:rsid w:val="42707483"/>
     <w:rsid w:val="42741E55"/>
     <w:rsid w:val="427557BC"/>
     <w:rsid w:val="4278BF65"/>
     <w:rsid w:val="4280C935"/>
     <w:rsid w:val="4286F729"/>
     <w:rsid w:val="428CA31E"/>
     <w:rsid w:val="428E23EA"/>
     <w:rsid w:val="4293FFFA"/>
     <w:rsid w:val="42948C3B"/>
     <w:rsid w:val="4295138B"/>
     <w:rsid w:val="42995A5D"/>
     <w:rsid w:val="429B65FD"/>
     <w:rsid w:val="429C2936"/>
     <w:rsid w:val="429C2FC8"/>
+    <w:rsid w:val="429C8FA5"/>
     <w:rsid w:val="42A16765"/>
     <w:rsid w:val="42A763DE"/>
     <w:rsid w:val="42A9692D"/>
     <w:rsid w:val="42AB6445"/>
     <w:rsid w:val="42AB7E4F"/>
     <w:rsid w:val="42AC9459"/>
     <w:rsid w:val="42B50F2D"/>
     <w:rsid w:val="42B8F273"/>
     <w:rsid w:val="42C04B66"/>
     <w:rsid w:val="42CAD210"/>
     <w:rsid w:val="42CBB441"/>
     <w:rsid w:val="42CCE678"/>
     <w:rsid w:val="42CFA9C8"/>
     <w:rsid w:val="42D60E06"/>
     <w:rsid w:val="42E8B82E"/>
     <w:rsid w:val="42E8E384"/>
     <w:rsid w:val="42EEB717"/>
     <w:rsid w:val="42F0CAC4"/>
     <w:rsid w:val="42F5C8B2"/>
     <w:rsid w:val="42FA29C3"/>
     <w:rsid w:val="42FBED5D"/>
     <w:rsid w:val="42FF417D"/>
     <w:rsid w:val="43019FC5"/>
     <w:rsid w:val="43045E47"/>
     <w:rsid w:val="430CEF35"/>
@@ -38538,244 +39376,251 @@
     <w:rsid w:val="43F3ACB5"/>
     <w:rsid w:val="43F3F042"/>
     <w:rsid w:val="43F423A6"/>
     <w:rsid w:val="43F52D71"/>
     <w:rsid w:val="43F595D3"/>
     <w:rsid w:val="43FA9558"/>
     <w:rsid w:val="43FC6EF1"/>
     <w:rsid w:val="43FD5058"/>
     <w:rsid w:val="44033BB1"/>
     <w:rsid w:val="4404CE98"/>
     <w:rsid w:val="44067D46"/>
     <w:rsid w:val="440930AC"/>
     <w:rsid w:val="440C1349"/>
     <w:rsid w:val="440CB62C"/>
     <w:rsid w:val="440FC3CD"/>
     <w:rsid w:val="4410B9F3"/>
     <w:rsid w:val="4412490D"/>
     <w:rsid w:val="4414B694"/>
     <w:rsid w:val="44199CD2"/>
     <w:rsid w:val="441A4168"/>
     <w:rsid w:val="441D578B"/>
     <w:rsid w:val="442529D9"/>
     <w:rsid w:val="4427D843"/>
     <w:rsid w:val="442AB8B0"/>
     <w:rsid w:val="442CBE14"/>
+    <w:rsid w:val="442FC663"/>
     <w:rsid w:val="442FD05B"/>
     <w:rsid w:val="4436C3C4"/>
     <w:rsid w:val="4439E474"/>
     <w:rsid w:val="443AD659"/>
     <w:rsid w:val="443F2127"/>
     <w:rsid w:val="4443DAAB"/>
     <w:rsid w:val="444898BC"/>
     <w:rsid w:val="444CB34D"/>
     <w:rsid w:val="444E1107"/>
     <w:rsid w:val="4450DA85"/>
     <w:rsid w:val="44564DB8"/>
     <w:rsid w:val="4457D218"/>
     <w:rsid w:val="445AB0EB"/>
     <w:rsid w:val="445D59BD"/>
     <w:rsid w:val="445FE613"/>
     <w:rsid w:val="4460FAD7"/>
     <w:rsid w:val="44612BA8"/>
     <w:rsid w:val="44657232"/>
     <w:rsid w:val="44660FC3"/>
     <w:rsid w:val="4466F0DA"/>
     <w:rsid w:val="4468112C"/>
     <w:rsid w:val="44685D9A"/>
     <w:rsid w:val="44782DFC"/>
     <w:rsid w:val="4478E83A"/>
     <w:rsid w:val="4481417B"/>
     <w:rsid w:val="4481907F"/>
     <w:rsid w:val="448A199C"/>
     <w:rsid w:val="448B2A70"/>
     <w:rsid w:val="448E0617"/>
     <w:rsid w:val="448F28B6"/>
     <w:rsid w:val="44900E37"/>
     <w:rsid w:val="4490D80E"/>
     <w:rsid w:val="4491464D"/>
     <w:rsid w:val="44927B05"/>
     <w:rsid w:val="4493CB6B"/>
     <w:rsid w:val="44948E69"/>
     <w:rsid w:val="44955448"/>
+    <w:rsid w:val="4498C77B"/>
     <w:rsid w:val="44A3CE76"/>
     <w:rsid w:val="44A93815"/>
     <w:rsid w:val="44AACCA8"/>
     <w:rsid w:val="44ABD005"/>
     <w:rsid w:val="44ACDE15"/>
     <w:rsid w:val="44B41062"/>
     <w:rsid w:val="44B479BB"/>
     <w:rsid w:val="44BAA486"/>
     <w:rsid w:val="44BFCC18"/>
     <w:rsid w:val="44C15E4A"/>
     <w:rsid w:val="44C48E29"/>
     <w:rsid w:val="44C6302E"/>
     <w:rsid w:val="44C7269A"/>
     <w:rsid w:val="44D47E8D"/>
     <w:rsid w:val="44D634A6"/>
     <w:rsid w:val="44D7A1A2"/>
     <w:rsid w:val="44DE6735"/>
     <w:rsid w:val="44DE7EC0"/>
     <w:rsid w:val="44DF0328"/>
     <w:rsid w:val="44DF33DC"/>
     <w:rsid w:val="44E35394"/>
     <w:rsid w:val="44E6A7AF"/>
     <w:rsid w:val="44E86F62"/>
     <w:rsid w:val="44E8C1A7"/>
     <w:rsid w:val="44ECA219"/>
     <w:rsid w:val="44F1FFB9"/>
     <w:rsid w:val="44F32CD5"/>
     <w:rsid w:val="44F58949"/>
     <w:rsid w:val="44F5F161"/>
     <w:rsid w:val="44FAD85D"/>
     <w:rsid w:val="44FD1925"/>
     <w:rsid w:val="44FDBC9D"/>
     <w:rsid w:val="44FF29FB"/>
     <w:rsid w:val="4500C076"/>
     <w:rsid w:val="451B2C77"/>
     <w:rsid w:val="451DDDAF"/>
     <w:rsid w:val="451ECB00"/>
     <w:rsid w:val="45226107"/>
     <w:rsid w:val="452455AE"/>
     <w:rsid w:val="4528C00C"/>
     <w:rsid w:val="45291ACB"/>
     <w:rsid w:val="452EE988"/>
     <w:rsid w:val="45317FEC"/>
+    <w:rsid w:val="4531F12F"/>
     <w:rsid w:val="4532D35C"/>
     <w:rsid w:val="4537A7C0"/>
     <w:rsid w:val="45393A3F"/>
     <w:rsid w:val="453B970E"/>
     <w:rsid w:val="453C1F02"/>
     <w:rsid w:val="453CB03C"/>
     <w:rsid w:val="453D1184"/>
     <w:rsid w:val="4542EB49"/>
     <w:rsid w:val="4544940D"/>
     <w:rsid w:val="454691FF"/>
     <w:rsid w:val="454E60AE"/>
     <w:rsid w:val="4550561F"/>
     <w:rsid w:val="4552F10B"/>
     <w:rsid w:val="4556D45A"/>
     <w:rsid w:val="455BD05B"/>
     <w:rsid w:val="456040E9"/>
     <w:rsid w:val="4565F3C6"/>
     <w:rsid w:val="456704C7"/>
     <w:rsid w:val="45676517"/>
     <w:rsid w:val="4568E353"/>
     <w:rsid w:val="456A4540"/>
     <w:rsid w:val="456D8FD3"/>
+    <w:rsid w:val="45718327"/>
     <w:rsid w:val="45749B70"/>
     <w:rsid w:val="4576AF93"/>
     <w:rsid w:val="45783AEA"/>
     <w:rsid w:val="457ABFDE"/>
     <w:rsid w:val="457D1330"/>
     <w:rsid w:val="4580D46F"/>
     <w:rsid w:val="4581FBE8"/>
     <w:rsid w:val="458214BC"/>
     <w:rsid w:val="4582FD4B"/>
     <w:rsid w:val="45876A15"/>
     <w:rsid w:val="45878E6B"/>
     <w:rsid w:val="458C04A0"/>
     <w:rsid w:val="458E0236"/>
     <w:rsid w:val="45906F12"/>
     <w:rsid w:val="45914C00"/>
     <w:rsid w:val="4592C771"/>
     <w:rsid w:val="4593961B"/>
     <w:rsid w:val="4594A179"/>
     <w:rsid w:val="45A17236"/>
     <w:rsid w:val="45A1B3D8"/>
     <w:rsid w:val="45A1C68E"/>
     <w:rsid w:val="45A5216F"/>
     <w:rsid w:val="45AC078E"/>
     <w:rsid w:val="45AD6066"/>
     <w:rsid w:val="45AF5AE9"/>
     <w:rsid w:val="45B560EB"/>
     <w:rsid w:val="45BA04A3"/>
     <w:rsid w:val="45C20DEF"/>
     <w:rsid w:val="45C2112D"/>
     <w:rsid w:val="45C429C7"/>
     <w:rsid w:val="45C65453"/>
     <w:rsid w:val="45C6FE3D"/>
     <w:rsid w:val="45C924B3"/>
     <w:rsid w:val="45C9CB61"/>
     <w:rsid w:val="45CAE2E0"/>
     <w:rsid w:val="45CBA0BC"/>
     <w:rsid w:val="45CDCE82"/>
     <w:rsid w:val="45D0FB1F"/>
     <w:rsid w:val="45D4A5B5"/>
     <w:rsid w:val="45D61C8A"/>
+    <w:rsid w:val="45D63990"/>
     <w:rsid w:val="45E04327"/>
     <w:rsid w:val="45E8B55C"/>
     <w:rsid w:val="45EEC51F"/>
     <w:rsid w:val="45F10B7F"/>
     <w:rsid w:val="45F1814A"/>
     <w:rsid w:val="45F216FC"/>
     <w:rsid w:val="45F22AD6"/>
     <w:rsid w:val="45FC1491"/>
     <w:rsid w:val="4604F4F7"/>
     <w:rsid w:val="4608B5CD"/>
     <w:rsid w:val="46090E72"/>
     <w:rsid w:val="460C0D13"/>
     <w:rsid w:val="460FE35D"/>
     <w:rsid w:val="4612B2B0"/>
     <w:rsid w:val="46170AC0"/>
     <w:rsid w:val="46185EC4"/>
     <w:rsid w:val="461AF13D"/>
     <w:rsid w:val="4620D54D"/>
     <w:rsid w:val="46230B56"/>
     <w:rsid w:val="46273557"/>
     <w:rsid w:val="46285ABC"/>
     <w:rsid w:val="46285E04"/>
     <w:rsid w:val="4629D678"/>
     <w:rsid w:val="4629E5EE"/>
     <w:rsid w:val="462B4D40"/>
     <w:rsid w:val="462D3DAE"/>
     <w:rsid w:val="462DEBC7"/>
     <w:rsid w:val="462F0794"/>
     <w:rsid w:val="462FCF2E"/>
     <w:rsid w:val="4630F791"/>
     <w:rsid w:val="46323C55"/>
     <w:rsid w:val="46323CF4"/>
     <w:rsid w:val="463475F1"/>
     <w:rsid w:val="4636A1BF"/>
     <w:rsid w:val="463723C6"/>
     <w:rsid w:val="4639CC7E"/>
+    <w:rsid w:val="463AFFCF"/>
     <w:rsid w:val="463BD086"/>
     <w:rsid w:val="463CB5D7"/>
     <w:rsid w:val="463D427B"/>
     <w:rsid w:val="463E09EF"/>
     <w:rsid w:val="463E7755"/>
     <w:rsid w:val="463F2DA9"/>
     <w:rsid w:val="464B93E4"/>
     <w:rsid w:val="464FF225"/>
     <w:rsid w:val="464FFC53"/>
     <w:rsid w:val="46504A1C"/>
     <w:rsid w:val="46542B20"/>
     <w:rsid w:val="46570C9C"/>
     <w:rsid w:val="465EFCDE"/>
     <w:rsid w:val="465FB7E1"/>
     <w:rsid w:val="4665C769"/>
     <w:rsid w:val="4668CFFF"/>
+    <w:rsid w:val="466FEC79"/>
     <w:rsid w:val="46769181"/>
     <w:rsid w:val="4678DF61"/>
     <w:rsid w:val="467A7850"/>
     <w:rsid w:val="467C95CD"/>
     <w:rsid w:val="467E65C8"/>
     <w:rsid w:val="4681BE39"/>
     <w:rsid w:val="46830877"/>
     <w:rsid w:val="468A5883"/>
     <w:rsid w:val="468BE662"/>
     <w:rsid w:val="468EDDD3"/>
     <w:rsid w:val="46909180"/>
     <w:rsid w:val="469A9614"/>
     <w:rsid w:val="469C6C85"/>
     <w:rsid w:val="46A03AB4"/>
     <w:rsid w:val="46A0B03B"/>
     <w:rsid w:val="46A4B76B"/>
     <w:rsid w:val="46A7913D"/>
     <w:rsid w:val="46A91AD8"/>
     <w:rsid w:val="46AA25DF"/>
     <w:rsid w:val="46AD4966"/>
     <w:rsid w:val="46C2842E"/>
     <w:rsid w:val="46C2D916"/>
     <w:rsid w:val="46C60F84"/>
     <w:rsid w:val="46CB071A"/>
     <w:rsid w:val="46CEA3BD"/>
@@ -38807,54 +39652,56 @@
     <w:rsid w:val="472D1B0A"/>
     <w:rsid w:val="472F100C"/>
     <w:rsid w:val="472FC645"/>
     <w:rsid w:val="47322D71"/>
     <w:rsid w:val="47386A58"/>
     <w:rsid w:val="473B6C88"/>
     <w:rsid w:val="473C91FB"/>
     <w:rsid w:val="473D9A20"/>
     <w:rsid w:val="47402DE9"/>
     <w:rsid w:val="474BC021"/>
     <w:rsid w:val="474DAAE3"/>
     <w:rsid w:val="4759BA86"/>
     <w:rsid w:val="475F3B9D"/>
     <w:rsid w:val="475F5286"/>
     <w:rsid w:val="47661319"/>
     <w:rsid w:val="47670808"/>
     <w:rsid w:val="476B0691"/>
     <w:rsid w:val="476CCB80"/>
     <w:rsid w:val="476D87EE"/>
     <w:rsid w:val="4772CAA1"/>
     <w:rsid w:val="47770780"/>
     <w:rsid w:val="4777C699"/>
     <w:rsid w:val="47789BEA"/>
     <w:rsid w:val="477FCA8B"/>
     <w:rsid w:val="478379B5"/>
+    <w:rsid w:val="4785E1CC"/>
     <w:rsid w:val="47886B17"/>
     <w:rsid w:val="47888797"/>
     <w:rsid w:val="4789A9E8"/>
     <w:rsid w:val="4789D5C3"/>
+    <w:rsid w:val="479274FA"/>
     <w:rsid w:val="47964D4C"/>
     <w:rsid w:val="47980257"/>
     <w:rsid w:val="479C0772"/>
     <w:rsid w:val="479D8E90"/>
     <w:rsid w:val="47A4D15A"/>
     <w:rsid w:val="47ACF3E7"/>
     <w:rsid w:val="47B2D324"/>
     <w:rsid w:val="47B98CF7"/>
     <w:rsid w:val="47BBAC9D"/>
     <w:rsid w:val="47BD1A5B"/>
     <w:rsid w:val="47BD89B5"/>
     <w:rsid w:val="47BF639A"/>
     <w:rsid w:val="47C9142E"/>
     <w:rsid w:val="47CAD7F5"/>
     <w:rsid w:val="47CBA077"/>
     <w:rsid w:val="47CD73D1"/>
     <w:rsid w:val="47CF4502"/>
     <w:rsid w:val="47D2BBED"/>
     <w:rsid w:val="47D5264D"/>
     <w:rsid w:val="47DC35A6"/>
     <w:rsid w:val="47E52326"/>
     <w:rsid w:val="47EB6E85"/>
     <w:rsid w:val="47ECDC99"/>
     <w:rsid w:val="47EEC485"/>
     <w:rsid w:val="47F3DDC5"/>
@@ -38919,199 +39766,206 @@
     <w:rsid w:val="4895E75E"/>
     <w:rsid w:val="489C6866"/>
     <w:rsid w:val="48A3B22E"/>
     <w:rsid w:val="48A456AB"/>
     <w:rsid w:val="48A465AD"/>
     <w:rsid w:val="48A833DB"/>
     <w:rsid w:val="48AD4F96"/>
     <w:rsid w:val="48AE7CB3"/>
     <w:rsid w:val="48B11A87"/>
     <w:rsid w:val="48B444A4"/>
     <w:rsid w:val="48BDA889"/>
     <w:rsid w:val="48C32E61"/>
     <w:rsid w:val="48C3BC21"/>
     <w:rsid w:val="48C5B4F5"/>
     <w:rsid w:val="48C7F2FE"/>
     <w:rsid w:val="48CE2A71"/>
     <w:rsid w:val="48CE9B68"/>
     <w:rsid w:val="48D62598"/>
     <w:rsid w:val="48D91E9A"/>
     <w:rsid w:val="48D97FFC"/>
     <w:rsid w:val="48E6B19A"/>
     <w:rsid w:val="48E979B5"/>
     <w:rsid w:val="48EE433C"/>
     <w:rsid w:val="48EFBA92"/>
     <w:rsid w:val="48F497BB"/>
+    <w:rsid w:val="48F50BA7"/>
     <w:rsid w:val="48F6FFE0"/>
     <w:rsid w:val="48FAD410"/>
     <w:rsid w:val="48FD17CC"/>
     <w:rsid w:val="4908C537"/>
     <w:rsid w:val="490BCF1B"/>
     <w:rsid w:val="490E20D0"/>
     <w:rsid w:val="490E7ACF"/>
     <w:rsid w:val="49187606"/>
     <w:rsid w:val="491A8EB0"/>
     <w:rsid w:val="491DC73C"/>
     <w:rsid w:val="491FE64D"/>
     <w:rsid w:val="492233D9"/>
     <w:rsid w:val="49237B1D"/>
     <w:rsid w:val="4923F98F"/>
     <w:rsid w:val="4924BFD1"/>
     <w:rsid w:val="49271073"/>
     <w:rsid w:val="492745F8"/>
     <w:rsid w:val="49275CAE"/>
     <w:rsid w:val="49294766"/>
     <w:rsid w:val="492B842F"/>
     <w:rsid w:val="492EC4F7"/>
     <w:rsid w:val="492FD2E8"/>
     <w:rsid w:val="4938AAB4"/>
     <w:rsid w:val="49395EF1"/>
     <w:rsid w:val="493967F0"/>
     <w:rsid w:val="493B824F"/>
+    <w:rsid w:val="493D2F3E"/>
     <w:rsid w:val="49410E03"/>
     <w:rsid w:val="4944407B"/>
     <w:rsid w:val="4944F5FF"/>
     <w:rsid w:val="49478709"/>
     <w:rsid w:val="4948C9D8"/>
     <w:rsid w:val="494A84E5"/>
     <w:rsid w:val="494B8142"/>
     <w:rsid w:val="494DBB45"/>
     <w:rsid w:val="494DD378"/>
+    <w:rsid w:val="494EBDD7"/>
     <w:rsid w:val="49508072"/>
     <w:rsid w:val="49557186"/>
     <w:rsid w:val="4957345E"/>
     <w:rsid w:val="4958F20A"/>
     <w:rsid w:val="495C85F8"/>
     <w:rsid w:val="49612953"/>
     <w:rsid w:val="4968AE36"/>
     <w:rsid w:val="496BDD7B"/>
     <w:rsid w:val="496DDD59"/>
     <w:rsid w:val="496EBE7F"/>
     <w:rsid w:val="49736A04"/>
     <w:rsid w:val="497D9D76"/>
     <w:rsid w:val="497EFFA4"/>
     <w:rsid w:val="497FEB3F"/>
     <w:rsid w:val="4982E0BB"/>
     <w:rsid w:val="4983899C"/>
     <w:rsid w:val="4989B64E"/>
     <w:rsid w:val="498AC2BB"/>
     <w:rsid w:val="498BACFE"/>
     <w:rsid w:val="49908BF0"/>
     <w:rsid w:val="49909243"/>
     <w:rsid w:val="49923199"/>
     <w:rsid w:val="4997B7F9"/>
     <w:rsid w:val="499803B9"/>
     <w:rsid w:val="499A18A8"/>
     <w:rsid w:val="499A319A"/>
     <w:rsid w:val="499B92FF"/>
     <w:rsid w:val="499D69C2"/>
     <w:rsid w:val="49A18A33"/>
     <w:rsid w:val="49A2AA78"/>
     <w:rsid w:val="49A2E4EE"/>
     <w:rsid w:val="49A37366"/>
     <w:rsid w:val="49A570E9"/>
     <w:rsid w:val="49AD133B"/>
     <w:rsid w:val="49B039E1"/>
     <w:rsid w:val="49B716B5"/>
     <w:rsid w:val="49BBE085"/>
+    <w:rsid w:val="49BD58ED"/>
     <w:rsid w:val="49BE75C3"/>
     <w:rsid w:val="49BFCCDA"/>
     <w:rsid w:val="49C5C3E3"/>
     <w:rsid w:val="49CF75B7"/>
     <w:rsid w:val="49D8F8C3"/>
     <w:rsid w:val="49DA234C"/>
     <w:rsid w:val="49DBD654"/>
     <w:rsid w:val="49DD5CE2"/>
     <w:rsid w:val="49DF5B30"/>
     <w:rsid w:val="49E0BB9A"/>
     <w:rsid w:val="49E71F85"/>
     <w:rsid w:val="49E85F88"/>
     <w:rsid w:val="49EEE4FC"/>
     <w:rsid w:val="49F70471"/>
     <w:rsid w:val="49FDB046"/>
     <w:rsid w:val="49FEAFB9"/>
     <w:rsid w:val="49FFA81B"/>
     <w:rsid w:val="4A04B5F6"/>
     <w:rsid w:val="4A067E36"/>
     <w:rsid w:val="4A104618"/>
     <w:rsid w:val="4A133BB6"/>
     <w:rsid w:val="4A195053"/>
     <w:rsid w:val="4A202EFA"/>
+    <w:rsid w:val="4A223328"/>
     <w:rsid w:val="4A22A355"/>
     <w:rsid w:val="4A23B6DE"/>
     <w:rsid w:val="4A2EB5F2"/>
     <w:rsid w:val="4A31CE5F"/>
     <w:rsid w:val="4A3AD9C8"/>
     <w:rsid w:val="4A3B6D04"/>
     <w:rsid w:val="4A3D4611"/>
     <w:rsid w:val="4A3DD6C8"/>
     <w:rsid w:val="4A4A0C7E"/>
     <w:rsid w:val="4A4A8375"/>
     <w:rsid w:val="4A4BF54C"/>
     <w:rsid w:val="4A4F8226"/>
     <w:rsid w:val="4A5FC997"/>
     <w:rsid w:val="4A62CAE4"/>
     <w:rsid w:val="4A64DE9B"/>
     <w:rsid w:val="4A685893"/>
     <w:rsid w:val="4A6E180B"/>
     <w:rsid w:val="4A70818C"/>
     <w:rsid w:val="4A753BCD"/>
     <w:rsid w:val="4A7541ED"/>
     <w:rsid w:val="4A7906BE"/>
     <w:rsid w:val="4A7AB040"/>
     <w:rsid w:val="4A7B3C8B"/>
     <w:rsid w:val="4A7C5CCC"/>
     <w:rsid w:val="4A7DA5B3"/>
     <w:rsid w:val="4A7F52E2"/>
     <w:rsid w:val="4A826687"/>
     <w:rsid w:val="4A838D50"/>
     <w:rsid w:val="4A865073"/>
     <w:rsid w:val="4A86567B"/>
     <w:rsid w:val="4A86FFD6"/>
     <w:rsid w:val="4A875EE8"/>
     <w:rsid w:val="4A87A4D4"/>
     <w:rsid w:val="4A881BC4"/>
     <w:rsid w:val="4A8AA916"/>
+    <w:rsid w:val="4A8D5229"/>
     <w:rsid w:val="4A8E6A40"/>
     <w:rsid w:val="4A8E99C5"/>
     <w:rsid w:val="4A9A7654"/>
     <w:rsid w:val="4A9C23BA"/>
     <w:rsid w:val="4A9E2273"/>
     <w:rsid w:val="4AA16545"/>
     <w:rsid w:val="4AA5CBEE"/>
     <w:rsid w:val="4AB3B44A"/>
     <w:rsid w:val="4AB499BC"/>
     <w:rsid w:val="4AB5A7E5"/>
     <w:rsid w:val="4AB5E1C8"/>
     <w:rsid w:val="4AB8075D"/>
     <w:rsid w:val="4ABC4B4B"/>
     <w:rsid w:val="4ABEACFF"/>
     <w:rsid w:val="4AC349BF"/>
     <w:rsid w:val="4AC9D522"/>
     <w:rsid w:val="4ACF5FC3"/>
     <w:rsid w:val="4AD1C7A5"/>
     <w:rsid w:val="4AD1FA26"/>
+    <w:rsid w:val="4AD5F99A"/>
     <w:rsid w:val="4AD63722"/>
     <w:rsid w:val="4AD9738C"/>
     <w:rsid w:val="4ADA5486"/>
     <w:rsid w:val="4ADB2AB9"/>
     <w:rsid w:val="4AE11494"/>
     <w:rsid w:val="4AE13638"/>
     <w:rsid w:val="4AE44F5F"/>
     <w:rsid w:val="4AE9D5CF"/>
     <w:rsid w:val="4AEA259F"/>
     <w:rsid w:val="4AF0FB99"/>
     <w:rsid w:val="4AF1559E"/>
     <w:rsid w:val="4AF222AF"/>
     <w:rsid w:val="4AF31B4D"/>
     <w:rsid w:val="4AF6943B"/>
     <w:rsid w:val="4AF6F627"/>
     <w:rsid w:val="4AFA3773"/>
     <w:rsid w:val="4AFE037E"/>
     <w:rsid w:val="4B046538"/>
     <w:rsid w:val="4B11DDFB"/>
     <w:rsid w:val="4B14FE73"/>
     <w:rsid w:val="4B157296"/>
     <w:rsid w:val="4B16C187"/>
     <w:rsid w:val="4B1B8CA6"/>
     <w:rsid w:val="4B1D7751"/>
     <w:rsid w:val="4B1F6DA3"/>
@@ -39133,88 +39987,92 @@
     <w:rsid w:val="4B527EEA"/>
     <w:rsid w:val="4B52968D"/>
     <w:rsid w:val="4B590ABE"/>
     <w:rsid w:val="4B5A4624"/>
     <w:rsid w:val="4B62DC84"/>
     <w:rsid w:val="4B6A2290"/>
     <w:rsid w:val="4B6B3D1D"/>
     <w:rsid w:val="4B6D0EB6"/>
     <w:rsid w:val="4B6F021B"/>
     <w:rsid w:val="4B7F41EB"/>
     <w:rsid w:val="4B80080E"/>
     <w:rsid w:val="4B853CC4"/>
     <w:rsid w:val="4B85B113"/>
     <w:rsid w:val="4B8C30C7"/>
     <w:rsid w:val="4B8D4173"/>
     <w:rsid w:val="4B8D4B64"/>
     <w:rsid w:val="4B8E3932"/>
     <w:rsid w:val="4B90A938"/>
     <w:rsid w:val="4B90C773"/>
     <w:rsid w:val="4B914F31"/>
     <w:rsid w:val="4B93B51F"/>
     <w:rsid w:val="4B93CEEF"/>
     <w:rsid w:val="4B93FC4C"/>
     <w:rsid w:val="4B9A8F46"/>
     <w:rsid w:val="4B9D7AD9"/>
+    <w:rsid w:val="4B9DCDCD"/>
     <w:rsid w:val="4BA6AB13"/>
     <w:rsid w:val="4BA74DE3"/>
     <w:rsid w:val="4BAF6E53"/>
     <w:rsid w:val="4BB1BED0"/>
     <w:rsid w:val="4BB46550"/>
     <w:rsid w:val="4BB4934B"/>
     <w:rsid w:val="4BB4C22D"/>
     <w:rsid w:val="4BB57876"/>
     <w:rsid w:val="4BBABC9C"/>
     <w:rsid w:val="4BBCB49E"/>
     <w:rsid w:val="4BC2A1C5"/>
     <w:rsid w:val="4BC3210F"/>
     <w:rsid w:val="4BC52D27"/>
     <w:rsid w:val="4BC6F357"/>
     <w:rsid w:val="4BC78569"/>
     <w:rsid w:val="4BC7FE25"/>
     <w:rsid w:val="4BC877F2"/>
+    <w:rsid w:val="4BCB33CF"/>
     <w:rsid w:val="4BCC159C"/>
     <w:rsid w:val="4BD13010"/>
     <w:rsid w:val="4BDE0F6E"/>
     <w:rsid w:val="4BDE5432"/>
     <w:rsid w:val="4BDF23CF"/>
     <w:rsid w:val="4BE21248"/>
     <w:rsid w:val="4BE40854"/>
     <w:rsid w:val="4BEAC8F1"/>
     <w:rsid w:val="4BEC32B3"/>
     <w:rsid w:val="4BECFE71"/>
     <w:rsid w:val="4BF4CBD8"/>
     <w:rsid w:val="4BF4DE6F"/>
     <w:rsid w:val="4BF67FB5"/>
     <w:rsid w:val="4BFDA75D"/>
     <w:rsid w:val="4C00678E"/>
     <w:rsid w:val="4C01021C"/>
+    <w:rsid w:val="4C08C524"/>
     <w:rsid w:val="4C09894A"/>
     <w:rsid w:val="4C11BF68"/>
     <w:rsid w:val="4C17BB90"/>
     <w:rsid w:val="4C1A1D84"/>
     <w:rsid w:val="4C339104"/>
+    <w:rsid w:val="4C344889"/>
     <w:rsid w:val="4C3AE1B7"/>
     <w:rsid w:val="4C3F5E6E"/>
     <w:rsid w:val="4C405012"/>
     <w:rsid w:val="4C45218A"/>
     <w:rsid w:val="4C4A7B0E"/>
     <w:rsid w:val="4C4E4E29"/>
     <w:rsid w:val="4C509B00"/>
     <w:rsid w:val="4C52123A"/>
     <w:rsid w:val="4C5BF224"/>
     <w:rsid w:val="4C5D1E1E"/>
     <w:rsid w:val="4C62F155"/>
     <w:rsid w:val="4C675528"/>
     <w:rsid w:val="4C6EEF4B"/>
     <w:rsid w:val="4C74C1F0"/>
     <w:rsid w:val="4C768B13"/>
     <w:rsid w:val="4C7B1181"/>
     <w:rsid w:val="4C7D0E0E"/>
     <w:rsid w:val="4C7E3C79"/>
     <w:rsid w:val="4C7E67C1"/>
     <w:rsid w:val="4C7F1798"/>
     <w:rsid w:val="4C803D7C"/>
     <w:rsid w:val="4C86EFD5"/>
     <w:rsid w:val="4C877A74"/>
     <w:rsid w:val="4C9132C7"/>
     <w:rsid w:val="4C963BDB"/>
@@ -39234,50 +40092,51 @@
     <w:rsid w:val="4CC089A7"/>
     <w:rsid w:val="4CC312D2"/>
     <w:rsid w:val="4CC5AC0E"/>
     <w:rsid w:val="4CCC3DEC"/>
     <w:rsid w:val="4CCD962E"/>
     <w:rsid w:val="4CD4E4F4"/>
     <w:rsid w:val="4CDD0F49"/>
     <w:rsid w:val="4CE02C07"/>
     <w:rsid w:val="4CE04123"/>
     <w:rsid w:val="4CE06D82"/>
     <w:rsid w:val="4CE7ADCA"/>
     <w:rsid w:val="4CF41901"/>
     <w:rsid w:val="4CF453C0"/>
     <w:rsid w:val="4CF6ACB8"/>
     <w:rsid w:val="4CFFD620"/>
     <w:rsid w:val="4D02424A"/>
     <w:rsid w:val="4D04369D"/>
     <w:rsid w:val="4D0C35F9"/>
     <w:rsid w:val="4D0FBD16"/>
     <w:rsid w:val="4D0FC56A"/>
     <w:rsid w:val="4D0FE727"/>
     <w:rsid w:val="4D1D057C"/>
     <w:rsid w:val="4D23E1A1"/>
     <w:rsid w:val="4D251AA0"/>
     <w:rsid w:val="4D297390"/>
+    <w:rsid w:val="4D2A641D"/>
     <w:rsid w:val="4D2D03AD"/>
     <w:rsid w:val="4D2F1728"/>
     <w:rsid w:val="4D2F33EC"/>
     <w:rsid w:val="4D31BE26"/>
     <w:rsid w:val="4D39D119"/>
     <w:rsid w:val="4D3BC7EF"/>
     <w:rsid w:val="4D3E24D8"/>
     <w:rsid w:val="4D3EE4AF"/>
     <w:rsid w:val="4D3F9B94"/>
     <w:rsid w:val="4D414A41"/>
     <w:rsid w:val="4D458AF3"/>
     <w:rsid w:val="4D4964A2"/>
     <w:rsid w:val="4D4EDED2"/>
     <w:rsid w:val="4D4FE704"/>
     <w:rsid w:val="4D5155A6"/>
     <w:rsid w:val="4D5208F7"/>
     <w:rsid w:val="4D53AB4F"/>
     <w:rsid w:val="4D58A919"/>
     <w:rsid w:val="4D593F99"/>
     <w:rsid w:val="4D595065"/>
     <w:rsid w:val="4D59E9B0"/>
     <w:rsid w:val="4D5ABB44"/>
     <w:rsid w:val="4D5F6CF0"/>
     <w:rsid w:val="4D63E0C1"/>
     <w:rsid w:val="4D65D4A1"/>
@@ -39328,193 +40187,201 @@
     <w:rsid w:val="4DEF6A20"/>
     <w:rsid w:val="4DF39A7F"/>
     <w:rsid w:val="4DF8D960"/>
     <w:rsid w:val="4DFB2CE6"/>
     <w:rsid w:val="4E0241A2"/>
     <w:rsid w:val="4E0AE76D"/>
     <w:rsid w:val="4E0AF205"/>
     <w:rsid w:val="4E0CD014"/>
     <w:rsid w:val="4E0E3524"/>
     <w:rsid w:val="4E1250B2"/>
     <w:rsid w:val="4E130702"/>
     <w:rsid w:val="4E14791A"/>
     <w:rsid w:val="4E152545"/>
     <w:rsid w:val="4E25ABB7"/>
     <w:rsid w:val="4E2635C2"/>
     <w:rsid w:val="4E2A4D97"/>
     <w:rsid w:val="4E2B5067"/>
     <w:rsid w:val="4E31D8F6"/>
     <w:rsid w:val="4E32DD10"/>
     <w:rsid w:val="4E37746F"/>
     <w:rsid w:val="4E380387"/>
     <w:rsid w:val="4E444484"/>
     <w:rsid w:val="4E4494D7"/>
     <w:rsid w:val="4E44EA62"/>
     <w:rsid w:val="4E509038"/>
+    <w:rsid w:val="4E526736"/>
+    <w:rsid w:val="4E536344"/>
     <w:rsid w:val="4E53C4B4"/>
     <w:rsid w:val="4E545F92"/>
     <w:rsid w:val="4E554262"/>
     <w:rsid w:val="4E56EED0"/>
     <w:rsid w:val="4E5AB009"/>
     <w:rsid w:val="4E613285"/>
     <w:rsid w:val="4E61C80F"/>
     <w:rsid w:val="4E65D658"/>
     <w:rsid w:val="4E68E997"/>
     <w:rsid w:val="4E6D4053"/>
     <w:rsid w:val="4E757387"/>
     <w:rsid w:val="4E76294B"/>
     <w:rsid w:val="4E767B90"/>
     <w:rsid w:val="4E7AA661"/>
+    <w:rsid w:val="4E7D2164"/>
     <w:rsid w:val="4E81C581"/>
     <w:rsid w:val="4E822AAD"/>
     <w:rsid w:val="4E842A92"/>
     <w:rsid w:val="4E84E727"/>
     <w:rsid w:val="4E8D15F0"/>
     <w:rsid w:val="4E8F8667"/>
     <w:rsid w:val="4E92D7C7"/>
     <w:rsid w:val="4E93DA0B"/>
     <w:rsid w:val="4E953A91"/>
     <w:rsid w:val="4E966764"/>
     <w:rsid w:val="4E9BA64A"/>
     <w:rsid w:val="4E9C7681"/>
     <w:rsid w:val="4E9C832E"/>
     <w:rsid w:val="4E9C8825"/>
     <w:rsid w:val="4E9C8D6C"/>
     <w:rsid w:val="4EA2200E"/>
     <w:rsid w:val="4EA4EE41"/>
     <w:rsid w:val="4EA571C7"/>
     <w:rsid w:val="4EA7A8C1"/>
     <w:rsid w:val="4EAE3996"/>
     <w:rsid w:val="4EB6F0B1"/>
     <w:rsid w:val="4EB8FD11"/>
     <w:rsid w:val="4EB9B658"/>
+    <w:rsid w:val="4EBB5B73"/>
     <w:rsid w:val="4EBE83F4"/>
     <w:rsid w:val="4EC5B3E7"/>
     <w:rsid w:val="4ED4A9D1"/>
     <w:rsid w:val="4ED6F170"/>
     <w:rsid w:val="4ED88478"/>
     <w:rsid w:val="4EDDB353"/>
     <w:rsid w:val="4EE11094"/>
+    <w:rsid w:val="4EE37E96"/>
     <w:rsid w:val="4EE78E35"/>
     <w:rsid w:val="4EEF9A06"/>
     <w:rsid w:val="4EF0901A"/>
     <w:rsid w:val="4EF25733"/>
     <w:rsid w:val="4EF268E4"/>
     <w:rsid w:val="4EF77377"/>
     <w:rsid w:val="4EFC140F"/>
     <w:rsid w:val="4EFFBBA4"/>
     <w:rsid w:val="4F0107F3"/>
     <w:rsid w:val="4F01A0AB"/>
     <w:rsid w:val="4F04F4A7"/>
     <w:rsid w:val="4F0775AC"/>
     <w:rsid w:val="4F092594"/>
     <w:rsid w:val="4F10AE47"/>
     <w:rsid w:val="4F10B734"/>
     <w:rsid w:val="4F133AEC"/>
     <w:rsid w:val="4F142997"/>
     <w:rsid w:val="4F16C71E"/>
     <w:rsid w:val="4F23D98B"/>
     <w:rsid w:val="4F273E46"/>
     <w:rsid w:val="4F29B9CF"/>
     <w:rsid w:val="4F2B9855"/>
     <w:rsid w:val="4F2CDDDF"/>
     <w:rsid w:val="4F2E2077"/>
     <w:rsid w:val="4F31D5E4"/>
     <w:rsid w:val="4F346C9E"/>
     <w:rsid w:val="4F351A42"/>
     <w:rsid w:val="4F37BCC4"/>
     <w:rsid w:val="4F3A87C0"/>
+    <w:rsid w:val="4F3B327A"/>
     <w:rsid w:val="4F3B5DFE"/>
     <w:rsid w:val="4F407039"/>
     <w:rsid w:val="4F43DC62"/>
     <w:rsid w:val="4F468957"/>
     <w:rsid w:val="4F4F2C17"/>
     <w:rsid w:val="4F54906B"/>
     <w:rsid w:val="4F57155E"/>
     <w:rsid w:val="4F58C082"/>
     <w:rsid w:val="4F5A965F"/>
     <w:rsid w:val="4F61AAD0"/>
     <w:rsid w:val="4F6C6782"/>
     <w:rsid w:val="4F7316CB"/>
     <w:rsid w:val="4F77EE7C"/>
     <w:rsid w:val="4F78D8B9"/>
     <w:rsid w:val="4F83F0DB"/>
     <w:rsid w:val="4F89108E"/>
     <w:rsid w:val="4F8F465B"/>
     <w:rsid w:val="4F8FB773"/>
     <w:rsid w:val="4F972AFE"/>
     <w:rsid w:val="4F98ADCF"/>
     <w:rsid w:val="4F98B0D6"/>
     <w:rsid w:val="4F9A0EB9"/>
     <w:rsid w:val="4F9E1E94"/>
     <w:rsid w:val="4F9E247C"/>
+    <w:rsid w:val="4FA10240"/>
     <w:rsid w:val="4FA122BC"/>
     <w:rsid w:val="4FA40B62"/>
     <w:rsid w:val="4FA6900D"/>
     <w:rsid w:val="4FA853BB"/>
     <w:rsid w:val="4FA9BCB9"/>
     <w:rsid w:val="4FAC2535"/>
     <w:rsid w:val="4FAC61FA"/>
     <w:rsid w:val="4FAC7E1B"/>
     <w:rsid w:val="4FAEE603"/>
     <w:rsid w:val="4FB17F8F"/>
     <w:rsid w:val="4FB23B49"/>
     <w:rsid w:val="4FB68248"/>
     <w:rsid w:val="4FB7971D"/>
     <w:rsid w:val="4FB7E311"/>
     <w:rsid w:val="4FBA3C35"/>
     <w:rsid w:val="4FBD900A"/>
     <w:rsid w:val="4FBE21AB"/>
     <w:rsid w:val="4FC16ECC"/>
     <w:rsid w:val="4FC37D16"/>
     <w:rsid w:val="4FC6A308"/>
     <w:rsid w:val="4FC91D88"/>
     <w:rsid w:val="4FCBC082"/>
     <w:rsid w:val="4FCCA7E6"/>
     <w:rsid w:val="4FCD21DE"/>
     <w:rsid w:val="4FD27EF2"/>
     <w:rsid w:val="4FD50553"/>
     <w:rsid w:val="4FD52FC4"/>
     <w:rsid w:val="4FD69DC6"/>
     <w:rsid w:val="4FDAC0CB"/>
     <w:rsid w:val="4FE6528D"/>
     <w:rsid w:val="4FE8527C"/>
     <w:rsid w:val="4FE97AAB"/>
     <w:rsid w:val="4FEBC995"/>
     <w:rsid w:val="50009A66"/>
     <w:rsid w:val="50014B27"/>
     <w:rsid w:val="50032B3A"/>
     <w:rsid w:val="50067484"/>
     <w:rsid w:val="5009C879"/>
     <w:rsid w:val="500B35F7"/>
     <w:rsid w:val="50117095"/>
     <w:rsid w:val="5016075E"/>
     <w:rsid w:val="501B29DA"/>
     <w:rsid w:val="501DC6C5"/>
     <w:rsid w:val="501F14ED"/>
     <w:rsid w:val="501F9C59"/>
     <w:rsid w:val="5021F24F"/>
+    <w:rsid w:val="5023574D"/>
     <w:rsid w:val="5023FD24"/>
     <w:rsid w:val="502416A5"/>
     <w:rsid w:val="50273E56"/>
     <w:rsid w:val="5029E48E"/>
     <w:rsid w:val="502D5FD7"/>
     <w:rsid w:val="502F4456"/>
     <w:rsid w:val="5034E55F"/>
     <w:rsid w:val="50367087"/>
     <w:rsid w:val="50384E88"/>
     <w:rsid w:val="503B988A"/>
     <w:rsid w:val="503BD447"/>
     <w:rsid w:val="50402B0C"/>
     <w:rsid w:val="50447CC7"/>
     <w:rsid w:val="504B2402"/>
     <w:rsid w:val="50502D60"/>
     <w:rsid w:val="50503943"/>
     <w:rsid w:val="5052059D"/>
     <w:rsid w:val="50552EBC"/>
     <w:rsid w:val="5055924E"/>
     <w:rsid w:val="50559517"/>
     <w:rsid w:val="505620CE"/>
     <w:rsid w:val="50574593"/>
     <w:rsid w:val="50588D41"/>
     <w:rsid w:val="505A4DAF"/>
     <w:rsid w:val="505FEC4A"/>
@@ -39610,50 +40477,51 @@
     <w:rsid w:val="51840B86"/>
     <w:rsid w:val="5189F8C5"/>
     <w:rsid w:val="518EC35D"/>
     <w:rsid w:val="51980F69"/>
     <w:rsid w:val="519D0036"/>
     <w:rsid w:val="519D08FA"/>
     <w:rsid w:val="519D4089"/>
     <w:rsid w:val="51A16A51"/>
     <w:rsid w:val="51A1C569"/>
     <w:rsid w:val="51A4E8EA"/>
     <w:rsid w:val="51A4F4A4"/>
     <w:rsid w:val="51AAF941"/>
     <w:rsid w:val="51B1CD01"/>
     <w:rsid w:val="51B5F675"/>
     <w:rsid w:val="51B64EC5"/>
     <w:rsid w:val="51BC859A"/>
     <w:rsid w:val="51C0138C"/>
     <w:rsid w:val="51C29000"/>
     <w:rsid w:val="51C2F413"/>
     <w:rsid w:val="51C3AA55"/>
     <w:rsid w:val="51C41D68"/>
     <w:rsid w:val="51C93266"/>
     <w:rsid w:val="51D267FF"/>
     <w:rsid w:val="51DB1E79"/>
     <w:rsid w:val="51DE4C18"/>
+    <w:rsid w:val="51E60427"/>
     <w:rsid w:val="51E6692A"/>
     <w:rsid w:val="51E7850C"/>
     <w:rsid w:val="51E9F369"/>
     <w:rsid w:val="51EC66DA"/>
     <w:rsid w:val="51F19EB2"/>
     <w:rsid w:val="51F68499"/>
     <w:rsid w:val="51F7CB06"/>
     <w:rsid w:val="51FAC62B"/>
     <w:rsid w:val="51FD97AD"/>
     <w:rsid w:val="51FE4BC3"/>
     <w:rsid w:val="5202C39D"/>
     <w:rsid w:val="5204FBBB"/>
     <w:rsid w:val="52055BB2"/>
     <w:rsid w:val="5206C90B"/>
     <w:rsid w:val="52095B5F"/>
     <w:rsid w:val="52097C59"/>
     <w:rsid w:val="52098FA2"/>
     <w:rsid w:val="520BA519"/>
     <w:rsid w:val="520D09BD"/>
     <w:rsid w:val="520D6DDF"/>
     <w:rsid w:val="521822D5"/>
     <w:rsid w:val="521DB4A9"/>
     <w:rsid w:val="52264CD7"/>
     <w:rsid w:val="52319BCF"/>
     <w:rsid w:val="52367899"/>
@@ -39754,65 +40622,67 @@
     <w:rsid w:val="538B225B"/>
     <w:rsid w:val="538D7DC4"/>
     <w:rsid w:val="538DA333"/>
     <w:rsid w:val="5390D2C1"/>
     <w:rsid w:val="53921FC6"/>
     <w:rsid w:val="5392D3C7"/>
     <w:rsid w:val="53935E05"/>
     <w:rsid w:val="53939602"/>
     <w:rsid w:val="5397ECF5"/>
     <w:rsid w:val="53995CFD"/>
     <w:rsid w:val="539BC175"/>
     <w:rsid w:val="53A1CC87"/>
     <w:rsid w:val="53AAAC4D"/>
     <w:rsid w:val="53B0C60A"/>
     <w:rsid w:val="53B439B6"/>
     <w:rsid w:val="53B61F8F"/>
     <w:rsid w:val="53CA0575"/>
     <w:rsid w:val="53CACB04"/>
     <w:rsid w:val="53D1FC9A"/>
     <w:rsid w:val="53D75B07"/>
     <w:rsid w:val="53D75D53"/>
     <w:rsid w:val="53D8D66E"/>
     <w:rsid w:val="53DAC58B"/>
     <w:rsid w:val="53DE899C"/>
     <w:rsid w:val="53DFECC4"/>
+    <w:rsid w:val="53E11EB1"/>
     <w:rsid w:val="53E20324"/>
     <w:rsid w:val="53E42857"/>
     <w:rsid w:val="53E98F13"/>
     <w:rsid w:val="53EB26DB"/>
     <w:rsid w:val="53EE1A67"/>
     <w:rsid w:val="53EF96B0"/>
     <w:rsid w:val="53F1C2CD"/>
     <w:rsid w:val="53F319B6"/>
     <w:rsid w:val="53F3B7A1"/>
     <w:rsid w:val="53F5E363"/>
     <w:rsid w:val="53FA1C33"/>
     <w:rsid w:val="53FA7E23"/>
     <w:rsid w:val="53FE2DBA"/>
     <w:rsid w:val="53FE379B"/>
     <w:rsid w:val="53FEB140"/>
+    <w:rsid w:val="54023CB4"/>
     <w:rsid w:val="5407E7A0"/>
     <w:rsid w:val="54095D05"/>
     <w:rsid w:val="541AAE1E"/>
     <w:rsid w:val="54285A58"/>
     <w:rsid w:val="543027AE"/>
     <w:rsid w:val="5430F8E0"/>
     <w:rsid w:val="54384AF8"/>
     <w:rsid w:val="54387F3F"/>
     <w:rsid w:val="54442566"/>
     <w:rsid w:val="54445180"/>
     <w:rsid w:val="54469A97"/>
     <w:rsid w:val="544AE178"/>
     <w:rsid w:val="544B44D7"/>
     <w:rsid w:val="544C5016"/>
     <w:rsid w:val="54535F40"/>
     <w:rsid w:val="54548121"/>
     <w:rsid w:val="5459C6F1"/>
     <w:rsid w:val="545A6455"/>
     <w:rsid w:val="545BD1BB"/>
     <w:rsid w:val="54634213"/>
     <w:rsid w:val="5463CE0F"/>
     <w:rsid w:val="546A4F7F"/>
     <w:rsid w:val="546A9993"/>
     <w:rsid w:val="546BECAC"/>
     <w:rsid w:val="546FE985"/>
@@ -39824,78 +40694,80 @@
     <w:rsid w:val="5481C340"/>
     <w:rsid w:val="548292C8"/>
     <w:rsid w:val="5484B0C7"/>
     <w:rsid w:val="54857762"/>
     <w:rsid w:val="548A23C8"/>
     <w:rsid w:val="54954C30"/>
     <w:rsid w:val="549810E7"/>
     <w:rsid w:val="549BB3B3"/>
     <w:rsid w:val="549DAA15"/>
     <w:rsid w:val="54A00C8B"/>
     <w:rsid w:val="54A299DF"/>
     <w:rsid w:val="54A540DD"/>
     <w:rsid w:val="54A676F8"/>
     <w:rsid w:val="54A9F8D7"/>
     <w:rsid w:val="54AB81D0"/>
     <w:rsid w:val="54B3B1E6"/>
     <w:rsid w:val="54B71189"/>
     <w:rsid w:val="54BB02E5"/>
     <w:rsid w:val="54BC6802"/>
     <w:rsid w:val="54BD5BF6"/>
     <w:rsid w:val="54C51911"/>
     <w:rsid w:val="54CE14A1"/>
     <w:rsid w:val="54D012D4"/>
     <w:rsid w:val="54D1343B"/>
     <w:rsid w:val="54D23E95"/>
+    <w:rsid w:val="54D2FDC5"/>
     <w:rsid w:val="54D30614"/>
     <w:rsid w:val="54D34549"/>
     <w:rsid w:val="54DA099C"/>
     <w:rsid w:val="54E057A6"/>
     <w:rsid w:val="54E1B59E"/>
     <w:rsid w:val="54E3896C"/>
     <w:rsid w:val="54E747EE"/>
     <w:rsid w:val="54EBC75E"/>
     <w:rsid w:val="54EEC0DB"/>
     <w:rsid w:val="54EFC042"/>
     <w:rsid w:val="54F03A78"/>
     <w:rsid w:val="54F3AA3C"/>
     <w:rsid w:val="54FA6ED0"/>
     <w:rsid w:val="54FA9F6D"/>
     <w:rsid w:val="54FB6C26"/>
     <w:rsid w:val="5500EAF1"/>
     <w:rsid w:val="55085071"/>
     <w:rsid w:val="55086E15"/>
     <w:rsid w:val="550B4565"/>
     <w:rsid w:val="55103832"/>
     <w:rsid w:val="551809E1"/>
     <w:rsid w:val="5519055E"/>
     <w:rsid w:val="551AE433"/>
     <w:rsid w:val="551C16BA"/>
     <w:rsid w:val="551FA80E"/>
     <w:rsid w:val="551FC3AD"/>
     <w:rsid w:val="5521465D"/>
     <w:rsid w:val="55228F81"/>
+    <w:rsid w:val="552732A4"/>
     <w:rsid w:val="55276387"/>
     <w:rsid w:val="5527AD98"/>
     <w:rsid w:val="55288D8A"/>
     <w:rsid w:val="552BBCC2"/>
     <w:rsid w:val="552EC36A"/>
     <w:rsid w:val="552F05EB"/>
     <w:rsid w:val="55342DAA"/>
     <w:rsid w:val="5535B2A7"/>
     <w:rsid w:val="553B59BF"/>
     <w:rsid w:val="553CFE09"/>
     <w:rsid w:val="553E69CD"/>
     <w:rsid w:val="55418EF9"/>
     <w:rsid w:val="554267A0"/>
     <w:rsid w:val="55468E2E"/>
     <w:rsid w:val="554DE3E4"/>
     <w:rsid w:val="5550571C"/>
     <w:rsid w:val="555473FE"/>
     <w:rsid w:val="55553D75"/>
     <w:rsid w:val="5555E59A"/>
     <w:rsid w:val="555D272A"/>
     <w:rsid w:val="555D9AC6"/>
     <w:rsid w:val="555E669F"/>
     <w:rsid w:val="555F394F"/>
     <w:rsid w:val="55631D8B"/>
     <w:rsid w:val="556B5A53"/>
@@ -39904,236 +40776,246 @@
     <w:rsid w:val="5577F5A7"/>
     <w:rsid w:val="557D4C03"/>
     <w:rsid w:val="55835775"/>
     <w:rsid w:val="558B9F2C"/>
     <w:rsid w:val="558C550E"/>
     <w:rsid w:val="558FBC5D"/>
     <w:rsid w:val="55901F2D"/>
     <w:rsid w:val="5591B974"/>
     <w:rsid w:val="5593D307"/>
     <w:rsid w:val="55985038"/>
     <w:rsid w:val="5599594E"/>
     <w:rsid w:val="559E4821"/>
     <w:rsid w:val="559E8241"/>
     <w:rsid w:val="559F3D50"/>
     <w:rsid w:val="559F9E9C"/>
     <w:rsid w:val="559FAD2E"/>
     <w:rsid w:val="55A1219A"/>
     <w:rsid w:val="55A5C47F"/>
     <w:rsid w:val="55A91799"/>
     <w:rsid w:val="55A9BAF1"/>
     <w:rsid w:val="55AB2152"/>
     <w:rsid w:val="55AF65F9"/>
     <w:rsid w:val="55B58464"/>
     <w:rsid w:val="55B78954"/>
     <w:rsid w:val="55B7D5EC"/>
+    <w:rsid w:val="55B943ED"/>
     <w:rsid w:val="55B9A8B7"/>
     <w:rsid w:val="55BA03B5"/>
     <w:rsid w:val="55BB746E"/>
     <w:rsid w:val="55BDB93F"/>
     <w:rsid w:val="55BE6078"/>
     <w:rsid w:val="55BE608E"/>
     <w:rsid w:val="55CD4A22"/>
     <w:rsid w:val="55CF9C95"/>
     <w:rsid w:val="55D48CBE"/>
     <w:rsid w:val="55DB2013"/>
     <w:rsid w:val="55DE8FDC"/>
     <w:rsid w:val="55DF3A56"/>
     <w:rsid w:val="55E33E08"/>
     <w:rsid w:val="55E522FB"/>
     <w:rsid w:val="55E8D5C8"/>
     <w:rsid w:val="55E93F62"/>
     <w:rsid w:val="55EEE1AD"/>
     <w:rsid w:val="55EEF438"/>
     <w:rsid w:val="55EF0E51"/>
     <w:rsid w:val="55F12555"/>
     <w:rsid w:val="55F468D6"/>
     <w:rsid w:val="55F8A987"/>
     <w:rsid w:val="55FC4D34"/>
     <w:rsid w:val="55FDAE23"/>
     <w:rsid w:val="560197EC"/>
     <w:rsid w:val="5601F060"/>
+    <w:rsid w:val="56025CD5"/>
     <w:rsid w:val="560A9B67"/>
     <w:rsid w:val="560EB828"/>
     <w:rsid w:val="5611BE8B"/>
     <w:rsid w:val="561A864A"/>
     <w:rsid w:val="561E3B1E"/>
     <w:rsid w:val="561E6828"/>
     <w:rsid w:val="5628FE5F"/>
     <w:rsid w:val="562C17CB"/>
     <w:rsid w:val="562CE201"/>
     <w:rsid w:val="562E2F6A"/>
     <w:rsid w:val="562EA1D7"/>
     <w:rsid w:val="5637697A"/>
     <w:rsid w:val="5639ECE0"/>
     <w:rsid w:val="563F8124"/>
     <w:rsid w:val="56401A21"/>
+    <w:rsid w:val="564F9AFA"/>
     <w:rsid w:val="5654F956"/>
+    <w:rsid w:val="5656738F"/>
     <w:rsid w:val="56576655"/>
     <w:rsid w:val="56588EB6"/>
     <w:rsid w:val="56594FB7"/>
     <w:rsid w:val="565F31B0"/>
     <w:rsid w:val="56618484"/>
     <w:rsid w:val="56684B29"/>
     <w:rsid w:val="566A1BB9"/>
     <w:rsid w:val="566AA33E"/>
     <w:rsid w:val="566C13A6"/>
     <w:rsid w:val="566DAF74"/>
     <w:rsid w:val="566DBF5E"/>
     <w:rsid w:val="566FB0A9"/>
     <w:rsid w:val="566FD26F"/>
     <w:rsid w:val="567124A0"/>
     <w:rsid w:val="56782E84"/>
     <w:rsid w:val="5679D585"/>
     <w:rsid w:val="567C5207"/>
     <w:rsid w:val="5680B8D3"/>
     <w:rsid w:val="5685C312"/>
     <w:rsid w:val="568971C1"/>
     <w:rsid w:val="568BA192"/>
     <w:rsid w:val="5694B4E8"/>
     <w:rsid w:val="5697F49F"/>
     <w:rsid w:val="5698742D"/>
     <w:rsid w:val="569A6F96"/>
     <w:rsid w:val="569E50F9"/>
     <w:rsid w:val="56A0CEBC"/>
     <w:rsid w:val="56A420D2"/>
     <w:rsid w:val="56A68160"/>
     <w:rsid w:val="56A6A033"/>
     <w:rsid w:val="56AB9FE0"/>
     <w:rsid w:val="56B25AA6"/>
     <w:rsid w:val="56B56CAF"/>
     <w:rsid w:val="56C0B063"/>
     <w:rsid w:val="56C32512"/>
     <w:rsid w:val="56C73F37"/>
     <w:rsid w:val="56C84462"/>
     <w:rsid w:val="56C8D41F"/>
     <w:rsid w:val="56CDF9E0"/>
     <w:rsid w:val="56D4B88A"/>
     <w:rsid w:val="56D56E94"/>
+    <w:rsid w:val="56D921CE"/>
     <w:rsid w:val="56DAEA1F"/>
     <w:rsid w:val="56DE7DD1"/>
     <w:rsid w:val="56E46167"/>
     <w:rsid w:val="56E8B1F2"/>
+    <w:rsid w:val="56EAEFD3"/>
     <w:rsid w:val="56EDEA6D"/>
     <w:rsid w:val="56EFEF96"/>
     <w:rsid w:val="56F34465"/>
     <w:rsid w:val="56F3C642"/>
     <w:rsid w:val="56F887EC"/>
     <w:rsid w:val="57005047"/>
     <w:rsid w:val="570246C5"/>
     <w:rsid w:val="5704DD3A"/>
     <w:rsid w:val="5707B675"/>
     <w:rsid w:val="570CB60F"/>
     <w:rsid w:val="5712B359"/>
     <w:rsid w:val="571DB32B"/>
     <w:rsid w:val="57211F49"/>
     <w:rsid w:val="5722F8E8"/>
     <w:rsid w:val="572CEE67"/>
     <w:rsid w:val="572D1E4C"/>
     <w:rsid w:val="57320111"/>
+    <w:rsid w:val="57362391"/>
     <w:rsid w:val="573B4344"/>
     <w:rsid w:val="573BF5F5"/>
     <w:rsid w:val="573C7585"/>
     <w:rsid w:val="573D7B2B"/>
     <w:rsid w:val="573DEDE0"/>
     <w:rsid w:val="573FE45D"/>
     <w:rsid w:val="57407829"/>
     <w:rsid w:val="574230EE"/>
     <w:rsid w:val="574BA7CD"/>
     <w:rsid w:val="574EA657"/>
     <w:rsid w:val="5751BF56"/>
     <w:rsid w:val="5752FF90"/>
     <w:rsid w:val="575330C8"/>
     <w:rsid w:val="576682C1"/>
     <w:rsid w:val="57689389"/>
     <w:rsid w:val="577308F3"/>
     <w:rsid w:val="577B064E"/>
     <w:rsid w:val="577ED589"/>
     <w:rsid w:val="578A0803"/>
     <w:rsid w:val="578A3522"/>
+    <w:rsid w:val="578BDDA2"/>
     <w:rsid w:val="579262C5"/>
     <w:rsid w:val="579B9FCD"/>
     <w:rsid w:val="57A06848"/>
     <w:rsid w:val="57A07D0D"/>
     <w:rsid w:val="57A26832"/>
     <w:rsid w:val="57A3B4FE"/>
     <w:rsid w:val="57A93CBE"/>
     <w:rsid w:val="57A9C91F"/>
     <w:rsid w:val="57AF8475"/>
     <w:rsid w:val="57AFCF09"/>
     <w:rsid w:val="57B10A14"/>
     <w:rsid w:val="57B33E8C"/>
     <w:rsid w:val="57B6D36C"/>
     <w:rsid w:val="57B7D1E9"/>
     <w:rsid w:val="57C2545F"/>
     <w:rsid w:val="57C2F023"/>
     <w:rsid w:val="57CB74AC"/>
     <w:rsid w:val="57CBC6AE"/>
     <w:rsid w:val="57CC5E60"/>
     <w:rsid w:val="57D0DE30"/>
     <w:rsid w:val="57D7BF67"/>
     <w:rsid w:val="57DD59A3"/>
     <w:rsid w:val="57E01939"/>
     <w:rsid w:val="57E0755A"/>
     <w:rsid w:val="57E33D0A"/>
     <w:rsid w:val="57E3A2D4"/>
     <w:rsid w:val="57E44BE1"/>
     <w:rsid w:val="57E9AC42"/>
     <w:rsid w:val="57EA6BAB"/>
     <w:rsid w:val="57ED94E2"/>
     <w:rsid w:val="57EEEC6E"/>
     <w:rsid w:val="57FA2FEE"/>
     <w:rsid w:val="5808DF2B"/>
     <w:rsid w:val="5809FC66"/>
     <w:rsid w:val="5813BA7A"/>
     <w:rsid w:val="5815F0D2"/>
+    <w:rsid w:val="5817BFED"/>
     <w:rsid w:val="5817DEA9"/>
     <w:rsid w:val="581890EC"/>
     <w:rsid w:val="5819211E"/>
     <w:rsid w:val="581A3ED0"/>
     <w:rsid w:val="581A92F1"/>
     <w:rsid w:val="5822C9FF"/>
     <w:rsid w:val="58244BE4"/>
     <w:rsid w:val="5829D026"/>
     <w:rsid w:val="582DC2A1"/>
     <w:rsid w:val="58304D20"/>
     <w:rsid w:val="5835E29F"/>
     <w:rsid w:val="58362B9E"/>
     <w:rsid w:val="5836A55E"/>
     <w:rsid w:val="583941D9"/>
     <w:rsid w:val="583C7A06"/>
     <w:rsid w:val="583E7CF9"/>
     <w:rsid w:val="58413ED5"/>
     <w:rsid w:val="58438F86"/>
     <w:rsid w:val="58490D30"/>
     <w:rsid w:val="584BC9B3"/>
     <w:rsid w:val="58529F27"/>
     <w:rsid w:val="58550F4D"/>
     <w:rsid w:val="5855A2CB"/>
     <w:rsid w:val="585667F2"/>
     <w:rsid w:val="585A99BD"/>
     <w:rsid w:val="585AAC5E"/>
+    <w:rsid w:val="585CA304"/>
     <w:rsid w:val="585EA71D"/>
     <w:rsid w:val="5865F82D"/>
     <w:rsid w:val="586713A7"/>
     <w:rsid w:val="5867687A"/>
     <w:rsid w:val="58692B90"/>
     <w:rsid w:val="586A0E76"/>
     <w:rsid w:val="586C62AC"/>
     <w:rsid w:val="586ECE06"/>
     <w:rsid w:val="5872A7DE"/>
     <w:rsid w:val="587A5D2E"/>
     <w:rsid w:val="58848710"/>
     <w:rsid w:val="588C6D68"/>
     <w:rsid w:val="5890704E"/>
     <w:rsid w:val="58A5D612"/>
     <w:rsid w:val="58A881A2"/>
     <w:rsid w:val="58AA60BB"/>
     <w:rsid w:val="58ACF94F"/>
     <w:rsid w:val="58B15F15"/>
     <w:rsid w:val="58B1C431"/>
     <w:rsid w:val="58B2E116"/>
     <w:rsid w:val="58B60762"/>
     <w:rsid w:val="58BADA27"/>
     <w:rsid w:val="58BEA0BE"/>
     <w:rsid w:val="58C10EAB"/>
     <w:rsid w:val="58C239BE"/>
@@ -40247,66 +41129,70 @@
     <w:rsid w:val="59ED20F7"/>
     <w:rsid w:val="59EFFE30"/>
     <w:rsid w:val="59F6A60C"/>
     <w:rsid w:val="59F98397"/>
     <w:rsid w:val="59FAB0BE"/>
     <w:rsid w:val="59FBCA4F"/>
     <w:rsid w:val="5A00B2AC"/>
     <w:rsid w:val="5A06C113"/>
     <w:rsid w:val="5A079ECD"/>
     <w:rsid w:val="5A08D701"/>
     <w:rsid w:val="5A0CAC5C"/>
     <w:rsid w:val="5A110BDD"/>
     <w:rsid w:val="5A11870B"/>
     <w:rsid w:val="5A182B4D"/>
     <w:rsid w:val="5A19666B"/>
     <w:rsid w:val="5A2055CE"/>
     <w:rsid w:val="5A2581A9"/>
     <w:rsid w:val="5A263E9D"/>
     <w:rsid w:val="5A2719A5"/>
     <w:rsid w:val="5A291681"/>
     <w:rsid w:val="5A2D848C"/>
     <w:rsid w:val="5A2F4F91"/>
     <w:rsid w:val="5A316D94"/>
     <w:rsid w:val="5A39BAD8"/>
     <w:rsid w:val="5A3A909C"/>
+    <w:rsid w:val="5A3C7152"/>
     <w:rsid w:val="5A3FC12B"/>
     <w:rsid w:val="5A489DB3"/>
     <w:rsid w:val="5A4B49C8"/>
+    <w:rsid w:val="5A4DD795"/>
     <w:rsid w:val="5A51E844"/>
     <w:rsid w:val="5A5349E4"/>
     <w:rsid w:val="5A541AFC"/>
+    <w:rsid w:val="5A542F81"/>
     <w:rsid w:val="5A603BBF"/>
     <w:rsid w:val="5A62BE50"/>
     <w:rsid w:val="5A636CFF"/>
     <w:rsid w:val="5A63FD89"/>
     <w:rsid w:val="5A65DE62"/>
     <w:rsid w:val="5A6B347C"/>
     <w:rsid w:val="5A6CE328"/>
     <w:rsid w:val="5A70C07B"/>
     <w:rsid w:val="5A710D36"/>
     <w:rsid w:val="5A71C258"/>
+    <w:rsid w:val="5A72E757"/>
     <w:rsid w:val="5A7396B7"/>
     <w:rsid w:val="5A745BA2"/>
     <w:rsid w:val="5A75C1D2"/>
     <w:rsid w:val="5A78C8DC"/>
     <w:rsid w:val="5A7E331E"/>
     <w:rsid w:val="5A7EDF70"/>
     <w:rsid w:val="5A80173D"/>
     <w:rsid w:val="5A80257E"/>
     <w:rsid w:val="5A83F522"/>
     <w:rsid w:val="5A8523ED"/>
     <w:rsid w:val="5A870322"/>
     <w:rsid w:val="5A8FCB80"/>
     <w:rsid w:val="5A95251C"/>
     <w:rsid w:val="5A969D9C"/>
     <w:rsid w:val="5A9739B1"/>
     <w:rsid w:val="5A9AD3C1"/>
     <w:rsid w:val="5A9F5B8C"/>
     <w:rsid w:val="5AA0C14F"/>
     <w:rsid w:val="5AA1F56B"/>
     <w:rsid w:val="5AA841A2"/>
     <w:rsid w:val="5AA92007"/>
     <w:rsid w:val="5AAA92C1"/>
     <w:rsid w:val="5AB097C5"/>
     <w:rsid w:val="5AB0C3EF"/>
     <w:rsid w:val="5AB0C640"/>
@@ -40343,157 +41229,165 @@
     <w:rsid w:val="5B0E7312"/>
     <w:rsid w:val="5B122D6D"/>
     <w:rsid w:val="5B124714"/>
     <w:rsid w:val="5B1FC30F"/>
     <w:rsid w:val="5B21CF1A"/>
     <w:rsid w:val="5B2625AE"/>
     <w:rsid w:val="5B268D30"/>
     <w:rsid w:val="5B26A46D"/>
     <w:rsid w:val="5B2D7BF7"/>
     <w:rsid w:val="5B2D9D77"/>
     <w:rsid w:val="5B2DD429"/>
     <w:rsid w:val="5B2DE024"/>
     <w:rsid w:val="5B3070C4"/>
     <w:rsid w:val="5B307456"/>
     <w:rsid w:val="5B32D0B8"/>
     <w:rsid w:val="5B372A4B"/>
     <w:rsid w:val="5B398053"/>
     <w:rsid w:val="5B3E6E70"/>
     <w:rsid w:val="5B3ECB01"/>
     <w:rsid w:val="5B3F5F9D"/>
     <w:rsid w:val="5B417934"/>
     <w:rsid w:val="5B48494C"/>
     <w:rsid w:val="5B48FD2C"/>
     <w:rsid w:val="5B4B91A1"/>
     <w:rsid w:val="5B4D7FB8"/>
+    <w:rsid w:val="5B597B0C"/>
     <w:rsid w:val="5B5A1300"/>
     <w:rsid w:val="5B5C19A0"/>
     <w:rsid w:val="5B5D851B"/>
     <w:rsid w:val="5B6152F1"/>
     <w:rsid w:val="5B626120"/>
     <w:rsid w:val="5B62E347"/>
     <w:rsid w:val="5B6D6FF5"/>
     <w:rsid w:val="5B7A9C10"/>
     <w:rsid w:val="5B7B3048"/>
     <w:rsid w:val="5B7EA940"/>
     <w:rsid w:val="5B86BD00"/>
     <w:rsid w:val="5B86E1B8"/>
     <w:rsid w:val="5B86F2CC"/>
     <w:rsid w:val="5B8A142B"/>
     <w:rsid w:val="5B8BB6B6"/>
     <w:rsid w:val="5B8CD520"/>
     <w:rsid w:val="5B8D5FE2"/>
+    <w:rsid w:val="5B979D3E"/>
     <w:rsid w:val="5B9920A5"/>
     <w:rsid w:val="5B9F1910"/>
     <w:rsid w:val="5BA0F678"/>
     <w:rsid w:val="5BA2BC74"/>
     <w:rsid w:val="5BACC84C"/>
     <w:rsid w:val="5BB0915C"/>
     <w:rsid w:val="5BB348C2"/>
     <w:rsid w:val="5BBC889E"/>
     <w:rsid w:val="5BBD4DB2"/>
     <w:rsid w:val="5BBFF1ED"/>
     <w:rsid w:val="5BC63EC6"/>
     <w:rsid w:val="5BC9AAD8"/>
     <w:rsid w:val="5BCEED6C"/>
     <w:rsid w:val="5BDC7708"/>
     <w:rsid w:val="5BDF85CC"/>
     <w:rsid w:val="5BE27EDE"/>
     <w:rsid w:val="5BE42518"/>
     <w:rsid w:val="5BE66652"/>
     <w:rsid w:val="5BE6D1C5"/>
     <w:rsid w:val="5BE75C66"/>
     <w:rsid w:val="5BE7D5A3"/>
     <w:rsid w:val="5BEE1475"/>
     <w:rsid w:val="5BF18990"/>
     <w:rsid w:val="5BF1B792"/>
     <w:rsid w:val="5BF29220"/>
     <w:rsid w:val="5BF359F8"/>
     <w:rsid w:val="5BF9F54E"/>
     <w:rsid w:val="5C063583"/>
+    <w:rsid w:val="5C06D095"/>
     <w:rsid w:val="5C0B9CF5"/>
     <w:rsid w:val="5C0D98C1"/>
     <w:rsid w:val="5C122332"/>
     <w:rsid w:val="5C128489"/>
     <w:rsid w:val="5C1A1104"/>
     <w:rsid w:val="5C1A3EFB"/>
     <w:rsid w:val="5C1EA77D"/>
     <w:rsid w:val="5C220DA6"/>
     <w:rsid w:val="5C24A94B"/>
     <w:rsid w:val="5C29934D"/>
     <w:rsid w:val="5C2C43F7"/>
     <w:rsid w:val="5C31C5F5"/>
     <w:rsid w:val="5C33721C"/>
     <w:rsid w:val="5C3808C9"/>
     <w:rsid w:val="5C395E72"/>
     <w:rsid w:val="5C3F8E23"/>
     <w:rsid w:val="5C4126BA"/>
     <w:rsid w:val="5C4380B1"/>
     <w:rsid w:val="5C44BB4B"/>
     <w:rsid w:val="5C453C43"/>
     <w:rsid w:val="5C46700D"/>
     <w:rsid w:val="5C479F77"/>
     <w:rsid w:val="5C47DF0A"/>
     <w:rsid w:val="5C4B4A22"/>
     <w:rsid w:val="5C4D4F33"/>
     <w:rsid w:val="5C4F6401"/>
     <w:rsid w:val="5C5031B3"/>
     <w:rsid w:val="5C5120DC"/>
     <w:rsid w:val="5C51C1C5"/>
     <w:rsid w:val="5C59A455"/>
     <w:rsid w:val="5C5C4295"/>
     <w:rsid w:val="5C61BE15"/>
+    <w:rsid w:val="5C61DD47"/>
     <w:rsid w:val="5C68E855"/>
     <w:rsid w:val="5C6B3227"/>
     <w:rsid w:val="5C6CB5F2"/>
     <w:rsid w:val="5C6DA10E"/>
+    <w:rsid w:val="5C6E5B7B"/>
     <w:rsid w:val="5C6E93F1"/>
     <w:rsid w:val="5C6EF86F"/>
     <w:rsid w:val="5C6F969D"/>
     <w:rsid w:val="5C701B29"/>
     <w:rsid w:val="5C737F2B"/>
+    <w:rsid w:val="5C740CCE"/>
     <w:rsid w:val="5C790027"/>
     <w:rsid w:val="5C7D770F"/>
     <w:rsid w:val="5C7F6988"/>
     <w:rsid w:val="5C80FC62"/>
     <w:rsid w:val="5C8EC6F4"/>
     <w:rsid w:val="5C910143"/>
     <w:rsid w:val="5C925CFE"/>
     <w:rsid w:val="5C95C582"/>
     <w:rsid w:val="5C9670C7"/>
     <w:rsid w:val="5CA1DAA6"/>
     <w:rsid w:val="5CA471D9"/>
     <w:rsid w:val="5CA710DD"/>
     <w:rsid w:val="5CADC56F"/>
     <w:rsid w:val="5CAF9319"/>
     <w:rsid w:val="5CB194F3"/>
     <w:rsid w:val="5CB5B0D8"/>
     <w:rsid w:val="5CBC841F"/>
     <w:rsid w:val="5CBF4607"/>
+    <w:rsid w:val="5CC00893"/>
     <w:rsid w:val="5CC74DB4"/>
     <w:rsid w:val="5CC88CD7"/>
     <w:rsid w:val="5CC9F43A"/>
+    <w:rsid w:val="5CCBCDCD"/>
     <w:rsid w:val="5CCDCF9F"/>
     <w:rsid w:val="5CCDFC8C"/>
     <w:rsid w:val="5CCF1F9B"/>
     <w:rsid w:val="5CD55855"/>
     <w:rsid w:val="5CD7F30B"/>
     <w:rsid w:val="5CDEC99B"/>
     <w:rsid w:val="5CE01409"/>
     <w:rsid w:val="5CE0AF45"/>
     <w:rsid w:val="5CE2AD75"/>
     <w:rsid w:val="5CE664D4"/>
     <w:rsid w:val="5CE76202"/>
     <w:rsid w:val="5CE7E1A1"/>
     <w:rsid w:val="5CEBE605"/>
     <w:rsid w:val="5CEFA834"/>
     <w:rsid w:val="5CF7F9A0"/>
     <w:rsid w:val="5CF91C6A"/>
     <w:rsid w:val="5CF9616F"/>
     <w:rsid w:val="5CFC0B53"/>
     <w:rsid w:val="5CFCE1D3"/>
     <w:rsid w:val="5CFDDFE8"/>
     <w:rsid w:val="5CFF0450"/>
     <w:rsid w:val="5CFF33BE"/>
     <w:rsid w:val="5CFF4820"/>
     <w:rsid w:val="5CFFDDF6"/>
     <w:rsid w:val="5D016304"/>
@@ -40587,50 +41481,51 @@
     <w:rsid w:val="5E11F24F"/>
     <w:rsid w:val="5E120E3C"/>
     <w:rsid w:val="5E15585A"/>
     <w:rsid w:val="5E16C51B"/>
     <w:rsid w:val="5E221E92"/>
     <w:rsid w:val="5E227ABC"/>
     <w:rsid w:val="5E278728"/>
     <w:rsid w:val="5E2811D0"/>
     <w:rsid w:val="5E29131A"/>
     <w:rsid w:val="5E2D6D59"/>
     <w:rsid w:val="5E3313D6"/>
     <w:rsid w:val="5E33C64B"/>
     <w:rsid w:val="5E35CFA1"/>
     <w:rsid w:val="5E3631B9"/>
     <w:rsid w:val="5E39F1C3"/>
     <w:rsid w:val="5E3C57A8"/>
     <w:rsid w:val="5E3F2B66"/>
     <w:rsid w:val="5E42758E"/>
     <w:rsid w:val="5E42E855"/>
     <w:rsid w:val="5E4AC0D3"/>
     <w:rsid w:val="5E54F4CA"/>
     <w:rsid w:val="5E5BD2F8"/>
     <w:rsid w:val="5E5C40B6"/>
     <w:rsid w:val="5E610333"/>
     <w:rsid w:val="5E615EB9"/>
+    <w:rsid w:val="5E62E2CA"/>
     <w:rsid w:val="5E66C4FC"/>
     <w:rsid w:val="5E6C5C22"/>
     <w:rsid w:val="5E72109E"/>
     <w:rsid w:val="5E72FEC4"/>
     <w:rsid w:val="5E735CB7"/>
     <w:rsid w:val="5E73BA93"/>
     <w:rsid w:val="5E78C159"/>
     <w:rsid w:val="5E7ADA01"/>
     <w:rsid w:val="5E7D40C4"/>
     <w:rsid w:val="5E828532"/>
     <w:rsid w:val="5E86E00E"/>
     <w:rsid w:val="5E8C352B"/>
     <w:rsid w:val="5E9207EC"/>
     <w:rsid w:val="5E94F0FE"/>
     <w:rsid w:val="5E973C04"/>
     <w:rsid w:val="5E9C0124"/>
     <w:rsid w:val="5E9CE835"/>
     <w:rsid w:val="5E9E79B3"/>
     <w:rsid w:val="5EA1AA9E"/>
     <w:rsid w:val="5EA2E591"/>
     <w:rsid w:val="5EA3FBA4"/>
     <w:rsid w:val="5EA47B64"/>
     <w:rsid w:val="5EA852E1"/>
     <w:rsid w:val="5EAEBE98"/>
     <w:rsid w:val="5EB19299"/>
@@ -40649,60 +41544,62 @@
     <w:rsid w:val="5EFBAE79"/>
     <w:rsid w:val="5EFDAC1A"/>
     <w:rsid w:val="5F002764"/>
     <w:rsid w:val="5F029DB2"/>
     <w:rsid w:val="5F02A23E"/>
     <w:rsid w:val="5F043B58"/>
     <w:rsid w:val="5F070B0B"/>
     <w:rsid w:val="5F097BE7"/>
     <w:rsid w:val="5F0E272B"/>
     <w:rsid w:val="5F141B34"/>
     <w:rsid w:val="5F160AAB"/>
     <w:rsid w:val="5F174E4C"/>
     <w:rsid w:val="5F19C601"/>
     <w:rsid w:val="5F20AEBC"/>
     <w:rsid w:val="5F2167C4"/>
     <w:rsid w:val="5F262657"/>
     <w:rsid w:val="5F26DA4D"/>
     <w:rsid w:val="5F26F496"/>
     <w:rsid w:val="5F276591"/>
     <w:rsid w:val="5F2BDF5E"/>
     <w:rsid w:val="5F2DFC23"/>
     <w:rsid w:val="5F349DB6"/>
     <w:rsid w:val="5F35E266"/>
     <w:rsid w:val="5F3724F2"/>
     <w:rsid w:val="5F3B3F9F"/>
+    <w:rsid w:val="5F3B88EF"/>
     <w:rsid w:val="5F3E5BDD"/>
     <w:rsid w:val="5F432090"/>
     <w:rsid w:val="5F47AB83"/>
     <w:rsid w:val="5F49F7EE"/>
     <w:rsid w:val="5F4C7809"/>
     <w:rsid w:val="5F4D4DB8"/>
     <w:rsid w:val="5F4FF864"/>
     <w:rsid w:val="5F508B20"/>
     <w:rsid w:val="5F51589E"/>
     <w:rsid w:val="5F520822"/>
+    <w:rsid w:val="5F522F42"/>
     <w:rsid w:val="5F56519B"/>
     <w:rsid w:val="5F584470"/>
     <w:rsid w:val="5F5A8F70"/>
     <w:rsid w:val="5F5BD2F0"/>
     <w:rsid w:val="5F605AE4"/>
     <w:rsid w:val="5F628BC7"/>
     <w:rsid w:val="5F677289"/>
     <w:rsid w:val="5F67E894"/>
     <w:rsid w:val="5F695C9C"/>
     <w:rsid w:val="5F6C1F33"/>
     <w:rsid w:val="5F6C671F"/>
     <w:rsid w:val="5F6D01BB"/>
     <w:rsid w:val="5F6D0606"/>
     <w:rsid w:val="5F70A398"/>
     <w:rsid w:val="5F716AE8"/>
     <w:rsid w:val="5F75667E"/>
     <w:rsid w:val="5F78328E"/>
     <w:rsid w:val="5F798734"/>
     <w:rsid w:val="5F79B2F1"/>
     <w:rsid w:val="5F7AFCDF"/>
     <w:rsid w:val="5F7F6314"/>
     <w:rsid w:val="5F820C79"/>
     <w:rsid w:val="5F83FD3E"/>
     <w:rsid w:val="5F8412B1"/>
     <w:rsid w:val="5F896287"/>
@@ -40723,126 +41620,132 @@
     <w:rsid w:val="5FBC8126"/>
     <w:rsid w:val="5FBE7785"/>
     <w:rsid w:val="5FBFB2F0"/>
     <w:rsid w:val="5FC7B4C9"/>
     <w:rsid w:val="5FC975B2"/>
     <w:rsid w:val="5FCB7722"/>
     <w:rsid w:val="5FCBF344"/>
     <w:rsid w:val="5FCCDEC2"/>
     <w:rsid w:val="5FCE0208"/>
     <w:rsid w:val="5FD5A1B1"/>
     <w:rsid w:val="5FD699CB"/>
     <w:rsid w:val="5FE55AE9"/>
     <w:rsid w:val="5FE9E32E"/>
     <w:rsid w:val="5FEA100A"/>
     <w:rsid w:val="5FEC4231"/>
     <w:rsid w:val="5FEF1BC0"/>
     <w:rsid w:val="5FEF433B"/>
     <w:rsid w:val="5FF22CAE"/>
     <w:rsid w:val="5FF545AC"/>
     <w:rsid w:val="5FFAD376"/>
     <w:rsid w:val="5FFDA8EC"/>
     <w:rsid w:val="5FFF251F"/>
     <w:rsid w:val="5FFFFFE0"/>
     <w:rsid w:val="6006B864"/>
     <w:rsid w:val="6007DF2A"/>
+    <w:rsid w:val="600A6204"/>
     <w:rsid w:val="600FFC65"/>
     <w:rsid w:val="60111793"/>
     <w:rsid w:val="6013C69D"/>
     <w:rsid w:val="6017779C"/>
     <w:rsid w:val="601A0B37"/>
+    <w:rsid w:val="601A37EE"/>
     <w:rsid w:val="601F02C4"/>
     <w:rsid w:val="60252A92"/>
     <w:rsid w:val="60335B92"/>
     <w:rsid w:val="60369027"/>
     <w:rsid w:val="603C121A"/>
     <w:rsid w:val="603CAF30"/>
     <w:rsid w:val="603E7C8B"/>
     <w:rsid w:val="604B94CB"/>
     <w:rsid w:val="604C04A0"/>
     <w:rsid w:val="604C351C"/>
     <w:rsid w:val="604F5D45"/>
     <w:rsid w:val="6051F00F"/>
     <w:rsid w:val="605557C0"/>
     <w:rsid w:val="6057220A"/>
+    <w:rsid w:val="6059916E"/>
     <w:rsid w:val="605E9ADA"/>
     <w:rsid w:val="60603760"/>
     <w:rsid w:val="6062BF85"/>
     <w:rsid w:val="60646A39"/>
     <w:rsid w:val="606B1285"/>
     <w:rsid w:val="606EA05E"/>
+    <w:rsid w:val="6070B782"/>
     <w:rsid w:val="607BF631"/>
     <w:rsid w:val="607C9BFD"/>
     <w:rsid w:val="607DA97F"/>
     <w:rsid w:val="607E9482"/>
     <w:rsid w:val="6082BFF0"/>
     <w:rsid w:val="6087A57F"/>
     <w:rsid w:val="608B5613"/>
     <w:rsid w:val="608D0DD3"/>
     <w:rsid w:val="608D429E"/>
     <w:rsid w:val="6092B67B"/>
     <w:rsid w:val="60932AFF"/>
     <w:rsid w:val="609BE7FC"/>
     <w:rsid w:val="609C2863"/>
     <w:rsid w:val="609C6C1A"/>
     <w:rsid w:val="609E9F63"/>
     <w:rsid w:val="60A00BB9"/>
     <w:rsid w:val="60A30E14"/>
     <w:rsid w:val="60A30FA8"/>
     <w:rsid w:val="60A5FCBA"/>
     <w:rsid w:val="60A9ECB1"/>
     <w:rsid w:val="60B2324E"/>
     <w:rsid w:val="60B23A78"/>
     <w:rsid w:val="60B31EAD"/>
     <w:rsid w:val="60B33412"/>
     <w:rsid w:val="60B4846F"/>
     <w:rsid w:val="60B7ADFB"/>
     <w:rsid w:val="60C39E65"/>
     <w:rsid w:val="60C4EE10"/>
     <w:rsid w:val="60C55494"/>
     <w:rsid w:val="60C788D0"/>
     <w:rsid w:val="60C94644"/>
     <w:rsid w:val="60D21482"/>
     <w:rsid w:val="60D5B3B3"/>
     <w:rsid w:val="60D6E603"/>
     <w:rsid w:val="60DB416D"/>
+    <w:rsid w:val="60DC9906"/>
     <w:rsid w:val="60DFA2ED"/>
     <w:rsid w:val="60E6E475"/>
     <w:rsid w:val="60EDBB5A"/>
     <w:rsid w:val="60F130E6"/>
     <w:rsid w:val="60F218A0"/>
     <w:rsid w:val="60F2E39F"/>
     <w:rsid w:val="60F4B9DB"/>
     <w:rsid w:val="60F4E67B"/>
     <w:rsid w:val="60F5F3A9"/>
     <w:rsid w:val="60F64912"/>
     <w:rsid w:val="60FCDEBD"/>
     <w:rsid w:val="61045CBB"/>
     <w:rsid w:val="61062860"/>
     <w:rsid w:val="6109AECC"/>
     <w:rsid w:val="6109E740"/>
     <w:rsid w:val="610BEBC1"/>
+    <w:rsid w:val="610C5B51"/>
     <w:rsid w:val="6112FEAA"/>
     <w:rsid w:val="6113193B"/>
     <w:rsid w:val="61140707"/>
     <w:rsid w:val="611578D4"/>
     <w:rsid w:val="61186617"/>
     <w:rsid w:val="611AA2EE"/>
     <w:rsid w:val="611C32AE"/>
     <w:rsid w:val="611C498F"/>
     <w:rsid w:val="6123BEB1"/>
     <w:rsid w:val="612751DB"/>
     <w:rsid w:val="612FB485"/>
     <w:rsid w:val="6131ED66"/>
     <w:rsid w:val="61396E8F"/>
     <w:rsid w:val="613DA191"/>
     <w:rsid w:val="61485F6C"/>
     <w:rsid w:val="614C714A"/>
     <w:rsid w:val="614F01A7"/>
     <w:rsid w:val="61517AB3"/>
     <w:rsid w:val="615599EA"/>
     <w:rsid w:val="6157D8BF"/>
     <w:rsid w:val="61589B81"/>
     <w:rsid w:val="615A9D7C"/>
     <w:rsid w:val="615C16FA"/>
     <w:rsid w:val="61615857"/>
     <w:rsid w:val="6164637F"/>
@@ -40967,134 +41870,141 @@
     <w:rsid w:val="630622B9"/>
     <w:rsid w:val="6307E86A"/>
     <w:rsid w:val="630ADA2A"/>
     <w:rsid w:val="630DB236"/>
     <w:rsid w:val="630E51E5"/>
     <w:rsid w:val="630FE703"/>
     <w:rsid w:val="631027A1"/>
     <w:rsid w:val="6311177B"/>
     <w:rsid w:val="6311371E"/>
     <w:rsid w:val="631F66B0"/>
     <w:rsid w:val="6320CD05"/>
     <w:rsid w:val="63271B0D"/>
     <w:rsid w:val="6329B14E"/>
     <w:rsid w:val="632EE8B5"/>
     <w:rsid w:val="6331AEDD"/>
     <w:rsid w:val="633471A5"/>
     <w:rsid w:val="63466EBD"/>
     <w:rsid w:val="6347AC0D"/>
     <w:rsid w:val="634CA1BE"/>
     <w:rsid w:val="634EAF41"/>
     <w:rsid w:val="6351A337"/>
     <w:rsid w:val="6351EC15"/>
     <w:rsid w:val="635305D7"/>
     <w:rsid w:val="6353BECF"/>
     <w:rsid w:val="6354A1BC"/>
+    <w:rsid w:val="635DFDD1"/>
     <w:rsid w:val="635E4EE7"/>
     <w:rsid w:val="635F03FB"/>
     <w:rsid w:val="63635F64"/>
     <w:rsid w:val="6365E600"/>
     <w:rsid w:val="6369C206"/>
     <w:rsid w:val="636C238A"/>
     <w:rsid w:val="636FA79C"/>
     <w:rsid w:val="63738563"/>
     <w:rsid w:val="637A1D68"/>
+    <w:rsid w:val="6387755C"/>
     <w:rsid w:val="638A6508"/>
     <w:rsid w:val="638B40C1"/>
     <w:rsid w:val="638EEE2A"/>
     <w:rsid w:val="638F55E7"/>
     <w:rsid w:val="639184CD"/>
     <w:rsid w:val="6393BBD3"/>
     <w:rsid w:val="639B190F"/>
     <w:rsid w:val="639E38C7"/>
     <w:rsid w:val="639E594F"/>
     <w:rsid w:val="639EDF2E"/>
     <w:rsid w:val="63A03C87"/>
     <w:rsid w:val="63A24A3D"/>
     <w:rsid w:val="63A48CED"/>
     <w:rsid w:val="63A4E1BD"/>
     <w:rsid w:val="63AA2992"/>
     <w:rsid w:val="63AA7AF2"/>
     <w:rsid w:val="63AAE844"/>
     <w:rsid w:val="63ACCF53"/>
     <w:rsid w:val="63B21F0D"/>
     <w:rsid w:val="63B41015"/>
     <w:rsid w:val="63B66E99"/>
     <w:rsid w:val="63B6EBF3"/>
     <w:rsid w:val="63BDD5FE"/>
     <w:rsid w:val="63BF9587"/>
     <w:rsid w:val="63C0C910"/>
     <w:rsid w:val="63C1C72F"/>
     <w:rsid w:val="63C3F8DC"/>
     <w:rsid w:val="63C84962"/>
     <w:rsid w:val="63CFB10E"/>
+    <w:rsid w:val="63D05F34"/>
     <w:rsid w:val="63D0CCB6"/>
     <w:rsid w:val="63D1B01A"/>
     <w:rsid w:val="63D5EC34"/>
     <w:rsid w:val="63E05024"/>
     <w:rsid w:val="63E0536C"/>
     <w:rsid w:val="63E06201"/>
     <w:rsid w:val="63E19E6A"/>
     <w:rsid w:val="63E669C0"/>
     <w:rsid w:val="63E6C0D5"/>
     <w:rsid w:val="63E86C80"/>
     <w:rsid w:val="63E9B7E9"/>
     <w:rsid w:val="63EAAE3A"/>
     <w:rsid w:val="63EBC3BE"/>
     <w:rsid w:val="63EC56C4"/>
     <w:rsid w:val="63F27AF3"/>
     <w:rsid w:val="63F9E662"/>
     <w:rsid w:val="63FA648C"/>
     <w:rsid w:val="64034F28"/>
     <w:rsid w:val="64044C9D"/>
     <w:rsid w:val="6409CF31"/>
     <w:rsid w:val="640A73B0"/>
     <w:rsid w:val="640AD474"/>
+    <w:rsid w:val="640D3EB5"/>
     <w:rsid w:val="6411779F"/>
     <w:rsid w:val="64117E78"/>
     <w:rsid w:val="6415C397"/>
     <w:rsid w:val="6417B59D"/>
     <w:rsid w:val="64195AE6"/>
     <w:rsid w:val="641B99D1"/>
     <w:rsid w:val="64207B9B"/>
     <w:rsid w:val="642A6B38"/>
     <w:rsid w:val="643545A5"/>
     <w:rsid w:val="6436149F"/>
     <w:rsid w:val="64393361"/>
     <w:rsid w:val="643B84F3"/>
     <w:rsid w:val="643D5525"/>
     <w:rsid w:val="643E582D"/>
     <w:rsid w:val="64401986"/>
     <w:rsid w:val="64402BEB"/>
     <w:rsid w:val="6442249A"/>
     <w:rsid w:val="64434FBC"/>
     <w:rsid w:val="644399B7"/>
     <w:rsid w:val="6448E8F4"/>
     <w:rsid w:val="644B6D76"/>
     <w:rsid w:val="644CB812"/>
+    <w:rsid w:val="644F1197"/>
     <w:rsid w:val="64510B0A"/>
+    <w:rsid w:val="6451CBA0"/>
     <w:rsid w:val="6453EFE1"/>
+    <w:rsid w:val="645704C5"/>
     <w:rsid w:val="64590230"/>
     <w:rsid w:val="645B8209"/>
     <w:rsid w:val="645E0AA7"/>
     <w:rsid w:val="6460A604"/>
     <w:rsid w:val="6461FA48"/>
     <w:rsid w:val="6467F95B"/>
     <w:rsid w:val="646B0EAC"/>
     <w:rsid w:val="6470BAE0"/>
     <w:rsid w:val="6475BEF8"/>
     <w:rsid w:val="64785C40"/>
     <w:rsid w:val="647CF48E"/>
     <w:rsid w:val="647FF675"/>
     <w:rsid w:val="6480FA8B"/>
     <w:rsid w:val="6483AF2E"/>
     <w:rsid w:val="6483F1CF"/>
     <w:rsid w:val="6486CA42"/>
     <w:rsid w:val="64889981"/>
     <w:rsid w:val="6488B5B0"/>
     <w:rsid w:val="648B31C9"/>
     <w:rsid w:val="648CDAC2"/>
     <w:rsid w:val="648D708E"/>
     <w:rsid w:val="648E073A"/>
     <w:rsid w:val="648E8ED6"/>
     <w:rsid w:val="648ED3C0"/>
     <w:rsid w:val="6499CA37"/>
@@ -41154,50 +42064,51 @@
     <w:rsid w:val="6531F171"/>
     <w:rsid w:val="653227A9"/>
     <w:rsid w:val="65338C4F"/>
     <w:rsid w:val="653C7271"/>
     <w:rsid w:val="6540D831"/>
     <w:rsid w:val="654146E4"/>
     <w:rsid w:val="654B0571"/>
     <w:rsid w:val="6554AF8C"/>
     <w:rsid w:val="6556EDE1"/>
     <w:rsid w:val="6556F979"/>
     <w:rsid w:val="6562ABF1"/>
     <w:rsid w:val="65632D7B"/>
     <w:rsid w:val="656AF992"/>
     <w:rsid w:val="656F8F0F"/>
     <w:rsid w:val="656FB89D"/>
     <w:rsid w:val="6573ACDF"/>
     <w:rsid w:val="657667CF"/>
     <w:rsid w:val="6578B1C3"/>
     <w:rsid w:val="65856356"/>
     <w:rsid w:val="65862A90"/>
     <w:rsid w:val="65869E55"/>
     <w:rsid w:val="6587BF33"/>
     <w:rsid w:val="658A3C53"/>
     <w:rsid w:val="658BD9E0"/>
     <w:rsid w:val="658FDEE0"/>
+    <w:rsid w:val="6592963F"/>
     <w:rsid w:val="659C05DE"/>
     <w:rsid w:val="659CF9EA"/>
     <w:rsid w:val="65A09709"/>
     <w:rsid w:val="65A35E77"/>
     <w:rsid w:val="65A5E1E4"/>
     <w:rsid w:val="65A5F570"/>
     <w:rsid w:val="65AC9F64"/>
     <w:rsid w:val="65AD316A"/>
     <w:rsid w:val="65ADC2B7"/>
     <w:rsid w:val="65B42378"/>
     <w:rsid w:val="65B56FD6"/>
     <w:rsid w:val="65BCF102"/>
     <w:rsid w:val="65C11AE2"/>
     <w:rsid w:val="65C149A6"/>
     <w:rsid w:val="65C1C7F3"/>
     <w:rsid w:val="65C5CD27"/>
     <w:rsid w:val="65C5E8BD"/>
     <w:rsid w:val="65C5F343"/>
     <w:rsid w:val="65C63BB4"/>
     <w:rsid w:val="65C65576"/>
     <w:rsid w:val="65C8E18B"/>
     <w:rsid w:val="65CBCFDB"/>
     <w:rsid w:val="65D4B89D"/>
     <w:rsid w:val="65D4CEFF"/>
     <w:rsid w:val="65D5395D"/>
@@ -41215,50 +42126,51 @@
     <w:rsid w:val="65F01E67"/>
     <w:rsid w:val="65F1AA90"/>
     <w:rsid w:val="65F510BA"/>
     <w:rsid w:val="65FDF5EC"/>
     <w:rsid w:val="65FF00AF"/>
     <w:rsid w:val="660261AB"/>
     <w:rsid w:val="6603E1D8"/>
     <w:rsid w:val="6604874A"/>
     <w:rsid w:val="66069D40"/>
     <w:rsid w:val="660AE559"/>
     <w:rsid w:val="660D1FFC"/>
     <w:rsid w:val="6611055D"/>
     <w:rsid w:val="661163F9"/>
     <w:rsid w:val="6613B863"/>
     <w:rsid w:val="66143798"/>
     <w:rsid w:val="661D3ADB"/>
     <w:rsid w:val="6628EDAF"/>
     <w:rsid w:val="66292876"/>
     <w:rsid w:val="662BD15C"/>
     <w:rsid w:val="662F9C90"/>
     <w:rsid w:val="663BCBE6"/>
     <w:rsid w:val="663D158E"/>
     <w:rsid w:val="66435363"/>
     <w:rsid w:val="66435CE6"/>
     <w:rsid w:val="66436907"/>
+    <w:rsid w:val="6643E6FE"/>
     <w:rsid w:val="664603AC"/>
     <w:rsid w:val="664809E9"/>
     <w:rsid w:val="664C0889"/>
     <w:rsid w:val="66527A1B"/>
     <w:rsid w:val="665409D1"/>
     <w:rsid w:val="66546F00"/>
     <w:rsid w:val="665BC677"/>
     <w:rsid w:val="665D2D33"/>
     <w:rsid w:val="665F228E"/>
     <w:rsid w:val="665F9ECB"/>
     <w:rsid w:val="666095A0"/>
     <w:rsid w:val="666512EB"/>
     <w:rsid w:val="666839BC"/>
     <w:rsid w:val="66683AA0"/>
     <w:rsid w:val="6668723E"/>
     <w:rsid w:val="666B5EEF"/>
     <w:rsid w:val="667179A7"/>
     <w:rsid w:val="66731071"/>
     <w:rsid w:val="66746EBA"/>
     <w:rsid w:val="66781FA3"/>
     <w:rsid w:val="667CF88D"/>
     <w:rsid w:val="667E0120"/>
     <w:rsid w:val="667E1352"/>
     <w:rsid w:val="667F3F5E"/>
     <w:rsid w:val="6681A6D1"/>
@@ -41543,81 +42455,84 @@
     <w:rsid w:val="6A211103"/>
     <w:rsid w:val="6A26CF9D"/>
     <w:rsid w:val="6A274E75"/>
     <w:rsid w:val="6A275DFB"/>
     <w:rsid w:val="6A2C3563"/>
     <w:rsid w:val="6A2DE463"/>
     <w:rsid w:val="6A2E74BA"/>
     <w:rsid w:val="6A31D160"/>
     <w:rsid w:val="6A31EBA1"/>
     <w:rsid w:val="6A33EFEF"/>
     <w:rsid w:val="6A3F5391"/>
     <w:rsid w:val="6A408F82"/>
     <w:rsid w:val="6A4512AD"/>
     <w:rsid w:val="6A4652C0"/>
     <w:rsid w:val="6A47A048"/>
     <w:rsid w:val="6A4D6FBE"/>
     <w:rsid w:val="6A549234"/>
     <w:rsid w:val="6A567B9A"/>
     <w:rsid w:val="6A599F54"/>
     <w:rsid w:val="6A5A6AEE"/>
     <w:rsid w:val="6A5AADDF"/>
     <w:rsid w:val="6A5AC037"/>
     <w:rsid w:val="6A5F0CD5"/>
     <w:rsid w:val="6A60E3D0"/>
     <w:rsid w:val="6A65667D"/>
+    <w:rsid w:val="6A6A073D"/>
     <w:rsid w:val="6A729E72"/>
     <w:rsid w:val="6A731647"/>
     <w:rsid w:val="6A7D245D"/>
     <w:rsid w:val="6A7E8FD5"/>
     <w:rsid w:val="6A82B56D"/>
     <w:rsid w:val="6A8A01F4"/>
     <w:rsid w:val="6A8A24AD"/>
     <w:rsid w:val="6A8D6823"/>
     <w:rsid w:val="6A9637B6"/>
     <w:rsid w:val="6A99B2DE"/>
     <w:rsid w:val="6A9CADF9"/>
     <w:rsid w:val="6AA443CB"/>
     <w:rsid w:val="6AAD5706"/>
     <w:rsid w:val="6AAD936D"/>
     <w:rsid w:val="6AB57DA1"/>
     <w:rsid w:val="6AB6A3D7"/>
     <w:rsid w:val="6ABBF916"/>
     <w:rsid w:val="6ABD4EB9"/>
     <w:rsid w:val="6ABD853E"/>
     <w:rsid w:val="6ABF5B90"/>
     <w:rsid w:val="6AC348BE"/>
     <w:rsid w:val="6AC3649A"/>
     <w:rsid w:val="6AC45DE6"/>
     <w:rsid w:val="6ACC0D47"/>
     <w:rsid w:val="6ACFE788"/>
     <w:rsid w:val="6AD01A1B"/>
     <w:rsid w:val="6AD347AC"/>
     <w:rsid w:val="6AD6D2B5"/>
     <w:rsid w:val="6AD81D59"/>
     <w:rsid w:val="6AD86EB5"/>
+    <w:rsid w:val="6AD96338"/>
     <w:rsid w:val="6AE35256"/>
+    <w:rsid w:val="6AE850BE"/>
     <w:rsid w:val="6AE85674"/>
     <w:rsid w:val="6AEC483C"/>
     <w:rsid w:val="6AF420BD"/>
     <w:rsid w:val="6AF5E0DF"/>
     <w:rsid w:val="6AF956E4"/>
     <w:rsid w:val="6AFA79FF"/>
     <w:rsid w:val="6AFD0F8D"/>
     <w:rsid w:val="6AFD8A99"/>
     <w:rsid w:val="6AFE5434"/>
     <w:rsid w:val="6AFFB42E"/>
     <w:rsid w:val="6B0A1C7A"/>
     <w:rsid w:val="6B0BCAC9"/>
     <w:rsid w:val="6B0CCAC5"/>
     <w:rsid w:val="6B0D7F69"/>
     <w:rsid w:val="6B0EA038"/>
     <w:rsid w:val="6B1049EA"/>
     <w:rsid w:val="6B11858A"/>
     <w:rsid w:val="6B149BBF"/>
     <w:rsid w:val="6B1F71AA"/>
     <w:rsid w:val="6B216C0C"/>
     <w:rsid w:val="6B21B202"/>
     <w:rsid w:val="6B21B24D"/>
     <w:rsid w:val="6B21CDDA"/>
     <w:rsid w:val="6B22A4BD"/>
     <w:rsid w:val="6B248CB3"/>
@@ -41710,293 +42625,305 @@
     <w:rsid w:val="6C30AD6F"/>
     <w:rsid w:val="6C32AD91"/>
     <w:rsid w:val="6C341109"/>
     <w:rsid w:val="6C34E12F"/>
     <w:rsid w:val="6C3D6D89"/>
     <w:rsid w:val="6C3DC12E"/>
     <w:rsid w:val="6C407B4D"/>
     <w:rsid w:val="6C41ABE7"/>
     <w:rsid w:val="6C45E007"/>
     <w:rsid w:val="6C4BCAAC"/>
     <w:rsid w:val="6C4CD3B1"/>
     <w:rsid w:val="6C4CEA7F"/>
     <w:rsid w:val="6C600E2D"/>
     <w:rsid w:val="6C623C55"/>
     <w:rsid w:val="6C64BB7B"/>
     <w:rsid w:val="6C6CD980"/>
     <w:rsid w:val="6C6F979E"/>
     <w:rsid w:val="6C70DA69"/>
     <w:rsid w:val="6C763E60"/>
     <w:rsid w:val="6C77CCF0"/>
     <w:rsid w:val="6C7A21DE"/>
     <w:rsid w:val="6C7C93F4"/>
     <w:rsid w:val="6C812200"/>
     <w:rsid w:val="6C8725FE"/>
     <w:rsid w:val="6C881A0C"/>
+    <w:rsid w:val="6C8BCAA8"/>
     <w:rsid w:val="6C9207D7"/>
     <w:rsid w:val="6C92CA19"/>
     <w:rsid w:val="6C942D8E"/>
     <w:rsid w:val="6C965C7D"/>
     <w:rsid w:val="6C971177"/>
+    <w:rsid w:val="6C9AC519"/>
     <w:rsid w:val="6CA277C1"/>
     <w:rsid w:val="6CA7DD74"/>
     <w:rsid w:val="6CA9F86B"/>
     <w:rsid w:val="6CAF227C"/>
     <w:rsid w:val="6CB49566"/>
     <w:rsid w:val="6CB526C4"/>
     <w:rsid w:val="6CB9107F"/>
     <w:rsid w:val="6CBA6830"/>
     <w:rsid w:val="6CBAD021"/>
     <w:rsid w:val="6CBD133D"/>
     <w:rsid w:val="6CBD5578"/>
     <w:rsid w:val="6CBE4246"/>
     <w:rsid w:val="6CBFA91A"/>
     <w:rsid w:val="6CC11229"/>
     <w:rsid w:val="6CC30E1E"/>
     <w:rsid w:val="6CC3C887"/>
     <w:rsid w:val="6CCAAB59"/>
     <w:rsid w:val="6CCC6B71"/>
     <w:rsid w:val="6CCCBFBF"/>
     <w:rsid w:val="6CCE181E"/>
     <w:rsid w:val="6CD13717"/>
     <w:rsid w:val="6CD18DAB"/>
     <w:rsid w:val="6CDE6BFD"/>
     <w:rsid w:val="6CE4C89C"/>
     <w:rsid w:val="6CE6AAF6"/>
     <w:rsid w:val="6CEFD379"/>
     <w:rsid w:val="6CF2264C"/>
     <w:rsid w:val="6CF6EF56"/>
     <w:rsid w:val="6CFA2F65"/>
     <w:rsid w:val="6CFCC1AD"/>
     <w:rsid w:val="6CFF0A55"/>
     <w:rsid w:val="6D031827"/>
     <w:rsid w:val="6D063795"/>
     <w:rsid w:val="6D06DBA6"/>
     <w:rsid w:val="6D080565"/>
     <w:rsid w:val="6D097F8B"/>
     <w:rsid w:val="6D10BD87"/>
     <w:rsid w:val="6D13D250"/>
     <w:rsid w:val="6D1BCBC3"/>
     <w:rsid w:val="6D236096"/>
     <w:rsid w:val="6D23E592"/>
     <w:rsid w:val="6D26BE73"/>
     <w:rsid w:val="6D2D91BB"/>
     <w:rsid w:val="6D2E3286"/>
+    <w:rsid w:val="6D30968C"/>
+    <w:rsid w:val="6D332649"/>
     <w:rsid w:val="6D36CFEC"/>
     <w:rsid w:val="6D3C0764"/>
     <w:rsid w:val="6D43452F"/>
     <w:rsid w:val="6D450E5F"/>
     <w:rsid w:val="6D4522DF"/>
     <w:rsid w:val="6D49B1F0"/>
     <w:rsid w:val="6D4AC2CC"/>
     <w:rsid w:val="6D56D9C5"/>
     <w:rsid w:val="6D57BBB6"/>
     <w:rsid w:val="6D58F119"/>
     <w:rsid w:val="6D58FAC1"/>
     <w:rsid w:val="6D5D5B0A"/>
     <w:rsid w:val="6D6114E6"/>
     <w:rsid w:val="6D61C6C5"/>
     <w:rsid w:val="6D6332A9"/>
     <w:rsid w:val="6D6BB566"/>
     <w:rsid w:val="6D6EDE93"/>
     <w:rsid w:val="6D751CBC"/>
     <w:rsid w:val="6D76C98E"/>
     <w:rsid w:val="6D7C8EEB"/>
     <w:rsid w:val="6D7D0A3B"/>
     <w:rsid w:val="6D7DAFF8"/>
     <w:rsid w:val="6D7E8FF9"/>
     <w:rsid w:val="6D7F91FA"/>
     <w:rsid w:val="6D80FFAF"/>
     <w:rsid w:val="6D8B920F"/>
     <w:rsid w:val="6D8DA31B"/>
     <w:rsid w:val="6D8DB18C"/>
     <w:rsid w:val="6D8DFCB5"/>
     <w:rsid w:val="6D91E6C9"/>
     <w:rsid w:val="6D9322A4"/>
     <w:rsid w:val="6D933A75"/>
     <w:rsid w:val="6D95F15E"/>
     <w:rsid w:val="6D9A0667"/>
     <w:rsid w:val="6D9E1F6D"/>
     <w:rsid w:val="6D9F82C3"/>
     <w:rsid w:val="6DA118DE"/>
     <w:rsid w:val="6DA1C9F3"/>
     <w:rsid w:val="6DA6EA4A"/>
     <w:rsid w:val="6DA8F7D1"/>
     <w:rsid w:val="6DA9FFC9"/>
     <w:rsid w:val="6DAA0FCA"/>
     <w:rsid w:val="6DB3AD1F"/>
     <w:rsid w:val="6DB60095"/>
     <w:rsid w:val="6DB6F95B"/>
     <w:rsid w:val="6DB939FD"/>
     <w:rsid w:val="6DBDA4E2"/>
+    <w:rsid w:val="6DC185D6"/>
     <w:rsid w:val="6DC24679"/>
     <w:rsid w:val="6DCBCB4B"/>
     <w:rsid w:val="6DCCD25B"/>
     <w:rsid w:val="6DCECDC5"/>
     <w:rsid w:val="6DD5FE23"/>
     <w:rsid w:val="6DD880E6"/>
+    <w:rsid w:val="6DDB1FB9"/>
     <w:rsid w:val="6DDBB9FF"/>
     <w:rsid w:val="6DDD091E"/>
     <w:rsid w:val="6DDEBF0D"/>
     <w:rsid w:val="6DE04D56"/>
     <w:rsid w:val="6DE18D59"/>
     <w:rsid w:val="6DE2C101"/>
     <w:rsid w:val="6DE2CB18"/>
     <w:rsid w:val="6DE39BAC"/>
     <w:rsid w:val="6DE42CED"/>
     <w:rsid w:val="6DE4AB68"/>
     <w:rsid w:val="6DE53ECB"/>
     <w:rsid w:val="6DE83A4A"/>
     <w:rsid w:val="6DEAA772"/>
     <w:rsid w:val="6DEC38A2"/>
     <w:rsid w:val="6DEE4E0B"/>
     <w:rsid w:val="6DF6F65A"/>
     <w:rsid w:val="6E064CA1"/>
     <w:rsid w:val="6E06D214"/>
     <w:rsid w:val="6E0B1055"/>
     <w:rsid w:val="6E0CD38E"/>
     <w:rsid w:val="6E0DB173"/>
     <w:rsid w:val="6E115D41"/>
     <w:rsid w:val="6E138198"/>
     <w:rsid w:val="6E14933D"/>
     <w:rsid w:val="6E17D04E"/>
     <w:rsid w:val="6E1BADE7"/>
     <w:rsid w:val="6E1D356B"/>
     <w:rsid w:val="6E1FA8F5"/>
+    <w:rsid w:val="6E210904"/>
     <w:rsid w:val="6E2884B3"/>
     <w:rsid w:val="6E2C9C62"/>
     <w:rsid w:val="6E310885"/>
     <w:rsid w:val="6E34CB6D"/>
     <w:rsid w:val="6E34E538"/>
     <w:rsid w:val="6E3A0FC3"/>
     <w:rsid w:val="6E3D6B33"/>
     <w:rsid w:val="6E41C7AD"/>
     <w:rsid w:val="6E459330"/>
     <w:rsid w:val="6E472C60"/>
     <w:rsid w:val="6E47A94D"/>
     <w:rsid w:val="6E4AE4B0"/>
     <w:rsid w:val="6E4E9FC7"/>
     <w:rsid w:val="6E4EB685"/>
     <w:rsid w:val="6E50A814"/>
     <w:rsid w:val="6E5B4661"/>
     <w:rsid w:val="6E5E027A"/>
     <w:rsid w:val="6E5F400F"/>
     <w:rsid w:val="6E61161F"/>
     <w:rsid w:val="6E63C851"/>
     <w:rsid w:val="6E64A0F0"/>
     <w:rsid w:val="6E655525"/>
     <w:rsid w:val="6E66063C"/>
     <w:rsid w:val="6E66E959"/>
     <w:rsid w:val="6E68D009"/>
     <w:rsid w:val="6E6F0C0B"/>
     <w:rsid w:val="6E75BEFF"/>
     <w:rsid w:val="6E7BF873"/>
     <w:rsid w:val="6E7D0F0E"/>
     <w:rsid w:val="6E806ACB"/>
     <w:rsid w:val="6E82BAC2"/>
     <w:rsid w:val="6E8320C7"/>
     <w:rsid w:val="6E878B1D"/>
     <w:rsid w:val="6E8AE649"/>
+    <w:rsid w:val="6E92E591"/>
     <w:rsid w:val="6E93F53B"/>
     <w:rsid w:val="6E9EEF4A"/>
     <w:rsid w:val="6EA68343"/>
     <w:rsid w:val="6EA7FDE4"/>
     <w:rsid w:val="6EAC0B53"/>
     <w:rsid w:val="6EB1187B"/>
     <w:rsid w:val="6EB28E8D"/>
     <w:rsid w:val="6EB29FB1"/>
     <w:rsid w:val="6EB3A402"/>
     <w:rsid w:val="6EB40BD3"/>
     <w:rsid w:val="6EB4CCFD"/>
     <w:rsid w:val="6EB53CC5"/>
     <w:rsid w:val="6EBCBFC0"/>
     <w:rsid w:val="6EBD4087"/>
     <w:rsid w:val="6EC479D8"/>
     <w:rsid w:val="6EC4FB52"/>
     <w:rsid w:val="6EC9DC94"/>
     <w:rsid w:val="6ECCE08A"/>
+    <w:rsid w:val="6ECFAC7D"/>
     <w:rsid w:val="6EE014D4"/>
     <w:rsid w:val="6EE52A44"/>
     <w:rsid w:val="6EE52A78"/>
     <w:rsid w:val="6EECB54A"/>
     <w:rsid w:val="6EEDC3A5"/>
     <w:rsid w:val="6EF13C27"/>
     <w:rsid w:val="6EFCC2E4"/>
     <w:rsid w:val="6EFD5EA1"/>
     <w:rsid w:val="6F01F025"/>
     <w:rsid w:val="6F02DDF5"/>
     <w:rsid w:val="6F037EC0"/>
     <w:rsid w:val="6F08713A"/>
     <w:rsid w:val="6F092B92"/>
     <w:rsid w:val="6F0B7E62"/>
     <w:rsid w:val="6F0FE447"/>
+    <w:rsid w:val="6F13BAE3"/>
     <w:rsid w:val="6F17463C"/>
     <w:rsid w:val="6F188B14"/>
     <w:rsid w:val="6F1AABA4"/>
     <w:rsid w:val="6F1FA04D"/>
     <w:rsid w:val="6F20E57B"/>
     <w:rsid w:val="6F2A2671"/>
     <w:rsid w:val="6F2AF4DB"/>
     <w:rsid w:val="6F2C2612"/>
     <w:rsid w:val="6F2E9DC5"/>
     <w:rsid w:val="6F360DE7"/>
     <w:rsid w:val="6F3894CC"/>
     <w:rsid w:val="6F3991B7"/>
     <w:rsid w:val="6F39FBBB"/>
     <w:rsid w:val="6F3F9C45"/>
     <w:rsid w:val="6F47696C"/>
     <w:rsid w:val="6F48448D"/>
     <w:rsid w:val="6F4C0E21"/>
     <w:rsid w:val="6F4D6E82"/>
     <w:rsid w:val="6F4E9CF6"/>
     <w:rsid w:val="6F5395C3"/>
     <w:rsid w:val="6F5B70A9"/>
     <w:rsid w:val="6F61015F"/>
     <w:rsid w:val="6F626947"/>
     <w:rsid w:val="6F63D09F"/>
     <w:rsid w:val="6F6BF376"/>
     <w:rsid w:val="6F6CA2CA"/>
     <w:rsid w:val="6F6DB2E3"/>
     <w:rsid w:val="6F6F4F69"/>
     <w:rsid w:val="6F769528"/>
     <w:rsid w:val="6F77BA73"/>
     <w:rsid w:val="6F7D6B92"/>
     <w:rsid w:val="6F7E1DCE"/>
     <w:rsid w:val="6F811426"/>
     <w:rsid w:val="6F85F0F5"/>
     <w:rsid w:val="6F892A5F"/>
     <w:rsid w:val="6F8B340B"/>
+    <w:rsid w:val="6F8B6EA6"/>
     <w:rsid w:val="6F90BBD0"/>
     <w:rsid w:val="6F927248"/>
     <w:rsid w:val="6F94760F"/>
     <w:rsid w:val="6F96B03C"/>
     <w:rsid w:val="6F9AB6BA"/>
     <w:rsid w:val="6F9FBB7D"/>
     <w:rsid w:val="6FA029F8"/>
     <w:rsid w:val="6FAC72DD"/>
     <w:rsid w:val="6FAF6FE3"/>
     <w:rsid w:val="6FB21C7A"/>
+    <w:rsid w:val="6FB2FC9A"/>
     <w:rsid w:val="6FB518A6"/>
     <w:rsid w:val="6FB8A862"/>
     <w:rsid w:val="6FBB1B9D"/>
     <w:rsid w:val="6FC2855C"/>
     <w:rsid w:val="6FC299DC"/>
     <w:rsid w:val="6FC7B3F8"/>
     <w:rsid w:val="6FCAFD75"/>
     <w:rsid w:val="6FD123F0"/>
     <w:rsid w:val="6FD3C4AC"/>
     <w:rsid w:val="6FD5786A"/>
     <w:rsid w:val="6FD5BED5"/>
     <w:rsid w:val="6FD844EF"/>
     <w:rsid w:val="6FE3B7E4"/>
     <w:rsid w:val="6FEABB80"/>
     <w:rsid w:val="6FEEACCF"/>
     <w:rsid w:val="6FF0AA24"/>
     <w:rsid w:val="6FF3783E"/>
     <w:rsid w:val="6FF383A4"/>
     <w:rsid w:val="6FFB2BA0"/>
     <w:rsid w:val="6FFEBDAD"/>
     <w:rsid w:val="6FFF16B0"/>
     <w:rsid w:val="6FFFC9CA"/>
     <w:rsid w:val="70061195"/>
     <w:rsid w:val="70064DE9"/>
     <w:rsid w:val="7010D9F0"/>
@@ -42028,80 +42955,82 @@
     <w:rsid w:val="7059549F"/>
     <w:rsid w:val="7059C1F8"/>
     <w:rsid w:val="705A6FBC"/>
     <w:rsid w:val="705C25E6"/>
     <w:rsid w:val="705E7B6B"/>
     <w:rsid w:val="705FD4F5"/>
     <w:rsid w:val="70674041"/>
     <w:rsid w:val="7068D043"/>
     <w:rsid w:val="706CEE90"/>
     <w:rsid w:val="706FBCE1"/>
     <w:rsid w:val="70719708"/>
     <w:rsid w:val="707411E7"/>
     <w:rsid w:val="70766C13"/>
     <w:rsid w:val="7076D52D"/>
     <w:rsid w:val="707C2AF5"/>
     <w:rsid w:val="707C7714"/>
     <w:rsid w:val="70885C74"/>
     <w:rsid w:val="708A3FDA"/>
     <w:rsid w:val="709B6A37"/>
     <w:rsid w:val="709B9885"/>
     <w:rsid w:val="709D05F0"/>
     <w:rsid w:val="709DC086"/>
     <w:rsid w:val="709E4FC7"/>
     <w:rsid w:val="70A37FA2"/>
     <w:rsid w:val="70A79E65"/>
+    <w:rsid w:val="70A95E4E"/>
     <w:rsid w:val="70AC002A"/>
     <w:rsid w:val="70B21783"/>
     <w:rsid w:val="70B5933B"/>
     <w:rsid w:val="70B65F88"/>
     <w:rsid w:val="70B6D8E1"/>
     <w:rsid w:val="70BA2370"/>
     <w:rsid w:val="70BA4FB9"/>
     <w:rsid w:val="70BB2CEC"/>
     <w:rsid w:val="70C1E8CE"/>
     <w:rsid w:val="70C3B046"/>
     <w:rsid w:val="70C795B1"/>
     <w:rsid w:val="70C9AC8F"/>
     <w:rsid w:val="70D4B65F"/>
     <w:rsid w:val="70D80DA8"/>
     <w:rsid w:val="70D811EC"/>
     <w:rsid w:val="70D9E11A"/>
     <w:rsid w:val="70DB19F1"/>
     <w:rsid w:val="70DB580B"/>
     <w:rsid w:val="70DC18EC"/>
     <w:rsid w:val="70DEB0B5"/>
     <w:rsid w:val="70E2173D"/>
     <w:rsid w:val="70E40250"/>
     <w:rsid w:val="70E76045"/>
     <w:rsid w:val="70EA784F"/>
     <w:rsid w:val="70F212A6"/>
     <w:rsid w:val="70F543DF"/>
     <w:rsid w:val="70FCC061"/>
     <w:rsid w:val="710486B7"/>
     <w:rsid w:val="71078FA9"/>
     <w:rsid w:val="7108EED0"/>
+    <w:rsid w:val="7109D9BF"/>
     <w:rsid w:val="7109E480"/>
     <w:rsid w:val="710D7852"/>
     <w:rsid w:val="710D79B1"/>
     <w:rsid w:val="710F27F0"/>
     <w:rsid w:val="71115CDA"/>
     <w:rsid w:val="7111918D"/>
     <w:rsid w:val="7117E839"/>
     <w:rsid w:val="711AE0B3"/>
     <w:rsid w:val="711BC3E9"/>
     <w:rsid w:val="711D6370"/>
     <w:rsid w:val="711F447F"/>
     <w:rsid w:val="71242BF4"/>
     <w:rsid w:val="712600AF"/>
     <w:rsid w:val="7128AAF7"/>
     <w:rsid w:val="7128D09E"/>
     <w:rsid w:val="712CC4A2"/>
     <w:rsid w:val="712E127F"/>
     <w:rsid w:val="712E208A"/>
     <w:rsid w:val="7130C06B"/>
     <w:rsid w:val="71358496"/>
     <w:rsid w:val="71376211"/>
     <w:rsid w:val="7137C2A1"/>
     <w:rsid w:val="713ACDAF"/>
     <w:rsid w:val="713C9777"/>
     <w:rsid w:val="713D7F35"/>
@@ -42123,50 +43052,51 @@
     <w:rsid w:val="7162AA8C"/>
     <w:rsid w:val="7165FCA8"/>
     <w:rsid w:val="71695D8C"/>
     <w:rsid w:val="716D281F"/>
     <w:rsid w:val="716D7EF6"/>
     <w:rsid w:val="716E223C"/>
     <w:rsid w:val="7176B0E4"/>
     <w:rsid w:val="717956BC"/>
     <w:rsid w:val="717D12AD"/>
     <w:rsid w:val="717D2DC9"/>
     <w:rsid w:val="717F22AD"/>
     <w:rsid w:val="7182873E"/>
     <w:rsid w:val="7185C60D"/>
     <w:rsid w:val="7188EEDD"/>
     <w:rsid w:val="718C222D"/>
     <w:rsid w:val="718DC54D"/>
     <w:rsid w:val="718F60EA"/>
     <w:rsid w:val="71914D1E"/>
     <w:rsid w:val="7193DE5F"/>
     <w:rsid w:val="7195FC3A"/>
     <w:rsid w:val="719D064F"/>
     <w:rsid w:val="719D35CD"/>
     <w:rsid w:val="719E368C"/>
     <w:rsid w:val="71A2D130"/>
     <w:rsid w:val="71A4F66C"/>
+    <w:rsid w:val="71B0C2AD"/>
     <w:rsid w:val="71B4EC28"/>
     <w:rsid w:val="71B9CDED"/>
     <w:rsid w:val="71BB7EFD"/>
     <w:rsid w:val="71BC37AC"/>
     <w:rsid w:val="71BD16C0"/>
     <w:rsid w:val="71C3DA87"/>
     <w:rsid w:val="71C6F567"/>
     <w:rsid w:val="71CA58CF"/>
     <w:rsid w:val="71CAB6AB"/>
     <w:rsid w:val="71CD79AB"/>
     <w:rsid w:val="71CEF76A"/>
     <w:rsid w:val="71D00360"/>
     <w:rsid w:val="71D0ED75"/>
     <w:rsid w:val="71D73AC7"/>
     <w:rsid w:val="71D73F7F"/>
     <w:rsid w:val="71D9D29E"/>
     <w:rsid w:val="71D9F48E"/>
     <w:rsid w:val="71DB01A9"/>
     <w:rsid w:val="71DE96E3"/>
     <w:rsid w:val="71E15005"/>
     <w:rsid w:val="71E1A1AD"/>
     <w:rsid w:val="71E1E73D"/>
     <w:rsid w:val="71E383B8"/>
     <w:rsid w:val="71E6F3AC"/>
     <w:rsid w:val="71E70709"/>
@@ -42179,176 +43109,184 @@
     <w:rsid w:val="71FF4FE4"/>
     <w:rsid w:val="7201E27E"/>
     <w:rsid w:val="72024959"/>
     <w:rsid w:val="7203F109"/>
     <w:rsid w:val="72041203"/>
     <w:rsid w:val="720599D8"/>
     <w:rsid w:val="7205AC15"/>
     <w:rsid w:val="7207ABBD"/>
     <w:rsid w:val="7207B446"/>
     <w:rsid w:val="720B23ED"/>
     <w:rsid w:val="720C172D"/>
     <w:rsid w:val="7210FEE4"/>
     <w:rsid w:val="7212047C"/>
     <w:rsid w:val="72121E92"/>
     <w:rsid w:val="72154007"/>
     <w:rsid w:val="72187F82"/>
     <w:rsid w:val="721C5424"/>
     <w:rsid w:val="7222A31D"/>
     <w:rsid w:val="7224F9AC"/>
     <w:rsid w:val="72272024"/>
     <w:rsid w:val="722DEADD"/>
     <w:rsid w:val="722F5517"/>
     <w:rsid w:val="72357C81"/>
     <w:rsid w:val="72358EA1"/>
     <w:rsid w:val="723717DA"/>
+    <w:rsid w:val="723FE36A"/>
     <w:rsid w:val="7244D4E3"/>
+    <w:rsid w:val="7249AD45"/>
     <w:rsid w:val="724DD288"/>
     <w:rsid w:val="7254658E"/>
     <w:rsid w:val="72576E6E"/>
     <w:rsid w:val="7258474D"/>
     <w:rsid w:val="7258B27B"/>
     <w:rsid w:val="725A90C9"/>
     <w:rsid w:val="725C6804"/>
     <w:rsid w:val="72602FD0"/>
     <w:rsid w:val="72636F74"/>
     <w:rsid w:val="72678612"/>
     <w:rsid w:val="7268943A"/>
     <w:rsid w:val="726E71DD"/>
     <w:rsid w:val="7277838B"/>
     <w:rsid w:val="72788674"/>
     <w:rsid w:val="7280B132"/>
     <w:rsid w:val="7285C8AC"/>
     <w:rsid w:val="7287B387"/>
+    <w:rsid w:val="72893D99"/>
     <w:rsid w:val="728C390F"/>
     <w:rsid w:val="728D27CD"/>
     <w:rsid w:val="72999CB3"/>
     <w:rsid w:val="729A2FB3"/>
     <w:rsid w:val="729A3CF1"/>
     <w:rsid w:val="729AC014"/>
     <w:rsid w:val="729B1071"/>
     <w:rsid w:val="729C1BD1"/>
     <w:rsid w:val="729C6EF2"/>
     <w:rsid w:val="729E6E54"/>
     <w:rsid w:val="72A104D8"/>
     <w:rsid w:val="72A111D7"/>
     <w:rsid w:val="72A76493"/>
     <w:rsid w:val="72AABB09"/>
     <w:rsid w:val="72AB0501"/>
     <w:rsid w:val="72B34A1A"/>
     <w:rsid w:val="72BCF69F"/>
     <w:rsid w:val="72BF5F95"/>
     <w:rsid w:val="72C79007"/>
     <w:rsid w:val="72C83F69"/>
     <w:rsid w:val="72CE2EE3"/>
     <w:rsid w:val="72D8CA86"/>
+    <w:rsid w:val="72DBB0A4"/>
     <w:rsid w:val="72DE9039"/>
     <w:rsid w:val="72DF09A3"/>
     <w:rsid w:val="72DF8FDF"/>
     <w:rsid w:val="72E445C8"/>
     <w:rsid w:val="72E45E9A"/>
     <w:rsid w:val="72ED0F79"/>
     <w:rsid w:val="72F7EB1F"/>
     <w:rsid w:val="72FDAD1E"/>
     <w:rsid w:val="73041775"/>
     <w:rsid w:val="730872FD"/>
+    <w:rsid w:val="73107FB4"/>
     <w:rsid w:val="73129D3D"/>
     <w:rsid w:val="7319CB32"/>
     <w:rsid w:val="731A13FF"/>
     <w:rsid w:val="731A1D6E"/>
     <w:rsid w:val="731D8ED6"/>
     <w:rsid w:val="73204563"/>
     <w:rsid w:val="73271D70"/>
     <w:rsid w:val="732A4197"/>
     <w:rsid w:val="732BE0F9"/>
     <w:rsid w:val="732EFCEC"/>
     <w:rsid w:val="73312413"/>
     <w:rsid w:val="7331407A"/>
     <w:rsid w:val="7334EAED"/>
     <w:rsid w:val="733B125A"/>
     <w:rsid w:val="733BACA3"/>
     <w:rsid w:val="733FC205"/>
     <w:rsid w:val="7344816F"/>
     <w:rsid w:val="734C082B"/>
     <w:rsid w:val="734E0722"/>
     <w:rsid w:val="7351F737"/>
     <w:rsid w:val="735347E4"/>
     <w:rsid w:val="735776C4"/>
     <w:rsid w:val="73583CA9"/>
     <w:rsid w:val="735A4163"/>
     <w:rsid w:val="735B8C79"/>
+    <w:rsid w:val="735E44C0"/>
     <w:rsid w:val="73653AFF"/>
     <w:rsid w:val="7365BDA6"/>
     <w:rsid w:val="7365ED86"/>
     <w:rsid w:val="73707BF1"/>
     <w:rsid w:val="737376BF"/>
     <w:rsid w:val="73747D94"/>
     <w:rsid w:val="7375DADF"/>
     <w:rsid w:val="7375F7C0"/>
     <w:rsid w:val="73813D3F"/>
     <w:rsid w:val="738386F5"/>
     <w:rsid w:val="738BD9E5"/>
     <w:rsid w:val="738C1A8B"/>
     <w:rsid w:val="738EB5D8"/>
     <w:rsid w:val="7391F917"/>
     <w:rsid w:val="739AA604"/>
     <w:rsid w:val="739E5583"/>
     <w:rsid w:val="739FC99B"/>
     <w:rsid w:val="73A00A67"/>
     <w:rsid w:val="73A44CA6"/>
     <w:rsid w:val="73A6D295"/>
     <w:rsid w:val="73A7D38F"/>
     <w:rsid w:val="73ACE6DF"/>
     <w:rsid w:val="73ADD4DD"/>
     <w:rsid w:val="73AF387C"/>
     <w:rsid w:val="73B1C190"/>
     <w:rsid w:val="73B53446"/>
     <w:rsid w:val="73B8CA30"/>
     <w:rsid w:val="73B983D2"/>
     <w:rsid w:val="73C8781C"/>
     <w:rsid w:val="73C9FE54"/>
     <w:rsid w:val="73CC2FA5"/>
     <w:rsid w:val="73CC45CD"/>
     <w:rsid w:val="73CCD569"/>
+    <w:rsid w:val="73CF6438"/>
     <w:rsid w:val="73D09064"/>
     <w:rsid w:val="73D733BD"/>
     <w:rsid w:val="73DFC1E7"/>
     <w:rsid w:val="73E18374"/>
     <w:rsid w:val="73E3BC42"/>
     <w:rsid w:val="73E7F6C5"/>
     <w:rsid w:val="73EA7EC1"/>
     <w:rsid w:val="73ED2BD1"/>
     <w:rsid w:val="73F322D9"/>
     <w:rsid w:val="73F85D26"/>
     <w:rsid w:val="73FB553F"/>
     <w:rsid w:val="74019B15"/>
     <w:rsid w:val="74063573"/>
     <w:rsid w:val="7408DB9A"/>
     <w:rsid w:val="740913E0"/>
     <w:rsid w:val="740AB398"/>
     <w:rsid w:val="740E9DEB"/>
     <w:rsid w:val="740EE2F8"/>
+    <w:rsid w:val="74147D74"/>
     <w:rsid w:val="7415FC70"/>
     <w:rsid w:val="7416AE11"/>
     <w:rsid w:val="7417C881"/>
     <w:rsid w:val="7419DC2F"/>
     <w:rsid w:val="741DDF88"/>
     <w:rsid w:val="742E5B6D"/>
     <w:rsid w:val="7437A98F"/>
     <w:rsid w:val="743A34DF"/>
     <w:rsid w:val="743A4719"/>
     <w:rsid w:val="743A7CFC"/>
     <w:rsid w:val="743BCD80"/>
     <w:rsid w:val="743DA90D"/>
     <w:rsid w:val="743F306B"/>
     <w:rsid w:val="7446A11B"/>
     <w:rsid w:val="7447879C"/>
     <w:rsid w:val="7449C5F3"/>
     <w:rsid w:val="744D1FD8"/>
     <w:rsid w:val="744E44EF"/>
     <w:rsid w:val="74527FCD"/>
     <w:rsid w:val="7453F835"/>
     <w:rsid w:val="74540FB6"/>
     <w:rsid w:val="746152D4"/>
     <w:rsid w:val="7461CA0D"/>
     <w:rsid w:val="74637E2F"/>
     <w:rsid w:val="7465AA25"/>
@@ -42429,106 +43367,111 @@
     <w:rsid w:val="7589986A"/>
     <w:rsid w:val="7591A2A9"/>
     <w:rsid w:val="7594C935"/>
     <w:rsid w:val="7595A0F2"/>
     <w:rsid w:val="75992508"/>
     <w:rsid w:val="759F1FC9"/>
     <w:rsid w:val="75A00E7B"/>
     <w:rsid w:val="75A1099F"/>
     <w:rsid w:val="75A29091"/>
     <w:rsid w:val="75A3DDBC"/>
     <w:rsid w:val="75B4E6F6"/>
     <w:rsid w:val="75B5335A"/>
     <w:rsid w:val="75CB01A0"/>
     <w:rsid w:val="75CB0EA8"/>
     <w:rsid w:val="75CE8D95"/>
     <w:rsid w:val="75D0127D"/>
     <w:rsid w:val="75D4DB3A"/>
     <w:rsid w:val="75D6323C"/>
     <w:rsid w:val="75D66AE4"/>
     <w:rsid w:val="75D68B4E"/>
     <w:rsid w:val="75DA1C1E"/>
     <w:rsid w:val="75DAE737"/>
     <w:rsid w:val="75DE8800"/>
     <w:rsid w:val="75DF9800"/>
     <w:rsid w:val="75E5F10B"/>
+    <w:rsid w:val="75E5F6F4"/>
     <w:rsid w:val="75E8CB87"/>
     <w:rsid w:val="75EA7F18"/>
     <w:rsid w:val="75EC9632"/>
     <w:rsid w:val="75EF2756"/>
     <w:rsid w:val="75FC0C39"/>
     <w:rsid w:val="75FE2EA4"/>
     <w:rsid w:val="760355DA"/>
     <w:rsid w:val="76051388"/>
     <w:rsid w:val="7606742C"/>
     <w:rsid w:val="760889A0"/>
     <w:rsid w:val="760DBD55"/>
     <w:rsid w:val="760EE4D3"/>
+    <w:rsid w:val="760F92B1"/>
     <w:rsid w:val="7614FE3D"/>
     <w:rsid w:val="761515D8"/>
     <w:rsid w:val="7616A948"/>
     <w:rsid w:val="7619596A"/>
     <w:rsid w:val="761A3999"/>
     <w:rsid w:val="761B0695"/>
     <w:rsid w:val="761CB0C6"/>
     <w:rsid w:val="761E02B0"/>
     <w:rsid w:val="761E25DC"/>
     <w:rsid w:val="7622A19B"/>
     <w:rsid w:val="7623A185"/>
     <w:rsid w:val="7623DE02"/>
     <w:rsid w:val="7625A63A"/>
     <w:rsid w:val="762906CA"/>
+    <w:rsid w:val="7629394D"/>
     <w:rsid w:val="762D54E6"/>
     <w:rsid w:val="763291F6"/>
     <w:rsid w:val="76346453"/>
     <w:rsid w:val="763B5312"/>
     <w:rsid w:val="763D3D9A"/>
     <w:rsid w:val="763F8018"/>
     <w:rsid w:val="764099E1"/>
     <w:rsid w:val="76414211"/>
     <w:rsid w:val="7641EF09"/>
     <w:rsid w:val="764C7EF8"/>
     <w:rsid w:val="764EDAFB"/>
     <w:rsid w:val="7653775C"/>
     <w:rsid w:val="76589B63"/>
     <w:rsid w:val="765AB918"/>
     <w:rsid w:val="765BC730"/>
     <w:rsid w:val="765CA10E"/>
     <w:rsid w:val="765F1714"/>
     <w:rsid w:val="7664D122"/>
     <w:rsid w:val="766D9B7A"/>
+    <w:rsid w:val="766F44B9"/>
     <w:rsid w:val="76720634"/>
     <w:rsid w:val="76739C56"/>
     <w:rsid w:val="76745100"/>
     <w:rsid w:val="7674E0D1"/>
     <w:rsid w:val="767607DC"/>
     <w:rsid w:val="7677709F"/>
     <w:rsid w:val="767DC572"/>
     <w:rsid w:val="7681F202"/>
     <w:rsid w:val="7682900A"/>
     <w:rsid w:val="76855B5E"/>
     <w:rsid w:val="768DFC07"/>
+    <w:rsid w:val="768F04D8"/>
     <w:rsid w:val="76904B50"/>
     <w:rsid w:val="76905E4E"/>
     <w:rsid w:val="769408A6"/>
     <w:rsid w:val="76953BD8"/>
     <w:rsid w:val="7695EAD4"/>
     <w:rsid w:val="769A60F8"/>
     <w:rsid w:val="769D9000"/>
     <w:rsid w:val="76A1284C"/>
     <w:rsid w:val="76A1DB4D"/>
     <w:rsid w:val="76A57D11"/>
     <w:rsid w:val="76A707BE"/>
     <w:rsid w:val="76A7BD82"/>
     <w:rsid w:val="76A92D08"/>
     <w:rsid w:val="76AC0435"/>
     <w:rsid w:val="76AC2786"/>
     <w:rsid w:val="76ADC2F3"/>
     <w:rsid w:val="76B0D1C1"/>
     <w:rsid w:val="76B835C9"/>
     <w:rsid w:val="76BAF819"/>
     <w:rsid w:val="76BDF477"/>
     <w:rsid w:val="76BF9A62"/>
     <w:rsid w:val="76C084E5"/>
     <w:rsid w:val="76C25E13"/>
     <w:rsid w:val="76C32A24"/>
     <w:rsid w:val="76C3410D"/>
@@ -42567,65 +43510,67 @@
     <w:rsid w:val="7731008D"/>
     <w:rsid w:val="7731B5A3"/>
     <w:rsid w:val="77322E45"/>
     <w:rsid w:val="773A82FC"/>
     <w:rsid w:val="773AE2AF"/>
     <w:rsid w:val="773FCCF6"/>
     <w:rsid w:val="77407D77"/>
     <w:rsid w:val="7741A53E"/>
     <w:rsid w:val="774299D2"/>
     <w:rsid w:val="7742AE29"/>
     <w:rsid w:val="7743AB80"/>
     <w:rsid w:val="77492F80"/>
     <w:rsid w:val="774A60DF"/>
     <w:rsid w:val="774F2D56"/>
     <w:rsid w:val="775013C3"/>
     <w:rsid w:val="7754004B"/>
     <w:rsid w:val="775414EA"/>
     <w:rsid w:val="77548BBB"/>
     <w:rsid w:val="77579211"/>
     <w:rsid w:val="775B1275"/>
     <w:rsid w:val="775C2CB6"/>
     <w:rsid w:val="775F5C5A"/>
     <w:rsid w:val="7760A21B"/>
     <w:rsid w:val="776235F5"/>
     <w:rsid w:val="7765C427"/>
+    <w:rsid w:val="77661D65"/>
     <w:rsid w:val="776689C6"/>
     <w:rsid w:val="77669033"/>
     <w:rsid w:val="7767E2AC"/>
     <w:rsid w:val="77698ADE"/>
     <w:rsid w:val="776D36EE"/>
     <w:rsid w:val="776F276D"/>
     <w:rsid w:val="77708EC0"/>
     <w:rsid w:val="77716A17"/>
     <w:rsid w:val="77723B45"/>
     <w:rsid w:val="7777706F"/>
     <w:rsid w:val="777A9C9E"/>
     <w:rsid w:val="777AA830"/>
     <w:rsid w:val="777B5EE3"/>
     <w:rsid w:val="777C45EC"/>
     <w:rsid w:val="777D48B5"/>
+    <w:rsid w:val="777F19B0"/>
     <w:rsid w:val="778729BD"/>
     <w:rsid w:val="77879632"/>
     <w:rsid w:val="77887E86"/>
     <w:rsid w:val="778AAFC2"/>
     <w:rsid w:val="778D13F3"/>
     <w:rsid w:val="778DE4DD"/>
     <w:rsid w:val="7792330B"/>
     <w:rsid w:val="77937584"/>
     <w:rsid w:val="7795AB83"/>
     <w:rsid w:val="779C0019"/>
     <w:rsid w:val="77A0AB53"/>
     <w:rsid w:val="77A1285E"/>
     <w:rsid w:val="77A418E4"/>
     <w:rsid w:val="77A7031A"/>
     <w:rsid w:val="77A945B8"/>
     <w:rsid w:val="77AA5E3B"/>
     <w:rsid w:val="77ABC46F"/>
     <w:rsid w:val="77AE0C68"/>
     <w:rsid w:val="77AE91B9"/>
     <w:rsid w:val="77B1FDC5"/>
     <w:rsid w:val="77B4D51F"/>
     <w:rsid w:val="77B6E607"/>
     <w:rsid w:val="77B8C3B3"/>
     <w:rsid w:val="77BAD5DF"/>
     <w:rsid w:val="77BCFEAF"/>
@@ -42666,112 +43611,118 @@
     <w:rsid w:val="78144DF9"/>
     <w:rsid w:val="7814E704"/>
     <w:rsid w:val="7814F9BE"/>
     <w:rsid w:val="781AF411"/>
     <w:rsid w:val="781D296A"/>
     <w:rsid w:val="782746D1"/>
     <w:rsid w:val="782AFF5F"/>
     <w:rsid w:val="782D31E1"/>
     <w:rsid w:val="782D3856"/>
     <w:rsid w:val="782D3BF0"/>
     <w:rsid w:val="782DA5BF"/>
     <w:rsid w:val="782E8AA7"/>
     <w:rsid w:val="7830AF51"/>
     <w:rsid w:val="7831B712"/>
     <w:rsid w:val="78324DD5"/>
     <w:rsid w:val="7834CB69"/>
     <w:rsid w:val="78354844"/>
     <w:rsid w:val="7841FE11"/>
     <w:rsid w:val="784692D6"/>
     <w:rsid w:val="784A9232"/>
     <w:rsid w:val="784E8EC5"/>
     <w:rsid w:val="785DB468"/>
     <w:rsid w:val="785ED6C8"/>
     <w:rsid w:val="785F5804"/>
     <w:rsid w:val="786051EF"/>
+    <w:rsid w:val="7862DA8D"/>
     <w:rsid w:val="7866B107"/>
     <w:rsid w:val="78672290"/>
+    <w:rsid w:val="786892AE"/>
     <w:rsid w:val="786A8D3D"/>
     <w:rsid w:val="786B68F7"/>
     <w:rsid w:val="786B6DD1"/>
     <w:rsid w:val="786DD12D"/>
     <w:rsid w:val="786EBCAF"/>
     <w:rsid w:val="78734380"/>
     <w:rsid w:val="787BE04D"/>
     <w:rsid w:val="787C3292"/>
     <w:rsid w:val="787CA940"/>
     <w:rsid w:val="787DF350"/>
     <w:rsid w:val="7882D508"/>
+    <w:rsid w:val="78841DBE"/>
     <w:rsid w:val="788A3ADF"/>
     <w:rsid w:val="788DC533"/>
     <w:rsid w:val="78911028"/>
     <w:rsid w:val="789531BA"/>
     <w:rsid w:val="789A2E7F"/>
     <w:rsid w:val="789B00E6"/>
     <w:rsid w:val="789C62BC"/>
     <w:rsid w:val="78A018F6"/>
     <w:rsid w:val="78A14273"/>
     <w:rsid w:val="78A88856"/>
     <w:rsid w:val="78AB91FF"/>
     <w:rsid w:val="78AD7B11"/>
     <w:rsid w:val="78AF9B56"/>
     <w:rsid w:val="78B0B624"/>
     <w:rsid w:val="78B15F4A"/>
     <w:rsid w:val="78B1A1CA"/>
     <w:rsid w:val="78B9757F"/>
     <w:rsid w:val="78BC30F7"/>
     <w:rsid w:val="78BE98A1"/>
     <w:rsid w:val="78BF9641"/>
     <w:rsid w:val="78C0A560"/>
     <w:rsid w:val="78C23C38"/>
     <w:rsid w:val="78C2F78D"/>
     <w:rsid w:val="78C611BC"/>
     <w:rsid w:val="78C721F9"/>
     <w:rsid w:val="78C7F0F0"/>
     <w:rsid w:val="78C92EEE"/>
     <w:rsid w:val="78CD7047"/>
     <w:rsid w:val="78CDECAA"/>
     <w:rsid w:val="78D0826F"/>
+    <w:rsid w:val="78D55CD6"/>
     <w:rsid w:val="78D79603"/>
     <w:rsid w:val="78E8F82A"/>
     <w:rsid w:val="78EB9369"/>
     <w:rsid w:val="78EDE051"/>
     <w:rsid w:val="78F385D0"/>
     <w:rsid w:val="78FA38E2"/>
     <w:rsid w:val="78FC4B54"/>
+    <w:rsid w:val="79005B3F"/>
     <w:rsid w:val="7901444A"/>
     <w:rsid w:val="79016385"/>
     <w:rsid w:val="7903DF80"/>
     <w:rsid w:val="79064ABB"/>
     <w:rsid w:val="790EC64C"/>
     <w:rsid w:val="7910CAEC"/>
     <w:rsid w:val="79167E13"/>
     <w:rsid w:val="7918D13F"/>
     <w:rsid w:val="791E598B"/>
     <w:rsid w:val="7922DE39"/>
     <w:rsid w:val="792334B3"/>
     <w:rsid w:val="7923EE52"/>
+    <w:rsid w:val="792BAAFB"/>
     <w:rsid w:val="792F4B95"/>
     <w:rsid w:val="7936DB11"/>
     <w:rsid w:val="793B81E3"/>
     <w:rsid w:val="793E3122"/>
     <w:rsid w:val="7942105D"/>
     <w:rsid w:val="794606B4"/>
     <w:rsid w:val="7948E642"/>
     <w:rsid w:val="794B0F90"/>
     <w:rsid w:val="794B126F"/>
     <w:rsid w:val="794D5943"/>
     <w:rsid w:val="79506F03"/>
     <w:rsid w:val="79524BEF"/>
     <w:rsid w:val="79529519"/>
     <w:rsid w:val="7959671F"/>
     <w:rsid w:val="79648B67"/>
     <w:rsid w:val="79688C36"/>
     <w:rsid w:val="796A2963"/>
     <w:rsid w:val="796B7C01"/>
     <w:rsid w:val="796EFC69"/>
     <w:rsid w:val="796F0513"/>
     <w:rsid w:val="79780815"/>
     <w:rsid w:val="79814F17"/>
     <w:rsid w:val="79862CF4"/>
     <w:rsid w:val="79875BEC"/>
     <w:rsid w:val="798AE2CA"/>
@@ -42804,50 +43755,51 @@
     <w:rsid w:val="79E9A8C8"/>
     <w:rsid w:val="79ED34C5"/>
     <w:rsid w:val="79F14F0E"/>
     <w:rsid w:val="79F57161"/>
     <w:rsid w:val="79F6863F"/>
     <w:rsid w:val="79F9AE95"/>
     <w:rsid w:val="79FA4B70"/>
     <w:rsid w:val="79FFEE30"/>
     <w:rsid w:val="7A0246E3"/>
     <w:rsid w:val="7A04FEC9"/>
     <w:rsid w:val="7A073BF3"/>
     <w:rsid w:val="7A07A14F"/>
     <w:rsid w:val="7A08F98D"/>
     <w:rsid w:val="7A096213"/>
     <w:rsid w:val="7A10B612"/>
     <w:rsid w:val="7A10C5CA"/>
     <w:rsid w:val="7A10CC41"/>
     <w:rsid w:val="7A11F8D7"/>
     <w:rsid w:val="7A123CB8"/>
     <w:rsid w:val="7A132399"/>
     <w:rsid w:val="7A145A32"/>
     <w:rsid w:val="7A16C832"/>
     <w:rsid w:val="7A1B242E"/>
     <w:rsid w:val="7A1C6A3E"/>
     <w:rsid w:val="7A1F9DCE"/>
+    <w:rsid w:val="7A24A783"/>
     <w:rsid w:val="7A2BD8F7"/>
     <w:rsid w:val="7A2CC056"/>
     <w:rsid w:val="7A2DB8B1"/>
     <w:rsid w:val="7A30E056"/>
     <w:rsid w:val="7A333BC0"/>
     <w:rsid w:val="7A3E098E"/>
     <w:rsid w:val="7A44224B"/>
     <w:rsid w:val="7A4DEE04"/>
     <w:rsid w:val="7A51D4E6"/>
     <w:rsid w:val="7A539715"/>
     <w:rsid w:val="7A550A51"/>
     <w:rsid w:val="7A5532A6"/>
     <w:rsid w:val="7A559C36"/>
     <w:rsid w:val="7A57EA11"/>
     <w:rsid w:val="7A584CDC"/>
     <w:rsid w:val="7A588247"/>
     <w:rsid w:val="7A599BCD"/>
     <w:rsid w:val="7A5AF250"/>
     <w:rsid w:val="7A660030"/>
     <w:rsid w:val="7A666B4F"/>
     <w:rsid w:val="7A698192"/>
     <w:rsid w:val="7A6AFE3B"/>
     <w:rsid w:val="7A6AFEF9"/>
     <w:rsid w:val="7A6B8966"/>
     <w:rsid w:val="7A6BE545"/>
@@ -42861,346 +43813,362 @@
     <w:rsid w:val="7A83E2D7"/>
     <w:rsid w:val="7A8AC7B3"/>
     <w:rsid w:val="7A8C4FBC"/>
     <w:rsid w:val="7A98184F"/>
     <w:rsid w:val="7A9DC0E2"/>
     <w:rsid w:val="7A9FB7C2"/>
     <w:rsid w:val="7AA55CC4"/>
     <w:rsid w:val="7AA80EF7"/>
     <w:rsid w:val="7AAB383A"/>
     <w:rsid w:val="7AAFA6AD"/>
     <w:rsid w:val="7AB65EB6"/>
     <w:rsid w:val="7ABA8645"/>
     <w:rsid w:val="7ABB10D2"/>
     <w:rsid w:val="7ABEA57E"/>
     <w:rsid w:val="7AC1D66A"/>
     <w:rsid w:val="7AC5B5B6"/>
     <w:rsid w:val="7AC876A3"/>
     <w:rsid w:val="7ACC5D64"/>
     <w:rsid w:val="7ACC6EAE"/>
     <w:rsid w:val="7ACE874A"/>
     <w:rsid w:val="7AD4289B"/>
     <w:rsid w:val="7AD4605D"/>
     <w:rsid w:val="7AD4849F"/>
     <w:rsid w:val="7AD63BC8"/>
     <w:rsid w:val="7AD7506E"/>
+    <w:rsid w:val="7ADAE487"/>
     <w:rsid w:val="7ADF68FD"/>
     <w:rsid w:val="7AE8AC0A"/>
     <w:rsid w:val="7AE8FCAB"/>
     <w:rsid w:val="7AF06475"/>
     <w:rsid w:val="7AF40955"/>
     <w:rsid w:val="7AF98794"/>
     <w:rsid w:val="7AFE4380"/>
     <w:rsid w:val="7AFE5933"/>
     <w:rsid w:val="7B01B105"/>
     <w:rsid w:val="7B04FB4D"/>
+    <w:rsid w:val="7B0BC5D7"/>
     <w:rsid w:val="7B1164E0"/>
     <w:rsid w:val="7B1A7564"/>
     <w:rsid w:val="7B1EA9FF"/>
     <w:rsid w:val="7B245848"/>
     <w:rsid w:val="7B2BC469"/>
     <w:rsid w:val="7B2F1B37"/>
     <w:rsid w:val="7B2F6D27"/>
     <w:rsid w:val="7B309D4A"/>
     <w:rsid w:val="7B358C73"/>
     <w:rsid w:val="7B360EB9"/>
     <w:rsid w:val="7B3CE146"/>
     <w:rsid w:val="7B3DF8FA"/>
     <w:rsid w:val="7B3EFBA2"/>
     <w:rsid w:val="7B3F9A6E"/>
     <w:rsid w:val="7B42F702"/>
     <w:rsid w:val="7B4A3A56"/>
     <w:rsid w:val="7B4C2AFD"/>
     <w:rsid w:val="7B4DF29A"/>
     <w:rsid w:val="7B4F2460"/>
     <w:rsid w:val="7B50D71D"/>
     <w:rsid w:val="7B511B01"/>
     <w:rsid w:val="7B55CA7D"/>
     <w:rsid w:val="7B56E8B8"/>
     <w:rsid w:val="7B59981D"/>
     <w:rsid w:val="7B5F8052"/>
     <w:rsid w:val="7B60A165"/>
     <w:rsid w:val="7B69F375"/>
     <w:rsid w:val="7B6D1617"/>
     <w:rsid w:val="7B748B3A"/>
     <w:rsid w:val="7B79667E"/>
     <w:rsid w:val="7B7B2EA5"/>
     <w:rsid w:val="7B7BE7D3"/>
     <w:rsid w:val="7B7EE42F"/>
     <w:rsid w:val="7B81057F"/>
+    <w:rsid w:val="7B8581FB"/>
     <w:rsid w:val="7B88143F"/>
     <w:rsid w:val="7B8B160A"/>
     <w:rsid w:val="7B8DBE40"/>
     <w:rsid w:val="7B981C23"/>
     <w:rsid w:val="7B9A5E14"/>
     <w:rsid w:val="7BA4C9EE"/>
     <w:rsid w:val="7BA9CFBB"/>
     <w:rsid w:val="7BAA1656"/>
     <w:rsid w:val="7BAB44CA"/>
     <w:rsid w:val="7BABC974"/>
     <w:rsid w:val="7BAD0AC2"/>
     <w:rsid w:val="7BAF07FB"/>
     <w:rsid w:val="7BB1D840"/>
     <w:rsid w:val="7BB3A3C5"/>
     <w:rsid w:val="7BB6DD2F"/>
     <w:rsid w:val="7BBB6C89"/>
     <w:rsid w:val="7BBCD38E"/>
     <w:rsid w:val="7BC2A2EC"/>
     <w:rsid w:val="7BC360BF"/>
     <w:rsid w:val="7BC6ABA8"/>
     <w:rsid w:val="7BCF63C9"/>
     <w:rsid w:val="7BD4A70E"/>
     <w:rsid w:val="7BD5F772"/>
     <w:rsid w:val="7BDB4EF1"/>
     <w:rsid w:val="7BDDF453"/>
     <w:rsid w:val="7BDF1917"/>
     <w:rsid w:val="7BEB2EA4"/>
     <w:rsid w:val="7BECD3B8"/>
     <w:rsid w:val="7BF00796"/>
     <w:rsid w:val="7BF0D6E1"/>
     <w:rsid w:val="7BF16C97"/>
     <w:rsid w:val="7BF5CD0A"/>
     <w:rsid w:val="7BF8D5B1"/>
     <w:rsid w:val="7BFB3C41"/>
     <w:rsid w:val="7BFC9D20"/>
     <w:rsid w:val="7BFD8925"/>
     <w:rsid w:val="7BFE3B9B"/>
     <w:rsid w:val="7C04E0E4"/>
     <w:rsid w:val="7C05CB3A"/>
     <w:rsid w:val="7C08F711"/>
     <w:rsid w:val="7C0912B8"/>
     <w:rsid w:val="7C0C52EE"/>
     <w:rsid w:val="7C0D0B3D"/>
     <w:rsid w:val="7C11681E"/>
     <w:rsid w:val="7C14A55E"/>
     <w:rsid w:val="7C1E739F"/>
     <w:rsid w:val="7C24608B"/>
     <w:rsid w:val="7C2C9370"/>
     <w:rsid w:val="7C31498D"/>
     <w:rsid w:val="7C33EC16"/>
+    <w:rsid w:val="7C35417D"/>
     <w:rsid w:val="7C355CE0"/>
     <w:rsid w:val="7C3774D8"/>
     <w:rsid w:val="7C389EDD"/>
     <w:rsid w:val="7C3C7A6E"/>
     <w:rsid w:val="7C3DA3AA"/>
     <w:rsid w:val="7C3F95E8"/>
     <w:rsid w:val="7C40A9C9"/>
     <w:rsid w:val="7C4C35EB"/>
     <w:rsid w:val="7C4E0C5F"/>
     <w:rsid w:val="7C50D732"/>
     <w:rsid w:val="7C531746"/>
     <w:rsid w:val="7C592092"/>
     <w:rsid w:val="7C5C1CC5"/>
     <w:rsid w:val="7C6668D5"/>
     <w:rsid w:val="7C67AEBA"/>
     <w:rsid w:val="7C688401"/>
     <w:rsid w:val="7C68D8D5"/>
     <w:rsid w:val="7C6F7827"/>
     <w:rsid w:val="7C71500F"/>
     <w:rsid w:val="7C71F2F7"/>
     <w:rsid w:val="7C736066"/>
+    <w:rsid w:val="7C77D4CE"/>
     <w:rsid w:val="7C82DD9B"/>
     <w:rsid w:val="7C90AC09"/>
     <w:rsid w:val="7C945C9E"/>
     <w:rsid w:val="7C9622C0"/>
     <w:rsid w:val="7C96B908"/>
     <w:rsid w:val="7C9F03A7"/>
     <w:rsid w:val="7CA1615F"/>
     <w:rsid w:val="7CA1E380"/>
     <w:rsid w:val="7CA28FA0"/>
     <w:rsid w:val="7CA3ABF8"/>
     <w:rsid w:val="7CAAA9A5"/>
     <w:rsid w:val="7CADFF9B"/>
     <w:rsid w:val="7CAF1091"/>
     <w:rsid w:val="7CAF2D0D"/>
     <w:rsid w:val="7CB39CB2"/>
+    <w:rsid w:val="7CB3AFC8"/>
     <w:rsid w:val="7CB645C5"/>
     <w:rsid w:val="7CB8B6BD"/>
     <w:rsid w:val="7CB8D928"/>
     <w:rsid w:val="7CBA8BE8"/>
     <w:rsid w:val="7CC02899"/>
     <w:rsid w:val="7CC1570F"/>
     <w:rsid w:val="7CC19EA0"/>
     <w:rsid w:val="7CC30214"/>
     <w:rsid w:val="7CC6D2DF"/>
     <w:rsid w:val="7CC72F3E"/>
     <w:rsid w:val="7CC7910A"/>
     <w:rsid w:val="7CC82686"/>
     <w:rsid w:val="7CC9B996"/>
     <w:rsid w:val="7CCC9976"/>
     <w:rsid w:val="7CCCAE74"/>
     <w:rsid w:val="7CCCFD3D"/>
     <w:rsid w:val="7CCDA1B9"/>
     <w:rsid w:val="7CD0E5CB"/>
     <w:rsid w:val="7CD227E1"/>
     <w:rsid w:val="7CD4C0CF"/>
     <w:rsid w:val="7CD4ED63"/>
     <w:rsid w:val="7CD72A5E"/>
     <w:rsid w:val="7CD74928"/>
     <w:rsid w:val="7CDA78BF"/>
     <w:rsid w:val="7CDE370C"/>
     <w:rsid w:val="7CDF9EF4"/>
     <w:rsid w:val="7CE010C1"/>
     <w:rsid w:val="7CE35F1A"/>
     <w:rsid w:val="7CE69839"/>
     <w:rsid w:val="7CE929FD"/>
     <w:rsid w:val="7CEA17C8"/>
     <w:rsid w:val="7CEBC389"/>
     <w:rsid w:val="7CED9C1C"/>
     <w:rsid w:val="7CEF5136"/>
     <w:rsid w:val="7CF229CA"/>
     <w:rsid w:val="7CF86583"/>
     <w:rsid w:val="7CFBC6F8"/>
     <w:rsid w:val="7D0085AF"/>
+    <w:rsid w:val="7D04A460"/>
     <w:rsid w:val="7D04F6DE"/>
     <w:rsid w:val="7D058A66"/>
     <w:rsid w:val="7D0CB3C0"/>
     <w:rsid w:val="7D0E996C"/>
     <w:rsid w:val="7D0EAA29"/>
     <w:rsid w:val="7D0F136C"/>
     <w:rsid w:val="7D132D16"/>
     <w:rsid w:val="7D1500A6"/>
     <w:rsid w:val="7D18E744"/>
     <w:rsid w:val="7D19516C"/>
     <w:rsid w:val="7D1C4BBA"/>
     <w:rsid w:val="7D1F2606"/>
     <w:rsid w:val="7D211517"/>
     <w:rsid w:val="7D21498A"/>
     <w:rsid w:val="7D267B86"/>
     <w:rsid w:val="7D27234C"/>
     <w:rsid w:val="7D27B7EE"/>
     <w:rsid w:val="7D319559"/>
     <w:rsid w:val="7D31F4D4"/>
     <w:rsid w:val="7D3505B6"/>
     <w:rsid w:val="7D35D931"/>
     <w:rsid w:val="7D3BEDA5"/>
     <w:rsid w:val="7D3E3E8C"/>
     <w:rsid w:val="7D480D2B"/>
     <w:rsid w:val="7D4D19BC"/>
     <w:rsid w:val="7D4E474B"/>
     <w:rsid w:val="7D4EE6D2"/>
     <w:rsid w:val="7D50216A"/>
     <w:rsid w:val="7D5096FB"/>
     <w:rsid w:val="7D550FDE"/>
     <w:rsid w:val="7D5EAA5D"/>
     <w:rsid w:val="7D65FAC3"/>
     <w:rsid w:val="7D69B1D8"/>
+    <w:rsid w:val="7D6B444F"/>
     <w:rsid w:val="7D707CCA"/>
     <w:rsid w:val="7D707F6E"/>
     <w:rsid w:val="7D73BE46"/>
     <w:rsid w:val="7D78FCD9"/>
     <w:rsid w:val="7D7CC603"/>
     <w:rsid w:val="7D81DA0E"/>
     <w:rsid w:val="7D8211AF"/>
     <w:rsid w:val="7D82278D"/>
     <w:rsid w:val="7D851165"/>
     <w:rsid w:val="7D8707B3"/>
     <w:rsid w:val="7D8D3CF8"/>
     <w:rsid w:val="7D8E8D8D"/>
     <w:rsid w:val="7D8FBCFB"/>
     <w:rsid w:val="7D9718C6"/>
     <w:rsid w:val="7D987A9B"/>
+    <w:rsid w:val="7D98D06A"/>
     <w:rsid w:val="7D9968CC"/>
     <w:rsid w:val="7D9F5319"/>
     <w:rsid w:val="7DA36AA5"/>
     <w:rsid w:val="7DA3CD41"/>
     <w:rsid w:val="7DA3F1B4"/>
     <w:rsid w:val="7DA40587"/>
+    <w:rsid w:val="7DA75627"/>
+    <w:rsid w:val="7DA78574"/>
     <w:rsid w:val="7DA8CA83"/>
     <w:rsid w:val="7DADF651"/>
     <w:rsid w:val="7DAE1100"/>
     <w:rsid w:val="7DAFBD31"/>
     <w:rsid w:val="7DB3A1EF"/>
     <w:rsid w:val="7DB5C0F8"/>
     <w:rsid w:val="7DB8B89C"/>
     <w:rsid w:val="7DB9DD53"/>
     <w:rsid w:val="7DBADC31"/>
     <w:rsid w:val="7DBC61F8"/>
     <w:rsid w:val="7DC01ED7"/>
     <w:rsid w:val="7DC1FFEB"/>
     <w:rsid w:val="7DC68154"/>
     <w:rsid w:val="7DD0F5B9"/>
     <w:rsid w:val="7DD3F3F3"/>
     <w:rsid w:val="7DE09894"/>
     <w:rsid w:val="7DE49543"/>
     <w:rsid w:val="7DE51AA7"/>
     <w:rsid w:val="7DEBEB1F"/>
     <w:rsid w:val="7DECEE60"/>
     <w:rsid w:val="7DF1B808"/>
     <w:rsid w:val="7DF29A2D"/>
     <w:rsid w:val="7DF3415C"/>
     <w:rsid w:val="7DFBF51C"/>
     <w:rsid w:val="7DFDE5D3"/>
     <w:rsid w:val="7DFDF3F6"/>
     <w:rsid w:val="7E013121"/>
     <w:rsid w:val="7E022072"/>
     <w:rsid w:val="7E04830A"/>
+    <w:rsid w:val="7E05EB2A"/>
     <w:rsid w:val="7E0778CC"/>
     <w:rsid w:val="7E0D405F"/>
     <w:rsid w:val="7E0D997E"/>
     <w:rsid w:val="7E119489"/>
     <w:rsid w:val="7E15A0AB"/>
+    <w:rsid w:val="7E1BEB72"/>
     <w:rsid w:val="7E1C7408"/>
     <w:rsid w:val="7E2405A7"/>
     <w:rsid w:val="7E25796E"/>
     <w:rsid w:val="7E286C3C"/>
     <w:rsid w:val="7E290676"/>
     <w:rsid w:val="7E2A2C5C"/>
     <w:rsid w:val="7E2AB75B"/>
     <w:rsid w:val="7E2BA482"/>
+    <w:rsid w:val="7E323DF5"/>
     <w:rsid w:val="7E35DB20"/>
     <w:rsid w:val="7E3889C4"/>
     <w:rsid w:val="7E3975C3"/>
     <w:rsid w:val="7E3C1D36"/>
     <w:rsid w:val="7E441C07"/>
     <w:rsid w:val="7E477A85"/>
     <w:rsid w:val="7E4D4DE5"/>
     <w:rsid w:val="7E4D8252"/>
     <w:rsid w:val="7E51613B"/>
     <w:rsid w:val="7E52219D"/>
     <w:rsid w:val="7E5330CE"/>
     <w:rsid w:val="7E5B4E72"/>
+    <w:rsid w:val="7E5BDDB9"/>
     <w:rsid w:val="7E601096"/>
     <w:rsid w:val="7E627ED0"/>
     <w:rsid w:val="7E64D070"/>
     <w:rsid w:val="7E6638C3"/>
     <w:rsid w:val="7E680C23"/>
     <w:rsid w:val="7E6969C5"/>
     <w:rsid w:val="7E6C2F9F"/>
     <w:rsid w:val="7E6F09C6"/>
     <w:rsid w:val="7E71DF58"/>
     <w:rsid w:val="7E768210"/>
     <w:rsid w:val="7E7A3BFD"/>
     <w:rsid w:val="7E7D040B"/>
     <w:rsid w:val="7E88926A"/>
     <w:rsid w:val="7E8FECCD"/>
     <w:rsid w:val="7E978BBD"/>
     <w:rsid w:val="7E984D76"/>
     <w:rsid w:val="7E9A296B"/>
     <w:rsid w:val="7E9D2F3D"/>
     <w:rsid w:val="7EA3A092"/>
     <w:rsid w:val="7EA5AE9D"/>
+    <w:rsid w:val="7EA91288"/>
     <w:rsid w:val="7EB83650"/>
     <w:rsid w:val="7EB899BE"/>
     <w:rsid w:val="7EBA24BF"/>
     <w:rsid w:val="7EBD2C43"/>
     <w:rsid w:val="7EBE46AA"/>
     <w:rsid w:val="7EC4C031"/>
     <w:rsid w:val="7ECC4766"/>
     <w:rsid w:val="7ECC9B86"/>
     <w:rsid w:val="7ECD15C8"/>
     <w:rsid w:val="7ECF7C62"/>
     <w:rsid w:val="7ED50FDB"/>
     <w:rsid w:val="7ED67F19"/>
     <w:rsid w:val="7EDC7C38"/>
     <w:rsid w:val="7EDE2F69"/>
     <w:rsid w:val="7EE48C13"/>
     <w:rsid w:val="7EE9E3C1"/>
     <w:rsid w:val="7EF0708B"/>
     <w:rsid w:val="7EFCE5DB"/>
     <w:rsid w:val="7EFE4D2B"/>
     <w:rsid w:val="7EFF24FA"/>
     <w:rsid w:val="7F064036"/>
     <w:rsid w:val="7F0A185B"/>
     <w:rsid w:val="7F0B6457"/>
     <w:rsid w:val="7F0CD9BD"/>
     <w:rsid w:val="7F0FFCE6"/>
@@ -43242,96 +44210,98 @@
     <w:rsid w:val="7F771705"/>
     <w:rsid w:val="7F7AC28A"/>
     <w:rsid w:val="7F7C0F42"/>
     <w:rsid w:val="7F80166A"/>
     <w:rsid w:val="7F807F8F"/>
     <w:rsid w:val="7F882611"/>
     <w:rsid w:val="7F8D56DC"/>
     <w:rsid w:val="7F960DA3"/>
     <w:rsid w:val="7F96DB6A"/>
     <w:rsid w:val="7F9B31F7"/>
     <w:rsid w:val="7FA420C6"/>
     <w:rsid w:val="7FA63D6D"/>
     <w:rsid w:val="7FA709D3"/>
     <w:rsid w:val="7FC0937B"/>
     <w:rsid w:val="7FC2A3F2"/>
     <w:rsid w:val="7FC42F91"/>
     <w:rsid w:val="7FC495B7"/>
     <w:rsid w:val="7FC8CE3E"/>
     <w:rsid w:val="7FC9ACCE"/>
     <w:rsid w:val="7FC9BA91"/>
     <w:rsid w:val="7FCB2CF5"/>
     <w:rsid w:val="7FCB8F84"/>
     <w:rsid w:val="7FCC0004"/>
     <w:rsid w:val="7FD26647"/>
     <w:rsid w:val="7FD27B60"/>
+    <w:rsid w:val="7FD59443"/>
     <w:rsid w:val="7FD76311"/>
+    <w:rsid w:val="7FD83F68"/>
     <w:rsid w:val="7FDAC917"/>
     <w:rsid w:val="7FE05C3F"/>
     <w:rsid w:val="7FE1CB5B"/>
     <w:rsid w:val="7FE3B8CC"/>
     <w:rsid w:val="7FE4C24E"/>
     <w:rsid w:val="7FE9A35E"/>
     <w:rsid w:val="7FEF99ED"/>
     <w:rsid w:val="7FEFACEF"/>
     <w:rsid w:val="7FF11EBD"/>
     <w:rsid w:val="7FF5A811"/>
     <w:rsid w:val="7FF84677"/>
     <w:rsid w:val="7FFA3256"/>
     <w:rsid w:val="7FFB7D66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="478AB75B"/>
+  <w14:docId w14:val="6527DCFD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AEB28654-7555-4838-9016-3DAF147D3F42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -44770,92 +45740,131 @@
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:rsid w:val="00767FFC"/>
   </w:style>
   <w:style w:type="character" w:styleId="Ratkaisematonmaininta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00767FFC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="36125719">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="111247113">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="163908122">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="203829135">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="205144930">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="230314951">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="232935431">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="260337819">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -45197,50 +46206,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="787430053">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="799806533">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="847062092">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="315182737">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -45261,50 +46283,63 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1868786054">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1057169505">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1099133332">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1174799450">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -45352,90 +46387,129 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1383401352">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1415124650">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1418408469">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1427458802">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1440445526">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1528980247">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1549799312">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1571959636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1612397391">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -45445,50 +46519,63 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1258753684">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1641573788">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1819108423">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1836261159">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -46547,50 +47634,63 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2106262000">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="2053730290">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2088337108">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2089039244">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -46794,152 +47894,152 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1917864048">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/keisarinviitta/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/display/JULHI22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/tietopyyntolomakkeet/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leila.linnainmaa@sata.fi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/lastensuojeluilmoitus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4871/approved/file" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId128" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/lastensuojelulaitos-pellava/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/rauman-perhetukikeskuksen-perhekuntoutusosasto-ja-vastaanotto-osasto/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/tietopyyntolomakkeet/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/pages/viewpage.action?pageId=125252135&amp;preview=/125252135/162530422/Kanta-palvelujen%20k%C3%A4sikirja%20sosiaalihuollon%20toimijoille%20v3-8.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1862024/Henkilostokertomus_2023(2928)" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mira.lahdenranta@sata.fi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/ilmoitus-sosiaalihuollon-tarpeesta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId129" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Henkilostoasiat/SitePages/osaamisenkehittaminen.aspx?csf=1&amp;web=1&amp;e=jv8TUp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietoturva@sata.fi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=505" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/uudenkoiviston-vastaanottokoti/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.granitegrc.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sosmeta.thl.fi/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata-whistleblow.granitegrc.com/?sid=h4664ofa94du3qm2c5cqnf6u4q" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/download/noname/%7B55c0cf76-5795-43ac-9bd0-f8bc2314dd51%7D/40781" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Henkilostoasiat/SitePages/Perehdytys(1).aspx?csf=1&amp;web=1&amp;e=VmeL6b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/1401/approved/file" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/rauman-perhetukikeskuksen-perhekuntoutusosasto-ja-vastaanotto-osasto/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/pages/viewpage.action?pageId=64433619" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1037/approved/with_frames" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2014/20141301" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/display/JULPOAR" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1400/approved/with_frames" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koulutus@sata.fi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1973&amp;with_frames=" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/tapahtuma/kevan-tietoisku-kevan-pulssi--palvelu-osaksi-tyokykyjohtamista/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/tuulikoti/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/karhunsyli/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/pages/viewpage.action?pageId=179510187" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mari.levonen@sata.fi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://valvira.fi/-/tyonantajan-on-tarkistettava-uuden-tyontekijan-oikeudet-ja-osaaminen-erityisesti-opiskelijoita-rekrytoidessa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://valvira.fi/sosiaali-ja-terveydenhuolto/ammattihenkilon-ilmoitusvelvollisuudet-ja-oikeudet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://valvira.fi/sosiaali-ja-terveydenhuolto/ilmoituksen-tekeminen-ammattihenkilosta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/perhekuntoutus-villapumpuli/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/lastensuojelulaitos-pellava/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2014/20141301" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sosmeta.thl.fi/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/lastensuojeluilmoitus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mira.lahdenranta@sata.fi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4871/approved/file" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/pages/viewpage.action?pageId=64433619" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/annapalautetta/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/uudenkoiviston-vastaanottokoti/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/ilmoitus-sosiaalihuollon-tarpeesta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/display/JULPOAR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1816&amp;with_frames=" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Henkilostoasiat/SitePages/osaamisenkehittaminen.aspx?csf=1&amp;web=1&amp;e=jv8TUp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voc.confidently.fi/sataha_kysely/?intra=true/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/rauman-perhetukikeskuksen-perhekuntoutusosasto-ja-vastaanotto-osasto/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/1401/approved/file" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fsataha.ims.fi%2Fspring%2Fdocument%2F10252%2Fapproved%2Fwith_frames&amp;data=05%7C02%7Csanna.kenttala%40sata.fi%7Cb54b3488301841ff885d08de62270bee%7Cf1fc3d0aee564f33ab7cc77444ca1078%7C0%7C0%7C639056116995020186%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=UCscbbe25TxC9owhR3p5T4U4rZJUcLtlyEjIhppAXmM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/714/approved/with_frames" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/pages/viewpage.action?pageId=179510187" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/download/noname/%7B55c0cf76-5795-43ac-9bd0-f8bc2314dd51%7D/40781" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Henkilostoasiat/SitePages/Perehdytys(1).aspx?csf=1&amp;web=1&amp;e=VmeL6b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/tietopyyntolomakkeet/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1400/approved/with_frames" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/tuulikoti/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/display/JULHI22" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1973&amp;with_frames=" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fsataha.ims.fi%2Fspring%2Fdocument%2F2494%2Fapproved%2Fwith_frames&amp;data=05%7C02%7Csanna.kenttala%40sata.fi%7C954047d989714c21f60e08de54f21458%7Cf1fc3d0aee564f33ab7cc77444ca1078%7C0%7C0%7C639041595882629339%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=xfrO9uHNW24MP1PZK%2Bh5N%2FssfchVhj0g1FQilqvfmHs%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/karhunsyli/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mari.levonen@sata.fi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koulutus@sata.fi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7266/approved/with_frames" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/tapahtuma/kevan-tietoisku-kevan-pulssi--palvelu-osaksi-tyokykyjohtamista/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/perhekuntoutus-villapumpuli/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.granitegrc.com/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/keisarinviitta/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fsataha.ims.fi%2Fspring%2Fdocument%2F10419%2Fapproved%2Fwith_frames&amp;data=05%7C02%7Cmira.lahdenranta%40sata.fi%7C369aba53a9b0446f2cd308de41fbc40f%7Cf1fc3d0aee564f33ab7cc77444ca1078%7C0%7C0%7C639020746755668738%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=PeBD5JOjs1sXR6tOFBKOleixZpjgrV1OwUmvpuLp1vA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/pages/viewpage.action?pageId=125252135&amp;preview=/125252135/162530422/Kanta-palvelujen%20k%C3%A4sikirja%20sosiaalihuollon%20toimijoille%20v3-8.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://valvira.fi/sosiaali-ja-terveydenhuolto/ammattihenkilon-ilmoitusvelvollisuudet-ja-oikeudet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leila.linnainmaa@sata.fi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/ammattioikeudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietoturva@sata.fi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=505" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/rauman-perhetukikeskuksen-perhekuntoutusosasto-ja-vastaanotto-osasto/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
-  <t:Task id="{F26F55C2-FF48-4620-B4B8-22BF18CC8460}">
-[...54 lines deleted...]
-  </t:Task>
   <t:Task id="{87450577-DEF0-49F5-AF30-C4B55C431A48}">
     <t:Anchor>
       <t:Comment id="1326491270"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{F771E3FA-C314-427F-A050-0B5CFA8B2E5C}" time="2024-03-13T13:30:11.577Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1326491270"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{D218DF34-12D2-4297-8DBB-7532AD0835E0}" time="2024-03-13T13:30:11.577Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1326491270"/>
         </t:Anchor>
         <t:Assign userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
       </t:Event>
       <t:Event id="{82B75ECB-F45F-4EF7-9BBC-D14F21C46345}" time="2024-03-13T13:30:11.577Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1326491270"/>
         </t:Anchor>
         <t:SetTitle title="@Valtonen Taija ei kai ammattimaiset käyttäjät vastaa laitteiden käytön koulutuksesta? onko kyseessä kouluttautuminen"/>
       </t:Event>
       <t:Event id="{52B300E3-1AFC-48CA-A5E0-B92C3B8CF283}" time="2024-03-25T10:22:04.187Z">
         <t:Attribution userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
         <t:Progress percentComplete="100"/>
       </t:Event>
       <t:Event id="{D6502ADC-7E92-428A-AB20-F6729E396987}" time="2024-03-25T10:22:35.964Z">
         <t:Attribution userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
         <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{C5D040C1-A7A2-4FE9-832B-B7E3ABCEE692}">
+    <t:Anchor>
+      <t:Comment id="858167870"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{635EA18E-92AC-4FC1-A8E8-78E7B8FD6295}" time="2024-03-13T13:28:43.342Z">
+        <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
+        <t:Anchor>
+          <t:Comment id="858167870"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{CFE655BB-0E27-4544-B7C9-DC13FCEF21E4}" time="2024-03-13T13:28:43.342Z">
+        <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
+        <t:Anchor>
+          <t:Comment id="858167870"/>
+        </t:Anchor>
+        <t:Assign userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
+      </t:Event>
+      <t:Event id="{D5B3FC6A-87EF-4B02-B070-E192AD7DC870}" time="2024-03-13T13:28:43.342Z">
+        <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
+        <t:Anchor>
+          <t:Comment id="858167870"/>
+        </t:Anchor>
+        <t:SetTitle title="@Valtonen Taija mitä nykyään tästä vaaditaan? palveluyksikkötasolla listaus tulee olemaan aika pitkä"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{F26F55C2-FF48-4620-B4B8-22BF18CC8460}">
+    <t:Anchor>
+      <t:Comment id="1775087165"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{81D4E0F4-AB64-49A6-9DD1-C82BEA9B823B}" time="2023-10-06T07:52:29.435Z">
+        <t:Attribution userId="S::anne.siivonen@sata.fi::bd5eb5aa-b9ef-4737-a711-6dc89518ee5a" userProvider="AD" userName="Anne Siivonen"/>
+        <t:Anchor>
+          <t:Comment id="1775087165"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{E70F41B3-0564-4965-8F4E-7814589CC15E}" time="2023-10-06T07:52:29.435Z">
+        <t:Attribution userId="S::anne.siivonen@sata.fi::bd5eb5aa-b9ef-4737-a711-6dc89518ee5a" userProvider="AD" userName="Anne Siivonen"/>
+        <t:Anchor>
+          <t:Comment id="1775087165"/>
+        </t:Anchor>
+        <t:Assign userId="S::essi.hallynen@sata.fi::4cc1434f-0d3a-4c30-b7cf-feb98298d8a9" userProvider="AD" userName="Essi-Leena Hällynen"/>
+      </t:Event>
+      <t:Event id="{AB0E443C-2069-4CEB-A9B9-6087F7AF3262}" time="2023-10-06T07:52:29.435Z">
+        <t:Attribution userId="S::anne.siivonen@sata.fi::bd5eb5aa-b9ef-4737-a711-6dc89518ee5a" userProvider="AD" userName="Anne Siivonen"/>
+        <t:Anchor>
+          <t:Comment id="1775087165"/>
+        </t:Anchor>
+        <t:SetTitle title="@Essi-Leena Hällynen Voitko katsoa vielä nämä kappaleet"/>
       </t:Event>
     </t:History>
   </t:Task>
   <t:Task id="{4DCA59AD-988B-4EBD-B333-F173EBDFB558}">
     <t:Anchor>
       <t:Comment id="715054528"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{C702D8D1-2AE7-4FD8-981E-7B4333D7A4DA}" time="2024-09-26T07:12:39.136Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1919660602"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{CD65C41F-174E-4FBA-B882-85E7A1069088}" time="2024-09-26T07:12:39.136Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1919660602"/>
         </t:Anchor>
         <t:Assign userId="S::satu.tuoriniemi@sata.fi::94e61ee4-14c9-4cc7-b086-34f60e601a57" userProvider="AD" userName="Satu Tuoriniemi"/>
       </t:Event>
       <t:Event id="{3413CA22-CE61-42DC-953F-7767CD61C8E8}" time="2024-09-26T07:12:39.136Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
@@ -47208,354 +48308,429 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101008C5ED4319FC863459AEEC5A5AD9090C7" ma:contentTypeVersion="10" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="75e3e1971e9d7529319dd3c33a905129">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="34108731-8fa0-40d3-956e-c761d9ce5e49" xmlns:ns3="69bd463f-8a58-4eab-97f0-36eeaae4b2fc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f17be55ec27b723b99e2ee0228391672" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x0101008C5ED4319FC863459AEEC5A5AD9090C7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="10" ma:versionID="75e3e1971e9d7529319dd3c33a905129">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="34108731-8fa0-40d3-956e-c761d9ce5e49" xmlns:ns3="69bd463f-8a58-4eab-97f0-36eeaae4b2fc" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="f17be55ec27b723b99e2ee0228391672" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="34108731-8fa0-40d3-956e-c761d9ce5e49"/>
     <xsd:import namespace="69bd463f-8a58-4eab-97f0-36eeaae4b2fc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...8 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
+                <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
+                <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceSearchProperties"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="34108731-8fa0-40d3-956e-c761d9ce5e49" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" elementFormDefault="qualified" targetNamespace="34108731-8fa0-40d3-956e-c761d9ce5e49">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:index="8" ma:internalName="MediaServiceMetadata" ma:readOnly="true" name="MediaServiceMetadata" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:index="9" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true" name="MediaServiceFastMetadata" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:index="10" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true" name="MediaServiceObjectDetectorVersions" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:index="13" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true" name="MediaServiceSearchProperties" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:index="14" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true" name="MediaServiceGenerationTime" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:index="15" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true" name="MediaServiceEventHashCode" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:index="16" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true" name="MediaServiceDateTaken" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:index="17" ma:internalName="MediaLengthInSeconds" ma:readOnly="true" name="MediaLengthInSeconds" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="69bd463f-8a58-4eab-97f0-36eeaae4b2fc" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" elementFormDefault="qualified" targetNamespace="69bd463f-8a58-4eab-97f0-36eeaae4b2fc">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Jaettu" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element ma:displayName="Jaettu" ma:index="11" ma:internalName="SharedWithUsers" ma:readOnly="true" name="SharedWithUsers" nillable="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+              <xsd:element maxOccurs="unbounded" minOccurs="0" name="UserInfo">
                 <xsd:complexType>
                   <xsd:sequence>
-                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
-[...1 lines deleted...]
-                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                    <xsd:element minOccurs="0" name="DisplayName" type="xsd:string"/>
+                    <xsd:element minOccurs="0" name="AccountId" nillable="true" type="dms:UserId"/>
+                    <xsd:element minOccurs="0" name="AccountType" type="xsd:string"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Jakamisen tiedot" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element ma:displayName="Jakamisen tiedot" ma:index="12" ma:internalName="SharedWithDetails" ma:readOnly="true" name="SharedWithDetails" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" attributeFormDefault="unqualified" blockDefault="#all" elementFormDefault="qualified" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
-        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
-[...10 lines deleted...]
-        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:creator"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dcterms:created"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:identifier"/>
+        <xsd:element ma:displayName="Sisältölaji" ma:index="0" maxOccurs="1" minOccurs="0" name="contentType" type="xsd:string"/>
+        <xsd:element ma:displayName="Otsikko" ma:index="4" maxOccurs="1" minOccurs="0" ref="dc:title"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:subject"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:description"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="keywords" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:language"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="category" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="version" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="revision" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
-        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
-[...1 lines deleted...]
-        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="lastModifiedBy" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dcterms:modified"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="contentStatus" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
-  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+  <xs:schema xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" attributeFormDefault="unqualified" elementFormDefault="qualified" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:DisplayName" minOccurs="0"/>
-[...1 lines deleted...]
-          <xs:element ref="pc:AccountType" minOccurs="0"/>
+          <xs:element minOccurs="0" ref="pc:DisplayName"/>
+          <xs:element minOccurs="0" ref="pc:AccountId"/>
+          <xs:element minOccurs="0" ref="pc:AccountType"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
     <xs:element name="AccountId" type="xs:string"/>
     <xs:element name="AccountType" type="xs:string"/>
     <xs:element name="BDCAssociatedEntity">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+          <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:BDCEntity"/>
         </xs:sequence>
         <xs:attribute ref="pc:EntityNamespace"/>
         <xs:attribute ref="pc:EntityName"/>
         <xs:attribute ref="pc:SystemInstanceName"/>
         <xs:attribute ref="pc:AssociationName"/>
       </xs:complexType>
     </xs:element>
     <xs:attribute name="EntityNamespace" type="xs:string"/>
     <xs:attribute name="EntityName" type="xs:string"/>
     <xs:attribute name="SystemInstanceName" type="xs:string"/>
     <xs:attribute name="AssociationName" type="xs:string"/>
     <xs:element name="BDCEntity">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
-[...5 lines deleted...]
-          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+          <xs:element minOccurs="0" ref="pc:EntityDisplayName"/>
+          <xs:element minOccurs="0" ref="pc:EntityInstanceReference"/>
+          <xs:element minOccurs="0" ref="pc:EntityId1"/>
+          <xs:element minOccurs="0" ref="pc:EntityId2"/>
+          <xs:element minOccurs="0" ref="pc:EntityId3"/>
+          <xs:element minOccurs="0" ref="pc:EntityId4"/>
+          <xs:element minOccurs="0" ref="pc:EntityId5"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="EntityDisplayName" type="xs:string"/>
     <xs:element name="EntityInstanceReference" type="xs:string"/>
     <xs:element name="EntityId1" type="xs:string"/>
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+          <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:TermName" minOccurs="0"/>
-          <xs:element ref="pc:TermId" minOccurs="0"/>
+          <xs:element minOccurs="0" ref="pc:TermName"/>
+          <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <SharedWithUsers xmlns="69bd463f-8a58-4eab-97f0-36eeaae4b2fc">
       <UserInfo>
         <DisplayName>Raija Uusitalo-Seppälä</DisplayName>
         <AccountId>54</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Marjaana Seppälä</DisplayName>
         <AccountId>92</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Jaana Järvimäki</DisplayName>
         <AccountId>42</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A90B27C-E19B-4491-A0B5-EF776676FEC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="34108731-8fa0-40d3-956e-c761d9ce5e49"/>
     <ds:schemaRef ds:uri="69bd463f-8a58-4eab-97f0-36eeaae4b2fc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CEAF940-6A69-4F34-AA3F-D7483B75489D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66296FAC-997D-41D3-87E5-1CD48278E2B2}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+    <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
+    <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
+    <ds:schemaRef ds:uri="http://opendope.org/questions"/>
+    <ds:schemaRef ds:uri="http://opendope.org/answers"/>
+    <ds:schemaRef ds:uri="http://opendope.org/components"/>
+    <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BEC4CDA-D0D3-4D63-836E-221959702B0B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="69bd463f-8a58-4eab-97f0-36eeaae4b2fc"/>
-    <ds:schemaRef ds:uri="34108731-8fa0-40d3-956e-c761d9ce5e49"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>56</Pages>
-[...1 lines deleted...]
-  <Characters>119497</Characters>
+  <Pages>55</Pages>
+  <Words>14591</Words>
+  <Characters>118188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>995</Lines>
-  <Paragraphs>267</Paragraphs>
+  <Lines>984</Lines>
+  <Paragraphs>265</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Otsikko</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>SOSIAALIPALVELUJEN OMAVALVONTASUUNNITELMA</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>133982</CharactersWithSpaces>
+  <CharactersWithSpaces>132514</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SOSIAALIPALVELUJEN OMAVALVONTASUUNNITELMA</dc:title>
   <dc:subject/>
   <dc:creator>Tuomainen Pauliina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008C5ED4319FC863459AEEC5A5AD9090C7</vt:lpwstr>