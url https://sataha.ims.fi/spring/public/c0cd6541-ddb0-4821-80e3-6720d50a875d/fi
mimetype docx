--- v1 (2026-08-25)
+++ v2 (2026-10-23)
@@ -1,187 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4BA79D8F" w14:textId="77777777" w:rsidR="00D23AA9" w:rsidRDefault="00D23AA9" w:rsidP="0074386B">
+    <w:p w14:paraId="5D0A809F" w14:textId="77777777" w:rsidR="00D23AA9" w:rsidRDefault="00D23AA9" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1051035649"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="785462EC" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="76F54EA4" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5863DEC2" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="3BD6E596" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0A65AF64" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="3E3276A5" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="7A064CEA" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="30FE78E6" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5EC1B90C" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="2D70EB0B" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="48E4EDEE" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="5FF5D684" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="1188A4DF" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="753377C4" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="4229B795" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="52869708" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5574AE49" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="105CFF6D" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="784F1A95" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="5ABFB331" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0DBBADD5" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="074A3A4B" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="740886D6" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="45AAFA68" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0629C45E" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="4B55333C" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0B5F111C" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRPr="0011308B" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="1E9B5B44" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRPr="0011308B" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="FF0000"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5920132C" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="49090AB5" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="3E8C5B12" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="7AEC94C5" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="298EA472" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
+        <w:p w14:paraId="611453A8" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00794DB2" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00890876">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="2B579A"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               <w:lang w:eastAsia="fi-FI"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2863D5A8" wp14:editId="23FCDB36">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D74C74E" wp14:editId="3D568592">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-765810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7702550" cy="5600700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Kuva 5">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="5" name="Kuva 5">
@@ -212,2054 +214,2048 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r w:rsidRPr="00890876">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>Omavalvontasuunnitelma</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="60477A43" w14:textId="77777777" w:rsidR="00B32CDF" w:rsidRDefault="00F71CC1" w:rsidP="0074386B">
+        <w:p w14:paraId="63DA4B3E" w14:textId="77777777" w:rsidR="00B32CDF" w:rsidRPr="00471A71" w:rsidRDefault="00F71CC1" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
-              <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00471A71">
             <w:rPr>
-              <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>Lasten, nuorten ja perheiden palveluiden toimialue</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="312A35CE" w14:textId="77777777" w:rsidR="001F3491" w:rsidRDefault="00F71CC1" w:rsidP="0074386B">
+        <w:p w14:paraId="488562FD" w14:textId="77777777" w:rsidR="001F3491" w:rsidRPr="00471A71" w:rsidRDefault="00F71CC1" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
-              <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00471A71">
             <w:rPr>
-              <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>Erityispalvelut</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6AA07F87" w14:textId="67C50FAD" w:rsidR="00741C0B" w:rsidRPr="00E57F28" w:rsidRDefault="00741C0B" w:rsidP="0074386B">
+        <w:p w14:paraId="4033591B" w14:textId="77777777" w:rsidR="00741C0B" w:rsidRPr="00471A71" w:rsidRDefault="00741C0B" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
-              <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00471A71">
             <w:rPr>
-              <w:color w:val="70AD47" w:themeColor="accent6"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>2026</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3B5EF508" w14:textId="77777777" w:rsidR="001F28BC" w:rsidRDefault="001F28BC">
+        <w:p w14:paraId="0CEE2872" w14:textId="77777777" w:rsidR="001F28BC" w:rsidRDefault="001F28BC">
           <w:pPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:br w:type="page"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="44EAFB8A" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00000000" w:rsidP="0074386B">
+        <w:p w14:paraId="27924368" w14:textId="77777777" w:rsidR="00794DB2" w:rsidRDefault="00000000" w:rsidP="0074386B">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="0" w:name="_Toc51054846" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1004816041"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="350A6141" w14:textId="22D2598C" w:rsidR="00392635" w:rsidRDefault="2562DF4E">
+        <w:p w14:paraId="0A43FC61" w14:textId="116F8E34" w:rsidR="003271D8" w:rsidRDefault="2562DF4E">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004E0003">
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc223942543" w:history="1">
-            <w:r w:rsidR="00392635" w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141001" w:history="1">
+            <w:r w:rsidR="003271D8" w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1. Palveluntuottajaa, palveluyksikköä ja toimintaa koskevat tiedot</w:t>
             </w:r>
-            <w:r w:rsidR="00392635">
+            <w:r w:rsidR="003271D8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00392635">
+            <w:r w:rsidR="003271D8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00392635">
+            <w:r w:rsidR="003271D8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942543 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141001 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00392635">
+            <w:r w:rsidR="003271D8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00392635">
+            <w:r w:rsidR="003271D8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00392635">
+            <w:r w:rsidR="003271D8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00392635">
+            <w:r w:rsidR="003271D8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A41D19A" w14:textId="05818CCF" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="6D35D227" w14:textId="7CAFB4AB" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942544" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141002" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1 Palveluntuottajan perustiedot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942544 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141002 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A12FCB9" w14:textId="5FF31EF8" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="44CC15DB" w14:textId="1C5B05AE" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942545" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141003" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2 Vastuualueen perustiedot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942545 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141003 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4576481B" w14:textId="21685E5F" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="646F5DC7" w14:textId="6C613A3E" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942546" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141004" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.3 Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942546 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141004 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65B91A3C" w14:textId="629025BF" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="1F6D98BA" w14:textId="65DF2EE7" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942547" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141005" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2 Asiakas- ja potilasturvallisuus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942547 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141005 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09305541" w14:textId="0D242785" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="4A88CD98" w14:textId="1EBE298D" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942548" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141006" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1 Palveluiden laadulliset edellytykset</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942548 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141006 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E434FD8" w14:textId="676FEC8E" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="7D4418A1" w14:textId="1B37B14C" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942549" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141007" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2 Vastuu palvelujen laadusta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942549 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141007 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3871E594" w14:textId="11AA1FAA" w:rsidR="003271D8" w:rsidRDefault="003271D8">
+          <w:pPr>
+            <w:pStyle w:val="Sisluet2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fi-FI"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc241141008" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.3 Asiakkaan ja potilaan asema ja oikeudet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141008 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="175AD1E9" w14:textId="789E758D" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="048139CF" w14:textId="3E33BBA5" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942550" w:history="1">
-[...70 lines deleted...]
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141009" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.4 Muistutusten käsittely</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942551 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141009 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6C9361E9" w14:textId="19A614F1" w:rsidR="003271D8" w:rsidRDefault="003271D8">
+          <w:pPr>
+            <w:pStyle w:val="Sisluet2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fi-FI"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc241141010" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.5 Henkilöstö</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141010 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5FA367F7" w14:textId="6AE8F033" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="6D200BD2" w14:textId="682751A2" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942552" w:history="1">
-[...70 lines deleted...]
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141011" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.6 Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942553 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141011 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="789E011A" w14:textId="0B8A37B1" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="017271F3" w14:textId="3B230207" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942554" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141012" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.7 Monialainen yhteistyö ja palvelun koordinointi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942554 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141012 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1E8A3818" w14:textId="443A01A9" w:rsidR="003271D8" w:rsidRDefault="003271D8">
+          <w:pPr>
+            <w:pStyle w:val="Sisluet2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fi-FI"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc241141013" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.8 Toimitilat ja välineet mukaan lukien toimintaympäristö</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141013 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="609D37DB" w14:textId="6C543B3B" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="3796A8C4" w14:textId="47B2FCE8" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942555" w:history="1">
-[...70 lines deleted...]
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141014" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.9 Lääkinnälliset laitteet, tietojärjestelmät ja teknologian käyttö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942556 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141014 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>27</w:t>
+              <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BC3BED3" w14:textId="7809E41E" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="29D54773" w14:textId="7FDEAD65" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942557" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141015" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.10 Lääkehoitosuunnitelma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942557 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141015 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>32</w:t>
+              <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F7C8588" w14:textId="3243FF6F" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="7622D9A5" w14:textId="7F80F7D4" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942558" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141016" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2.11 Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942558 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141016 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>32</w:t>
+              <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="471BAD4A" w14:textId="3CEC2D11" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="32048B19" w14:textId="3C44C9E1" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942559" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141017" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>2.12 Säännöllisesti kerättävän ja muun palautteen huomioiminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942559 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141017 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>36</w:t>
+              <w:t>35</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0BD3C588" w14:textId="7B753086" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="7359172B" w14:textId="76D213BC" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942560" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141018" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3 Omavalvonnan riskienhallinta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942560 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141018 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>39</w:t>
+              <w:t>37</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="564D971F" w14:textId="2019C0D2" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="3BDACBB3" w14:textId="25304BB3" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942561" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141019" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1 Vastuualueen riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942561 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141019 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>39</w:t>
+              <w:t>37</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79AB5A3F" w14:textId="00E5A07D" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="53C56E43" w14:textId="29F985E0" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942562" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141020" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2. Riskienhallinnan keinot ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942562 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141020 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>46</w:t>
+              <w:t>43</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3DB228DC" w14:textId="3C863E8F" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="5823F12E" w14:textId="446D2CFB" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942563" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141021" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3 Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942563 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141021 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="75E860AD" w14:textId="2373E581" w:rsidR="003271D8" w:rsidRDefault="003271D8">
+          <w:pPr>
+            <w:pStyle w:val="Sisluet2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fi-FI"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc241141022" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141022 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76D65111" w14:textId="70625180" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="6ED1CD6C" w14:textId="7D5A9275" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942564" w:history="1">
-[...70 lines deleted...]
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141023" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.5 Valmius- ja jatkuvuudenhallinta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942565 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141023 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>53</w:t>
+              <w:t>50</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="33FB02D0" w14:textId="2F7DB125" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="01C29CC1" w14:textId="3345134C" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942566" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141024" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4 Omavalvontasuunnitelman toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942566 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141024 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>53</w:t>
+              <w:t>50</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FA7BCA1" w14:textId="4EFEF2E4" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="2204369C" w14:textId="78DE45B7" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942567" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141025" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1 Toimeenpano</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942567 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141025 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>53</w:t>
+              <w:t>50</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20FC48E1" w14:textId="41BA5287" w:rsidR="00392635" w:rsidRDefault="00392635">
+        <w:p w14:paraId="16AFD5BE" w14:textId="70A75319" w:rsidR="003271D8" w:rsidRDefault="003271D8">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc223942568" w:history="1">
-            <w:r w:rsidRPr="009E3386">
+          <w:hyperlink w:anchor="_Toc241141026" w:history="1">
+            <w:r w:rsidRPr="003F7A66">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2 Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc223942568 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241141026 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>53</w:t>
+              <w:t>50</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59E233AD" w14:textId="098491CB" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+        <w:p w14:paraId="7B29BFA2" w14:textId="72A7A70C" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9628"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlinkki"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="55E54D76" w14:textId="77777777" w:rsidR="00AF5838" w:rsidRPr="00AC735C" w:rsidRDefault="00AF5838" w:rsidP="2562DF4E">
+    <w:p w14:paraId="0BA9971A" w14:textId="77777777" w:rsidR="00AF5838" w:rsidRPr="00AC735C" w:rsidRDefault="00AF5838" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Sisluet2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9628"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58D98AFF" w14:textId="77777777" w:rsidR="000D3BE5" w:rsidRDefault="000D3BE5" w:rsidP="63E19E6A">
+    <w:p w14:paraId="04166DA2" w14:textId="77777777" w:rsidR="000D3BE5" w:rsidRDefault="000D3BE5" w:rsidP="63E19E6A">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc45556421"/>
       <w:bookmarkStart w:id="2" w:name="_Toc664223350"/>
       <w:bookmarkStart w:id="3" w:name="_Toc145511875"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc223942543"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc241141001"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="49DA234C">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t>alveluntuottajaa</w:t>
       </w:r>
       <w:r w:rsidR="002631D6">
         <w:t>, palveluyksikköä ja toimintaa</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t xml:space="preserve"> koskevat tiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="2CB63E64" w14:textId="77777777" w:rsidR="63E19E6A" w:rsidRDefault="63E19E6A" w:rsidP="63E19E6A"/>
-    <w:p w14:paraId="66844F6D" w14:textId="77777777" w:rsidR="163BE9DD" w:rsidRDefault="763291F6" w:rsidP="74833A01">
+    <w:p w14:paraId="6B788144" w14:textId="77777777" w:rsidR="63E19E6A" w:rsidRDefault="63E19E6A" w:rsidP="63E19E6A"/>
+    <w:p w14:paraId="09040E5C" w14:textId="77777777" w:rsidR="163BE9DD" w:rsidRDefault="763291F6" w:rsidP="74833A01">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialue </w:t>
       </w:r>
       <w:r w:rsidR="00694BD6" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eli Sata-alue </w:t>
       </w:r>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">on yksi 21 hyvinvointialueesta. </w:t>
       </w:r>
       <w:r w:rsidR="7C2C9370" w:rsidRPr="0172CD31">
         <w:rPr>
@@ -2281,67 +2277,100 @@
       </w:r>
       <w:r w:rsidR="4478E83A" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="163BE9DD" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t> 000 asukkaalle</w:t>
       </w:r>
       <w:r w:rsidR="070C300A" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="163BE9DD" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Hyvinvointialueella toimii noin </w:t>
       </w:r>
-      <w:r w:rsidR="064CBABC" w:rsidRPr="0172CD31">
-[...3 lines deleted...]
-        <w:t>9</w:t>
+      <w:r w:rsidR="009D3F7D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="163BE9DD" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t> 000 työntekijä</w:t>
       </w:r>
       <w:r w:rsidR="3E459DC3" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>ä.</w:t>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3F7D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3F7D" w:rsidRPr="009D3F7D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="009D3F7D" w:rsidRPr="009D3F7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Henkilöstökertomus 2023</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009D3F7D" w:rsidRPr="009D3F7D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="3E459DC3" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="265E18B3" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D6183F" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitel</w:t>
       </w:r>
       <w:r w:rsidR="008F4FAB" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">mat </w:t>
       </w:r>
       <w:r w:rsidR="0055700D" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>laaditaan</w:t>
       </w:r>
@@ -2416,2366 +2445,2159 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2A0AFDAC" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>hoito-osastot</w:t>
       </w:r>
       <w:r w:rsidR="00AF3698" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, joista </w:t>
       </w:r>
       <w:r w:rsidR="0055700D" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>vastuualueiden lisäksi laaditaan omavalvontasuunnitelmat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE80546" w14:textId="77777777" w:rsidR="001F5DB7" w:rsidRDefault="001F5DB7" w:rsidP="0074386B">
+    <w:p w14:paraId="7BA78E40" w14:textId="77777777" w:rsidR="001F5DB7" w:rsidRDefault="001F5DB7" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C1F5838" w14:textId="77777777" w:rsidR="00C34F86" w:rsidRPr="00C34F86" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
+    <w:p w14:paraId="66091B3E" w14:textId="77777777" w:rsidR="00C34F86" w:rsidRPr="00C34F86" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc223942544"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc241141002"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t>1.1 Palveluntuottajan perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="09885E0C" w14:textId="77777777" w:rsidR="00055512" w:rsidRDefault="009B53A2" w:rsidP="0074386B">
+    <w:p w14:paraId="71DBB14A" w14:textId="295027AC" w:rsidR="006C1230" w:rsidRDefault="009B53A2" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc45556422"/>
       <w:bookmarkStart w:id="7" w:name="_Toc1267008580"/>
       <w:bookmarkStart w:id="8" w:name="_Toc145511876"/>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DE6CB7" w:rsidRPr="7DD0F5B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palveluntuottaja</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="4354A2AC" w:rsidRPr="7DD0F5B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="3D9F1F29">
         <w:t>Satakunnan hyvinvointialue</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D72D95">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C1230" w:rsidRPr="006C1230">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="006C1230" w:rsidRPr="006C1230">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Satakunnan hyvinvointialue</w:t>
+          <w:t>Satakunnan hyvinvointialueen verkkosivut, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="006C1230" w:rsidRPr="006C1230">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00FE1005">
         <w:t>Y-tunnus</w:t>
       </w:r>
       <w:r w:rsidR="00EE648E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="23FD21F9">
         <w:t>3221304–3</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="006C1230">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00EE01F4" w:rsidRPr="7DF29A2D">
-[...33 lines deleted...]
-        <w:r w:rsidRPr="674398FF">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="006C1230" w:rsidRPr="006C1230">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>Johdon yhteystiedot</w:t>
+          <w:t>Johdon yhteystiedot, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15C51849" w14:textId="77777777" w:rsidR="00E0719A" w:rsidRDefault="00E0719A" w:rsidP="00745E91">
+    <w:p w14:paraId="198DD334" w14:textId="77777777" w:rsidR="006C1230" w:rsidRDefault="009B53A2" w:rsidP="006C1230">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006C1230">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE01F4" w:rsidRPr="7DF29A2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>soite</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE01F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DB0466">
+        <w:t xml:space="preserve">Sairaalantie 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DB0466">
+        <w:t>28500 PORI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405968C0" w14:textId="2F6A3C08" w:rsidR="006C1230" w:rsidRPr="006C1230" w:rsidRDefault="009B53A2" w:rsidP="006C1230">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006C1230" w:rsidRPr="006C1230">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Puhelin</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1230" w:rsidRPr="006C1230">
+        <w:br/>
+        <w:t>Hyvinvointialueen yleinen asiakaspalvelu ja vaihde, puhelin 02 627 71</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45099D98" w14:textId="41145A7A" w:rsidR="71D9F48E" w:rsidRDefault="71D9F48E" w:rsidP="006C1230">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CEFA7BD" w14:textId="77777777" w:rsidR="00E0719A" w:rsidRDefault="00E0719A" w:rsidP="00745E91">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45415494" w14:textId="77777777" w:rsidR="00E0719A" w:rsidRDefault="00E0719A" w:rsidP="00745E91">
+    <w:p w14:paraId="3102B722" w14:textId="77777777" w:rsidR="00E0719A" w:rsidRDefault="00E0719A" w:rsidP="00745E91">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7656841C" w14:textId="77777777" w:rsidR="00E0719A" w:rsidRDefault="00E0719A" w:rsidP="00745E91">
+    <w:p w14:paraId="5038530A" w14:textId="77777777" w:rsidR="00E0719A" w:rsidRDefault="00E0719A" w:rsidP="00745E91">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="701717E9" w14:textId="77777777" w:rsidR="009B53A2" w:rsidRDefault="00890206" w:rsidP="2562DF4E">
+    <w:p w14:paraId="1BD68F9C" w14:textId="77777777" w:rsidR="009B53A2" w:rsidRDefault="00890206" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc223942545"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc241141003"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C34F86">
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:r w:rsidR="006E10E9">
         <w:t>Vastuualueen</w:t>
       </w:r>
       <w:r w:rsidR="2D9BD40D">
         <w:t xml:space="preserve"> perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="44AACCA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FD3BA8" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+    <w:p w14:paraId="11501982" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4315"/>
         <w:gridCol w:w="4839"/>
       </w:tblGrid>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="13AE89E1" w14:textId="77777777" w:rsidTr="2562DF4E">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="55388C20" w14:textId="77777777" w:rsidTr="2562DF4E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DE6792B" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="48EF4ECB" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuualue/yksikkö</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DC337FF" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="1FAE8EED" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6547EF27" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="06ADD106" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yhteystiedot</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="0AED8CC7" w14:textId="77777777" w:rsidTr="2562DF4E">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="7579E6A2" w14:textId="77777777" w:rsidTr="2562DF4E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29EC46FE" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="75648342" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuualue Erityispalveluiden vastuualue</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="686C5856" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="2C0C80CD" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F85C1D2" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="76B5FBD5" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuualuejohtaja Mari Levonen</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14">
+            <w:hyperlink r:id="rId15">
               <w:r w:rsidRPr="2562DF4E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:color w:val="467886"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>mari.levonen@sata.fi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="69696250" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="3E8AFF88" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="6EB3618D" w14:textId="77777777" w:rsidTr="2562DF4E">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="2389263E" w14:textId="77777777" w:rsidTr="2562DF4E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="563E6F7B" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="6091DA13" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuuyksikkö Avohuolto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34479C93" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="5667E33E" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Vastuuyksikön päällikkö Leila Linnainmaa </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15">
+            <w:hyperlink r:id="rId16">
               <w:r w:rsidRPr="2562DF4E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:color w:val="467886"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>leila.linnainmaa@sata.fi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3A4E738B" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="6A85A148" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="0588C89F" w14:textId="77777777" w:rsidTr="2562DF4E">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="6FD31087" w14:textId="77777777" w:rsidTr="2562DF4E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72B2580E" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="5F8CDF41" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuuyksikkö Sijaishuolto, jälkihuolto ja laitostoiminta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3EE8F86A" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="3A5DAC70" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuuyksikön päällikkö Mira Lahdenranta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A8EC092" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="36AD06C6" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16">
+            <w:hyperlink r:id="rId17">
               <w:r w:rsidRPr="2562DF4E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:color w:val="467886"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>mira.lahdenranta@sata.fi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="217E4E26" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="26E9BBB7" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B8533CE" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+    <w:p w14:paraId="0F2DFBF7" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="702160F1" w14:textId="77777777" w:rsidR="003246F2" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
+    <w:p w14:paraId="7227DC03" w14:textId="77777777" w:rsidR="003246F2" w:rsidRDefault="00C34F86" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc45556427"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc223942546"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc241141004"/>
       <w:r>
         <w:t xml:space="preserve">1.3 </w:t>
       </w:r>
       <w:r w:rsidR="008D5EE6">
         <w:t>Palvelut</w:t>
       </w:r>
       <w:r w:rsidR="00F5390D">
         <w:t>, toiminta-ajatus ja toimintaperiaatteet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="4B90E82C" w14:textId="77777777" w:rsidR="00C725DC" w:rsidRDefault="009907F4" w:rsidP="00C725DC">
+    <w:p w14:paraId="1EE0FD89" w14:textId="5AEDB9D0" w:rsidR="008E78F1" w:rsidRPr="008E78F1" w:rsidRDefault="009907F4" w:rsidP="008E78F1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009907F4">
         <w:t>Sat</w:t>
       </w:r>
       <w:r w:rsidR="00E936FD">
         <w:t>a-alue</w:t>
       </w:r>
       <w:r w:rsidRPr="009907F4">
         <w:t xml:space="preserve"> järjestää Satakunnan sosiaali-, terveys- ja pelastuspalvelut</w:t>
       </w:r>
       <w:r w:rsidR="008F4FD2">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B46591">
+      <w:r w:rsidR="008E78F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C725DC">
-[...9 lines deleted...]
-    <w:p w14:paraId="1127CC1C" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="00F40F97" w:rsidP="3AF3D874">
+      <w:r w:rsidR="008E78F1" w:rsidRPr="008E78F1">
+        <w:t>Sata-alue ei tuota palveluja muilla hyvinvointialueilla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386B2093" w14:textId="6CFE51C7" w:rsidR="008E78F1" w:rsidRPr="008E78F1" w:rsidRDefault="008E78F1" w:rsidP="008E78F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E78F1">
+        <w:t>Visio: Sata askelta eteenpäin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CD7CE6" w14:textId="73942ABD" w:rsidR="008E78F1" w:rsidRPr="008E78F1" w:rsidRDefault="008E78F1" w:rsidP="008E78F1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E78F1">
+        <w:t>Arvot: jokainen on arvokas, toimimme oikein, rakennamme turvaa ja uudistumme rohkeasti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0D7FCA" w14:textId="2DB0D867" w:rsidR="008E78F1" w:rsidRDefault="008E78F1" w:rsidP="00C725DC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E78F1">
+        <w:t>Tavoitteet: paremmin saavutettavat palvelut, henkilöstön hyvinvointi vahvistuu ja tasapainoisempi talous turvaa toiminnan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21402C82" w14:textId="160F131B" w:rsidR="00F40F97" w:rsidRDefault="00F40F97" w:rsidP="3AF3D874">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3AF3D874">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00E936FD" w:rsidRPr="3AF3D874">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="3AF3D874">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
-        <w:t>alueella on laadittu hyvinvointialuestrategia, jota täydentävät ohjelmat ja suunnitelmat. Hyvinvointialuestrategian lähtökohtana ovat satakuntalaiset asukkaat ja heidän hyvinvointinsa, terveytensä ja turvallisuutensa (</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00B55D2E" w:rsidRPr="3AF3D874">
+        <w:t>alueella on laadittu hyvinvointialuestrategia, jota täydentävät ohjelmat ja suunnitelmat</w:t>
+      </w:r>
+      <w:r w:rsidR="008E78F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="252525"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="008E78F1" w:rsidRPr="008E78F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Satakunnan hyvinvointialue/tietoa-meistä/strategia</w:t>
+          <w:t xml:space="preserve">Satakunnan hyvinvointialueen strategia </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="008E78F1" w:rsidRPr="008E78F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>2026-2029</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidR="008E78F1" w:rsidRPr="008E78F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="3AF3D874">
+      <w:r w:rsidR="008E78F1" w:rsidRPr="008E78F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="44ABD005" w:rsidRPr="3AF3D874">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="252525"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECE05C5" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="0E41BCF5" w:rsidP="6DB60095">
+    <w:p w14:paraId="35F846E0" w14:textId="77777777" w:rsidR="7A57EA11" w:rsidRPr="00686E22" w:rsidRDefault="16336DFB" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lastensuojelun </w:t>
+      </w:r>
+      <w:r w:rsidR="77CB04B2" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avohuollon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tehtävänä on turvata alaikäiselle lastensuojelun tarpeessa olevalle lapselle hänen yksilöllisiä tarpeitaan vastaavaa korjaavaa tukea ja apua. </w:t>
+      </w:r>
+      <w:r w:rsidR="54D34549" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Lapsen kehitys ja hyvinvointi kuin myös hänen vanhempiensa ensisijaisen kasvatusvastuun</w:t>
+      </w:r>
+      <w:r w:rsidR="4C09894A" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja </w:t>
+      </w:r>
+      <w:r w:rsidR="77EAB864" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">huolenpidon </w:t>
+      </w:r>
+      <w:r w:rsidR="54D34549" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tuki </w:t>
+      </w:r>
+      <w:r w:rsidR="41020036" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ovat avohuollon lastensuojelun työskentelyn kulmakiviä</w:t>
+      </w:r>
+      <w:r w:rsidR="4D5208F7" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="036CB525" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suomessa lakina voimassa oleva YK:n lapsen oikeuksien yleissopimus takaa jokaiselle lapselle oikeuden suojeluun. Sopimuksen 20. artiklan mukaan: “Lapselle, joka on tilapäisesti tai pysyvästi vailla perheen turvaa tai jonka edun mukaista ei ole antaa hänen pysyä perhepiirissä, on oikeus valtion antamaan erityiseen suojeluun ja tukeen.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kun lapsi päätetään ottaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> huostaan</w:t>
+      </w:r>
+      <w:r w:rsidR="0CE01632" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tai hänet sijoitetaan kiireellisesti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="43488EC6" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on hän sijaishuollon piirissä. </w:t>
+      </w:r>
+      <w:r w:rsidR="0F476C0E" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>astensuojelulain edellyttämin perustein</w:t>
+      </w:r>
+      <w:r w:rsidR="77281F4E" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="64195AE6" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hänet voidaan sijoittaa </w:t>
+      </w:r>
+      <w:r w:rsidR="77281F4E" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>joko perhehoitoon tai laitoshuoltoon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. Satakunnan lastensuojelulla on käytössään omaa laitoskapasiteettia, ja omia perhehoitoperheitä, mutta myös ostopalveluja käytetään.</w:t>
+      </w:r>
+      <w:r w:rsidR="3F4A2EB0" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jos lapsi on ollut huostaanotettu tai hänellä on ollut pitkä avohuollon sijoitus, on hän</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oikeutettu jälkihuoltoon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Satakunnassa on oma jälkihuollon yksikkö, joka tukee eri tavoin itsenäistyviä nuoria.</w:t>
+      </w:r>
+      <w:r w:rsidR="151D8478" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jälkihuollon nuoren kohdalla haasteena on usein hänen tarvitsemansa tuen tarpeen tunnistaminen</w:t>
+      </w:r>
+      <w:r w:rsidR="7EBE46AA" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> myös muiden viranomaisten palveluissa</w:t>
+      </w:r>
+      <w:r w:rsidR="151D8478" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C3DC70" w14:textId="77777777" w:rsidR="7A57EA11" w:rsidRDefault="7A57EA11" w:rsidP="3AF3D874">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Satakunnan lastensuojelun tehtävänä on toiminnallaan mahdollistaa vaativista olosuhteista tulevien asiakkaidensa</w:t>
+      </w:r>
+      <w:r w:rsidR="2917AC18" w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oikeus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686E22">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saada hyvä lapsuus ja nuoruus ja päätyä yhteiskunnan täysivaltaisiksi jäseniksi. Lastensuojelussa kehitetään jatkuvasti osaamista, toimitaan osallistavalla ja systeemisellä työotteella.  Lastensuojelun ostopalveluja ovat tehostettu perhetyö, perhetyö, perhekuntoutus, laitospalvelut, tuettu asuminen, tukisuhdetoiminta, kotipalvelu, tuetut ja valvotut tapaamiset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EC7F17" w14:textId="77777777" w:rsidR="00F871DD" w:rsidRDefault="00F871DD" w:rsidP="00F871DD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Satakunnan hyvinvointialueen lastensuojelun arvot ja toimintaperiaatteet ovat: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00C027DE" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+        <w:t xml:space="preserve">Satakunnan hyvinvointialueen toimintaperiaatteet ovat: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD47D5B" w14:textId="77777777" w:rsidR="00F871DD" w:rsidRDefault="00F871DD" w:rsidP="00F871DD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Palvelemme yhdenvertaisesti </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C62632" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="55D9EA64" w14:textId="77777777" w:rsidR="00F871DD" w:rsidRDefault="00F871DD" w:rsidP="00F871DD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kohtaamme jokaisen asiakkaan tasavertaisesti sukupuoleen, rotuun, taustaan katsomatta ja toimimme ammatillisesti </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB42EFF" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="2401F278" w14:textId="77777777" w:rsidR="00F871DD" w:rsidRDefault="00F871DD" w:rsidP="00F871DD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Systeeminen teoria ja työote ovat koko Satakunnan lastensuojelussa yhteneväisesti käytössä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7BC1FB" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="6DB60095">
+    <w:p w14:paraId="79BFADE5" w14:textId="77777777" w:rsidR="00F871DD" w:rsidRDefault="00F871DD" w:rsidP="00F871DD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DB60095">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kohtaamme inhimillisesti      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCD8FC1" w14:textId="77777777" w:rsidR="00F40F97" w:rsidRDefault="44ABD005" w:rsidP="0172CD31">
-[...530 lines deleted...]
-    <w:p w14:paraId="784AD8C3" w14:textId="77777777" w:rsidR="3AF3D874" w:rsidRDefault="3AF3D874" w:rsidP="3AF3D874">
+    <w:p w14:paraId="497F3542" w14:textId="77777777" w:rsidR="3AF3D874" w:rsidRDefault="3AF3D874" w:rsidP="3AF3D874">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3210"/>
         <w:gridCol w:w="3210"/>
         <w:gridCol w:w="3210"/>
       </w:tblGrid>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="598C8D68" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="42CD25D0" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A6AAA72" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="302B039D" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vastuuyksikkö</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1919D020" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="7D366151" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E522702" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="2A4064FA" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Palvelu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00AF20DE" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="036E8ABD" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Toimintayksiköt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="158E6A1E" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="455E13D5" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0019C7CC" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="53307C65" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Avohuolto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78128318" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="062114BF" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Avohuollon lastensuojelutyö</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="793C3371" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="67FD098F">
+          <w:p w14:paraId="3E25A600" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="67FD098F">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Oma palvelutuotanto</w:t>
             </w:r>
             <w:r w:rsidR="156BF5E0" w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - tehostettu perhetyö, perhekuntoutus, lastensuojelun sosiaalityö eri toimipisteissä</w:t>
+              <w:t xml:space="preserve"> - tehostettu perhetyö, perhekuntoutus, lastensuojelun </w:t>
+            </w:r>
+            <w:r w:rsidR="156BF5E0" w:rsidRPr="0172CD31">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>sosiaalityö eri toimipisteissä</w:t>
             </w:r>
             <w:r w:rsidR="4F3B327A" w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">: Eura, Harjavalta, Huittinen, Nakkila, Kankaanpää, Kokemäki, Pori, </w:t>
             </w:r>
             <w:r w:rsidR="206323A8" w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="4F3B327A" w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>auma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="27DB0E7B" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="1A723301" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1389C250" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="452BB74F" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sijaishuolto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26F0407E" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="39241EE0" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69E6FBE9" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="39C154A9" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sijaishuollon lastensuojelutyö</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D5B0730" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="48D9B6B4" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Oma palvelutuotanto:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="082FABB6" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="6342F307" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">Eura, Harjavalta, Pori, </w:t>
             </w:r>
             <w:r w:rsidR="78D55CD6" w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Kankaanpää</w:t>
             </w:r>
             <w:r w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">, Rauma </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="4AA4115B" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="22F86A96" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19C7425A" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="2A1B7093" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jälkihuolto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C493CFB" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="79BA8E9E" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70B52B31" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="04FE2DBA" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jälkihuollon lastensuojelutyö</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7146F7F9" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="0172CD31">
+          <w:p w14:paraId="262CE275" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="0172CD31">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Oma palvelutuotanto: Pori</w:t>
             </w:r>
             <w:r w:rsidR="7ADAE487" w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja</w:t>
             </w:r>
             <w:r w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rauma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2562DF4E" w14:paraId="4AA590B8" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="2562DF4E" w14:paraId="0DDBC1A6" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="133A9A51" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="2F1DCC4B" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lastensuojelun laitostoiminta ja varahenkilöstö</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A3EC920" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="25331DE2" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65B6B733" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="350E2944" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Avohuollon sijoituksena tai kiireellisen sijoituksen päätöksellä tulevat lapset, pitkäaikainen sijaishuolto, tuettu asuminen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D9F12EB" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+          <w:p w14:paraId="7B51D816" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
             <w:pPr>
               <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="2562DF4E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Oma palvelutuotanto: Pori ja Rauma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CADCA65" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+    <w:p w14:paraId="42A0C84F" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="423A5F94" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRPr="004E2737" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+    <w:p w14:paraId="2D3151B9" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRPr="004E2737" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54719744" w14:textId="77777777" w:rsidR="4D8C5E76" w:rsidRPr="004E2737" w:rsidRDefault="4D8C5E76" w:rsidP="67FD098F">
+    <w:p w14:paraId="5818E392" w14:textId="77777777" w:rsidR="4D8C5E76" w:rsidRPr="004E2737" w:rsidRDefault="4D8C5E76" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E2737">
-        <w:lastRenderedPageBreak/>
         <w:t>Satakunnan omat lastensuojelulaitokset, perhekuntoutus</w:t>
       </w:r>
       <w:r w:rsidR="35C376B8" w:rsidRPr="004E2737">
         <w:t xml:space="preserve"> ja perhetyö</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2737">
         <w:t xml:space="preserve"> ja niiden </w:t>
       </w:r>
       <w:r w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>yhteystiedot</w:t>
       </w:r>
       <w:r w:rsidR="03F5DE6A" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> löytyvät netistä </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidR="2B823527" w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Lastensuojelun laitoshoito - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24C4F820" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
+    <w:p w14:paraId="4DDF4F2D" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Lastensuojelulaitos Karhunsyli</w:t>
         </w:r>
         <w:r w:rsidR="2DA39892" w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="2DA39892" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Radioasemantie 10, 28330 Pori</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336FB719" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
+    <w:p w14:paraId="0AED43D9" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Lastensuojelulaitos Keisarinviitta</w:t>
         </w:r>
         <w:r w:rsidR="78BE98A1" w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="78BE98A1" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keisarinviitantie 23, 28220 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCFFAE5" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
+    <w:p w14:paraId="4B508EC8" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Lastensuojelulaitos Pellava</w:t>
         </w:r>
         <w:r w:rsidR="44ACDE15" w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="44ACDE15" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Isosannan puistokatu 19, 28100 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D9019A" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
+    <w:p w14:paraId="6C827C46" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Lastensuojelulaitos Uudenkoiviston vas</w:t>
         </w:r>
         <w:r w:rsidR="2C5B5254" w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>taanottoyksikkö:</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="2C5B5254" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="67E8D6BF" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Kasvihuoneenkatu 16, 28130 Pori.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481F45B0" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
+    <w:p w14:paraId="64E67FAA" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="0184513F" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Lastensuojelu</w:t>
         </w:r>
         <w:r w:rsidR="0B25755F" w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>laitos</w:t>
         </w:r>
         <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="165EC000" w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>vastaanottoyksikkö Pikku-Kippari:</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="165EC000" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Otantie 4, 26100 Rauma</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72C15B7C" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="58692B90" w:rsidP="67FD098F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="165EC000" w:rsidRPr="004E2737">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Otantie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="165EC000" w:rsidRPr="004E2737">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4, 26100 Rauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BC8EDF" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="58692B90" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Tuetun asumisen yksikkö Tuulikoti</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>: Apollontie 7, 28220 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDF891F" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="6516BF12" w:rsidP="67FD098F">
+    <w:p w14:paraId="51C1F35A" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="6516BF12" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Perhekuntoutus Villapumpuli</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="6E93F53B" w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Isonsannanpuistokatu 19, 28190 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609C6BD0" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="6E93F53B" w:rsidP="67FD098F">
+    <w:p w14:paraId="18A1A4BB" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004E2737" w:rsidRDefault="6E93F53B" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="004E2737">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Perhekuntoutus Villapitsi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>: Otantie 4, 26100 Rauma</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6BE0E6A6" w14:textId="77777777" w:rsidR="077CA47C" w:rsidRPr="004E2737" w:rsidRDefault="077CA47C" w:rsidP="1B4F96A3">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E2737">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Otantie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E2737">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4, 26100 Rauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C395608" w14:textId="77777777" w:rsidR="077CA47C" w:rsidRPr="004E2737" w:rsidRDefault="077CA47C" w:rsidP="1B4F96A3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E2737">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Tehostetun perhetyön yksikkö: Keskuskatu, Kankaanpää, Itsenäisyydenkatu 42, 28120 Pori, Otantie 4, 26100 Rauma</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2DFD5136" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004209FA" w:rsidRDefault="6E93F53B" w:rsidP="3AF3D874">
+        <w:t xml:space="preserve">Tehostetun perhetyön yksikkö: Keskuskatu, Kankaanpää, Itsenäisyydenkatu 42, 28120 Pori, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E2737">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Otantie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E2737">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4, 26100 Rauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA617F2" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="004209FA" w:rsidRDefault="6E93F53B" w:rsidP="3AF3D874">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004209FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A215576" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="00D92484" w:rsidRDefault="00D92484" w:rsidP="5ADA2AFB">
+    <w:p w14:paraId="14F16ABF" w14:textId="77777777" w:rsidR="00F46191" w:rsidRPr="00D92484" w:rsidRDefault="00D92484" w:rsidP="5ADA2AFB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Sata-alue</w:t>
       </w:r>
       <w:r w:rsidR="001A6BEE">
         <w:t xml:space="preserve"> ei tuota </w:t>
       </w:r>
       <w:r w:rsidR="00894FF0">
         <w:t xml:space="preserve">palveluja </w:t>
       </w:r>
       <w:r w:rsidR="00BC569B">
         <w:t>muilla hyvinv</w:t>
       </w:r>
       <w:r w:rsidR="009A66D7">
         <w:t>ointialueilla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD88FB3" w14:textId="77777777" w:rsidR="0026147E" w:rsidRDefault="0026147E" w:rsidP="0074386B">
+    <w:p w14:paraId="0C98CDF9" w14:textId="77777777" w:rsidR="0026147E" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E0D74DB" w14:textId="77777777" w:rsidR="0026147E" w:rsidRPr="00B04472" w:rsidRDefault="0026147E" w:rsidP="0074386B">
+    <w:p w14:paraId="5D227FDB" w14:textId="77777777" w:rsidR="0026147E" w:rsidRPr="00B04472" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc223942547"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc241141005"/>
       <w:r w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="0005144F" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00384B57" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0005144F" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja potilasturvallisuus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00A17209" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4548E38E" w14:textId="77777777" w:rsidR="0026147E" w:rsidRPr="00F30016" w:rsidRDefault="0026147E" w:rsidP="0074386B">
+    <w:p w14:paraId="0F8FC975" w14:textId="77777777" w:rsidR="0026147E" w:rsidRPr="00F30016" w:rsidRDefault="0026147E" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="184E8AF1" w14:textId="77777777" w:rsidR="00C94164" w:rsidRPr="008D6177" w:rsidRDefault="00E74B45" w:rsidP="22A3BC30">
+    <w:p w14:paraId="1A303944" w14:textId="77777777" w:rsidR="00C94164" w:rsidRPr="008D6177" w:rsidRDefault="00E74B45" w:rsidP="22A3BC30">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc45556462"/>
       <w:bookmarkStart w:id="14" w:name="_Toc1987470091"/>
       <w:bookmarkStart w:id="15" w:name="_Toc145511907"/>
       <w:bookmarkStart w:id="16" w:name="_Toc149033991"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc223942548"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc241141006"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1 </w:t>
       </w:r>
       <w:r w:rsidR="00C42992" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Palvelu</w:t>
       </w:r>
       <w:r w:rsidR="0055223C" w:rsidRPr="22A3BC30">
         <w:rPr>
@@ -4788,93 +4610,93 @@
         <w:t>iden</w:t>
       </w:r>
       <w:r w:rsidR="00C42992" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> laadulliset edellytykset</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="1766F3E1" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="1834F68D" w14:textId="77777777" w:rsidR="006817EB" w:rsidRDefault="00384B57" w:rsidP="0074386B">
+    <w:p w14:paraId="47119C2D" w14:textId="77777777" w:rsidR="006817EB" w:rsidRDefault="00384B57" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Sosiaali- ja terveydenhuollon palvelujen on oltava laadukkaita, asiakas- ja potilaskeskeisiä, turvallisia ja asianmukaisesti toteutettuja</w:t>
       </w:r>
       <w:r w:rsidR="001C7967">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. Osaava ja </w:t>
       </w:r>
       <w:r w:rsidR="00D44C15">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>vastuualuee</w:t>
       </w:r>
       <w:r w:rsidR="001C7967">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">n omavalvontaan sitoutunut henkilöstö on keskinen tekijä laadun ja asiakas- ja potilasturvallisuuden varmistamisessa ja palvelujen kehittämisessä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E33F23" w14:textId="77777777" w:rsidR="00C94164" w:rsidRPr="00DC5374" w:rsidRDefault="001B1AB6" w:rsidP="0074386B">
+    <w:p w14:paraId="09A14637" w14:textId="77777777" w:rsidR="00C94164" w:rsidRPr="00DC5374" w:rsidRDefault="001B1AB6" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="008D6177" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>yvinvointialueella</w:t>
       </w:r>
       <w:r w:rsidR="00C94164" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -4900,58 +4722,66 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>IMS-</w:t>
       </w:r>
       <w:r w:rsidR="6483AF2E" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>järjestelmä</w:t>
       </w:r>
       <w:r w:rsidR="00C94164" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00C94164">
         <w:t>=</w:t>
       </w:r>
       <w:r w:rsidR="007345F5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C94164">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00C94164" w:rsidRPr="00DC5374">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>ntegrated Management System)</w:t>
+        <w:t>ntegrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C94164" w:rsidRPr="00DC5374">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management System)</w:t>
       </w:r>
       <w:r w:rsidR="00C94164" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> työtä </w:t>
       </w:r>
       <w:r w:rsidR="00C126A9" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ja toim</w:t>
       </w:r>
       <w:r w:rsidR="00843706" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">intaa </w:t>
       </w:r>
       <w:r w:rsidR="00C94164" w:rsidRPr="1FB06654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -4980,399 +4810,379 @@
         </w:rPr>
         <w:t>Nämä kokonaisuudet</w:t>
       </w:r>
       <w:r w:rsidR="463723C6" w:rsidRPr="63D0CCB6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="18D6FEAF" w:rsidRPr="63D0CCB6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>tukevat</w:t>
       </w:r>
       <w:r w:rsidR="463723C6" w:rsidRPr="63D0CCB6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> organisaation laadunhallintaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F9F93C" w14:textId="77777777" w:rsidR="00C94164" w:rsidRDefault="00DF65CE" w:rsidP="00FE79B7">
+    <w:p w14:paraId="0B0F539F" w14:textId="77777777" w:rsidR="00C94164" w:rsidRDefault="00DF65CE" w:rsidP="00FE79B7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Hyvinvointialueella on käytössä useita asiakas- ja potilasturvallisuutta edistävää arviointimittaria. Mittareista saadun tuloksen perusteella voidaan ennaltaehkäistä asiakkaan/potilaan turvallisuutta uhkaavia asioita.</w:t>
       </w:r>
       <w:r w:rsidR="001C7967" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADB2C44" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
+    <w:p w14:paraId="6607B19B" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Lastensuojelun tehtävänä on turvata lapsen oikeus turvalliseen kasvuympäristöön, tasapainoiseen ja monipuoliseen kehitykseen sekä erityiseen suojeluun (Lastensuojelulaki 417/2007, 1§).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50358603" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C3808C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hyvinvointialueen on huolehdittava ehkäisevästä lastensuojelusta sosiaali- ja terveydenhuollon palveluissaan sekä siitä, että lapsi- ja perhekohtainen lastensuojelu järjestetään sisällöltään ja laajuudeltaan sellaiseksi kuin hyvinvointialueella esiintyvä tarve edellyttää. Lapsi- ja perhekohtaista lastensuojelua on järjestettävä tarvittavassa laajuudessa niinä vuorokauden aikoina, joina sitä tarvitaan. Lastensuojelun on oltava laadultaan sellaista, että se takaa lastensuojelun tarpeessa oleville lapsille ja nuorille sekä heidän perheilleen heidän tarvitsemansa avun ja tuen. (Lastensuojelulaki 11§.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306300D9" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C3808C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lapsen vanhemmilla ja muilla huoltajilla on ensisijainen vastuu lapsen hyvinvoinnista. Lapsen vanhemman ja muun huoltajan tulee turvata lapselle tasapainoinen kehitys ja hyvinvointi siten, kun lapsen huollosta ja tapaamisoikeudesta annetussa laissa (361/1983) säädetään (Lastensuojelulaki 2§). Lastensuojelun on edistettävä lapsen suotuisaa kehitystä ja hyvinvointia. Lastensuojelun on tuettava vanhempia, huoltajia ja muita lapsen hoidosta ja kasvatuksesta vastaavia henkilöitä lapsen kasvatuksessa ja huolenpidossa. Lastensuoje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C3808C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Lastensuojelun tehtävänä on turvata lapsen oikeus turvalliseen kasvuympäristöön, tasapainoiseen ja monipuoliseen kehitykseen sekä erityiseen suojeluun (Lastensuojelulaki 417/2007, 1§).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="753E12C1" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
+        <w:t>lun on pyrittävä ehkäisemään lapsen ja perheen ongelmia sekä puuttumaan riittävän varhain havaittuihin ongelmiin. Lastensuojelun tarvetta arvioitaessa ja lastensuojelua toteutettaessa on ensisijaisesti otettava huomioon lapsen etu. (Lastensuojelulaki 4§).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612463EA" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="129316B0" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2847EC6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Lastensuojelussa jokaiselle asiakkaalle nimetään oma vastuusosiaalityöntekijä</w:t>
+      </w:r>
+      <w:r w:rsidR="746152D4" w:rsidRPr="2847EC6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2847EC6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jonka tulee olla sosiaalihuollon ammattihenkilöistä annetussa laissa (817/2015) tarkoitettu sosiaalihuollon ammattihenkilö. Yhdellä lapsen asioista vastaavalla sosiaalityöntekijällä saa olla enintään 30 lasta asiakkaanaan (Lastensuojelulaki 13b§). Satakunnan hyvinvointialueen lasten, nuorten ja perheiden toimialueen erityispalvelut seuraa säännöllisesti asiakasmitoituksen toteutumista. Lisäksi työnantaja varmistaa työntekijöiden osaamisen siten, että heillä on aina käytössä ajankohtainen tieto ja osaaminen, jotta jokainen työntekijä tunnistaa eri palveluprosessit ja oman tehtävänsä asiakkaan hyvinvoinnin edistämiseksi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C19F51A" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Hyvinvointialueen on huolehdittava ehkäisevästä lastensuojelusta sosiaali- ja terveydenhuollon palveluissaan sekä siitä, että lapsi- ja perhekohtainen lastensuojelu järjestetään sisällöltään ja laajuudeltaan sellaiseksi kuin hyvinvointialueella esiintyvä tarve edellyttää. Lapsi- ja perhekohtaista lastensuojelua on järjestettävä tarvittavassa laajuudessa niinä vuorokauden aikoina, joina sitä tarvitaan. Lastensuojelun on oltava laadultaan sellaista, että se takaa lastensuojelun tarpeessa oleville lapsille ja nuorille sekä heidän perheilleen heidän tarvitsemansa avun ja tuen. (Lastensuojelulaki 11§.)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69625F3C" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
+        <w:t xml:space="preserve">Lastensuojelun palvelut ovat lakisääteisiä. Satakunnan hyvinvointialue ja sen esihenkilöt sekä työntekijät seuraavat lakisääteisten määräaikojen toteutumista ja arvioivat palveluiden laatua ja vaikuttavuutta yhteistyössä asiakkaiden ja yhteistyötahojen kanssa. Palveluiden vaikuttavuutta ja laatua seurataan muun muassa säännöllisesti tarkistettavien lastensuojelun asiakassuunnitelmien sekä hoito- ja kasvatussuunnitelmien laadinnan yhteydessä.  Lasten, nuorten ja perheiden toimialueen erityispalveluiden seuraa säännöllisesti asiakassuunnitelmien ajantasaisuutta. Lisäksi työntekijät vastaavat ja esihenkilöt seuraavat, että asiakkaan tiedot kirjataan asiakastietojärjestelmään lainsäädännön mukaisesti ja ajantasaisesti </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADCD245" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lapsen vanhemmilla ja muilla huoltajilla on ensisijainen vastuu lapsen hyvinvoinnista. Lapsen vanhemman ja muun huoltajan tulee turvata lapselle tasapainoinen kehitys ja hyvinvointi siten, kun lapsen huollosta ja tapaamisoikeudesta annetussa laissa (361/1983) säädetään (Lastensuojelulaki 2§). Lastensuojelun on edistettävä lapsen suotuisaa kehitystä ja hyvinvointia. Lastensuojelun on tuettava vanhempia, huoltajia ja muita lapsen hoidosta ja kasvatuksesta vastaavia henkilöitä lapsen kasvatuksessa ja huolenpidossa. Lastensuojelun on pyrittävä ehkäisemään lapsen ja perheen ongelmia sekä puuttumaan riittävän varhain havaittuihin ongelmiin. Lastensuojelun tarvetta arvioitaessa ja lastensuojelua toteutettaessa on ensisijaisesti otettava huomioon lapsen etu. (Lastensuojelulaki 4§).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DEC7B00" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="129316B0" w:rsidP="2847EC6F">
+        <w:t>Satakunnan hyvinvointialueen lasten, nuorten ja perheiden toimialueen erityispalvelut seuraa sosiaalihuollon asiakkaan asemasta ja oikeuksista annetun lain (812/2000) mukaisten muistutusten sisältämiä palautteita sekä aluehallintoviraston, Valviran ja Eduskunnan oikeusasiamiehelle tehtyjen kanteluiden ratkaisuja toimintaa ohjaavina palautteina. Lisäksi lastensuojelun asiakkailta ja yhteistyökumppaneilta kerätään säännöllisesti asiakaspalautetta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247B6328" w14:textId="77777777" w:rsidR="404689EE" w:rsidRDefault="404689EE" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="2847EC6F">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="746152D4" w:rsidRPr="2847EC6F">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Omien palveluiden lisäksi Satakunnan hyvinvointialue ohjaa ja valvoo hankkimiensa palvelujen laatua, lainmukaisuutta sekä asiakas- ja potilasturvallisuutta. Satakunnan hyvinvointialue varmistaa, että yksityisellä palveluntuottajalla on riittävät ammatilliset, toiminnalliset ja taloudelliset edellytykset huolehtia palvelujen tuottamisesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C97B0F3" w14:textId="77777777" w:rsidR="00F871DD" w:rsidRDefault="00F871DD" w:rsidP="00F871DD">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="2847EC6F">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...37 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Satakunnan hyvinvointialueen strategian ja järjestämisen vastuualueen valvontayksikkö ohjaa ja valvoo niin julkisen kuin yksityisen palveluntuotannon laatua sekä asiakas- ja potilasturvallisuutta. Valvontayksikön keskeinen tehtävä on varmistaa palveluntuotannon omavalvonnan asianmukaisuus ja riittävyys tuotettavaan palveluun nähden sekä vahvistaa omavalvonnan asemaa. Valvontayksiköstä tehdään suunnitelmallista yhteistyötä lasten, nuorten ja perheiden toimialueen erityispalveluiden kanssa muun muassa lastensuojelulaitosten suunnitelmallisten ja reaktiivisten valvontojen yhteydessä. Lapsikohtaisesta valvonnasta vastaa lapsen asioista vastaava sosiaalityöntekijä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526C35B0" w14:textId="77777777" w:rsidR="00F871DD" w:rsidRDefault="00F871DD" w:rsidP="179599DD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5491DB" w14:textId="77777777" w:rsidR="7A333BC0" w:rsidRPr="00820ED7" w:rsidRDefault="7A333BC0" w:rsidP="179599DD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820ED7">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>muistutusten sisältämiä palautteita sekä aluehallintoviraston, Valviran ja Eduskunnan oikeusasiamiehelle tehtyjen kanteluiden ratkaisuja toimintaa ohjaavina palautteina. Lisäksi lastensuojelun asiakkailta ja yhteistyökumppaneilta kerätään säännöllisesti asiakaspalautetta.</w:t>
-[...20 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>Asiakas- ja potilasturvallisuuden</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7967">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> varmistaminen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820ED7">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCD93D5" w14:textId="77777777" w:rsidR="00E12761" w:rsidRDefault="7A333BC0" w:rsidP="5C3808C9">
+    <w:p w14:paraId="736C4E21" w14:textId="77777777" w:rsidR="00F871DD" w:rsidRDefault="7A333BC0" w:rsidP="00F871DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Asiakas- ja potilasturvallisuus on keskeinen osa laadunhallintaa. Asiakas- ja potilasturvallisuus on kaikkia niitä periaatteita ja toimintoja, joilla varmistetaan hoidon, hoivan ja palvelun turvallisuus sekä suojataan asiakkaita ja potilaita vahingoittamiselta.</w:t>
       </w:r>
       <w:r w:rsidR="00B95BCC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Turvallisuuteen kuuluu </w:t>
       </w:r>
       <w:r w:rsidR="00414E78">
         <w:t>myös</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tilojen, laitteiden ja tietojärjestelmien, tarvikkeiden ja lääkkeiden asianmukainen ja turvallinen k</w:t>
       </w:r>
       <w:r w:rsidR="00B95BCC">
         <w:t>äyttö sekä toimiva tiedonkulku.</w:t>
       </w:r>
-      <w:r w:rsidR="001C7967">
-[...6 lines deleted...]
-    <w:p w14:paraId="4CAD213E" w14:textId="77777777" w:rsidR="00E12761" w:rsidRDefault="27641218" w:rsidP="5C3808C9">
+    </w:p>
+    <w:p w14:paraId="1CFE4472" w14:textId="77777777" w:rsidR="00E12761" w:rsidRPr="00F871DD" w:rsidRDefault="36471454" w:rsidP="00F871DD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5C3808C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jo</w:t>
+      </w:r>
+      <w:r w:rsidR="27641218" w:rsidRPr="5C3808C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kaisella yksittäisellä sosiaali- ja terveydenhuollon ammattihenkilöllä on velvollisuus toimia turvallisesti työssään sekä ilmoittaa havaitsemistaan riskeistä tai epäkohdista työnantajalleen. Satakunnan hyvinvointialueella on käytössä HaiPro-raportointityökalu, joka on kehitetty potilas- ja asiakasturvallisuutta vaarantavien tapahtumien raportointiin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61949803" w14:textId="77777777" w:rsidR="00E12761" w:rsidRDefault="27641218" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Satakunnan hyvinvointialueen strategian ja järjestämisen vastuualueen valvontayksikkö ohjaa ja valvoo niin julkisen kuin yksityisen palveluntuotannon laatua sekä asiakas- ja potilasturvallisuutta. Valvontayksikön keskeinen tehtävä on varmistaa palveluntuotannon omavalvonnan asianmukaisuus ja riittävyys tuotettavaan palveluun nähden sekä vahvistaa omavalvonnan asemaa. Valvontayksiköstä tehdään suunnitelmallista yhteistyötä lasten, nuorten ja perheiden toimialueen erityispalveluiden kanssa muun muassa lastensuojelulaitosten suunnitelmallisten ja reaktiivisten valvontojen yhteydessä. Lapsikohtaisesta valvonnasta vastaa lapsen asioista vastaava sosiaalityöntekijä.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28E11500" w14:textId="77777777" w:rsidR="00E12761" w:rsidRDefault="36471454" w:rsidP="5C3808C9">
+        <w:t>Lasten, nuorten ja perheiden toimialueen erityispalveluiden toimipistei</w:t>
+      </w:r>
+      <w:r w:rsidR="47EEC485" w:rsidRPr="5C3808C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C3808C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tulee olla ajantasainen pelastussuunnitelma, joka käydään henkilökunnan sekä tarpeen mukaan asiakkaiden kanssa säännöllisesti läpi. Liikkuessaan Satakunnan hyvinvointialueen tiloissa henkilökunta käyttää henkilökorttia, jotta voidaan varmistaa, ettei tiloissa liiku sinne kuulumattomia henkilöitä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9899B0" w14:textId="77777777" w:rsidR="00E12761" w:rsidRDefault="27641218" w:rsidP="5C3808C9">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C3808C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Jo</w:t>
-[...63 lines deleted...]
-    <w:p w14:paraId="401AD8F6" w14:textId="77777777" w:rsidR="0065671D" w:rsidRDefault="002C4BE4" w:rsidP="2562DF4E">
+        <w:t>Mikäli Satakunnan hyvinvointialue ei pysty omavalvonnalla ratkaisemaan havaitsemiaan epäkohtia tai puutteita ja toiminnasta muodostuu oleellinen riski asiakas- ja potilasturvallisuudelle, toiminnan lainmukaisuudelle tai asiakkaan ja potilaan keskeisten oikeuksien toteutumiselle, hyvinvointialue ilmoittaa asiasta valvontaviranomaiselle, aluehallintovirastolle tai Valviralle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254CAC50" w14:textId="77777777" w:rsidR="0065671D" w:rsidRDefault="002C4BE4" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc223942549"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc241141007"/>
       <w:r>
         <w:t xml:space="preserve">2.2 </w:t>
       </w:r>
       <w:r w:rsidR="00FA1700">
         <w:t>Vastuu palvelujen laadus</w:t>
       </w:r>
       <w:r w:rsidR="00FA1700" w:rsidRPr="2562DF4E">
         <w:t>ta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="1ACB97E8" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610226BD" w14:textId="77777777" w:rsidR="008C7B46" w:rsidRPr="00DC5374" w:rsidRDefault="4B90C773" w:rsidP="004E0249">
+    <w:p w14:paraId="097B3575" w14:textId="77777777" w:rsidR="008C7B46" w:rsidRPr="00DC5374" w:rsidRDefault="4B90C773" w:rsidP="004E0249">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC5374">
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00482C69">
         <w:t>-alueen</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> hallinnon ja toiminnan järjestämisessä sekä päätöksen</w:t>
       </w:r>
       <w:r w:rsidR="60FCDEBD" w:rsidRPr="00DC5374">
         <w:t xml:space="preserve">teossa </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t xml:space="preserve">noudatetaan </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00634CE2" w:rsidRPr="00634CE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>hallintosäännön</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00634CE2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5374">
         <w:t>määräyksiä</w:t>
       </w:r>
       <w:r w:rsidR="5F262657" w:rsidRPr="00DC5374">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="615C16FA" w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="295FD8F7" w:rsidRPr="00DC5374">
         <w:t>Organisaatio on jaettu toimialueisiin</w:t>
       </w:r>
       <w:r w:rsidR="14FA1A6A" w:rsidRPr="00DC5374">
         <w:t xml:space="preserve"> ja niiden </w:t>
       </w:r>
@@ -5388,313 +5198,313 @@
         </w:rPr>
         <w:t>asuunnitelmat laaditaan</w:t>
       </w:r>
       <w:r w:rsidR="20E8A97A" w:rsidRPr="00274A11">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> hyvinvointialueella</w:t>
       </w:r>
       <w:r w:rsidR="2035E0EA" w:rsidRPr="00274A11">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="20E8A97A" w:rsidRPr="00274A11">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vastuualuetasoisesti.</w:t>
       </w:r>
       <w:r w:rsidR="20E8A97A" w:rsidRPr="00274A11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A95048B" w14:textId="77777777" w:rsidR="001D6F6E" w:rsidRDefault="00C2742D" w:rsidP="004E0249">
+    <w:p w14:paraId="56BE8C6A" w14:textId="77777777" w:rsidR="001D6F6E" w:rsidRDefault="00C2742D" w:rsidP="004E0249">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vastuualuejohtaja</w:t>
       </w:r>
       <w:r w:rsidR="001D6F6E">
         <w:t xml:space="preserve"> johtaa vastuualueen toimintaa ja varmistaa palvelujen integraation. Hän vastaa vastuualueen toiminnan suunnittelusta, taloudesta, kehittämisestä, yhteensovittamisesta, integraatiosta, toimeenpanosta, arvioinnista, sisäisestä valvonnasta ja riskienhallinnasta sisäisen valvonnan ohjeiden mukaisesti. Vastuualuejohtaja vastaa vastuualueensa omavalvonnasta ja asiakas- ja potilaslähtöisen toiminnan kehittämisestä sekä toiminnan asiakas- ja potilasturvallisuudesta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DC00D8" w14:textId="77777777" w:rsidR="6E0DB173" w:rsidRDefault="6E0DB173" w:rsidP="6E0DB173">
+    <w:p w14:paraId="671DA036" w14:textId="77777777" w:rsidR="6E0DB173" w:rsidRDefault="6E0DB173" w:rsidP="6E0DB173">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="601928B9" w14:textId="77777777" w:rsidR="0C7AEED1" w:rsidRPr="003319D9" w:rsidRDefault="0C7AEED1" w:rsidP="6E0DB173">
+    <w:p w14:paraId="7698326C" w14:textId="77777777" w:rsidR="0C7AEED1" w:rsidRPr="003319D9" w:rsidRDefault="0C7AEED1" w:rsidP="6E0DB173">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003319D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuusuhteet on kuvattu Satakunnan hyvinvointialueen hallinto- ja toimintasäännössä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403C1B45" w14:textId="77777777" w:rsidR="0C7AEED1" w:rsidRPr="003319D9" w:rsidRDefault="0C7AEED1" w:rsidP="67FD098F">
+    <w:p w14:paraId="47D34E46" w14:textId="77777777" w:rsidR="0C7AEED1" w:rsidRPr="003319D9" w:rsidRDefault="0C7AEED1" w:rsidP="67FD098F">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="003319D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Toimintasääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003319D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IMS)</w:t>
       </w:r>
       <w:r w:rsidR="3B18592D" w:rsidRPr="003319D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEF0CA4" w14:textId="77777777" w:rsidR="0C7AEED1" w:rsidRPr="003319D9" w:rsidRDefault="0C7AEED1" w:rsidP="6E0DB173">
+    <w:p w14:paraId="106EA2C8" w14:textId="77777777" w:rsidR="0C7AEED1" w:rsidRPr="003319D9" w:rsidRDefault="0C7AEED1" w:rsidP="6E0DB173">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="003319D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003319D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IMS)</w:t>
       </w:r>
       <w:r w:rsidR="0E8B74B7" w:rsidRPr="003319D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C4E2F7" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="3C85E68B" w:rsidP="61589B81">
+    <w:p w14:paraId="7F6793D7" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="3C85E68B" w:rsidP="61589B81">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Erityispalveluiden johto arvioi korjaavien toimenpiteiden tarpeen ja toimenpiteet yhteistyössä vastuuyksikön päälliköiden, johtavien sosiaalityöntekijöiden ja esihenkilöiden kanssa asiakaspalautteiden, asiakastyytyväisyyskyselyiden, muistutusten ja kanteluiden perusteella. Vastuualueen johtoryhmässä kä</w:t>
       </w:r>
       <w:r w:rsidR="50F559EF" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">sitellään kyseiset asiat tarvittaessa. </w:t>
       </w:r>
       <w:r w:rsidR="029DC0FE" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaalityön </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="029DC0FE" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>professiojohtaja</w:t>
       </w:r>
       <w:r w:rsidR="4E31D8F6" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="029DC0FE" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> kehittää</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="029DC0FE" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> toimivia, laadukkaita ja vaikuttavia palvelukokonaisuuksia sekä sujuvoittaa toimijoiden välistä yhteistyötä ja käytäntöjen kehittämistä. </w:t>
       </w:r>
       <w:r w:rsidR="029DC0FE" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71441371" w14:textId="77777777" w:rsidR="00B57D06" w:rsidRPr="007A6808" w:rsidRDefault="00B57D06" w:rsidP="61589B81">
+    <w:p w14:paraId="439FA05B" w14:textId="77777777" w:rsidR="00B57D06" w:rsidRPr="007A6808" w:rsidRDefault="00B57D06" w:rsidP="61589B81">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BAABD9A" w14:textId="77777777" w:rsidR="0026147E" w:rsidRDefault="0065671D" w:rsidP="2562DF4E">
+    <w:p w14:paraId="5DD7A9A2" w14:textId="77777777" w:rsidR="0026147E" w:rsidRDefault="0065671D" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc223942550"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc241141008"/>
       <w:r>
         <w:t xml:space="preserve">2.3 </w:t>
       </w:r>
       <w:r w:rsidR="00C747BB">
         <w:t>Asiakkaan ja potilaan asema ja oikeudet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="6190BC9E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403897FC" w14:textId="77777777" w:rsidR="00E37127" w:rsidRPr="006335AB" w:rsidRDefault="006335AB" w:rsidP="00E37127">
+    <w:p w14:paraId="35939F3E" w14:textId="77777777" w:rsidR="00E37127" w:rsidRPr="006335AB" w:rsidRDefault="006335AB" w:rsidP="00E37127">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Pääsy palveluihin ja hoitoon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562B6C9F" w14:textId="77777777" w:rsidR="00E37127" w:rsidRDefault="00E37127" w:rsidP="5535B2A7">
+    <w:p w14:paraId="7B50DCDF" w14:textId="77777777" w:rsidR="00E37127" w:rsidRDefault="00E37127" w:rsidP="5535B2A7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Hyvinvointialueiden on suunniteltava ja toteutettava sosiaali- ja terveydenhuollon palvelut yhdenvertaisesti, yhteen sovitettuina palvelukokonaisuuksina sekä hyvinvointialueen väestön tarpeet huomioon ottaen lähellä asiakkaita. Palveluiden saatavuuden edellytyksenä on riittävä sosiaali- ja terveyspalvelujen tarjonta.</w:t>
       </w:r>
       <w:r w:rsidR="00E91080">
         <w:t xml:space="preserve"> Terveydenhuoltolain </w:t>
       </w:r>
       <w:r w:rsidR="00336275">
         <w:t xml:space="preserve">(1326/2010) </w:t>
       </w:r>
       <w:r w:rsidR="00E91080">
         <w:t xml:space="preserve">mukaan </w:t>
       </w:r>
       <w:r w:rsidR="000A1C39" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="0012240E" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>iireellinen sairaanhoito, mukaan lukien kiireellinen suun terveydenhuolto, mielenterveyden hoito, päihdehoito ja psykososiaalinen tuki on annettava sitä tarvitsevalle potilaalle hänen asuinpaikastaan riippumatta.</w:t>
       </w:r>
       <w:r w:rsidR="006335AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00336275">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidR="00CE5162" w:rsidRPr="22A3BC30">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnanhyvinvointialue</w:t>
         </w:r>
         <w:r w:rsidR="005F7117" w:rsidRPr="22A3BC30">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>/palvelut/sairaala/päivystys</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00585F1C">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00336275">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00585F1C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF2F3F1" w14:textId="77777777" w:rsidR="008430EA" w:rsidRDefault="06F68640" w:rsidP="22A3BC30">
+    <w:p w14:paraId="68363E8F" w14:textId="77777777" w:rsidR="008430EA" w:rsidRDefault="06F68640" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
-        <w:lastRenderedPageBreak/>
         <w:t>Lastensuojelun asiakkuus alkaa</w:t>
       </w:r>
       <w:r w:rsidR="2DC572D3" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="5A3FC12B" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve">kun </w:t>
       </w:r>
       <w:r w:rsidRPr="22A3BC30">
         <w:t>palveluntarpeen arvioin</w:t>
       </w:r>
       <w:r w:rsidR="1B5DBE21" w:rsidRPr="22A3BC30">
         <w:t>ni</w:t>
       </w:r>
       <w:r w:rsidR="60B33412" w:rsidRPr="22A3BC30">
         <w:t>n yhteydessä sosiaalityöntekijä</w:t>
       </w:r>
       <w:r w:rsidR="1B5DBE21" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve">todettu </w:t>
       </w:r>
       <w:r w:rsidR="66292876" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve">lapsella </w:t>
@@ -5717,381 +5527,391 @@
       <w:r w:rsidR="7F36773B" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve">lastensuojeluasian vireilletulon johdosta ryhdytään </w:t>
       </w:r>
       <w:r w:rsidR="427055DF" w:rsidRPr="22A3BC30">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="238B886D" w:rsidRPr="22A3BC30">
         <w:t>iireellis</w:t>
       </w:r>
       <w:r w:rsidR="1C1D3D08" w:rsidRPr="22A3BC30">
         <w:t>ii</w:t>
       </w:r>
       <w:r w:rsidR="238B886D" w:rsidRPr="22A3BC30">
         <w:t>n toim</w:t>
       </w:r>
       <w:r w:rsidR="3EB4860E" w:rsidRPr="22A3BC30">
         <w:t>enpiteisiin</w:t>
       </w:r>
       <w:r w:rsidR="78C2F78D" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve"> lapsen terveyden ja kehityksen turvaamiseksi. </w:t>
       </w:r>
       <w:r w:rsidR="04A73A69" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve">Lastensuojeluasiakkuuden alkamisesta on ilmoitettava välittömästi lapselle ja huoltajille. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358538C5" w14:textId="77777777" w:rsidR="008430EA" w:rsidRDefault="55CF9C95" w:rsidP="22A3BC30">
+    <w:p w14:paraId="040AF55B" w14:textId="77777777" w:rsidR="008430EA" w:rsidRDefault="55CF9C95" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Lastensuojelun sosiaalityöntekijä</w:t>
       </w:r>
       <w:r w:rsidRPr="0172CD31">
         <w:t xml:space="preserve"> laatii </w:t>
       </w:r>
       <w:r w:rsidR="15681B15" w:rsidRPr="0172CD31">
         <w:t xml:space="preserve">asiakkuuden alussa yhdessä lapsen ja perheen kanssa </w:t>
       </w:r>
       <w:r>
         <w:t>lapselle asiak</w:t>
       </w:r>
       <w:r w:rsidR="22EB65C8">
         <w:t>assuunnitelman, jonne kirjataan lapsen</w:t>
       </w:r>
       <w:r w:rsidR="44660FC3">
         <w:t xml:space="preserve"> ja perheen </w:t>
       </w:r>
       <w:r w:rsidR="22EB65C8">
         <w:t>tuen tarve</w:t>
       </w:r>
       <w:r w:rsidR="065A2B72">
         <w:t>, palvelut ja muut tukitoimet.</w:t>
       </w:r>
       <w:r w:rsidR="1C59A2D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DFBDB3" w14:textId="77777777" w:rsidR="008430EA" w:rsidRPr="00F31EDE" w:rsidRDefault="008430EA" w:rsidP="22A3BC30">
+    <w:p w14:paraId="33734BC6" w14:textId="77777777" w:rsidR="008430EA" w:rsidRPr="00F31EDE" w:rsidRDefault="008430EA" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C7D5796" w14:textId="77777777" w:rsidR="00DC5374" w:rsidRPr="008F6FF9" w:rsidRDefault="006335AB" w:rsidP="50C29F93">
+    <w:p w14:paraId="692EA8BE" w14:textId="77777777" w:rsidR="00DC5374" w:rsidRPr="008F6FF9" w:rsidRDefault="006335AB" w:rsidP="50C29F93">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB29D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaan ja potilaan </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96CF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tiedonsaantioikeus</w:t>
       </w:r>
       <w:r w:rsidR="005B3FE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r w:rsidR="005B3FE8" w:rsidRPr="003747ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F961459" w14:textId="77777777" w:rsidR="00D4299A" w:rsidRDefault="00077496" w:rsidP="00D4299A">
+    <w:p w14:paraId="3E0C7B9B" w14:textId="77777777" w:rsidR="00D4299A" w:rsidRDefault="00077496" w:rsidP="00D4299A">
       <w:r>
         <w:t>Tiedonsaantioikeus on keskeinen a</w:t>
       </w:r>
       <w:r w:rsidR="009061C1">
         <w:t xml:space="preserve">siakkaan ja potilaan </w:t>
       </w:r>
       <w:r>
         <w:t>oikeus</w:t>
       </w:r>
       <w:r w:rsidR="00877B22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A45E7">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="005B6C41">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>laki 785/1992</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E12BBB" w:rsidRPr="00177AE2">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="005B6C41">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>laki 812/2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008A497B">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009D1676">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF7AA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF7AA0" w:rsidRPr="00AF7AA0">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t>Rekisteröidyn oikeuksista tietoihinsa kerrotaan tarkemmin kappaleessa 2.11.</w:t>
       </w:r>
       <w:r w:rsidR="00D4299A">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohdassa </w:t>
       </w:r>
       <w:r w:rsidR="00D4299A" w:rsidRPr="00D4299A">
         <w:t>Tietosuojaperiaatteet ja rekisteröidyn oikeuksien toteutuminen</w:t>
       </w:r>
       <w:r w:rsidR="00D4299A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9761BD" w14:textId="77777777" w:rsidR="00A647AF" w:rsidRPr="00A647AF" w:rsidRDefault="00A647AF" w:rsidP="008F2B39">
+    <w:p w14:paraId="7FEEC970" w14:textId="77777777" w:rsidR="00A647AF" w:rsidRPr="00A647AF" w:rsidRDefault="00A647AF" w:rsidP="008F2B39">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A647AF">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Asiakkaan tiedonsaantioikeus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598D6D78" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRPr="008C504C" w:rsidRDefault="008F2B39" w:rsidP="008F2B39">
+    <w:p w14:paraId="06B2CF9E" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRPr="008C504C" w:rsidRDefault="008F2B39" w:rsidP="008F2B39">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84184">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Sosiaalihuoltoa toteutettaessa on ensisijaisesti otettava huomioon asiakkaan toivomukset ja mielipide ja muutoinkin kunnioitettava hänen itsemääräämisoikeuttaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AD7E52" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRPr="00F84184" w:rsidRDefault="008F2B39" w:rsidP="008F2B39">
+    <w:p w14:paraId="14D392AE" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRPr="00F84184" w:rsidRDefault="008F2B39" w:rsidP="008F2B39">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84184">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Sosiaalihuollon henkilöstön on selvitettävä asiakkaalle hänen oikeutensa ja velvollisuutensa sekä erilaiset vaihtoehdot ja niiden vaikutukset samoin kuin muut seikat, joilla on merkitystä hänen asiassaan. Selvitys on annettava siten, että asiakas riittävästi ymmärtää sen sisällön ja merkityksen. Jos sosiaalihuollon henkilöstö ei hallitse asiakkaan käyttämää kieltä taikka asiakas ei aisti- tai puhevian tai muun syyn vuoksi voi tulla ymmärretyksi, on mahdollisuuksien mukaan huolehdittava tulkitsemisesta ja tulkin hankkimisesta. </w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:t xml:space="preserve">Sosiaalihuollon henkilöstön on selvitettävä asiakkaalle hänen oikeutensa ja velvollisuutensa sekä erilaiset vaihtoehdot ja niiden vaikutukset samoin kuin muut seikat, joilla on merkitystä hänen asiassaan. Selvitys on annettava siten, että asiakas riittävästi ymmärtää </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84184">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sen sisällön ja merkityksen. Jos sosiaalihuollon henkilöstö ei hallitse asiakkaan käyttämää kieltä taikka asiakas ei aisti- tai puhevian tai muun syyn vuoksi voi tulla ymmärretyksi, on mahdollisuuksien mukaan huolehdittava tulkitsemisesta ja tulkin hankkimisesta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AECC1E" w14:textId="77777777" w:rsidR="008F2B39" w:rsidRDefault="008F2B39" w:rsidP="008F2B39">
+      <w:pPr>
+        <w:pStyle w:val="NormaaliWWW"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Sosiaalihuoltoa toteutettaessa on laadittava palvelu-, hoito-, kuntoutus- tai muu vastaava suunnitelma, jollei kyseessä ole tilapäinen neuvonta ja ohjaus tai jollei suunnitelman laatiminen muutoin ole ilmeisen tarpeetonta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A8E5D9" w14:textId="77777777" w:rsidR="3F5ECADD" w:rsidRPr="006335AB" w:rsidRDefault="3F5ECADD" w:rsidP="179599DD">
+    <w:p w14:paraId="33D96980" w14:textId="77777777" w:rsidR="3F5ECADD" w:rsidRPr="006335AB" w:rsidRDefault="3F5ECADD" w:rsidP="179599DD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Asiakka</w:t>
       </w:r>
       <w:r w:rsidR="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ja</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> potila</w:t>
       </w:r>
       <w:r w:rsidR="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718686C0" w14:textId="77777777" w:rsidR="2A338197" w:rsidRDefault="2A338197" w:rsidP="673B414F">
+    <w:p w14:paraId="36B11BBB" w14:textId="77777777" w:rsidR="2A338197" w:rsidRDefault="2A338197" w:rsidP="673B414F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Osallisuus on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId34">
         <w:r w:rsidRPr="673B414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>THL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:n määritelmän mukaan osallisuutta omassa elämässä, osallisuutta yhteisöissä ja vaikuttamisen prosesseissa sekä osallisuutta yhteisestä hyvästä. Tämän määritelmän pohjalle on rakennettu Sa</w:t>
       </w:r>
       <w:r w:rsidR="00B16AFD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ta-</w:t>
       </w:r>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alueen</w:t>
       </w:r>
       <w:r w:rsidR="7653775C" w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidR="7653775C" w:rsidRPr="673B414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>osallisuusohjelma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="7653775C" w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, jossa</w:t>
       </w:r>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="137CE536" w:rsidRPr="673B414F">
         <w:rPr>
@@ -6100,499 +5920,496 @@
         </w:rPr>
         <w:t xml:space="preserve">määritellään </w:t>
       </w:r>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>käytännöt asukas-, asiakas- sekä henkilöstöosallisuuden toteutumiseksi.</w:t>
       </w:r>
       <w:r w:rsidR="2A94DC22" w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="06F3FF57" w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Osallisuusohjelma laaditaan valtuustokausittain. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EC7A8C" w14:textId="77777777" w:rsidR="06F3FF57" w:rsidRDefault="06F3FF57" w:rsidP="673B414F">
+    <w:p w14:paraId="4381B2AB" w14:textId="77777777" w:rsidR="06F3FF57" w:rsidRDefault="06F3FF57" w:rsidP="673B414F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="150"/>
       </w:pPr>
       <w:r w:rsidRPr="673B414F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Osallisuustyö edistää organisaation sosiaalisen vastuullisuuden toteutumista. Osallisuuden käytäntöjen avulla voidaan lisätä organisaation veto- ja pitovoimaa, vähentää alueen asukkaiden terveyseroja ja ehkäistä syrjäytymistä. Osallisuuden kokemus on yhteydessä koettuun hyvinvointiin, terveyteen, toiminta- ja työkykyyn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B261E02" w14:textId="77777777" w:rsidR="3F5ECADD" w:rsidRDefault="3F5ECADD" w:rsidP="3B6A047C">
+    <w:p w14:paraId="61B02CE0" w14:textId="77777777" w:rsidR="3F5ECADD" w:rsidRDefault="3F5ECADD" w:rsidP="3B6A047C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Asiakasosallisuudella tarkoitetaan vuorovaikutusta, asiakkaan/potilaan kuuntelemista ja hänen mahdollisuuttaan vaikuttaa omaan hoitoonsa tai palveluunsa. Sat</w:t>
       </w:r>
       <w:r w:rsidR="00B16AFD">
         <w:t>a-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">alueella asiakasosallisuuden toteuttamisen muotoja ovat mm. asiakaskokemukset, </w:t>
       </w:r>
       <w:r w:rsidRPr="0172CD31">
         <w:t>kokemus</w:t>
       </w:r>
       <w:r w:rsidR="30732A59" w:rsidRPr="0172CD31">
         <w:t>osaajat</w:t>
       </w:r>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> asiakasraadit, asiakaskyselyt, osallistava kirjaaminen</w:t>
       </w:r>
       <w:r w:rsidR="513C2FB6">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> systeeminen työote, OLKA-toiminta (koordinoitua järjestö- ja vapaaehtoistoimintaa</w:t>
       </w:r>
       <w:r w:rsidR="00CB561A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidR="00CE5162" w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan</w:t>
         </w:r>
         <w:r w:rsidR="005B6C41" w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> hyvinvointialue/asiointiopas/</w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidR="005B6C41" w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>olka-toiminta</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="7C96B908">
         <w:t>),</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vertaistoiminta, hoidolliset ryhmät, asiakas- ja asukaskokoukset sekä järjestöyhteistyö. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205A01B4" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="3F5ECADD" w:rsidP="23E82897">
+    <w:p w14:paraId="3EB676A6" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="3F5ECADD" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lakisääteiset vaikuttamistoimielimet nuorisovaltuusto, vammaisneuvosto ja vanhusneuvosto kokoontuvat säännöllisesti kuulemaan ja käsittelemään omaan toimialueeseensa liittyviä asioita. Lisäksi vaikuttamistoimielimillä on mahdollisuus perustaa alatyöryhmiä valmistelemaan tiettyä asiakokonaisuutta tarvittaessa</w:t>
       </w:r>
       <w:r w:rsidR="66DEA1F0" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38001B1A" w14:textId="77777777" w:rsidR="2184A3FA" w:rsidRDefault="2184A3FA" w:rsidP="22A3BC30">
+    <w:p w14:paraId="78F2A002" w14:textId="77777777" w:rsidR="2184A3FA" w:rsidRDefault="2184A3FA" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lastensuojelua toteutettaessa on selvitettävä lapsen toivomukset ja mielipide sekä otettava ne huomioon lapsen iän ja kehitystason edellyttämällä tavalla. Lapsen mielipide on selvitettävä hienovaraisesti sekä siten, että tästä ei aiheudu tarpeettomasti haittaa lapsen ja hänen vanhempiensa tai muiden läheisten ihmisten välisille suhteille. Lapsen mielipiteen selvittämisen tapa ja pääasiallinen sisältö on kirjattava lasta koskeviin asiakasasiakirjoihin. Kaksitoista vuotta täyttäneelle lapselle on varattava tilaisuus tulla kuulluksi hallintolain (434/2003) 34 §:n mukaisesti häntä itseään koskevassa lastensuojeluasiassa. Lapsen mielipide voidaan jättää selvittämättä vain, jos selvittäminen vaarantaisi lapsen terveyttä tai kehitystä tai jos se on muutoin ilmeisen tarpeetonta. Mielipiteen selvittämisen ja kuulemisen yhteydessä lapselle ei saa antaa sellaisia tietoja, jotka vaarantavat hänen kehitystään tai ovat vastoin lapsen muuta erittäin tärkeää yksityistä etua.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771C7D93" w14:textId="77777777" w:rsidR="2184A3FA" w:rsidRDefault="2184A3FA" w:rsidP="22A3BC30">
+    <w:p w14:paraId="0EF1678A" w14:textId="77777777" w:rsidR="2184A3FA" w:rsidRDefault="2184A3FA" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Kaksitoista vuotta täyttäneellä lapsella on oikeus käyttää huoltajan tai muun laillisen edustajan ohella erikseen puhevaltaansa itseään koskevassa lastensuojeluasiassa. Joissakin tilanteissa lapselle tulee lastensuojeluasiassa määrätä edunvalvoja käyttämään huoltajan sijasta lapsen puhevaltaa. Lapsen asioista vastaavan sosiaalityöntekijän on valvottava lapsen edun toteutumista ja avustettava virkansa puolesta lasta tai nuorta puhevallan käytössä sekä tarvittaessa ohjattava lapsi tai nuori oikeusavun piiriin taikka huolehdittava siitä, että lapselle haetaan 22 §:ssä tarkoitetuissa tilanteissa edunvalvojaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0A5509" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+    <w:p w14:paraId="5E1DC185" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="23E82897" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="766CEBA5" w14:textId="77777777" w:rsidR="002F71A6" w:rsidRPr="006335AB" w:rsidRDefault="00710078" w:rsidP="002F71A6">
+    <w:p w14:paraId="3695E17C" w14:textId="77777777" w:rsidR="002F71A6" w:rsidRPr="006335AB" w:rsidRDefault="00710078" w:rsidP="002F71A6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Asiakkaan</w:t>
       </w:r>
       <w:r w:rsidR="028A3B86" w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>potilaan</w:t>
       </w:r>
       <w:r w:rsidR="002F71A6" w:rsidRPr="006335AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> kohtelu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B990DAE" w14:textId="77777777" w:rsidR="0EF4D6B7" w:rsidRDefault="002F71A6" w:rsidP="0C2931B0">
+    <w:p w14:paraId="2EF8278B" w14:textId="77777777" w:rsidR="0EF4D6B7" w:rsidRDefault="002F71A6" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Asiakkaalla</w:t>
       </w:r>
       <w:r w:rsidR="5BA0F678">
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r>
         <w:t>potilaalla on oikeus laadultaan hyvään sosiaali- ja terveydenhuoltoon ja hyvään kohteluun ilman syrjintää. Asiakasta</w:t>
       </w:r>
       <w:r w:rsidR="74540FB6">
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r>
         <w:t>potilasta on kohdeltava kunnioittaen hänen ihmisarvoaan, vakaumustaan ja yksityisyyttään.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AEA60D" w14:textId="77777777" w:rsidR="0077283E" w:rsidRDefault="6CC11229" w:rsidP="22A3BC30">
+    <w:p w14:paraId="0111BCA4" w14:textId="77777777" w:rsidR="0077283E" w:rsidRDefault="6CC11229" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Asiakasta kohdellaan jokaisessa tilanteessa niin, ettei hänen ihmisarvonsa tule loukatuksi ja hänen yksityisyyttään kunnioitetaan. Sosiaalihuoltoa toteutettaessa otetaan huomioon </w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="4C251265" w14:textId="77777777" w:rsidR="0077283E" w:rsidRDefault="6CC11229" w:rsidP="22A3BC30">
+        <w:t>Asiakasta kohdellaan jokaisessa tilanteessa niin, ettei hänen ihmisarvonsa tule loukatuksi ja hänen yksityisyyttään kunnioitetaan. Sosiaalihuoltoa toteutettaessa otetaan huomioon asiakkaan toivomukset, mielipide, etu ja yksilölliset tarpeet sekä hänen äidinkielensä ja kulttuuritaustansa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207E9B73" w14:textId="77777777" w:rsidR="0077283E" w:rsidRDefault="6CC11229" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Asiakkaan arvostus näkyy jokaisessa tilanteessa, vaikka lastensuojelulakia noudattaessa voidaan joutua tilanteeseen, jossa asiakkaan yksityisyyteen ja vapauteen joudutaan puuttumaan voimakkaasti tahdonvastaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453F8615" w14:textId="77777777" w:rsidR="0077283E" w:rsidRDefault="2A2DBEAC" w:rsidP="22A3BC30">
+    <w:p w14:paraId="341E4347" w14:textId="77777777" w:rsidR="0077283E" w:rsidRDefault="2A2DBEAC" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sosiaalihuollon henkilöstöön kuuluvalla on ollut ns. ilmoitusvelvollisuus 1.1.2016 alkaen: sosiaalihuollon ammattihenkilön on ilmoitettava viipymättä toiminnasta vastaavalle, jos hän huomaa epäkohtia tai ilmeisiä epäkohdan uhkia asiakkaan sosiaalihuollon toteuttamisessa.</w:t>
       </w:r>
       <w:r w:rsidR="5DBECDAF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Ilmoituslomake löytyy sisäisestä toimintajärjestelmästä IMS:stä (Omavalvonta ja laatu: epäkohtailmoitus).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3107A1DB" w14:textId="77777777" w:rsidR="0077283E" w:rsidRDefault="0077283E" w:rsidP="0C2931B0">
+    <w:p w14:paraId="0807B820" w14:textId="77777777" w:rsidR="0077283E" w:rsidRDefault="0077283E" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CD91A51" w14:textId="77777777" w:rsidR="006605A4" w:rsidRPr="00C51DD5" w:rsidRDefault="006605A4" w:rsidP="0C2931B0">
+    <w:p w14:paraId="2B2F5DBC" w14:textId="77777777" w:rsidR="006605A4" w:rsidRPr="00C51DD5" w:rsidRDefault="006605A4" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakkaan ja potilaan info</w:t>
       </w:r>
       <w:r w:rsidR="00C51DD5" w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>rmointi hänen käytettävissään olevista oikeu</w:t>
       </w:r>
       <w:r w:rsidR="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C51DD5" w:rsidRPr="00C51DD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>turvakeinoista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD33B09" w14:textId="77777777" w:rsidR="00451EB2" w:rsidRDefault="00C95BC6" w:rsidP="004F16E4">
+    <w:p w14:paraId="532BB6AC" w14:textId="77777777" w:rsidR="00451EB2" w:rsidRDefault="00C95BC6" w:rsidP="004F16E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00123774">
         <w:t xml:space="preserve">Asiakkaita ja potilaita informoidaan </w:t>
       </w:r>
       <w:r w:rsidR="00885307" w:rsidRPr="00123774">
         <w:t>heidän käytettävis</w:t>
       </w:r>
       <w:r w:rsidR="00BE537E" w:rsidRPr="00123774">
         <w:t>sään olevista o</w:t>
       </w:r>
       <w:r w:rsidR="00BF532A" w:rsidRPr="00123774">
         <w:t xml:space="preserve">ikeusturvakeinoista Sata-alueen </w:t>
       </w:r>
       <w:r w:rsidR="0075647B" w:rsidRPr="00123774">
         <w:t>internet sivuilla</w:t>
       </w:r>
       <w:r w:rsidR="00113B1E" w:rsidRPr="00123774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId37">
         <w:r w:rsidR="00CE5162">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan</w:t>
         </w:r>
         <w:r w:rsidR="005F7117">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> hyvinvointialue/asiointiopas/potilaan-oikeudet-ja-tietosuoja</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00715C5B" w:rsidRPr="00123774">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00451EB2" w:rsidRPr="00123774">
         <w:t xml:space="preserve">Yksiköiden </w:t>
       </w:r>
       <w:r w:rsidR="00423459" w:rsidRPr="00123774">
         <w:t>toimiti</w:t>
       </w:r>
       <w:r w:rsidR="00715C5B" w:rsidRPr="00123774">
         <w:t>loissa ja omavalvontasuunnitelmissa on nähtävillä asiavastaavien yhteystiedot sekä jokaisen työntekijän velvollisuus on opastaa asiakkaita ja potilaita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658CCF83" w14:textId="77777777" w:rsidR="002F71A6" w:rsidRPr="0096758D" w:rsidRDefault="002F71A6" w:rsidP="22A3BC30">
+    <w:p w14:paraId="4F0BBD9C" w14:textId="77777777" w:rsidR="002F71A6" w:rsidRPr="0096758D" w:rsidRDefault="002F71A6" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6601CF8C" w14:textId="77777777" w:rsidR="000372F4" w:rsidRDefault="000372F4" w:rsidP="000372F4">
+    <w:p w14:paraId="1075F905" w14:textId="77777777" w:rsidR="000372F4" w:rsidRDefault="000372F4" w:rsidP="000372F4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710078">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Itsemääräämisoikeus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E840A78" w14:textId="77777777" w:rsidR="002072F2" w:rsidRPr="002072F2" w:rsidRDefault="002072F2" w:rsidP="003244AF">
+    <w:p w14:paraId="18DEE526" w14:textId="77777777" w:rsidR="002072F2" w:rsidRPr="002072F2" w:rsidRDefault="002072F2" w:rsidP="003244AF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C52FF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Itsemääräämisoikeus herättää monenlaisia ajatuksia ja tunteita. Se on moniulotteinen ja usein haastavakin asia. Itsemäärääminen on vastuunkantoa omasta itsestään sekä vapautta tehdä valintoja itseään koskevissa asioissa.</w:t>
       </w:r>
       <w:r w:rsidR="009B7320" w:rsidRPr="007C52FF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003244AF" w:rsidRPr="007C52FF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>On hyvin tärkeää, että asiakasta/potilasta tuetaan päätöksenteossa itsemääräämiskyvyn vahvistumiseksi. Tuki itsemääräämisoikeuden käyttämiseen on aina yksilöllistä. Erilaisten vaihtoehtojen ja mahdollisuuksien ymmärtäminen on tärkeää.</w:t>
       </w:r>
       <w:r w:rsidR="003244AF" w:rsidRPr="003244AF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A928AEA" w14:textId="77777777" w:rsidR="000372F4" w:rsidRDefault="000372F4" w:rsidP="000372F4">
+    <w:p w14:paraId="3A099C5A" w14:textId="77777777" w:rsidR="000372F4" w:rsidRDefault="000372F4" w:rsidP="000372F4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D5096FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Perustuslaissa turvataan jokaiselle perusoikeudet. Lähtökohta on, että henkilön perusoikeuksia voidaan rajoittaa vain laissa erikseen säännellyissä tilanteissa ja niin vähän kuin on välttämätöntä. Toimenpide on oltava eettisesti perusteltavissa ja se on suoritettava asiakkaan/potilaan itsemääräämisoikeutta kunnioittaen. Joissakin tilanteissa voidaan joutua rajoittamaan asiakkaan perusoikeuksia. Tällainen tilanne voisi olla esim. se, jos henkilön oma tai toisen henkilön terveys tai turvallisuus on uhattuna. Henkilökuntaresurssien puute ei oikeuta rajoitustoimenpiteiden käyttöön. Julkisen vallan on turvattava perusoikeuksien toteutuminen (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="00743C70" w:rsidRPr="0071116E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>laki 1889/39</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00743C70">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00743C70" w:rsidRPr="00743C70">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">laki </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00743C70" w:rsidRPr="00865E33">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>1992/78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00865E33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="001E0BAA" w:rsidRPr="001E0BAA">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>laki 1999/731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00865E33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E80D72" w14:textId="77777777" w:rsidR="00160835" w:rsidRDefault="00160835" w:rsidP="0172CD31">
+    <w:p w14:paraId="1DBFEF5B" w14:textId="77777777" w:rsidR="00160835" w:rsidRDefault="00160835" w:rsidP="0172CD31">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Sata-</w:t>
       </w:r>
       <w:r w:rsidR="00031EE2" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">alueelle on laadittu </w:t>
       </w:r>
@@ -6644,994 +6461,982 @@
       <w:r w:rsidR="00AA45B6" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">istetaan asiakkaiden ja potilaiden </w:t>
       </w:r>
       <w:r w:rsidR="00822233" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>itsemääräämisoikeuden toteutuminen ja</w:t>
       </w:r>
       <w:r w:rsidR="00757316" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sen rajoit</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00757316" w:rsidRPr="0172CD31">
+        <w:t xml:space="preserve"> sen rajoittamista koskevat periaatteet</w:t>
+      </w:r>
+      <w:r w:rsidR="007D537F" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="007D537F" w:rsidRPr="0172CD31">
+        <w:t xml:space="preserve"> ja konkreettisetiset menettelytavat</w:t>
+      </w:r>
+      <w:r w:rsidR="111C6CA2" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja konkreettisetiset menettelytavat</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="111C6CA2" w:rsidRPr="0172CD31">
         <w:rPr>
-          <w:rStyle w:val="Hyperlinkki"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidR="111C6CA2" w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Toimintaohje Itsemääräämisoikeus ja rajoitustoimenpiteet Satakunnan hyvinvointialueen yksiköissä (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B58B178" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="294AAF45" w:rsidP="0172CD31">
+    <w:p w14:paraId="674E348C" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="294AAF45" w:rsidP="0172CD31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lastensuojelun sosiaalityön asiakkaan terveen kasvun ja kehityksen tukeminen perustuu ensisijaisesti vapaaehtoisuuteen ja yhteisymmärrykseen. Palveluja toteutetaan lähtökohtaisesti rajoittamatta henkilön itsemääräämisoikeutta. Rajoitustoimenpiteille on aina oltava laissa säädetty peruste ja sosiaalihuollossa itsemääräämisoikeutta voidaan rajoittaa ainoastaan silloin, kun asiakkaan tai muiden henkilöiden terveys tai turvallisuus uhkaa vaarantua. Itsemääräämisoikeutta rajoittavista toimenpiteistä tehdään asianmukaiset kirjalliset päätökset voimassa olevan ohjeistuksen mukaisesti. Mahdolliset rajoitustoimenpiteet toteutetaan lievimmän rajoittamisen periaatteen mukaisesti ja turvallisesti henkilön ihmisarvoa kunnioittaen. Lastensuojelun sosiaalityön asiakkaana olevan lapsen itsemääräämisoikeutta voidaan rajoittaa lastensuojelulaissa tarkoin säädetyin edellytyksin vain silloin, kun lapsella on voimassa kiireellinen sijoituspäätös tai huostaanottopäätös.</w:t>
       </w:r>
       <w:r w:rsidR="0081475F" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749D2760" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="3E42CB6E" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lastensuojelussa käytettävät rajoitustoimenpiteet:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFC8576" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="23831C5F" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>62 § Yhteydenpidon rajoittaminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3198D5D0" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="77E42114" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 65 § Aineiden ja esineiden haltuunotto, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4F4D26" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="05D601CB" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>66 § Henkilötarkastus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304F9AAD" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="7E0F703B" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 66 a § Henkilökatsastus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78ED9997" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="31517D12" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">67 § Omaisuuden, lähetysten ja tilojen tarkastaminen ja lähetysten luovuttamatta jättäminen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2A1F47" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="1E37FC46" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>68 § - Kiinnipitäminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FED683" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="64D5D003" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">69 § - Liikkumisvapauden rajoittaminen, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7832C4" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="7999E0F9" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>69 a § - Luvatta laitoksesta poistuneen lapsen palauttaminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D402E25" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="1F58A127" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>70 § Eristäminen,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423709F9" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
+    <w:p w14:paraId="262B0FD7" w14:textId="77777777" w:rsidR="0081475F" w:rsidRPr="0081475F" w:rsidRDefault="0081475F" w:rsidP="0081475F">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081475F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 71 § Erityinen huolenpito</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548668B4" w14:textId="77777777" w:rsidR="0081475F" w:rsidRDefault="0081475F" w:rsidP="0172CD31">
+    <w:p w14:paraId="5D0B6732" w14:textId="77777777" w:rsidR="0081475F" w:rsidRDefault="0081475F" w:rsidP="0172CD31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Lastensuojelulain 74 a §:n mukaisesta rajoituksen lapsikohtaisesta arvioinnista huolehditaan Satakunnan hyvinvointialueella lain vaatimalla tavalla.</w:t>
       </w:r>
       <w:r w:rsidR="3961BDEC" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lastensuojelun rajoittamistoimenpiteiden ohjeistus</w:t>
       </w:r>
       <w:r w:rsidR="7249AD45" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId42">
         <w:r w:rsidR="3961BDEC" w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>https://sataha.ims.fi/spring/document/10419/approved/with_frames</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="2D631341" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (linkki ammattilaisille).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436B93A9" w14:textId="77777777" w:rsidR="71BB7EFD" w:rsidRDefault="71BB7EFD" w:rsidP="22A3BC30">
+    <w:p w14:paraId="1982DCEE" w14:textId="77777777" w:rsidR="71BB7EFD" w:rsidRDefault="71BB7EFD" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lastensuojelulaitoksissa tulee laatia hyvän kohtelun suunnitelma</w:t>
       </w:r>
       <w:r w:rsidR="4EB6F0B1">
         <w:t xml:space="preserve"> osana omavalvontasuunnitelmaa. Suunnitelman laatimisessa ja tarkastamisessa on kuultava toimintayksikköön sijoitettuja lapsia ja heille on annettava mahdollisuus osallistua suunnitelm</w:t>
       </w:r>
       <w:r w:rsidR="38B0D30A">
         <w:t>an tekoon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110CA52C" w14:textId="77777777" w:rsidR="003A529B" w:rsidRDefault="003A529B" w:rsidP="22A3BC30"/>
-    <w:p w14:paraId="2D29363E" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="00A97C59" w:rsidP="22A3BC30">
+    <w:p w14:paraId="4C62624A" w14:textId="77777777" w:rsidR="003A529B" w:rsidRDefault="003A529B" w:rsidP="22A3BC30"/>
+    <w:p w14:paraId="756183D3" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="00A97C59" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lakisääteiset </w:t>
       </w:r>
       <w:r w:rsidR="00710078" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">palvelua koskevat </w:t>
       </w:r>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">suunnitelmat </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2112B746" w14:textId="77777777" w:rsidR="70353FFC" w:rsidRDefault="70353FFC" w:rsidP="22A3BC30">
+    <w:p w14:paraId="390B38C7" w14:textId="77777777" w:rsidR="70353FFC" w:rsidRDefault="70353FFC" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
-        <w:lastRenderedPageBreak/>
         <w:t>Lastensuojelun asiakkaana olevalle lapselle on tehtävä asiakassuunnitelma</w:t>
       </w:r>
       <w:r w:rsidR="05A38E71" w:rsidRPr="22A3BC30">
         <w:t>, jonka laadinnasta vastaa sosiaalityöntekijä.</w:t>
       </w:r>
       <w:r w:rsidR="7E8FECCD" w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve"> Asiakassuunnitelma on </w:t>
       </w:r>
       <w:r w:rsidR="6FC7B3F8" w:rsidRPr="22A3BC30">
         <w:t>tarkistettava vähintään kerran vuodessa tai aina olosuhteiden muuttuessa.</w:t>
       </w:r>
       <w:r w:rsidRPr="22A3BC30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660DCE98" w14:textId="77777777" w:rsidR="70353FFC" w:rsidRDefault="70353FFC" w:rsidP="22A3BC30">
+    <w:p w14:paraId="7E8DFF55" w14:textId="77777777" w:rsidR="70353FFC" w:rsidRDefault="70353FFC" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sijaishuollossa olevalle lapselle on tehtävä lisäksi hoito- ja kasvatussuunnitelma. </w:t>
       </w:r>
       <w:r w:rsidR="472F100C">
         <w:t xml:space="preserve">Lapsen vanhemmille on </w:t>
       </w:r>
       <w:r w:rsidR="472F100C" w:rsidRPr="0172CD31">
         <w:t xml:space="preserve">tarvittaessa </w:t>
       </w:r>
       <w:r w:rsidR="472F100C">
         <w:t>laadittava erillinen suunnitelma vanhemmuuden tukemiseksi.</w:t>
       </w:r>
       <w:r w:rsidR="1BE048D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABB9913" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00CC2EF4" w:rsidRDefault="00702A1F" w:rsidP="22A3BC30">
+    <w:p w14:paraId="2889664D" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00CC2EF4" w:rsidRDefault="00702A1F" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00710078" w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>siavastaavien tehtävät ja yhteystiedot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EC5168" w14:textId="77777777" w:rsidR="00EF5631" w:rsidRPr="00CC2EF4" w:rsidRDefault="1AEFBBD0" w:rsidP="2EE9521C">
+    <w:p w14:paraId="3A266CB8" w14:textId="77777777" w:rsidR="00EF5631" w:rsidRPr="00CC2EF4" w:rsidRDefault="1AEFBBD0" w:rsidP="2EE9521C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00EF5631" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>siavastaava</w:t>
       </w:r>
       <w:r w:rsidR="7616A948" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> toimii tehtävässään </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="58F23336" w:rsidRPr="00D51708">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>asiavastaavalain 739/2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="58F23336" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> mukaisesti </w:t>
       </w:r>
       <w:r w:rsidR="7616A948" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>riippumattomasti ja puolueettomasti</w:t>
       </w:r>
       <w:r w:rsidR="00EF5631" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. Hän ei tee päätöksiä eikä voi muuttaa niitä. </w:t>
       </w:r>
       <w:r w:rsidR="2A80CE4F" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00EF5631" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>siavastaava ei ota kantaa lääketieteelliseen hoitoon.</w:t>
       </w:r>
       <w:r w:rsidR="00826798" w:rsidRPr="4A838D50">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43">
+      <w:hyperlink r:id="rId44">
         <w:r w:rsidR="00A65F9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Potilasasiavastaava</w:t>
         </w:r>
         <w:r w:rsidR="00826798" w:rsidRPr="4A838D50">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t xml:space="preserve"> ja sosiaaliasiavastaava - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00826798">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FBE504" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00C725DC" w:rsidRDefault="00C725DC" w:rsidP="0074386B">
+    <w:p w14:paraId="6F259307" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00C725DC" w:rsidRDefault="00C725DC" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sosiaaliasiavastaava</w:t>
       </w:r>
       <w:r w:rsidR="00702A1F">
         <w:br/>
       </w:r>
       <w:r w:rsidR="039099FA">
         <w:t>Satasairaala</w:t>
       </w:r>
       <w:r w:rsidR="00702A1F">
         <w:br/>
       </w:r>
       <w:r w:rsidR="039099FA">
         <w:t>Sairaalantie 3</w:t>
       </w:r>
       <w:r w:rsidR="00702A1F">
         <w:br/>
       </w:r>
       <w:r w:rsidR="039099FA">
         <w:t>28500 PORI</w:t>
       </w:r>
       <w:r w:rsidR="00702A1F">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00702A1F" w:rsidRPr="2EE9521C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Puh. 044 7079132</w:t>
       </w:r>
       <w:r w:rsidR="00702A1F">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId44">
+      <w:hyperlink r:id="rId45">
         <w:r w:rsidR="00826798" w:rsidRPr="2EE9521C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>sosiaaliasiavastaava@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F8D82F4" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="6E4AE4B0" w:rsidP="4A838D50">
+    <w:p w14:paraId="0F8658A0" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="6E4AE4B0" w:rsidP="4A838D50">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sosiaaliasiavastaavan tehtävänä on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E57C79" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="6F360DE7" w:rsidP="004209FA">
+    <w:p w14:paraId="3002A6F3" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="6F360DE7" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euvoa asiakkaita</w:t>
       </w:r>
       <w:r w:rsidR="74F80B25" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sosiaalihuollon asiakaslain (812/2000) ja varhaiskasvatuslain (5</w:t>
       </w:r>
       <w:r w:rsidR="173E7497" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>40/2018) soveltamiseen liittyvissä asioissa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E4D96B" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
+    <w:p w14:paraId="70CB9449" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">euvoa ja </w:t>
       </w:r>
       <w:r w:rsidR="5A06C113" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>avustaa sosiaalihuollon</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> asiakaslain 23 §</w:t>
       </w:r>
       <w:r w:rsidR="7CAF1091" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mukaisen</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> muistutuksen tekemisessä sekä neuvoa ja avustaa varhaiskasvatuslain 54 §:ssä tarkoitetun muistutuksen tekemisessä</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E759ED5" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
+    <w:p w14:paraId="4D04B6D2" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRPr="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euvoa, miten kantelu, oikaisuvaatimus, valitus, vahingonkorvausvaatimus tai muu asiakkaan sosiaalihuollon tai varhaiskasvatuksen oikeusturvaan liittyvä asia voidaan panna vireille toimivaltaisessa viranomaisessa</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115B3DBA" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
+    <w:p w14:paraId="48E66B55" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iedottaa asiakkaan oikeuksista</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745BD512" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
+    <w:p w14:paraId="4AB07BF0" w14:textId="77777777" w:rsidR="002A2BE6" w:rsidRDefault="002A2BE6" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oota tietoa asiakkaiden yhteydenotoista ja seurata asiakkaiden oikeuksien ja aseman kehitystä</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0209FED7" w14:textId="77777777" w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6" w:rsidRDefault="6E4AE4B0" w:rsidP="004209FA">
+    <w:p w14:paraId="6F8F7AC7" w14:textId="77777777" w:rsidR="6E4AE4B0" w:rsidRPr="002A2BE6" w:rsidRDefault="6E4AE4B0" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toimia muutenkin asiakkaan oikeuksien edistämiseksi ja toteuttamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548235C7" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="0074386B">
+    <w:p w14:paraId="6E662744" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2255EB90" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="003B4C4E" w:rsidRDefault="00826798" w:rsidP="0074386B">
+    <w:p w14:paraId="5FFD4906" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="003B4C4E" w:rsidRDefault="00826798" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Potilasasiavastaavat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553ABCBE" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00826798" w:rsidRDefault="00826798" w:rsidP="0074386B">
+    <w:p w14:paraId="12E7459F" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00826798" w:rsidRDefault="00826798" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:strike/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Satasairaala</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Sairaalantie 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>28500 PORI</w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Puh. </w:t>
       </w:r>
       <w:r w:rsidR="00702A1F" w:rsidRPr="2EE9521C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">02 627 6078 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId46">
         <w:r w:rsidR="00702A1F" w:rsidRPr="0054274A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>potilasasiavastaava@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00702A1F" w:rsidRPr="0054274A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49679F29" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="00D42AA7">
+    <w:p w14:paraId="4D66A174" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="00D42AA7">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Potilas</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2BE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asiavastaavan tehtävänä on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2751D571" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
+    <w:p w14:paraId="754CBDEC" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">euvoa potilaita </w:t>
@@ -7650,327 +7455,334 @@
         </w:rPr>
         <w:t xml:space="preserve"> (785/1992)</w:t>
       </w:r>
       <w:r w:rsidR="7AC5B5B6" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>soveltamiseen liittyvissä asioissa</w:t>
       </w:r>
       <w:r w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097618F6" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
+    <w:p w14:paraId="1C1EFE53" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euvoa ja tarvittaessa avustaa potilasta tai potilaan laillista edustajaa, omaista tai muuta läheistä potilaslain 10 §:ssä tarkoitetun muistutuksen tekemisessä</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A83EBB" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
+    <w:p w14:paraId="6C0F65BB" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euvoa, miten kantelu, oikaisuvaatimus, valitus, vahingonkorvausvaatimus, potilas- tai lääkevahinkoa koskeva korvausvaatimus tai muu potilaan terveydenhuollon oikeusturvaan liittyvä asia voidaan panna vireille toimivaltaisessa viranomaisessa</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7B4999" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
+    <w:p w14:paraId="25BE9DE3" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="002C0DE7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iedottaa potilaan oikeuksista</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0DE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C35F3B" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
+    <w:p w14:paraId="1CBBD71F" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oota tietoa potilaiden yhteydenotoista ja seurata potilaiden oikeuksien ja aseman kehity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stä sekä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19291C73" w14:textId="77777777" w:rsidR="2EE9521C" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
+    <w:p w14:paraId="6D3888F1" w14:textId="77777777" w:rsidR="2EE9521C" w:rsidRDefault="00D42AA7" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="2B79B9ED" w:rsidRPr="00D42AA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oimia muutenkin potilaan oikeuksien edistämiseksi ja toteuttamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59351C3A" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="00C725DC" w:rsidRDefault="00C725DC" w:rsidP="00C725DC">
+    <w:p w14:paraId="2CEA66BC" w14:textId="77777777" w:rsidR="00D42AA7" w:rsidRPr="00C725DC" w:rsidRDefault="00C725DC" w:rsidP="00C725DC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yhteystietolinkki </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Potilasasiavastaava ja sosiaaliasiavastaava - Satakunnanhyvinvointialue</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6588BC9A" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00824CF5" w:rsidRDefault="54095D05" w:rsidP="22A3BC30">
+    <w:p w14:paraId="37740467" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="00824CF5" w:rsidRDefault="54095D05" w:rsidP="22A3BC30">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Hlk120538480"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc223942551"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc241141009"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00757CFE">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t>Muistutu</w:t>
       </w:r>
       <w:r w:rsidR="00DD459A">
         <w:t xml:space="preserve">sten </w:t>
       </w:r>
       <w:r w:rsidR="320DEC94">
         <w:t>käsittely</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="7F31BD4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B8507D" w14:textId="5912D72B" w:rsidR="00702A1F" w:rsidRPr="004A1175" w:rsidRDefault="33D8D162" w:rsidP="4321C72B">
+    <w:p w14:paraId="78D9AF8B" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="004A1175" w:rsidRDefault="33D8D162" w:rsidP="4321C72B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="1DF59D1C">
         <w:t xml:space="preserve">oitoon tai palvelun laatuun taikka </w:t>
       </w:r>
       <w:r w:rsidR="2A460C59">
         <w:t>saamaansa kohteluun</w:t>
       </w:r>
       <w:r w:rsidR="12A711D9">
         <w:t xml:space="preserve"> tyytymätt</w:t>
       </w:r>
       <w:r w:rsidR="02CD14CD">
         <w:t>ö</w:t>
       </w:r>
       <w:r w:rsidR="12A711D9">
         <w:t xml:space="preserve">mällä </w:t>
       </w:r>
       <w:r w:rsidR="65C5F343">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="12A711D9">
         <w:t>otilaalla/asiakkaalla on lakiin perustuva oikeus tehdä</w:t>
       </w:r>
       <w:r w:rsidR="3F9D99E6">
         <w:t xml:space="preserve"> muistutus</w:t>
       </w:r>
       <w:r w:rsidR="00E144AC">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="00A65F9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan</w:t>
         </w:r>
         <w:r w:rsidR="007D5562">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t xml:space="preserve"> hyvinvointialue/asiointiopas/potilaan-oikeudet-ja-tietosuoja</w:t>
+          <w:t xml:space="preserve"> hyvinvointialue/asioin</w:t>
+        </w:r>
+        <w:r w:rsidR="007D5562">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>tiopas/potilaan-oikeudet-ja-tietosuoja</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E144AC">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="0D48DFB9">
         <w:t>Muistutuksen voi tehdä tarvittaessa myös potilaan/asiakkaan laillinen edustaja, omainen tai läheinen.</w:t>
       </w:r>
       <w:r w:rsidR="77492F80" w:rsidRPr="4321C72B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="111111"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="77492F80" w:rsidRPr="2EBAFF3D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>Muistutus pitää tehdä pääsääntöisesti kirjallisesti, mutta erityisestä syystä sen voi tehdä myös suullisesti.</w:t>
       </w:r>
       <w:r w:rsidR="1DF59D1C">
@@ -7993,119 +7805,119 @@
       </w:r>
       <w:r w:rsidR="00C17C4F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t xml:space="preserve">-lomake löytyy </w:t>
       </w:r>
       <w:r w:rsidR="1CC6C688">
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="009D4176">
         <w:t>-al</w:t>
       </w:r>
       <w:r w:rsidR="00C17C4F">
         <w:t>ueen i</w:t>
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t>nternet</w:t>
       </w:r>
       <w:r w:rsidR="00C17C4F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1A8F10E4">
         <w:t>-sivustolta (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId48">
+      <w:hyperlink r:id="rId49">
         <w:r w:rsidR="00D11290" w:rsidRPr="4321C72B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>muistutuslomake</w:t>
         </w:r>
         <w:r w:rsidR="00702A1F" w:rsidRPr="4321C72B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EF49E82" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="004A1175" w:rsidRDefault="00702A1F" w:rsidP="0074386B">
+    <w:p w14:paraId="52305650" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="004A1175" w:rsidRDefault="00702A1F" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="452EE988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Potilasasiavastaava/sosiaaliasiavastaava antavat tarvittaessa lisätietoja muistutuksen tekemiseen liittyen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4971A590" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="007B35C4" w:rsidRDefault="03F33766" w:rsidP="5CCBCDCD">
+    <w:p w14:paraId="236C2DC8" w14:textId="77777777" w:rsidR="00702A1F" w:rsidRPr="007B35C4" w:rsidRDefault="03F33766" w:rsidP="5CCBCDCD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Muistutus lähetetään </w:t>
       </w:r>
       <w:r w:rsidR="487A5C90" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialueen kirjaamo, Sairaalantie 3, 28500 PORI tai </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId50">
         <w:r w:rsidR="56B25AA6" w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>kirjaamo@sata.f</w:t>
         </w:r>
         <w:r w:rsidR="50367087" w:rsidRPr="0172CD31">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27E951F7" w14:textId="77777777" w:rsidR="1AA21219" w:rsidRDefault="4CACCAB1" w:rsidP="07549D4B">
+    <w:p w14:paraId="082508A8" w14:textId="77777777" w:rsidR="1AA21219" w:rsidRDefault="4CACCAB1" w:rsidP="07549D4B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Muistutus käydään läpi asiaan liittyvien työntekijöiden kanssa</w:t>
       </w:r>
       <w:r w:rsidR="23A634B4">
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r w:rsidR="23A634B4" w:rsidRPr="0172CD31">
         <w:t>vastuualuejohtajan vastaus annetaan heille tiedoksi</w:t>
       </w:r>
       <w:r w:rsidR="23A634B4">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="70E40250">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="1AA21219">
         <w:t>uistut</w:t>
@@ -8122,2808 +7934,2882 @@
       <w:r w:rsidR="1AA21219">
         <w:t xml:space="preserve"> epäkoh</w:t>
       </w:r>
       <w:r w:rsidR="594DAE56">
         <w:t>tiin puututaan ja ne</w:t>
       </w:r>
       <w:r w:rsidR="1AA21219">
         <w:t xml:space="preserve"> käydään </w:t>
       </w:r>
       <w:r w:rsidR="07511D75">
         <w:t>tarvittavilta osin läpi työyhteisössä ja huomioidaan toiminnan kehittämisessä</w:t>
       </w:r>
       <w:r w:rsidR="07511D75" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="1AA21219" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFA439A" w14:textId="77777777" w:rsidR="0081795B" w:rsidRDefault="0081795B" w:rsidP="0074386B">
+    <w:p w14:paraId="0FC9D4F3" w14:textId="77777777" w:rsidR="0081795B" w:rsidRDefault="0081795B" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="680040BC" w14:textId="77777777" w:rsidR="0081795B" w:rsidRPr="0081795B" w:rsidRDefault="00CB4858" w:rsidP="2562DF4E">
+    <w:p w14:paraId="4CFB1F6E" w14:textId="77777777" w:rsidR="0081795B" w:rsidRPr="0081795B" w:rsidRDefault="00CB4858" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc223942552"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc241141010"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="007C67A5">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Henkilöstö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="110CF020">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC06BAC" w14:textId="77777777" w:rsidR="005570DA" w:rsidRPr="003C08FC" w:rsidRDefault="005570DA" w:rsidP="005570DA">
+    <w:p w14:paraId="58F19ECB" w14:textId="77777777" w:rsidR="005570DA" w:rsidRPr="00FA1EED" w:rsidRDefault="005570DA" w:rsidP="005570DA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc149034021"/>
       <w:bookmarkStart w:id="24" w:name="_Toc31100000"/>
       <w:bookmarkStart w:id="25" w:name="_Toc45556461"/>
       <w:bookmarkStart w:id="26" w:name="_Toc69238455"/>
       <w:bookmarkStart w:id="27" w:name="_Toc145511906"/>
-      <w:r w:rsidRPr="00970B0F">
+      <w:r w:rsidRPr="00FA1EED">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Määrä, rakenne ja riittävyys se</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="2CEF9D99" w14:textId="77777777" w:rsidR="003C08FC" w:rsidRDefault="003C08FC" w:rsidP="000E11D1">
+        <w:t>Määrä, rakenne ja riittävyys sekä sijaisten käytön periaatteet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4865B7CC" w14:textId="77777777" w:rsidR="00FA1EED" w:rsidRPr="00FA1EED" w:rsidRDefault="00FA1EED" w:rsidP="00FA1EED">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1EED">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Vuoden 2025 henkilöstökertomuksen mukaan Sata-alueella työskenteli 10786 henkilöä, joista 78 % oli vakituisia työntekijöitä:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0148F617" w14:textId="77777777" w:rsidR="00FA1EED" w:rsidRPr="00FA1EED" w:rsidRDefault="00FA1EED" w:rsidP="00FA1EED">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67156FD3" w14:textId="77777777" w:rsidR="00FA1EED" w:rsidRPr="00FA1EED" w:rsidRDefault="00FA1EED">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1EED">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Eniten työntekijöitä oli erityis- ja sairaalapalveluiden toimialueella,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6FD695" w14:textId="77777777" w:rsidR="00FA1EED" w:rsidRPr="00FA1EED" w:rsidRDefault="00FA1EED" w:rsidP="00FA1EED">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1EED">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3246 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2987EAC5" w14:textId="77777777" w:rsidR="00FA1EED" w:rsidRPr="00FA1EED" w:rsidRDefault="00FA1EED">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1EED">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Vähiten työntekijöitä oli pelastuslaitoksella, 219 henkilöä ja hyvinvointialueen hallinnossa 164 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E465CD5" w14:textId="77777777" w:rsidR="00FA1EED" w:rsidRPr="00FA1EED" w:rsidRDefault="00FA1EED">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1EED">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ikääntyneiden palveluissa työskenteli 3189 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C644C57" w14:textId="77777777" w:rsidR="00FA1EED" w:rsidRPr="00FA1EED" w:rsidRDefault="00FA1EED">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1EED">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Aikuisten palveluissa työskenteli 1825 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED19433" w14:textId="77777777" w:rsidR="00FA1EED" w:rsidRPr="00FA1EED" w:rsidRDefault="00FA1EED">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1EED">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lasten, nuorten ja perheiden palveluissa työntekijöitä oli 798 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092F4644" w14:textId="77777777" w:rsidR="00FA1EED" w:rsidRPr="00FA1EED" w:rsidRDefault="00FA1EED">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1EED">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Konsernipalveluissa työskenteli 1345 henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A75B18" w14:textId="77777777" w:rsidR="00FA1EED" w:rsidRPr="00FA1EED" w:rsidRDefault="00FA1EED" w:rsidP="00FA1EED">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="305E90FF" w14:textId="77777777" w:rsidR="00FA1EED" w:rsidRPr="00FA1EED" w:rsidRDefault="00FA1EED" w:rsidP="00FA1EED">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FA1EED">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Henkilöstölle: Henkilöstökertomus 2025 (linkki ammattilaisille, vaatii kirjautumisen IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="36ED420E" w14:textId="77777777" w:rsidR="00363BE6" w:rsidRPr="006327D6" w:rsidRDefault="00363BE6" w:rsidP="000E11D1">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006327D6">
-[...127 lines deleted...]
-    <w:p w14:paraId="13EEC7BE" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="00A03191" w:rsidRDefault="6FE3B7E4" w:rsidP="729C1BD1">
+    </w:p>
+    <w:p w14:paraId="470BEE80" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="00A03191" w:rsidRDefault="6FE3B7E4" w:rsidP="729C1BD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2531B0C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vastuualueen henkilöstön määrä ja rakenne </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A718C2E" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="00A03191" w:rsidRDefault="7244D4E3" w:rsidP="2531B0C1">
+    <w:p w14:paraId="2FC96F0E" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="00A03191" w:rsidRDefault="7244D4E3" w:rsidP="2531B0C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vastuualueella on n. 280 vakanssia. Henkilöstö koostuu pääasiassa sosiaalihuollon ammattihenki</w:t>
       </w:r>
       <w:r w:rsidR="718DC54D">
         <w:t>löistä</w:t>
       </w:r>
       <w:r w:rsidR="7DECEE60">
         <w:t>, lisäksi vastuualueella työskentelee terveydenhuollon ammattihenkilöitä. Sosiaali</w:t>
       </w:r>
       <w:r w:rsidR="6CFCC1AD">
         <w:t xml:space="preserve">- ja terveydenhuollon ammattihenkilöt </w:t>
       </w:r>
       <w:r w:rsidR="30F2CC62">
         <w:t>jakaa</w:t>
       </w:r>
       <w:r w:rsidR="762D54E6">
         <w:t>ntuvat</w:t>
       </w:r>
       <w:r w:rsidR="6CFCC1AD">
         <w:t xml:space="preserve"> laillistett</w:t>
       </w:r>
       <w:r w:rsidR="3E4D6C44">
         <w:t>uihin</w:t>
       </w:r>
       <w:r w:rsidR="6CFCC1AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5BF359F8">
         <w:t>ammattihenkilöihin</w:t>
       </w:r>
       <w:r w:rsidR="0F30F7E7">
-        <w:t xml:space="preserve"> (sosiaalityöntekijä, sosionomi, sairaanhoitaja) ja nimikesuojattuihin </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0F30F7E7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(sosiaalityöntekijä, sosionomi, sairaanhoitaja) ja nimikesuojattuihin </w:t>
       </w:r>
       <w:r w:rsidR="4B6B3D1D">
         <w:t>ammattihenkilöihin (lähihoitaja). Sote-ammattilaisten lisäksi vastuualueella on toimistosihteereitä ja vahtimestari.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011B977B" w14:textId="77777777" w:rsidR="2531B0C1" w:rsidRDefault="2531B0C1" w:rsidP="2531B0C1">
+    <w:p w14:paraId="5DB63BA9" w14:textId="77777777" w:rsidR="2531B0C1" w:rsidRDefault="2531B0C1" w:rsidP="2531B0C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A8F0A33" w14:textId="77777777" w:rsidR="2531B0C1" w:rsidRDefault="2531B0C1" w:rsidP="2531B0C1">
+    <w:p w14:paraId="331B987D" w14:textId="77777777" w:rsidR="2531B0C1" w:rsidRDefault="2531B0C1" w:rsidP="2531B0C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C870910" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRDefault="48937FFC" w:rsidP="729C1BD1">
+    <w:p w14:paraId="44B5C1EF" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRDefault="48937FFC" w:rsidP="729C1BD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sijai</w:t>
       </w:r>
       <w:r w:rsidR="00D47D00">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="729C1BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ten käytön periaatteet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63739B8A" w14:textId="77777777" w:rsidR="00DB0C7B" w:rsidRDefault="00DB0C7B" w:rsidP="729C1BD1">
+    <w:p w14:paraId="0BDDD574" w14:textId="77777777" w:rsidR="00DB0C7B" w:rsidRDefault="00DB0C7B" w:rsidP="729C1BD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CB43BB6" w14:textId="77777777" w:rsidR="00741C0B" w:rsidRDefault="00DB0C7B" w:rsidP="00741C0B">
-[...21 lines deleted...]
-        <w:r w:rsidRPr="0172CD31">
+    <w:p w14:paraId="58527EA2" w14:textId="77777777" w:rsidR="002300E4" w:rsidRPr="002300E4" w:rsidRDefault="002300E4" w:rsidP="002300E4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueen urapalvelut </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>julkaisee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> työpaikkailmoituksia sisäisessä intrassa (Satasessa) ja internetissä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD0EF3B" w14:textId="77777777" w:rsidR="002300E4" w:rsidRPr="002300E4" w:rsidRDefault="002300E4" w:rsidP="002300E4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D76973B" w14:textId="77777777" w:rsidR="002300E4" w:rsidRPr="002300E4" w:rsidRDefault="002300E4" w:rsidP="002300E4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Toimialueet voivat palkata henkilöitä sijaisuuksiin myös suoraan sopimalla </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09948263" w14:textId="77777777" w:rsidR="002300E4" w:rsidRPr="002300E4" w:rsidRDefault="002300E4" w:rsidP="002300E4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Sotender</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-sovelluksella. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="002300E4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Rekrytoinnin käsikirja</w:t>
+          <w:t>Sovellus sijaisten hankintaan (</w:t>
         </w:r>
-        <w:r w:rsidR="43AAF9F0" w:rsidRPr="0172CD31">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="002300E4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>Sotender</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="002300E4">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>). (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05B19FA6" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="00A03191" w:rsidRDefault="00970B0F" w:rsidP="729C1BD1">
+    <w:p w14:paraId="215ABC2D" w14:textId="77777777" w:rsidR="002300E4" w:rsidRPr="002300E4" w:rsidRDefault="002300E4" w:rsidP="002300E4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30F1C445" w14:textId="77777777" w:rsidR="002300E4" w:rsidRPr="002300E4" w:rsidRDefault="002300E4" w:rsidP="002300E4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Päätöksen henkilöstövalinnasta tekee sijaisuuksissa esihenkilö, vakituisissa työsuhteissa päällikkö.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46034E34" w14:textId="77777777" w:rsidR="002300E4" w:rsidRPr="002300E4" w:rsidRDefault="002300E4" w:rsidP="002300E4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07DBF125" w14:textId="77777777" w:rsidR="002300E4" w:rsidRPr="002300E4" w:rsidRDefault="002300E4" w:rsidP="002300E4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueelle on laadittu rekrytoinnin käsikirja, johon on koottu rekrytointia koskevien lakien ja asetusten asiasisältöjä sekä Sata-alueen hallinnollisia toimintatapaohjeita </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="002300E4">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Rekrytoinnin käsikirja (Linkki ammattilaiselle, vaatii kirjautumisen IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1BBEBA29" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="00A03191" w:rsidRDefault="00970B0F" w:rsidP="729C1BD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A464793" w14:textId="77777777" w:rsidR="008E1012" w:rsidRDefault="00634AAC" w:rsidP="2562DF4E">
+    <w:p w14:paraId="7EF886B1" w14:textId="77777777" w:rsidR="008E1012" w:rsidRDefault="00634AAC" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vuokratyö ja alihankinta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45348295" w14:textId="77777777" w:rsidR="008E1012" w:rsidRDefault="280D55CE" w:rsidP="2562DF4E">
+    <w:p w14:paraId="1F541F4D" w14:textId="77777777" w:rsidR="008E1012" w:rsidRDefault="280D55CE" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B417934">
         <w:t>Vastuualue ei käytä vuokratyötä eikä myöskään a</w:t>
       </w:r>
       <w:r w:rsidR="4AF6943B" w:rsidRPr="5B417934">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="5B417934">
         <w:t>ihankintana työvoima</w:t>
       </w:r>
       <w:r w:rsidR="64AFF990" w:rsidRPr="5B417934">
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidR="008E1012">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A82601B" w14:textId="77777777" w:rsidR="005570DA" w:rsidRDefault="00970B0F" w:rsidP="3A4016A3">
+    <w:p w14:paraId="79418F22" w14:textId="77777777" w:rsidR="005570DA" w:rsidRDefault="00970B0F" w:rsidP="3A4016A3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon </w:t>
       </w:r>
       <w:r w:rsidRPr="00970B0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ammattioikeudet</w:t>
       </w:r>
-    </w:p>
-[...58 lines deleted...]
-        <w:r w:rsidR="00741C0B" w:rsidRPr="00741C0B">
+      <w:r w:rsidR="002300E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja kielitaito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631CF419" w14:textId="77777777" w:rsidR="002300E4" w:rsidRPr="002300E4" w:rsidRDefault="002300E4" w:rsidP="002300E4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon ammattioikeudet varmistetaan rekrytoinnin yhteydessä tarkistamalla sosiaali- ja terveydenhuollon ammattihenkilöiden ammattioikeuksia koskevat rekisteritiedot (esimerkiksi JulkiTerhikki, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>JulkiSuosikki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, rikosrekisteri), tutkintotodistukset sekä muut kyseiseen tehtävään vaadittavat luvat ja todistukset esimerkiksi valtionhallinnon kielitutkinto tai yleinen kielitutkinto).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CD60E2" w14:textId="77777777" w:rsidR="002300E4" w:rsidRPr="002300E4" w:rsidRDefault="002300E4" w:rsidP="002300E4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0ABD55" w14:textId="77777777" w:rsidR="002300E4" w:rsidRPr="002300E4" w:rsidRDefault="002300E4" w:rsidP="002300E4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="002300E4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Sosiaali- ja terveydenhuollon ammattioikeudet - Lupa- ja valvontavirasto</w:t>
+          <w:t>Ulkomaalaisen työntekijän palkkaaminen (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00741C0B" w:rsidRPr="00741C0B">
-[...3 lines deleted...]
-    <w:p w14:paraId="630E1E27" w14:textId="77777777" w:rsidR="71EF0CB1" w:rsidRDefault="71EF0CB1" w:rsidP="2562DF4E">
+    </w:p>
+    <w:p w14:paraId="790E29B0" w14:textId="77777777" w:rsidR="002300E4" w:rsidRPr="002300E4" w:rsidRDefault="002300E4" w:rsidP="002300E4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F622D8A" w14:textId="77777777" w:rsidR="002300E4" w:rsidRPr="002300E4" w:rsidRDefault="002300E4" w:rsidP="002300E4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002300E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="002300E4">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Rekrytoinnin käsikirja (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6479D07C" w14:textId="77777777" w:rsidR="002300E4" w:rsidRDefault="002300E4" w:rsidP="002300E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30401E95" w14:textId="77777777" w:rsidR="71EF0CB1" w:rsidRDefault="71EF0CB1" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="2861994D">
         <w:t xml:space="preserve">Rekrytoivan esihenkilön vastuulla on varmistaa sosiaali- ja terveydenhuollon ammattihenkilöiden ammattioikeudet julkisesta tietopalvelusta ja </w:t>
       </w:r>
       <w:r w:rsidR="7A698192" w:rsidRPr="2861994D">
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidRPr="2861994D">
         <w:t>työnhakijan todistuksista</w:t>
       </w:r>
       <w:r w:rsidR="684C7BDA" w:rsidRPr="2861994D">
         <w:t xml:space="preserve"> / opintorekisteristä. </w:t>
       </w:r>
       <w:r w:rsidR="125ADE18" w:rsidRPr="2861994D">
         <w:t>Sekä huomioida ajantasa</w:t>
       </w:r>
       <w:r w:rsidR="0834A9F6" w:rsidRPr="2861994D">
         <w:t xml:space="preserve">inen sosiaali- ja terveydenhuollon </w:t>
       </w:r>
       <w:r w:rsidR="482FC4BC" w:rsidRPr="2861994D">
         <w:t>ammatti</w:t>
       </w:r>
       <w:r w:rsidR="125ADE18" w:rsidRPr="2861994D">
         <w:t>lainsäädäntö</w:t>
       </w:r>
       <w:r w:rsidR="0DFA7DDE" w:rsidRPr="2861994D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA7A26C" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="007D116F" w:rsidRDefault="00970B0F" w:rsidP="007D116F">
+    <w:p w14:paraId="26E2056F" w14:textId="77777777" w:rsidR="007C362C" w:rsidRDefault="007C362C" w:rsidP="007C362C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="240" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2861994D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kaikkia uusia työntekijöitä pyydetään esittämään todistukset koulutuksesta, ammattipätevyydestä ja tarvittaessa kielitaidosta. Kielitaito varmistetaan haastatteluilla ennen työsuhdetta. Työntekijän ammatti- ja kielitaitoa seurataan koeajalla, muun muassa esihenkilön ja perehdyttäjän toimesta sekä saatujen palautteiden perusteella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F73BDB" w14:textId="77777777" w:rsidR="007C362C" w:rsidRDefault="007C362C" w:rsidP="2562DF4E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C013CD" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="007D116F" w:rsidRDefault="00970B0F" w:rsidP="007D116F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc149034022"/>
       <w:bookmarkStart w:id="29" w:name="_Toc45556465"/>
       <w:r w:rsidRPr="007D116F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Koulutus, osaaminen ja ammattitaito </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0EE46C" w14:textId="77777777" w:rsidR="67349456" w:rsidRDefault="14D5A8B1" w:rsidP="00A544F8">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+    <w:p w14:paraId="4DC4981B" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc149034023"/>
       <w:bookmarkStart w:id="31" w:name="_Toc45556466"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
-      <w:r w:rsidRPr="729C1BD1">
-[...37 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osaava henkilöstö on lähtökohta vaikuttavien palveluiden toteuttamiselle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0C2EBC" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Esihenkilön tehtävänä on varmistaa henkilöstön nykyinen ja tuleva osaaminen palvelujen toteuttamiseksi. Osaamista kehitetään muun muassa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10699D7E" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ECBB148" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sisäisellä ja ulkoisella koulutuksella,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275CEE13" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>perehdytyksellä,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33261D5A" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mentoroinnilla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5840E65A" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>työkierrolla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD1F0AC" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>simulaatio-oppimisella,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0AD87E" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>verkkokoulutuksilla.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142023BB" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sata-alueen osaamisen kehittäminen perustuu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="68973989" w:rsidRPr="729C1BD1">
-[...368 lines deleted...]
-        <w:r w:rsidRPr="05E90FF8">
+      <w:hyperlink r:id="rId56" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009C7976">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>koulutussuunnitelmaan (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>koulutussuunnitelmaan (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009C7976">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="05E90FF8">
-[...27 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="009C7976">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6D2D91BB" w:rsidRPr="162414FE">
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>jonka laativat vuosittain henkilöstön kehittämispalvelut yhdessä toimialueiden,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54">
-        <w:r w:rsidR="259878E8" w:rsidRPr="41772A32">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>professiojohtaj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>TKIO:n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kanssa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30077B20" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0B4B53" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lisätietoa:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009C7976">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:eastAsia="Arial"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>O</w:t>
+          <w:t>Oppimisen ja osaamisen kompassista (Linkki ammattilaiselle, vaatii kirjautumisen, Satane</w:t>
         </w:r>
-        <w:r w:rsidRPr="41772A32">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:eastAsia="Arial"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>saamisen</w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
+          <w:t>n)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="5FEF433B">
-[...6 lines deleted...]
-    <w:p w14:paraId="40E5269F" w14:textId="77777777" w:rsidR="00445237" w:rsidRDefault="006476B7" w:rsidP="729C1BD1">
+    </w:p>
+    <w:p w14:paraId="0E557AAF" w14:textId="77777777" w:rsidR="009C7976" w:rsidRDefault="009C7976" w:rsidP="729C1BD1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>K</w:t>
-[...72 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005042A7" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="00970B0F" w:rsidRDefault="00A556E7" w:rsidP="009C7976">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00970B0F" w:rsidRPr="00970B0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>erehdyttämi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>nen, ammattitaidon ylläpito</w:t>
       </w:r>
       <w:r w:rsidR="00970B0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ja täydennyskoulutus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD5D395" w14:textId="77777777" w:rsidR="005570DA" w:rsidRPr="004B504D" w:rsidRDefault="1E9AFC8C" w:rsidP="318CBC6D">
-[...88 lines deleted...]
-        <w:r w:rsidR="7EFE4D2B" w:rsidRPr="004B504D">
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p w14:paraId="2219A130" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Suunnitelmallinen ja laadukkaasti toteutettu perehdytys lisää rekrytoinnin onnistumista. Työturvallisuuslaki (738/2002) velvoittaa, että työntekijä perehdytetään riittävästi työtehtäviin, työympäristöön sekä työssä käytettäviin välineisiin ennen uuden työn aloitusta sekä työtehtävien tai -välineiden muuttuessa. Esihenkilö vastaa, että perehdytys toteutetaan suunnitellusti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4981D5" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B06B6F9" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sata-alueella perehdytys sisältää:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA64C32" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C5D68F" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>henkilökohtaisen perehdytyssuunnitelman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C4EEDD" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>perehdytystä kasvokkain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0C4FA1" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>verkkokursseja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3257A7EF" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>itseopiskelumateriaaleja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D24A7F" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>seurantakeskustelun</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0980DFB4" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sähköisen palautteen perehdyttäjälle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3012AFA5" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E909B5" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId58" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00CC798F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Satasen </w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
+          <w:t>Satasen Perehdytys-sivuilta (Linkki ammattilaisille.)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="503BD447" w:rsidRPr="004B504D">
-[...273 lines deleted...]
-        <w:r w:rsidR="005570DA" w:rsidRPr="0172CD31">
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22264A82" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Työnantaja mahdollistaa täydennyskoulutukset. Esihenkilö vastaa yksikkönsä koulutuksista ja koulutusmäärärahojen riittävyydestä, pätevyysvaatimuksista ja työelämäkeskustelujen järjestämisestä.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32052A54" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Esihenkilö huolehtii myös koulutuksessa saavutetun tiedon jakamisesta työpaikalla.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B35AED6" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lue lisää</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC798F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00CC798F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>koulutus@sata.fi</w:t>
+          <w:t>Koulutusohjeesta. (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005570DA" w:rsidRPr="0172CD31">
-[...7 lines deleted...]
-    <w:p w14:paraId="4C1515E2" w14:textId="77777777" w:rsidR="00970B0F" w:rsidRPr="00F67B9D" w:rsidRDefault="060B8E47" w:rsidP="241B9C70">
+    </w:p>
+    <w:p w14:paraId="258104D0" w14:textId="77777777" w:rsidR="009C7976" w:rsidRPr="009C7976" w:rsidRDefault="009C7976" w:rsidP="009C7976">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A25476" w14:textId="77777777" w:rsidR="009C7976" w:rsidRDefault="009C7976" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...61 lines deleted...]
-    <w:p w14:paraId="5FF5562B" w14:textId="77777777" w:rsidR="106BD155" w:rsidRDefault="18DCF902" w:rsidP="2562DF4E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7976">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Henkilöstö saa lisätietoa koulutuksista Talentin koulutuskalenterista, linkki Satasessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8F15D9" w14:textId="77777777" w:rsidR="106BD155" w:rsidRDefault="18DCF902" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="2861994D">
         <w:t>Perehdytyksestä vastaa ensisijaisesti esihenkilö ja hänen nimeä</w:t>
       </w:r>
       <w:r w:rsidR="1C7B2784" w:rsidRPr="2861994D">
         <w:t>mänsä</w:t>
       </w:r>
       <w:r w:rsidRPr="2861994D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0B1EC7D9" w:rsidRPr="2861994D">
         <w:t>henkilöt. Perehdytys tote</w:t>
       </w:r>
       <w:r w:rsidR="220D638C" w:rsidRPr="2861994D">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="0B1EC7D9" w:rsidRPr="2861994D">
         <w:t xml:space="preserve">tetaan Sata-alueen perehdytysoppaan mukaisesti. Perehdytyksen </w:t>
       </w:r>
       <w:r w:rsidR="432CE1C9" w:rsidRPr="2861994D">
         <w:t xml:space="preserve">jälkeisenä </w:t>
       </w:r>
       <w:r w:rsidR="0B1EC7D9" w:rsidRPr="2861994D">
         <w:t xml:space="preserve">tukena </w:t>
       </w:r>
       <w:r w:rsidR="42405B20" w:rsidRPr="2861994D">
         <w:t xml:space="preserve">työntekijän on mahdollista saada rinnalleen </w:t>
       </w:r>
       <w:r w:rsidR="77579211" w:rsidRPr="2861994D">
         <w:t xml:space="preserve">koulutettu </w:t>
       </w:r>
       <w:r w:rsidR="42405B20" w:rsidRPr="2861994D">
         <w:t>mentori.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F78C02" w14:textId="77777777" w:rsidR="5E221E92" w:rsidRDefault="5E221E92" w:rsidP="2562DF4E">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2B45FDA6" w14:textId="77777777" w:rsidR="00A556E7" w:rsidRPr="001E51E9" w:rsidRDefault="5E221E92" w:rsidP="001E51E9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Riittävästä ammatilliseen täydenn</w:t>
       </w:r>
       <w:r w:rsidR="4F98ADCF">
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">skoulutukseen osallistumisesta </w:t>
       </w:r>
       <w:r w:rsidR="7BFE3B9B">
         <w:t>huolehtii esihenkilö ja koulutuksen sisällön jakamisesta työyhteisössä</w:t>
       </w:r>
       <w:r w:rsidR="0DB771DA">
-        <w:t xml:space="preserve">. Koulutuksiin osallistutaan vuosittaisen määrärahan puitteissa. </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>. Koulutuksiin osallistutaan vuosittaisen määrärahan puitteissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37209EA6" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRPr="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="6FAC47"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...45 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Sote-alan opiskelijoiden oikeus työskennellä tilapäisesti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79731BDF" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRPr="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E51E9">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Työnantaja arvioi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5001247C" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRPr="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E1873B" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRPr="001E51E9" w:rsidRDefault="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>opiskelijan valmiudet ja edellytykset suoriutua tarjotuista tehtävistä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250DC8A3" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRPr="001E51E9" w:rsidRDefault="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>onko opiskelijan kielitaito riittävä, jos hänen äidinkielensä ei ole suomi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD6E5C4" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRPr="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B394DCA" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRPr="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Opiskelijalle nimetään kirjallisesti ohjaaja, joka työskentelee samassa yksikössä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606A4A6C" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRPr="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B5FDCE" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRPr="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sata-alue varmistaa nämä asiat myös vuokrafirman kautta tulevien </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D6A93F" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRPr="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>opiskelijoiden kohdalla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E278E75" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRPr="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E90FDA9" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRPr="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lue lisää:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
-        <w:r w:rsidR="00E406E0" w:rsidRPr="00E406E0">
+      <w:hyperlink r:id="rId60" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001E51E9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Sosiaali- ja terveydenhuollon opiskelijana työskentely - Lupa- ja valvontavirasto</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E406E0" w:rsidRPr="00E406E0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED97C74" w14:textId="77777777" w:rsidR="00A53166" w:rsidRPr="00E61165" w:rsidRDefault="00AF14A8" w:rsidP="5535B2A7">
-[...56 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="7B603075" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRPr="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342FE035" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Jos opiskelijan työtehtäviin kuuluu lääkehoitoa, siitä ohjeistetaan erikseen:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A3FAF" w:rsidRPr="00DE7FFC">
-[...53 lines deleted...]
-      <w:hyperlink r:id="rId58">
+      <w:hyperlink r:id="rId61" w:tgtFrame="_blank" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="12F4419C" w:rsidRPr="00E61165">
+        <w:r w:rsidRPr="001E51E9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>LOVe</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="12F4419C" w:rsidRPr="00E61165">
+        <w:r w:rsidRPr="001E51E9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> opiskelijat (Linkki ammattilaiselle, vaatii kirjautumisen) </w:t>
+          <w:t> opiskelijat (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48882BF5" w14:textId="77777777" w:rsidR="56588EB6" w:rsidRDefault="295C209A" w:rsidP="2847EC6F">
+    <w:p w14:paraId="2BB913B8" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="001E51E9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="763631BD" w14:textId="77777777" w:rsidR="56588EB6" w:rsidRPr="001E51E9" w:rsidRDefault="295C209A" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yksikössä nimetään kirjallisesti ohjaaja </w:t>
       </w:r>
       <w:r w:rsidR="57E3A2D4" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>sosiaalihuollon ja</w:t>
       </w:r>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> terveydenhuollon opiskelijalle </w:t>
       </w:r>
-      <w:r w:rsidR="3F6EE456" w:rsidRPr="0172CD31">
+      <w:r w:rsidR="3F6EE456" w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>sekä</w:t>
       </w:r>
-      <w:r w:rsidRPr="0172CD31">
-[...5 lines deleted...]
-      <w:r w:rsidR="319468F8" w:rsidRPr="0172CD31">
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sosiaalityöntekijän tehtävissä tilapäisesti toimivalle opiskelijalle. Ohjaajan tulee työskennellä samassa toimintayksikössä kuin opiskelija. Ohjaajan tulee olla laillistettu ammatti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">henkilö, joka on oikeutettu itsenäisesti harjoittamaan sitä ammattia, johon opiskelija opiskelee. </w:t>
+      </w:r>
+      <w:r w:rsidR="319468F8" w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="0172CD31">
+      <w:r w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">isäksi ohjaajalla pitää olla riittävästi käytännön kokemusta ammatistaan. </w:t>
       </w:r>
-      <w:r w:rsidR="397DC46A" w:rsidRPr="0172CD31">
+      <w:r w:rsidR="397DC46A" w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohjaajan tulee </w:t>
       </w:r>
-      <w:r w:rsidRPr="0172CD31">
+      <w:r w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">seurata, ohjata ja valvoa opiskelijan toimintaa ja puuttua välittömästi siinä mahdollisesti ilmeneviin epäkohtiin sekä keskeytettävä toiminta, jos </w:t>
       </w:r>
-      <w:r w:rsidR="3BA6E38D" w:rsidRPr="0172CD31">
+      <w:r w:rsidR="3BA6E38D" w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>asiakast</w:t>
       </w:r>
-      <w:r w:rsidRPr="0172CD31">
+      <w:r w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>urvallisuus voi vaarantua.</w:t>
       </w:r>
-      <w:r w:rsidR="291BD8E8" w:rsidRPr="0172CD31">
+      <w:r w:rsidR="291BD8E8" w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="63466EBD" w:rsidRPr="0172CD31">
+      <w:r w:rsidR="63466EBD" w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Ohjaajan tulee ilmoittaa esille tulleista epäkohdista välittömästi myös toiminnasta vastaavalle esihenkilölle. Tarvittaessa ohjaaja</w:t>
       </w:r>
-      <w:r w:rsidR="4E966764" w:rsidRPr="0172CD31">
+      <w:r w:rsidR="4E966764" w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>n / esihenkilön tulee olla yh</w:t>
       </w:r>
-      <w:r w:rsidR="4C01021C" w:rsidRPr="0172CD31">
+      <w:r w:rsidR="4C01021C" w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="4E966764" w:rsidRPr="0172CD31">
+      <w:r w:rsidR="4E966764" w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>eydessä Sata-alueen opi</w:t>
       </w:r>
-      <w:r w:rsidR="7A539715" w:rsidRPr="0172CD31">
+      <w:r w:rsidR="7A539715" w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>skeluohjauksen koordinaattoreihin</w:t>
       </w:r>
-      <w:r w:rsidR="402DC831" w:rsidRPr="0172CD31">
-[...12 lines deleted...]
-    <w:p w14:paraId="2B0B2A3A" w14:textId="77777777" w:rsidR="2E7D44A5" w:rsidRDefault="2E7D44A5" w:rsidP="0172CD31">
+      <w:r w:rsidR="001E51E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181F0CD5" w14:textId="77777777" w:rsidR="00080194" w:rsidRDefault="2E7D44A5" w:rsidP="005570DA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0172CD31">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Sosiaalityöntekijän tehtävissä tilapäisesti toimiva</w:t>
       </w:r>
-      <w:r w:rsidR="30F1A08F" w:rsidRPr="0172CD31">
+      <w:r w:rsidR="30F1A08F" w:rsidRPr="001E51E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0172CD31">
-[...21 lines deleted...]
-    <w:p w14:paraId="02726B9E" w14:textId="4EAC2F19" w:rsidR="005570DA" w:rsidRPr="003E17A7" w:rsidRDefault="00E406E0" w:rsidP="005570DA">
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opiskelijan tulee käyttää nimikkeenä sosiaalityöntekijä, tilapäinen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3C13E1" w14:textId="77777777" w:rsidR="005570DA" w:rsidRPr="003E17A7" w:rsidRDefault="00E406E0" w:rsidP="005570DA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E406E0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Henkilöstön työskentelyn asianmukaisuuden seuranta</w:t>
       </w:r>
       <w:r w:rsidR="005570DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6669BCD4" w14:textId="3ED72F23" w:rsidR="00E406E0" w:rsidRPr="00E406E0" w:rsidRDefault="00E406E0" w:rsidP="00E406E0">
+    <w:p w14:paraId="6DD38A08" w14:textId="77777777" w:rsidR="00E406E0" w:rsidRPr="00E406E0" w:rsidRDefault="00E406E0" w:rsidP="00E406E0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E406E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Jokainen työntekijä vastaa omasta toiminnastaan työpaikalla. Toiminta pitää olla ammatillista ja asiallista. Työnantaja huolehtii siitä, että työ ja toiminta ovat asianmukaisia. Esihenkilö tarkkailee työympäristöä, työyhteisöä ja työtapoja. Esihenkilö puuttuu ja ratkaisee poikkeavat ja puutteelliset tilanteet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017DFD5E" w14:textId="77777777" w:rsidR="00E406E0" w:rsidRPr="00E406E0" w:rsidRDefault="00E406E0" w:rsidP="00E406E0">
+    <w:p w14:paraId="6763594D" w14:textId="77777777" w:rsidR="00E406E0" w:rsidRPr="00E406E0" w:rsidRDefault="00E406E0" w:rsidP="00E406E0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E406E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Työnjohdolliset menettelyt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidRPr="00E406E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Työnjohdollinen menettely (Linkki ammattilaisille, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7524E6C7" w14:textId="77777777" w:rsidR="00E406E0" w:rsidRDefault="00E406E0" w:rsidP="00E406E0">
+    <w:p w14:paraId="6965DDAD" w14:textId="77777777" w:rsidR="00E406E0" w:rsidRDefault="00E406E0" w:rsidP="00E406E0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E406E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Työkykyä tuetaan työkyvyn tuki -ohjelman mukaisesti </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="00E406E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Työkyvyn tuki – ohjelma (Linkki ammattilaisille, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3105994F" w14:textId="77777777" w:rsidR="00E406E0" w:rsidRDefault="00E406E0" w:rsidP="2847EC6F">
+    <w:p w14:paraId="03F6159C" w14:textId="77777777" w:rsidR="00E406E0" w:rsidRDefault="00E406E0" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E406E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Työyhteisön toimivuutta tuetaan Toimiva työyhteisö mallin avulla </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="00E406E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Toimiva työyhteisö -malli (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14B725DE" w14:textId="5BB1047A" w:rsidR="594B831B" w:rsidRPr="00530C37" w:rsidRDefault="594B831B" w:rsidP="2847EC6F">
+    <w:p w14:paraId="12A7BA65" w14:textId="77777777" w:rsidR="594B831B" w:rsidRPr="00530C37" w:rsidRDefault="594B831B" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2FC4A182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Esihenkilöt huolehtivat alaistensa osaamisvaatimusten toteutumisesta ja puuttuvat tarvittaessa epäkohtiin. Osaamista seurataan mm.</w:t>
       </w:r>
       <w:r w:rsidR="59B34A02" w:rsidRPr="2FC4A182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00530C37" w:rsidRPr="2FC4A182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="6E1D356B" w:rsidRPr="2FC4A182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>ääräaikojen seurannalla</w:t>
       </w:r>
       <w:r w:rsidRPr="2FC4A182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> asiakaspalautteiden, haipro-ilmoitusten ja muistutusten keinoin</w:t>
+        <w:t xml:space="preserve"> asiakaspalautteiden, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2FC4A182">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>haipro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2FC4A182">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>-ilmoitusten ja muistutusten keinoin</w:t>
       </w:r>
       <w:r w:rsidR="46F46EEC" w:rsidRPr="2FC4A182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513469B9" w14:textId="77777777" w:rsidR="00E61165" w:rsidRDefault="00E61165" w:rsidP="0C2931B0">
+    <w:p w14:paraId="47A67B6C" w14:textId="77777777" w:rsidR="00E61165" w:rsidRDefault="00E61165" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62C8C143" w14:textId="77777777" w:rsidR="00A556E7" w:rsidRDefault="00A556E7" w:rsidP="0C2931B0">
+    <w:p w14:paraId="58D9CA0E" w14:textId="77777777" w:rsidR="00A556E7" w:rsidRDefault="00A556E7" w:rsidP="0C2931B0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0396C5B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rikostaustan selvittäminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAB0620" w14:textId="77777777" w:rsidR="00E9214D" w:rsidRPr="00E9214D" w:rsidRDefault="00E9214D" w:rsidP="00E9214D">
+    <w:p w14:paraId="36296389" w14:textId="77777777" w:rsidR="00E9214D" w:rsidRDefault="00E9214D" w:rsidP="00E9214D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9214D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lasten, iäkkäiden ja vammaisten henkilöiden kanssa työskentelevien rikosrekisteriote tarkistetaan edellytysten täyttyessä rekrytoinnin yhteydessä. </w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="6B70BCC6" w14:textId="77777777" w:rsidR="29DF1B3C" w:rsidRDefault="21617AEC" w:rsidP="37CB165D">
+        <w:t>Lasten, iäkkäiden ja vammaisten henkilöiden kanssa työskentelevien rikosrekisteriote tarkistetaan rekrytoinnin yhteydessä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDC608C" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="001E51E9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00530C37">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Laki velvoittaa työnantajaa tarkastamaan otteen, kun kyseessä on yli 3 kuukauden työ- tai palvelussuhde yhden kalenterivuoden aikana. Työnantajalla on oikeus pyytää otetta myös enintään 3 kuukautta kestävissä tehtävissä</w:t>
-[...43 lines deleted...]
-      <w:r w:rsidR="649C5D8F" w:rsidRPr="37CB165D">
+        <w:t>Laki velvoittaa työnantajaa tarkastamaan otteen, kun kyseessä on yli 3 kuukauden työ- tai palvelussuhde yhden kalenterivuoden aikana. Työnantajalla on oikeus pyytää otetta myös enintään 3 kuukautta kestävissä tehtävissä, osa-aikaisuudella ei ole merkitystä kolmen kuukauden aikarajan soveltamisessa. Otteen tarkistaminen kuuluu rekrytoivan esihenkilön vastuulle, jonka vastuulla on tallentaa otteesta sen myöntöpäivä sekä tiedot henkilöstä, jonka osalta ote on tarkastettu. Otteen voimassaoloaika on 6 kuukautta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37CB165D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F06DEE1" w14:textId="77777777" w:rsidR="00EA5515" w:rsidRDefault="00EA5515" w:rsidP="0074386B">
+    <w:p w14:paraId="5D70DCA2" w14:textId="77777777" w:rsidR="001E51E9" w:rsidRPr="001E51E9" w:rsidRDefault="001E51E9" w:rsidP="37CB165D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E51E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001E51E9">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Toimintaohje Rikosrekisteriote (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DCD23C5" w14:textId="77777777" w:rsidR="00EA5515" w:rsidRDefault="00EA5515" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc45556464"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="25A14DC2" w14:textId="77777777" w:rsidR="00EA5515" w:rsidRPr="00B32746" w:rsidRDefault="00313667" w:rsidP="2562DF4E">
+    <w:p w14:paraId="51E20C24" w14:textId="77777777" w:rsidR="00EA5515" w:rsidRPr="00B32746" w:rsidRDefault="00313667" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc223942553"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc241141011"/>
       <w:r>
         <w:t xml:space="preserve">2.6 </w:t>
       </w:r>
       <w:r w:rsidR="00220803" w:rsidRPr="00B26DEE">
         <w:t>Asiakas- ja potilastyöhön osallistuvan henkilöstön riittävyyden seuranta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="397344A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3830D428" w14:textId="77777777" w:rsidR="442AB8B0" w:rsidRPr="00FB0C79" w:rsidRDefault="442AB8B0" w:rsidP="2CE846D3">
+    <w:p w14:paraId="67F8972B" w14:textId="77777777" w:rsidR="442AB8B0" w:rsidRPr="00FB0C79" w:rsidRDefault="442AB8B0" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Erityispalveluiden vastuuhenkilöiden tehtävänä on jatkuva arviointi, suunnittelu ja yhteistyö, jotta sosiaali- ja terveyspalvelut voivat vastata asiakkaiden tarpeisiin riittävällä henkilöstömäärällä. </w:t>
       </w:r>
       <w:r w:rsidR="1D39ED68" w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sosiaalihuoltolain 46 a §:n mukaan sosiaalihuollon tai sosiaali- ja terveydenhuollon pääasiassa hallinnollisissa johtotehtävissä voi toimia sosiaalityöntekijä tai henkilö, jolla on tehtävään soveltuva ylempi korkeakoulututkinto ja alan tuntemus sekä niiden lisäksi riittävä johtamistaito.</w:t>
       </w:r>
       <w:r w:rsidR="2AD47794" w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="71B4EC28" w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Muissa asiakastyön ohjausta sisältävissä sosiaalihuollon johtotehtävissä voi toimia henkilö, jolla on tehtävään soveltuva korkeakoulututkinto, alan tuntemus sekä riit</w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId63" w:anchor="a26.8.2022-790">
+        <w:t xml:space="preserve">Muissa asiakastyön ohjausta sisältävissä sosiaalihuollon johtotehtävissä voi toimia henkilö, jolla on tehtävään soveltuva korkeakoulututkinto, alan tuntemus sekä riittävä johtamistaito. Edellä tarkoitetuissa tehtävissä toimiva johtaja vastaa toimivaltansa rajoissa siitä, että hänen johtamassaan yksikössä on 49 a §:n 3 momentin mukainen henkilöstö ja että yksikön asiakastyössä noudatetaan sille tässä ja muussa laissa säädettyjä vaatimuksia. Lisäksi johtaja vastaa siitä, että yksikön päivittäisessä toiminnassa toteutetaan omavalvontaa ja tuetaan henkilöstön työhyvinvointia. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66" w:anchor="a26.8.2022-790">
         <w:r w:rsidR="71B4EC28" w:rsidRPr="00FB0C79">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>(26.8.2022/790)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4447E3B7" w14:textId="77777777" w:rsidR="0D8E0E59" w:rsidRPr="00FB0C79" w:rsidRDefault="0D8E0E59" w:rsidP="2CE846D3">
+    <w:p w14:paraId="46CC4182" w14:textId="77777777" w:rsidR="0D8E0E59" w:rsidRPr="00FB0C79" w:rsidRDefault="0D8E0E59" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="338"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sosiaalityön ammatillisesta johtamisesta säädetään sosiaalihuollon ammattihenkilöistä annetun lain 9 §:ssä. </w:t>
+        <w:t>Sosiaalityön ammatillisesta johtamisesta säädetään sosiaalihuollon ammattihenkilöistä annetun lain 9 §:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB0C79">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssä</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB0C79">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="2568F2E4" w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sosiaalityöntekijän erityisenä velvollisuutena on vastata sosiaalityön ammatillisesta johtamisesta sekä yksilöiden, perheiden ja yhteisöjen sosiaalisen tuen ja palvelujen tarpeeseen vastaavasta sosiaalityön asiakas- ja asiantuntijatyöstä sekä sen vaikutusten seurannasta ja arvioinnista</w:t>
       </w:r>
       <w:r w:rsidR="17A4E798" w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="210EF229" w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2568F2E4" w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sosiaalityöntekijä vastaa lisäksi sosiaalihuollon palvelujen antamisesta ja päätöksenteosta sen mukaan kuin muualla laissa erikseen säädetään.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F7AD83" w14:textId="77777777" w:rsidR="442AB8B0" w:rsidRPr="00FB0C79" w:rsidRDefault="442AB8B0" w:rsidP="2CE846D3">
+    <w:p w14:paraId="24F9FFDB" w14:textId="77777777" w:rsidR="442AB8B0" w:rsidRPr="00FB0C79" w:rsidRDefault="442AB8B0" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelulain (417/2007) 13 b §:n muutoksella lastensuojelun sosiaalityöhön säädettiin henkilöstömitoitus. Säännöksen mukaan yhdellä lapsen asioista vastaavalla sosiaalityöntekijällä voi olla enintään 30 lasta asiakkaanaan 1.1.2024 alkaen. Enimmäisasiakasmäärän rajaus koskee 0–17-vuotiaita lapsi- ja perhekohtaisen lastensuojelun asiakkuudessa olevia lapsia. Lastensuojelulain säännökset lapsen asioista vastaavasta sosiaalityöntekijästä ja tämän eri tehtävistä ja vastuista eivät koske täysi-ikäisiä lastensuojelun jälkihuollon asiakkaita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC83FBF" w14:textId="77777777" w:rsidR="442AB8B0" w:rsidRPr="00FB0C79" w:rsidRDefault="442AB8B0" w:rsidP="2CE846D3">
+    <w:p w14:paraId="25D9300E" w14:textId="77777777" w:rsidR="442AB8B0" w:rsidRPr="00FB0C79" w:rsidRDefault="442AB8B0" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelulain (417/2007) 59 §:n mukaan sijaishuollon asuinyksikössä tulee olla vähintään seitsemän hoito- ja kasvatustehtävissä toimivaa työntekijää. Jos samassa rakennuksessa on useampi asuinyksikkö, asuinyksikköä kohden tulee olla vähintään kuusi hoito- ja kasvatustehtävissä toimivaa työntekijää. Asuinyksikössä saadaan hoitaa yhdessä enintään seitsemää lasta tai nuorta. Samaan rakennukseen voi olla sijoitettuna enintään 24 lasta tai nuorta. Kiireellisissä tapauksissa voidaan väliaikaisesti poiketa 1 momentissa tarkoitetuista lasten määristä, jos se on välttämätöntä lapsen hoidon järjestämiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29427554" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
+    <w:p w14:paraId="1815451B" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Erityispalveluiden vastuuhenkilöt varmistavat, että sosiaali- ja terveyspalvelut toteutetaan riittävällä henkilöstömäärällä useilla eri tavoilla:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759BE391" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
+    <w:p w14:paraId="0308E33F" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tarpeiden arviointi:</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Erityispalveluiden vastuualueella tehdään säännöllisiä tarpeiden arviointeja, joissa kartoitetaan asiakkaiden palvelutarpeet, kuten erityistarpeet tai haasteet, joita heillä voi olla. Tämä auttaa määrittämään, kuinka paljon henkilöstöä tarvitaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78761986" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
+    <w:p w14:paraId="0702917A" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resurssisuunnittelu:</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henkilöstöresurssien suunnittelu perustuu lastensuojelulakiin ja arvioituihin tarpeisiin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BE2097" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
+    <w:p w14:paraId="0893A189" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Koulutus ja osaamisen kehittäminen:</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henkilöstön koulutus ja osaamisen kehittäminen ovat keskeisiä tekijöitä. Vastuuhenkilöt huolehtivat siitä, että työntekijät saavat tarvittavan koulutuksen ja että heillä on ajantasaiset tiedot ja taidot palvelujen tarjoamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F524E2" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
+    <w:p w14:paraId="22A8AF52" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Työvoiman rekrytointi:</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rekrytointiprosessien tehostaminen ja h</w:t>
       </w:r>
       <w:r w:rsidR="0B95EB7B" w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yvän</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> työympäristön luominen ovat tärkeitä. Vastuuhenkilöt voivat tehdä yhteistyötä oppilaitosten ja työmarkkinoiden kanssa löytääkseen</w:t>
       </w:r>
       <w:r w:rsidR="4D0C35F9" w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uusia työntekijöitä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C94DEBF" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
+    <w:p w14:paraId="3C5AADF7" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seuranta ja arviointi:</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henkilöstötilannetta seurataan jatkuvasti, ja tarvittaessa tehdään muutoksia. Esimerkiksi palvelutarpeen kasvaessa voidaan lastensuojelulaitoksissa palkata lisää henkilökuntaa tai jakaa tehtäviä eri työntekijöiden kesken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56322DC3" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
+    <w:p w14:paraId="7DD0B31F" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="64E1CBB6" w:rsidP="445D59BD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Monialainen yhteistyö:</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lastensuojelussa tehdään yhteistyötä eri toimijoiden, kuten terveydenhuollon, koulun ja järjestöjen kanssa. Tämä auttaa varmistamaan, että asiakkaille tarjotaan kokonaisvaltaista tukea ja että resurssit jaetaan tehokkaasti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E126CA7" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="591198C6" w:rsidP="445D59BD">
+    <w:p w14:paraId="4A7496A9" w14:textId="77777777" w:rsidR="64E1CBB6" w:rsidRPr="00146AAB" w:rsidRDefault="591198C6" w:rsidP="445D59BD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lainsäädännön noudattaminen:</w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
@@ -10951,495 +10837,506 @@
         </w:rPr>
         <w:t>Jos lastensuojelulaitoksessa ei ole riittävää henkilöstömäärää,</w:t>
       </w:r>
       <w:r w:rsidR="4DC012CE" w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hankitaan sijainen varahenkilöstöstä tai yksikön ulkopuolisena rekrytointina</w:t>
       </w:r>
       <w:r w:rsidR="47BD1A5B" w:rsidRPr="00146AAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DF2235" w14:textId="77777777" w:rsidR="4F77EE7C" w:rsidRPr="00146AAB" w:rsidRDefault="4F77EE7C" w:rsidP="445D59BD">
+    <w:p w14:paraId="75C4A888" w14:textId="77777777" w:rsidR="4F77EE7C" w:rsidRPr="00146AAB" w:rsidRDefault="4F77EE7C" w:rsidP="445D59BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkEnd w:id="32"/>
-    <w:p w14:paraId="222FEF12" w14:textId="77777777" w:rsidR="005D668F" w:rsidRDefault="005D668F" w:rsidP="13A38B99">
+    <w:p w14:paraId="14827321" w14:textId="77777777" w:rsidR="005D668F" w:rsidRDefault="005D668F" w:rsidP="13A38B99">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F358A3" w14:textId="77777777" w:rsidR="004751EB" w:rsidRDefault="00200094" w:rsidP="2562DF4E">
+    <w:p w14:paraId="6B876711" w14:textId="77777777" w:rsidR="004751EB" w:rsidRDefault="00200094" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc223942554"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc241141012"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="006C4EB4">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002D7ABD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D668F">
         <w:t>Monialainen yhteistyö ja palvelun koordinointi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="499C298D" w14:textId="77777777" w:rsidR="004751EB" w:rsidRDefault="004751EB" w:rsidP="2562DF4E">
+    <w:p w14:paraId="4489EC37" w14:textId="77777777" w:rsidR="004751EB" w:rsidRDefault="004751EB" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon ammattilaisilla on lainsäädännön määrittämä velvollisuus tehdä monialaista yhteistyötä potilaan tai asiakkaan palveluntarpeen arvioinnissa sekä palveluiden antamisessa. Monialainen yhteistyö toteutetaan asiakkaan tai potilaan suostumuksella ja palvelujen tulee muodostaa asiakkaan tai potilaan etujen mukainen kokonaisuus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F2D2E1" w14:textId="77777777" w:rsidR="54B3B1E6" w:rsidRPr="00AB7E77" w:rsidRDefault="54B3B1E6" w:rsidP="2562DF4E">
+    <w:p w14:paraId="7A37C954" w14:textId="77777777" w:rsidR="54B3B1E6" w:rsidRPr="00AB7E77" w:rsidRDefault="54B3B1E6" w:rsidP="2562DF4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7E77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lastensuojelun asiakkaat tarvitsevat usein useita palveluita yhtäaikaisesti. Lastensuojelun toteuttamiseksi ja päätösten tekemiseksi viranomaisen on huolehdittava siitä, että käytössä on asiakkaan yksilöllisiin tarpeisiin nähden riittävästi asiantuntemusta ja osaamista. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C90AE3F" w14:textId="77777777" w:rsidR="6329B14E" w:rsidRPr="00AB7E77" w:rsidRDefault="6329B14E" w:rsidP="2562DF4E">
+    <w:p w14:paraId="49338311" w14:textId="77777777" w:rsidR="6329B14E" w:rsidRPr="00AB7E77" w:rsidRDefault="6329B14E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7E77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Lastensuojelussa tehdään sekä monialaista että moniammatillista yhteistyötä. Monialainen yhteistyö on sitä, että eri tieteenalojen ja organisaatioiden edustajat työskentelevät yhdessä saman asiakkaan kanssa ja samanaikaisesti. Moniammatillinen yhteistyö on saman tieteen alan yhteistyötä (kuten lääkäri, psykologi, fysioterapeutti).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45797CAE" w14:textId="77777777" w:rsidR="6329B14E" w:rsidRPr="00AB7E77" w:rsidRDefault="6329B14E" w:rsidP="2562DF4E">
+    <w:p w14:paraId="5837FE36" w14:textId="77777777" w:rsidR="6329B14E" w:rsidRPr="00AB7E77" w:rsidRDefault="6329B14E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lastensuojelun monialaisen ja moniammatillisen yhteistyön toteutuminen on korostunut systeemisen työskentelyn myötä. Systeemisen työotteen tarkoituksena on koota lapsen tai nuoren ympärille hänelle tärkeät läheis- ja ammattilaisverkostot ja saada nuoren tilanteesta mahdollisimman kokonaisvaltainen ja yhteinen käsitys. Tilannetta arvioidaan monesta eri näkökulmasta yhdessä miettien, mistä kaikesta tilanteessa voi olla kyse.  Yhteistyön hyötynä on asiantuntijuuden jakaminen, päällekkäisen työn väheneminen ja työhyvinvoinnin lisääntyminen.  Yhteistyötahoja on monia. Yhteistyötä tehdään peruspalveluiden kuten esim. päiväkodin, koulun, oppilaitosten, aikuisten palveluiden, terveydenhuollon ja </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Lastensuojelun monialaisen ja moniammatillisen yhteistyön toteutuminen on korostunut systeemisen työskentelyn myötä. Systeemisen työotteen tarkoituksena on koota lapsen tai nuoren ympärille hänelle tärkeät läheis- ja ammattilaisverkostot ja saada nuoren tilanteesta mahdollisimman kokonaisvaltainen ja yhteinen käsitys. Tilannetta arvioidaan monesta eri näkökulmasta yhdessä miettien, mistä kaikesta tilanteessa voi olla kyse.  Yhteistyön hyötynä on asiantuntijuuden jakaminen, päällekkäisen työn väheneminen ja työhyvinvoinnin lisääntyminen.  Yhteistyötahoja on monia. Yhteistyötä tehdään peruspalveluiden kuten esim. päiväkodin, koulun, oppilaitosten, aikuisten palveluiden, terveydenhuollon ja päihde- ja mielenterveyspalveluiden kanssa sekä erityispalveluiden kuten vammaispalveluiden ja lasten- ja nuorisopsykiatrian kanssa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7720520D" w14:textId="77777777" w:rsidR="6329B14E" w:rsidRPr="00AB7E77" w:rsidRDefault="6329B14E" w:rsidP="5CCBCDCD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF8C744" w14:textId="77777777" w:rsidR="6329B14E" w:rsidRPr="00AB7E77" w:rsidRDefault="6329B14E" w:rsidP="2562DF4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:t>Monialaista yhteistyötä tehdään lastensuojelussa myös erilaisissa tutkimus- ja kehittämishankkeissa mm. oppilaitosten, yliopistojen, sosiaali- ja terveysministeriön ja THL:n kanssa. Erilaisilla yhdyspinnoilla työskentely on lastensuojelussa yleistä ja siksi lastensuojelun asiantuntijuuden jakaminen on Satakunnan hyvinvointialueella tärkeää.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C014FFF" w14:textId="77777777" w:rsidR="6257378D" w:rsidRPr="00AB7E77" w:rsidRDefault="59FAB0BE" w:rsidP="2562DF4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7E77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Lastensuojelulain 14 §:n mukaan hyvinvointialueen on huolehdittava siitä, että lapsen asioista vastaavalla sosiaalityöntekijällä on käytettävissään lapsen kasvun ja kehityksen, terveydenhuollon, oikeudellista sekä muuta lastensuojelutyössä tarvittavaa asiantuntemusta. Moniammatilliset asiantuntijaryhmät kokoontuvat Satakunnassa suunnitelmallisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1966D0BE" w14:textId="77777777" w:rsidR="6257378D" w:rsidRPr="00AB7E77" w:rsidRDefault="59FAB0BE" w:rsidP="2562DF4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7E77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sosiaalihuoltolain 41 §:n mukaan sosiaalihuoltoa toteutetaan yhteistyössä eri toimijoiden kanssa siten, että sosiaalihuollon ja tarvittaessa muiden hallinnonalojen palvelut muodostavat asiakkaan edun mukaisen kokonaisuuden. Työntekijän on oltava tarpeen mukaan yhteydessä eri yhteistyötahoihin ja asiantuntijoihin sekä tarvittaessa henkilön omaisiin ja muihin hänelle läheisiin henkilöihin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1862BA1B" w14:textId="77777777" w:rsidR="059E6EB6" w:rsidRPr="00AB7E77" w:rsidRDefault="059E6EB6" w:rsidP="6257378D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7E77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Monialaisen yhteistyön onnistumisen edellytyksinä on luottamuksellinen ja kunnioittava ilmapiiri ja sitä jäsentää yhteinen, reflektoiva keskustelu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8A5050" w14:textId="77777777" w:rsidR="6257378D" w:rsidRDefault="059E6EB6" w:rsidP="2562DF4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2562DF4E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="ED7C31"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002F9AD2" w14:textId="77777777" w:rsidR="6329B14E" w:rsidRPr="00AB7E77" w:rsidRDefault="6329B14E" w:rsidP="2562DF4E">
-[...74 lines deleted...]
-    <w:p w14:paraId="405F5740" w14:textId="77777777" w:rsidR="00CC3431" w:rsidRPr="00AE16FA" w:rsidRDefault="005C7E9D" w:rsidP="7DF29A2D">
+    <w:p w14:paraId="3B37D0E0" w14:textId="77777777" w:rsidR="00094F89" w:rsidRPr="00094F89" w:rsidRDefault="00094F89" w:rsidP="00094F89"/>
+    <w:p w14:paraId="6754E39C" w14:textId="77777777" w:rsidR="00CC3431" w:rsidRPr="00AE16FA" w:rsidRDefault="005C7E9D" w:rsidP="7DF29A2D">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc223942555"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc241141013"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00C12B7B">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="006E4080">
         <w:t xml:space="preserve"> Toimitilat</w:t>
       </w:r>
       <w:r w:rsidR="09FE1B23">
         <w:t xml:space="preserve"> ja välineet</w:t>
       </w:r>
       <w:r w:rsidR="009550B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD3935">
         <w:t>mukaan lukien toimintay</w:t>
       </w:r>
       <w:r w:rsidR="6E3D6B33">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00CD3935">
         <w:t>päristö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="24A304AC" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
+    <w:p w14:paraId="3EACC764" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CF70CD5" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="00C6706A" w:rsidP="357351F7">
+    <w:p w14:paraId="056A1A81" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="00C6706A" w:rsidP="357351F7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Konsernipalveluihin</w:t>
       </w:r>
       <w:r w:rsidR="05BDC1EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2BB8CB64">
         <w:t>kuuluva tekniset palvelut</w:t>
       </w:r>
       <w:r w:rsidR="05BDC1EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2BB8CB64">
         <w:t>vastuualue järjestää muille toimialueille teknisiä asiantuntija- ja tukipalveluita toimien hyvinvointialueen sisäisenä palvelutuottajana. Vastuualueen palveluiden piiriin kuuluvat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB412C2" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="375F0AF0">
+    <w:p w14:paraId="52876BCD" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="375F0AF0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>• Käyttö- ja kunnossapito</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33406BFA" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="3D36CC8B">
+    <w:p w14:paraId="303F865E" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="3D36CC8B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Toimitilajohtaminen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="497B24F2" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5F097BE7">
+    <w:p w14:paraId="10129766" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5F097BE7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Rakennuttaminen ja hankekehitys </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14452A90" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5ECE3E9A">
+    <w:p w14:paraId="3446CFF7" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5ECE3E9A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Ateriapalvelut </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7E9733" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5ECE3E9A">
+    <w:p w14:paraId="1BA4FB24" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="5ECE3E9A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Puhtauspalvelut </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7B64E7" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="1599507B">
+    <w:p w14:paraId="234367B3" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="1599507B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Ympäristö ja kestävä kehitys </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDAE8E8" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="60F130E6">
+    <w:p w14:paraId="6BEE0CC6" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="2BB8CB64" w:rsidP="60F130E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tekniset palvelut </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>huolehtii</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> toimialueiden tarpeiden perusteella osaltaan hyvinvointialueen omaisuuden; maa-alueiden, rakennusten, tilojen, järjestelmien sekä laitteiden tarkoituksenmukaisen, turvallisen ja taloudellisesta käytön edellytyksistä, sekä vastaa lääkinnällisten laitteiden ammattimaisen käytön velvoitteista ja ylläpitää lain ja toiminnan edellyttämiä laiterekistereitä. Tekniset palvelut </w:t>
+        <w:t xml:space="preserve"> toimialueiden tarpeiden perusteella osaltaan hyvinvointialueen omaisuuden; maa-alueiden, rakennusten, tilojen, järjestelmien sekä laitteiden tarkoituksenmukaisen, turvallisen ja </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>taloudellisesta</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> käytön edellytyksistä, sekä vastaa lääkinnällisten laitteiden ammattimaisen käytön velvoitteista ja ylläpitää lain ja toiminnan edellyttämiä laiterekistereitä. Tekniset palvelut </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>vuokraa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> sekä vastaanottaa tilat hyvinvointialueen käyttöön, ja luovuttaa ne vuokraa vastaan toimialojen käyttöön. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3825D0D7" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="00AE52B4" w:rsidP="13A38B99">
+        <w:t xml:space="preserve"> sekä vastaanottaa tilat hyvinvointialueen käyttöön, ja luovuttaa ne </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>vuokraa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vastaan toimialojen käyttöön. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266D0476" w14:textId="77777777" w:rsidR="00C80764" w:rsidRDefault="00AE52B4" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId64">
+      <w:hyperlink r:id="rId67">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Konsernipalvelujen toimialueen toimintasääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="5D585D1B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC9A9AA" w14:textId="77777777" w:rsidR="003A6689" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
+    <w:p w14:paraId="3F50F883" w14:textId="77777777" w:rsidR="003A6689" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C7EA544" w14:textId="77777777" w:rsidR="003A6689" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
+    <w:p w14:paraId="205A84AC" w14:textId="77777777" w:rsidR="003A6689" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0196F8A0" w14:textId="77777777" w:rsidR="74F01002" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
+    <w:p w14:paraId="4BA06E1C" w14:textId="77777777" w:rsidR="74F01002" w:rsidRDefault="003A6689" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="74F01002" w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>oiminnassa käytettävät toimitilat, mukaan lukien toimintaympäristö sekä niiden turvallisuus, turvallinen käyttö ja soveltuvuus tarkoitukseensa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CCBA37" w14:textId="77777777" w:rsidR="30C99DAA" w:rsidRDefault="30C99DAA" w:rsidP="30C99DAA">
+    <w:p w14:paraId="64AD07C7" w14:textId="77777777" w:rsidR="30C99DAA" w:rsidRDefault="30C99DAA" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24108A47" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRDefault="15A294C7" w:rsidP="456704C7">
+    <w:p w14:paraId="5D1054CD" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRDefault="15A294C7" w:rsidP="456704C7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D07E171">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Sata-alue omistaa 57 rakennusta j</w:t>
       </w:r>
       <w:r w:rsidR="5EDEE045" w:rsidRPr="2D07E171">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="29DAE729" w:rsidRPr="2D07E171">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> kesällä 2021 voimaan tulleen voimaanpanolain mukaan kuntien sote- ja pelastustoimen järjestämiseen liittyvät sopimukset, sisältäen vuokrasopimukset, siirtyivät hyvinvointialueille 1.1.2023 alkaen.</w:t>
@@ -11469,802 +11366,818 @@
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">ja kuntayhtymiltä siirtyi sata-alueelle 435 rakennusta, jotka toimivat sote- ja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="6F3991B7" w:rsidRPr="2D07E171">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>pela</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="6F3991B7" w:rsidRPr="2D07E171">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> toiminnassa.</w:t>
       </w:r>
       <w:r w:rsidR="2F3B6EAD" w:rsidRPr="2D07E171">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kiinteistön omistaja vastaa rakennuksen soveltuvuudesta harjoitettavaan toimintaan sen käyttötarkoituksen mukaisesti. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299590E9" w14:textId="77777777" w:rsidR="5ECA2608" w:rsidRDefault="5ECA2608" w:rsidP="78B0B624">
+    <w:p w14:paraId="569231CF" w14:textId="77777777" w:rsidR="5ECA2608" w:rsidRDefault="5ECA2608" w:rsidP="78B0B624">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69E504EF" w14:textId="77777777" w:rsidR="445D59BD" w:rsidRPr="00166BF2" w:rsidRDefault="00E051EC" w:rsidP="445D59BD">
+    <w:p w14:paraId="418DBD46" w14:textId="77777777" w:rsidR="445D59BD" w:rsidRPr="00166BF2" w:rsidRDefault="00E051EC" w:rsidP="445D59BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toiminnassa käytettävät toimitilat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FB358F" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRDefault="79AAC039" w:rsidP="0FD4B9F0">
+    <w:p w14:paraId="75A2EF8F" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRDefault="79AAC039" w:rsidP="0FD4B9F0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D4259F5" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="64B20650" w:rsidP="00CD31A1">
+    <w:p w14:paraId="06CD2595" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="64B20650" w:rsidP="00CD31A1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelun avohuollon toimitilat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2581EFE3" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="00CD31A1">
+    <w:p w14:paraId="07277683" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="00CD31A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rauma: Kalliokatu 1, 26100 Rauma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DC8FE4" w14:textId="77777777" w:rsidR="1C2AC7A0" w:rsidRPr="00166BF2" w:rsidRDefault="1C2AC7A0" w:rsidP="2847EC6F">
-[...15 lines deleted...]
-    <w:p w14:paraId="1C88C8B1" w14:textId="77777777" w:rsidR="1C2AC7A0" w:rsidRPr="00166BF2" w:rsidRDefault="1C2AC7A0" w:rsidP="2847EC6F">
+    <w:p w14:paraId="0FFA279B" w14:textId="77777777" w:rsidR="1C2AC7A0" w:rsidRPr="00166BF2" w:rsidRDefault="1C2AC7A0" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rauma: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Syväraumankatu</w:t>
+        <w:t>Otantie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 31 A 1, 26100 Rauma</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4687DDE1" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="2847EC6F">
+        <w:t xml:space="preserve"> 4, 26100 Rauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACE18A3" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Eura: Terveystie </w:t>
       </w:r>
       <w:r w:rsidR="78B1A1CA" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>, 27510 Eura</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6557E7B0" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="5AA92007" w:rsidP="2CE846D3">
+    <w:p w14:paraId="1F93E8F4" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="5AA92007" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Harjavalta: </w:t>
       </w:r>
       <w:r w:rsidR="5593D307" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Kultakulma) Siltatie 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 29200 Harjavalta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78603ACD" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="2CE846D3">
+    <w:p w14:paraId="085C93EA" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kokemäki: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tulkkilantie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, 32800 Kokemäki</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBCD1F2" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="5AA92007" w:rsidP="2CE846D3">
+    <w:p w14:paraId="62A31F1E" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="5AA92007" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nakkila: Kirkkokatu 1, 29250 Nakkila</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCEF3F9" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="5AA92007" w:rsidP="2CE846D3">
+    <w:p w14:paraId="26EDBB0F" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="5AA92007" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Huittinen: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kravilankatu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 B, 32700 Huittinen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A72871A" w14:textId="77777777" w:rsidR="2523C00D" w:rsidRPr="00166BF2" w:rsidRDefault="2523C00D" w:rsidP="2CE846D3">
+    <w:p w14:paraId="092DFD47" w14:textId="77777777" w:rsidR="2523C00D" w:rsidRPr="00166BF2" w:rsidRDefault="2523C00D" w:rsidP="2CE846D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sotekeskus </w:t>
       </w:r>
       <w:r w:rsidR="32832D5B" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Huittinen, </w:t>
       </w:r>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Risto Rytin katu 53, 32700 Huittinen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B5BCA5" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="0172CD31">
+    <w:p w14:paraId="445A4391" w14:textId="77777777" w:rsidR="5AA92007" w:rsidRPr="00166BF2" w:rsidRDefault="569E50F9" w:rsidP="0172CD31">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Kankaanpää: Keskuskatu 51 B, 38700 Kankaanpää</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Pori, Ulvila ja Merikarvia: </w:t>
       </w:r>
       <w:r w:rsidR="364BD422" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Sairaalantie 3, </w:t>
       </w:r>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidR="4E7D2164" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>500</w:t>
       </w:r>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1512FBBB" w14:textId="77777777" w:rsidR="200932E7" w:rsidRPr="00166BF2" w:rsidRDefault="200932E7" w:rsidP="2847EC6F">
+    <w:p w14:paraId="55DEE30C" w14:textId="77777777" w:rsidR="200932E7" w:rsidRPr="00166BF2" w:rsidRDefault="200932E7" w:rsidP="2847EC6F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pori: Itsenäisyydenkatu 42, 28130 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144FFD18" w14:textId="77777777" w:rsidR="4EE11094" w:rsidRPr="00166BF2" w:rsidRDefault="4EE11094" w:rsidP="2CE846D3">
+    <w:p w14:paraId="62B9273D" w14:textId="77777777" w:rsidR="4EE11094" w:rsidRPr="00166BF2" w:rsidRDefault="4EE11094" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BAD321F" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="18B6184C" w:rsidP="00CD31A1">
+    <w:p w14:paraId="74232DDE" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="18B6184C" w:rsidP="00CD31A1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sijais- ja jälkihuollon toimitilat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E68B624" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="00CD31A1">
+    <w:p w14:paraId="04A38E45" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="00CD31A1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pori:</w:t>
       </w:r>
       <w:r w:rsidR="39222875" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Otavankatu 5, 28100 Pori </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3220459E" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="2CE846D3">
+    <w:p w14:paraId="1195A0D8" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kankaanpää: </w:t>
       </w:r>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Keskuskatu 51b</w:t>
       </w:r>
       <w:r w:rsidR="2FD440CC" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 38701 Kankaanpää</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1B7D44" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="2CE846D3">
+    <w:p w14:paraId="344845A7" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6E210904">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Harjavalta: </w:t>
       </w:r>
       <w:r w:rsidR="5DB64679" w:rsidRPr="6E210904">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>(Kultakulma) Siltatie 6, 29200 Harjavalta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A15C65" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="2CE846D3">
+    <w:p w14:paraId="53A4E093" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="6738FF25" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eura: Terveystie 3, 27510 Eura</w:t>
       </w:r>
       <w:r w:rsidR="5C479F77" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31623521" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="2AFFEC7D" w:rsidP="2CE846D3">
+    <w:p w14:paraId="7748371F" w14:textId="77777777" w:rsidR="6738FF25" w:rsidRPr="00166BF2" w:rsidRDefault="2AFFEC7D" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6E210904">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Rauma: Kalliokatu 1, 26100 Rauma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9D13CC" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+    <w:p w14:paraId="2877AAA8" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="680D46A8" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="04D8F4CB" w:rsidP="2847EC6F">
+    <w:p w14:paraId="11DAB564" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="04D8F4CB" w:rsidP="2847EC6F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelun laitosten toimitilat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605C9B28" w14:textId="77777777" w:rsidR="4A753BCD" w:rsidRPr="00166BF2" w:rsidRDefault="4A753BCD" w:rsidP="2CE846D3">
+    <w:p w14:paraId="0E6D8650" w14:textId="77777777" w:rsidR="4A753BCD" w:rsidRPr="00166BF2" w:rsidRDefault="4A753BCD" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Uudenkoiviston vastaanottoyksikkö, Kasvihuoneenkatu</w:t>
       </w:r>
       <w:r w:rsidR="0FCF9885" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16, 28130 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB93E99" w14:textId="77777777" w:rsidR="549DAA15" w:rsidRPr="00166BF2" w:rsidRDefault="549DAA15" w:rsidP="2CE846D3">
+    <w:p w14:paraId="1AC65B65" w14:textId="77777777" w:rsidR="549DAA15" w:rsidRPr="00166BF2" w:rsidRDefault="007C362C" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00166BF2">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Vastaanottoyksikkö Pikku-Kippari, Otantie 4, 26100 Rauma</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6CA35117" w14:textId="77777777" w:rsidR="0FCF9885" w:rsidRPr="00166BF2" w:rsidRDefault="0FCF9885" w:rsidP="2CE846D3">
+        <w:t>Otantien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vastaanottokoti</w:t>
+      </w:r>
+      <w:r w:rsidR="549DAA15" w:rsidRPr="00166BF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="549DAA15" w:rsidRPr="00166BF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Otantie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="549DAA15" w:rsidRPr="00166BF2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4, 26100 Rauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46ACEB3C" w14:textId="77777777" w:rsidR="0FCF9885" w:rsidRPr="00166BF2" w:rsidRDefault="0FCF9885" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lastensuojelulaitos Karhunsyli, Radioasemantie 10, 28330 </w:t>
       </w:r>
       <w:r w:rsidR="63D5EC34" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506AD392" w14:textId="77777777" w:rsidR="63D5EC34" w:rsidRPr="00166BF2" w:rsidRDefault="63D5EC34" w:rsidP="2CE846D3">
+    <w:p w14:paraId="72C949D1" w14:textId="77777777" w:rsidR="63D5EC34" w:rsidRPr="00166BF2" w:rsidRDefault="63D5EC34" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lastensuojelulaitos Keisarinviitta, </w:t>
       </w:r>
       <w:r w:rsidR="42A16765" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Keisarinviitantie 23, 28220 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D435764" w14:textId="77777777" w:rsidR="42A16765" w:rsidRPr="00166BF2" w:rsidRDefault="42A16765" w:rsidP="2CE846D3">
+    <w:p w14:paraId="2F21BBC8" w14:textId="77777777" w:rsidR="42A16765" w:rsidRPr="00166BF2" w:rsidRDefault="42A16765" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelulaitos Pellava, Isosannanpuistokatu 19, 2</w:t>
       </w:r>
       <w:r w:rsidR="28CD5218" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8100 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7C5885" w14:textId="77777777" w:rsidR="42A16765" w:rsidRPr="00166BF2" w:rsidRDefault="2000D950" w:rsidP="0172CD31">
+    <w:p w14:paraId="3C2DAE04" w14:textId="77777777" w:rsidR="42A16765" w:rsidRPr="00166BF2" w:rsidRDefault="2000D950" w:rsidP="0172CD31">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Tuetun asumisen yksikkö</w:t>
       </w:r>
       <w:r w:rsidR="46542B20" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tuulikoti,</w:t>
       </w:r>
       <w:r w:rsidR="1BD4D70F" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="412E961A" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Apollontie 7, 28220 Pori</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5C9AD7" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="79AAC039" w:rsidP="2CE846D3">
+    <w:p w14:paraId="3F79986F" w14:textId="77777777" w:rsidR="79AAC039" w:rsidRPr="00166BF2" w:rsidRDefault="79AAC039" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47AD109B" w14:textId="77777777" w:rsidR="00E92D15" w:rsidRDefault="00E92D15" w:rsidP="13A38B99">
+    <w:p w14:paraId="36D9B104" w14:textId="77777777" w:rsidR="00E92D15" w:rsidRDefault="00E92D15" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5562F6BB" w14:textId="77777777" w:rsidR="00F7448F" w:rsidRDefault="00F7448F" w:rsidP="00F7448F">
+    <w:p w14:paraId="5868C65C" w14:textId="77777777" w:rsidR="00F7448F" w:rsidRDefault="00F7448F" w:rsidP="00F7448F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Välineet sekä niiden turvallisuus, turvallinen käyttö ja soveltuvuus tarkoitukseensa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A03767" w14:textId="77777777" w:rsidR="00166BF2" w:rsidRDefault="00166BF2" w:rsidP="2CE846D3">
+    <w:p w14:paraId="468EA471" w14:textId="77777777" w:rsidR="00166BF2" w:rsidRDefault="00166BF2" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D7A5198" w14:textId="77777777" w:rsidR="6ABD853E" w:rsidRPr="00166BF2" w:rsidRDefault="6ABD853E" w:rsidP="2CE846D3">
+    <w:p w14:paraId="694767E7" w14:textId="77777777" w:rsidR="6ABD853E" w:rsidRPr="00166BF2" w:rsidRDefault="6ABD853E" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laitepassin avulla varmistetaan kunkin yksikön yksikkökohtainen laitteiden ja välineiden asianmukainen käyttö</w:t>
       </w:r>
       <w:r w:rsidR="7830AF51" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="3D58AA78" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -12286,1511 +12199,1498 @@
         </w:rPr>
         <w:t xml:space="preserve">tarvittaessa </w:t>
       </w:r>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">myös laitevastaavat </w:t>
       </w:r>
       <w:r w:rsidR="0305818C" w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>turvallisuuden</w:t>
       </w:r>
       <w:r w:rsidRPr="00166BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> takaamiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489912A1" w14:textId="77777777" w:rsidR="771B1E5E" w:rsidRDefault="771B1E5E" w:rsidP="2CE846D3">
+    <w:p w14:paraId="7369F57C" w14:textId="77777777" w:rsidR="771B1E5E" w:rsidRDefault="771B1E5E" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="336C7F3C" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="6451CBA0" w:rsidP="13A38B99">
-[...14 lines deleted...]
-    <w:p w14:paraId="6459E4FB" w14:textId="77777777" w:rsidR="002E4A80" w:rsidRDefault="00F43611" w:rsidP="13A38B99">
+    <w:p w14:paraId="42FB9DD1" w14:textId="77777777" w:rsidR="002E4A80" w:rsidRDefault="00F43611" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43611">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Toimitiloille tehdyt tarkastukset sekä myönnetyt viranomaishyväksynnät ja luvat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B25642" w14:textId="77777777" w:rsidR="455BD05B" w:rsidRDefault="455BD05B" w:rsidP="455BD05B">
+    <w:p w14:paraId="49E239DC" w14:textId="77777777" w:rsidR="455BD05B" w:rsidRDefault="455BD05B" w:rsidP="455BD05B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6FAC47"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FA42374" w14:textId="77777777" w:rsidR="37F9C80C" w:rsidRPr="00166BF2" w:rsidRDefault="37F9C80C" w:rsidP="27A8631B">
+    <w:p w14:paraId="06D28C16" w14:textId="77777777" w:rsidR="007C362C" w:rsidRPr="007C362C" w:rsidRDefault="007C362C" w:rsidP="007C362C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C362C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Toimintayksikössä suoritetaan pelastusviranomaisen toimesta palotarkastus 12/24/36kk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5654CF54" w14:textId="77777777" w:rsidR="007C362C" w:rsidRPr="007C362C" w:rsidRDefault="007C362C" w:rsidP="007C362C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C362C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>välein. Palotarkastusvälin määrittää pelastuslaitos. Palotarkastuksessa on hyvä olla</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA2B138" w14:textId="77777777" w:rsidR="007C362C" w:rsidRDefault="007C362C" w:rsidP="007C362C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C362C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>mukana toimintayksikön edustaja, tarkastuksen aikana heränneisiin kysymyksiin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C362C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>pelastusviranomainen antaa ohjausta ja neuvontaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127573CF" w14:textId="77777777" w:rsidR="007C362C" w:rsidRDefault="007C362C" w:rsidP="007C362C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C362C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pelastuslain mukaan jokaisessa toimintayksikössä tulee olla voimassa oleva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C362C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>pelastussuunnitelma, jota päivitetään kerran vuodessa tai toimintojen muuttuessa.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C362C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Toimintayksikön suunnitelma voi olla osa kiinteistön yhteistä suunnitelmaa, esimerkiksi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C362C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>sotekeskuksen pelastussuunnitelmaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE88419" w14:textId="77777777" w:rsidR="007C362C" w:rsidRDefault="007C362C" w:rsidP="007C362C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C362C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Lisäksi jokaisesta ympärivuorokautisesta, ja osasta päiväaikaista toimintaa tuottavista</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C362C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>yksiköistä pitää laatia poistumisturvallisuusselvitykset A- ja B. Näiden päivitys tapahtuu 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C362C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>vuoden välein, tai toiminnan muuttuessa. Selvityksen allekirjoittaa toimintayksikön</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C362C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>esihenkilö ja hyväksyy vastuualuejohtaja. Kyseiset päivitykset tullaan sijoittamaan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C362C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>turvallisuuden vuosikelloon tehtäväksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792079E3" w14:textId="77777777" w:rsidR="37F9C80C" w:rsidRPr="00166BF2" w:rsidRDefault="37F9C80C" w:rsidP="007C362C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27A8631B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Lastensuojelun laitostoiminnan </w:t>
       </w:r>
       <w:r w:rsidR="26F2256E" w:rsidRPr="27A8631B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">yksiköissä tehdyt terveys- ja paloviranomaisen </w:t>
       </w:r>
       <w:r w:rsidRPr="27A8631B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>tarkastukset</w:t>
       </w:r>
       <w:r w:rsidR="5E9C0124" w:rsidRPr="27A8631B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="16249058" w:rsidRPr="27A8631B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">sekä valvontayksikön </w:t>
       </w:r>
       <w:r w:rsidR="7B0BC5D7" w:rsidRPr="27A8631B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>suunnitelmalliset valvontakäynnit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F0EE30" w14:textId="77777777" w:rsidR="455BD05B" w:rsidRPr="00166BF2" w:rsidRDefault="455BD05B" w:rsidP="2CE846D3">
+    <w:p w14:paraId="6DF0EC41" w14:textId="77777777" w:rsidR="455BD05B" w:rsidRPr="00166BF2" w:rsidRDefault="455BD05B" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="9632" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2408"/>
         <w:gridCol w:w="2408"/>
         <w:gridCol w:w="2408"/>
         <w:gridCol w:w="2408"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="54E6815D" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="1DD23444" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33EE6122" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="4EA45DF1" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yksikkö</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B1129F2" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="635DFDD1" w:rsidP="27A8631B">
+          <w:p w14:paraId="12B4C8C9" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="635DFDD1" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Terveysviranomai</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="645704C5" w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>sen tarkastus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C830587" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="635DFDD1" w:rsidP="27A8631B">
+          <w:p w14:paraId="3C877F84" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="635DFDD1" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Paloviranomaisen tarkastus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0977D301" w14:textId="77777777" w:rsidR="6F13BAE3" w:rsidRDefault="6F13BAE3" w:rsidP="27A8631B">
+          <w:p w14:paraId="3533C325" w14:textId="77777777" w:rsidR="6F13BAE3" w:rsidRDefault="6F13BAE3" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Valvontayksikön suunnitelmalliset valvontakäynnit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="614D0B78" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="5B74ACAC" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29FDA8E0" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="242BD5AB" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tuulikoti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="034455EC" w14:textId="77777777" w:rsidR="44564DB8" w:rsidRPr="00166BF2" w:rsidRDefault="44564DB8" w:rsidP="09405504">
+          <w:p w14:paraId="40B0C71B" w14:textId="77777777" w:rsidR="44564DB8" w:rsidRPr="00166BF2" w:rsidRDefault="44564DB8" w:rsidP="09405504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="09405504">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="73107FB4" w:rsidRPr="09405504">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>0.5.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FA0E937" w14:textId="77777777" w:rsidR="1329BD2B" w:rsidRPr="00166BF2" w:rsidRDefault="0162C24B" w:rsidP="27A8631B">
+          <w:p w14:paraId="58D3234F" w14:textId="77777777" w:rsidR="1329BD2B" w:rsidRPr="00166BF2" w:rsidRDefault="0162C24B" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>5.6.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B1FE2D0" w14:textId="77777777" w:rsidR="7EA91288" w:rsidRDefault="7EA91288" w:rsidP="27A8631B">
+          <w:p w14:paraId="36FE78FF" w14:textId="77777777" w:rsidR="7EA91288" w:rsidRDefault="7EA91288" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>14.8.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="5992263F" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="076028B7" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63BDE67D" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="26111AC0" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Keisarinviitta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="074038D5" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="793C1089" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20.2.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45D0FAAD" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="10536157" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.3.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D2D9AA2" w14:textId="77777777" w:rsidR="27A8631B" w:rsidRDefault="2CC45FC3" w:rsidP="27A8631B">
+          <w:p w14:paraId="69CA0CF6" w14:textId="77777777" w:rsidR="27A8631B" w:rsidRDefault="2CC45FC3" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="05F928FE" w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="04E17574" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="6D13AB38" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56D22038" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="635DFDD1" w:rsidP="27A8631B">
+          <w:p w14:paraId="0F06A4D0" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="635DFDD1" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Uudenkoiviston </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>vast.ot</w:t>
             </w:r>
             <w:r w:rsidR="5A3C7152" w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>tokoti</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="562ADC4F" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="466FEC79" w:rsidP="74147D74">
+          <w:p w14:paraId="0CED791C" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="466FEC79" w:rsidP="74147D74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="74147D74">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>30.9.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4552A5FB" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="0D4BEDD5" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10.12.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EB65B83" w14:textId="77777777" w:rsidR="32D12BAA" w:rsidRDefault="32D12BAA" w:rsidP="27A8631B">
+          <w:p w14:paraId="34EFC2DF" w14:textId="77777777" w:rsidR="32D12BAA" w:rsidRDefault="32D12BAA" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>10.11.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="5AC6C1E3" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="45D72311" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="586393D8" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="269C64C1" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pikku-Kippari</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F2BA1DA" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="635DFDD1" w:rsidP="27A8631B">
+          <w:p w14:paraId="58D1F8AF" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="635DFDD1" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>24.10.2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47ED26F9" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="4AD5F99A" w:rsidP="27A8631B">
+          <w:p w14:paraId="0A3E30BD" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="4AD5F99A" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>8.10.2025 keittiö</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FFD052E" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="6592963F" w:rsidP="27A8631B">
+          <w:p w14:paraId="0EE06A00" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="6592963F" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4.9.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58BCB709" w14:textId="77777777" w:rsidR="071998BE" w:rsidRDefault="071998BE" w:rsidP="27A8631B">
+          <w:p w14:paraId="524F4356" w14:textId="77777777" w:rsidR="071998BE" w:rsidRDefault="071998BE" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>17.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="6BA4B439" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="00166BF2" w:rsidRPr="00166BF2" w14:paraId="03634934" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="160917B4" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="6969216F" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pellava</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75DF1FFE" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="01348C80" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.2.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BDB37AE" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="57FEB090" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17.12.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73F3D0F8" w14:textId="77777777" w:rsidR="183E3308" w:rsidRDefault="183E3308" w:rsidP="27A8631B">
+          <w:p w14:paraId="60C868A4" w14:textId="77777777" w:rsidR="183E3308" w:rsidRDefault="183E3308" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="27A8631B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>26.11.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w14:paraId="118710E3" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w14:paraId="7E9DFC5C" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28A2F1E9" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="12FBF967" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Karhunsyli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E272D39" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="679BB005" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.2.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FFE9251" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
+          <w:p w14:paraId="5ABC9438" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00166BF2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166BF2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15.1.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="343FE027" w14:textId="77777777" w:rsidR="27A8631B" w:rsidRDefault="286D25A7" w:rsidP="27A8631B">
+          <w:p w14:paraId="0F8F1179" w14:textId="77777777" w:rsidR="27A8631B" w:rsidRDefault="286D25A7" w:rsidP="27A8631B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="74147D74">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>28.4.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="059F8A58" w14:textId="77777777" w:rsidR="455BD05B" w:rsidRPr="00166BF2" w:rsidRDefault="4E536344" w:rsidP="27A8631B">
+    <w:p w14:paraId="0DE7587A" w14:textId="77777777" w:rsidR="455BD05B" w:rsidRPr="00166BF2" w:rsidRDefault="455BD05B" w:rsidP="27A8631B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27A8631B">
+    </w:p>
+    <w:p w14:paraId="7F39E7F4" w14:textId="77777777" w:rsidR="455BD05B" w:rsidRPr="00166BF2" w:rsidRDefault="455BD05B" w:rsidP="455BD05B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>..</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="548AF615" w14:textId="77777777" w:rsidR="455BD05B" w:rsidRPr="00166BF2" w:rsidRDefault="455BD05B" w:rsidP="455BD05B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B847F36" w14:textId="77777777" w:rsidR="523EA9B1" w:rsidRPr="00166BF2" w:rsidRDefault="52635F93" w:rsidP="27A8631B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lisäksi v</w:t>
+      </w:r>
+      <w:r w:rsidR="523EA9B1" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>astuualueella on tehty asianmukaiset tarkistukset</w:t>
+      </w:r>
+      <w:r w:rsidR="6BF3C615" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4B93FC4C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>toimitilojen</w:t>
+      </w:r>
+      <w:r w:rsidR="523EA9B1" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> käyttöönottojen yhteydessä.</w:t>
+      </w:r>
+      <w:r w:rsidR="523EA9B1" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:t>Lisäksi v</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5A71C258" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lounais-Suomen a</w:t>
       </w:r>
       <w:r w:rsidR="523EA9B1" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>astuualueella on tehty asianmukaiset tarkistukset</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="6BF3C615" w:rsidRPr="0172CD31">
+        <w:t>luehallintovirasto on tehnyt tarka</w:t>
+      </w:r>
+      <w:r w:rsidR="3E4C5149" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>stuks</w:t>
+      </w:r>
+      <w:r w:rsidR="1A0CAD9D" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="523EA9B1" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4B93FC4C" w:rsidRPr="0172CD31">
-[...3 lines deleted...]
-        <w:t>toimitilojen</w:t>
+      <w:r w:rsidR="640D3EB5" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>9/</w:t>
       </w:r>
       <w:r w:rsidR="523EA9B1" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> käyttöönottojen yhteydessä.</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>2024 aikana</w:t>
+      </w:r>
+      <w:r w:rsidR="37351394" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5A71C258" w:rsidRPr="0172CD31">
-[...46 lines deleted...]
-      </w:r>
       <w:r w:rsidR="7C05CB3A" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>lastensuojelulaitos Keisarinviitta</w:t>
       </w:r>
       <w:r w:rsidR="7D98D06A" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> yksikköön</w:t>
       </w:r>
       <w:r w:rsidR="5A542F81" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja 7.4.2025 Tuulikotiin Väkivallan hallinta teemalla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AC31CB" w14:textId="77777777" w:rsidR="771B1E5E" w:rsidRDefault="771B1E5E" w:rsidP="2CE846D3">
+    <w:p w14:paraId="55113952" w14:textId="77777777" w:rsidR="771B1E5E" w:rsidRDefault="771B1E5E" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49FF2D42" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRDefault="2C6B75DB" w:rsidP="13A38B99">
+    <w:p w14:paraId="10D0DEA0" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRDefault="2C6B75DB" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D78281F" w14:textId="77777777" w:rsidR="00F4493C" w:rsidRPr="00F4493C" w:rsidRDefault="00F4493C" w:rsidP="003B492F">
+    <w:p w14:paraId="37F95FD1" w14:textId="77777777" w:rsidR="00F4493C" w:rsidRPr="00F4493C" w:rsidRDefault="00F4493C" w:rsidP="003B492F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4493C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t>Mitkä ovat toimitilojen ja välineiden käyttöön liittyvät riskit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A823B9" w14:textId="77777777" w:rsidR="003B492F" w:rsidRDefault="003B492F" w:rsidP="003B492F">
+    <w:p w14:paraId="74DD9789" w14:textId="77777777" w:rsidR="6A9637B6" w:rsidRPr="007C362C" w:rsidRDefault="003B492F" w:rsidP="007C362C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sata-alueen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65">
+      <w:hyperlink r:id="rId68">
         <w:r w:rsidR="2FCB6E13" w:rsidRPr="2562DF4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohjeessa (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
         <w:r w:rsidR="2FCB6E13" w:rsidRPr="2562DF4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:strike/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E41AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ohjeistetaan toimintaympäristön ja sen muutosten jatkuvaan tarkasteluun ja kootusti vähintään puolivuosittain sekä ulkoisen, että sisäisen toimintaympäristön näkökulmasta. </w:t>
-[...46 lines deleted...]
-    <w:p w14:paraId="164F5CA4" w14:textId="77777777" w:rsidR="6A9637B6" w:rsidRDefault="6A9637B6" w:rsidP="2562DF4E">
+        <w:t>ohjeistetaan toimintaympäristön ja sen muutosten jatkuvaan tarkasteluun ja kootusti vähintään puolivuosittain sekä ulkoisen, että sisäisen toimintaympäristön näkökulmasta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740B4EF7" w14:textId="77777777" w:rsidR="6A9637B6" w:rsidRPr="00D328C2" w:rsidRDefault="6A9637B6" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="7DA1CFBF" w14:textId="77777777" w:rsidR="6A9637B6" w:rsidRDefault="6A9637B6" w:rsidP="2562DF4E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D328C2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lastensuojelun vastuualueella ei käytetä muita, kuin hyväksyttyjä lääkinnällisiä laitteita. Laitteet on kirjattu hyvinvointialueen laiterekisteriin, ja ne on merkitty lääkintälaitehuollon tarralla jäljitettävyyden varmistamiseksi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E13EA8" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRPr="00D328C2" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-      </w:pPr>
-[...76 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2DA6A6" w14:textId="77777777" w:rsidR="10E2ECA1" w:rsidRPr="00D328C2" w:rsidRDefault="2FB234F0" w:rsidP="2CE846D3">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D328C2">
-        <w:rPr>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00D328C2">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Erityispalveluiden käytössä olevat autot huolletaan säännöllisesti. </w:t>
       </w:r>
       <w:r w:rsidR="630108EA" w:rsidRPr="00D328C2">
         <w:t xml:space="preserve">Lasten turvaistuinten käytössä noudatetaan turvallisuusohjeita. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0B3724" w14:textId="77777777" w:rsidR="6A9637B6" w:rsidRPr="00D328C2" w:rsidRDefault="6A9637B6" w:rsidP="2CE846D3">
-[...37 lines deleted...]
-    <w:p w14:paraId="3FBEC874" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
+    <w:p w14:paraId="4E5EEC45" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="151CE5B5" w14:textId="77777777" w:rsidR="003D6B37" w:rsidRDefault="00F4493C" w:rsidP="003D6B37">
+    <w:p w14:paraId="2A9AF539" w14:textId="77777777" w:rsidR="003D6B37" w:rsidRDefault="00F4493C" w:rsidP="003D6B37">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2CE846D3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toimitilojen ylläpitoa, huoltoa sekä epäkohtailmoituksia ja tiedonkulkua koskevat menettelyt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A502E2" w14:textId="77777777" w:rsidR="003D6B37" w:rsidRDefault="003D6B37" w:rsidP="003D6B37">
+    <w:p w14:paraId="15BE639A" w14:textId="77777777" w:rsidR="003D6B37" w:rsidRDefault="003D6B37" w:rsidP="003D6B37">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="256C5F6F" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="000E0095" w:rsidRDefault="17A298B4" w:rsidP="000E0095">
+    <w:p w14:paraId="43FFC0E5" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="000E0095" w:rsidRDefault="17A298B4" w:rsidP="000E0095">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Haipro-ilmoitukset </w:t>
+        <w:t>Haipro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="61589B81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ilmoitukset </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="71914D1E" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="71914D1E" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> raportointityökalu, jota käytetään</w:t>
       </w:r>
       <w:r w:rsidR="7901444A" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13815,5427 +13715,5593 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="71914D1E" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="71914D1E" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>intranet</w:t>
       </w:r>
       <w:r w:rsidR="09708BD0" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>ista</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4995FC2A" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="17A298B4" w:rsidP="004209FA">
+    <w:p w14:paraId="4597E2A3" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="17A298B4" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6B37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Simppeli-ilmoitukset. Satanen intranet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F7C51B" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="17A298B4" w:rsidP="004209FA">
+    <w:p w14:paraId="6EDE720F" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="17A298B4" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Epäkohtailmoitukset </w:t>
       </w:r>
       <w:r w:rsidR="33E39112" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">raportoidaan myös </w:t>
       </w:r>
       <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>suoraan esihenkilölle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51515B39" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="17A298B4" w:rsidP="004209FA">
+    <w:p w14:paraId="66CAAA66" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="17A298B4" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>2M-IT- palvelukanava Synapsi</w:t>
       </w:r>
       <w:r w:rsidR="59A9BD94" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> käytetään asiakas- ja potilastietojärjestelmien ongelmatilanteissa</w:t>
       </w:r>
       <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>. Satanen intranet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39257F4F" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="6D9F82C3" w:rsidP="004209FA">
+    <w:p w14:paraId="07F7FC20" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRPr="003D6B37" w:rsidRDefault="6D9F82C3" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="2FFA2B28" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>jon</w:t>
       </w:r>
       <w:r w:rsidR="17A298B4" w:rsidRPr="61589B81">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">euvoasioissa on määrätyt huolto- ja rengasliikkeet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E91DF39" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRDefault="2C6B75DB" w:rsidP="2562DF4E">
+    <w:p w14:paraId="4F900EC6" w14:textId="77777777" w:rsidR="2C6B75DB" w:rsidRDefault="2C6B75DB" w:rsidP="2562DF4E">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D2D92A1" w14:textId="77777777" w:rsidR="0112BF46" w:rsidRDefault="0112BF46" w:rsidP="30C99DAA">
+    <w:p w14:paraId="64938FC7" w14:textId="77777777" w:rsidR="0112BF46" w:rsidRDefault="0112BF46" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="085F0D53" w14:textId="77777777" w:rsidR="7FE9A35E" w:rsidRDefault="7FE9A35E" w:rsidP="30C99DAA">
+    <w:p w14:paraId="0BFFBAEF" w14:textId="77777777" w:rsidR="7FE9A35E" w:rsidRDefault="7FE9A35E" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30C99DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toimitilojen ylläpito ja huolto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418ECCBE" w14:textId="77777777" w:rsidR="30C99DAA" w:rsidRDefault="30C99DAA" w:rsidP="30C99DAA">
+    <w:p w14:paraId="6CB31D0B" w14:textId="77777777" w:rsidR="30C99DAA" w:rsidRDefault="30C99DAA" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E517994" w14:textId="77777777" w:rsidR="7FA63D6D" w:rsidRDefault="7FA63D6D" w:rsidP="30C99DAA">
+    <w:p w14:paraId="2E6E0E02" w14:textId="77777777" w:rsidR="7FA63D6D" w:rsidRDefault="7FA63D6D" w:rsidP="30C99DAA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="67FD098F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Kunnilta ja kuntayhtymiltä siirtyneissä sopimuksissa ylläpito- ja huolto on määritelty vastuujakotaulukoissa. </w:t>
       </w:r>
       <w:r w:rsidR="07F35C68" w:rsidRPr="67FD098F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Sata-alueen omistamissa kohteissa ylläpidosta ja huollosta vastaa konsernipalveluihin kuuluva tekniikka. </w:t>
       </w:r>
       <w:r w:rsidRPr="67FD098F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Satasessa linkki ilmoituksia varten, vuokratilat ja omistetut tilat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B1F377" w14:textId="77777777" w:rsidR="67FD098F" w:rsidRDefault="67FD098F" w:rsidP="67FD098F">
+    <w:p w14:paraId="4F1C227D" w14:textId="77777777" w:rsidR="67FD098F" w:rsidRDefault="67FD098F" w:rsidP="67FD098F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63D5E7C2" w14:textId="77777777" w:rsidR="78B0B624" w:rsidRDefault="001D6C6B" w:rsidP="67FD098F">
+    <w:p w14:paraId="0564055B" w14:textId="77777777" w:rsidR="78B0B624" w:rsidRDefault="001D6C6B" w:rsidP="67FD098F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId68">
+      <w:hyperlink r:id="rId69">
         <w:r w:rsidRPr="67FD098F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Satasen sivuilta Toimitilajohtaminen - tilahallinta ja vuokratilat (Linkki ammattilaiselle)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2028DAEA" w14:textId="77777777" w:rsidR="67FD098F" w:rsidRDefault="67FD098F" w:rsidP="67FD098F">
+    <w:p w14:paraId="692E35C5" w14:textId="77777777" w:rsidR="67FD098F" w:rsidRDefault="67FD098F" w:rsidP="67FD098F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A6309E4" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
+    <w:p w14:paraId="2CD1ABDF" w14:textId="77777777" w:rsidR="2562DF4E" w:rsidRDefault="2562DF4E" w:rsidP="2562DF4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="247F433A" w14:textId="77777777" w:rsidR="295F9568" w:rsidRPr="000E0095" w:rsidRDefault="295F9568" w:rsidP="2CE846D3">
+    <w:p w14:paraId="02BB53AC" w14:textId="77777777" w:rsidR="295F9568" w:rsidRPr="000E0095" w:rsidRDefault="295F9568" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E0095">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Lastensuojelulain 58 §:n mukaan lastensuojelulaitoksissa on oltava riittävät ja asianmukaiset toimitilat ja toimint</w:t>
       </w:r>
       <w:r w:rsidR="4F273E46" w:rsidRPr="000E0095">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">avälineet. Laitoksessa voi olla yksi tai useampi asuinyksikkö ja yksiköt voivat toimia myös toisistaan erillisinä. </w:t>
       </w:r>
       <w:r w:rsidR="7B5F8052" w:rsidRPr="000E0095">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialueen </w:t>
       </w:r>
       <w:r w:rsidR="604F5D45" w:rsidRPr="000E0095">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>lastensuojelu</w:t>
       </w:r>
       <w:r w:rsidR="7B5F8052" w:rsidRPr="000E0095">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>laitoksissa toimitaan edellä mainitun lain edellyttämällä tavalla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4142C1EA" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="13A38B99">
+    <w:p w14:paraId="67858FCD" w14:textId="77777777" w:rsidR="13A38B99" w:rsidRDefault="13A38B99" w:rsidP="2CE846D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="70AD47" w:themeColor="accent6"/>
-[...75 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58FA9CA9" w14:textId="77777777" w:rsidR="009062DD" w:rsidRDefault="6AD81D59" w:rsidP="2562DF4E">
+    <w:p w14:paraId="09EA8CA9" w14:textId="77777777" w:rsidR="009062DD" w:rsidRDefault="6AD81D59" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc223942556"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc241141014"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00947F38">
         <w:t>9 Lääkinnälliset l</w:t>
       </w:r>
       <w:r>
         <w:t>aitteet</w:t>
       </w:r>
       <w:r w:rsidR="00EE6C70">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BF25CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tietojärjestelmät</w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t xml:space="preserve"> ja teknologian käyttö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="2158E60C" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3"/>
-    <w:p w14:paraId="6A7E2E5A" w14:textId="77777777" w:rsidR="003B1845" w:rsidRPr="00F35132" w:rsidRDefault="2F91DF33" w:rsidP="00C80356">
+    <w:p w14:paraId="0622EA11" w14:textId="77777777" w:rsidR="2CE846D3" w:rsidRDefault="2CE846D3" w:rsidP="2CE846D3"/>
+    <w:p w14:paraId="047A4A46" w14:textId="77777777" w:rsidR="003B1845" w:rsidRPr="00F35132" w:rsidRDefault="2F91DF33" w:rsidP="00C80356">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc149034014"/>
       <w:r w:rsidRPr="00F35132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00C80356" w:rsidRPr="00F35132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ääkinnälliset l</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ait</w:t>
       </w:r>
       <w:r w:rsidR="00C80356" w:rsidRPr="00F35132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>teet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="363501CC" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="62800677" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lääkinnällisiä laitteita, välineitä ja tarvikkeita ovat </w:t>
       </w:r>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>esimerkiksi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A92C4C1" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="6484F56B" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>· sairaalasängyt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B92EB31" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="5BC8032E" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>· vaihtuvapaineiset patjat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5590CB" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="232ED879" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>· instrumentit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A074FE" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="57336EDA" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>· apuvälineet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB5056B" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="6B307350" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>· verenpainemittarit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049DCF36" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="3CC4C743" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>· katetrit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35230F54" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="641D3146" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">· ohjelmistot ja sovellukset, jotka auttavat sairauksien seurannassa tai diagnosoinnissa, kuten </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Lifecare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hoidon seuranta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0FD2A6" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="4EF845C3" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Lääkinnällisiä laitteita, välineitä ja tarvikkeita käyttävät ammattimaiset käyttäjät ja asiakkaat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0310E893" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="259922EE" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Sata-alueella käytetään vain lääkinnällisiä laitteita, välineitä ja tarvikkeita, jotka ovat lain (719/2021) ja EU:n asetuksen (EU/2017/745 ja EU/2017/746) mukaisia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB700B5" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="7EDDDD2C" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lääkinnälliset laitteet tilataan yhteisistä keskitetyistä järjestelmistä, kuten Birgitasta tai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Effectorista</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Kun laite saapuu, se tarkastetaan ennen käyttöönottoa ja rekisteröidään seurantajärjestelmiin. Laitteeseen sijoitetaan tarra, jonka avulla sen voi jäljittää.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A2E72A" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="207AE396" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Lääkinnällisten laitteiden käyttö vaatii laiteosaamista (laki lääkinnällisistä laitteista 719/2021). Ammattimainen käyttäjä vastaa:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198B04B6" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="2579BC0C" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>laitteiden turvallisen käytön riittävästä osaamisesta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0540746A" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="4A2FE7EF" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">käyttöohjeen mukaisesta käytöstä </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BEC620" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="2AE191EB" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>laitteiden ylläpidosta valmistajan ohjeiden mukaan, esimerkiksi puhdistamisesta, kalibroinnista ja määräaikaishuoltojen tilaamisesta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C37544" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="2AA7B2E6" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vaaratilanneilmoitusten tekemisestä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6676A205" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="7E86E2D0" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="00932B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Laiteosaaminen osoitetaan digitaalisella laitepassilla (Linkki ammattilaisille, vaatii kirjautumisen, IMS.)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70327E71" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="17B84DC9" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Sata-alueelle on nimetty kaksi henkilöä, jotka vastaavat siitä, että ammattimaiset käyttäjät noudattavat laissa asetettuja vaatimuksia. Lisäksi jokaisessa yksikössä tulee olla yksi tai useampi laiteturvallisuusvastaava.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C29B314" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="148CD431" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Laitteiden säännöllisen huollon ja tarvittaessa korjauksen tilaaminen on yksikön vastuulla. Lue lisää </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="00932B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Lääkinnällisten laitteiden huolto-ohje (Linkki ammattilaiselle, vaatii kirjautumisen, IMS).</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Instrumentit huolletaan Välinehuollon toimipisteessä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C7F42F" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="79B509CE" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jos laite aiheuttaa vaaratilanteen, siitä tulee ilmoittaa laitteen valmistajalle tai edustajalle. Lisäksi tehdään Fimean vaaratilanneilmoitus </w:t>
+        <w:t xml:space="preserve">Jos laite aiheuttaa vaaratilanteen, siitä tulee ilmoittaa laitteen valmistajalle tai edustajalle. Lisäksi tehdään Fimean vaaratilanneilmoitus HaiPro- tai Effector-järjestelmän kautta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314611E8" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Jos asiakkaan hoidossa tulee vaaratapahtuma tai läheltä piti-tilanne, jossa on mukana lääkinnällinen laite, pitää tehdä ilmoitus </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>HaiPro</w:t>
+        <w:t>HaiProon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">- tai </w:t>
+        <w:t xml:space="preserve"> tai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Effector</w:t>
+        <w:t>Effectoriin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">-järjestelmän kautta. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FEF9AD1" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6829C4AD" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jos asiakkaan hoidossa tulee vaaratapahtuma tai läheltä piti-tilanne, jossa on mukana lääkinnällinen laite, pitää tehdä ilmoitus </w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:history="1">
+      <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidRPr="00932B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Ohje Lääkinnällisen laitteen vaaratilanneilmoitus (Linkki ammattilaiselle, vaatii kirjautumisen, IMS).</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4EAA8B" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="256B010F" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId72" w:history="1">
+      <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="00932B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Laiteturvallisuussuunnitelma (Linkki ammattilaiselle, vaati kirjautumisen, IMS).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DF17880" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="1514589F" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fimea antaa viranomaisohjeet, jotka koskevat lääkinnällisiä laitteita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010F1956" w14:textId="77777777" w:rsidR="00D92E14" w:rsidRDefault="00D92E14" w:rsidP="00C80356">
+    <w:p w14:paraId="489879C4" w14:textId="77777777" w:rsidR="00D92E14" w:rsidRDefault="00D92E14" w:rsidP="00C80356">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B4BB8D5" w14:textId="77777777" w:rsidR="00F35132" w:rsidRPr="00490112" w:rsidRDefault="00490112" w:rsidP="00C80356">
+    <w:p w14:paraId="1C844246" w14:textId="77777777" w:rsidR="00F35132" w:rsidRPr="00490112" w:rsidRDefault="00490112" w:rsidP="00C80356">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00490112">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tietojärjestelmät</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja teknologian</w:t>
       </w:r>
       <w:r w:rsidR="00A6071A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> käyttö</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FE8CE2" w14:textId="77777777" w:rsidR="00C80356" w:rsidRDefault="54A00C8B" w:rsidP="33EB33ED">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="18EF4AC1" w14:textId="77777777" w:rsidR="00D1175F" w:rsidRPr="00D1175F" w:rsidRDefault="00D1175F" w:rsidP="00D1175F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1175F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esihenkilö vastaa siitä, että työntekijä on tietoinen ajantasaisista ohjeista ja toimii niiden mukaisesti. Uusista versiopäivityksistä ja ohjeista tiedotetaan Satasessa, ja oppaat pidetään ajan tasalla. Ajantasaisten ohjeiden tallentamisesta IMS-järjestelmään vastaavat ICT-vastuualue ja järjestelmienpääkäyttäjät tai vastuuhenkilöt. Käyttäjäohjeiden tuottaminen ja päivittäminen on järjestelmätoimittajan vastuulla. Ohjeista ilmenee viimeisin päivitysajankohta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1380FE" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRDefault="54A00C8B" w:rsidP="000E286C">
       <w:r>
-        <w:t>Hyvinvointialueen käytössä olevat tietojärjestelmät ovat kuvattu tiedonhallintamallin tietojärjestelmärekisteriin. Mallissa ylläpidetään kaikkia kriittisiä tietoja ja niiden päivittämiseen on sovittu erillinen hallintavastuu ICT-vastuualueelle, joka vastaa hankinnoista ja käytöstä. Valviran tietojärjestelmäluokittelu on sisällytetty rekisteriin.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Hyvinvointialueen käytössä olevat tietojärjestelmät ovat kuvattu tiedonhallintamallin tietojärjestelmärekisteriin. Mallissa ylläpidetään kaikkia kriittisiä tietoja ja niiden päivittämiseen on sovittu erillinen hallintavastuu ICT-vastuualueelle, joka vastaa hankinnoista ja käytöstä. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1175F">
+        <w:t>Lupa- ja valvontaviraston</w:t>
+      </w:r>
       <w:r>
-        <w:t>Sata</w:t>
-[...2 lines deleted...]
-        <w:t>-</w:t>
+        <w:t xml:space="preserve"> tietojärjestelmäluokittelu on sisällytetty rekisteriin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A485091" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRDefault="00730B8E" w:rsidP="000E286C">
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hyvinvointialueen tietosuojan ja tietoturvan ohjausryhmä on päivittänyt ja hyväksy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yt 13.6.2025 asiakastietolain mukaisen tietoturvasuunnitelman (THL:n määräys 3/2024).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tietoturvasuunnitelma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F06C30C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ei ole julkinen asiakirja, siitä voi</w:t>
       </w:r>
       <w:r>
-        <w:t>alueen ICT-vastuualue ja järjestelmien pääkäyttäjät/vastuuhenkilöt varmistavat, että järjestelmätoimittajat tuottavat ja päivittävät käyttäjille käyttäjäoppaat, jotka ovat hyvinvointialueen käytettävissä dokumenttienhallintajärjestelmässä. Uusista versiopäivityksistä ja ohjeista tiedotetaan intranetissä ja oppaat pidetään ajan tasalla. Pääkäyttäjät vastaavat, että käyttäjillä on saatavissa viimeisin ajantasainen ohje. Oppaista ilmenee viimeisin päivitysajankohta</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> siitä, että työntekijät ovat tietoisia ajantasaisista ohjeista ja toimivat niiden mukaisesti.</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F06C30C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pyytää lisätietoja </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  </w:t>
-[...69 lines deleted...]
-        <w:r w:rsidR="00F52D4C" w:rsidRPr="0091243D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="3F06C30C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sähköpostitse </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74" w:history="1">
+        <w:r w:rsidRPr="00F2296C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>tietoturva@sata.fi</w:t>
+          <w:t>tietosuoja@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="68AC8895">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="5B2D7BF7">
+    </w:p>
+    <w:p w14:paraId="6347784E" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E" w:rsidP="00730B8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tietoturvasuunnitelma ei sisällä yksityiskohtaisia toimintaohjeita. Sen sijaan yksiköt noudattavat tietoturvasuunnitelman perusteella laadittuja tietoturvan ja tietosuojan toimintaohjeita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DF39ED" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E" w:rsidP="00730B8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Keskeiset ohjeet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="3C23E6FC">
-[...33 lines deleted...]
-    <w:p w14:paraId="7E3B0AC2" w14:textId="77777777" w:rsidR="2AD57699" w:rsidRPr="000E286C" w:rsidRDefault="74D220A7" w:rsidP="000E286C">
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>löytyvät henkilöstölle tarkoitetusta IMS-järjestelmästä:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BE2106" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E" w:rsidP="00730B8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yhteiset dokumentit Satakunnan hyvinvointialue &gt; Tietosuoja ja tietoturva &gt; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:history="1">
+        <w:r w:rsidRPr="00730B8E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Ohjeet (Tietosuoja ja tietoturva)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E05BA8B" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E" w:rsidP="00730B8E">
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lue lisää:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD25EC1" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1304"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Huoneentaulu - Tietoturvallisen työskentelyn ohjeet (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Linkki ammattilaisille, vaatii kirjautumisen, IMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8A007B" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1304"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://sataha.ims.fi/servlet/doc/4269/approved/file"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Huoneentaulu - Henkilö- ja asiakastietojen käsittelyn periaatteet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Linkki ammattilaisille, vaatii kirjautumisen, IMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12415DF5" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1304"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId76" w:history="1">
+        <w:r w:rsidRPr="00730B8E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Satakunnan hyvinvointialueen dokumenttien käsittely- ja tallennusohje (</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00730B8E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Linkki ammattilaisille, vaatii kirjautumisen, IMS</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00730B8E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="70BE295D" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2127"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://sataha.ims.fi/servlet/doc/7422/approved/file"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tietosuojajäteohje työntekijöille (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Linkki ammattilaisille, vaatii kirjautumisen, IMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A45B8D0" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E" w:rsidP="00730B8E">
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCFF048" w14:textId="77777777" w:rsidR="000A354E" w:rsidRDefault="000A354E" w:rsidP="000E286C">
       <w:r>
-        <w:t>Ostopalveluissa vaaditaan hyvinvointialueen tietoturvavaatimusten täyttymistä sekä rekisterien ja henkilötietojen käsittelyn lainmukaisuutta</w:t>
+        <w:t xml:space="preserve">Vastuualueen kokouksissa muistutetaan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ylläolevista</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> asioista ja esihenkilö huolehtii voimassa olevista koulutuksista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1741E981" w14:textId="77777777" w:rsidR="2AD57699" w:rsidRPr="000E286C" w:rsidRDefault="74D220A7" w:rsidP="000E286C">
+      <w:r w:rsidRPr="00730B8E">
+        <w:t xml:space="preserve">Ostopalveluissa </w:t>
+      </w:r>
+      <w:r w:rsidR="00730B8E" w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja tietojärjestelmähankinnoissa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vaaditaan hyvinvointialueen tietoturvavaatimusten täyttymistä sekä rekisterien ja henkilötietojen käsittelyn lainmukaisuutta</w:t>
       </w:r>
       <w:r w:rsidR="0FB14661">
-        <w:t xml:space="preserve"> osana sopimushallintaa. Sopimuk</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="3A18BA00" w14:textId="77777777" w:rsidR="7CCCFD3D" w:rsidRDefault="7CCCFD3D" w:rsidP="33EB33ED">
+        <w:t xml:space="preserve"> osana sopimushallintaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A7AA57" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E" w:rsidP="00730B8E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hankinnasta vastaava viranhaltija huolehtii että, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sopimuksiin liitetään tietosuoja-asetus GDPR:n mukainen henkilötietojen käsittelysopimus ja tietoturvavaatimukset sopimusliite. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793EB972" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRDefault="00730B8E" w:rsidP="00730B8E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r w:rsidRPr="00730B8E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Hankintojen tietoturvavaatimukset (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="765D558E" w14:textId="77777777" w:rsidR="000A354E" w:rsidRDefault="000A354E" w:rsidP="00730B8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Tietojärjestelmien olennais</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="61A45FD9" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hankintaprosessissa tarkistetaan palveluntuottajan tietoturvaan liittyvät asiat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A80E43" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E" w:rsidP="00730B8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, että henkilöstö toimii häiriötilanteissa näiden ohjeiden mukaan: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B380CE9" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E" w:rsidP="00730B8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40542820" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Henkilöstö ilmoittaa t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ietojärjestelmiin kohdistuvista häiriöistä ensisijaisesti 2M-IT palvelukanavan kautta. Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78" w:history="1">
+        <w:r w:rsidRPr="00730B8E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Palvelupyynnön tai häiriöilmoituksen tekeminen 2M-IT:lle (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="77943986" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oikkeamista tai häiriöistä tehdään tarvittaessa HaiPro-ilmoitus. Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r w:rsidRPr="00730B8E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Tietoturvailmoituksen tekeminen ja käsittely, HaiPro (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0C6FCB16" w14:textId="77777777" w:rsidR="00730B8E" w:rsidRPr="00730B8E" w:rsidRDefault="00730B8E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICT-palvelut huolehtivat mahdollisista ilmoituksista valvoville </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730B8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>viranomaisille kuten LVV, Fimea tai Kyberturvallisuuskeskus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CEB2C8" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79FDFD77" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
+    <w:p w14:paraId="0FAD6772" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Teknologian soveltuvuuden, asianmukaisuuden ja turvallisuuden varmistaminen Sata</w:t>
       </w:r>
       <w:r w:rsidR="00993BF4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>alueella</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF1C52E" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00BD7C55">
+    <w:p w14:paraId="0A662A27" w14:textId="77777777" w:rsidR="003033DE" w:rsidRDefault="003033DE" w:rsidP="003033DE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C6BD451" w14:textId="77777777" w:rsidR="003033DE" w:rsidRPr="003033DE" w:rsidRDefault="003033DE" w:rsidP="003033DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003033DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICT-palvelut </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003033DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kartoittaa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003033DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yhteistyössä yksiköiden kanssa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003033DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>palvelun tarpeet ja vaatimukset eli tehdään vaatimusmäärittely, jotta voidaan valita tarkoituksenmukainen teknologia. Tämä sisältää analyysin siitä, millaisia toimintoja ja ominaisuuksia teknologiassa tarvitaan asiakkaiden palvelemiseksi ja prosessien tehostamiseksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBCD91B" w14:textId="77777777" w:rsidR="003033DE" w:rsidRPr="003033DE" w:rsidRDefault="003033DE" w:rsidP="003033DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003033DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ennen hankintaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003033DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003033DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arkkitehtuurityöryhmä vertailee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003033DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003033DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eri teknologiaratkaisuja ja varmistaa niiden yhteensopivuus olemassa olevien järjestelmien ja palveluprosessien kanssa. Hankittavan teknologian tulee täyttää alan standardit ja vaatimukset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE1A4B2" w14:textId="77777777" w:rsidR="003033DE" w:rsidRPr="003033DE" w:rsidRDefault="003033DE" w:rsidP="003033DE">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003033DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Hankittavan teknologian tulee täyttää alan standardit ja vaatimukset, erityisesti tietoturva- ja tietosuoja-asioiden osalta. Näihin</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="134447E9" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
+        <w:t xml:space="preserve">Lisätietoja: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId80">
+        <w:r w:rsidRPr="003033DE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>arkkitehtuuri@sata.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D7809DF" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="00BD7C55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Henkilöstön käyttöopastus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8777BB" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="00BD7C55" w:rsidP="006313EB">
+    <w:p w14:paraId="711F753E" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="003033DE" w:rsidRDefault="00BD7C55" w:rsidP="003033DE">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BD7C55">
+        <w:t>Jokainen uusi teknologiaratkaisu vaatii henkilöstön kattavan perehdyttämisen. Tämä ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003033DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>pahtuu järjestämällä koulutuksia organisaation sisällä, yhteistyökumppaneiden ja muiden sidosryhmien kanssa, joissa henkilöstö saa käytännönläheistä opastusta teknologiasta, sen käyttöön liittyvistä parhaista käytännöistä sekä mahdollisten ongelmatilanteiden ratkaisuista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE1C56E" w14:textId="77777777" w:rsidR="003033DE" w:rsidRDefault="003033DE" w:rsidP="003033DE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003033DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vastuualuejohtaja ja yksiköiden esihenkilöt huolehtivat työntekijöiden osallistumisesta vaadittaviin koulutuksiin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165FFB2F" w14:textId="77777777" w:rsidR="000F547F" w:rsidRPr="003033DE" w:rsidRDefault="000F547F" w:rsidP="003033DE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000F547F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Lifecare</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="000F547F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Sosiaalihuolto ohjeet (Linkki, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B33F4F7" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRPr="00BD7C55" w:rsidRDefault="003033DE" w:rsidP="00BD7C55">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Jokainen uusi teknologiaratkaisu vaatii henkilöstön kattavan perehdyttämisen. Tämä tapahtuu järjestämällä koulutuksia organisaation sisällä, yhteistyökumppaneiden ja muiden sidosryhmien kanssa, joissa henkilöstö saa käytännönläheistä opastusta teknologiasta, sen käyttöön liittyvistä parhaista käytännöistä sekä mahdollisten ongelmatilanteiden ratkaisuista.</w:t>
-[...125 lines deleted...]
-      <w:r w:rsidRPr="00BD7C55">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Varaudutaan teknologian vikatilanteisiin ja pitkiin huoltoviiveisiin</w:t>
-[...19 lines deleted...]
-        <w:t>Sata-</w:t>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
-        <w:rPr>
-[...164 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>eknologian vikatilanteisiin ja pitkiin huoltoviiveisiin</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Itsemääräämisoikeuden turvaaminen teknologian käytössä</w:t>
-[...6 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t xml:space="preserve"> varautuminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13499F18" w14:textId="77777777" w:rsidR="00BD7C55" w:rsidRDefault="00C620B2" w:rsidP="006313EB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A46244">
+        <w:t>Sata-</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">Teknologian hyödyntämisessä noudatetaan </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F7CEE">
+        <w:t xml:space="preserve">alueella on tunnistettu mahdolliset riskit teknologian käyttöön liittyen, ja näihin varaudutaan ennalta laadituilla </w:t>
+      </w:r>
+      <w:r w:rsidR="00576A40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Sata-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>toimintakorteilla</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueen tietosuojakäytäntöjä. Asiakkaan tai potilaan henkilötiedot, terveystiedot ja muut yksityiset tiedot suojataan kaikissa teknologisissa ratkaisuissa. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F7CEE">
+        <w:t xml:space="preserve">. Näihin </w:t>
+      </w:r>
+      <w:r w:rsidR="00576A40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Sata-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>kortteihin</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>alueella on ohjeistettu henkilöstö huolehtimaan siitä, että käytettävät ja hankittavat teknologiat noudattavat GDPR</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> sisältyy </w:t>
+      </w:r>
+      <w:r w:rsidR="00576A40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>varajärjestelyt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C55" w:rsidRPr="00BD7C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">(General Data </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+        <w:t>, jotka voidaan ottaa käyttöön teknologian vikaantuessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A691CD6" w14:textId="77777777" w:rsidR="00576A40" w:rsidRPr="00576A40" w:rsidRDefault="00576A40" w:rsidP="00576A40">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00576A40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yksiköillä tulee olla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576A40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>toimintakortit häiriötilanteiden varalle. Henkilöstön täytyy tietää, mistä kortit löytyvät.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D83EB4C" w14:textId="77777777" w:rsidR="00576A40" w:rsidRPr="00BD7C55" w:rsidRDefault="00576A40" w:rsidP="006313EB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Protection</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A46244">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E6AD3B" w14:textId="77777777" w:rsidR="00576A40" w:rsidRPr="00576A40" w:rsidRDefault="00576A40" w:rsidP="00576A40">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00576A40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Palveluihin kohdistuvissa häiriötilanteissa toimitaan hyvinvointialueen häiriöviestintäsuunnitelman mukaisesti, missä määritellään, miten viestitään vikatilanteista henkilöstölle ja asiakkaille nopeasti ja selkeästi, jotta kaikki ovat tietoisia tilanteesta ja tiedetään, mitä tehdä vian korjaamiseen asti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54909C8E" w14:textId="77777777" w:rsidR="00576A40" w:rsidRPr="00576A40" w:rsidRDefault="00576A40" w:rsidP="00576A40">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00576A40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576A40">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...127 lines deleted...]
-    <w:p w14:paraId="4F09B1B5" w14:textId="77777777" w:rsidR="00A46244" w:rsidRDefault="00A46244" w:rsidP="00A46244">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r w:rsidRPr="00576A40">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Häiriötilanteiden viestintäohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4AD2D18C" w14:textId="77777777" w:rsidR="00DF41CE" w:rsidRPr="00A46244" w:rsidRDefault="00DF41CE" w:rsidP="00A46244">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A46244">
-[...22 lines deleted...]
-    <w:p w14:paraId="2B4A1984" w14:textId="77777777" w:rsidR="003B1845" w:rsidRPr="003D10B1" w:rsidRDefault="0073015F" w:rsidP="0074386B">
+    </w:p>
+    <w:p w14:paraId="14BDB929" w14:textId="77777777" w:rsidR="003B1845" w:rsidRPr="003D10B1" w:rsidRDefault="0073015F" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc223942557"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc241141015"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B75373">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00352FC3">
         <w:t>ääkehoitosuunnitelma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidR="7447879C" w:rsidRPr="2562DF4E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C1A1F6" w14:textId="77777777" w:rsidR="009D0531" w:rsidRDefault="009D0531" w:rsidP="0074386B">
+    <w:p w14:paraId="4D751071" w14:textId="77777777" w:rsidR="009D0531" w:rsidRDefault="009D0531" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="236F3F5F" w14:textId="77777777" w:rsidR="009D0531" w:rsidRPr="00747E8D" w:rsidRDefault="4F4F2C17" w:rsidP="0074386B">
+    <w:p w14:paraId="16A9E0E4" w14:textId="321CF0C6" w:rsidR="00756133" w:rsidRDefault="00756133" w:rsidP="00756133">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-      <w:r w:rsidR="344BDBE6" w:rsidRPr="74F3B4A2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756133">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Lääkehoitosuunnitelmassa kuvataan yksikön lääkehoidon toimintatavat ja vastuut sekä toimintaohjeet työntekijöiden lääkehoidon koulutuksiin, osaamisen varmistamiseen ja lääkelupakäytäntöihin. Lääkehoidon toteuttaminen edellyttää tehtävänkuvaa ja ammattinimikettä vastaavaa lääkehoidon lupaa. Esi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A1F02">
+        <w:t>Lääkehoitosuunnitelma on työväline turvallisen lääkehoidon suunnitteluun, toteuttamiseen, seurantaan ja kehittämiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBC5557" w14:textId="77777777" w:rsidR="00756133" w:rsidRPr="00756133" w:rsidRDefault="00756133" w:rsidP="00756133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>henkilö</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="344BDBE6" w:rsidRPr="74F3B4A2">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C401972" w14:textId="77777777" w:rsidR="00756133" w:rsidRDefault="00756133" w:rsidP="0074386B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ohjaa ja valvoo turvallisen lääkehoidon toteuttamista yksikkönsä lääkehoitosuunnitelman mukaisesti. Jokainen lääkehoitoa toteuttava työntekijä on vastuussa omasta toiminnastaan.</w:t>
-[...20 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00756133">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sata-alueella on laadittu lääkehoitosuunnitelmat kahdella tasolla: organisaatiotasolla ja toimintayksikkötasolla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0032D3" w14:textId="77777777" w:rsidR="00756133" w:rsidRDefault="00756133" w:rsidP="0074386B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24CF1A70" w14:textId="661886B3" w:rsidR="00756133" w:rsidRDefault="00756133" w:rsidP="0074386B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00640364">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756133">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...51 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Toimintayksikön lääkehoitosuunnitelma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452A12E8" w14:textId="77777777" w:rsidR="00756133" w:rsidRDefault="00756133" w:rsidP="0074386B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116A846A" w14:textId="77777777" w:rsidR="00756133" w:rsidRDefault="344BDBE6" w:rsidP="00756133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="74F3B4A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lääkehoitosuunnitelmassa kuvataan </w:t>
+      </w:r>
+      <w:r w:rsidR="00756133">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>toiminta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="74F3B4A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>yksikön lääkehoidon toimintatavat ja vastuut sekä toimintaohjeet työntekijöiden lääkehoidon koulutuksiin, osaamisen varmistamiseen ja lääkelupakäytäntöihin.</w:t>
+      </w:r>
+      <w:r w:rsidR="00756133">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="063500AF" w:rsidRPr="0019587E">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00756133" w:rsidRPr="00756133">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Lääkehoitosuunnitelma on keskeinen osa lääkehoitoon osallistuvien henkilöiden perehdytystä sekä lääkehoidon laadun ja turvallisuuden varmistamista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5E2A83" w14:textId="77777777" w:rsidR="00756133" w:rsidRDefault="00756133" w:rsidP="00756133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E974DE4" w14:textId="77777777" w:rsidR="00F414E8" w:rsidRDefault="00756133" w:rsidP="00756133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756133">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Lääkehoitosuunnitelma pidetään ajan tasalla, ja se päivitetään vähintään vuosittain sekä aina toiminnan tai ohjeistuksen muuttuessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D330BF0" w14:textId="77777777" w:rsidR="00F414E8" w:rsidRDefault="00F414E8" w:rsidP="00756133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A202F61" w14:textId="7D93E131" w:rsidR="00756133" w:rsidRDefault="344BDBE6" w:rsidP="00756133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="74F3B4A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Esi</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1F02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>henkilö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="74F3B4A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ohjaa ja valvoo turvallisen lääkehoidon toteuttamista yksikkönsä lääkehoitosuunnitelman mukaisesti</w:t>
+      </w:r>
+      <w:r w:rsidR="00756133">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...108 lines deleted...]
-          <w:lang w:eastAsia="fi-FI"/>
+      <w:r w:rsidR="00756133" w:rsidRPr="00756133">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>sekä vastaa lääkehoitosuunnitelman ajantasaisuudesta.</w:t>
+      </w:r>
+      <w:r w:rsidR="00982D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00906E6F" w:rsidRPr="2562DF4E">
-[...14 lines deleted...]
-          <w:lang w:eastAsia="fi-FI"/>
+      <w:r w:rsidRPr="74F3B4A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Jokainen lääkehoitoa toteuttava työntekijä on vastuussa omasta toiminnastaan</w:t>
+      </w:r>
+      <w:r w:rsidR="00756133">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...56 lines deleted...]
-      <w:r w:rsidRPr="5535B2A7">
+      <w:r w:rsidR="00756133" w:rsidRPr="00756133">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sosiaali- ja terveydenhuollon asiakastiedot ovat pysyvästi salassa pidettäviä ja jo tieto terveydenhuollon tai sosiaalihuollon asiakkuudesta on salassa pidettävää. Salassa pidettävää asiakastietoa ei saa ilman asiakkaan nimenomaista suostumusta näyttää, luovuttaa tai ilmaista sivulliselle. </w:t>
-[...59 lines deleted...]
-        <w:r w:rsidR="00F77EF9" w:rsidRPr="00D71E5D">
+        <w:t>ja siitä, että lääkehoitoa toteutetaan voimassa olevien ohjeiden ja yksikön lääkehoitosuunnitelman mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B76D35" w14:textId="77777777" w:rsidR="00982D0F" w:rsidRPr="00756133" w:rsidRDefault="00982D0F" w:rsidP="00756133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC6843C" w14:textId="77777777" w:rsidR="00756133" w:rsidRPr="00756133" w:rsidRDefault="00756133" w:rsidP="00756133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId83" w:history="1">
+        <w:r w:rsidRPr="00756133">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>laki 703/2023</w:t>
+          <w:t>Lääkehoitosuunnitelmat (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BCE9632" w14:textId="77777777" w:rsidR="3A2AF79E" w:rsidRDefault="3A2AF79E" w:rsidP="3CAF2452">
+    <w:p w14:paraId="0FC324FC" w14:textId="2DCBF67F" w:rsidR="00DF41CE" w:rsidRDefault="00DF41CE" w:rsidP="00756133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE2DBA3" w14:textId="77777777" w:rsidR="00982D0F" w:rsidRPr="00982D0F" w:rsidRDefault="00982D0F" w:rsidP="00982D0F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...59 lines deleted...]
-        <w:r w:rsidR="00E769E7">
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jos sosiaalihuollon palveluasumisen yksikössä (toimintayksikössä) on rajattu lääkevarasto, kirjaa tähän kyseessä oleva yksikkö ja sen vastuuhenkilön nimi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF001B1" w14:textId="77777777" w:rsidR="00982D0F" w:rsidRDefault="00982D0F" w:rsidP="711BC3E9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4867F063" w14:textId="55E1B702" w:rsidR="00801942" w:rsidRPr="00DF41CE" w:rsidRDefault="00F414E8" w:rsidP="711BC3E9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Organisaatiotason</w:t>
+      </w:r>
+      <w:r w:rsidR="00640364" w:rsidRPr="00640364">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lääkehoitosuunnitelma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351717C2" w14:textId="19F619D8" w:rsidR="00F414E8" w:rsidRDefault="00F414E8" w:rsidP="00F414E8">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F414E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organisaatiotason lääkehoitosuunnitelma on samalla vastuualueen (eli palveluyksikkötason) lääkehoitosuunnitelma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r w:rsidRPr="00F414E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:eastAsia="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Satakunnan hyvinvointialue, Henkilötietojen käsittely Satakunnan hyvinvointialue, informaatio asiakkaille ja potilaille</w:t>
+          <w:t>Organisaatiotason lääkehoitosuunnitelma, ohjausasiakirja (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00F414E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiakirja on päivitetty 22.6.2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBF038D" w14:textId="40C946D3" w:rsidR="000F2041" w:rsidRDefault="00F414E8" w:rsidP="00F414E8">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F414E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sen laatimisesta vastaa Sata-alueen lääkehoitosuunnitelma-verkostotyöryhmä. Hyväksyjänä toimii terveydenhuoltolain 57§:n Satakunnan hyvinvointialueen terveydenhuollon vastaava lääkäri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4285BBB3" w14:textId="77777777" w:rsidR="00F414E8" w:rsidRDefault="00F414E8" w:rsidP="00F414E8">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...18 lines deleted...]
-      <w:pPr>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF83520" w14:textId="77777777" w:rsidR="00F5317C" w:rsidRPr="00F5317C" w:rsidRDefault="00433CE5" w:rsidP="000F2041">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc241141016"/>
+      <w:r w:rsidRPr="2562DF4E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00906E6F" w:rsidRPr="2562DF4E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>11 Asiak</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3DD3" w:rsidRPr="2562DF4E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00906E6F" w:rsidRPr="2562DF4E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s- </w:t>
+      </w:r>
+      <w:r w:rsidR="45B560EB" w:rsidRPr="2562DF4E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidR="7743AB80" w:rsidRPr="2562DF4E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00906E6F" w:rsidRPr="2562DF4E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>potila</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3DD3" w:rsidRPr="2562DF4E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>stietojen käsittely ja tietosuoja</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidR="4F57155E" w:rsidRPr="2562DF4E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161B050A" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="006E442A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc149034008"/>
+      <w:r w:rsidRPr="673B414F">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+        <w:t>Asiakas</w:t>
+      </w:r>
+      <w:r w:rsidR="06EAB31D" w:rsidRPr="673B414F">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Tietosuoja</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="215696A8" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+        <w:t>- ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="673B414F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="06EAB31D" w:rsidRPr="673B414F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">potilastietojen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="673B414F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>käsittely</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="259D0024" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="5535B2A7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Asiakastiedolla tarkoitetaan potilastietoa ja sosiaalihuollon asiakastietoa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5535B2A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131B1EB3" w14:textId="77777777" w:rsidR="4F6C6782" w:rsidRPr="00A73BA0" w:rsidRDefault="4F6C6782" w:rsidP="6257378D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260974">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hyvinvointialueella ei ole vielä määritelty asiakastietolain 7§:n mukaista vastuualueen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73BA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asiakastietojen käsittelystä ja siihen liittyvästä ohjeistuksesta vastaavaa johtajaa</w:t>
+      </w:r>
+      <w:r w:rsidR="00260974" w:rsidRPr="00A73BA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="6B11858A">
-[...6 lines deleted...]
-        <w:r w:rsidR="73ACE6DF" w:rsidRPr="0D8149B7">
+    </w:p>
+    <w:p w14:paraId="127586A8" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00A73BA0" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73BA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Asiakastietolain 7 §:n mukaiset johtajat, jotka vastaavat asiakastietojen käsittelystä ja siihen liittyvästä ohjeistuksesta:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73BA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BB9567" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00A73BA0" w:rsidRDefault="00A73BA0">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73BA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73BA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osiaalityön professiojohtaja vastaa sosiaalihuollon asiakasrekisteristä </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545F5700" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00A73BA0" w:rsidRDefault="00A73BA0">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73BA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lääketieteen professiojohtaja vastaa terveydenhuollon potilasrekisteristä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689978E2" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00A73BA0" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73BA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lue lisää:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BF66CB" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00A73BA0" w:rsidRDefault="00A73BA0">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId85">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
-          <w:t>Tietosuoja ja tietoturva (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
+          <w:t>He</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A73BA0">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>nkilötietojen käsittely Satakunnan hyvinvointialueella, informaatio asiakkaille ja potilaille, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11DE7EE1" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+    <w:p w14:paraId="63D75AC7" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00A73BA0" w:rsidRDefault="00A73BA0">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId86">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Aptos"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>La</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A73BA0">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Aptos"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>ki sosiaali- ja terveydenhuollon asiakastietojen käsittelystä, finlex.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57C266BF" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57ECA126" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00A73BA0" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73BA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueella on lain mukainen oikeus ja velvollisuus käsitellä hoidon ja palvelujen järjestämisen kannalta tarpeellisia asiakas- ja potilastietoja. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73BA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yksittäinen työntekijä saa käsitellä asiakastietoja vain työtehtäviensä edellyttämässä laajuudessa ja vain silloin, kun hänellä on palvelu- tai hoitosuhde tai muu työtehtävien mukainen oikeus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEF20FF" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00A73BA0" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73BA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esihenkilö tilaa työntekijälle työtehtävien mukaiset käyttöoikeudet järjestelmissä määriteltyjen roolien mukaisesti asiakas- ja potilastietojärjestelmiin ja huolehtii tunnusten päättämisestä palvelussuhteen tai työtehtävien päättyessä tai muuttuessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD1A996" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00A73BA0" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73BA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Sata-alueella valvotaan asiakastietojen käyttöä. Sen tavoitteena on asiakkaan ja henkilöstön oikeusturvan toteutuminen ja tietosuojalainsäädännön asettamien velvoitteiden täyttäminen. Asiakastietojen käyttöä valvotaan sekä asiakkaan pyynnöstä että organisaation oman jatkuvan valvonnan periaatteen mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796395E3" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00A73BA0" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId87">
+        <w:r w:rsidRPr="00A73BA0">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Käytön valvonta - lokivalvontasuunnitelma (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C7A20B8" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00A73BA0" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73BA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Sosiaali- ja terveydenhuollon asiakastiedot ovat pysyvästi salassa pidettäviä, esimerkiksi tieto terveydenhuollon tai sosia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73BA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alihuollon asiakkuudesta on salassa pidettävää. Salassa pidettävää asiakastietoa ei saa ilman asiakkaan nimenomaista suostumusta näyttää, luovuttaa tai ilmaista sivulliselle. Sivullisia henkilöitä ovat muun muassa puoliso, muut läheiset, toiset asiakkaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74462B67" w14:textId="77777777" w:rsidR="000F547F" w:rsidRDefault="00A73BA0" w:rsidP="000F547F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId88">
+        <w:r w:rsidRPr="00A73BA0">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Lato"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Ohje asiakas- ja potilastietojen luovuttamisesta (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42FBF24C" w14:textId="77777777" w:rsidR="000F547F" w:rsidRDefault="000F547F" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Esihenkilöt vastaavat siitä, että henkilöstöllä on voimassa olevat koulutukset asiakastietojen käsittelystä voimassa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568B2C65" w14:textId="77777777" w:rsidR="000F547F" w:rsidRPr="00CF13AE" w:rsidRDefault="000F547F" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lato"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="1FB63B08" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3432EFEA" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00172169" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="2D036BB6" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kirjaamiseen liittyvät ohjeet ja viranomaismääräykset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212AB9F4" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00172169" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...39 lines deleted...]
-        <w:r w:rsidR="00FE23D7" w:rsidRPr="2C30A469">
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+        <w:t>Asiakas- ja potilastiedon kirjaamista ohjaavat useat lait, asetukset ja ohjeet sosiaali- ja terveydenhuollossa. Asiakastietolaki velvoittaa sosiaali- ja terveydenhuollon ammattilaisia kirjaamaan asiakasasiakirjoihin tarpeelliset ja riittävät tiedot, joilla turvataan asiakkaan palvelun ja potilaan hoidon järjestäminen, suunnittelu, toteuttaminen, seuranta ja valvonta. Asiakasasiakirjat tulee laatia ja tallentaa Kanta-palveluihin viivytyksettä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2C863A" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00172169" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valtakunnallinen Kanta-palvelu ylläpitää muun muassa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A264EF0" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00172169" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AAF2E5E" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00172169" w:rsidRDefault="00A73BA0">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Potilastietovarantoa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D92BC8B" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00172169" w:rsidRDefault="00A73BA0">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Sosiaalihuollon asiakastietovarantoa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5157E5A7" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00172169" w:rsidRDefault="00A73BA0">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Resepti-palvelua</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34122A9C" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00172169" w:rsidRDefault="00A73BA0">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>OmaKanta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>-palvelua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F96E93" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00172169" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7713D750" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00172169" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lue lisää: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId89">
+        <w:r w:rsidRPr="00172169">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Tietotu</w:t>
+          <w:t>Sote-ammattilaiset - Kanta.fi</w:t>
         </w:r>
-        <w:r w:rsidR="00AB760E" w:rsidRPr="2C30A469">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F381711" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00172169" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+        <w:t>Kirjaamisessa noudatetaan kansallisia määrityksiä, rakenteita ja niihin perustuvia Sata-alueen kirjaamisen ja tilastoinnin ohjeita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D9BC85" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00172169" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Jokaisella työntekijällä on velvollisuus pitää yllä kirjaamisosaamista perehtymällä kirjaamisen ohjeisiin ja osallistumalla tarjolla oleviin koulutuksiin. Esihenkilöiden vastuulla on mahdollistaa työntekijöille tarjolla oleviin koulutuksiin osallistuminen ja huolehtia yhteisten kirjaamisohjeiden noudattamista sekä seurata säännöllisesti tiedon laatua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D220FE2" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00172169" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sata-alueella on hyväksytty </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId90">
+        <w:r w:rsidRPr="00172169">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:eastAsia="Aptos"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>r</w:t>
+          <w:t>kirjaamisen ja tilastoinnin kehittämisen toimintamalli ja prosessi (</w:t>
         </w:r>
-        <w:r w:rsidR="00FE23D7" w:rsidRPr="2C30A469">
+        <w:r w:rsidRPr="00172169">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:eastAsia="Aptos"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>va</w:t>
+          <w:t>Linkki ammattilaisille, vaatii kirjautumisen, IMS</w:t>
         </w:r>
-        <w:r w:rsidR="00466255" w:rsidRPr="2C30A469">
+        <w:r w:rsidRPr="00172169">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
-[...77 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:eastAsia="Aptos"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="7747FBBB" w14:textId="77777777" w:rsidR="00A90A3E" w:rsidRDefault="00A90A3E" w:rsidP="006E442A">
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+        <w:t>, joka ohjaa kirjaamisen kehittämistä ja vastuita. Hyvinvointialueen kirjaamisen ja tilastoinnin kehittämistä ohjaa ja koordinoi ICT-palveluiden Tietojohtamisen tiimi. Tietojohtamisen tiimin kirjaamisasiantuntijat koordinoivat kirjaamisen ja tilastoinnin yhdyshenkilöverkostoa, joka käsittelee toimialueilla laadittuja kirjaamisen ja tilastoinnin ohjeita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC83B94" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRPr="00172169" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
+      <w:pPr>
+        <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Toimialuejohtajat hyväksyvät kirjaamis- ja tilastointiohjeet, jotka tallennetaan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId91" w:tgtFrame="_blank" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00172169">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>IMS:n</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00172169">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Kirjaaminen ja tilastointi -kansioon</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> ja linkitetään </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00172169">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>Sataseen Tietojohtamisen portaaliin</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00172169">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Ohjeet jalkautetaan työntekijöiden käyttöön </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00172169">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>toimialueiden määrittämän toimintamallikuvausten mukaisesti. (</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00172169">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>Linkki ammattilaisille, vaatii kirjautumisen, IMS</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00172169">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="02A25497" w14:textId="77777777" w:rsidR="00A73BA0" w:rsidRDefault="00A73BA0" w:rsidP="00A73BA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="1F91343D" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+      </w:pPr>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Kirjaamisen asiantuntijat ovat tavoitettavissa osoitteessa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId94">
+        <w:r w:rsidRPr="00172169">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>kirjaaminen.ha@sata.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2893E4B2" w14:textId="77777777" w:rsidR="00675C9C" w:rsidRPr="00172169" w:rsidRDefault="00675C9C" w:rsidP="00A73BA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Esihenkilöiden tehtävänä on ohjata, tukea ja valvoa ohjeiden noudattamista. Perehdytyksessä asiaan kiinnitetään erityistä huomiota.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB95137" w14:textId="77777777" w:rsidR="00E04DE6" w:rsidRDefault="00E04DE6" w:rsidP="673B414F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C6D7F92" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="06376F2B" w:rsidP="673B414F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="673B414F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tietosuoja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC40704" w14:textId="77777777" w:rsidR="007063E6" w:rsidRPr="007063E6" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007063E6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Työntekijä on velvollinen tutustumaan Sata-alueen tietosuojaa ja tietoturvaa koskevaan ohjeistukseen ja allekirjoittamaan tietosuojasitoumuksen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4DEB68" w14:textId="77777777" w:rsidR="007063E6" w:rsidRPr="007063E6" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007063E6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Kaikista tietosuojaan tai tietoturvaan liittyvistä poikkeamista tulee tehdä HaiPro-tietoturvailmoitus siinä yksikössä, missä asia huomataan. Esihenkilö vastaa tietoturvailmoituksen käsittelystä.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007063E6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esihenkilön vastuulla on huolehtia siitä, että henkilötietojen tietoturvaloukkauksesta ilmoitetaan tarvittaessa rekisteröidyille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4CF582" w14:textId="77777777" w:rsidR="007063E6" w:rsidRPr="007063E6" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId95">
+        <w:r w:rsidRPr="007063E6">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Tietoturvailmoituksen tekeminen ja käsittely, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="007063E6">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Haipro</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="007063E6">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29735877" w14:textId="77777777" w:rsidR="007063E6" w:rsidRPr="007063E6" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId96">
+        <w:r w:rsidRPr="007063E6">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Henkilötietojen tietoturvaloukkauksesta ilmoittaminen rekisteröidylle (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="491597B5" w14:textId="77777777" w:rsidR="007063E6" w:rsidRPr="007063E6" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007063E6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Esihenkilö huolehtii uuden työntekijän perehdyttämisestä tietoturva- ja tietosuojaohjeisiin. Hän ohjeistaa suorittamaan tietoturvan ja tietosuojan verkkokoulutukset ennen työn aloittamista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C69E9B9" w14:textId="77777777" w:rsidR="007063E6" w:rsidRPr="007063E6" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007063E6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Tietoturvan ja tietosuojan verkkokoulutukset ovat osa koko Sata-alueen henkilöstön pakollista täydennyskoulutusta kahden vuoden välein, ja niiden suorittamista seuraa esihenkilö.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007063E6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6638386B" w14:textId="77777777" w:rsidR="006E442A" w:rsidRPr="007063E6" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId97">
+        <w:r w:rsidRPr="007063E6">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Tietosuoja ja tietoturva (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15D95563" w14:textId="77777777" w:rsidR="00A90A3E" w:rsidRDefault="00A90A3E" w:rsidP="006E442A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DAD7BC0" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00595E4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Tietosuojavastaava</w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA" w:rsidRPr="00595E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Iltanen Silja </w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA">
         <w:br/>
         <w:t>puhelin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 044 707 9773 </w:t>
       </w:r>
       <w:r w:rsidR="00AE16FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId79">
+      <w:hyperlink r:id="rId98">
         <w:r w:rsidRPr="6B11858A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Tietosuoja@sata.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="208DD304" w14:textId="77777777" w:rsidR="00595E4C" w:rsidRDefault="00595E4C" w:rsidP="006E442A">
-[...6 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="137144DA" w14:textId="77777777" w:rsidR="00442BB2" w:rsidRDefault="00442BB2" w:rsidP="5535B2A7">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6B11858A">
+    </w:p>
+    <w:p w14:paraId="7B6B1956" w14:textId="77777777" w:rsidR="4A7541ED" w:rsidRDefault="4A7541ED" w:rsidP="5535B2A7">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Asiakas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D442DE">
+      </w:pPr>
+      <w:r w:rsidRPr="5535B2A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">- ja potilastiedon </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Tietosuojaperiaatteet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B7F6A5" w14:textId="77777777" w:rsidR="007063E6" w:rsidRPr="0056111A" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056111A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+        <w:t>Sata-alueen toiminnassa noudatetaan EU:n yleistä tietosuoja-asetusta (GDPR) ja kansallista tietosuojalainsäädäntöä.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056111A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7E0243" w14:textId="77777777" w:rsidR="007063E6" w:rsidRPr="0056111A" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056111A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilötietoja käsitellään tietosuojaperiaatteiden mukaisesti ja varmistetaan tietojen asianmukainen suojaaminen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056111A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+        <w:t>Sata-alueella on osoitusvelvollisuus, eli sen on kyettävä dokumentoidusti ja luotettavasti osoittamaan, että tietosuoja- ja tietoturvavaatimuksia noudatetaan kaikessa henkilötietojen käsittelyssä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F29BADF" w14:textId="77777777" w:rsidR="007063E6" w:rsidRPr="0056111A" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056111A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sata-alue vastaa tietosuojaa koskevan vaikutustenarvioinnin (DPIA) toteuttamisesta silloin, kun henkilötietojen käsittelystä voi aiheutua korkea riski rekisteröityjen eli henkilötietojen käsittelyn kohteena olevien henkilöiden oikeuksille ja vapauksille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF30AD9" w14:textId="77777777" w:rsidR="007063E6" w:rsidRPr="0056111A" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>kirjaaminen</w:t>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="6B11858A">
+      </w:pPr>
+      <w:r w:rsidRPr="0056111A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rekisteröidyn eli asiakkaan oikeuksien toteutuminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF42131" w14:textId="77777777" w:rsidR="007063E6" w:rsidRPr="0056111A" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056111A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaalla on oikeus tietää, miten hänen tietojaan käsitellään. Tämä on kuvattu Sata-alueen tietosuojaselosteessa. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId99">
+        <w:r w:rsidRPr="0056111A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Laki sosiaali- ja terveydenhuollon asiakastietojen käsittelystä</w:t>
+          <w:t>Tietosuojaseloste, sata.fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="06376F2B">
-[...35 lines deleted...]
-        <w:r w:rsidRPr="6B11858A">
+    </w:p>
+    <w:p w14:paraId="4CAA201A" w14:textId="77777777" w:rsidR="007063E6" w:rsidRPr="0056111A" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056111A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaalla on oikeus saada kopiot omista asiakas- tai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056111A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">potilastiedoistaan tekemällä tietopyyntö hyvinvointialueelle. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId100">
+        <w:r w:rsidRPr="0056111A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Kanta.fi-sivuston sote-ammattilaisille</w:t>
+          <w:t>Rekisteritietojen tarkastuspyyntö, sata.fi (PDF)</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="0056111A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rekisteritietojen tarkastuspyynnöt ohjataan keskitetysti Sata-alueen arkistoon (arkisto@sata.fi) ja käsitellään tietopyyntöjen käsittelyprosessin mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359E7457" w14:textId="77777777" w:rsidR="007063E6" w:rsidRPr="0056111A" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056111A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaalla on oikeus pyytää virheellisten tai puutteellisten tietojen oikaisua tekemällä tietopyyntö hyvinvointialueelle. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101">
+        <w:r w:rsidRPr="0056111A">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Rekisteritietojen korjauspyyntö, sata.fi (PDF)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0056111A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Korjauspyynnöt ohjataan Sata-alueen kirjaamoon (kirjaamo@sata.fi), joka välittää pyynnöt oikealle taholle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE200DA" w14:textId="77777777" w:rsidR="006E442A" w:rsidRPr="0056111A" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056111A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lisäksi asiakkaalla on asiakastietolain mukaisesti oikeus saada lokitiedot eli tieto siitä, ketkä ovat käsitelleet hänen tietojaan asiakas- tai potilastietojärjestelmässä. Pääsäännön mukaan lokitietoja voi pyytää kahdelta edeltävältä vuodelta ilman erityistä perustetta. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId102">
+        <w:r w:rsidRPr="0056111A">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Lokitietojen tarkastuspyyntö, sata.fi (PDF)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0056111A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lokitietopyynnöt ohjataan hyvinvointialueen kirjaamoon (kirjaamo@sata.fi) ja pyynnöt käsitellään Sata-alueen tietosuojatiimissä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B477D77" w14:textId="77777777" w:rsidR="007063E6" w:rsidRPr="007063E6" w:rsidRDefault="007063E6" w:rsidP="007063E6">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A52901" w14:textId="77777777" w:rsidR="00E13299" w:rsidRDefault="005D3DD3" w:rsidP="00110309">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc241141017"/>
+      <w:r w:rsidRPr="771B1E5E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006E442A" w:rsidRPr="771B1E5E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>.12</w:t>
+      </w:r>
+      <w:r w:rsidR="00433CE5" w:rsidRPr="771B1E5E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Säännöllisesti kerättävän </w:t>
+      </w:r>
+      <w:r w:rsidR="006E442A" w:rsidRPr="771B1E5E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>ja muun palautteen</w:t>
+      </w:r>
+      <w:r w:rsidR="00433CE5" w:rsidRPr="771B1E5E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> huomioiminen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidR="27E0F1D9" w:rsidRPr="771B1E5E">
+        <w:rPr>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> suunnatuilta sivuilta.</w:t>
-[...49 lines deleted...]
-        <w:r w:rsidR="006E442A" w:rsidRPr="6B11858A">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B22DF0F" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97" w:rsidP="00DC1B97">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asiakkailta ja heidän läheisiltään kerättävä palaute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D4182C" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97" w:rsidP="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asiakkailla ja heidän läheisillään on mahdollisuus antaa palautetta useiden eri kanavien kautta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAFFBAB" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97" w:rsidP="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId103">
+        <w:r w:rsidRPr="00DC1B97">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Sataseen Tietojohtamisen portaaliin</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> (Linkki ammattilaiselle)</w:t>
+          <w:t>Palautetta voi antaa Sata-alueen verkkosivuilla olevalla palautelomakkeella</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006E442A" w:rsidRPr="6B11858A">
-[...34 lines deleted...]
-    <w:p w14:paraId="66644B8E" w14:textId="77777777" w:rsidR="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C56A4FD" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97" w:rsidP="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palautetta kerätään myös tekstiviestipalautteena </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03045DE6" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>erikoissairaanhoidon palveluista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5992E7D1" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>laboratoriopalveluista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D41DA8" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kuvantamisesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B82B9FB" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suun terveydenhuollosta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5125A714" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osin perusterveydenhuollosta ja sosiaalipalveluista. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C877C63" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97" w:rsidP="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64BBBECD" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97" w:rsidP="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lisäksi yksiköissä on saatavilla palautelomakkeita, joilla asiakkaat voivat antaa palautetta ja intrassa henkilöstölle tarkoitettu digitaalinen lomake, johon kirjataan suullisesti saadut palautteet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11939A57" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97" w:rsidP="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6694A33E" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97" w:rsidP="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Laadullista palautetta saadaan muun muassa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F475EBB" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyvinvointialueen digiraadilta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200A2AA4" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asiakasraadeilta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41128F0C" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakisääteisiltä vaikuttamistoimielimiltä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0006A56A" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vapaaehtoisilta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A04961F" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2608"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kokemusosaajilta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFFE919" w14:textId="77777777" w:rsidR="00DC1B97" w:rsidRPr="00DC1B97" w:rsidRDefault="00DC1B97" w:rsidP="00DC1B97">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409E304E" w14:textId="77777777" w:rsidR="72DBB0A4" w:rsidRPr="00D83468" w:rsidRDefault="00DC1B97" w:rsidP="00D83468">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asiakaspalautteita hyödynnetään Sata-alueen toiminnan ja palvelujen kehittämisessä sekä päätöksenteon tukena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAFE7E5" w14:textId="77777777" w:rsidR="00D83468" w:rsidRDefault="4EE37E96" w:rsidP="00D83468">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="30B37628" w14:textId="77777777" w:rsidR="0876B98A" w:rsidRDefault="0876B98A" w:rsidP="64B31134">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaikissa Satakunnan hyvinvointialueen erityispalveluiden yksiköissä on Anna palautetta </w:t>
+      </w:r>
+      <w:r w:rsidR="1F67EC6D" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">juliste esillä. Julisteessa on </w:t>
+      </w:r>
+      <w:r w:rsidR="1800EC8A" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>QR-koodi suoraan palautteenanto lomakkeelle</w:t>
+      </w:r>
+      <w:r w:rsidR="4FA10240" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jossa yksikön asiakkaat voivat antaa </w:t>
+      </w:r>
+      <w:r w:rsidR="564F9AFA" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aina </w:t>
+      </w:r>
+      <w:r w:rsidR="4FA10240" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>palaute</w:t>
+      </w:r>
+      <w:r w:rsidR="02CCD7D3" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="4FA10240" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ta. </w:t>
+      </w:r>
+      <w:r w:rsidR="217EA29B" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D92B0" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lisäksi e</w:t>
+      </w:r>
+      <w:r w:rsidR="217EA29B" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rityispalveluissa </w:t>
+      </w:r>
+      <w:r w:rsidR="493D2F3E" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pyydetään </w:t>
+      </w:r>
+      <w:r w:rsidR="217EA29B" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">palautetta </w:t>
+      </w:r>
+      <w:r w:rsidR="7D04A460" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kaksi kertaa vuodessa</w:t>
+      </w:r>
+      <w:r w:rsidR="4BCB33CF" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="217EA29B" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>viikolla</w:t>
+      </w:r>
+      <w:r w:rsidR="343319B3" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 47</w:t>
+      </w:r>
+      <w:r w:rsidR="217EA29B" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> marraskuussa </w:t>
+      </w:r>
+      <w:r w:rsidR="3B362EFE" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(lapsen oikeuksien viikko) </w:t>
+      </w:r>
+      <w:r w:rsidR="217EA29B" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja </w:t>
+      </w:r>
+      <w:r w:rsidR="7DA78574" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>viikolla 20</w:t>
+      </w:r>
+      <w:r w:rsidR="367317B5" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toukokuussa</w:t>
+      </w:r>
+      <w:r w:rsidR="4531F12F" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (kansainvälinen perheiden päivä 15.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="1EAF995C" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="610C5B51" w:rsidRPr="72DBB0A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A600193" w14:textId="77777777" w:rsidR="00D83468" w:rsidRDefault="49410E03" w:rsidP="00D83468">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...20 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...15 lines deleted...]
-      </w:hyperlink>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asiakaspalautteen keräämisestä sekä sen tuloksista viestiminen tehdään visuaalisesti tunnistettavasti ja yhdenmukaisesti koko Satakunnan hyvinvointialueen eri viestintäkanavissa ja yksiköissä. Yhdenmukainen materiaali helpottaa yksiköiden viestimistä ja näin säästää myös henkilöstöresurssia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002945E3" w14:textId="77777777" w:rsidR="00D83468" w:rsidRDefault="49410E03" w:rsidP="00D83468">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...15 lines deleted...]
-      </w:hyperlink>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Palautteiden avulla saadaan toiminnan kannalta tärkeitä kehitysehdotuksia sekä toimintaa ja työntekijäkokemusta vahvistavaa palautetta. Uuden järjestelmän myötä palautetta tullaan saamaan monikanavaisesti ja nykyistä laajemmin hyvinvointialueen eri palveluista. Tavoitteena on, että asiakaspalautteista saatavaa tietoa käsitellään yksiköissä yhdenmukaisella tavalla, jolloin tietoa pystytään hyödyntämään työyksikön toiminnan ja osaamisen kehittämisessä sekä koko organisaation tiedolla johtamisessa ja päätöksenteossa. Palautteiden käsittelyyn luotu toimintamalli sekä muut materiaalit auttavat käsittelemään asiakaspalautteita ja niistä saatavaa tietoa yhtenäisellä tavalla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6AD501" w14:textId="77777777" w:rsidR="15DB34A0" w:rsidRPr="00260974" w:rsidRDefault="15DB34A0" w:rsidP="643E582D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...15 lines deleted...]
-      </w:hyperlink>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lastensuojelun j</w:t>
+      </w:r>
+      <w:r w:rsidR="35EF9E74" w:rsidRPr="00260974">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">älkihuoltonuorten </w:t>
+      </w:r>
+      <w:r w:rsidR="3B62491C" w:rsidRPr="00260974">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="35EF9E74" w:rsidRPr="00260974">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>siakasraadissa on mahdollisuus vaikuttaa ja antaa palautetta palveluista. Asiakasraadin tehtävänä on parantaa sekä ideoida uusia palveluja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7A6266" w14:textId="77777777" w:rsidR="35EF9E74" w:rsidRPr="00260974" w:rsidRDefault="35EF9E74" w:rsidP="643E582D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Raati voi tuottaa uusia ideoita siitä, miten palveluita voitaisiin järjestää nuorille paremmin sopivalla tavalla. Asiakasraati on myös paikka, jossa työntekijät voivat kysyä nuorten mielipidettä palveluiden kehittämiseen tai arviointiin.</w:t>
+      </w:r>
+      <w:r w:rsidR="7ECC4766" w:rsidRPr="00260974">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...15 lines deleted...]
-      </w:hyperlink>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jokainen nuori saa tuoda käsiteltäviä asioita asiakasraatiin. Ehdotukset käsiteltävästä asiasta kerrotaan omalle työntekijälle, joka vie asian eteenpäin asiakasraadin pitäjille. Toisinaan myös työntekijät tai hyvinvointialue tuovat asioita käsiteltäviksi. Asiakasraadissa olevat työntekijät ovat sitoutuneita viemään </w:t>
+      </w:r>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...31 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>asiakasraadissa ilmenneitä asioita eteenpäin. Jokaisesta kerrasta kirjataan muistio, joka lähetetään osallistujille ja josta poimitaan tärkeitä asioita esimerkiksi palveluiden johtajille ja päättäjille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151DE5E2" w14:textId="77777777" w:rsidR="643E582D" w:rsidRPr="00260974" w:rsidRDefault="643E582D" w:rsidP="643E582D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3708C846" w14:textId="77777777" w:rsidR="79506F03" w:rsidRPr="00260974" w:rsidRDefault="79506F03" w:rsidP="0172CD31">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Satakunnan hyvinvointialueen lastensuojelussa toimii myös kokemus</w:t>
+      </w:r>
+      <w:r w:rsidR="5F522F42" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>osaajia.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="083E096C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Kokemus</w:t>
+      </w:r>
+      <w:r w:rsidR="4A223328" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>osaaja</w:t>
+      </w:r>
+      <w:r w:rsidR="083E096C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on henkilö, joka kehittää lastensuojelua omien kokemuksien pohjalta. Kokemus</w:t>
+      </w:r>
+      <w:r w:rsidR="7B8581FB" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>osaajilla</w:t>
+      </w:r>
+      <w:r w:rsidR="083E096C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on omakohtaista kokemusta lastensuojelusta ja h</w:t>
+      </w:r>
+      <w:r w:rsidR="2D7BD165" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>e ovat</w:t>
+      </w:r>
+      <w:r w:rsidR="083E096C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> haluk</w:t>
+      </w:r>
+      <w:r w:rsidR="0CD1445E" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>kaita</w:t>
+      </w:r>
+      <w:r w:rsidR="083E096C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jakamaan kokemuksiaan sekä kuulemaan muiden näkökulmia asioista, joita yhdessä lastensuojelu</w:t>
+      </w:r>
+      <w:r w:rsidR="3C5F3BCE" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n ammattilaisten kanssa </w:t>
+      </w:r>
+      <w:r w:rsidR="083E096C" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tarkastellaan.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F7EF9B" w14:textId="77777777" w:rsidR="643E582D" w:rsidRDefault="643E582D" w:rsidP="643E582D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B006C4" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="7027C902" w:rsidP="643E582D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="643E582D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="776D36EE" w:rsidRPr="643E582D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...132 lines deleted...]
-        <w:r w:rsidR="69EC16D0" w:rsidRPr="5535B2A7">
+        <w:t>enkilöstöltä kerättävä palaute</w:t>
+      </w:r>
+      <w:r w:rsidR="776D36EE" w:rsidRPr="643E582D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28986EF6" w14:textId="77777777" w:rsidR="00F414E8" w:rsidRDefault="00F414E8" w:rsidP="00F414E8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E2BBC8" w14:textId="0DF4BA62" w:rsidR="00F414E8" w:rsidRDefault="00F414E8" w:rsidP="00F414E8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F414E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sata-alue seuraa henkilöstökokemusta kaksi kertaa vuodessa (kevät ja syksy) tehtävillä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F414E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>työhyvinvointikyselyillä. Parillisina vuosina henkilöstökokemusta kerätään keväisin ja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F414E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>syksyin Kuntien eläkevakuutusyhtiön (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F414E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kevan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F414E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) Pulssi-kyselyllä. Parittomina vuosina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F414E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>keväällä toteutetaan Pulssi-kysely ja syksyllä Työterveyslaitoksen Mitä kuuluu -tutkimus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104" w:history="1">
+        <w:r w:rsidRPr="00F414E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Tietosuojaseloste - Satakunnanhyvinvointialue</w:t>
+          <w:t>(Mitä kuuluu? -tutkimus | Työterveyslaitos (ttl.fi)</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...182 lines deleted...]
-      <w:r w:rsidR="496EBE7F" w:rsidRPr="5535B2A7">
+      <w:r w:rsidRPr="00F414E8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16772913" w14:textId="77777777" w:rsidR="006E442A" w:rsidRPr="006E442A" w:rsidRDefault="006E442A" w:rsidP="006E442A">
-[...734 lines deleted...]
-    <w:p w14:paraId="3A07DCEF" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="49410E03" w:rsidP="23E82897">
+    <w:p w14:paraId="431049BF" w14:textId="77777777" w:rsidR="00F414E8" w:rsidRDefault="00F414E8" w:rsidP="00F414E8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...470 lines deleted...]
-    <w:p w14:paraId="210CDBE4" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="49410E03" w:rsidP="771B1E5E">
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD35470" w14:textId="148F043E" w:rsidR="007C2E9E" w:rsidRPr="00260974" w:rsidRDefault="00F414E8" w:rsidP="00F414E8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F414E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mittauksen tuloksia käsitellään työyhteisössä säännöllisesti. Kyselyt tuottavat ajantasaista</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...75 lines deleted...]
-      <w:r w:rsidRPr="0172CD31">
+      <w:r w:rsidRPr="00F414E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tilannekuvaa työntekijäkokemuksesta arjen johtamistyön ja työyhteisöjen kehittämisen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F414E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tueksi. Tavoitteena on, että tulosten perusteella toteutetaan yhdessä asioita, jotka</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F414E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>edistävät sujuvaa työtä sekä hyvinvointia.</w:t>
+      </w:r>
+      <w:r w:rsidR="49410E03" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1601D5" w14:textId="77777777" w:rsidR="004751EB" w:rsidRPr="00A6392E" w:rsidRDefault="000D6028" w:rsidP="0074386B">
+    <w:p w14:paraId="585B25B3" w14:textId="77777777" w:rsidR="004751EB" w:rsidRPr="00A6392E" w:rsidRDefault="000D6028" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc223942560"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc241141018"/>
       <w:r>
         <w:t>3 Omavalvonnan riskien</w:t>
       </w:r>
       <w:r w:rsidR="00A6392E">
         <w:t>hallinta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00A21AB7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A512344" w14:textId="77777777" w:rsidR="00505B66" w:rsidRDefault="0062432C" w:rsidP="2562DF4E">
+    <w:p w14:paraId="3BC23C23" w14:textId="77777777" w:rsidR="00505B66" w:rsidRDefault="0062432C" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc223942561"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc241141019"/>
       <w:r>
         <w:t xml:space="preserve">3.1 </w:t>
       </w:r>
       <w:r w:rsidR="00540F6D">
         <w:t>Vastuualueen</w:t>
       </w:r>
       <w:r w:rsidR="00124A79">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB3ABF">
         <w:t>riskienhallinnan vastuut, riskien tunnistaminen ja arvioiminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="29C94F04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="44" w:name="_Toc45556431"/>
     </w:p>
-    <w:p w14:paraId="25C2CE35" w14:textId="77777777" w:rsidR="00923487" w:rsidRDefault="00923487" w:rsidP="00DC377E"/>
-    <w:p w14:paraId="3D6D8D50" w14:textId="77777777" w:rsidR="00923487" w:rsidRPr="00923487" w:rsidRDefault="00923487" w:rsidP="00DC377E">
+    <w:p w14:paraId="2589EB13" w14:textId="77777777" w:rsidR="00923487" w:rsidRDefault="00923487" w:rsidP="00DC377E"/>
+    <w:p w14:paraId="370C0202" w14:textId="77777777" w:rsidR="00923487" w:rsidRPr="00923487" w:rsidRDefault="00923487" w:rsidP="00DC377E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923487">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskienhallinnan vastuut</w:t>
       </w:r>
       <w:r w:rsidR="00927BA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja organisointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED30989" w14:textId="77777777" w:rsidR="00046740" w:rsidRDefault="00E56F83" w:rsidP="00DC377E">
+    <w:p w14:paraId="62B5D2DA" w14:textId="77777777" w:rsidR="00046740" w:rsidRDefault="00E56F83" w:rsidP="00DC377E">
       <w:r w:rsidRPr="00E56F83">
         <w:t>Kokonaisvaltainen organisaation riskienhallinta tulee huomioida kaikissa organisaation toiminnoissa osana päivittäistä toimintaa. Sata</w:t>
       </w:r>
       <w:r w:rsidR="00B92865">
         <w:t>-alueella</w:t>
       </w:r>
       <w:r w:rsidRPr="00E56F83">
         <w:t xml:space="preserve"> riskienhallinnan periaate on, että se tukee hyvinvointialueen tavoitteiden saavuttamista. </w:t>
       </w:r>
       <w:r w:rsidR="007946B3">
         <w:t>Vastuualuejohtaja huolehtii, että riskin arviointi toteutetaan vastuualuekohtaisesti harmonisoitua arviointityökalua</w:t>
       </w:r>
       <w:r w:rsidR="001C6010">
-        <w:t xml:space="preserve"> eli Granitea</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> eli </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C6010">
+        <w:t>Granitea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007946B3">
         <w:t xml:space="preserve"> käyttämällä.</w:t>
       </w:r>
       <w:r w:rsidR="00CC72E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007946B3">
         <w:t>Vastuualuejohtaja toteuttaa vastuualueensa riskien arvioinnin ja päättää riskien arvioinnin ja käsittelyn yhteydessä riskin merkityksestä ja tarvittavista toimenpiteistä.</w:t>
       </w:r>
       <w:r w:rsidR="00DC377E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71218D94" w14:textId="77777777" w:rsidR="562C17CB" w:rsidRDefault="562C17CB" w:rsidP="2C4BE2C2">
+    <w:p w14:paraId="7466E403" w14:textId="77777777" w:rsidR="562C17CB" w:rsidRDefault="562C17CB" w:rsidP="2C4BE2C2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="14A41000">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Jokaisen henkilön tulee sitoutua noudattamaan riskienhallinnan ja varautumisen periaatteita ja toimintaohjeita, riippumatta henkilön asemasta organisaatiossa</w:t>
       </w:r>
       <w:r w:rsidRPr="00771C35">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100">
+      <w:hyperlink r:id="rId105">
         <w:r w:rsidR="6D7C8EEB" w:rsidRPr="00771C35">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="668FB320" w:rsidRPr="02E23E2B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:strike/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="668FB320" w:rsidRPr="2C4BE2C2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F416B8A" w14:textId="77777777" w:rsidR="1FCB9B99" w:rsidRPr="00260974" w:rsidRDefault="1FCB9B99" w:rsidP="64E8219B">
+    <w:p w14:paraId="2A4639BB" w14:textId="77777777" w:rsidR="1FCB9B99" w:rsidRPr="00260974" w:rsidRDefault="1FCB9B99" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Erityispalveluiden </w:t>
       </w:r>
       <w:r w:rsidR="089E169D" w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>esihenkilöt vastaavat toimintojen riskienhallinnasta ja toteuttavat siihen liittyen tarvittaessa toimenpiteitä. Riskit (Granite) käydään läpi säännöllisesti myös työpaikkaselvityksessä työterveyshuollon kanssa.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BC761E0" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="03E06783" w:rsidP="00260974">
+        <w:t>esihenkilöt vastaavat toimintojen riskienhallinnasta ja toteuttavat siihen liittyen tarvittaessa toimenpiteitä. Riskit (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="089E169D" w:rsidRPr="00260974">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Granite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="089E169D" w:rsidRPr="00260974">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) käydään läpi säännöllisesti myös työpaikkaselvityksessä työterveyshuollon kanssa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63219179" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="03E06783" w:rsidP="00260974">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Johdon ja esihenkilöiden tehtävänä on huolehtia omavalvonnan ohjeistamisesta ja järjestämisestä sekä siitä, että työntekijöillä on riittävästi tietoa turvallisuusasioista. Johto vastaa siitä, että toiminnan turvallisuuden varmistamiseen on osoitettu riittävästi voimavaroja. Esi</w:t>
       </w:r>
       <w:r w:rsidR="13A0C5BD" w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">henkilön </w:t>
       </w:r>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>vastuulla on henkilöstön riittävä perehdytys toiminnassa asiakas- ja potilasturvallisuuteen kohdistuviin riskeihin. Esi</w:t>
       </w:r>
       <w:r w:rsidR="7499A6A6" w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>henkilöllä</w:t>
       </w:r>
       <w:r w:rsidRPr="00260974">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on päävastuu myönteisen asenneympäristön luomisessa epäkohtien ja turvallisuuskysymysten käsittelylle. Riskienhallinta vaatii aktiivisia toimia koko henkilökunnalta. Työntekijät osallistuvat turvallisuustason ja -riskien arviointiin, omavalvontasuunnitelman laatimiseen ja turvallisuutta parantavien toimenpiteiden suunnitteluun, toteuttamiseen ja kehittämiseen. Työntekijöillä on velvollisuus tuoda esiin havaitsemansa riskit ja epäkohdat. Riskienhallinnan luonteeseen kuuluu, ettei työ ole koskaan valmista. Koko yksikön henkilökunnalta vaaditaan sitoutumista, kykyä oppia virheistä sekä muutoksessa elämistä, jotta turvallisten ja laadukkaiden palvelujen tarjoaminen on </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="2B02B8ED" w14:textId="77777777" w:rsidR="00E53B56" w:rsidRPr="00E53B56" w:rsidRDefault="00E53B56" w:rsidP="00D464AA">
+        <w:t xml:space="preserve"> on päävastuu myönteisen asenneympäristön luomisessa epäkohtien ja turvallisuuskysymysten käsittelylle. Riskienhallinta vaatii aktiivisia toimia koko henkilökunnalta. Työntekijät osallistuvat turvallisuustason ja -riskien arviointiin, omavalvontasuunnitelman laatimiseen ja turvallisuutta parantavien toimenpiteiden suunnitteluun, toteuttamiseen ja kehittämiseen. Työntekijöillä on velvollisuus tuoda esiin havaitsemansa riskit ja epäkohdat. Riskienhallinnan luonteeseen kuuluu, ettei työ ole koskaan valmista. Koko yksikön henkilökunnalta vaaditaan sitoutumista, kykyä oppia virheistä sekä muutoksessa elämistä, jotta turvallisten ja laadukkaiden palvelujen tarjoaminen on mahdollista. Eri ammattiryhmien asiantuntemus saadaan hyödynnetyksi ottamalla henkilökunta mukaan omavalvonnan suunnitteluun, toteuttamiseen ja kehittämiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D6C74B" w14:textId="77777777" w:rsidR="00E53B56" w:rsidRPr="00E53B56" w:rsidRDefault="00E53B56" w:rsidP="00D464AA">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53B56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Riskien tunnistamisen keinot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227D1AF7" w14:textId="77777777" w:rsidR="18985F46" w:rsidRDefault="00027E93" w:rsidP="778AAFC2">
+    <w:p w14:paraId="5FA85725" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="00027E93" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="23E82897">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tunnistamattomia riskejä ei voi hallita. Riskien tunnistamiseen valitaan tarkoitukseen parhaiten soveltuva menetelmä tai menetelmiä. Riskien tunnistamiseen osallistuvilla tulee olla tietämystä käsiteltävistä asioista sekä organisaation tavoitteista. Oleellista on, että riskien tunnistamiseen osallistutetaan henkilöitä </w:t>
       </w:r>
       <w:r w:rsidR="00D0711D" w:rsidRPr="23E82897">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vastuualueen kaikilta toiminnan tasoilta</w:t>
       </w:r>
       <w:r w:rsidR="00352359" w:rsidRPr="23E82897">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="23E82897">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Riskien tunnistamisen apuvälineinä toimivat eri ilmoituskanavien (HaiPro-järjestelmä, Whistleblowing) tilastot, valvontaraportit, vahinkotilastot ja omavalvontaraportit. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId101">
+        <w:t>Riskien tunnistamisen apuvälineinä toimivat eri ilmoituskanavien (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="23E82897">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HaiPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="23E82897">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-järjestelmä, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="23E82897">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Whistleblowing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="23E82897">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>) tilastot, valvontaraportit, vahinkotilastot ja omavalvontaraportit. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId106">
         <w:r w:rsidR="0FBBEBC9" w:rsidRPr="23E82897">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3480386B" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+    <w:p w14:paraId="58240A8B" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="4114F649" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2847EC6F">
+        <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="2847EC6F">
+        <w:t xml:space="preserve">Tunnistamisessa on tärkeää kuvata riskin lähteet, vaikutusalueet ja tapahtumat sekä niiden keskinäiset suhteet. Kaikkien riskien lähteet eivät ole </w:t>
+      </w:r>
+      <w:r w:rsidR="6C4CEA7F" w:rsidRPr="2847EC6F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tunnistamisessa on tärkeää kuvata riskin lähteet, vaikutusalueet ja tapahtumat sekä niiden keskinäiset suhteet. Kaikkien riskien lähteet eivät ole </w:t>
-      </w:r>
+        <w:t xml:space="preserve">hyvinvointialueen hallinnassa, mutta ne ovat tunnistettava. Tunnistetut riskit ryhmitellään </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="6C4CEA7F" w:rsidRPr="2847EC6F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>hyvinvointialueen hallinnassa, mutta ne ovat tunnistettava. Tunnistetut riskit ryhmitellään Granite-järjestelmässä.</w:t>
+        <w:t>Granite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="6C4CEA7F" w:rsidRPr="2847EC6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-järjestelmässä.</w:t>
       </w:r>
       <w:r w:rsidR="414BC2BF" w:rsidRPr="2847EC6F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102">
+      <w:hyperlink r:id="rId107">
         <w:r w:rsidR="414BC2BF" w:rsidRPr="2847EC6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6642004A" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="48D91E9A">
+    <w:p w14:paraId="79B56A1B" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="48D91E9A">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D120ACD" w14:textId="77777777" w:rsidR="007C2E9E" w:rsidRDefault="007C2E9E" w:rsidP="48D91E9A">
+    <w:p w14:paraId="3FB4986D" w14:textId="77777777" w:rsidR="48D91E9A" w:rsidRDefault="00D30CA4" w:rsidP="48D91E9A">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Kuviossa 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4786">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Kuviossa 1</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> on kuvattuna vaarojen tunnistamisen tyypillisiä lähteitä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76621513" w14:textId="77777777" w:rsidR="00DB7148" w:rsidRDefault="00DB7148" w:rsidP="00D464AA">
+    <w:p w14:paraId="0E4868F0" w14:textId="77777777" w:rsidR="00DB7148" w:rsidRDefault="00DB7148" w:rsidP="00D464AA">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72A82621" wp14:editId="37CBB4A7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F10E81A" wp14:editId="46A5391D">
             <wp:extent cx="6082748" cy="4928430"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="3" name="Kuva 1" descr="Vaarojen tunnistamisen tyypilliset lähteet &#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Kuva 1" descr="Vaarojen tunnistamisen tyypilliset lähteet &#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId103"/>
+                    <a:blip r:embed="rId108"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6092743" cy="4936528"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCF7DC7" w14:textId="77777777" w:rsidR="004F40A6" w:rsidRDefault="004F40A6" w:rsidP="004F40A6">
+    <w:p w14:paraId="0AEE82C7" w14:textId="77777777" w:rsidR="004F40A6" w:rsidRDefault="004F40A6" w:rsidP="004F40A6">
       <w:pPr>
         <w:pStyle w:val="Kuvaotsikko"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04DE6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Kuvio</w:t>
       </w:r>
       <w:r w:rsidRPr="00E04DE6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
@@ -19269,396 +19335,455 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vaarojen tunnistamisen tyypilliset lähteet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Suomen potilasturvallisuusyhdistys ry 2015).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52190925" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
+    <w:p w14:paraId="7B1BB99F" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="00CA4254">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">alueella on käytössä sähköinen vaara- ja haittatapahtumien, läheltä piti -tilanteiden, onnistumisilmoitusten sekä asiakaspalautteiden sähköinen ilmoitusjärjestelmä </w:t>
+        <w:t>alueella on käytössä sähköinen vaara- ja haittatapahtumien, läheltä piti -tilanteiden</w:t>
+      </w:r>
+      <w:r w:rsidR="008627B9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0148ABDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onnistumisilmoitusten sähköinen ilmoitusjärjestelmä </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">HaiPro. Tapahtumien dokumentointi ja käsittely tapahtuu pääsääntöisesti </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>HaiPron</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> avulla. HaiPro-ohjelman kautta voidaan ilmoittaa: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25809FB8" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
+    <w:p w14:paraId="71AD04D7" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>potilas-/asiakasturvallisuuden vaaratapahtumat (henkilökunnan tekemät)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0148ABDB">
+        <w:t>potilas-/asiakasturvallisuu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
+        <w:t>den vaaratapahtumat</w:t>
+      </w:r>
+      <w:r w:rsidR="008627B9" w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="008627B9" w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="008627B9" w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alvontalain 29 §:n mukaista ilmoitusvelvollisuutta koskevat</w:t>
+      </w:r>
+      <w:r w:rsidR="008627B9" w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="527C1010" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
+      <w:r w:rsidR="008627B9" w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>epäkohdat tai sen uhat asiakkaan hoidossa tai palvelussa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (henkilökunnan tekemät) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159FA485" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>työturvallisuuden vaaratapahtumat (henkilökunnan tekemät</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8114D1" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
+    <w:p w14:paraId="287731E6" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>tietosuojaan/tietoturvaan liittyvät poikkeamat (henkilökunnan tekemät)</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F08A26A" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
+    <w:p w14:paraId="7FC20524" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>onnistumisista oppimiset (henkilökunnan tekemät</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094BAC87" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="004209FA">
+    <w:p w14:paraId="514C25F2" w14:textId="77777777" w:rsidR="00154B95" w:rsidRPr="008627B9" w:rsidRDefault="00154B95" w:rsidP="008627B9">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">asiakkaan/potilaan/läheisen havaitsemat vaaratapahtumat (asiakkaiden, potilaiden, </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">läheisten tekemät) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37267FCD" w14:textId="77777777" w:rsidR="00154B95" w:rsidRPr="00167D78" w:rsidRDefault="00154B95" w:rsidP="00154B95">
+    <w:p w14:paraId="71589618" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="00167D78" w:rsidRDefault="008627B9" w:rsidP="008627B9">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0148ABDB">
-[...25 lines deleted...]
-    <w:p w14:paraId="5B019D42" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
+    </w:p>
+    <w:p w14:paraId="6E83071C" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Henkilökunta</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="005261A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Linkki</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> HaiProon löytyy henkilökunnan </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId104" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0148ABDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HaiProon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0148ABDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> löytyy henkilökunnan </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId109" w:history="1">
         <w:r w:rsidRPr="005261A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Intranetistä Satasesta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> etusivun pikalinkeistä.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FAD93F" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
+    <w:p w14:paraId="33B4A8B2" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="00154B95" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaat/potilaat </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ja läheiset</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>: Linkki HaiProon löytyy Sata</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003801A9">
+        <w:t xml:space="preserve">: Linkki </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>-alueen</w:t>
-      </w:r>
+        <w:t>HaiProon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> löytyy Sata</w:t>
+      </w:r>
+      <w:r w:rsidR="003801A9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-alueen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0148ABDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> internetsivustolta osoitteesta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105">
+      <w:hyperlink r:id="rId110">
         <w:r w:rsidRPr="0148ABDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Anna palautetta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kohdasta tee ilmoitus vaaratilanteesta.</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6D31C9" w14:textId="77777777" w:rsidR="000A147B" w:rsidRPr="000A147B" w:rsidRDefault="00154B95" w:rsidP="000A147B">
+    <w:p w14:paraId="34B88151" w14:textId="77777777" w:rsidR="000A147B" w:rsidRPr="000A147B" w:rsidRDefault="00154B95" w:rsidP="000A147B">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Poikkeamien ilmoittaminen</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> perustuu vapaaehtoiseen, luottamukselliseen ja syyttelemättömään vaaratapahtumien ilmoittamiseen ja käsittelyyn</w:t>
       </w:r>
       <w:r w:rsidR="00A42DC6">
@@ -19723,462 +19848,441 @@
       <w:r w:rsidR="00A42DC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja vähentämään toiminnan riskejä</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000A147B" w:rsidRPr="000A147B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tavoitteena on vaaratapahtumien mahdollisimman varhainen tunnistaminen ja turvallisuuden varmistaminen ennalta niin, että varsinaisia vaaratilanteita ei pääsisi tapahtumaan</w:t>
       </w:r>
       <w:r w:rsidR="000A147B" w:rsidRPr="000A147B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011BB514" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="35B804DE" w:rsidP="00154B95">
+    <w:p w14:paraId="2545D34C" w14:textId="77777777" w:rsidR="00154B95" w:rsidRDefault="35B804DE" w:rsidP="00154B95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId106">
+      <w:hyperlink r:id="rId111">
         <w:r w:rsidRPr="0775AD36">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve">HaiPro -järjestelmään liittyvä </w:t>
         </w:r>
         <w:r w:rsidR="7A10CC41" w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>ohjeistus (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EFE7791" w14:textId="77777777" w:rsidR="00DF63A5" w:rsidRDefault="00DF63A5" w:rsidP="00DF63A5">
+    <w:p w14:paraId="02C7E068" w14:textId="77777777" w:rsidR="00DF63A5" w:rsidRDefault="00DF63A5" w:rsidP="00DF63A5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="233DAB1A" w14:textId="77777777" w:rsidR="5CFC0B53" w:rsidRPr="00167D78" w:rsidRDefault="5CFC0B53" w:rsidP="23E82897">
+    <w:p w14:paraId="48F8A86F" w14:textId="77777777" w:rsidR="5CFC0B53" w:rsidRPr="00167D78" w:rsidRDefault="5CFC0B53" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Asiakas ja potilasturvallisuuden kannalta vastuualueen toiminnan keskeiset riskit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD9D6FB" w14:textId="77777777" w:rsidR="5CFC0B53" w:rsidRPr="00167D78" w:rsidRDefault="5CFC0B53" w:rsidP="23E82897">
+    <w:p w14:paraId="06627C14" w14:textId="77777777" w:rsidR="5CFC0B53" w:rsidRPr="00167D78" w:rsidRDefault="5CFC0B53" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4826"/>
         <w:gridCol w:w="4751"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="7BB20F41" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="2E37C6F5" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="331924CD" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+          <w:p w14:paraId="0B3EB5E7" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167D78">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Keskeisimmät riskit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="66A5A4D9" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="00583E2D" w:rsidP="23E82897">
+          <w:p w14:paraId="7FD51FF4" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="00583E2D" w:rsidP="23E82897">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Riskiluokka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="3B63D314" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="4CCDA5D5" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="790020DA" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+          <w:p w14:paraId="2CD86D76" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167D78">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Väkivallan uhka ja psykososiaalinen kuormitus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14F94F4C" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="00583E2D" w:rsidP="23E82897">
+          <w:p w14:paraId="05EC1426" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="00583E2D" w:rsidP="23E82897">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="18E8F670" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="511360AE" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FA57024" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+          <w:p w14:paraId="085FC6C8" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167D78">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Henkilöstön saatavuus, resurssointi, perehdytys ja osaaminen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08CC1908" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="3F41C11E" w:rsidP="0172CD31">
+          <w:p w14:paraId="5D59976F" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="3F41C11E" w:rsidP="0172CD31">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0172CD31">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="47380722" w14:textId="77777777" w:rsidTr="0172CD31">
+      <w:tr w:rsidR="00167D78" w:rsidRPr="00167D78" w14:paraId="7A20892B" w14:textId="77777777" w:rsidTr="0172CD31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C42F8CF" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+          <w:p w14:paraId="6F70C781" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="23E82897" w:rsidP="23E82897">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167D78">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hoidon/palvelun viivästyminen ja jatkuvuus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="704FFA08" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="00D37034" w:rsidP="23E82897">
+          <w:p w14:paraId="54A286F7" w14:textId="77777777" w:rsidR="23E82897" w:rsidRPr="00167D78" w:rsidRDefault="00D37034" w:rsidP="23E82897">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B767180" w14:textId="77777777" w:rsidR="5CFC0B53" w:rsidRPr="00167D78" w:rsidRDefault="5CFC0B53" w:rsidP="23E82897">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00167D78">
+    <w:p w14:paraId="4D3B35D9" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="39F07E67" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="23E82897" w:rsidP="23E82897">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738DB027" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="1431F214" w:rsidP="23E82897">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="5A2E15ED" w14:textId="77777777" w:rsidR="23E82897" w:rsidRDefault="1431F214" w:rsidP="23E82897">
+      </w:pPr>
+      <w:r w:rsidRPr="6736A098">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Riskit tunnistetaan asiakas/potilas- sekä henkilöstön palautteiden perusteella ja esihenkilöiden tarkastellessa toimintaa sekä toimintaympäristöä. Havaitut riskit on tallennettu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="6736A098">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Granite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6736A098">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>-riskienhallintajärjestelmään ja niitä seurataan säännöllisesti esihenkilöiden toimesta. Riskien suuruutta ja vaikutusta arvioidaan yhteistyössä henkilöstön kanssa. Tässä hyödynnetään myös erilaisia tilastoja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DABBEB5" w14:textId="77777777" w:rsidR="6736A098" w:rsidRDefault="6736A098" w:rsidP="6736A098">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="27FB11F7" w14:textId="77777777" w:rsidR="3549E415" w:rsidRDefault="3549E415" w:rsidP="6736A098">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60BFE704" w14:textId="77777777" w:rsidR="3549E415" w:rsidRDefault="3549E415" w:rsidP="6736A098">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6736A098">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Asiakas- ja potilasturvallisuuden kannalta keskeisimpiin riskejä on arvioitu myös l</w:t>
       </w:r>
       <w:r w:rsidR="4EF0901A" w:rsidRPr="6736A098">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
@@ -20289,978 +20393,812 @@
       <w:r w:rsidR="6BB477FB" w:rsidRPr="6736A098">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja ennakoidaan </w:t>
       </w:r>
       <w:r w:rsidR="2936CF47" w:rsidRPr="6736A098">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lastensuojelulaitoksissa säännöllisesti </w:t>
       </w:r>
       <w:r w:rsidR="24A91CDC" w:rsidRPr="6736A098">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yhteistyössä henkilöstön, esihenkilön ja asiakkaan sosiaalityöntekijän kanssa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65ECF9EF" w14:textId="77777777" w:rsidR="3549E415" w:rsidRDefault="3549E415" w:rsidP="6736A098">
+    <w:p w14:paraId="3D0E664F" w14:textId="77777777" w:rsidR="3549E415" w:rsidRDefault="3549E415" w:rsidP="6736A098">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="6736A098">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3D316C" w14:textId="77777777" w:rsidR="2847EC6F" w:rsidRDefault="2847EC6F" w:rsidP="2847EC6F">
+    <w:p w14:paraId="6C77C714" w14:textId="77777777" w:rsidR="2847EC6F" w:rsidRDefault="2847EC6F" w:rsidP="2847EC6F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="799DCFC7" w14:textId="77777777" w:rsidR="00251EF3" w:rsidRPr="009E520A" w:rsidRDefault="00251EF3" w:rsidP="7DF29A2D">
+    <w:p w14:paraId="4A1D3710" w14:textId="77777777" w:rsidR="00251EF3" w:rsidRPr="009E520A" w:rsidRDefault="00251EF3" w:rsidP="7DF29A2D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E520A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Riskienhallinnasta tunnistettujen riskien </w:t>
       </w:r>
       <w:r w:rsidR="009E520A" w:rsidRPr="009E520A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>suuruuden ja vaikutuksen arvioiminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3638F370" w14:textId="77777777" w:rsidR="00104CAA" w:rsidRDefault="00104CAA" w:rsidP="00104CAA">
+    <w:p w14:paraId="5DD630C2" w14:textId="77777777" w:rsidR="00104CAA" w:rsidRDefault="00104CAA" w:rsidP="00104CAA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Riskikriteerien muodostamisessa huomioidaan organisaation arvot ja tavoitteet, jotka ohjaavat riskinottohalukkuutta ja riskinsietokykyä. Kriteerit antavat pohjan riskin merkittävyyden arvioinnille. Määrittelyssä on huomioitava myös lainsäädännölliset vaatimukset, jotka voivat asettaa omia vaatimuksiaan riskin merkittävyydelle. Kriteerien on myös oltava dynaamisia, ja niitä on arvioitava jatkuvasti. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107">
+      <w:hyperlink r:id="rId112">
         <w:r w:rsidR="2FE29651" w:rsidRPr="537120C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41DFEA20" w14:textId="77777777" w:rsidR="00AF4430" w:rsidRDefault="00AF4430" w:rsidP="00AF4430">
+    <w:p w14:paraId="7D197B68" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRDefault="00AF4430" w:rsidP="64E8219B">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r>
-        <w:t>Sata-alueen käyttämässä Granite-riskienarviointijärjestelmässä riskin merkittävyyttä arvioidaan riskiluvulla, joka muodostetaan todennäköisyyden (T) ja vaikutuksen (V) tulona (</w:t>
+        <w:t xml:space="preserve">Sata-alueen käyttämässä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Granite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-riskienarviointijärjestelmässä riskin merkittävyyttä arvioidaan riskiluvulla, joka muodostetaan todennäköisyyden (T) ja vaikutuksen (V) tulona (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TxV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">). Todennäköisyyden ja vaikutuksen riskitasoja on molempia viisi, jotka muodostavat 5x5 matriisin. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108">
+      <w:hyperlink r:id="rId113">
         <w:r w:rsidRPr="64E8219B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Riskienhallinnan ohje (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...6 lines deleted...]
-    <w:p w14:paraId="2EF7E1FF" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="64E8219B">
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="55A04B6D" w14:textId="77777777" w:rsidR="3E7B26FE" w:rsidRPr="00167D78" w:rsidRDefault="3E7B26FE" w:rsidP="00C025BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
         </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sosiaalihuollon henkilöstöön kuuluvalla on ollut ilmoitusvelvollisuus 1.1.2016 alkaen, sosiaalihuoltolain 48 §: sosiaalihuollon ammattihenkilön on ilmoitettava viipymättä toiminnasta vastaavalle henkilölle, jos hän huomaa epäkohtia tai ilmeisiä epäkohdan uhkia asiakkaan sosiaalihuollon toteuttamisessa. Ilmoituksen tehneeseen henkilöön ei saa kohdentaa kielteisiä vastatoimia ilmoituksen seurauksena. </w:t>
-[...13 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t>Sosiaalihuollon henkilöstöön kuuluvalla on ollut ilmoitusvelvollisuus 1.1.2016 alkaen, sosiaalihuoltolain 48 §: sosiaalihuollon ammattihenkilön on ilmoitettava viipymättä toiminnasta vastaavalle henkilölle, jos hän huomaa epäkohtia tai ilmeisiä epäkohdan uhkia asiakkaan sosiaalihuollon toteuttamisessa. Ilmoituksen tehneeseen henkilöön ei saa kohdentaa kielteisiä vastatoimia ilmoituksen seurauksena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A7E2D" w14:textId="77777777" w:rsidR="00C025BD" w:rsidRDefault="3E7B26FE" w:rsidP="00C025BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Työantajan on huolehdittava, että toimintaympäristön olosuhteet mahdollistavat turvallisen työn tekemisen sekä turvalliset ja laadukkaat palvelut asiakkaalle. Asiakasturvallisuus sekä omavalvonta ovat olennainen osa riskien hallintaa. Asiakasturvallisuutta parannetaan tunnistamalla jo ennalta ne kriittiset työvaiheet, joissa toiminnalle asetettujen vaatimusten ja tavoitteiden toteutuminen on vaarassa. Riskinhallintaan kuuluu suunnitelmallinen toiminta epäkohtien ja todettujen riskien poistamiseksi tai minimoimiseksi sekä toteutuneiden haittatapahtumien kirjaaminen, analysointi, raportointi ja jatkotoimien toteuttaminen. </w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t>Työantajan on huolehdittava, että toimintaympäristön olosuhteet mahdollistavat turvallisen työn tekemisen sekä turvalliset ja laadukkaat palvelut asiakkaalle. Asiakasturvallisuus sekä omavalvonta ovat olennainen osa riskien hallintaa. Asiakasturvallisuutta parannetaan tunnistamalla jo ennalta ne kriittiset työvaiheet, joissa toiminnalle asetettujen vaatimusten ja tavoitteiden toteutuminen on vaarassa. Riskinhallintaan kuuluu suunnitelmallinen toiminta epäkohtien ja todettujen riskien poistamiseksi tai minimoimiseksi sekä toteutuneiden haittatapahtumien kirjaaminen, analysointi, raportointi ja jatkotoimien toteuttaminen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53473533" w14:textId="77777777" w:rsidR="00C025BD" w:rsidRDefault="3E7B26FE" w:rsidP="00C025BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:szCs w:val="24"/>
-[...10 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Jokaisessa Satakunnan hyvinvointialueen lastensuojelun toimipisteessä on ajantasaiset turvallisuusohjeet asiakasturvallisuuden ja henkilökunnan turvallisuuden varmistamiseksi. Vastuuhenkilöt ja yhteystiedot on kirjattu turvallisuusohje</w:t>
+      </w:r>
+      <w:r w:rsidR="5C0D98C1" w:rsidRPr="00167D78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Jokaisessa Satakunnan hyvinvointialueen lastensuojelun toimipisteessä on ajantasaiset turvallisuusohjeet asiakasturvallisuuden ja henkilökunnan turvallisuuden varmistamiseksi. Vastuuhenkilöt ja yhteystiedot on kirjattu turvallisuusohje</w:t>
-[...5 lines deleted...]
-        <w:t>i</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="54F03A78" w:rsidRPr="00167D78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>ii</w:t>
       </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>n.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD0CFD9" w14:textId="77777777" w:rsidR="00C025BD" w:rsidRDefault="3E7B26FE" w:rsidP="00C025BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lastensuojelun työntekijöiden koulutus ja työyhteisölle laadittavat turvaohjeet sekä tekniset turvajärjestelmät ovat ensisijaisia keinoja vaara- ja uhkatilanteisiin varautumisessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC2B9D4" w14:textId="77777777" w:rsidR="00C025BD" w:rsidRDefault="3E7B26FE" w:rsidP="00C025BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Uusien työntekijöiden perehdyttäminen toimipisteen turvallisuusjärjestelyihin, turvallisuussuunnitelmiin ja turvaohjeisiin on välttämätöntä. Turvallisuusongelmien tunnustaminen ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00167D78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Lastensuojelun työntekijöiden koulutus ja työyhteisölle laadittavat turvaohjeet sekä tekniset turvajärjestelmät ovat ensisijaisia keinoja vaara- ja uhkatilanteisiin varautumisessa.</w:t>
-[...64 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>avoin keskustelu tiimeissä luo pohjan turvallisuuskulttuurille. Johtavien viranhaltijoiden tehtävänä on toimeenpanna sisäinen valvonta ja riskienhallinta vastuualueellaan ja raportoida niistä hyväksyttyjen ohjeiden mukaisesti. Heidän tulee toimia hyvän johtamis- ja hallintotavan ja eettisten periaatteiden mukaisesti sekä puuttua toiminnassa ilmeneviin epäkohtiin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5FFFEA" w14:textId="77777777" w:rsidR="00C025BD" w:rsidRDefault="3E7B26FE" w:rsidP="00C025BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelun riskienhallinnassa huomioidaan mm. seuraavia asioita</w:t>
       </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C025BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00167D78">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="6092B67B" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lastensuojelun sosiaalityön kotikäynnit tehdään pääsääntöisesti työparina. Teh</w:t>
       </w:r>
-      <w:r w:rsidRPr="00167D78">
+      <w:r w:rsidR="6092B67B" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>ostetussa perhetyössä kotikäyntejä tehdään myös yksin, silloin kun se arvioidaan turvalliseksi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00167D78">
+      <w:r w:rsidR="6092B67B" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00167D78">
+      <w:r w:rsidR="6092B67B" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Työntekijöillä on käytössä asiakastyössä tarvittavat turvallisuusohjeet. Työntekijät käyttävät työpaikalla sekä asiakaskäynneillä henkilökortteja. Jokaisen työntekijän tulee tallentaa puhelimeensa vartijan yhteystiedot. </w:t>
       </w:r>
       <w:r w:rsidR="22A2FFED" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Kaikkien työntekijöiden velvollisuus on tutustua </w:t>
       </w:r>
-      <w:r w:rsidRPr="00167D78">
+      <w:r w:rsidR="6092B67B" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>toimintayksiköidensä turvallisuusohje</w:t>
       </w:r>
       <w:r w:rsidR="42707483" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">isiin </w:t>
       </w:r>
-      <w:r w:rsidRPr="00167D78">
+      <w:r w:rsidR="6092B67B" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>ja poistumisreit</w:t>
       </w:r>
       <w:r w:rsidR="6AD347AC" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">teihin </w:t>
       </w:r>
-      <w:r w:rsidRPr="00167D78">
+      <w:r w:rsidR="6092B67B" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>hätätilanteissa</w:t>
       </w:r>
       <w:r w:rsidR="6E806ACB" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä pelastussuunnitelmaan</w:t>
       </w:r>
       <w:r w:rsidR="0DF72AEB" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00167D78">
+      <w:r w:rsidR="6092B67B" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asiakastilat pidetään tarpeen mukaan lukittuina.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00167D78">
+      <w:r w:rsidR="6092B67B" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00167D78">
+      <w:r w:rsidR="6092B67B" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Työntekijöissä on riittävästi ensiapukoulutuksen käyneitä henkilöitä</w:t>
       </w:r>
-      <w:r w:rsidRPr="00167D78">
+      <w:r w:rsidR="6092B67B" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="14026D67" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Ty</w:t>
       </w:r>
-      <w:r w:rsidRPr="00167D78">
+      <w:r w:rsidR="6092B67B" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>öntekijälle järjestetään mahdollisuus tilanteen purkuun aina kun siihen on tarvetta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00167D78">
+      <w:r w:rsidR="6092B67B" w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E97E42" w14:textId="77777777" w:rsidR="00C025BD" w:rsidRDefault="191B0FC6" w:rsidP="00C025BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lastensuojelun sosiaalityössä riskinä on lainsäädännössä määritellyn enimmäisasiakasmäärän ylittyminen.</w:t>
+      </w:r>
+      <w:r w:rsidR="29CFD6D8" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3E7B26FE" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Asiakasmäärien jakautumista sosiaalityöntekijöiden kesken seurataan johtavien sosiaalityöntekijöiden toimesta, ottamalla asiakastietojärjestelmästä työntekijäkohtaiset asiakasmäärät</w:t>
+      </w:r>
+      <w:r w:rsidR="5C61DD47" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>, jotka</w:t>
+      </w:r>
+      <w:r w:rsidR="3E7B26FE" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toimitetaan johtavalle sosiaalityöntekijälle. Uusia asiakkaita jaettaessa huomioidaan työntekijäkohtaiset asiakasmäärät. Maantieteelliset matkat on otettava huomioon, kun lapsen asioista vastaavasta sosiaalityöntekijästä päätetään.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489DAA67" w14:textId="77777777" w:rsidR="00C025BD" w:rsidRDefault="3E7B26FE" w:rsidP="00C025BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Satakunnan hyvinvointialueella on riittävä määrä sosiaalityöntekijän vakansseja asiakasmitoitukseen nähden. Riskinä on kuitenkin virkojen vakituiseen täyttöön liittyvät vaikeudet. Sosiaalityöntekijöitä rekrytoidaan aktiivisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639F1825" w14:textId="77777777" w:rsidR="00C025BD" w:rsidRDefault="191B0FC6" w:rsidP="00C025BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Lastensuojelun sosiaalityössä on riskinä lastensuojeluilmoitusten määräaikojen ylittyminen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ylittymisen riskin voi aiheuttaa vastuusosiaalityöntekijän pidemmät poissaolot. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52878" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>iski ylittymiseen on minimoitu siten, että tieto uudesta lastensuojeluilmoituksesta tulee myös johtavalle sosiaalityöntekijä</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52878" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lle ja hän </w:t>
+      </w:r>
+      <w:r w:rsidR="7E05EB2A" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tarvittaessa </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52878" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>jakaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ilmoitu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52878" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>ksen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kyseisen systeemisen tiimin toiselle sosiaalityöntekijälle käsiteltäväksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696E1E67" w14:textId="77777777" w:rsidR="00C025BD" w:rsidRDefault="4B34965B" w:rsidP="00C025BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Turvallisuuspoikkeamasta raportointi kuuluu jokaiselle työntekijälle. Näistä tehdään HaiPro-ilmoitus ja asia tulee viedä heti esihenkilön tietoon. On erittäin tärkeää, että turvallisuuspoikkeamista ilmoitetaan jo läheltä piti -vaiheessa, jolloin asioihin voidaan vielä puuttua</w:t>
+        <w:t>Yksiköissä tehdään vuosittain työturvallisuuden riskiarviointi</w:t>
+      </w:r>
+      <w:r w:rsidR="3870720E" w:rsidRPr="00167D78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a ja hyödynnetään </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="3870720E" w:rsidRPr="00167D78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:b/>
-          <w:bCs/>
+        </w:rPr>
+        <w:t>ranite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00167D78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="4EAE3996" w:rsidRPr="00167D78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>ohjelmaa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00691221">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00167D78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Havaittujen riskien perusteella laaditaan toimintasuunnitelma riskien ehkäisemiseksi tai minimoimiseksi työturvallisuuden näkökulmasta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409142E3" w14:textId="77777777" w:rsidR="00C025BD" w:rsidRDefault="7E6969C5" w:rsidP="00C025BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00167D78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Satakunnan hyvinvointialueen- lasten, nuorten ja erityispalveluiden johdon sekä yksiköiden esihenkilöiden tehtävänä on huolehtia omavalvonnan ohjeistamisesta ja järjestämisestä sekä siitä, että työntekijöillä on riittävästi</w:t>
+      </w:r>
+      <w:r w:rsidR="22200798" w:rsidRPr="00167D78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tietoa turvallisuusasioista. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00167D78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Johto vastaa siitä, että toiminnan turvallisuuden varmistamiseen on osoitettu riittävästi voimavaroja. Riskienhallinta vaatii aktiivisia toimia koko henkilökunnalta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBFE6C4" w14:textId="77777777" w:rsidR="00C025BD" w:rsidRDefault="7E6969C5" w:rsidP="00C025BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Korjaavista toimenpiteistä tiedotetaan koko henkilöstölle työyhteisökokouksessa, omakokouksessa tai henkilökohtaisesti.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E663E" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tapahtuneiden työtapaturmien, ammattitautien ja vaaratilanteiden selvittäminen aloitetaan viipymättä. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E663E" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Läheisille ja yhteistyötahoille tiedotetaan puhelimitse, sähköpostitse tai kirjeitse tilanteen ja toimenpiteen </w:t>
+      </w:r>
+      <w:r w:rsidR="7C77D4CE" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>kiireellisyyden mukaan</w:t>
+      </w:r>
+      <w:r w:rsidR="008E663E" w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidRPr="0172CD31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Selvityksen aikana käydään läpi tilanteisiin johtaneet syyt ja tarvittavat toimenpiteet uusiutumisen ehkäisemiseksi. Selvitystä tehdään esihenkilön johdolla yhteistyössä työsuojelun, turvallisuuspäällikön sekä henkilökunnan kanssa. Tarvittaessa käytetään apuna asiantuntijoita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2004C10D" w14:textId="77777777" w:rsidR="00C025BD" w:rsidRDefault="7E6969C5" w:rsidP="00C025BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Esihenkilöt kannustavat työntekijöitä tekemään ilmoituksia matalalla kynnyksellä. Toiminnasta vastaavan johdon ja esihenkilöiden tehtävänä on huolehtia omavalvonnan ohjeistamisesta ja järjestämisestä sekä siitä, että työntekijöillä on riittävästi tietoa turvallisuusasioista. Toiminnasta vastaavien on huolehdittava siitä, että turvallisuuden varmistamiseen on osoitettu riittävästi voimavaroja. Esihenkilön vastuulla on saada aikaan hallintotavan ja eettisten periaatteiden mukaisesti sekä puuttua toiminnassa ilmeneviin epäkohtiin.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t>Alihankintana ostettuja palveluita koskevista riskeistä ja poikkeamista ollaan yhteydessä hankintasopimuksessa määriteltyjen reklamaatio ja palautekanavien kautta palvelun tuottajaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716ECD03" w14:textId="77777777" w:rsidR="00D072F2" w:rsidRPr="00167D78" w:rsidRDefault="7E6969C5" w:rsidP="00C025BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...349 lines deleted...]
-        </w:rPr>
         <w:t>Uudet toimintaohjeet viedään henkilöstön tietoon yksiköiden palavereiden yhteydessä sekä sähköisesti sähköpostin ja/tai intranetin välityksellä. Mikäli toimintamuutokset koskevat laajempaa kokonaisuutta käsitellään asiat johtoryhmissä ja tiedotetaan henkilökunnalle sekä sähköisesti, että yksiköiden palavereiden yhteydessä</w:t>
       </w:r>
       <w:r w:rsidR="00167D78">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A357267" w14:textId="77777777" w:rsidR="00D072F2" w:rsidRDefault="00D072F2" w:rsidP="03EF1BFC">
+    <w:p w14:paraId="42BBDC42" w14:textId="77777777" w:rsidR="00D072F2" w:rsidRDefault="00D072F2" w:rsidP="03EF1BFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F72A5D9" w14:textId="77777777" w:rsidR="00B53327" w:rsidRDefault="00CD3084" w:rsidP="2562DF4E">
+    <w:p w14:paraId="3BFDA6AB" w14:textId="77777777" w:rsidR="00B53327" w:rsidRDefault="00CD3084" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc223942562"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc241141020"/>
       <w:r>
         <w:t>3.2.</w:t>
       </w:r>
       <w:r w:rsidR="0056039E">
         <w:t xml:space="preserve"> Riskienhallinnan kei</w:t>
       </w:r>
       <w:r w:rsidR="000B0ADF">
         <w:t>not ja toiminnassa ilmenneiden epäkohtien ja puutteiden käsittely</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="000B0ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2507EF16" w:rsidRPr="77C632E2">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5133CC" w14:textId="77777777" w:rsidR="004D782B" w:rsidRDefault="00121722" w:rsidP="004D782B">
+    <w:p w14:paraId="0CEFCE08" w14:textId="77777777" w:rsidR="004D782B" w:rsidRDefault="00121722" w:rsidP="004D782B">
       <w:r w:rsidRPr="00121722">
-        <w:t>Riskin (hallinta)käsittelykeinot ovat riskin pitäminen, välttäminen, pienentäminen, siirtäminen tai jakaminen; niiden käytännön toteutustapa täytyy tapauskohtaisesti arvioida riskin luoteen mukaisesti. Hallintakeinojen ja niiden toteutustavan suunnittelun jälkeen arvioidaan niiden vaikutus riskiin, jolloin muodostuu käsitystä jäännösriskistä, jonka osalta päätetään hyväksyttävyys ja tehdään mahdollinen erillinen riskienhallintasuunnitelma. Suunnitelman toimeenpanoa seurataan (Granite) ja arvioidaan uudelleen miten tehdyt toimenpiteet ovat vaikuttaneet riskitasoon.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="123CFB45" w14:textId="77777777" w:rsidR="00972284" w:rsidRPr="00972284" w:rsidRDefault="00972284" w:rsidP="00972284">
+        <w:t>Riskin (hallinta)käsittelykeinot ovat riskin pitäminen, välttäminen, pienentäminen, siirtäminen tai jakaminen; niiden käytännön toteutustapa täytyy tapauskohtaisesti arvioida riskin luoteen mukaisesti. Hallintakeinojen ja niiden toteutustavan suunnittelun jälkeen arvioidaan niiden vaikutus riskiin, jolloin muodostuu käsitystä jäännösriskistä, jonka osalta päätetään hyväksyttävyys ja tehdään mahdollinen erillinen riskienhallintasuunnitelma. Suunnitelman toimeenpanoa seurataan (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00121722">
+        <w:t>Granite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00121722">
+        <w:t>) ja arvioidaan uudelleen miten tehdyt toimenpiteet ovat vaikuttaneet riskitasoon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BFCF90" w14:textId="77777777" w:rsidR="00972284" w:rsidRPr="00972284" w:rsidRDefault="00972284" w:rsidP="00972284">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Jokainen toimija huolehtii omalta osaltaan siitä, että toimintaympäristön olosuhteet mahdollistavat turvallisen ja laadukkaan työn tekemisen. Henkilöstön tulee olla tietoinen turvallisuusriskeistä ja turvallisuuden tilasta. Vaarojen arvioinnin tekeminen on työpaikalla lakisääteinen velvoite, jota ei tehdä viranomaisia varten, vaan työpaikkaa itseänsä varten. On hyvä tunnistaa ainakin muutama oleellinen riksi, keinot niiden ehkäisyyn, toimenpiteet riskin toteutuessa ja sen jälkeen vielä kehittämistoimenpiteet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48803798" w14:textId="77777777" w:rsidR="074CCAE4" w:rsidRPr="00167D78" w:rsidRDefault="074CCAE4" w:rsidP="64E8219B">
+    <w:p w14:paraId="678AAC2A" w14:textId="77777777" w:rsidR="00C025BD" w:rsidRDefault="074CCAE4" w:rsidP="64E8219B">
       <w:r w:rsidRPr="00167D78">
         <w:t xml:space="preserve">Henkilökunta, asiakkaat ja läheiset voivat tuoda esille havaitsemiaan riskitekijöitä yksikön esihenkilölle, </w:t>
       </w:r>
       <w:r w:rsidR="0201A2D0" w:rsidRPr="00167D78">
         <w:t>työntekijöille tai päällikölle joko suullisesti, kirjallisesti t</w:t>
       </w:r>
       <w:r w:rsidR="7623DE02" w:rsidRPr="00167D78">
         <w:t>ai</w:t>
       </w:r>
       <w:r w:rsidR="0201A2D0" w:rsidRPr="00167D78">
         <w:t xml:space="preserve"> sähköisesti (HaiPro, puhelin, sähköposti, palautejärjestelmät).</w:t>
       </w:r>
-      <w:r w:rsidR="52264CD7" w:rsidRPr="00167D78">
-[...3 lines deleted...]
-    <w:p w14:paraId="79E19E87" w14:textId="77777777" w:rsidR="00121722" w:rsidRPr="00DD36E2" w:rsidRDefault="00B72AFE" w:rsidP="6ACC0D47">
+      <w:r w:rsidR="00C025BD">
+        <w:t xml:space="preserve"> Riskien tunnistaminen on ensiarvoisen tärkeää ja ennakointi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFBB3D4" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="00167D78" w:rsidRDefault="008627B9" w:rsidP="64E8219B"/>
+    <w:p w14:paraId="4C2EAD6C" w14:textId="77777777" w:rsidR="00121722" w:rsidRPr="00DD36E2" w:rsidRDefault="00B72AFE" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Riskinhallintakeinojen toim</w:t>
       </w:r>
       <w:r w:rsidR="00DD36E2" w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ivuuden ja riittävyyden varmistaminen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8B98DA" w14:textId="77777777" w:rsidR="53517873" w:rsidRPr="00167D78" w:rsidRDefault="53517873" w:rsidP="64E8219B">
+    <w:p w14:paraId="35BFE72B" w14:textId="77777777" w:rsidR="53517873" w:rsidRDefault="53517873" w:rsidP="64E8219B">
       <w:r w:rsidRPr="00167D78">
         <w:t xml:space="preserve">Riskien tunnistaminen ja reagointi erilaisin toimintatavoin sekä arvioidaan toimintatapojen toimivuutta konkreettisesti sekä palautteiden avulla. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0973CE1F" w14:textId="77777777" w:rsidR="6F61015F" w:rsidRPr="00167D78" w:rsidRDefault="00821528" w:rsidP="64E8219B">
+    <w:p w14:paraId="1E143BC8" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="00167D78" w:rsidRDefault="008627B9" w:rsidP="64E8219B"/>
+    <w:p w14:paraId="0946355C" w14:textId="77777777" w:rsidR="6F61015F" w:rsidRPr="00167D78" w:rsidRDefault="00821528" w:rsidP="64E8219B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Epäkohtiin </w:t>
       </w:r>
       <w:r w:rsidR="00B9447D" w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ja puutteisiin </w:t>
       </w:r>
       <w:r w:rsidR="000251D3" w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -21280,1172 +21218,1513 @@
         <w:t>Riskienhallinta on osa arjen toiminna</w:t>
       </w:r>
       <w:r w:rsidR="10465605" w:rsidRPr="00167D78">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="04870223" w:rsidRPr="00167D78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="06ACFEDD" w:rsidRPr="00167D78">
         <w:t>päivittäistä suunnittelua ja toimintaympäristön tarkastelua, jossa avoimuus ja tiedonkulun varmistaminen ovat avainasemassa</w:t>
       </w:r>
       <w:r w:rsidR="04870223" w:rsidRPr="00167D78">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="3E0B2E33" w:rsidRPr="00167D78">
         <w:t xml:space="preserve"> Epäkohtiin puututaan aina ajantasaisesti ja asianmukaisesti esihenkilöiden toimesta</w:t>
       </w:r>
       <w:r w:rsidR="3E0B2E33" w:rsidRPr="00167D78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB73675" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00167D78" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
+    <w:p w14:paraId="6579CBC2" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00167D78" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21B0ED03" w14:textId="77777777" w:rsidR="00E541B0" w:rsidRDefault="00E541B0" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="0C8ABA4E" w14:textId="77777777" w:rsidR="00E541B0" w:rsidRDefault="00E541B0" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E541B0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vaaratapahtumien ilmoitus ja oppimismenettely</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B816302" w14:textId="77777777" w:rsidR="003C6423" w:rsidRPr="003C6423" w:rsidRDefault="3ACFBCD9" w:rsidP="003C6423">
+    <w:p w14:paraId="4119FA3C" w14:textId="77777777" w:rsidR="003C6423" w:rsidRPr="003C6423" w:rsidRDefault="3ACFBCD9" w:rsidP="003C6423">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="003C6423">
         <w:t>ppiva organisaatio kykenee keräämään tietoa omasta toiminnastaan ja muuttamaan omaa toimintaansa kerätyn tiedon valossa, myös yksikkötasolla. Hyvinvointialueella asiakas- ja potilasturvallisuuden tilaa seurataan kokonaisuutena käyttäen monipuolisesti eri seurantamenetelmiä ja tietolähteitä. Saatua tietoa hyödynnetään monipuolisesti organisaation oppimiseen sekä toiminnan kehittämiseen. (STM asiakas- ja potilasturvallisuusstrategia ja toimeenpanosuunnitelma 1.1, 1.3, lisäksi s. 73)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC0122D" w14:textId="77777777" w:rsidR="00364E34" w:rsidRDefault="00364E34" w:rsidP="00AC6FBD">
+    <w:p w14:paraId="1CA1969B" w14:textId="77777777" w:rsidR="00364E34" w:rsidRDefault="00364E34" w:rsidP="00AC6FBD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="24DDD903">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hoidon, hoivan tai palvelun aikana voi tapahtua potilaan/asiakkaan turvallisuuden vaarantava tapahtuma, joka aiheuttaa tai voi aiheuttaa (läheltä piti) haittaa. Potilaan/asiakkaan/asukkaan turvallisuus varmistetaan aina ensisijaisesti. Asiakkaalle/potilaalle tapahtuneet vaaratapahtumat dokumentoidaan asiakas-/potilastietojärjestelmään. Asiakkaalle/potilaalle tapahtunut haittatapahtuma ja sen mahdolliset seuraukset käydään läpi asiakkaan/potilaan kanssa hänen asioiden käsittelykykynsä huomioiden ja tarvittaessa hänen läheistensä kanssa. Vaaratapahtumat kirjataan HaiPro-järjestelmään, jotta tapahtumista voidaan oppia, tehdä suojauksia ja näin toimintaa kehittää turvallisemmaksi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C862901" w14:textId="77777777" w:rsidR="00221565" w:rsidRDefault="00221565" w:rsidP="00221565">
+    <w:p w14:paraId="7E1B84BB" w14:textId="77777777" w:rsidR="00221565" w:rsidRDefault="00221565" w:rsidP="00221565">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="738386F5">
         <w:t>Vakavasta vaaratapahtumasta informoidaan hoidosta vastaavaa lääkäriä ja/tai esihenkilöä sekä kirjataan tapahtuma asiakirjoihin. Potilaalle/asiakkaalle/asukkaalle ja/tai omaisille kerrotaan tapahtuneesta salassapitosäädökset huomioiden mahdollisimman pian. Henkilöstön tulee tunnistaa vakava vaaratapahtuma ja ilmoittaa siitä omalle esihenkilölleen mahdollisimman nopeasti</w:t>
       </w:r>
       <w:r>
         <w:t>, jotta ohjeistuksen mukainen jatkoselvitys saadaan käyntiin</w:t>
       </w:r>
       <w:r w:rsidRPr="738386F5">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t>Vakavan vaaratapahtuman selvitys on osa Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">alueen laadunhallintaa ja omavalvonnan kokonaisuutta. Selvityksen tavoitteena on organisaation vaaratapahtumista oppiminen ja </w:t>
       </w:r>
       <w:r w:rsidR="008F75E1">
         <w:t>asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00141DA5">
         <w:t>-/</w:t>
       </w:r>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">potilasturvallisuuden parantuminen. Jotta hoitoa voidaan kehittää turvallisemmaksi, tulee toiminnan puutteet ja heikkoudet </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:t>tunnistaa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0148ABDB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109">
+      <w:hyperlink r:id="rId114">
         <w:r w:rsidR="00635CB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Toimintaohje Vakavan potilas- ja asiakasturvallisuusvaaratapahtuman selvitystä koskevat menettelyt (Linkki ammattilaiselle, vaatii kirjautumisen)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21DFF158" w14:textId="77777777" w:rsidR="00961DF2" w:rsidRDefault="00961DF2" w:rsidP="00961DF2">
+    <w:p w14:paraId="00C004A1" w14:textId="77777777" w:rsidR="00961DF2" w:rsidRDefault="00961DF2" w:rsidP="00961DF2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sata-alueella on mahdollista raportoida myös onnistumisista </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>PosiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">-ilmoituksen muodossa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HaiPro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">-järjestelmään. Hyväksi havaittuja, asiakas- ja potilasturvallisuutta varmistavia menettelytapoja käsitellään toimintayksiköissä sekä myöhemmin sovittavissa asiakas- ja potilasturvallisuuden edistämisen työryhmissä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273A789D" w14:textId="77777777" w:rsidR="0C2FE919" w:rsidRPr="00167D78" w:rsidRDefault="0C2FE919" w:rsidP="64E8219B">
+    <w:p w14:paraId="617E505B" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRDefault="0C2FE919" w:rsidP="008627B9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Erityispalveluiden henkilöstöä kannustetaan tekemään ilmoituksia mahdollisista vaaratapahtumista ja menettelyyn annetaan kaikille perehdytys. Vaaratapahtumat käsitellään yhdessä henkilöstön</w:t>
       </w:r>
       <w:r w:rsidR="4A31CE5F">
         <w:t xml:space="preserve"> kanssa esimerkiksi tiimipalavereissa tai tarvittaessa henkilökohtaisesti. Vakavista vaaratapahtumista t</w:t>
       </w:r>
       <w:r w:rsidR="1277E149">
         <w:t xml:space="preserve">ehdään aina vakavien vaaratapahtumien </w:t>
       </w:r>
       <w:r w:rsidR="00B258F5">
         <w:t>ilmoitus Satakunnan hyvinvointialueen</w:t>
       </w:r>
       <w:r w:rsidR="1277E149">
         <w:t xml:space="preserve"> ohjeiden mukaan sekä suoritetaan sen edellyttämät toimenpiteet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0931E8FE" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
-[...94 lines deleted...]
-    <w:p w14:paraId="26F4744A" w14:textId="77777777" w:rsidR="00452182" w:rsidRDefault="00F963A7" w:rsidP="00452182">
+    <w:p w14:paraId="45DD91EB" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
       <w:pPr>
         <w:pStyle w:val="py"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0B1E1540" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="00F963A7" w:rsidP="00452182">
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Valvontalain 29 §:n mukaista ilmoitusvelvollisuutta koskevat menettelyohjeet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6033C806" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
       <w:pPr>
         <w:pStyle w:val="py"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
-[...81 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Henkilöstöön kuuluvilla (ja vastaavilla) on laissa määritelty ilmoitusvelvollisuus. Sen mukaan työntekijän on ilmoitettava välittömästi, jos hän huomaa epäkohdan tai sen uhan asiakkaan hoidossa tai palvelussa. Myös lain rikkomisesta on ilmoitettava viipymättä. Lain soveltamisohjeen mukaan epäkohta on esimerkiksi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8D7E59" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7834F2F2" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>puute asiakas- tai potilasturvallisuudessa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22592D38" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>asiakkaan tai potilaan kaltoin kohtelu fyysisesti, psyykkisesti tai lääkkeillä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52288832" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>yksikön vahingollinen toimintakulttuuri, kuten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FDD19C" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>toimiminen ohjeiden vastaisesti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5F39A4" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>asiakkaan tai potilaan perusoikeuksien rajoittaminen vakiintuneena käytäntönä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63333F0A" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40064324" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="py"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ilmoitusvelvollisuuden tarkoitus on, että epäkohdat tulevat tietoon, jotta ne saadaan korjattua ajoissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4A941E" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07212D27" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Esihenkilöiden tehtävänä on tiedottaa ilmoitusvelvollisuudesta henkilöstöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECDD403" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="594B3C53" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="64E8219B">
-        <w:rPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>M</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Sata-alueen työntekijä tekee ilmoituksen HaiPro-järjestelmässä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36560FB3" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EA50DD0" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Työntekijä tekee ilmoituksen HaiPro-järjestelmässä, esihenkilö käsittelee sen. Jos epäkohta on valvontalain mukaisesti olennainen, esihenkilö vie tiedon HaiPro-järjestelmän kautta vastuualuejohtajalle ja valvontayksikköön. He ilmoittavat tarpeen mukaan valvontaviranomaiselle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0F987D" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A59C888" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Myös työntekijä voi ilmoittaa asiasta valvontaviranomaiselle. Hänelle ei saa tulla kielteisiä seurauksia ilmoituksen vuoksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016ECA13" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:after="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tarkempi toimintaohje: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId115" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B10D07">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Epäkohdan ilmoittaminen ja käsitteleminen </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00B10D07">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>HaiPro</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00B10D07">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>-järjestelmässä -ohje</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00B10D07">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (Linkki </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00B10D07">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>ammattailaiselle</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00B10D07">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="124AE504" w14:textId="77777777" w:rsidR="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId116" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B10D07">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Valvontalain (741/2023 29 §) mukainen ilmoitusvelvollisuus Satakunnan hyvinvointialueella (Linkki ammattilaiselle, vaatii kirjautumisen, IMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E408113" w14:textId="77777777" w:rsidR="00C025BD" w:rsidRPr="00B10D07" w:rsidRDefault="00C025BD" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA4AB33" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2748BE43" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ksityinen palveluntuottaja ilmoittaa sata.fi-verkkosivujen kautta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB7D833" w14:textId="77777777" w:rsidR="008627B9" w:rsidRPr="008627B9" w:rsidRDefault="008627B9" w:rsidP="008627B9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23EDD76C" w14:textId="77777777" w:rsidR="008627B9" w:rsidRDefault="008627B9" w:rsidP="00901A85">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yksityinen palveluntuottaja tekee valvontalain 29 § mukaisen epäkohtailmoituksen sata.fi-verkkosivujen lomakkeen avulla. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId117">
+        <w:r w:rsidRPr="00B10D07">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>Palveluntuottajalle - Satakunnanhyvinvointialue</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008627B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766E1B3B" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79178DD5" w14:textId="77777777" w:rsidR="00D92986" w:rsidRDefault="0072411B" w:rsidP="00D92986">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64E8219B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92986" w:rsidRPr="64E8219B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>uita mahdollisia lakisääteisiä ilmoitusvelvollisuuksia koskevat menettelyohjeet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40479F65" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00452182" w:rsidRDefault="2DE533C2" w:rsidP="64E8219B">
+    <w:p w14:paraId="17A917B2" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00452182" w:rsidRDefault="2DE533C2" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00452182">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="370D1C3E" w:rsidRPr="00452182">
         <w:t>hjeistuksen mukaisesti:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BAB20C" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="297B458D" w:rsidP="004209FA">
+    <w:p w14:paraId="4CFED01F" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="297B458D" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64E8219B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sosiaalihuollon 48§ epäkohtailmoitukset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134D2D5C" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="3B45B3DE" w:rsidP="0172CD31">
+    <w:p w14:paraId="66830189" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="3B45B3DE" w:rsidP="0172CD31">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="51E60427">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jos sosiaali- tai terveydenhuollon ammattihenkilö on saanut tiedon edunvalvonnan tarpeessa olevasta henkilöstä, on hänellä vaitiolovelvollisuuden estämättä oikeus </w:t>
-[...6 lines deleted...]
-        <w:t>ilmoittaa asiasta holhousviranomaiselle eli Digi- ja väestötietovirastolle</w:t>
+        <w:t>Jos sosiaali- tai terveydenhuollon ammattihenkilö on saanut tiedon edunvalvonnan tarpeessa olevasta henkilöstä, on hänellä vaitiolovelvollisuuden estämättä oikeus ilmoittaa asiasta holhousviranomaiselle eli Digi- ja väestötietovirastolle</w:t>
       </w:r>
       <w:r w:rsidRPr="51E60427">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId111">
+      <w:hyperlink r:id="rId118">
         <w:r w:rsidRPr="51E60427">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Ammattihenkilön ilmoitusvelvollisuudet ja -oikeudet | Valvira</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="51E60427">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D1E257" w14:textId="77777777" w:rsidR="148FE4D5" w:rsidRDefault="148FE4D5" w:rsidP="03EF1BFC">
+    <w:p w14:paraId="4ADEE186" w14:textId="77777777" w:rsidR="148FE4D5" w:rsidRDefault="148FE4D5" w:rsidP="03EF1BFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03EF1BFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Lastensuojeluilmoitus (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId112">
+      <w:hyperlink r:id="rId119">
         <w:r w:rsidRPr="03EF1BFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
           </w:rPr>
           <w:t>Lastensuojeluilmoitus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="03EF1BFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ) ja Huoli-ilmoitukset (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId113">
+      <w:hyperlink r:id="rId120">
         <w:r w:rsidRPr="03EF1BFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0563C1"/>
           </w:rPr>
           <w:t>Ilmoitus-sosiaalihuollon-tarpeesta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="03EF1BFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E4D4C3" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="16AA5E5A" w:rsidP="004209FA">
+    <w:p w14:paraId="637EBC13" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="16AA5E5A" w:rsidP="004209FA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64E8219B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Pelastusviranomaiselle tehtävät ilmoitukset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC2F650" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="00F47855" w:rsidP="64E8219B">
+    <w:p w14:paraId="10022269" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="00F47855" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B701AC0" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="00F47855" w:rsidP="64E8219B">
+    <w:p w14:paraId="3CEED323" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00B350C7" w:rsidRDefault="00F47855" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vakavien väärinkäytösten sisäinen ilmoituskanava</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BF20B9" w14:textId="77777777" w:rsidR="00F47855" w:rsidRDefault="00F47855" w:rsidP="00AC6FBD">
+    <w:p w14:paraId="3126BA03" w14:textId="77777777" w:rsidR="00F47855" w:rsidRDefault="00F47855" w:rsidP="00AC6FBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>alueella on käytössä vakavien väärinkäytösten sisäinen ilmoituskanava, jonka kautta voi ilmoittaa väärinkäytös- tai korruptioepäilyistä luottamuksellisesti.</w:t>
       </w:r>
       <w:r w:rsidR="00AC6FBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Kanavan käyttöönotto perustuu EU:n niin sanottuun </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B6895">
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:t>histleblow</w:t>
       </w:r>
       <w:r w:rsidR="00335789">
         <w:t>er</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-direktiiviin ja vuoden 2023 alussa voimaan tulleeseen kansalliseen ilmoittajansuojelulakiin.</w:t>
       </w:r>
       <w:r w:rsidR="00AC6FBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Direktiivillä halutaan varmistaa, että ilmoittaja, joka työnsä yhteydessä havaitsee tai epäilee yleisen edun vastaista toimintaa erikseen määritellyillä EU:n oikeuden aloilla, voi ilmoittaa asiasta turvallisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03734A37" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
-      <w:hyperlink r:id="rId114" w:history="1">
+    <w:p w14:paraId="35BAC5D4" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+      <w:hyperlink r:id="rId121" w:history="1">
         <w:r w:rsidRPr="00932B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Väärinkäytösten ilmoituskanavan (</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00932B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>whistlebowing</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00932B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>) menettelyohje (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78F2DA6C" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
+    <w:p w14:paraId="59442D75" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRPr="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="00932B3B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:hyperlink r:id="rId115" w:history="1">
+      <w:hyperlink r:id="rId122" w:history="1">
         <w:r w:rsidRPr="00932B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Ohje väärinkäytösilmoituksen tekemiseen (Linkki ammattilaisille, vaatii kirjautumisen, IMS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="712999A6" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="64E8219B">
+    <w:p w14:paraId="2790BA5F" w14:textId="77777777" w:rsidR="00932B3B" w:rsidRDefault="00932B3B" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B52D483" w14:textId="2BF1AA93" w:rsidR="0F4A0D2C" w:rsidRPr="00452182" w:rsidRDefault="0F4A0D2C" w:rsidP="64E8219B">
+    <w:p w14:paraId="764A9252" w14:textId="77777777" w:rsidR="0F4A0D2C" w:rsidRPr="00452182" w:rsidRDefault="0F4A0D2C" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ilmoitusvelvollisuudet ja oikeudet käydään läpi perehdytyksen aikana ja anneta</w:t>
       </w:r>
       <w:r w:rsidR="45783AEA" w:rsidRPr="00452182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00452182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n lisäkoulutusta tarpeen mukaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AF5C83" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
+    <w:p w14:paraId="25DC3C64" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="097CECE7" w14:textId="77777777" w:rsidR="3B6B1CFF" w:rsidRPr="00452182" w:rsidRDefault="3B6B1CFF" w:rsidP="64E8219B">
+    <w:p w14:paraId="0D0591B0" w14:textId="77777777" w:rsidR="3B6B1CFF" w:rsidRPr="00452182" w:rsidRDefault="3B6B1CFF" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452182">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Valvovien viranomaisten selvityspyynnöt käsitellään aina ajantasaisesti ja toimitaan niihin liittyvien päätösten mukaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18990F32" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
+    <w:p w14:paraId="29B2B9BF" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42E8AA42" w14:textId="77777777" w:rsidR="62152352" w:rsidRPr="00452182" w:rsidRDefault="62152352" w:rsidP="0172CD31">
+    <w:p w14:paraId="488C9FB1" w14:textId="77777777" w:rsidR="62152352" w:rsidRPr="00452182" w:rsidRDefault="62152352" w:rsidP="0172CD31">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>HA:lla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> selvityspyyntö ohj</w:t>
       </w:r>
       <w:r w:rsidR="1343EA3F" w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0172CD31">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">taan vastuualuejohtajalle, joka pyytää selvitykset kyseisiltä yksiköiltä, jota kyseinen selvityspyyntö koskee. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D88F8C" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
+    <w:p w14:paraId="55D711D5" w14:textId="77777777" w:rsidR="64E8219B" w:rsidRPr="00452182" w:rsidRDefault="64E8219B" w:rsidP="64E8219B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7907EB70" w14:textId="77777777" w:rsidR="002E094C" w:rsidRDefault="004306AB" w:rsidP="09F49C75">
+    <w:p w14:paraId="36D3EBA0" w14:textId="77777777" w:rsidR="002E094C" w:rsidRDefault="004306AB" w:rsidP="09F49C75">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc223942563"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc241141021"/>
       <w:r>
         <w:t xml:space="preserve">3.3 </w:t>
       </w:r>
       <w:r w:rsidR="000B0ADF">
         <w:t>Riskienhallinnan seuranta, raportointi ja osaamisen varmistaminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidR="6BD8A3C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE01203" w14:textId="77777777" w:rsidR="00271BE9" w:rsidRPr="003915C2" w:rsidRDefault="00271BE9" w:rsidP="00271BE9">
+    <w:p w14:paraId="7B032B65" w14:textId="77777777" w:rsidR="00271BE9" w:rsidRPr="003915C2" w:rsidRDefault="00271BE9" w:rsidP="00271BE9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riskien</w:t>
       </w:r>
       <w:r w:rsidR="003915C2" w:rsidRPr="64E8219B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>hallinnan seuranta ja arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121FCD57" w14:textId="77777777" w:rsidR="5A65DE62" w:rsidRPr="00452182" w:rsidRDefault="5A65DE62" w:rsidP="64E8219B">
+    <w:p w14:paraId="43A4AC77" w14:textId="77777777" w:rsidR="5A65DE62" w:rsidRPr="00452182" w:rsidRDefault="5A65DE62" w:rsidP="64E8219B">
       <w:r w:rsidRPr="00452182">
         <w:t>Riskienhallinnassa yksiköiden riski käydään läpi sekä arvioidaan säännöllisesti ja tarpeen mukaan niitä muokataan ajantasaisiksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69154AAF" w14:textId="77777777" w:rsidR="00271BE9" w:rsidRPr="00271BE9" w:rsidRDefault="00271BE9" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="1F7924ED" w14:textId="77777777" w:rsidR="00271BE9" w:rsidRPr="00271BE9" w:rsidRDefault="00271BE9" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hygieniaohjeiden ja infektion toteutumisen seuranta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F842BB3" w14:textId="77777777" w:rsidR="004B024C" w:rsidRDefault="00271BE9" w:rsidP="00463B95">
+    <w:p w14:paraId="058A6DD2" w14:textId="77777777" w:rsidR="004B024C" w:rsidRDefault="00271BE9" w:rsidP="00463B95">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoitoon liittyvien infektioiden ennaltaehkäisystä säädetään tartuntatautilaissa </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId123" w:anchor="L3P17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00F74936">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>laki 1227/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F74936">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00271BE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Laissa säädetään velvoite, jonka mukaan terveydenhuollon sekä sosiaalihuollon toimintayksiköissä on torjuttava suunnitelmallisesti hoitoon liittyviä infektioita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB6999B" w14:textId="77777777" w:rsidR="004B024C" w:rsidRDefault="004B024C" w:rsidP="00463B95">
+    <w:p w14:paraId="2AA3BCF9" w14:textId="77777777" w:rsidR="004B024C" w:rsidRDefault="004B024C" w:rsidP="00463B95">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="512F9DE8" w14:textId="77777777" w:rsidR="004B024C" w:rsidRPr="004B024C" w:rsidRDefault="004B024C" w:rsidP="004B024C">
+    <w:p w14:paraId="66957253" w14:textId="77777777" w:rsidR="004B024C" w:rsidRPr="004B024C" w:rsidRDefault="004B024C" w:rsidP="004B024C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B024C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Infektioiden torjunnassa toimitaan yhteistyössä Infektioyksikön kanssa noudattaen alueellisia ohjeita hoitoon liittyvien infektioiden ja tartuntojen torjumiseksi. Toiminnassa huomioidaan mikrobilääkeresistenssi ja pyritään tunnistamaan epidemiat varhaisessa vaiheessa toimien yhteystyössä Infektioyksikön kanssa. Satakunnan hyvinvointialueen infektioiden torjunnan ohjeet ovat vapaasti luettavissa Hoito-ohjeet.fi-sivustolla. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B024C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC9BBE1" w14:textId="77777777" w:rsidR="004B024C" w:rsidRPr="004B024C" w:rsidRDefault="004B024C" w:rsidP="004B024C">
+    <w:p w14:paraId="0E4FBA24" w14:textId="77777777" w:rsidR="004B024C" w:rsidRPr="004B024C" w:rsidRDefault="004B024C" w:rsidP="004B024C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B024C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Linkki: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117" w:history="1">
+      <w:hyperlink r:id="rId124" w:history="1">
         <w:r w:rsidRPr="004B024C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Hae kaikista ohjeista | Hoito-ohjeet.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B024C">
         <w:t xml:space="preserve"> (Ammattilaiset käyttävät ammattilaisille tarkoitettuja Satakunnan hyvinvointialueen ohjeita, jotka haetaan hakusanalla)</w:t>
       </w:r>
       <w:r w:rsidRPr="004B024C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18395E1D" w14:textId="77777777" w:rsidR="004B024C" w:rsidRPr="004B024C" w:rsidRDefault="004B024C" w:rsidP="004B024C">
+    <w:p w14:paraId="23A49E58" w14:textId="77777777" w:rsidR="004B024C" w:rsidRPr="004B024C" w:rsidRDefault="004B024C" w:rsidP="004B024C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="004B024C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Hoidossa noudatetaan mikrobilääkesuositusta</w:t>
       </w:r>
       <w:r w:rsidRPr="004B024C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118" w:history="1">
+      <w:hyperlink r:id="rId125" w:history="1">
         <w:r w:rsidRPr="004B024C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>hoito-ohjeet.fi/Ohjepankki/Mikrobilääkesuositus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B024C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B024C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACD7F5E" w14:textId="75C583BA" w:rsidR="004B024C" w:rsidRDefault="004B024C" w:rsidP="004B024C">
+    <w:p w14:paraId="7D5B5056" w14:textId="77777777" w:rsidR="004B024C" w:rsidRDefault="004B024C" w:rsidP="004B024C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B024C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoitoon liittyvien infektioiden ilmaantuvuutta seurataan erikoissairaanhoidon osastoilla käyttäen antibioottiherätteistä järjestelmää (SAI-järjestelmä). Yleislääketieteen hoito-osastot osallistuvat hoitoon liittyvien infektioiden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B024C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>prevalenssitutkimukseen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B024C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> kahdesti vuodessa ja ympärivuorokautisen asumisen yksiköt vuosittain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107B2098" w14:textId="77777777" w:rsidR="00123133" w:rsidRPr="004B024C" w:rsidRDefault="00123133" w:rsidP="004B024C">
+    <w:p w14:paraId="3325E030" w14:textId="77777777" w:rsidR="00123133" w:rsidRPr="004B024C" w:rsidRDefault="00123133" w:rsidP="004B024C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36493B62" w14:textId="77777777" w:rsidR="00123133" w:rsidRDefault="004B024C" w:rsidP="004B024C">
+    <w:p w14:paraId="4F166F79" w14:textId="77777777" w:rsidR="00123133" w:rsidRDefault="004B024C" w:rsidP="004B024C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B024C">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="004B024C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>ksiköihin on nimetty infektioyhdyshoitajat, jotka osallistuvat infektioiden torjuntaa käsitteleviin koulutustilaisuuksiin vieden tietoa yksiköihin. Moodlessa on Infektioyksikön tuottama Infektioiden torjunnan verkkokurssi, jonka suorittamista velvoitetaan sairaalapalveluissa (poissulkien psykiatria). Infektioiden torjunnan verkkokurssia suositellaan kaikille työntekijöille.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53A1AB7C" w14:textId="77777777" w:rsidR="00123133" w:rsidRDefault="00123133" w:rsidP="004B024C">
+        <w:t xml:space="preserve">ksiköihin on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901A85">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nimetty </w:t>
+      </w:r>
+      <w:r w:rsidR="00901A85" w:rsidRPr="00901A85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>infektioyhdyshenkilöt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901A85">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jotka osallistuvat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B024C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>infektioiden torjuntaa käsitteleviin koulutustilaisuuksiin vieden tietoa yksiköihin. Moodlessa on Infektioyksikön tuottama Infektioiden torjunnan verkkokurssi, jonka suorittamista velvoitetaan sairaalapalveluissa (poissulkien psykiatria). Infektioiden torjunnan verkkokurssia suositellaan kaikille työntekijöille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABF4D39" w14:textId="77777777" w:rsidR="00123133" w:rsidRDefault="00123133" w:rsidP="004B024C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="224D1DD4" w14:textId="77777777" w:rsidR="00123133" w:rsidRDefault="004B024C" w:rsidP="004B024C">
+    <w:p w14:paraId="08025C80" w14:textId="77777777" w:rsidR="00123133" w:rsidRDefault="004B024C" w:rsidP="004B024C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B024C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Moniammatillisena yhteistyönä toteutettava systemaattinen infektioiden torjunnan kartoitus (INTO-kartoitus) suoritetaan terveydenhuollon yksiköissä vuosittain ja asumispalveluyksiköissä kahden kolmen vuoden välein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163C973B" w14:textId="77777777" w:rsidR="00123133" w:rsidRDefault="00123133" w:rsidP="004B024C">
+    <w:p w14:paraId="5DA35757" w14:textId="77777777" w:rsidR="00123133" w:rsidRDefault="00123133" w:rsidP="004B024C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7088EE44" w14:textId="2D82677C" w:rsidR="001B5897" w:rsidRDefault="004B024C" w:rsidP="00123133">
+    <w:p w14:paraId="5E5A9153" w14:textId="77777777" w:rsidR="001B5897" w:rsidRDefault="004B024C" w:rsidP="00123133">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B024C">
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="004B024C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>äsihuuhdekulutusta seurataan yhteistyössä Infektioyksikön kanssa. Erikoissairaanhoidon ja yleislääketieteen hoito-osastoilla suoritetaan säännöllisesti käsihygieniahavainnointia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78114584" w14:textId="77777777" w:rsidR="00123133" w:rsidRPr="00123133" w:rsidRDefault="00123133" w:rsidP="00123133">
+    <w:p w14:paraId="53860C7F" w14:textId="77777777" w:rsidR="00123133" w:rsidRPr="00123133" w:rsidRDefault="00123133" w:rsidP="00123133">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50298915" w14:textId="77777777" w:rsidR="002232A4" w:rsidRPr="00AA7340" w:rsidRDefault="002232A4" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="589A3AD4" w14:textId="77777777" w:rsidR="002232A4" w:rsidRPr="00AA7340" w:rsidRDefault="002232A4" w:rsidP="6ACC0D47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7340">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vaara</w:t>
       </w:r>
       <w:r w:rsidR="00AA7340" w:rsidRPr="00AA7340">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>- ja haittatapahtumien raportointikäytännöt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647CD77F" w14:textId="77777777" w:rsidR="00922E3D" w:rsidRDefault="00B92B2B" w:rsidP="6ACC0D47">
+    <w:p w14:paraId="2FCFB6ED" w14:textId="77777777" w:rsidR="00922E3D" w:rsidRDefault="00B92B2B" w:rsidP="6ACC0D47">
       <w:r>
         <w:t>Asiakas- ja potilasturvallisuuden vaaratapahtumailmoitus tehdään HaiPro -järjestelmään. Vaaratapahtumien selvityksestä ja toiminnan kehittämisestä vastaavat yksikön vastuuhenkilöt. Vaaratapahtumailmoitukset tulee käsitellä HaiPro -järjestelmässä mahdollisimman nopeasti ilmoituksen tekemisen jälkeen.  Ilmoitukset käsitellään aina siinä yksikössä, missä vaaratapahtuma on tapahtunut. Tarvittaessa ilmoitus siirretään käsiteltäväksi oikeaan yksikköön. Tarvittaessa käsittelijä voi siirtää ilmoitukset käsiteltäväksi ylemmälle tasolle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2464206B" w14:textId="77777777" w:rsidR="00C7604A" w:rsidRDefault="42A9692D" w:rsidP="00C7604A">
+    <w:p w14:paraId="4EA968C1" w14:textId="77777777" w:rsidR="00C7604A" w:rsidRDefault="42A9692D" w:rsidP="00C7604A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Vaikka tehtyjä ilmoituksia tulee käsitellä aktiivisesti henkilöstön kanssa, tulee ilmoitukseen liittyvien henkilöiden anonymiteetti ehdottomasti turvata. Jos ilmoituksia ei ole tullut, keskustellaan ilmoittamisen tärkeydestä. Positiiviseen ja oikeudenmukaiseen turvallisuuskulttuuriin kuuluu läheltä piti- sekä haittatapahtumien raportointi matalalla kynnyksellä, ja sitä tulee aktiivisesti tukea. (STM strategia kärkimittari 1.2., 2,3. 3.2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303C7753" w14:textId="77777777" w:rsidR="41F62AA2" w:rsidRPr="00452182" w:rsidRDefault="41F62AA2" w:rsidP="64E8219B">
+    <w:p w14:paraId="542498F7" w14:textId="77777777" w:rsidR="41F62AA2" w:rsidRPr="00452182" w:rsidRDefault="41F62AA2" w:rsidP="64E8219B">
       <w:r w:rsidRPr="00452182">
         <w:t>Vastuuyksikkö käsittelee poikkeamat säännöllis</w:t>
       </w:r>
       <w:r w:rsidR="555F394F" w:rsidRPr="00452182">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00452182">
         <w:t xml:space="preserve">sti johtoryhmässä ja esim. </w:t>
       </w:r>
       <w:r w:rsidR="14DEB8E2" w:rsidRPr="00452182">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00452182">
         <w:t>iimipalavereissa henkilöstön kanssa sekä suunnittelee tarvittavat kehittämistoi</w:t>
       </w:r>
       <w:r w:rsidR="0A7C6D45" w:rsidRPr="00452182">
         <w:t>menpiteet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABA6573" w14:textId="77777777" w:rsidR="00942DBF" w:rsidRPr="007D22EC" w:rsidRDefault="22EA6567" w:rsidP="007D22EC">
+    <w:p w14:paraId="1B0D284E" w14:textId="77777777" w:rsidR="00942DBF" w:rsidRPr="007D22EC" w:rsidRDefault="22EA6567" w:rsidP="007D22EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:spacing w:after="0" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03EF1BFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Henkilöstön </w:t>
       </w:r>
       <w:r w:rsidR="48A456AB" w:rsidRPr="03EF1BFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>riskienhallinnan osaamisen varmistaminen</w:t>
       </w:r>
       <w:r w:rsidR="00942DBF">
@@ -22456,269 +22735,275 @@
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Satakunnan hyvinvointialueella on käytössä sähköinen vaara- ja haittatapahtumien, sekä läheltä piti- tilanteiden ilmoitusjärjestelmä HaiPro. Tapahtumien dokumentointi ja käsittely </w:t>
       </w:r>
       <w:r w:rsidR="7130C06B" w:rsidRPr="007D22EC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tapahtuu pääsääntöisesti </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="7130C06B" w:rsidRPr="007D22EC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>HaiPron</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="7130C06B" w:rsidRPr="007D22EC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> avulla. Asiakkaalle tapahtuneet haitta- ja vaaratapahtumat sekä läheltä piti –tilanteet dokumentoidaan myös asiakas-/potilastietojärjestelmään. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD2AC63" w14:textId="77777777" w:rsidR="487E3A0B" w:rsidRPr="00A21C33" w:rsidRDefault="7130C06B" w:rsidP="007D22EC">
+    <w:p w14:paraId="62CFF361" w14:textId="77777777" w:rsidR="487E3A0B" w:rsidRPr="00A21C33" w:rsidRDefault="7130C06B" w:rsidP="007D22EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:spacing w:after="0" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaalle tapahtunut haittatapahtuma ja sen mahdolliset seuraukset käydään läpi asiakkaan kanssa ja tarvittaessa tietosuoja huomioon ottaen myös hänen läheistensä kanssa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2C5A55" w14:textId="77777777" w:rsidR="3479D50D" w:rsidRPr="00A21C33" w:rsidRDefault="294D589B" w:rsidP="007D22EC">
+    <w:p w14:paraId="5EB8AF2C" w14:textId="77777777" w:rsidR="3479D50D" w:rsidRPr="00A21C33" w:rsidRDefault="294D589B" w:rsidP="007D22EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiakkaiden kanssa tapahtuneet vaaratilanteet, uhkatilanteet, toimistojen turvaheikkoudet, ilmoitukset, joiden läpikäynnistä hyötyy koko henkilöstö eli ehkäisee tulevia vaaratapahtumia ja kaikki ne, joista on tehty toimenpiteitä, muutoksia.  Laajennetussa toimialueen johdon kokouksessa käsitellään toteutuneet </w:t>
+        <w:t>Asiakkaiden kanssa tapahtuneet vaaratilanteet, uhkatilanteet, toimistojen turvaheikkoudet, ilmoitukset, joiden läpikäynnistä hyötyy koko henkilöstö eli ehkäisee tulevia vaaratapahtumia ja kaikki ne, joista on tehty toimenpiteitä, muutoksia.  Laajennetussa toimialueen joh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21C33">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">don kokouksessa käsitellään toteutuneet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>HaiProt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tarvittaessa ilmoitetut vaara- ja haittatapahtumat viedään käsiteltäväksi johtoryhmille, työsuojeluvaltuutetulle tai muille yhteistyötahoille. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C925F33" w14:textId="77777777" w:rsidR="3F464745" w:rsidRPr="00A21C33" w:rsidRDefault="7130C06B" w:rsidP="007D22EC">
+    <w:p w14:paraId="6E250A24" w14:textId="77777777" w:rsidR="3F464745" w:rsidRPr="00A21C33" w:rsidRDefault="7130C06B" w:rsidP="007D22EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Hyvinvointialueella on laadittu Vakavan potilas- ja asiakasturvallisuusvaaratapahtuman selvitystä koskevat menettelyt- toimintaohje, joka löytyy henkilökunnan toimintajärjestelmästä (IMS). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065AE5B9" w14:textId="77777777" w:rsidR="00EA27D5" w:rsidRPr="00A21C33" w:rsidRDefault="7130C06B" w:rsidP="007D22EC">
+    <w:p w14:paraId="1E02FB25" w14:textId="77777777" w:rsidR="00EA27D5" w:rsidRPr="00A21C33" w:rsidRDefault="7130C06B" w:rsidP="007D22EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Esihenkilön on mahdollista seurata </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>HaiProja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A21C33">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> esim. raportointia hyödyntäen. HaiPro- raportit käsitellään johtoryhmissä.</w:t>
       </w:r>
       <w:r w:rsidR="4CB44365" w:rsidRPr="00A21C33">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682B948A" w14:textId="77777777" w:rsidR="00EA27D5" w:rsidRPr="00A21C33" w:rsidRDefault="4CB44365" w:rsidP="007D22EC">
+    <w:p w14:paraId="73697BDA" w14:textId="77777777" w:rsidR="00EA27D5" w:rsidRPr="00A21C33" w:rsidRDefault="4CB44365" w:rsidP="007D22EC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21C33">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="6CA7DD74" w:rsidRPr="00A21C33">
         <w:t>astuualueen henkilöstön riskienhallinnan osaaminen varmistetaan perehdytyksen ja koulutusten avulla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEE6406" w14:textId="77777777" w:rsidR="11D3686C" w:rsidRPr="00A21C33" w:rsidRDefault="6CA7DD74" w:rsidP="007D22EC">
+    <w:p w14:paraId="30C149FD" w14:textId="77777777" w:rsidR="11D3686C" w:rsidRPr="00A21C33" w:rsidRDefault="6CA7DD74" w:rsidP="007D22EC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21C33">
         <w:t>Työsuhteen alkaessa työntekijä perehdytetään työhönsä. Käytössä on hyvinvointialueen sekä yksikön oma perehdytysmateriaali. Henkilöstön perehdytyksessä käytetään myös verkko</w:t>
       </w:r>
       <w:r w:rsidR="4E9C8D6C" w:rsidRPr="00A21C33">
         <w:t xml:space="preserve">koulutuksia mm. </w:t>
       </w:r>
       <w:r w:rsidR="1CAFD6BD" w:rsidRPr="00A21C33">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="4E9C8D6C" w:rsidRPr="00A21C33">
         <w:t>yberturvallisuuden- ja tietosuojan verkkokoulutukset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5680179D" w14:textId="77777777" w:rsidR="00416467" w:rsidRPr="002E094C" w:rsidRDefault="002E094C" w:rsidP="22A3BC30">
+    <w:p w14:paraId="0240490E" w14:textId="77777777" w:rsidR="00416467" w:rsidRPr="002E094C" w:rsidRDefault="002E094C" w:rsidP="22A3BC30">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc223942564"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc241141022"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>3.4 Ostopalvelut ja alihankinta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B16CF5C" w14:textId="77777777" w:rsidR="00766C35" w:rsidRDefault="00766C35" w:rsidP="0074386B">
+    <w:p w14:paraId="773F3EE7" w14:textId="77777777" w:rsidR="00766C35" w:rsidRDefault="00766C35" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Laki julkisista hankinnoista ja käyttöoikeussopimuksista (1397/2016) sekä Sata</w:t>
       </w:r>
       <w:r w:rsidR="003801A9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">alueen hankintaohje määrittävät reunaehdot hankintasopimuksien sopimusohjauksen menetelmistä (Satakunnan hyvinvointialue - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119">
+      <w:hyperlink r:id="rId126">
         <w:r w:rsidRPr="5704DD3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>säädöskokoelma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> - hankintaohje). Sat</w:t>
       </w:r>
       <w:r w:rsidR="00DD211C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a-</w:t>
       </w:r>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>alueen Hallintosäännön (Luku 5) mukaan, Aluehallitus vastaa sopimusten hallinnan ja sopimusvalvonnan järjestämisestä ja antaa tarkemmat ohjeet sopimushallinnan järjestämisestä. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId120">
+      <w:hyperlink r:id="rId127">
         <w:r w:rsidRPr="5704DD3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5704DD3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051DB06D" w14:textId="77777777" w:rsidR="00521264" w:rsidRPr="00AC79BE" w:rsidRDefault="00766C35" w:rsidP="0074386B">
+    <w:p w14:paraId="505D1330" w14:textId="77777777" w:rsidR="00521264" w:rsidRPr="00AC79BE" w:rsidRDefault="00766C35" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">Julkiset hankinnat </w:t>
       </w:r>
       <w:r w:rsidR="007005C1" w:rsidRPr="00AC79BE">
         <w:t>kilpailutetaan</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> hankintalain ja hyvinvointialueen hankintaohjeen mukaisesti</w:t>
       </w:r>
       <w:r w:rsidR="00836A05" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> hyödyntäen </w:t>
       </w:r>
       <w:r w:rsidR="00EB5BFE" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve">hyvinvointialueelle laadittuja </w:t>
       </w:r>
       <w:r w:rsidR="00812268" w:rsidRPr="00AC79BE">
         <w:t>mallipohjia</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F92" w:rsidRPr="00AC79BE">
@@ -22784,51 +23069,51 @@
       <w:r w:rsidR="009A5E65" w:rsidRPr="00AC79BE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F5267C" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B3846" w:rsidRPr="00AC79BE">
         <w:t>Kuvaukset tehdään konkreettisesti</w:t>
       </w:r>
       <w:r w:rsidR="0018055C" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> kuvaamaan sitä palvelun laatua</w:t>
       </w:r>
       <w:r w:rsidR="00320CB3" w:rsidRPr="00AC79BE">
         <w:t>, jota tilaaja tuottajalta edellyttää</w:t>
       </w:r>
       <w:r w:rsidR="005B3846" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r w:rsidR="008D1627" w:rsidRPr="00AC79BE">
         <w:t>siten, että vastuut on määritelty selkeästi.</w:t>
       </w:r>
       <w:r w:rsidR="00F5267C" w:rsidRPr="00AC79BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F05FB52" w14:textId="77777777" w:rsidR="00766C35" w:rsidRPr="00AC79BE" w:rsidRDefault="00031F31" w:rsidP="0074386B">
+    <w:p w14:paraId="1DB5FF2B" w14:textId="77777777" w:rsidR="00766C35" w:rsidRPr="00AC79BE" w:rsidRDefault="00031F31" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hankintasopimuksessa sovitaan </w:t>
       </w:r>
       <w:r w:rsidR="00A106B7">
         <w:t xml:space="preserve">käytännöistä, </w:t>
       </w:r>
       <w:r w:rsidR="00A77CE8">
         <w:t>joiden mukaan palvelua tuotta</w:t>
       </w:r>
       <w:r w:rsidR="008052FF">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00A77CE8">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00A106B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -22889,472 +23174,353 @@
         </w:rPr>
         <w:t xml:space="preserve"> Mikäli palvelussa </w:t>
       </w:r>
       <w:r w:rsidR="001E535C" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>todetaan</w:t>
       </w:r>
       <w:r w:rsidR="00424CF4" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> epäkohtia</w:t>
       </w:r>
       <w:r w:rsidR="002F69EB" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> tai virheitä, ohjataan palveluntuottajaa</w:t>
       </w:r>
       <w:r w:rsidR="00B61365" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> epäkohdan tai virheen korjaamisessa ja vaaditaan </w:t>
+        <w:t xml:space="preserve"> epäkohdan tai </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61365" w:rsidRPr="1B4F96A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">virheen korjaamisessa ja vaaditaan </w:t>
       </w:r>
       <w:r w:rsidR="001423B9" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>niiden korjaamista koht</w:t>
       </w:r>
       <w:r w:rsidR="0098676A" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">uullisessa määräajassa. Mikäli kyse on asiakas- ja potilasturvallisuutta vaarantavasta epäkohdasta, vaaditaan tämän korjaamista välittömästi. Mikäli palveluntuottaja ei korjaa virhettä tai epäkohtaa toiminnassaan ohjauksesta ja vaatimuksista huolimatta, </w:t>
       </w:r>
       <w:r w:rsidR="00CA4408" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">tilaaja </w:t>
       </w:r>
       <w:r w:rsidR="001416B6" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">ryhtyy </w:t>
       </w:r>
       <w:r w:rsidR="008E1D0C" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">palvelua tuottavan kanssa tehdyn sopimuksen mukaisiin toimenpiteisiin. </w:t>
       </w:r>
       <w:r w:rsidR="00CC1E2A" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Palvelutuotannon asianmukaisuutta, laatua ja turvallisuutta </w:t>
       </w:r>
       <w:r w:rsidR="008E29DC" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">valvotaan yhteistyössä </w:t>
       </w:r>
       <w:r w:rsidR="007B3D5D" w:rsidRPr="1B4F96A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">valvontayksikön kanssa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03875BB3" w14:textId="77777777" w:rsidR="00EA27D5" w:rsidRDefault="54D1343B" w:rsidP="22A3BC30">
+    <w:p w14:paraId="6A0AC938" w14:textId="77777777" w:rsidR="00EA27D5" w:rsidRDefault="54D1343B" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ostopalvelu- ja alihankintatilanteissa palveluntuottajia pyydetään toimittamaan omavalvontasuunnitelma kilpailutusten yhteydessä. Satakunnan hyvinvointialue tekee valvontakäynnit ostopalveluntuottajien yksikköön sekä suunnitellusti että tarvittaessa ennalta ilmoittamatta. Myös lapsen asioista vastaavalla sosiaalityöntekijällä on lapsen asioihin liittyvä valvontavastuu. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7AD58C82" w14:textId="77777777" w:rsidR="00EA27D5" w:rsidRDefault="00EA27D5" w:rsidP="22A3BC30">
+        <w:t>Ostopalvelu- ja alihankintatilanteissa palveluntuottajia pyydetään toimittamaan omavalvontasuunnitelma kilpailutusten yhteydessä. Satakunnan hyvinvointialue tekee valvontakäynnit ostopalveluntuottajien yksikköön sekä suunnitellusti että tarvittaessa ennalta ilmoittamatta. Myös lapsen asioista vastaavalla sosiaalityöntekijällä on lapsen asioihin liittyvä valvontavastuu.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C261A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vastuualuejohtaja on nimetty Sata-alueen valmiussuunnitteluun. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="22A3BC30">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD656D1" w14:textId="77777777" w:rsidR="00EA27D5" w:rsidRDefault="00EA27D5" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D7C570D" w14:textId="77777777" w:rsidR="6B11858A" w:rsidRDefault="003F73F0" w:rsidP="2562DF4E">
+    <w:p w14:paraId="4BCD51DD" w14:textId="77777777" w:rsidR="6B11858A" w:rsidRDefault="003F73F0" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc223942565"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc241141023"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>3.5 Valmius-</w:t>
       </w:r>
       <w:r w:rsidR="00BB4B21">
         <w:t xml:space="preserve"> ja jatkuvuudenhallinta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidR="7AE8FCAB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5624896E" w14:textId="77777777" w:rsidR="003004C9" w:rsidRDefault="003004C9" w:rsidP="6EFD5EA1">
+    <w:p w14:paraId="1ECA5F22" w14:textId="77777777" w:rsidR="003004C9" w:rsidRDefault="003004C9" w:rsidP="6EFD5EA1">
       <w:r>
         <w:t xml:space="preserve">Toimialuejohtajat vastaavat palvelutuotannon osalta varautumisesta ja valmiussuunnittelusta toimialuekohtaisesta, sosiaali- ja terveysalan sekä pelastusalan lainsäädännön mukaisesta, turvallisuudesta ja varautumisesta. Vastuualuejohtajat vastaavat turvallisuuden ja varautumisen suunnittelun </w:t>
       </w:r>
       <w:r w:rsidR="00573A94">
         <w:t>toimeenpanosta. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId121">
+      <w:hyperlink r:id="rId128">
         <w:r w:rsidR="00573A94" w:rsidRPr="6E0DB173">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Hallintosääntö</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00573A94">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B9169A" w14:textId="77777777" w:rsidR="05778BAC" w:rsidRDefault="05778BAC" w:rsidP="22A3BC30">
+    <w:p w14:paraId="54B058A4" w14:textId="77777777" w:rsidR="05778BAC" w:rsidRDefault="05778BAC" w:rsidP="22A3BC30">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22A3BC30">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Valmiusjohtaja vastaa valmius- ja jatkuvuudenhallinasta, mutta esihenkilöt huolehtivat yhteistyössä valmiusjohtajan kanssa yksiköiden suunnitelmien ja ohjeistusten ajantasaisuudesta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282C8E66" w14:textId="77777777" w:rsidR="6E0DB173" w:rsidRDefault="6E0DB173" w:rsidP="22A3BC30"/>
-    <w:p w14:paraId="505FAE07" w14:textId="77777777" w:rsidR="00B13915" w:rsidRDefault="00805083" w:rsidP="0074386B">
+    <w:p w14:paraId="0C457BC0" w14:textId="77777777" w:rsidR="6E0DB173" w:rsidRDefault="6E0DB173" w:rsidP="22A3BC30"/>
+    <w:p w14:paraId="60A92501" w14:textId="77777777" w:rsidR="00B13915" w:rsidRDefault="00805083" w:rsidP="0074386B">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc223942566"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc241141024"/>
       <w:r>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="00F77DC6">
         <w:t>Omavalvontasuunnitelman</w:t>
       </w:r>
       <w:r w:rsidR="007C050F">
         <w:t xml:space="preserve"> toimeenpano, julkaiseminen, toteutumisen seuranta ja päivittäminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00F77DC6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A42D9F" w14:textId="77777777" w:rsidR="00F77DC6" w:rsidRDefault="00F77DC6" w:rsidP="0074386B">
+    <w:p w14:paraId="53FD704D" w14:textId="77777777" w:rsidR="00F77DC6" w:rsidRDefault="00F77DC6" w:rsidP="0074386B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1276CF88" w14:textId="77777777" w:rsidR="007C050F" w:rsidRDefault="00112993" w:rsidP="2562DF4E">
+    <w:p w14:paraId="3CCA2B1D" w14:textId="77777777" w:rsidR="007C050F" w:rsidRDefault="00112993" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc223942567"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc241141025"/>
       <w:r>
         <w:t>4.1 Toimeenpano</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidR="190063CB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730452AC" w14:textId="77777777" w:rsidR="63E0536C" w:rsidRDefault="63E0536C" w:rsidP="22A3BC30">
+    <w:p w14:paraId="32E4DC04" w14:textId="77777777" w:rsidR="63E0536C" w:rsidRDefault="63E0536C" w:rsidP="22A3BC30">
       <w:r>
         <w:t>Ajantasainen omavalvontasuunnitelma on vastuualueen henkilöstön tiedossa ja saatavilla</w:t>
       </w:r>
       <w:r w:rsidR="2AA58EB7">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Omavalvontasuunnitelmaan tehtävistä muutoksista tiedotetaan henkilöstölle</w:t>
       </w:r>
       <w:r w:rsidR="4A8D5229">
         <w:t xml:space="preserve"> esihenkilön johdolla. O</w:t>
       </w:r>
       <w:r w:rsidR="665D2D33">
         <w:t>mavalvontasuunnitelma on osa jokaisen työntekijän perehdytystä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E473A8" w14:textId="77777777" w:rsidR="00573A94" w:rsidRDefault="00573A94" w:rsidP="22A3BC30">
+    <w:p w14:paraId="10D94F30" w14:textId="77777777" w:rsidR="008C261A" w:rsidRDefault="008C261A" w:rsidP="22A3BC30">
+      <w:r>
+        <w:t>Omavalvontasuunnitelma käydään läpi työyhteisön kokouksissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBF8DB8" w14:textId="77777777" w:rsidR="00573A94" w:rsidRDefault="00573A94" w:rsidP="22A3BC30">
       <w:pPr>
         <w:rPr>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6235A3C2" w14:textId="6BA38850" w:rsidR="00112993" w:rsidRDefault="00C81266" w:rsidP="2562DF4E">
+    <w:p w14:paraId="7EACCF44" w14:textId="77777777" w:rsidR="00112993" w:rsidRDefault="00C81266" w:rsidP="2562DF4E">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc223942568"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc241141026"/>
       <w:r>
         <w:t xml:space="preserve">4.2 </w:t>
       </w:r>
       <w:r w:rsidR="00F35110" w:rsidRPr="00F35110">
         <w:t>Omavalvontasuunnitelman seuranta, päivittäminen ja julkisuus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
-    <w:p w14:paraId="6ED1E887" w14:textId="77777777" w:rsidR="00B7176C" w:rsidRDefault="00B7176C" w:rsidP="00B7176C">
+    <w:p w14:paraId="4698549F" w14:textId="77777777" w:rsidR="00B7176C" w:rsidRDefault="00B7176C" w:rsidP="00B7176C">
       <w:r>
-        <w:t>Omavalvontasuunnitelmaa seurataan ja päivitetään vastuualueilla 4 kuukauden välein. Jos seurannassa huomataan muutostarpeita, toimintaa ja ohjeita muutetaan. Valvontalaki edellyttää, että tehdyt muutokset ovat todennettavissa. Sata-alueella muutokset päivitetään omavalvontasuunnitelmaan.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="157E60FC" w14:textId="77777777" w:rsidR="00B7176C" w:rsidRDefault="00B7176C" w:rsidP="00B7176C">
+        <w:t xml:space="preserve">Omavalvontasuunnitelmaa seurataan ja päivitetään vastuualueilla 4 kuukauden välein. Jos seurannassa huomataan muutostarpeita, toimintaa ja ohjeita muutetaan. Valvontalaki </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>edellyttää, että tehdyt muutokset ovat todennettavissa. Sata-alueella muutokset päivitetään omavalvontasuunnitelmaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF32769" w14:textId="77777777" w:rsidR="00B7176C" w:rsidRDefault="00B7176C" w:rsidP="00B7176C">
       <w:r>
         <w:t>Vastuualuejohtaja vastaa omavalvontasuunnitelman päivityksestä. Toimialuejohtaja hyväksyy vastuualueidensa suunnitelmat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7EE0C9" w14:textId="788EB338" w:rsidR="00B7176C" w:rsidRDefault="00B7176C" w:rsidP="00B7176C">
+    <w:p w14:paraId="773BC434" w14:textId="77777777" w:rsidR="00B7176C" w:rsidRDefault="00B7176C" w:rsidP="00B7176C">
       <w:r>
         <w:t>Omavalvontasuunnitelma tallennetaan IMS-järjestelmään. Kansalaiset voivat ladata kaikki omavalvontasuunnitelmat itselleen Sata-alueen verkkosivuilta. Omavalvontasuunnitelma on nähtävillä toimintayksiköissä paperiversiona tai QR-koodin avulla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED83E5D" w14:textId="32A7F8F4" w:rsidR="00F929A5" w:rsidRPr="00F929A5" w:rsidRDefault="00B7176C" w:rsidP="00B7176C">
-      <w:hyperlink r:id="rId122" w:history="1">
+    <w:p w14:paraId="4AE2EFA8" w14:textId="77777777" w:rsidR="00E148A5" w:rsidRPr="00E148A5" w:rsidRDefault="00B7176C" w:rsidP="0172CD31">
+      <w:hyperlink r:id="rId129" w:history="1">
         <w:r w:rsidRPr="00B7176C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>Satakunnan hyvinvointialue/tietoa-meistä/omavalvontasuunnitelmat</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...147 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:sectPr w:rsidR="00E148A5" w:rsidRPr="00E148A5" w:rsidSect="007C2E9E">
-      <w:headerReference w:type="default" r:id="rId125"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId128"/>
+      <w:headerReference w:type="even" r:id="rId130"/>
+      <w:headerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="even" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:headerReference w:type="first" r:id="rId134"/>
+      <w:footerReference w:type="first" r:id="rId135"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2933" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D1B56D8" w14:textId="77777777" w:rsidR="006A5C31" w:rsidRDefault="006A5C31" w:rsidP="000556F8">
+    <w:p w14:paraId="3E449B43" w14:textId="77777777" w:rsidR="00261751" w:rsidRDefault="00261751" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02DEDE9E" w14:textId="77777777" w:rsidR="006A5C31" w:rsidRDefault="006A5C31" w:rsidP="000556F8">
+    <w:p w14:paraId="04EE5B64" w14:textId="77777777" w:rsidR="00261751" w:rsidRDefault="00261751" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="49B2DA9E" w14:textId="77777777" w:rsidR="006A5C31" w:rsidRDefault="006A5C31">
+    <w:p w14:paraId="4D047C75" w14:textId="77777777" w:rsidR="00261751" w:rsidRDefault="00261751">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -23396,238 +23562,264 @@
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lato">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E771A14" w14:textId="77777777" w:rsidR="00B0314B" w:rsidRDefault="00B0314B">
+    <w:pPr>
+      <w:pStyle w:val="Alatunniste"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="367808183"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="4F91D0B2" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
+      <w:p w14:paraId="4BB805B8" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
         <w:pPr>
           <w:pStyle w:val="Alatunniste"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005D5464">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="2800183A" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="000556F8" w:rsidRDefault="00D431AE" w:rsidP="000556F8">
+  <w:p w14:paraId="6DC040D4" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="000556F8" w:rsidRDefault="00D431AE" w:rsidP="000556F8">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="5103"/>
         <w:tab w:val="left" w:pos="7371"/>
       </w:tabs>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
-    <w:tr w:rsidR="6EFD5EA1" w14:paraId="50CC5E38" w14:textId="77777777" w:rsidTr="6EFD5EA1">
+    <w:tr w:rsidR="6EFD5EA1" w14:paraId="63693CEF" w14:textId="77777777" w:rsidTr="6EFD5EA1">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1287EE81" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="1EDB6938" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="03D58948" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="62604DD4" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="32004E66" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
+        <w:p w14:paraId="2396989B" w14:textId="77777777" w:rsidR="6EFD5EA1" w:rsidRDefault="6EFD5EA1" w:rsidP="6EFD5EA1">
           <w:pPr>
             <w:pStyle w:val="Yltunniste"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4B4768E7" w14:textId="77777777" w:rsidR="00C92791" w:rsidRDefault="00C92791">
+  <w:p w14:paraId="575399BB" w14:textId="77777777" w:rsidR="00C92791" w:rsidRDefault="00C92791">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0507997F" w14:textId="77777777" w:rsidR="006A5C31" w:rsidRDefault="006A5C31" w:rsidP="000556F8">
+    <w:p w14:paraId="32679D91" w14:textId="77777777" w:rsidR="00261751" w:rsidRDefault="00261751" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60CF6EEA" w14:textId="77777777" w:rsidR="006A5C31" w:rsidRDefault="006A5C31" w:rsidP="000556F8">
+    <w:p w14:paraId="4D50699C" w14:textId="77777777" w:rsidR="00261751" w:rsidRDefault="00261751" w:rsidP="000556F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52396CEF" w14:textId="77777777" w:rsidR="006A5C31" w:rsidRDefault="006A5C31">
+    <w:p w14:paraId="3F56843B" w14:textId="77777777" w:rsidR="00261751" w:rsidRDefault="00261751">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="069249A7" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
+  <w:p w14:paraId="5022E5D1" w14:textId="77777777" w:rsidR="00B0314B" w:rsidRDefault="00B0314B">
+    <w:pPr>
+      <w:pStyle w:val="Yltunniste"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11E93E8F" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:szCs w:val="18"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B5BA54B" wp14:editId="75E10263">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19F26150" wp14:editId="028BFDBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3810</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-2540</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1792800" cy="428400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1511476811" name="Kuva 1511476811">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 1">
@@ -23651,158 +23843,171 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1792800" cy="428400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="35203A0D" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="007C2E9E" w:rsidP="007C2E9E">
+  <w:p w14:paraId="3C11B630" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="007C2E9E" w:rsidP="007C2E9E">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="left" w:pos="3060"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="305FC8E9" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="00DC1782" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
+  <w:p w14:paraId="0E8718CC" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRPr="00DC1782" w:rsidRDefault="00D431AE" w:rsidP="00DC1782">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="65AB515C" w14:textId="77777777" w:rsidR="008E6C50" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6FCEF6EA" w14:textId="77777777" w:rsidR="008E6C50" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="54258F7E">
+      <w:pict w14:anchorId="4F917CDF">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
+        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658752;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="785D1188" w14:textId="77777777" w:rsidR="00A959E3" w:rsidRDefault="00000000">
+  <w:p w14:paraId="71E360AC" w14:textId="77777777" w:rsidR="00B569DB" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="3FFEB49B">
-        <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
+      <w:pict w14:anchorId="1B70489D">
+        <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657728;visibility:hidden">
+          <v:path gradientshapeok="f" o:connecttype="segments"/>
+          <o:lock v:ext="edit" selection="t"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3B009574" w14:textId="77777777" w:rsidR="007E61F1" w:rsidRDefault="00000000">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="0D23FBD2">
+        <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251656704;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="2963845D">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251659264;mso-position-horizontal:right">
+      <w:pict w14:anchorId="38804E2D">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:397.6pt;margin-top:0;width:250pt;height:50pt;z-index:251659776;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="43E55565" w14:textId="77777777" w:rsidR="00A959E3" w:rsidRDefault="00000000">
+              <w:p w14:paraId="0D0F7F5E" w14:textId="77777777" w:rsidR="007E61F1" w:rsidRDefault="00000000">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Nimi: Omavalvontasuunnitelma Erityispalvelut (avohuolto, sijaishuolto, jälkihuolto ja laitostoiminta)</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:br/>
-                  <w:t>Yksilöllinen tunniste: DOC-8326-26266-fi</w:t>
+                  <w:t>Yksilöllinen tunniste: DOC-8326-29614-fi</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:br/>
-                  <w:t>Versio: 3</w:t>
+                  <w:t>Versio: 5</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:br/>
-                  <w:t>Hyväksyjä: Hanna-Leena Markki, 16.1.2026 16:38</w:t>
+                  <w:t>Hyväksyjä: Hanna-Leena Markki, 27.8.2026 10:35</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0615F8A6" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
+  <w:p w14:paraId="776D8DAE" w14:textId="77777777" w:rsidR="00D431AE" w:rsidRDefault="00D431AE">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69D9A665" wp14:editId="5DD15CE3">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="028BF25E" wp14:editId="4DDDA5FD">
           <wp:extent cx="1790700" cy="428625"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="1395629892" name="Kuva 1395629892" title="Satakunnan hyvinvointialueen logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -24063,50 +24268,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="840C1F7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E2E2CDE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BDAABFEA"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E8F4983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="254E6FD2"/>
     <w:lvl w:ilvl="0" w:tplc="656E9EFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4DFE6F64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24172,199 +24490,50 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1894494E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A580CBF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...147 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="168A5995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="239EEDDE"/>
     <w:lvl w:ilvl="0" w:tplc="21D68D60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="22E2B36A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24438,199 +24607,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A64A0F52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C08036B"/>
-[...147 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C874871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54FA83B4"/>
     <w:lvl w:ilvl="0" w:tplc="24EE0ECE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4330F428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24693,50 +24713,163 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EB28E142">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4BDCC316">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C8972A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="500A1674"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F844702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E9ED054"/>
     <w:lvl w:ilvl="0" w:tplc="CC24FB9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="41B08612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -24813,163 +24946,389 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="33FA7428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="203967D4"/>
+    <w:nsid w:val="1F9D719B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F6F23272"/>
+    <w:tmpl w:val="3F8643AA"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3141" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3861" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4581" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5301" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6021" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6741" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="203967D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6F23272"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21904C35"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8D0A946"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22581BDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A7E409A"/>
     <w:lvl w:ilvl="0" w:tplc="B70863C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6C4C3FB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25038,51 +25397,164 @@
     <w:lvl w:ilvl="7" w:tplc="7E1804BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="69D0DFF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B6C12D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1C61974"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6741" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8181" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D05E0B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CE40900"/>
     <w:lvl w:ilvl="0" w:tplc="B8E6C172">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DD1CF9FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25151,349 +25623,51 @@
     <w:lvl w:ilvl="7" w:tplc="514411F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2B967AD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...297 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D448066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2076CC0C"/>
     <w:lvl w:ilvl="0" w:tplc="7B1A2E28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="127EE6FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25559,199 +25733,50 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E126E99C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A66ADE62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...147 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4242BA8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9C67D4E"/>
     <w:lvl w:ilvl="0" w:tplc="943C70C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FDBA6584">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25825,50 +25850,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="87F2E932">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="486933B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E256BE3E"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BBCFF0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DBEC5D8"/>
     <w:lvl w:ilvl="0" w:tplc="7E8AD470">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8B3E535C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25937,54 +26075,54 @@
     <w:lvl w:ilvl="7" w:tplc="D8665FA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="466E6F58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC26003"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BD856C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="34BC6CD4"/>
+    <w:tmpl w:val="007861C0"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
@@ -26050,51 +26188,164 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DC26003"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34BC6CD4"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EDF07C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="4C6418AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2061" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7A685A58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2781" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
@@ -26163,51 +26414,164 @@
     <w:lvl w:ilvl="7" w:tplc="02E2FD50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7101" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="87C8950E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7821" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="527E7062"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="775C79A8"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="596A89DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2306FD56"/>
     <w:lvl w:ilvl="0" w:tplc="5E4C0D4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EE4C6FDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26276,51 +26640,51 @@
     <w:lvl w:ilvl="7" w:tplc="5B343CAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5C047B28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CA5E881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0D6EE18"/>
     <w:lvl w:ilvl="0" w:tplc="963261A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E6782B3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26389,51 +26753,277 @@
     <w:lvl w:ilvl="7" w:tplc="B13CBE10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F11419CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ED15077"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6BF61D04"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="643A5088"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="762A861C"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66F4EBB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A4E773E"/>
     <w:lvl w:ilvl="0" w:tplc="E9C86082">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CC1CC81E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26502,200 +27092,164 @@
     <w:lvl w:ilvl="7" w:tplc="3EF2495C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E562833E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F8766C2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE369DBA"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3861" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="4581" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5301" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="6741" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="7461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="8181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...64 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78B85148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E406EAE"/>
     <w:lvl w:ilvl="0" w:tplc="AC780C7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E3F01740">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26764,51 +27318,51 @@
     <w:lvl w:ilvl="7" w:tplc="B50C1586">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0302E56E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BDBE8C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="665C5298"/>
     <w:lvl w:ilvl="0" w:tplc="1CB82820">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C1DA796A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="67349CDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26850,51 +27404,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C3DECAAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6AF6F5A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D207B87"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BCC2EA8"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F9D004A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8ABE15F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-4289" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="303030"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelo2"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26978,128 +27645,146 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1944" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1644" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="177013416">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1321617161">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="205530548">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1710452063">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1081295842">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1828012711">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="517735090">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1002321331">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1936009928">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1417894533">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1584682774">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1979795125">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2011831162">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1052996333">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1093942410">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1041244566">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1543059372">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1640768938">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="109058699">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="957951198">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1052969174">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="303891829">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1401320615">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="297419420">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="863328697">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="614482466">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1640768938">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="27" w16cid:durableId="1801998950">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="109058699">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="28" w16cid:durableId="1319649467">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1929927978">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="29" w16cid:durableId="547106126">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="467166683">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="30" w16cid:durableId="1475371940">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="506945960">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="31" w16cid:durableId="891817831">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1397630274">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="32" w16cid:durableId="1910187664">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="312149067">
-[...8 lines deleted...]
-  <w:numIdMacAtCleanup w:val="24"/>
+  <w:numIdMacAtCleanup w:val="32"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -27108,72 +27793,74 @@
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E05D1"/>
     <w:rsid w:val="0000043A"/>
     <w:rsid w:val="000005B5"/>
     <w:rsid w:val="00000624"/>
     <w:rsid w:val="000006A1"/>
     <w:rsid w:val="00000CBD"/>
     <w:rsid w:val="00001103"/>
     <w:rsid w:val="000014AA"/>
     <w:rsid w:val="00001D34"/>
     <w:rsid w:val="00001E27"/>
     <w:rsid w:val="0000205B"/>
     <w:rsid w:val="000026EB"/>
     <w:rsid w:val="00002EDF"/>
     <w:rsid w:val="00003130"/>
     <w:rsid w:val="000041F3"/>
+    <w:rsid w:val="0000556C"/>
     <w:rsid w:val="00005AD2"/>
     <w:rsid w:val="00005F28"/>
     <w:rsid w:val="00005F6D"/>
     <w:rsid w:val="00006325"/>
     <w:rsid w:val="00006578"/>
     <w:rsid w:val="00006961"/>
     <w:rsid w:val="00006FF4"/>
     <w:rsid w:val="0000751A"/>
     <w:rsid w:val="00007656"/>
     <w:rsid w:val="00007B81"/>
     <w:rsid w:val="00007D89"/>
     <w:rsid w:val="00007E78"/>
     <w:rsid w:val="0001101F"/>
     <w:rsid w:val="000118C8"/>
     <w:rsid w:val="00011C17"/>
     <w:rsid w:val="00012073"/>
     <w:rsid w:val="00012BF8"/>
     <w:rsid w:val="00013817"/>
     <w:rsid w:val="0001410D"/>
     <w:rsid w:val="00014320"/>
     <w:rsid w:val="00014485"/>
     <w:rsid w:val="000149E9"/>
+    <w:rsid w:val="00016191"/>
     <w:rsid w:val="0001786E"/>
     <w:rsid w:val="00017875"/>
     <w:rsid w:val="00017949"/>
     <w:rsid w:val="00017967"/>
     <w:rsid w:val="00020A3B"/>
     <w:rsid w:val="00020BBD"/>
     <w:rsid w:val="00020C42"/>
     <w:rsid w:val="000211E2"/>
     <w:rsid w:val="00021AE1"/>
     <w:rsid w:val="00021CC9"/>
     <w:rsid w:val="00021E2D"/>
     <w:rsid w:val="00022098"/>
     <w:rsid w:val="0002217F"/>
     <w:rsid w:val="0002269E"/>
     <w:rsid w:val="00022BE5"/>
     <w:rsid w:val="0002331B"/>
     <w:rsid w:val="00023E4D"/>
     <w:rsid w:val="000241EC"/>
     <w:rsid w:val="0002423E"/>
     <w:rsid w:val="0002430F"/>
     <w:rsid w:val="00024457"/>
     <w:rsid w:val="0002452D"/>
     <w:rsid w:val="0002455E"/>
     <w:rsid w:val="00024BCA"/>
     <w:rsid w:val="000251D3"/>
@@ -27358,50 +28045,51 @@
     <w:rsid w:val="00094F89"/>
     <w:rsid w:val="0009506D"/>
     <w:rsid w:val="0009529C"/>
     <w:rsid w:val="0009532D"/>
     <w:rsid w:val="0009591D"/>
     <w:rsid w:val="00095EEE"/>
     <w:rsid w:val="0009649D"/>
     <w:rsid w:val="00096CAD"/>
     <w:rsid w:val="00096E16"/>
     <w:rsid w:val="000971ED"/>
     <w:rsid w:val="000974AC"/>
     <w:rsid w:val="0009762A"/>
     <w:rsid w:val="00097CEA"/>
     <w:rsid w:val="000A000A"/>
     <w:rsid w:val="000A0205"/>
     <w:rsid w:val="000A0D6B"/>
     <w:rsid w:val="000A0F63"/>
     <w:rsid w:val="000A0F80"/>
     <w:rsid w:val="000A147B"/>
     <w:rsid w:val="000A157C"/>
     <w:rsid w:val="000A193C"/>
     <w:rsid w:val="000A1C39"/>
     <w:rsid w:val="000A2A66"/>
     <w:rsid w:val="000A2BF9"/>
     <w:rsid w:val="000A334E"/>
+    <w:rsid w:val="000A354E"/>
     <w:rsid w:val="000A41CC"/>
     <w:rsid w:val="000A4260"/>
     <w:rsid w:val="000A4805"/>
     <w:rsid w:val="000A5CBD"/>
     <w:rsid w:val="000A5E08"/>
     <w:rsid w:val="000A62A6"/>
     <w:rsid w:val="000A62E3"/>
     <w:rsid w:val="000A63B6"/>
     <w:rsid w:val="000A7477"/>
     <w:rsid w:val="000A7C35"/>
     <w:rsid w:val="000A7F2C"/>
     <w:rsid w:val="000B0364"/>
     <w:rsid w:val="000B0ADF"/>
     <w:rsid w:val="000B0BAB"/>
     <w:rsid w:val="000B10CC"/>
     <w:rsid w:val="000B1AA1"/>
     <w:rsid w:val="000B1F1F"/>
     <w:rsid w:val="000B1FC7"/>
     <w:rsid w:val="000B22DD"/>
     <w:rsid w:val="000B2B56"/>
     <w:rsid w:val="000B30E1"/>
     <w:rsid w:val="000B30F7"/>
     <w:rsid w:val="000B3643"/>
     <w:rsid w:val="000B3B83"/>
     <w:rsid w:val="000B3C6C"/>
@@ -27492,50 +28180,51 @@
     <w:rsid w:val="000E42D3"/>
     <w:rsid w:val="000E4520"/>
     <w:rsid w:val="000E481E"/>
     <w:rsid w:val="000E5B12"/>
     <w:rsid w:val="000E5FF0"/>
     <w:rsid w:val="000E6335"/>
     <w:rsid w:val="000E65D3"/>
     <w:rsid w:val="000E6724"/>
     <w:rsid w:val="000E753B"/>
     <w:rsid w:val="000E7A52"/>
     <w:rsid w:val="000E7CAF"/>
     <w:rsid w:val="000E7F80"/>
     <w:rsid w:val="000F055B"/>
     <w:rsid w:val="000F0F92"/>
     <w:rsid w:val="000F165A"/>
     <w:rsid w:val="000F1A22"/>
     <w:rsid w:val="000F1BFD"/>
     <w:rsid w:val="000F2041"/>
     <w:rsid w:val="000F26CC"/>
     <w:rsid w:val="000F289D"/>
     <w:rsid w:val="000F3119"/>
     <w:rsid w:val="000F34C3"/>
     <w:rsid w:val="000F396C"/>
     <w:rsid w:val="000F4860"/>
     <w:rsid w:val="000F4963"/>
+    <w:rsid w:val="000F547F"/>
     <w:rsid w:val="000F5676"/>
     <w:rsid w:val="000F57C5"/>
     <w:rsid w:val="000F5960"/>
     <w:rsid w:val="000F5B70"/>
     <w:rsid w:val="000F5CE3"/>
     <w:rsid w:val="000F5E4C"/>
     <w:rsid w:val="000F6700"/>
     <w:rsid w:val="000F6F4A"/>
     <w:rsid w:val="000F73B8"/>
     <w:rsid w:val="000F7D1A"/>
     <w:rsid w:val="00100433"/>
     <w:rsid w:val="001005A5"/>
     <w:rsid w:val="001008BE"/>
     <w:rsid w:val="0010090C"/>
     <w:rsid w:val="00100B72"/>
     <w:rsid w:val="00100DBE"/>
     <w:rsid w:val="00100EF4"/>
     <w:rsid w:val="00101510"/>
     <w:rsid w:val="0010185B"/>
     <w:rsid w:val="00102537"/>
     <w:rsid w:val="001028C4"/>
     <w:rsid w:val="001030CC"/>
     <w:rsid w:val="00103ADE"/>
     <w:rsid w:val="00103B30"/>
     <w:rsid w:val="00103B9E"/>
@@ -27716,50 +28405,51 @@
     <w:rsid w:val="001608B6"/>
     <w:rsid w:val="00160FA7"/>
     <w:rsid w:val="00161044"/>
     <w:rsid w:val="00161CC0"/>
     <w:rsid w:val="00161D40"/>
     <w:rsid w:val="00162000"/>
     <w:rsid w:val="0016263D"/>
     <w:rsid w:val="001629AC"/>
     <w:rsid w:val="001630C9"/>
     <w:rsid w:val="0016357C"/>
     <w:rsid w:val="0016405F"/>
     <w:rsid w:val="001643B2"/>
     <w:rsid w:val="00165603"/>
     <w:rsid w:val="0016597D"/>
     <w:rsid w:val="00165A06"/>
     <w:rsid w:val="00166402"/>
     <w:rsid w:val="0016685C"/>
     <w:rsid w:val="00166BF2"/>
     <w:rsid w:val="0016728C"/>
     <w:rsid w:val="001678AA"/>
     <w:rsid w:val="00167D78"/>
     <w:rsid w:val="00170C5F"/>
     <w:rsid w:val="0017108E"/>
     <w:rsid w:val="0017127B"/>
     <w:rsid w:val="001719D8"/>
+    <w:rsid w:val="00172169"/>
     <w:rsid w:val="00172265"/>
     <w:rsid w:val="0017259A"/>
     <w:rsid w:val="001734BB"/>
     <w:rsid w:val="00173B48"/>
     <w:rsid w:val="00173DF5"/>
     <w:rsid w:val="00174F98"/>
     <w:rsid w:val="001754B9"/>
     <w:rsid w:val="001759ED"/>
     <w:rsid w:val="00176CE9"/>
     <w:rsid w:val="00177A54"/>
     <w:rsid w:val="00177AE2"/>
     <w:rsid w:val="00177EF0"/>
     <w:rsid w:val="00180337"/>
     <w:rsid w:val="0018055C"/>
     <w:rsid w:val="00181333"/>
     <w:rsid w:val="00181FA5"/>
     <w:rsid w:val="001820F1"/>
     <w:rsid w:val="0018239E"/>
     <w:rsid w:val="00182609"/>
     <w:rsid w:val="00182784"/>
     <w:rsid w:val="001828C6"/>
     <w:rsid w:val="00182A1A"/>
     <w:rsid w:val="00182A70"/>
     <w:rsid w:val="00183DC7"/>
     <w:rsid w:val="001843BB"/>
@@ -27890,50 +28580,51 @@
     <w:rsid w:val="001D4ACD"/>
     <w:rsid w:val="001D5E5C"/>
     <w:rsid w:val="001D66E2"/>
     <w:rsid w:val="001D6AB4"/>
     <w:rsid w:val="001D6C6B"/>
     <w:rsid w:val="001D6D68"/>
     <w:rsid w:val="001D6DBC"/>
     <w:rsid w:val="001D6F6E"/>
     <w:rsid w:val="001D7166"/>
     <w:rsid w:val="001D7923"/>
     <w:rsid w:val="001D7ECB"/>
     <w:rsid w:val="001D7F64"/>
     <w:rsid w:val="001E0BAA"/>
     <w:rsid w:val="001E0D9B"/>
     <w:rsid w:val="001E10F5"/>
     <w:rsid w:val="001E14D5"/>
     <w:rsid w:val="001E1AAD"/>
     <w:rsid w:val="001E1D20"/>
     <w:rsid w:val="001E1F25"/>
     <w:rsid w:val="001E22EC"/>
     <w:rsid w:val="001E29DC"/>
     <w:rsid w:val="001E2A6C"/>
     <w:rsid w:val="001E444B"/>
     <w:rsid w:val="001E45E5"/>
     <w:rsid w:val="001E4645"/>
+    <w:rsid w:val="001E51E9"/>
     <w:rsid w:val="001E52AC"/>
     <w:rsid w:val="001E535C"/>
     <w:rsid w:val="001E5764"/>
     <w:rsid w:val="001E62B7"/>
     <w:rsid w:val="001E636F"/>
     <w:rsid w:val="001E6AA0"/>
     <w:rsid w:val="001E6BA7"/>
     <w:rsid w:val="001E7783"/>
     <w:rsid w:val="001E7ECD"/>
     <w:rsid w:val="001F0218"/>
     <w:rsid w:val="001F04D0"/>
     <w:rsid w:val="001F053A"/>
     <w:rsid w:val="001F0810"/>
     <w:rsid w:val="001F08C3"/>
     <w:rsid w:val="001F108F"/>
     <w:rsid w:val="001F185E"/>
     <w:rsid w:val="001F195B"/>
     <w:rsid w:val="001F1D34"/>
     <w:rsid w:val="001F1DD2"/>
     <w:rsid w:val="001F28BC"/>
     <w:rsid w:val="001F316F"/>
     <w:rsid w:val="001F3491"/>
     <w:rsid w:val="001F37BD"/>
     <w:rsid w:val="001F49D7"/>
     <w:rsid w:val="001F4C0F"/>
@@ -28016,50 +28707,51 @@
     <w:rsid w:val="002232A4"/>
     <w:rsid w:val="0022367F"/>
     <w:rsid w:val="00223688"/>
     <w:rsid w:val="0022386C"/>
     <w:rsid w:val="00223CA7"/>
     <w:rsid w:val="00223F86"/>
     <w:rsid w:val="002240AA"/>
     <w:rsid w:val="002247AC"/>
     <w:rsid w:val="00224DB6"/>
     <w:rsid w:val="00224F5C"/>
     <w:rsid w:val="002253D4"/>
     <w:rsid w:val="0022543D"/>
     <w:rsid w:val="00225470"/>
     <w:rsid w:val="00225D3E"/>
     <w:rsid w:val="00225D6A"/>
     <w:rsid w:val="002261A0"/>
     <w:rsid w:val="002261D1"/>
     <w:rsid w:val="002265C5"/>
     <w:rsid w:val="00226E4B"/>
     <w:rsid w:val="00226EA0"/>
     <w:rsid w:val="0022758A"/>
     <w:rsid w:val="002275E9"/>
     <w:rsid w:val="00227B11"/>
     <w:rsid w:val="00227E8C"/>
     <w:rsid w:val="00230053"/>
+    <w:rsid w:val="002300E4"/>
     <w:rsid w:val="00230E7F"/>
     <w:rsid w:val="0023126C"/>
     <w:rsid w:val="00231336"/>
     <w:rsid w:val="0023160B"/>
     <w:rsid w:val="00231807"/>
     <w:rsid w:val="002328C1"/>
     <w:rsid w:val="0023316D"/>
     <w:rsid w:val="00233CAB"/>
     <w:rsid w:val="00233F65"/>
     <w:rsid w:val="0023403B"/>
     <w:rsid w:val="0023415B"/>
     <w:rsid w:val="00234226"/>
     <w:rsid w:val="002344F2"/>
     <w:rsid w:val="002348F0"/>
     <w:rsid w:val="00234DA9"/>
     <w:rsid w:val="00234E2D"/>
     <w:rsid w:val="00235158"/>
     <w:rsid w:val="002351B1"/>
     <w:rsid w:val="00236282"/>
     <w:rsid w:val="002369B1"/>
     <w:rsid w:val="00236CFA"/>
     <w:rsid w:val="002403BD"/>
     <w:rsid w:val="00240538"/>
     <w:rsid w:val="002407C3"/>
     <w:rsid w:val="00240BD6"/>
@@ -28090,50 +28782,51 @@
     <w:rsid w:val="002522C1"/>
     <w:rsid w:val="0025270C"/>
     <w:rsid w:val="00253152"/>
     <w:rsid w:val="00253186"/>
     <w:rsid w:val="002533FC"/>
     <w:rsid w:val="00253EE3"/>
     <w:rsid w:val="00254976"/>
     <w:rsid w:val="00254D3F"/>
     <w:rsid w:val="0025594D"/>
     <w:rsid w:val="00255FB1"/>
     <w:rsid w:val="002564E4"/>
     <w:rsid w:val="002565CD"/>
     <w:rsid w:val="002567D7"/>
     <w:rsid w:val="00256D54"/>
     <w:rsid w:val="0025747D"/>
     <w:rsid w:val="00257550"/>
     <w:rsid w:val="00257654"/>
     <w:rsid w:val="0025797A"/>
     <w:rsid w:val="00260495"/>
     <w:rsid w:val="00260550"/>
     <w:rsid w:val="002605A6"/>
     <w:rsid w:val="00260974"/>
     <w:rsid w:val="00261391"/>
     <w:rsid w:val="0026147E"/>
     <w:rsid w:val="00261554"/>
+    <w:rsid w:val="00261751"/>
     <w:rsid w:val="0026186D"/>
     <w:rsid w:val="002618FE"/>
     <w:rsid w:val="00261C77"/>
     <w:rsid w:val="00262372"/>
     <w:rsid w:val="0026239F"/>
     <w:rsid w:val="00262943"/>
     <w:rsid w:val="00262C1D"/>
     <w:rsid w:val="002631D6"/>
     <w:rsid w:val="0026320B"/>
     <w:rsid w:val="0026333C"/>
     <w:rsid w:val="002634F1"/>
     <w:rsid w:val="002635BC"/>
     <w:rsid w:val="0026461E"/>
     <w:rsid w:val="00264E08"/>
     <w:rsid w:val="002651D4"/>
     <w:rsid w:val="00265331"/>
     <w:rsid w:val="002656E2"/>
     <w:rsid w:val="00265746"/>
     <w:rsid w:val="00265936"/>
     <w:rsid w:val="00265CAB"/>
     <w:rsid w:val="00266513"/>
     <w:rsid w:val="00266992"/>
     <w:rsid w:val="00267AFE"/>
     <w:rsid w:val="00270273"/>
     <w:rsid w:val="00270312"/>
@@ -28210,50 +28903,51 @@
     <w:rsid w:val="002A3A1E"/>
     <w:rsid w:val="002A3A42"/>
     <w:rsid w:val="002A3FD7"/>
     <w:rsid w:val="002A495F"/>
     <w:rsid w:val="002A4CE9"/>
     <w:rsid w:val="002A5A15"/>
     <w:rsid w:val="002A607D"/>
     <w:rsid w:val="002A70AF"/>
     <w:rsid w:val="002A7333"/>
     <w:rsid w:val="002A738E"/>
     <w:rsid w:val="002A7732"/>
     <w:rsid w:val="002A796B"/>
     <w:rsid w:val="002B01A5"/>
     <w:rsid w:val="002B087F"/>
     <w:rsid w:val="002B127D"/>
     <w:rsid w:val="002B1306"/>
     <w:rsid w:val="002B14C7"/>
     <w:rsid w:val="002B184D"/>
     <w:rsid w:val="002B3001"/>
     <w:rsid w:val="002B3716"/>
     <w:rsid w:val="002B4263"/>
     <w:rsid w:val="002B4637"/>
     <w:rsid w:val="002B468C"/>
     <w:rsid w:val="002B4B53"/>
     <w:rsid w:val="002B4BF0"/>
+    <w:rsid w:val="002B53BD"/>
     <w:rsid w:val="002B5B85"/>
     <w:rsid w:val="002B6A3E"/>
     <w:rsid w:val="002B71B9"/>
     <w:rsid w:val="002B72C6"/>
     <w:rsid w:val="002B76F9"/>
     <w:rsid w:val="002B77F4"/>
     <w:rsid w:val="002C06A6"/>
     <w:rsid w:val="002C0C3E"/>
     <w:rsid w:val="002C0DE7"/>
     <w:rsid w:val="002C129E"/>
     <w:rsid w:val="002C1575"/>
     <w:rsid w:val="002C276A"/>
     <w:rsid w:val="002C2C47"/>
     <w:rsid w:val="002C2F91"/>
     <w:rsid w:val="002C311F"/>
     <w:rsid w:val="002C375F"/>
     <w:rsid w:val="002C391F"/>
     <w:rsid w:val="002C4BE4"/>
     <w:rsid w:val="002C4BE5"/>
     <w:rsid w:val="002C6414"/>
     <w:rsid w:val="002C7931"/>
     <w:rsid w:val="002C7B55"/>
     <w:rsid w:val="002D052D"/>
     <w:rsid w:val="002D172E"/>
     <w:rsid w:val="002D24BF"/>
@@ -28323,95 +29017,97 @@
     <w:rsid w:val="002F4D71"/>
     <w:rsid w:val="002F5156"/>
     <w:rsid w:val="002F51AE"/>
     <w:rsid w:val="002F5429"/>
     <w:rsid w:val="002F55A0"/>
     <w:rsid w:val="002F5CB2"/>
     <w:rsid w:val="002F60B4"/>
     <w:rsid w:val="002F62C6"/>
     <w:rsid w:val="002F69EB"/>
     <w:rsid w:val="002F6B6A"/>
     <w:rsid w:val="002F6F77"/>
     <w:rsid w:val="002F71A6"/>
     <w:rsid w:val="002F7378"/>
     <w:rsid w:val="002F772E"/>
     <w:rsid w:val="002F7796"/>
     <w:rsid w:val="003000EA"/>
     <w:rsid w:val="003004C9"/>
     <w:rsid w:val="00300555"/>
     <w:rsid w:val="00300D87"/>
     <w:rsid w:val="003014E9"/>
     <w:rsid w:val="00301BA1"/>
     <w:rsid w:val="00301C8D"/>
     <w:rsid w:val="00301FDC"/>
     <w:rsid w:val="0030319F"/>
     <w:rsid w:val="003032A6"/>
+    <w:rsid w:val="003033DE"/>
     <w:rsid w:val="00303E0B"/>
     <w:rsid w:val="0030430B"/>
     <w:rsid w:val="00304B04"/>
     <w:rsid w:val="00305909"/>
     <w:rsid w:val="003062D1"/>
     <w:rsid w:val="00306B40"/>
     <w:rsid w:val="00306B93"/>
     <w:rsid w:val="00306CAF"/>
     <w:rsid w:val="003111FB"/>
     <w:rsid w:val="00311EC3"/>
     <w:rsid w:val="00312494"/>
     <w:rsid w:val="003126CC"/>
     <w:rsid w:val="00312F2C"/>
     <w:rsid w:val="00313667"/>
     <w:rsid w:val="00313994"/>
     <w:rsid w:val="0031498A"/>
     <w:rsid w:val="003151B3"/>
     <w:rsid w:val="00315AA9"/>
     <w:rsid w:val="003164A7"/>
     <w:rsid w:val="0031665C"/>
     <w:rsid w:val="00316F3F"/>
     <w:rsid w:val="00317094"/>
     <w:rsid w:val="003178D6"/>
     <w:rsid w:val="00317A3F"/>
     <w:rsid w:val="00317FB2"/>
     <w:rsid w:val="00320CB3"/>
     <w:rsid w:val="00321A09"/>
     <w:rsid w:val="00321D11"/>
     <w:rsid w:val="00321E42"/>
     <w:rsid w:val="003222C9"/>
     <w:rsid w:val="003226FC"/>
     <w:rsid w:val="00322C05"/>
     <w:rsid w:val="00322D2A"/>
     <w:rsid w:val="00322D8E"/>
     <w:rsid w:val="00322E6C"/>
     <w:rsid w:val="00324247"/>
     <w:rsid w:val="003244AF"/>
     <w:rsid w:val="003246F2"/>
     <w:rsid w:val="0032507F"/>
     <w:rsid w:val="0032527B"/>
     <w:rsid w:val="003253AA"/>
     <w:rsid w:val="0032582E"/>
     <w:rsid w:val="0032623B"/>
     <w:rsid w:val="0032662B"/>
     <w:rsid w:val="00326993"/>
+    <w:rsid w:val="003271D8"/>
     <w:rsid w:val="003275A3"/>
     <w:rsid w:val="00327745"/>
     <w:rsid w:val="00330018"/>
     <w:rsid w:val="00330392"/>
     <w:rsid w:val="003308CC"/>
     <w:rsid w:val="00330C8A"/>
     <w:rsid w:val="00330E5C"/>
     <w:rsid w:val="00330F5A"/>
     <w:rsid w:val="00331109"/>
     <w:rsid w:val="0033161C"/>
     <w:rsid w:val="003319D9"/>
     <w:rsid w:val="00331B4D"/>
     <w:rsid w:val="00332335"/>
     <w:rsid w:val="0033285B"/>
     <w:rsid w:val="003328DE"/>
     <w:rsid w:val="00332941"/>
     <w:rsid w:val="00332B72"/>
     <w:rsid w:val="00332EFF"/>
     <w:rsid w:val="00333E04"/>
     <w:rsid w:val="00333FA7"/>
     <w:rsid w:val="00334275"/>
     <w:rsid w:val="003343D4"/>
     <w:rsid w:val="00334DF5"/>
     <w:rsid w:val="00335330"/>
     <w:rsid w:val="00335789"/>
@@ -28816,50 +29512,51 @@
     <w:rsid w:val="00423DB6"/>
     <w:rsid w:val="00423EA1"/>
     <w:rsid w:val="00424232"/>
     <w:rsid w:val="004246A5"/>
     <w:rsid w:val="00424A6D"/>
     <w:rsid w:val="00424CF4"/>
     <w:rsid w:val="00424D6C"/>
     <w:rsid w:val="00424ECF"/>
     <w:rsid w:val="004257EE"/>
     <w:rsid w:val="00426922"/>
     <w:rsid w:val="00426EAC"/>
     <w:rsid w:val="00427736"/>
     <w:rsid w:val="00427CCB"/>
     <w:rsid w:val="00427FAF"/>
     <w:rsid w:val="004301E0"/>
     <w:rsid w:val="004301F1"/>
     <w:rsid w:val="004306AB"/>
     <w:rsid w:val="0043083C"/>
     <w:rsid w:val="00430C71"/>
     <w:rsid w:val="00431145"/>
     <w:rsid w:val="00431E37"/>
     <w:rsid w:val="0043262B"/>
     <w:rsid w:val="00432D5C"/>
     <w:rsid w:val="004330BF"/>
     <w:rsid w:val="0043342C"/>
+    <w:rsid w:val="00433690"/>
     <w:rsid w:val="00433CE5"/>
     <w:rsid w:val="004344DB"/>
     <w:rsid w:val="0043452A"/>
     <w:rsid w:val="0043476A"/>
     <w:rsid w:val="00434892"/>
     <w:rsid w:val="0043495D"/>
     <w:rsid w:val="00434A1C"/>
     <w:rsid w:val="00434ACC"/>
     <w:rsid w:val="00434F30"/>
     <w:rsid w:val="00435152"/>
     <w:rsid w:val="0043519D"/>
     <w:rsid w:val="0043561B"/>
     <w:rsid w:val="0043565E"/>
     <w:rsid w:val="004359A9"/>
     <w:rsid w:val="00436EC7"/>
     <w:rsid w:val="00437392"/>
     <w:rsid w:val="0043756D"/>
     <w:rsid w:val="00437B62"/>
     <w:rsid w:val="00437C94"/>
     <w:rsid w:val="004401FB"/>
     <w:rsid w:val="00441436"/>
     <w:rsid w:val="00442114"/>
     <w:rsid w:val="0044215E"/>
     <w:rsid w:val="004421CC"/>
     <w:rsid w:val="004426D5"/>
@@ -28911,50 +29608,51 @@
     <w:rsid w:val="0046388A"/>
     <w:rsid w:val="00463B7F"/>
     <w:rsid w:val="00463B95"/>
     <w:rsid w:val="00463F74"/>
     <w:rsid w:val="004643A4"/>
     <w:rsid w:val="00464B56"/>
     <w:rsid w:val="00464FFC"/>
     <w:rsid w:val="00465159"/>
     <w:rsid w:val="004656C6"/>
     <w:rsid w:val="00465F00"/>
     <w:rsid w:val="00466255"/>
     <w:rsid w:val="004663B7"/>
     <w:rsid w:val="0046640A"/>
     <w:rsid w:val="00466471"/>
     <w:rsid w:val="00466A29"/>
     <w:rsid w:val="00466B6C"/>
     <w:rsid w:val="004671F0"/>
     <w:rsid w:val="00467218"/>
     <w:rsid w:val="0046756D"/>
     <w:rsid w:val="00467AD2"/>
     <w:rsid w:val="00467BFA"/>
     <w:rsid w:val="00470577"/>
     <w:rsid w:val="00470D50"/>
     <w:rsid w:val="00471097"/>
     <w:rsid w:val="004715A3"/>
+    <w:rsid w:val="00471A71"/>
     <w:rsid w:val="00472091"/>
     <w:rsid w:val="004720F6"/>
     <w:rsid w:val="004720FE"/>
     <w:rsid w:val="004721C8"/>
     <w:rsid w:val="00472599"/>
     <w:rsid w:val="00473711"/>
     <w:rsid w:val="004737BB"/>
     <w:rsid w:val="004738A3"/>
     <w:rsid w:val="00473CF3"/>
     <w:rsid w:val="0047494E"/>
     <w:rsid w:val="00474F26"/>
     <w:rsid w:val="004750E2"/>
     <w:rsid w:val="004750FC"/>
     <w:rsid w:val="004751EB"/>
     <w:rsid w:val="00475967"/>
     <w:rsid w:val="004759E7"/>
     <w:rsid w:val="004765E2"/>
     <w:rsid w:val="00477067"/>
     <w:rsid w:val="004770C2"/>
     <w:rsid w:val="00477746"/>
     <w:rsid w:val="00477772"/>
     <w:rsid w:val="004777B2"/>
     <w:rsid w:val="00480BD8"/>
     <w:rsid w:val="00480EBC"/>
     <w:rsid w:val="0048123C"/>
@@ -29111,79 +29809,81 @@
     <w:rsid w:val="004D5C36"/>
     <w:rsid w:val="004D6197"/>
     <w:rsid w:val="004D62BC"/>
     <w:rsid w:val="004D63E7"/>
     <w:rsid w:val="004D657E"/>
     <w:rsid w:val="004D66A2"/>
     <w:rsid w:val="004D6BB9"/>
     <w:rsid w:val="004D6EDB"/>
     <w:rsid w:val="004D7121"/>
     <w:rsid w:val="004D73E2"/>
     <w:rsid w:val="004D782B"/>
     <w:rsid w:val="004E0003"/>
     <w:rsid w:val="004E00CD"/>
     <w:rsid w:val="004E0249"/>
     <w:rsid w:val="004E10AE"/>
     <w:rsid w:val="004E123E"/>
     <w:rsid w:val="004E1FE6"/>
     <w:rsid w:val="004E2256"/>
     <w:rsid w:val="004E22FA"/>
     <w:rsid w:val="004E2455"/>
     <w:rsid w:val="004E2737"/>
     <w:rsid w:val="004E28B6"/>
     <w:rsid w:val="004E2904"/>
     <w:rsid w:val="004E45C1"/>
     <w:rsid w:val="004E4604"/>
+    <w:rsid w:val="004E4AF8"/>
     <w:rsid w:val="004E4C13"/>
     <w:rsid w:val="004E4E5D"/>
     <w:rsid w:val="004E5497"/>
     <w:rsid w:val="004E5FEA"/>
     <w:rsid w:val="004E6C47"/>
     <w:rsid w:val="004E77FF"/>
     <w:rsid w:val="004F06B4"/>
     <w:rsid w:val="004F0F85"/>
     <w:rsid w:val="004F12A4"/>
     <w:rsid w:val="004F1602"/>
     <w:rsid w:val="004F16E4"/>
     <w:rsid w:val="004F1F29"/>
     <w:rsid w:val="004F22ED"/>
     <w:rsid w:val="004F3487"/>
     <w:rsid w:val="004F36CD"/>
     <w:rsid w:val="004F370B"/>
     <w:rsid w:val="004F38E0"/>
     <w:rsid w:val="004F3CAD"/>
     <w:rsid w:val="004F40A6"/>
     <w:rsid w:val="004F412F"/>
     <w:rsid w:val="004F4962"/>
     <w:rsid w:val="004F5466"/>
     <w:rsid w:val="004F5FCC"/>
     <w:rsid w:val="004F63BB"/>
     <w:rsid w:val="004F6610"/>
     <w:rsid w:val="004F6F26"/>
     <w:rsid w:val="004F6FF4"/>
     <w:rsid w:val="004F7452"/>
     <w:rsid w:val="004F7650"/>
+    <w:rsid w:val="004F76FC"/>
     <w:rsid w:val="004F7A16"/>
     <w:rsid w:val="004F7A5C"/>
     <w:rsid w:val="005009B7"/>
     <w:rsid w:val="00500A83"/>
     <w:rsid w:val="00500AC5"/>
     <w:rsid w:val="00500B68"/>
     <w:rsid w:val="00501506"/>
     <w:rsid w:val="0050183B"/>
     <w:rsid w:val="0050239D"/>
     <w:rsid w:val="0050248C"/>
     <w:rsid w:val="0050278F"/>
     <w:rsid w:val="005029F6"/>
     <w:rsid w:val="00502C6C"/>
     <w:rsid w:val="005031B0"/>
     <w:rsid w:val="0050347E"/>
     <w:rsid w:val="00504183"/>
     <w:rsid w:val="005041B3"/>
     <w:rsid w:val="00504526"/>
     <w:rsid w:val="00504657"/>
     <w:rsid w:val="00504823"/>
     <w:rsid w:val="00504851"/>
     <w:rsid w:val="00504EA0"/>
     <w:rsid w:val="00504FD5"/>
     <w:rsid w:val="00505208"/>
     <w:rsid w:val="00505479"/>
@@ -29299,89 +29999,91 @@
     <w:rsid w:val="00553136"/>
     <w:rsid w:val="005534A1"/>
     <w:rsid w:val="005534BE"/>
     <w:rsid w:val="00553D4B"/>
     <w:rsid w:val="00553EF3"/>
     <w:rsid w:val="0055485F"/>
     <w:rsid w:val="00554E39"/>
     <w:rsid w:val="005552DF"/>
     <w:rsid w:val="00555FCA"/>
     <w:rsid w:val="005566D9"/>
     <w:rsid w:val="00556A3A"/>
     <w:rsid w:val="0055700D"/>
     <w:rsid w:val="005570DA"/>
     <w:rsid w:val="005571D4"/>
     <w:rsid w:val="0055753D"/>
     <w:rsid w:val="00557EBD"/>
     <w:rsid w:val="005595E0"/>
     <w:rsid w:val="005600D4"/>
     <w:rsid w:val="005601C8"/>
     <w:rsid w:val="0056039E"/>
     <w:rsid w:val="0056057C"/>
     <w:rsid w:val="00560A27"/>
     <w:rsid w:val="00560AF6"/>
     <w:rsid w:val="00560B10"/>
     <w:rsid w:val="00560D91"/>
+    <w:rsid w:val="0056111A"/>
     <w:rsid w:val="005611A4"/>
     <w:rsid w:val="005611D6"/>
     <w:rsid w:val="00561659"/>
     <w:rsid w:val="00561F58"/>
     <w:rsid w:val="00563045"/>
     <w:rsid w:val="0056313A"/>
     <w:rsid w:val="0056369E"/>
     <w:rsid w:val="00563842"/>
     <w:rsid w:val="00565489"/>
     <w:rsid w:val="00565CF2"/>
     <w:rsid w:val="0056629F"/>
     <w:rsid w:val="0056668F"/>
     <w:rsid w:val="00566740"/>
     <w:rsid w:val="005672B9"/>
     <w:rsid w:val="00567380"/>
     <w:rsid w:val="005676F8"/>
     <w:rsid w:val="0056776C"/>
     <w:rsid w:val="005678E6"/>
     <w:rsid w:val="00567D39"/>
     <w:rsid w:val="0057003B"/>
     <w:rsid w:val="00570547"/>
     <w:rsid w:val="00570AD4"/>
     <w:rsid w:val="00570D57"/>
     <w:rsid w:val="00570F0C"/>
     <w:rsid w:val="00571173"/>
     <w:rsid w:val="00571365"/>
     <w:rsid w:val="00571D21"/>
     <w:rsid w:val="00571E47"/>
     <w:rsid w:val="00571EB4"/>
     <w:rsid w:val="0057205F"/>
     <w:rsid w:val="00572861"/>
     <w:rsid w:val="00572A0B"/>
     <w:rsid w:val="00572F05"/>
     <w:rsid w:val="00573A94"/>
     <w:rsid w:val="00574252"/>
     <w:rsid w:val="0057485D"/>
     <w:rsid w:val="00575566"/>
     <w:rsid w:val="005759E8"/>
     <w:rsid w:val="00575E22"/>
+    <w:rsid w:val="00576A40"/>
     <w:rsid w:val="00576CED"/>
     <w:rsid w:val="00577339"/>
     <w:rsid w:val="005774FA"/>
     <w:rsid w:val="00577CAE"/>
     <w:rsid w:val="0057A67E"/>
     <w:rsid w:val="0057F0C5"/>
     <w:rsid w:val="005801FD"/>
     <w:rsid w:val="00580F9E"/>
     <w:rsid w:val="00581328"/>
     <w:rsid w:val="00582752"/>
     <w:rsid w:val="00583C33"/>
     <w:rsid w:val="00583CF3"/>
     <w:rsid w:val="00583E2D"/>
     <w:rsid w:val="00584720"/>
     <w:rsid w:val="0058484F"/>
     <w:rsid w:val="00584C8C"/>
     <w:rsid w:val="00584E23"/>
     <w:rsid w:val="005853D8"/>
     <w:rsid w:val="00585D7E"/>
     <w:rsid w:val="00585E23"/>
     <w:rsid w:val="00585EEE"/>
     <w:rsid w:val="00585F1C"/>
     <w:rsid w:val="00585F67"/>
     <w:rsid w:val="005863EE"/>
     <w:rsid w:val="0058670B"/>
@@ -29790,50 +30492,51 @@
     <w:rsid w:val="00666C48"/>
     <w:rsid w:val="00667777"/>
     <w:rsid w:val="00667C1A"/>
     <w:rsid w:val="00667CFE"/>
     <w:rsid w:val="0067001F"/>
     <w:rsid w:val="0067044C"/>
     <w:rsid w:val="006707C1"/>
     <w:rsid w:val="00670A31"/>
     <w:rsid w:val="00670F48"/>
     <w:rsid w:val="006714B6"/>
     <w:rsid w:val="0067192F"/>
     <w:rsid w:val="00672656"/>
     <w:rsid w:val="00673206"/>
     <w:rsid w:val="006733F9"/>
     <w:rsid w:val="0067387E"/>
     <w:rsid w:val="006738DC"/>
     <w:rsid w:val="00673D43"/>
     <w:rsid w:val="00674D6E"/>
     <w:rsid w:val="00674E66"/>
     <w:rsid w:val="00674E9C"/>
     <w:rsid w:val="00674FE1"/>
     <w:rsid w:val="006750F2"/>
     <w:rsid w:val="0067513C"/>
     <w:rsid w:val="006755AB"/>
     <w:rsid w:val="00675ADF"/>
+    <w:rsid w:val="00675C9C"/>
     <w:rsid w:val="00676339"/>
     <w:rsid w:val="0067633F"/>
     <w:rsid w:val="006768F2"/>
     <w:rsid w:val="00676B1C"/>
     <w:rsid w:val="00676EC8"/>
     <w:rsid w:val="00676FD4"/>
     <w:rsid w:val="00677A5F"/>
     <w:rsid w:val="00677B6C"/>
     <w:rsid w:val="00677D3A"/>
     <w:rsid w:val="00680F85"/>
     <w:rsid w:val="006810B2"/>
     <w:rsid w:val="006817EB"/>
     <w:rsid w:val="00681BA5"/>
     <w:rsid w:val="006829BE"/>
     <w:rsid w:val="006830DB"/>
     <w:rsid w:val="00683237"/>
     <w:rsid w:val="0068358A"/>
     <w:rsid w:val="00683DC3"/>
     <w:rsid w:val="00683F61"/>
     <w:rsid w:val="006841E0"/>
     <w:rsid w:val="006842D4"/>
     <w:rsid w:val="0068573F"/>
     <w:rsid w:val="00685968"/>
     <w:rsid w:val="0068649C"/>
     <w:rsid w:val="00686A0E"/>
@@ -29912,50 +30615,51 @@
     <w:rsid w:val="006B2580"/>
     <w:rsid w:val="006B25A1"/>
     <w:rsid w:val="006B27C1"/>
     <w:rsid w:val="006B27C5"/>
     <w:rsid w:val="006B3192"/>
     <w:rsid w:val="006B32F3"/>
     <w:rsid w:val="006B351A"/>
     <w:rsid w:val="006B4086"/>
     <w:rsid w:val="006B4239"/>
     <w:rsid w:val="006B431E"/>
     <w:rsid w:val="006B460F"/>
     <w:rsid w:val="006B487D"/>
     <w:rsid w:val="006B4A94"/>
     <w:rsid w:val="006B4C5F"/>
     <w:rsid w:val="006B5BF8"/>
     <w:rsid w:val="006B5E9C"/>
     <w:rsid w:val="006B60F5"/>
     <w:rsid w:val="006B61B6"/>
     <w:rsid w:val="006B666F"/>
     <w:rsid w:val="006B6E20"/>
     <w:rsid w:val="006B6FE2"/>
     <w:rsid w:val="006B739D"/>
     <w:rsid w:val="006B795C"/>
     <w:rsid w:val="006C0964"/>
     <w:rsid w:val="006C1099"/>
+    <w:rsid w:val="006C1230"/>
     <w:rsid w:val="006C1546"/>
     <w:rsid w:val="006C15F9"/>
     <w:rsid w:val="006C1D21"/>
     <w:rsid w:val="006C1D2C"/>
     <w:rsid w:val="006C22C1"/>
     <w:rsid w:val="006C2374"/>
     <w:rsid w:val="006C2410"/>
     <w:rsid w:val="006C298F"/>
     <w:rsid w:val="006C2DC6"/>
     <w:rsid w:val="006C36DB"/>
     <w:rsid w:val="006C46E2"/>
     <w:rsid w:val="006C48B1"/>
     <w:rsid w:val="006C4EB4"/>
     <w:rsid w:val="006C511A"/>
     <w:rsid w:val="006C5D5B"/>
     <w:rsid w:val="006C634B"/>
     <w:rsid w:val="006C716A"/>
     <w:rsid w:val="006C7387"/>
     <w:rsid w:val="006C76E2"/>
     <w:rsid w:val="006C7788"/>
     <w:rsid w:val="006C7914"/>
     <w:rsid w:val="006C7F5E"/>
     <w:rsid w:val="006D04F6"/>
     <w:rsid w:val="006D0789"/>
     <w:rsid w:val="006D11CB"/>
@@ -30035,180 +30739,185 @@
     <w:rsid w:val="006F6D5B"/>
     <w:rsid w:val="006F6F86"/>
     <w:rsid w:val="006F72D0"/>
     <w:rsid w:val="006F7444"/>
     <w:rsid w:val="006F7D21"/>
     <w:rsid w:val="007005C1"/>
     <w:rsid w:val="00700642"/>
     <w:rsid w:val="007006DA"/>
     <w:rsid w:val="00701171"/>
     <w:rsid w:val="007016AB"/>
     <w:rsid w:val="007016AC"/>
     <w:rsid w:val="00701C0F"/>
     <w:rsid w:val="00701EFF"/>
     <w:rsid w:val="0070211D"/>
     <w:rsid w:val="00702230"/>
     <w:rsid w:val="007023EF"/>
     <w:rsid w:val="007029B4"/>
     <w:rsid w:val="00702A1F"/>
     <w:rsid w:val="00702F29"/>
     <w:rsid w:val="00702F92"/>
     <w:rsid w:val="00703B03"/>
     <w:rsid w:val="00704332"/>
     <w:rsid w:val="00704928"/>
     <w:rsid w:val="007062B7"/>
     <w:rsid w:val="007062D9"/>
+    <w:rsid w:val="007063E6"/>
     <w:rsid w:val="0070664D"/>
     <w:rsid w:val="007066B7"/>
     <w:rsid w:val="00706AD6"/>
     <w:rsid w:val="00706C0F"/>
     <w:rsid w:val="00707244"/>
     <w:rsid w:val="007074A3"/>
     <w:rsid w:val="00707AF1"/>
     <w:rsid w:val="00707F9D"/>
     <w:rsid w:val="00710078"/>
     <w:rsid w:val="0071017F"/>
     <w:rsid w:val="0071045A"/>
     <w:rsid w:val="0071116E"/>
     <w:rsid w:val="00711595"/>
     <w:rsid w:val="0071177B"/>
     <w:rsid w:val="00712061"/>
     <w:rsid w:val="007121E0"/>
     <w:rsid w:val="00712918"/>
     <w:rsid w:val="00712E7D"/>
     <w:rsid w:val="007133C3"/>
     <w:rsid w:val="00713CAD"/>
     <w:rsid w:val="0071445F"/>
     <w:rsid w:val="007144E4"/>
     <w:rsid w:val="00715385"/>
     <w:rsid w:val="00715A06"/>
     <w:rsid w:val="00715AD3"/>
     <w:rsid w:val="00715C06"/>
     <w:rsid w:val="00715C5B"/>
     <w:rsid w:val="007167EE"/>
     <w:rsid w:val="00716B7C"/>
     <w:rsid w:val="00716D14"/>
     <w:rsid w:val="00716DE3"/>
     <w:rsid w:val="00716F64"/>
     <w:rsid w:val="0071756D"/>
     <w:rsid w:val="00717C1F"/>
     <w:rsid w:val="00720208"/>
     <w:rsid w:val="007206AD"/>
     <w:rsid w:val="00720852"/>
     <w:rsid w:val="007208F1"/>
+    <w:rsid w:val="00720DDB"/>
     <w:rsid w:val="007210F2"/>
     <w:rsid w:val="00721859"/>
     <w:rsid w:val="00721C82"/>
     <w:rsid w:val="00721FE9"/>
     <w:rsid w:val="00722182"/>
     <w:rsid w:val="00722238"/>
     <w:rsid w:val="0072379E"/>
     <w:rsid w:val="00723B08"/>
     <w:rsid w:val="00723CC1"/>
     <w:rsid w:val="0072411B"/>
     <w:rsid w:val="007245CE"/>
     <w:rsid w:val="0072542D"/>
     <w:rsid w:val="007255C7"/>
     <w:rsid w:val="00726254"/>
     <w:rsid w:val="007262D9"/>
     <w:rsid w:val="007263CB"/>
     <w:rsid w:val="00726CE8"/>
     <w:rsid w:val="007279EF"/>
     <w:rsid w:val="00727EAF"/>
     <w:rsid w:val="00730031"/>
     <w:rsid w:val="0073015F"/>
     <w:rsid w:val="00730987"/>
     <w:rsid w:val="00730ABF"/>
     <w:rsid w:val="00730B0D"/>
     <w:rsid w:val="00730B11"/>
+    <w:rsid w:val="00730B8E"/>
     <w:rsid w:val="00731936"/>
     <w:rsid w:val="00731B34"/>
     <w:rsid w:val="007320A3"/>
     <w:rsid w:val="007323F1"/>
     <w:rsid w:val="00732E44"/>
     <w:rsid w:val="007335C4"/>
     <w:rsid w:val="007337D3"/>
     <w:rsid w:val="007340CC"/>
     <w:rsid w:val="007340D3"/>
     <w:rsid w:val="007345F5"/>
     <w:rsid w:val="00734916"/>
     <w:rsid w:val="00734ADE"/>
     <w:rsid w:val="00734F66"/>
     <w:rsid w:val="00734F75"/>
     <w:rsid w:val="007351E5"/>
     <w:rsid w:val="007355B3"/>
     <w:rsid w:val="00735A3B"/>
     <w:rsid w:val="00735DA5"/>
     <w:rsid w:val="00736594"/>
     <w:rsid w:val="00736762"/>
     <w:rsid w:val="00736A06"/>
+    <w:rsid w:val="00736A41"/>
     <w:rsid w:val="00736CE2"/>
     <w:rsid w:val="007374F9"/>
     <w:rsid w:val="00737AEF"/>
     <w:rsid w:val="00737FAF"/>
     <w:rsid w:val="0073B5C6"/>
     <w:rsid w:val="0074007E"/>
     <w:rsid w:val="007401B4"/>
     <w:rsid w:val="00740315"/>
     <w:rsid w:val="007404D2"/>
     <w:rsid w:val="00741C0B"/>
     <w:rsid w:val="007430B5"/>
     <w:rsid w:val="00743268"/>
     <w:rsid w:val="007433B5"/>
     <w:rsid w:val="0074386B"/>
     <w:rsid w:val="00743961"/>
     <w:rsid w:val="00743C70"/>
     <w:rsid w:val="00744FDE"/>
     <w:rsid w:val="00745E91"/>
     <w:rsid w:val="00746027"/>
     <w:rsid w:val="0074607A"/>
     <w:rsid w:val="00746D39"/>
     <w:rsid w:val="00747100"/>
     <w:rsid w:val="007474A3"/>
     <w:rsid w:val="0074765D"/>
     <w:rsid w:val="00747E8D"/>
     <w:rsid w:val="00747FBD"/>
     <w:rsid w:val="00748499"/>
     <w:rsid w:val="00750000"/>
     <w:rsid w:val="0075067E"/>
     <w:rsid w:val="00750AD6"/>
     <w:rsid w:val="00751046"/>
     <w:rsid w:val="00751428"/>
     <w:rsid w:val="007522A9"/>
     <w:rsid w:val="007528DE"/>
     <w:rsid w:val="00752D33"/>
     <w:rsid w:val="00753181"/>
     <w:rsid w:val="007534DD"/>
     <w:rsid w:val="00753AD7"/>
     <w:rsid w:val="0075418A"/>
     <w:rsid w:val="00754662"/>
     <w:rsid w:val="00754867"/>
     <w:rsid w:val="00754B1A"/>
     <w:rsid w:val="00754CB5"/>
     <w:rsid w:val="00754DDF"/>
     <w:rsid w:val="00755545"/>
     <w:rsid w:val="00755E3A"/>
+    <w:rsid w:val="00756133"/>
     <w:rsid w:val="007562AE"/>
     <w:rsid w:val="00756305"/>
     <w:rsid w:val="0075647B"/>
     <w:rsid w:val="0075670F"/>
     <w:rsid w:val="00756804"/>
     <w:rsid w:val="00756C6C"/>
     <w:rsid w:val="007571A7"/>
     <w:rsid w:val="007571B5"/>
     <w:rsid w:val="00757316"/>
     <w:rsid w:val="00757CFE"/>
     <w:rsid w:val="00757F09"/>
     <w:rsid w:val="00757F33"/>
     <w:rsid w:val="007606C9"/>
     <w:rsid w:val="00760814"/>
     <w:rsid w:val="00760A54"/>
     <w:rsid w:val="00760C38"/>
     <w:rsid w:val="00760EE7"/>
     <w:rsid w:val="00761335"/>
     <w:rsid w:val="007625FF"/>
     <w:rsid w:val="007626A9"/>
     <w:rsid w:val="00764091"/>
     <w:rsid w:val="007646B6"/>
     <w:rsid w:val="007648C5"/>
     <w:rsid w:val="00764B48"/>
     <w:rsid w:val="00764FEA"/>
@@ -30352,50 +31061,51 @@
     <w:rsid w:val="007B5F6C"/>
     <w:rsid w:val="007B61EB"/>
     <w:rsid w:val="007B6204"/>
     <w:rsid w:val="007B6584"/>
     <w:rsid w:val="007B6913"/>
     <w:rsid w:val="007B73B9"/>
     <w:rsid w:val="007B789A"/>
     <w:rsid w:val="007B7FEE"/>
     <w:rsid w:val="007C0422"/>
     <w:rsid w:val="007C047D"/>
     <w:rsid w:val="007C050F"/>
     <w:rsid w:val="007C0CE4"/>
     <w:rsid w:val="007C123E"/>
     <w:rsid w:val="007C14B8"/>
     <w:rsid w:val="007C150E"/>
     <w:rsid w:val="007C17A4"/>
     <w:rsid w:val="007C1851"/>
     <w:rsid w:val="007C1886"/>
     <w:rsid w:val="007C1D82"/>
     <w:rsid w:val="007C1FEE"/>
     <w:rsid w:val="007C244F"/>
     <w:rsid w:val="007C2716"/>
     <w:rsid w:val="007C2E9E"/>
     <w:rsid w:val="007C2F75"/>
     <w:rsid w:val="007C34D3"/>
+    <w:rsid w:val="007C362C"/>
     <w:rsid w:val="007C37A0"/>
     <w:rsid w:val="007C4385"/>
     <w:rsid w:val="007C459B"/>
     <w:rsid w:val="007C4BC3"/>
     <w:rsid w:val="007C4D90"/>
     <w:rsid w:val="007C4D9E"/>
     <w:rsid w:val="007C5259"/>
     <w:rsid w:val="007C52FF"/>
     <w:rsid w:val="007C59AA"/>
     <w:rsid w:val="007C5CDE"/>
     <w:rsid w:val="007C5FD0"/>
     <w:rsid w:val="007C6167"/>
     <w:rsid w:val="007C6335"/>
     <w:rsid w:val="007C65E5"/>
     <w:rsid w:val="007C67A5"/>
     <w:rsid w:val="007C6E6F"/>
     <w:rsid w:val="007C7022"/>
     <w:rsid w:val="007D0220"/>
     <w:rsid w:val="007D05C9"/>
     <w:rsid w:val="007D0B68"/>
     <w:rsid w:val="007D0CF0"/>
     <w:rsid w:val="007D116F"/>
     <w:rsid w:val="007D1AC7"/>
     <w:rsid w:val="007D1F52"/>
     <w:rsid w:val="007D1FC9"/>
@@ -30415,77 +31125,79 @@
     <w:rsid w:val="007D47C7"/>
     <w:rsid w:val="007D4859"/>
     <w:rsid w:val="007D526C"/>
     <w:rsid w:val="007D537F"/>
     <w:rsid w:val="007D5562"/>
     <w:rsid w:val="007D5635"/>
     <w:rsid w:val="007D6187"/>
     <w:rsid w:val="007D6301"/>
     <w:rsid w:val="007D6449"/>
     <w:rsid w:val="007D6632"/>
     <w:rsid w:val="007D6B42"/>
     <w:rsid w:val="007D6B52"/>
     <w:rsid w:val="007D79AE"/>
     <w:rsid w:val="007D7ACE"/>
     <w:rsid w:val="007D7F99"/>
     <w:rsid w:val="007E029B"/>
     <w:rsid w:val="007E0BFF"/>
     <w:rsid w:val="007E123C"/>
     <w:rsid w:val="007E2051"/>
     <w:rsid w:val="007E2CCC"/>
     <w:rsid w:val="007E2EBE"/>
     <w:rsid w:val="007E3E77"/>
     <w:rsid w:val="007E4A95"/>
     <w:rsid w:val="007E5F95"/>
     <w:rsid w:val="007E6053"/>
+    <w:rsid w:val="007E61F1"/>
     <w:rsid w:val="007E6612"/>
     <w:rsid w:val="007E6BFE"/>
     <w:rsid w:val="007E7043"/>
     <w:rsid w:val="007E76A7"/>
     <w:rsid w:val="007E7B96"/>
     <w:rsid w:val="007F0607"/>
     <w:rsid w:val="007F0F03"/>
     <w:rsid w:val="007F147E"/>
     <w:rsid w:val="007F1851"/>
     <w:rsid w:val="007F18D6"/>
     <w:rsid w:val="007F20E1"/>
     <w:rsid w:val="007F2929"/>
     <w:rsid w:val="007F38C5"/>
     <w:rsid w:val="007F402D"/>
     <w:rsid w:val="007F40BF"/>
     <w:rsid w:val="007F41BD"/>
     <w:rsid w:val="007F4863"/>
     <w:rsid w:val="007F4DD1"/>
     <w:rsid w:val="007F519F"/>
     <w:rsid w:val="007F54FE"/>
     <w:rsid w:val="007F556E"/>
     <w:rsid w:val="007F582E"/>
     <w:rsid w:val="007F5B7E"/>
     <w:rsid w:val="007F5BA0"/>
     <w:rsid w:val="007F5DF5"/>
     <w:rsid w:val="007F61E6"/>
     <w:rsid w:val="007F691B"/>
+    <w:rsid w:val="007F6C83"/>
     <w:rsid w:val="007F741E"/>
     <w:rsid w:val="007F7445"/>
     <w:rsid w:val="007F751D"/>
     <w:rsid w:val="007F75DB"/>
     <w:rsid w:val="007F7CC0"/>
     <w:rsid w:val="007F7E9B"/>
     <w:rsid w:val="00800512"/>
     <w:rsid w:val="0080074F"/>
     <w:rsid w:val="00800945"/>
     <w:rsid w:val="00800C3A"/>
     <w:rsid w:val="00801506"/>
     <w:rsid w:val="00801942"/>
     <w:rsid w:val="00801B7B"/>
     <w:rsid w:val="00801C2E"/>
     <w:rsid w:val="00801FCF"/>
     <w:rsid w:val="008025BC"/>
     <w:rsid w:val="008032E5"/>
     <w:rsid w:val="00803D50"/>
     <w:rsid w:val="00803F5F"/>
     <w:rsid w:val="008046E0"/>
     <w:rsid w:val="00804811"/>
     <w:rsid w:val="00804C1F"/>
     <w:rsid w:val="00804FBB"/>
     <w:rsid w:val="00805083"/>
     <w:rsid w:val="0080515E"/>
@@ -30504,50 +31216,51 @@
     <w:rsid w:val="00807463"/>
     <w:rsid w:val="00807858"/>
     <w:rsid w:val="00807999"/>
     <w:rsid w:val="00807AA4"/>
     <w:rsid w:val="00807BFE"/>
     <w:rsid w:val="00807F32"/>
     <w:rsid w:val="00807F87"/>
     <w:rsid w:val="00810D80"/>
     <w:rsid w:val="00811400"/>
     <w:rsid w:val="0081160E"/>
     <w:rsid w:val="00812030"/>
     <w:rsid w:val="0081219E"/>
     <w:rsid w:val="00812268"/>
     <w:rsid w:val="008124E0"/>
     <w:rsid w:val="00812AF2"/>
     <w:rsid w:val="00812D48"/>
     <w:rsid w:val="00813005"/>
     <w:rsid w:val="008139BA"/>
     <w:rsid w:val="00813A5E"/>
     <w:rsid w:val="00814295"/>
     <w:rsid w:val="0081475F"/>
     <w:rsid w:val="00814CFD"/>
     <w:rsid w:val="00815152"/>
     <w:rsid w:val="00815C16"/>
     <w:rsid w:val="00815D8E"/>
+    <w:rsid w:val="00815FAA"/>
     <w:rsid w:val="00816036"/>
     <w:rsid w:val="00816278"/>
     <w:rsid w:val="00816498"/>
     <w:rsid w:val="00816BAC"/>
     <w:rsid w:val="00816DFD"/>
     <w:rsid w:val="00817874"/>
     <w:rsid w:val="0081795B"/>
     <w:rsid w:val="00817BF1"/>
     <w:rsid w:val="0081815A"/>
     <w:rsid w:val="008200FA"/>
     <w:rsid w:val="00820387"/>
     <w:rsid w:val="008204DC"/>
     <w:rsid w:val="008206B5"/>
     <w:rsid w:val="00820AD5"/>
     <w:rsid w:val="00820ED7"/>
     <w:rsid w:val="00820F05"/>
     <w:rsid w:val="00820FB1"/>
     <w:rsid w:val="00821528"/>
     <w:rsid w:val="00821895"/>
     <w:rsid w:val="00821C15"/>
     <w:rsid w:val="00822017"/>
     <w:rsid w:val="0082214A"/>
     <w:rsid w:val="00822233"/>
     <w:rsid w:val="008226D2"/>
     <w:rsid w:val="008227FD"/>
@@ -30639,84 +31352,86 @@
     <w:rsid w:val="00847FA2"/>
     <w:rsid w:val="00850CC7"/>
     <w:rsid w:val="00851049"/>
     <w:rsid w:val="008511BF"/>
     <w:rsid w:val="008513AE"/>
     <w:rsid w:val="008520FA"/>
     <w:rsid w:val="00853EEA"/>
     <w:rsid w:val="0085453F"/>
     <w:rsid w:val="008549B9"/>
     <w:rsid w:val="00854FA0"/>
     <w:rsid w:val="00855237"/>
     <w:rsid w:val="008552D5"/>
     <w:rsid w:val="00855FA9"/>
     <w:rsid w:val="00857108"/>
     <w:rsid w:val="008575EB"/>
     <w:rsid w:val="00857B86"/>
     <w:rsid w:val="00857FFE"/>
     <w:rsid w:val="00860A2B"/>
     <w:rsid w:val="00861022"/>
     <w:rsid w:val="0086107E"/>
     <w:rsid w:val="008618F1"/>
     <w:rsid w:val="00861C63"/>
     <w:rsid w:val="00861DEE"/>
     <w:rsid w:val="00862489"/>
     <w:rsid w:val="00862751"/>
+    <w:rsid w:val="008627B9"/>
     <w:rsid w:val="00863013"/>
     <w:rsid w:val="00863A0A"/>
     <w:rsid w:val="00863DFA"/>
     <w:rsid w:val="00864BE6"/>
     <w:rsid w:val="00864DE6"/>
     <w:rsid w:val="00865D51"/>
     <w:rsid w:val="00865D99"/>
     <w:rsid w:val="00865E33"/>
     <w:rsid w:val="00866D6B"/>
     <w:rsid w:val="00866E5B"/>
     <w:rsid w:val="00867630"/>
     <w:rsid w:val="00867CFF"/>
     <w:rsid w:val="0087047E"/>
     <w:rsid w:val="008704D4"/>
     <w:rsid w:val="0087066F"/>
     <w:rsid w:val="00871438"/>
     <w:rsid w:val="0087288A"/>
     <w:rsid w:val="00872A19"/>
     <w:rsid w:val="00873713"/>
     <w:rsid w:val="0087415E"/>
     <w:rsid w:val="008741E5"/>
     <w:rsid w:val="008744D0"/>
     <w:rsid w:val="00874CA2"/>
     <w:rsid w:val="00874D8A"/>
     <w:rsid w:val="00874E50"/>
     <w:rsid w:val="00874F32"/>
     <w:rsid w:val="00875319"/>
     <w:rsid w:val="0087537C"/>
     <w:rsid w:val="008755F2"/>
     <w:rsid w:val="00875B16"/>
     <w:rsid w:val="00875B57"/>
     <w:rsid w:val="00875EB8"/>
     <w:rsid w:val="00876717"/>
     <w:rsid w:val="008767C1"/>
+    <w:rsid w:val="008768C8"/>
     <w:rsid w:val="00876EC7"/>
     <w:rsid w:val="008774B4"/>
     <w:rsid w:val="008778C6"/>
     <w:rsid w:val="00877A23"/>
     <w:rsid w:val="00877B22"/>
     <w:rsid w:val="00877CB1"/>
     <w:rsid w:val="00877CC1"/>
     <w:rsid w:val="00877E2D"/>
     <w:rsid w:val="00877EDE"/>
     <w:rsid w:val="00880262"/>
     <w:rsid w:val="00880468"/>
     <w:rsid w:val="00880EB0"/>
     <w:rsid w:val="008815AE"/>
     <w:rsid w:val="008820CC"/>
     <w:rsid w:val="008822A9"/>
     <w:rsid w:val="00882BB1"/>
     <w:rsid w:val="00882E40"/>
     <w:rsid w:val="008834EB"/>
     <w:rsid w:val="00883757"/>
     <w:rsid w:val="00884011"/>
     <w:rsid w:val="00884104"/>
     <w:rsid w:val="0088425B"/>
     <w:rsid w:val="0088476B"/>
     <w:rsid w:val="008851D2"/>
     <w:rsid w:val="00885307"/>
@@ -30789,50 +31504,51 @@
     <w:rsid w:val="008B1B47"/>
     <w:rsid w:val="008B2895"/>
     <w:rsid w:val="008B2951"/>
     <w:rsid w:val="008B2A87"/>
     <w:rsid w:val="008B30A3"/>
     <w:rsid w:val="008B3738"/>
     <w:rsid w:val="008B3A25"/>
     <w:rsid w:val="008B3A69"/>
     <w:rsid w:val="008B3E26"/>
     <w:rsid w:val="008B4294"/>
     <w:rsid w:val="008B43E4"/>
     <w:rsid w:val="008B45B6"/>
     <w:rsid w:val="008B462F"/>
     <w:rsid w:val="008B4D50"/>
     <w:rsid w:val="008B51F1"/>
     <w:rsid w:val="008B52C6"/>
     <w:rsid w:val="008B5A29"/>
     <w:rsid w:val="008B64C9"/>
     <w:rsid w:val="008B64CC"/>
     <w:rsid w:val="008B6DF6"/>
     <w:rsid w:val="008C0391"/>
     <w:rsid w:val="008C074E"/>
     <w:rsid w:val="008C0B4B"/>
     <w:rsid w:val="008C0F79"/>
     <w:rsid w:val="008C1D3E"/>
+    <w:rsid w:val="008C261A"/>
     <w:rsid w:val="008C3AEB"/>
     <w:rsid w:val="008C413D"/>
     <w:rsid w:val="008C4355"/>
     <w:rsid w:val="008C45AF"/>
     <w:rsid w:val="008C4621"/>
     <w:rsid w:val="008C4C9E"/>
     <w:rsid w:val="008C4D10"/>
     <w:rsid w:val="008C4E4F"/>
     <w:rsid w:val="008C4F82"/>
     <w:rsid w:val="008C504C"/>
     <w:rsid w:val="008C5583"/>
     <w:rsid w:val="008C67ED"/>
     <w:rsid w:val="008C6A3D"/>
     <w:rsid w:val="008C74CC"/>
     <w:rsid w:val="008C7A1F"/>
     <w:rsid w:val="008C7B46"/>
     <w:rsid w:val="008CC93E"/>
     <w:rsid w:val="008D06F1"/>
     <w:rsid w:val="008D0E5E"/>
     <w:rsid w:val="008D0FED"/>
     <w:rsid w:val="008D1627"/>
     <w:rsid w:val="008D2083"/>
     <w:rsid w:val="008D2087"/>
     <w:rsid w:val="008D2222"/>
     <w:rsid w:val="008D2557"/>
@@ -30858,87 +31574,89 @@
     <w:rsid w:val="008D7C9C"/>
     <w:rsid w:val="008E01A5"/>
     <w:rsid w:val="008E079A"/>
     <w:rsid w:val="008E1012"/>
     <w:rsid w:val="008E1257"/>
     <w:rsid w:val="008E1423"/>
     <w:rsid w:val="008E1D0C"/>
     <w:rsid w:val="008E29DC"/>
     <w:rsid w:val="008E322D"/>
     <w:rsid w:val="008E322F"/>
     <w:rsid w:val="008E3CAA"/>
     <w:rsid w:val="008E3EDE"/>
     <w:rsid w:val="008E40AA"/>
     <w:rsid w:val="008E44FC"/>
     <w:rsid w:val="008E45E5"/>
     <w:rsid w:val="008E4F1B"/>
     <w:rsid w:val="008E5569"/>
     <w:rsid w:val="008E6072"/>
     <w:rsid w:val="008E65D0"/>
     <w:rsid w:val="008E65EA"/>
     <w:rsid w:val="008E663E"/>
     <w:rsid w:val="008E69D8"/>
     <w:rsid w:val="008E6C50"/>
     <w:rsid w:val="008E6F58"/>
     <w:rsid w:val="008E76A1"/>
+    <w:rsid w:val="008E78F1"/>
     <w:rsid w:val="008F1009"/>
     <w:rsid w:val="008F11D4"/>
     <w:rsid w:val="008F1466"/>
     <w:rsid w:val="008F1A63"/>
     <w:rsid w:val="008F2914"/>
     <w:rsid w:val="008F2A4F"/>
     <w:rsid w:val="008F2B39"/>
     <w:rsid w:val="008F383A"/>
     <w:rsid w:val="008F3A71"/>
     <w:rsid w:val="008F3E00"/>
     <w:rsid w:val="008F3F17"/>
     <w:rsid w:val="008F4FAB"/>
     <w:rsid w:val="008F4FD2"/>
     <w:rsid w:val="008F513A"/>
     <w:rsid w:val="008F562D"/>
     <w:rsid w:val="008F5D47"/>
     <w:rsid w:val="008F5E97"/>
     <w:rsid w:val="008F6152"/>
     <w:rsid w:val="008F63A3"/>
     <w:rsid w:val="008F684A"/>
     <w:rsid w:val="008F69D9"/>
     <w:rsid w:val="008F6FF9"/>
     <w:rsid w:val="008F70F5"/>
     <w:rsid w:val="008F75D0"/>
     <w:rsid w:val="008F75E1"/>
     <w:rsid w:val="008F7943"/>
     <w:rsid w:val="008F7B82"/>
     <w:rsid w:val="008F7CA6"/>
     <w:rsid w:val="008F7D28"/>
     <w:rsid w:val="008F7D87"/>
     <w:rsid w:val="0090008A"/>
     <w:rsid w:val="0090016A"/>
     <w:rsid w:val="009001F6"/>
     <w:rsid w:val="009007E9"/>
     <w:rsid w:val="00900817"/>
     <w:rsid w:val="0090100F"/>
     <w:rsid w:val="0090156C"/>
+    <w:rsid w:val="00901A85"/>
     <w:rsid w:val="009027E5"/>
     <w:rsid w:val="009028C9"/>
     <w:rsid w:val="009030B8"/>
     <w:rsid w:val="0090339B"/>
     <w:rsid w:val="009033E6"/>
     <w:rsid w:val="0090371B"/>
     <w:rsid w:val="00903808"/>
     <w:rsid w:val="009040E3"/>
     <w:rsid w:val="00904539"/>
     <w:rsid w:val="009045F1"/>
     <w:rsid w:val="0090494A"/>
     <w:rsid w:val="00904EF6"/>
     <w:rsid w:val="009053B1"/>
     <w:rsid w:val="00905A95"/>
     <w:rsid w:val="00906007"/>
     <w:rsid w:val="009061C1"/>
     <w:rsid w:val="009062DD"/>
     <w:rsid w:val="00906472"/>
     <w:rsid w:val="0090660B"/>
     <w:rsid w:val="00906765"/>
     <w:rsid w:val="00906989"/>
     <w:rsid w:val="00906E6F"/>
     <w:rsid w:val="00906EE2"/>
     <w:rsid w:val="00907084"/>
     <w:rsid w:val="009071F0"/>
@@ -31136,50 +31854,51 @@
     <w:rsid w:val="00973339"/>
     <w:rsid w:val="00973694"/>
     <w:rsid w:val="00974275"/>
     <w:rsid w:val="00974A57"/>
     <w:rsid w:val="00974E8B"/>
     <w:rsid w:val="00975456"/>
     <w:rsid w:val="009755FA"/>
     <w:rsid w:val="00975A06"/>
     <w:rsid w:val="00975C58"/>
     <w:rsid w:val="00975D31"/>
     <w:rsid w:val="00976053"/>
     <w:rsid w:val="00976CEE"/>
     <w:rsid w:val="00976D30"/>
     <w:rsid w:val="00977222"/>
     <w:rsid w:val="00977242"/>
     <w:rsid w:val="009773E8"/>
     <w:rsid w:val="009778B2"/>
     <w:rsid w:val="0097D8F9"/>
     <w:rsid w:val="00980A0F"/>
     <w:rsid w:val="00980C89"/>
     <w:rsid w:val="00981109"/>
     <w:rsid w:val="00981350"/>
     <w:rsid w:val="009816E1"/>
     <w:rsid w:val="009817A3"/>
     <w:rsid w:val="00981CCD"/>
+    <w:rsid w:val="00982D0F"/>
     <w:rsid w:val="00982DDE"/>
     <w:rsid w:val="00982FF6"/>
     <w:rsid w:val="009832DB"/>
     <w:rsid w:val="00983389"/>
     <w:rsid w:val="0098340E"/>
     <w:rsid w:val="0098345C"/>
     <w:rsid w:val="00983530"/>
     <w:rsid w:val="009837FB"/>
     <w:rsid w:val="0098388F"/>
     <w:rsid w:val="0098391B"/>
     <w:rsid w:val="00984A18"/>
     <w:rsid w:val="00984DCC"/>
     <w:rsid w:val="00985269"/>
     <w:rsid w:val="00985279"/>
     <w:rsid w:val="0098589B"/>
     <w:rsid w:val="00986272"/>
     <w:rsid w:val="009864FC"/>
     <w:rsid w:val="0098676A"/>
     <w:rsid w:val="00987164"/>
     <w:rsid w:val="009876AC"/>
     <w:rsid w:val="00987926"/>
     <w:rsid w:val="00987B8B"/>
     <w:rsid w:val="00990160"/>
     <w:rsid w:val="009903F5"/>
     <w:rsid w:val="009907C9"/>
@@ -31260,61 +31979,63 @@
     <w:rsid w:val="009C1BA0"/>
     <w:rsid w:val="009C1FCE"/>
     <w:rsid w:val="009C2249"/>
     <w:rsid w:val="009C28D8"/>
     <w:rsid w:val="009C3132"/>
     <w:rsid w:val="009C332F"/>
     <w:rsid w:val="009C338F"/>
     <w:rsid w:val="009C3A7E"/>
     <w:rsid w:val="009C3D12"/>
     <w:rsid w:val="009C3DAF"/>
     <w:rsid w:val="009C3EAA"/>
     <w:rsid w:val="009C3F1B"/>
     <w:rsid w:val="009C3F66"/>
     <w:rsid w:val="009C4453"/>
     <w:rsid w:val="009C4AC3"/>
     <w:rsid w:val="009C507A"/>
     <w:rsid w:val="009C53E0"/>
     <w:rsid w:val="009C55B5"/>
     <w:rsid w:val="009C57FC"/>
     <w:rsid w:val="009C5BB0"/>
     <w:rsid w:val="009C5D28"/>
     <w:rsid w:val="009C655F"/>
     <w:rsid w:val="009C6751"/>
     <w:rsid w:val="009C6812"/>
     <w:rsid w:val="009C682C"/>
+    <w:rsid w:val="009C7976"/>
     <w:rsid w:val="009C7F6E"/>
     <w:rsid w:val="009D0531"/>
     <w:rsid w:val="009D1099"/>
     <w:rsid w:val="009D14A7"/>
     <w:rsid w:val="009D1676"/>
     <w:rsid w:val="009D1ABE"/>
     <w:rsid w:val="009D2626"/>
     <w:rsid w:val="009D2A07"/>
     <w:rsid w:val="009D3287"/>
     <w:rsid w:val="009D3462"/>
     <w:rsid w:val="009D3AC5"/>
+    <w:rsid w:val="009D3F7D"/>
     <w:rsid w:val="009D40CE"/>
     <w:rsid w:val="009D4176"/>
     <w:rsid w:val="009D46FF"/>
     <w:rsid w:val="009D4D60"/>
     <w:rsid w:val="009D4DFA"/>
     <w:rsid w:val="009D5CAD"/>
     <w:rsid w:val="009D5D86"/>
     <w:rsid w:val="009D60B7"/>
     <w:rsid w:val="009D6259"/>
     <w:rsid w:val="009D69A6"/>
     <w:rsid w:val="009D6EE8"/>
     <w:rsid w:val="009D7798"/>
     <w:rsid w:val="009DE17C"/>
     <w:rsid w:val="009DF9EA"/>
     <w:rsid w:val="009E0381"/>
     <w:rsid w:val="009E0E10"/>
     <w:rsid w:val="009E139B"/>
     <w:rsid w:val="009E13D0"/>
     <w:rsid w:val="009E1E92"/>
     <w:rsid w:val="009E2467"/>
     <w:rsid w:val="009E33B7"/>
     <w:rsid w:val="009E3869"/>
     <w:rsid w:val="009E3DA6"/>
     <w:rsid w:val="009E4EF3"/>
     <w:rsid w:val="009E520A"/>
@@ -31389,50 +32110,51 @@
     <w:rsid w:val="00A10C56"/>
     <w:rsid w:val="00A112EA"/>
     <w:rsid w:val="00A118F8"/>
     <w:rsid w:val="00A11984"/>
     <w:rsid w:val="00A11BD9"/>
     <w:rsid w:val="00A11C75"/>
     <w:rsid w:val="00A120DA"/>
     <w:rsid w:val="00A127D4"/>
     <w:rsid w:val="00A12827"/>
     <w:rsid w:val="00A12E8D"/>
     <w:rsid w:val="00A13702"/>
     <w:rsid w:val="00A13D38"/>
     <w:rsid w:val="00A1543A"/>
     <w:rsid w:val="00A15A9C"/>
     <w:rsid w:val="00A16B3B"/>
     <w:rsid w:val="00A16D59"/>
     <w:rsid w:val="00A16D84"/>
     <w:rsid w:val="00A17209"/>
     <w:rsid w:val="00A17470"/>
     <w:rsid w:val="00A1752B"/>
     <w:rsid w:val="00A201FE"/>
     <w:rsid w:val="00A20C87"/>
     <w:rsid w:val="00A20D29"/>
     <w:rsid w:val="00A20FC9"/>
     <w:rsid w:val="00A217B6"/>
+    <w:rsid w:val="00A219D1"/>
     <w:rsid w:val="00A21AB7"/>
     <w:rsid w:val="00A21B56"/>
     <w:rsid w:val="00A21B67"/>
     <w:rsid w:val="00A21C33"/>
     <w:rsid w:val="00A21C45"/>
     <w:rsid w:val="00A21D48"/>
     <w:rsid w:val="00A21F74"/>
     <w:rsid w:val="00A221A0"/>
     <w:rsid w:val="00A223CA"/>
     <w:rsid w:val="00A2322A"/>
     <w:rsid w:val="00A2349D"/>
     <w:rsid w:val="00A237E2"/>
     <w:rsid w:val="00A23E4C"/>
     <w:rsid w:val="00A24B90"/>
     <w:rsid w:val="00A24EC7"/>
     <w:rsid w:val="00A256DB"/>
     <w:rsid w:val="00A257C6"/>
     <w:rsid w:val="00A260E0"/>
     <w:rsid w:val="00A26F88"/>
     <w:rsid w:val="00A272E4"/>
     <w:rsid w:val="00A27C9D"/>
     <w:rsid w:val="00A3093F"/>
     <w:rsid w:val="00A323FD"/>
     <w:rsid w:val="00A32AD0"/>
     <w:rsid w:val="00A32F8B"/>
@@ -31518,50 +32240,51 @@
     <w:rsid w:val="00A632F1"/>
     <w:rsid w:val="00A63339"/>
     <w:rsid w:val="00A6392E"/>
     <w:rsid w:val="00A63D74"/>
     <w:rsid w:val="00A63ECF"/>
     <w:rsid w:val="00A642AF"/>
     <w:rsid w:val="00A647AF"/>
     <w:rsid w:val="00A6518F"/>
     <w:rsid w:val="00A65552"/>
     <w:rsid w:val="00A65F9A"/>
     <w:rsid w:val="00A66313"/>
     <w:rsid w:val="00A667CE"/>
     <w:rsid w:val="00A66A55"/>
     <w:rsid w:val="00A66A7E"/>
     <w:rsid w:val="00A66C30"/>
     <w:rsid w:val="00A70529"/>
     <w:rsid w:val="00A70E83"/>
     <w:rsid w:val="00A71081"/>
     <w:rsid w:val="00A71B24"/>
     <w:rsid w:val="00A722BF"/>
     <w:rsid w:val="00A72B59"/>
     <w:rsid w:val="00A72C9A"/>
     <w:rsid w:val="00A7308E"/>
     <w:rsid w:val="00A730E4"/>
     <w:rsid w:val="00A73817"/>
+    <w:rsid w:val="00A73BA0"/>
     <w:rsid w:val="00A73FEA"/>
     <w:rsid w:val="00A749E7"/>
     <w:rsid w:val="00A74AFA"/>
     <w:rsid w:val="00A75B71"/>
     <w:rsid w:val="00A75C31"/>
     <w:rsid w:val="00A77CE8"/>
     <w:rsid w:val="00A7F8FF"/>
     <w:rsid w:val="00A8052A"/>
     <w:rsid w:val="00A8059E"/>
     <w:rsid w:val="00A80E04"/>
     <w:rsid w:val="00A81FD9"/>
     <w:rsid w:val="00A82A60"/>
     <w:rsid w:val="00A831E9"/>
     <w:rsid w:val="00A83E11"/>
     <w:rsid w:val="00A8463C"/>
     <w:rsid w:val="00A84B65"/>
     <w:rsid w:val="00A84C88"/>
     <w:rsid w:val="00A84EF1"/>
     <w:rsid w:val="00A85628"/>
     <w:rsid w:val="00A85DD3"/>
     <w:rsid w:val="00A861BE"/>
     <w:rsid w:val="00A86EA4"/>
     <w:rsid w:val="00A86EB0"/>
     <w:rsid w:val="00A870B2"/>
     <w:rsid w:val="00A870E2"/>
@@ -31749,121 +32472,124 @@
     <w:rsid w:val="00AF1594"/>
     <w:rsid w:val="00AF1843"/>
     <w:rsid w:val="00AF1CD7"/>
     <w:rsid w:val="00AF2117"/>
     <w:rsid w:val="00AF21A9"/>
     <w:rsid w:val="00AF3219"/>
     <w:rsid w:val="00AF3698"/>
     <w:rsid w:val="00AF4430"/>
     <w:rsid w:val="00AF524E"/>
     <w:rsid w:val="00AF5399"/>
     <w:rsid w:val="00AF5838"/>
     <w:rsid w:val="00AF5F68"/>
     <w:rsid w:val="00AF607D"/>
     <w:rsid w:val="00AF67B7"/>
     <w:rsid w:val="00AF6ECB"/>
     <w:rsid w:val="00AF74E9"/>
     <w:rsid w:val="00AF7AA0"/>
     <w:rsid w:val="00AF7DA1"/>
     <w:rsid w:val="00B000C4"/>
     <w:rsid w:val="00B0144B"/>
     <w:rsid w:val="00B01B19"/>
     <w:rsid w:val="00B021DF"/>
     <w:rsid w:val="00B021E1"/>
     <w:rsid w:val="00B02233"/>
     <w:rsid w:val="00B022A1"/>
+    <w:rsid w:val="00B0314B"/>
     <w:rsid w:val="00B03671"/>
     <w:rsid w:val="00B036DE"/>
     <w:rsid w:val="00B0395F"/>
     <w:rsid w:val="00B03A06"/>
     <w:rsid w:val="00B03B23"/>
     <w:rsid w:val="00B03CDB"/>
     <w:rsid w:val="00B03E11"/>
     <w:rsid w:val="00B03E42"/>
     <w:rsid w:val="00B04472"/>
     <w:rsid w:val="00B04559"/>
     <w:rsid w:val="00B04724"/>
     <w:rsid w:val="00B04FC6"/>
     <w:rsid w:val="00B052BB"/>
     <w:rsid w:val="00B053F4"/>
     <w:rsid w:val="00B05996"/>
     <w:rsid w:val="00B05B18"/>
     <w:rsid w:val="00B05B86"/>
     <w:rsid w:val="00B05C92"/>
     <w:rsid w:val="00B05E1A"/>
     <w:rsid w:val="00B063C3"/>
     <w:rsid w:val="00B06951"/>
     <w:rsid w:val="00B06C61"/>
     <w:rsid w:val="00B06C9B"/>
     <w:rsid w:val="00B06D77"/>
     <w:rsid w:val="00B077C2"/>
     <w:rsid w:val="00B07B49"/>
     <w:rsid w:val="00B1009B"/>
     <w:rsid w:val="00B10B96"/>
+    <w:rsid w:val="00B10D07"/>
     <w:rsid w:val="00B115A7"/>
     <w:rsid w:val="00B117F6"/>
     <w:rsid w:val="00B11898"/>
     <w:rsid w:val="00B11A0B"/>
     <w:rsid w:val="00B11A51"/>
     <w:rsid w:val="00B12107"/>
     <w:rsid w:val="00B12E26"/>
     <w:rsid w:val="00B1347A"/>
     <w:rsid w:val="00B13700"/>
     <w:rsid w:val="00B13915"/>
     <w:rsid w:val="00B13BFA"/>
     <w:rsid w:val="00B13DB5"/>
     <w:rsid w:val="00B143BF"/>
     <w:rsid w:val="00B14BB8"/>
     <w:rsid w:val="00B14D78"/>
     <w:rsid w:val="00B154B1"/>
     <w:rsid w:val="00B158F3"/>
     <w:rsid w:val="00B16006"/>
     <w:rsid w:val="00B16531"/>
     <w:rsid w:val="00B167D8"/>
     <w:rsid w:val="00B16AFD"/>
     <w:rsid w:val="00B17225"/>
     <w:rsid w:val="00B17603"/>
     <w:rsid w:val="00B20121"/>
     <w:rsid w:val="00B2042F"/>
     <w:rsid w:val="00B20DF6"/>
     <w:rsid w:val="00B2103A"/>
     <w:rsid w:val="00B214C7"/>
     <w:rsid w:val="00B21782"/>
     <w:rsid w:val="00B2190E"/>
     <w:rsid w:val="00B221F5"/>
     <w:rsid w:val="00B223AF"/>
     <w:rsid w:val="00B231BC"/>
     <w:rsid w:val="00B232F9"/>
     <w:rsid w:val="00B23634"/>
     <w:rsid w:val="00B23639"/>
     <w:rsid w:val="00B23A2C"/>
     <w:rsid w:val="00B23B56"/>
     <w:rsid w:val="00B2413D"/>
     <w:rsid w:val="00B24448"/>
     <w:rsid w:val="00B244B9"/>
     <w:rsid w:val="00B24AA8"/>
     <w:rsid w:val="00B24B79"/>
+    <w:rsid w:val="00B25446"/>
     <w:rsid w:val="00B25676"/>
     <w:rsid w:val="00B258F5"/>
     <w:rsid w:val="00B25BE5"/>
     <w:rsid w:val="00B268B3"/>
     <w:rsid w:val="00B268E1"/>
     <w:rsid w:val="00B26DEE"/>
     <w:rsid w:val="00B26EBE"/>
     <w:rsid w:val="00B271E0"/>
     <w:rsid w:val="00B273E0"/>
     <w:rsid w:val="00B30991"/>
     <w:rsid w:val="00B30AE3"/>
     <w:rsid w:val="00B30C0A"/>
     <w:rsid w:val="00B3122D"/>
     <w:rsid w:val="00B318B8"/>
     <w:rsid w:val="00B31924"/>
     <w:rsid w:val="00B31931"/>
     <w:rsid w:val="00B32484"/>
     <w:rsid w:val="00B3266B"/>
     <w:rsid w:val="00B32746"/>
     <w:rsid w:val="00B32CDF"/>
     <w:rsid w:val="00B33CCA"/>
     <w:rsid w:val="00B33D54"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33FCB"/>
     <w:rsid w:val="00B34472"/>
@@ -31905,50 +32631,51 @@
     <w:rsid w:val="00B501B1"/>
     <w:rsid w:val="00B50BC6"/>
     <w:rsid w:val="00B5116D"/>
     <w:rsid w:val="00B511A2"/>
     <w:rsid w:val="00B517E3"/>
     <w:rsid w:val="00B5245F"/>
     <w:rsid w:val="00B524CB"/>
     <w:rsid w:val="00B52775"/>
     <w:rsid w:val="00B528B5"/>
     <w:rsid w:val="00B529A6"/>
     <w:rsid w:val="00B52ABA"/>
     <w:rsid w:val="00B52D36"/>
     <w:rsid w:val="00B52F3A"/>
     <w:rsid w:val="00B53327"/>
     <w:rsid w:val="00B54040"/>
     <w:rsid w:val="00B5447C"/>
     <w:rsid w:val="00B546D3"/>
     <w:rsid w:val="00B54794"/>
     <w:rsid w:val="00B547B5"/>
     <w:rsid w:val="00B54A5E"/>
     <w:rsid w:val="00B55BCA"/>
     <w:rsid w:val="00B55D2E"/>
     <w:rsid w:val="00B5615E"/>
     <w:rsid w:val="00B5646D"/>
     <w:rsid w:val="00B569AE"/>
+    <w:rsid w:val="00B569DB"/>
     <w:rsid w:val="00B56C4E"/>
     <w:rsid w:val="00B571A4"/>
     <w:rsid w:val="00B571C1"/>
     <w:rsid w:val="00B5746B"/>
     <w:rsid w:val="00B577F4"/>
     <w:rsid w:val="00B579E9"/>
     <w:rsid w:val="00B57BC4"/>
     <w:rsid w:val="00B57C70"/>
     <w:rsid w:val="00B57D06"/>
     <w:rsid w:val="00B60BD7"/>
     <w:rsid w:val="00B60BED"/>
     <w:rsid w:val="00B60CEE"/>
     <w:rsid w:val="00B61365"/>
     <w:rsid w:val="00B6140C"/>
     <w:rsid w:val="00B627F5"/>
     <w:rsid w:val="00B62D90"/>
     <w:rsid w:val="00B63266"/>
     <w:rsid w:val="00B63480"/>
     <w:rsid w:val="00B636D8"/>
     <w:rsid w:val="00B63B08"/>
     <w:rsid w:val="00B63B99"/>
     <w:rsid w:val="00B6412B"/>
     <w:rsid w:val="00B642F3"/>
     <w:rsid w:val="00B64491"/>
     <w:rsid w:val="00B64688"/>
@@ -32188,50 +32915,51 @@
     <w:rsid w:val="00BF218E"/>
     <w:rsid w:val="00BF25CF"/>
     <w:rsid w:val="00BF2770"/>
     <w:rsid w:val="00BF396C"/>
     <w:rsid w:val="00BF4EDE"/>
     <w:rsid w:val="00BF5030"/>
     <w:rsid w:val="00BF532A"/>
     <w:rsid w:val="00BF6380"/>
     <w:rsid w:val="00BF6428"/>
     <w:rsid w:val="00BF6739"/>
     <w:rsid w:val="00BF6E67"/>
     <w:rsid w:val="00BF6E70"/>
     <w:rsid w:val="00BF7CD6"/>
     <w:rsid w:val="00C0005B"/>
     <w:rsid w:val="00C003B3"/>
     <w:rsid w:val="00C0094E"/>
     <w:rsid w:val="00C00961"/>
     <w:rsid w:val="00C00A93"/>
     <w:rsid w:val="00C010A0"/>
     <w:rsid w:val="00C010B5"/>
     <w:rsid w:val="00C01115"/>
     <w:rsid w:val="00C014D8"/>
     <w:rsid w:val="00C01838"/>
     <w:rsid w:val="00C01BE2"/>
     <w:rsid w:val="00C01FD1"/>
+    <w:rsid w:val="00C025BD"/>
     <w:rsid w:val="00C0272A"/>
     <w:rsid w:val="00C02835"/>
     <w:rsid w:val="00C02DB8"/>
     <w:rsid w:val="00C0301A"/>
     <w:rsid w:val="00C03742"/>
     <w:rsid w:val="00C03C2B"/>
     <w:rsid w:val="00C04CB0"/>
     <w:rsid w:val="00C04CF6"/>
     <w:rsid w:val="00C04FD5"/>
     <w:rsid w:val="00C05262"/>
     <w:rsid w:val="00C05D51"/>
     <w:rsid w:val="00C05E65"/>
     <w:rsid w:val="00C060C6"/>
     <w:rsid w:val="00C06176"/>
     <w:rsid w:val="00C06A67"/>
     <w:rsid w:val="00C073FB"/>
     <w:rsid w:val="00C0758C"/>
     <w:rsid w:val="00C079C1"/>
     <w:rsid w:val="00C07C8D"/>
     <w:rsid w:val="00C07DDC"/>
     <w:rsid w:val="00C07EED"/>
     <w:rsid w:val="00C07F14"/>
     <w:rsid w:val="00C105CF"/>
     <w:rsid w:val="00C10C5E"/>
     <w:rsid w:val="00C115FF"/>
@@ -32270,71 +32998,73 @@
     <w:rsid w:val="00C229E4"/>
     <w:rsid w:val="00C22B20"/>
     <w:rsid w:val="00C22E97"/>
     <w:rsid w:val="00C24E29"/>
     <w:rsid w:val="00C24EB0"/>
     <w:rsid w:val="00C24FC0"/>
     <w:rsid w:val="00C25370"/>
     <w:rsid w:val="00C258B2"/>
     <w:rsid w:val="00C25D37"/>
     <w:rsid w:val="00C25D5E"/>
     <w:rsid w:val="00C25F22"/>
     <w:rsid w:val="00C26479"/>
     <w:rsid w:val="00C26752"/>
     <w:rsid w:val="00C26788"/>
     <w:rsid w:val="00C26A04"/>
     <w:rsid w:val="00C26BD5"/>
     <w:rsid w:val="00C26BED"/>
     <w:rsid w:val="00C27110"/>
     <w:rsid w:val="00C2723B"/>
     <w:rsid w:val="00C27412"/>
     <w:rsid w:val="00C2742D"/>
     <w:rsid w:val="00C2782C"/>
     <w:rsid w:val="00C30048"/>
     <w:rsid w:val="00C31998"/>
     <w:rsid w:val="00C32006"/>
+    <w:rsid w:val="00C32741"/>
     <w:rsid w:val="00C333FF"/>
     <w:rsid w:val="00C339A9"/>
     <w:rsid w:val="00C33C22"/>
     <w:rsid w:val="00C342D5"/>
     <w:rsid w:val="00C3437F"/>
     <w:rsid w:val="00C34A41"/>
     <w:rsid w:val="00C34CCC"/>
     <w:rsid w:val="00C34E5D"/>
     <w:rsid w:val="00C34F86"/>
     <w:rsid w:val="00C3515B"/>
     <w:rsid w:val="00C35755"/>
     <w:rsid w:val="00C35F31"/>
     <w:rsid w:val="00C36177"/>
     <w:rsid w:val="00C361F1"/>
     <w:rsid w:val="00C363F1"/>
     <w:rsid w:val="00C364F7"/>
     <w:rsid w:val="00C367C8"/>
     <w:rsid w:val="00C36B13"/>
     <w:rsid w:val="00C36CBA"/>
     <w:rsid w:val="00C37466"/>
     <w:rsid w:val="00C37FAB"/>
+    <w:rsid w:val="00C40323"/>
     <w:rsid w:val="00C40A24"/>
     <w:rsid w:val="00C40B13"/>
     <w:rsid w:val="00C41407"/>
     <w:rsid w:val="00C42992"/>
     <w:rsid w:val="00C42F0B"/>
     <w:rsid w:val="00C42F57"/>
     <w:rsid w:val="00C439EC"/>
     <w:rsid w:val="00C44409"/>
     <w:rsid w:val="00C451EF"/>
     <w:rsid w:val="00C45383"/>
     <w:rsid w:val="00C4570A"/>
     <w:rsid w:val="00C45B22"/>
     <w:rsid w:val="00C45F7C"/>
     <w:rsid w:val="00C4606B"/>
     <w:rsid w:val="00C4613D"/>
     <w:rsid w:val="00C465EF"/>
     <w:rsid w:val="00C470C6"/>
     <w:rsid w:val="00C47360"/>
     <w:rsid w:val="00C4753F"/>
     <w:rsid w:val="00C475A2"/>
     <w:rsid w:val="00C476B2"/>
     <w:rsid w:val="00C50674"/>
     <w:rsid w:val="00C50EF5"/>
     <w:rsid w:val="00C50EF8"/>
     <w:rsid w:val="00C518A7"/>
@@ -32455,50 +33185,51 @@
     <w:rsid w:val="00C91324"/>
     <w:rsid w:val="00C9146F"/>
     <w:rsid w:val="00C92037"/>
     <w:rsid w:val="00C9205C"/>
     <w:rsid w:val="00C923E1"/>
     <w:rsid w:val="00C92791"/>
     <w:rsid w:val="00C9294A"/>
     <w:rsid w:val="00C93322"/>
     <w:rsid w:val="00C93576"/>
     <w:rsid w:val="00C94164"/>
     <w:rsid w:val="00C942D5"/>
     <w:rsid w:val="00C94A24"/>
     <w:rsid w:val="00C94DA1"/>
     <w:rsid w:val="00C956AA"/>
     <w:rsid w:val="00C95797"/>
     <w:rsid w:val="00C957F9"/>
     <w:rsid w:val="00C95837"/>
     <w:rsid w:val="00C95BC6"/>
     <w:rsid w:val="00C968D6"/>
     <w:rsid w:val="00C96951"/>
     <w:rsid w:val="00C96968"/>
     <w:rsid w:val="00C97B87"/>
     <w:rsid w:val="00CA0595"/>
     <w:rsid w:val="00CA068A"/>
     <w:rsid w:val="00CA076E"/>
+    <w:rsid w:val="00CA0D30"/>
     <w:rsid w:val="00CA0D72"/>
     <w:rsid w:val="00CA110A"/>
     <w:rsid w:val="00CA1908"/>
     <w:rsid w:val="00CA1B8B"/>
     <w:rsid w:val="00CA1EEC"/>
     <w:rsid w:val="00CA2016"/>
     <w:rsid w:val="00CA210C"/>
     <w:rsid w:val="00CA2D9B"/>
     <w:rsid w:val="00CA2E4A"/>
     <w:rsid w:val="00CA36B0"/>
     <w:rsid w:val="00CA3BC5"/>
     <w:rsid w:val="00CA4254"/>
     <w:rsid w:val="00CA4408"/>
     <w:rsid w:val="00CA4450"/>
     <w:rsid w:val="00CA4526"/>
     <w:rsid w:val="00CA46B4"/>
     <w:rsid w:val="00CA4964"/>
     <w:rsid w:val="00CA49BE"/>
     <w:rsid w:val="00CA4B2D"/>
     <w:rsid w:val="00CA515D"/>
     <w:rsid w:val="00CA5380"/>
     <w:rsid w:val="00CA5485"/>
     <w:rsid w:val="00CA54CB"/>
     <w:rsid w:val="00CA5694"/>
     <w:rsid w:val="00CA58D0"/>
@@ -32529,50 +33260,51 @@
     <w:rsid w:val="00CB67E9"/>
     <w:rsid w:val="00CB6CE0"/>
     <w:rsid w:val="00CB70F5"/>
     <w:rsid w:val="00CB7D09"/>
     <w:rsid w:val="00CB7D92"/>
     <w:rsid w:val="00CB7F1B"/>
     <w:rsid w:val="00CC09B8"/>
     <w:rsid w:val="00CC1221"/>
     <w:rsid w:val="00CC1D2E"/>
     <w:rsid w:val="00CC1DEA"/>
     <w:rsid w:val="00CC1E2A"/>
     <w:rsid w:val="00CC212D"/>
     <w:rsid w:val="00CC2170"/>
     <w:rsid w:val="00CC2EF4"/>
     <w:rsid w:val="00CC2F52"/>
     <w:rsid w:val="00CC3431"/>
     <w:rsid w:val="00CC382A"/>
     <w:rsid w:val="00CC44C8"/>
     <w:rsid w:val="00CC48A5"/>
     <w:rsid w:val="00CC4E23"/>
     <w:rsid w:val="00CC5B7C"/>
     <w:rsid w:val="00CC632C"/>
     <w:rsid w:val="00CC6565"/>
     <w:rsid w:val="00CC7115"/>
     <w:rsid w:val="00CC72E7"/>
+    <w:rsid w:val="00CC798F"/>
     <w:rsid w:val="00CC7D0C"/>
     <w:rsid w:val="00CC7DA3"/>
     <w:rsid w:val="00CC7DFA"/>
     <w:rsid w:val="00CCBEA8"/>
     <w:rsid w:val="00CD001B"/>
     <w:rsid w:val="00CD088F"/>
     <w:rsid w:val="00CD0DF9"/>
     <w:rsid w:val="00CD1191"/>
     <w:rsid w:val="00CD1B96"/>
     <w:rsid w:val="00CD2215"/>
     <w:rsid w:val="00CD272A"/>
     <w:rsid w:val="00CD2DC5"/>
     <w:rsid w:val="00CD3084"/>
     <w:rsid w:val="00CD31A1"/>
     <w:rsid w:val="00CD3935"/>
     <w:rsid w:val="00CD3A34"/>
     <w:rsid w:val="00CD4027"/>
     <w:rsid w:val="00CD464B"/>
     <w:rsid w:val="00CD4D4C"/>
     <w:rsid w:val="00CD551A"/>
     <w:rsid w:val="00CD571F"/>
     <w:rsid w:val="00CD5767"/>
     <w:rsid w:val="00CD5843"/>
     <w:rsid w:val="00CD6813"/>
     <w:rsid w:val="00CD6CBD"/>
@@ -32586,90 +33318,92 @@
     <w:rsid w:val="00CE1CD7"/>
     <w:rsid w:val="00CE22AB"/>
     <w:rsid w:val="00CE3624"/>
     <w:rsid w:val="00CE39F2"/>
     <w:rsid w:val="00CE3E9F"/>
     <w:rsid w:val="00CE484C"/>
     <w:rsid w:val="00CE4A5A"/>
     <w:rsid w:val="00CE4B14"/>
     <w:rsid w:val="00CE4C3D"/>
     <w:rsid w:val="00CE4F59"/>
     <w:rsid w:val="00CE5162"/>
     <w:rsid w:val="00CE517E"/>
     <w:rsid w:val="00CE5F37"/>
     <w:rsid w:val="00CE6021"/>
     <w:rsid w:val="00CE6294"/>
     <w:rsid w:val="00CE65CC"/>
     <w:rsid w:val="00CE718A"/>
     <w:rsid w:val="00CE7399"/>
     <w:rsid w:val="00CE7A8F"/>
     <w:rsid w:val="00CE7E74"/>
     <w:rsid w:val="00CF0145"/>
     <w:rsid w:val="00CF177D"/>
     <w:rsid w:val="00CF1946"/>
     <w:rsid w:val="00CF212F"/>
     <w:rsid w:val="00CF26FB"/>
+    <w:rsid w:val="00CF28A6"/>
     <w:rsid w:val="00CF327B"/>
     <w:rsid w:val="00CF3976"/>
     <w:rsid w:val="00CF3B18"/>
     <w:rsid w:val="00CF412E"/>
     <w:rsid w:val="00CF49B5"/>
     <w:rsid w:val="00CF5E0A"/>
     <w:rsid w:val="00CF6283"/>
     <w:rsid w:val="00CF6379"/>
     <w:rsid w:val="00CF6514"/>
     <w:rsid w:val="00CF7FED"/>
     <w:rsid w:val="00D001E9"/>
     <w:rsid w:val="00D021C1"/>
     <w:rsid w:val="00D02B44"/>
     <w:rsid w:val="00D02B63"/>
     <w:rsid w:val="00D0331C"/>
     <w:rsid w:val="00D03F48"/>
     <w:rsid w:val="00D044E8"/>
     <w:rsid w:val="00D0453E"/>
     <w:rsid w:val="00D04916"/>
     <w:rsid w:val="00D04ADC"/>
     <w:rsid w:val="00D05187"/>
     <w:rsid w:val="00D05BCF"/>
     <w:rsid w:val="00D05D5F"/>
     <w:rsid w:val="00D06091"/>
     <w:rsid w:val="00D0616B"/>
     <w:rsid w:val="00D06627"/>
     <w:rsid w:val="00D068C1"/>
     <w:rsid w:val="00D06B29"/>
     <w:rsid w:val="00D06F6A"/>
     <w:rsid w:val="00D0711D"/>
     <w:rsid w:val="00D072F2"/>
     <w:rsid w:val="00D07355"/>
     <w:rsid w:val="00D0750B"/>
     <w:rsid w:val="00D076D9"/>
     <w:rsid w:val="00D07741"/>
     <w:rsid w:val="00D07AEA"/>
     <w:rsid w:val="00D104D9"/>
     <w:rsid w:val="00D11012"/>
     <w:rsid w:val="00D110D8"/>
     <w:rsid w:val="00D11290"/>
+    <w:rsid w:val="00D1175F"/>
     <w:rsid w:val="00D11B3E"/>
     <w:rsid w:val="00D11CCC"/>
     <w:rsid w:val="00D11EC3"/>
     <w:rsid w:val="00D121A5"/>
     <w:rsid w:val="00D12475"/>
     <w:rsid w:val="00D13277"/>
     <w:rsid w:val="00D13469"/>
     <w:rsid w:val="00D136A6"/>
     <w:rsid w:val="00D137CD"/>
     <w:rsid w:val="00D13A58"/>
     <w:rsid w:val="00D13AE5"/>
     <w:rsid w:val="00D13B99"/>
     <w:rsid w:val="00D14946"/>
     <w:rsid w:val="00D149CB"/>
     <w:rsid w:val="00D14F0A"/>
     <w:rsid w:val="00D15E83"/>
     <w:rsid w:val="00D15EF0"/>
     <w:rsid w:val="00D16469"/>
     <w:rsid w:val="00D1680C"/>
     <w:rsid w:val="00D16C41"/>
     <w:rsid w:val="00D16CBC"/>
     <w:rsid w:val="00D1700A"/>
     <w:rsid w:val="00D17510"/>
     <w:rsid w:val="00D175CB"/>
     <w:rsid w:val="00D17C2C"/>
@@ -32822,63 +33556,65 @@
     <w:rsid w:val="00D731B1"/>
     <w:rsid w:val="00D74702"/>
     <w:rsid w:val="00D7485A"/>
     <w:rsid w:val="00D75033"/>
     <w:rsid w:val="00D75569"/>
     <w:rsid w:val="00D755C0"/>
     <w:rsid w:val="00D75738"/>
     <w:rsid w:val="00D7667A"/>
     <w:rsid w:val="00D76968"/>
     <w:rsid w:val="00D76C10"/>
     <w:rsid w:val="00D770B4"/>
     <w:rsid w:val="00D77C2F"/>
     <w:rsid w:val="00D77E58"/>
     <w:rsid w:val="00D7E2D4"/>
     <w:rsid w:val="00D8034F"/>
     <w:rsid w:val="00D8069E"/>
     <w:rsid w:val="00D80821"/>
     <w:rsid w:val="00D80E70"/>
     <w:rsid w:val="00D8150C"/>
     <w:rsid w:val="00D819CC"/>
     <w:rsid w:val="00D81A0E"/>
     <w:rsid w:val="00D81E70"/>
     <w:rsid w:val="00D82561"/>
     <w:rsid w:val="00D8279D"/>
     <w:rsid w:val="00D82EC7"/>
+    <w:rsid w:val="00D83468"/>
     <w:rsid w:val="00D8357C"/>
     <w:rsid w:val="00D83647"/>
     <w:rsid w:val="00D8381D"/>
     <w:rsid w:val="00D839B5"/>
     <w:rsid w:val="00D83EFB"/>
     <w:rsid w:val="00D84485"/>
     <w:rsid w:val="00D84615"/>
     <w:rsid w:val="00D846D8"/>
     <w:rsid w:val="00D847B0"/>
     <w:rsid w:val="00D84C36"/>
     <w:rsid w:val="00D84C87"/>
     <w:rsid w:val="00D84DB8"/>
     <w:rsid w:val="00D84DE2"/>
+    <w:rsid w:val="00D854C7"/>
     <w:rsid w:val="00D861CC"/>
     <w:rsid w:val="00D86219"/>
     <w:rsid w:val="00D8645F"/>
     <w:rsid w:val="00D8670E"/>
     <w:rsid w:val="00D8679B"/>
     <w:rsid w:val="00D86862"/>
     <w:rsid w:val="00D8697E"/>
     <w:rsid w:val="00D86AF4"/>
     <w:rsid w:val="00D87177"/>
     <w:rsid w:val="00D87274"/>
     <w:rsid w:val="00D874D1"/>
     <w:rsid w:val="00D8759A"/>
     <w:rsid w:val="00D87841"/>
     <w:rsid w:val="00D87FF6"/>
     <w:rsid w:val="00D90205"/>
     <w:rsid w:val="00D906B1"/>
     <w:rsid w:val="00D90859"/>
     <w:rsid w:val="00D9087A"/>
     <w:rsid w:val="00D90FC6"/>
     <w:rsid w:val="00D9125E"/>
     <w:rsid w:val="00D91585"/>
     <w:rsid w:val="00D915F5"/>
     <w:rsid w:val="00D91BC1"/>
     <w:rsid w:val="00D91E38"/>
     <w:rsid w:val="00D92056"/>
@@ -32938,81 +33674,83 @@
     <w:rsid w:val="00DB22E6"/>
     <w:rsid w:val="00DB2387"/>
     <w:rsid w:val="00DB2DCB"/>
     <w:rsid w:val="00DB2FDE"/>
     <w:rsid w:val="00DB3311"/>
     <w:rsid w:val="00DB396E"/>
     <w:rsid w:val="00DB45A2"/>
     <w:rsid w:val="00DB4782"/>
     <w:rsid w:val="00DB4809"/>
     <w:rsid w:val="00DB492B"/>
     <w:rsid w:val="00DB532C"/>
     <w:rsid w:val="00DB5F05"/>
     <w:rsid w:val="00DB5F1A"/>
     <w:rsid w:val="00DB5F9A"/>
     <w:rsid w:val="00DB60E7"/>
     <w:rsid w:val="00DB675A"/>
     <w:rsid w:val="00DB6FFE"/>
     <w:rsid w:val="00DB7148"/>
     <w:rsid w:val="00DC0171"/>
     <w:rsid w:val="00DC04FE"/>
     <w:rsid w:val="00DC051F"/>
     <w:rsid w:val="00DC064A"/>
     <w:rsid w:val="00DC0D1E"/>
     <w:rsid w:val="00DC156A"/>
     <w:rsid w:val="00DC1782"/>
+    <w:rsid w:val="00DC1B97"/>
     <w:rsid w:val="00DC1C76"/>
     <w:rsid w:val="00DC2647"/>
     <w:rsid w:val="00DC29E1"/>
     <w:rsid w:val="00DC2A68"/>
     <w:rsid w:val="00DC2B7E"/>
     <w:rsid w:val="00DC2CD0"/>
     <w:rsid w:val="00DC3319"/>
     <w:rsid w:val="00DC33E1"/>
     <w:rsid w:val="00DC34A5"/>
     <w:rsid w:val="00DC35F5"/>
     <w:rsid w:val="00DC377E"/>
     <w:rsid w:val="00DC3899"/>
     <w:rsid w:val="00DC3D85"/>
     <w:rsid w:val="00DC4074"/>
     <w:rsid w:val="00DC437D"/>
     <w:rsid w:val="00DC4BAB"/>
     <w:rsid w:val="00DC4DC8"/>
     <w:rsid w:val="00DC4F64"/>
     <w:rsid w:val="00DC4FA2"/>
     <w:rsid w:val="00DC5374"/>
     <w:rsid w:val="00DC547E"/>
     <w:rsid w:val="00DC58AA"/>
     <w:rsid w:val="00DC58F4"/>
     <w:rsid w:val="00DC59E9"/>
     <w:rsid w:val="00DC65D3"/>
     <w:rsid w:val="00DC708B"/>
     <w:rsid w:val="00DC7F3C"/>
     <w:rsid w:val="00DD01E0"/>
     <w:rsid w:val="00DD0A7C"/>
     <w:rsid w:val="00DD211C"/>
     <w:rsid w:val="00DD225C"/>
+    <w:rsid w:val="00DD2608"/>
     <w:rsid w:val="00DD2D4B"/>
     <w:rsid w:val="00DD2EA6"/>
     <w:rsid w:val="00DD3228"/>
     <w:rsid w:val="00DD323B"/>
     <w:rsid w:val="00DD36E2"/>
     <w:rsid w:val="00DD4397"/>
     <w:rsid w:val="00DD459A"/>
     <w:rsid w:val="00DD47FD"/>
     <w:rsid w:val="00DD4ECC"/>
     <w:rsid w:val="00DD4F1A"/>
     <w:rsid w:val="00DD500E"/>
     <w:rsid w:val="00DD546E"/>
     <w:rsid w:val="00DD5C3B"/>
     <w:rsid w:val="00DD668F"/>
     <w:rsid w:val="00DD67B1"/>
     <w:rsid w:val="00DD68A6"/>
     <w:rsid w:val="00DD6AB8"/>
     <w:rsid w:val="00DD725F"/>
     <w:rsid w:val="00DD7AA7"/>
     <w:rsid w:val="00DD7EA3"/>
     <w:rsid w:val="00DE028C"/>
     <w:rsid w:val="00DE0557"/>
     <w:rsid w:val="00DE0891"/>
     <w:rsid w:val="00DE0D0B"/>
     <w:rsid w:val="00DE1044"/>
@@ -33296,50 +34034,51 @@
     <w:rsid w:val="00E767FF"/>
     <w:rsid w:val="00E769E7"/>
     <w:rsid w:val="00E76A72"/>
     <w:rsid w:val="00E76B59"/>
     <w:rsid w:val="00E76C4B"/>
     <w:rsid w:val="00E77134"/>
     <w:rsid w:val="00E7776F"/>
     <w:rsid w:val="00E77CFC"/>
     <w:rsid w:val="00E808F3"/>
     <w:rsid w:val="00E80A54"/>
     <w:rsid w:val="00E80AD0"/>
     <w:rsid w:val="00E811DB"/>
     <w:rsid w:val="00E81595"/>
     <w:rsid w:val="00E81CA8"/>
     <w:rsid w:val="00E820FE"/>
     <w:rsid w:val="00E824AC"/>
     <w:rsid w:val="00E827EE"/>
     <w:rsid w:val="00E82910"/>
     <w:rsid w:val="00E82C6F"/>
     <w:rsid w:val="00E830A5"/>
     <w:rsid w:val="00E8320B"/>
     <w:rsid w:val="00E844A8"/>
     <w:rsid w:val="00E84D31"/>
     <w:rsid w:val="00E854F5"/>
     <w:rsid w:val="00E85DBB"/>
+    <w:rsid w:val="00E85EC9"/>
     <w:rsid w:val="00E86402"/>
     <w:rsid w:val="00E86A13"/>
     <w:rsid w:val="00E86E0C"/>
     <w:rsid w:val="00E86EA6"/>
     <w:rsid w:val="00E87F31"/>
     <w:rsid w:val="00E90637"/>
     <w:rsid w:val="00E90810"/>
     <w:rsid w:val="00E90C4C"/>
     <w:rsid w:val="00E90D5A"/>
     <w:rsid w:val="00E91080"/>
     <w:rsid w:val="00E9141B"/>
     <w:rsid w:val="00E91F72"/>
     <w:rsid w:val="00E91F7B"/>
     <w:rsid w:val="00E9214D"/>
     <w:rsid w:val="00E9222F"/>
     <w:rsid w:val="00E9282A"/>
     <w:rsid w:val="00E92D15"/>
     <w:rsid w:val="00E92D4E"/>
     <w:rsid w:val="00E92DBA"/>
     <w:rsid w:val="00E92DF2"/>
     <w:rsid w:val="00E92F13"/>
     <w:rsid w:val="00E936FD"/>
     <w:rsid w:val="00E9381D"/>
     <w:rsid w:val="00E94164"/>
     <w:rsid w:val="00E9425B"/>
@@ -33603,50 +34342,51 @@
     <w:rsid w:val="00F27DFB"/>
     <w:rsid w:val="00F27FD1"/>
     <w:rsid w:val="00F30016"/>
     <w:rsid w:val="00F307C0"/>
     <w:rsid w:val="00F30F20"/>
     <w:rsid w:val="00F315FC"/>
     <w:rsid w:val="00F31A38"/>
     <w:rsid w:val="00F31B6E"/>
     <w:rsid w:val="00F31EDE"/>
     <w:rsid w:val="00F32FA3"/>
     <w:rsid w:val="00F34783"/>
     <w:rsid w:val="00F3478E"/>
     <w:rsid w:val="00F349DD"/>
     <w:rsid w:val="00F35110"/>
     <w:rsid w:val="00F35132"/>
     <w:rsid w:val="00F3569C"/>
     <w:rsid w:val="00F35818"/>
     <w:rsid w:val="00F35879"/>
     <w:rsid w:val="00F358CA"/>
     <w:rsid w:val="00F35EFD"/>
     <w:rsid w:val="00F36855"/>
     <w:rsid w:val="00F3799D"/>
     <w:rsid w:val="00F379BC"/>
     <w:rsid w:val="00F40506"/>
     <w:rsid w:val="00F40F97"/>
+    <w:rsid w:val="00F414E8"/>
     <w:rsid w:val="00F414F9"/>
     <w:rsid w:val="00F417C3"/>
     <w:rsid w:val="00F41C42"/>
     <w:rsid w:val="00F421E9"/>
     <w:rsid w:val="00F4237E"/>
     <w:rsid w:val="00F42CB9"/>
     <w:rsid w:val="00F43046"/>
     <w:rsid w:val="00F43611"/>
     <w:rsid w:val="00F43D03"/>
     <w:rsid w:val="00F43D54"/>
     <w:rsid w:val="00F44265"/>
     <w:rsid w:val="00F44396"/>
     <w:rsid w:val="00F4493C"/>
     <w:rsid w:val="00F44B39"/>
     <w:rsid w:val="00F44BCF"/>
     <w:rsid w:val="00F44C9B"/>
     <w:rsid w:val="00F44E9F"/>
     <w:rsid w:val="00F452BB"/>
     <w:rsid w:val="00F46191"/>
     <w:rsid w:val="00F461AA"/>
     <w:rsid w:val="00F46229"/>
     <w:rsid w:val="00F46B9F"/>
     <w:rsid w:val="00F46C49"/>
     <w:rsid w:val="00F47636"/>
     <w:rsid w:val="00F47855"/>
@@ -33755,85 +34495,87 @@
     <w:rsid w:val="00F77EF9"/>
     <w:rsid w:val="00F8009D"/>
     <w:rsid w:val="00F806BE"/>
     <w:rsid w:val="00F80722"/>
     <w:rsid w:val="00F80DD3"/>
     <w:rsid w:val="00F80FF4"/>
     <w:rsid w:val="00F810EF"/>
     <w:rsid w:val="00F81566"/>
     <w:rsid w:val="00F8212A"/>
     <w:rsid w:val="00F825EC"/>
     <w:rsid w:val="00F8311C"/>
     <w:rsid w:val="00F837B9"/>
     <w:rsid w:val="00F83947"/>
     <w:rsid w:val="00F839C2"/>
     <w:rsid w:val="00F83B4B"/>
     <w:rsid w:val="00F83E8D"/>
     <w:rsid w:val="00F84184"/>
     <w:rsid w:val="00F842E7"/>
     <w:rsid w:val="00F84D47"/>
     <w:rsid w:val="00F85927"/>
     <w:rsid w:val="00F85A74"/>
     <w:rsid w:val="00F8600E"/>
     <w:rsid w:val="00F862B4"/>
     <w:rsid w:val="00F862EF"/>
     <w:rsid w:val="00F86E42"/>
+    <w:rsid w:val="00F871DD"/>
     <w:rsid w:val="00F87F30"/>
     <w:rsid w:val="00F900C0"/>
     <w:rsid w:val="00F90D25"/>
     <w:rsid w:val="00F913DB"/>
     <w:rsid w:val="00F91509"/>
     <w:rsid w:val="00F91953"/>
     <w:rsid w:val="00F91E0E"/>
     <w:rsid w:val="00F91F1B"/>
     <w:rsid w:val="00F929A5"/>
     <w:rsid w:val="00F92A1C"/>
     <w:rsid w:val="00F92A7F"/>
     <w:rsid w:val="00F92B0C"/>
     <w:rsid w:val="00F931EE"/>
     <w:rsid w:val="00F934DE"/>
     <w:rsid w:val="00F9351E"/>
     <w:rsid w:val="00F93C2F"/>
     <w:rsid w:val="00F93D6A"/>
     <w:rsid w:val="00F94E5D"/>
     <w:rsid w:val="00F9512A"/>
     <w:rsid w:val="00F9564C"/>
     <w:rsid w:val="00F95932"/>
     <w:rsid w:val="00F95D75"/>
     <w:rsid w:val="00F963A7"/>
     <w:rsid w:val="00F96430"/>
     <w:rsid w:val="00F96E9E"/>
     <w:rsid w:val="00F970F2"/>
     <w:rsid w:val="00F97A34"/>
     <w:rsid w:val="00F97B1B"/>
     <w:rsid w:val="00FA0FC0"/>
     <w:rsid w:val="00FA0FF2"/>
     <w:rsid w:val="00FA108A"/>
     <w:rsid w:val="00FA10B1"/>
     <w:rsid w:val="00FA1700"/>
     <w:rsid w:val="00FA18CA"/>
     <w:rsid w:val="00FA1B5C"/>
+    <w:rsid w:val="00FA1EED"/>
     <w:rsid w:val="00FA2403"/>
     <w:rsid w:val="00FA2641"/>
     <w:rsid w:val="00FA2C24"/>
     <w:rsid w:val="00FA2E82"/>
     <w:rsid w:val="00FA2EF3"/>
     <w:rsid w:val="00FA3140"/>
     <w:rsid w:val="00FA3725"/>
     <w:rsid w:val="00FA3B0E"/>
     <w:rsid w:val="00FA3DC9"/>
     <w:rsid w:val="00FA3FF5"/>
     <w:rsid w:val="00FA4A52"/>
     <w:rsid w:val="00FA4AE7"/>
     <w:rsid w:val="00FA4EB9"/>
     <w:rsid w:val="00FA567D"/>
     <w:rsid w:val="00FA5714"/>
     <w:rsid w:val="00FA5CEB"/>
     <w:rsid w:val="00FA5D21"/>
     <w:rsid w:val="00FA63F0"/>
     <w:rsid w:val="00FA68B4"/>
     <w:rsid w:val="00FA6FAD"/>
     <w:rsid w:val="00FA7526"/>
     <w:rsid w:val="00FA7930"/>
     <w:rsid w:val="00FB03E5"/>
     <w:rsid w:val="00FB0C79"/>
     <w:rsid w:val="00FB11A8"/>
@@ -33924,70 +34666,72 @@
     <w:rsid w:val="00FD6133"/>
     <w:rsid w:val="00FD61EC"/>
     <w:rsid w:val="00FD6834"/>
     <w:rsid w:val="00FD6D05"/>
     <w:rsid w:val="00FD7905"/>
     <w:rsid w:val="00FD79F7"/>
     <w:rsid w:val="00FD7EE5"/>
     <w:rsid w:val="00FD8B8B"/>
     <w:rsid w:val="00FE01CE"/>
     <w:rsid w:val="00FE0C97"/>
     <w:rsid w:val="00FE1005"/>
     <w:rsid w:val="00FE195B"/>
     <w:rsid w:val="00FE1FF1"/>
     <w:rsid w:val="00FE23D7"/>
     <w:rsid w:val="00FE291E"/>
     <w:rsid w:val="00FE2AA3"/>
     <w:rsid w:val="00FE2FDB"/>
     <w:rsid w:val="00FE321D"/>
     <w:rsid w:val="00FE34D3"/>
     <w:rsid w:val="00FE3CCE"/>
     <w:rsid w:val="00FE466F"/>
     <w:rsid w:val="00FE479C"/>
     <w:rsid w:val="00FE50D5"/>
     <w:rsid w:val="00FE5C54"/>
     <w:rsid w:val="00FE5D75"/>
+    <w:rsid w:val="00FE675A"/>
     <w:rsid w:val="00FE6C0B"/>
     <w:rsid w:val="00FE6C73"/>
     <w:rsid w:val="00FE79B7"/>
     <w:rsid w:val="00FE7D86"/>
     <w:rsid w:val="00FF0034"/>
     <w:rsid w:val="00FF0AB1"/>
     <w:rsid w:val="00FF17FC"/>
     <w:rsid w:val="00FF1B3A"/>
     <w:rsid w:val="00FF1B7A"/>
     <w:rsid w:val="00FF1B96"/>
     <w:rsid w:val="00FF2211"/>
     <w:rsid w:val="00FF2C1E"/>
     <w:rsid w:val="00FF32BE"/>
     <w:rsid w:val="00FF41B1"/>
     <w:rsid w:val="00FF430F"/>
     <w:rsid w:val="00FF518F"/>
     <w:rsid w:val="00FF53BA"/>
     <w:rsid w:val="00FF5CB9"/>
     <w:rsid w:val="00FF5D30"/>
     <w:rsid w:val="00FF6191"/>
+    <w:rsid w:val="00FF626F"/>
     <w:rsid w:val="00FF662E"/>
     <w:rsid w:val="00FF73C3"/>
     <w:rsid w:val="00FF753C"/>
     <w:rsid w:val="00FF770C"/>
     <w:rsid w:val="00FFF098"/>
     <w:rsid w:val="0101F4BC"/>
     <w:rsid w:val="010BDD11"/>
     <w:rsid w:val="01102152"/>
     <w:rsid w:val="0112B4E8"/>
     <w:rsid w:val="0112BF46"/>
     <w:rsid w:val="0115223F"/>
     <w:rsid w:val="01197EFB"/>
     <w:rsid w:val="011CFBA1"/>
     <w:rsid w:val="0120B247"/>
     <w:rsid w:val="012496B0"/>
     <w:rsid w:val="0124EDCE"/>
     <w:rsid w:val="01262E49"/>
     <w:rsid w:val="01283E8B"/>
     <w:rsid w:val="012CFC85"/>
     <w:rsid w:val="012EACA2"/>
     <w:rsid w:val="0141E55B"/>
     <w:rsid w:val="01423004"/>
     <w:rsid w:val="01462CA3"/>
     <w:rsid w:val="0148ABDB"/>
     <w:rsid w:val="01494473"/>
@@ -44250,51 +44994,51 @@
     <w:rsid w:val="7FFB7D66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6527DCFD"/>
+  <w14:docId w14:val="1C30A068"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AEB28654-7555-4838-9016-3DAF147D3F42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -45660,63 +46404,61 @@
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
     <w:rsid w:val="004A75A3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="17"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1304"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Leipteksti">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="LeiptekstiChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A75A3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LeiptekstiChar">
     <w:name w:val="Leipäteksti Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Leipteksti"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="004A75A3"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mention8">
     <w:name w:val="Mention8"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention300">
     <w:name w:val="Unresolved Mention300"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00767FFC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Maininta6">
@@ -47894,152 +48636,152 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1917864048">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/lastensuojelulaitos-pellava/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2014/20141301" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sosmeta.thl.fi/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/lastensuojeluilmoitus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mira.lahdenranta@sata.fi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4871/approved/file" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/pages/viewpage.action?pageId=64433619" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/annapalautetta/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/uudenkoiviston-vastaanottokoti/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/ilmoitus-sosiaalihuollon-tarpeesta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/display/JULPOAR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1816&amp;with_frames=" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Henkilostoasiat/SitePages/osaamisenkehittaminen.aspx?csf=1&amp;web=1&amp;e=jv8TUp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voc.confidently.fi/sataha_kysely/?intra=true/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/rauman-perhetukikeskuksen-perhekuntoutusosasto-ja-vastaanotto-osasto/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/1401/approved/file" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fsataha.ims.fi%2Fspring%2Fdocument%2F10252%2Fapproved%2Fwith_frames&amp;data=05%7C02%7Csanna.kenttala%40sata.fi%7Cb54b3488301841ff885d08de62270bee%7Cf1fc3d0aee564f33ab7cc77444ca1078%7C0%7C0%7C639056116995020186%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=UCscbbe25TxC9owhR3p5T4U4rZJUcLtlyEjIhppAXmM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/714/approved/with_frames" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/pages/viewpage.action?pageId=179510187" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/download/noname/%7B55c0cf76-5795-43ac-9bd0-f8bc2314dd51%7D/40781" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Henkilostoasiat/SitePages/Perehdytys(1).aspx?csf=1&amp;web=1&amp;e=VmeL6b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet/tietopyyntolomakkeet/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1400/approved/with_frames" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/tuulikoti/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/display/JULHI22" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1973&amp;with_frames=" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fsataha.ims.fi%2Fspring%2Fdocument%2F2494%2Fapproved%2Fwith_frames&amp;data=05%7C02%7Csanna.kenttala%40sata.fi%7C954047d989714c21f60e08de54f21458%7Cf1fc3d0aee564f33ab7cc77444ca1078%7C0%7C0%7C639041595882629339%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=xfrO9uHNW24MP1PZK%2Bh5N%2FssfchVhj0g1FQilqvfmHs%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/karhunsyli/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mari.levonen@sata.fi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koulutus@sata.fi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7266/approved/with_frames" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keva.fi/tapahtuma/kevan-tietoisku-kevan-pulssi--palvelu-osaksi-tyokykyjohtamista/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/perhekuntoutus-villapumpuli/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.granitegrc.com/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/keisarinviitta/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fsataha.ims.fi%2Fspring%2Fdocument%2F10419%2Fapproved%2Fwith_frames&amp;data=05%7C02%7Cmira.lahdenranta%40sata.fi%7C369aba53a9b0446f2cd308de41fbc40f%7Cf1fc3d0aee564f33ab7cc77444ca1078%7C0%7C0%7C639020746755668738%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=PeBD5JOjs1sXR6tOFBKOleixZpjgrV1OwUmvpuLp1vA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yhteistyotilat.fi/wiki08/pages/viewpage.action?pageId=125252135&amp;preview=/125252135/162530422/Kanta-palvelujen%20k%C3%A4sikirja%20sosiaalihuollon%20toimijoille%20v3-8.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://valvira.fi/sosiaali-ja-terveydenhuolto/ammattihenkilon-ilmoitusvelvollisuudet-ja-oikeudet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leila.linnainmaa@sata.fi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/ammattioikeudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietoturva@sata.fi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=505" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/rauman-perhetukikeskuksen-perhekuntoutusosasto-ja-vastaanotto-osasto/" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/palveluntuottajalle/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/keisarinviitta/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fsataha.ims.fi%2Fspring%2Fdocument%2F10419%2Fapproved%2Fwith_frames&amp;data=05%7C02%7Cmira.lahdenranta%40sata.fi%7C369aba53a9b0446f2cd308de41fbc40f%7Cf1fc3d0aee564f33ab7cc77444ca1078%7C0%7C0%7C639020746755668738%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=PeBD5JOjs1sXR6tOFBKOleixZpjgrV1OwUmvpuLp1vA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/714/approved/with_frames" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8304/approved/with_frames" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leila.linnainmaa@sata.fi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/perehdytys.aspx?csf=1&amp;web=1&amp;e=wgajDy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Lokitietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2016/20161227" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/2871/approved/with_frames" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/505/approved/with_frames" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/lastensuojelulaitos-pellava/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/rauman-perhetukikeskuksen-perhekuntoutusosasto-ja-vastaanotto-osasto/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=584&amp;with_frames=" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tyontueksi/SitePages/tilahallinta.aspx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://valvira.fi/sosiaali-ja-terveydenhuolto/ammattihenkilon-ilmoitusvelvollisuudet-ja-oikeudet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId139" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arkkitehtuuri@sata.fi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1862024/Henkilostokertomus_2023(2928)" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mira.lahdenranta@sata.fi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2000/20000812" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/729/approved/with_frames" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/search?f%5b0%5d=group:Satakunnan%20hyvinvointialue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/omavalvontasuunnitelmat/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8033/approved/with_frames" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=459" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1561" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1238&amp;with_frames=" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7882/approved/with_frames" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/uudenkoiviston-vastaanottokoti/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/lomakkeet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=775" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/lastensuojeluilmoitus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lvv.fi/sosiaali-ja-terveydenhuolto/opiskelijana-tyoskentely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=4503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1940" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2023/20230703" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/strategia/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1992/19920785" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.awanic.fi/haipro/250/default.asp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thl.fi/aiheet/hyvinvoinnin-ja-terveyden-edistamisen-johtaminen/osallisuuden-edistaminen/heikoimmassa-asemassa-olevien-osallisuus/osallisuuden-osa-alueet-ja-osallisuuden-edistamisen-periaatteet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@sata.fi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4704/approved/file" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/4706/approved/file" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=43&amp;with_frames=" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ttl.fi/tutkimus/hankkeet/mita-kuuluu-tutkimus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hyvis.fi/web/satakunta/ilmoitus-sosiaalihuollon-tarpeesta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoito-ohjeet.fi/fi/Ohjepankki/YHTEINEN/Mikrobil%C3%A4%C3%A4kesuositus.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/5165/approved/with_frames" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/sites/Tietojohtamisenportaali2/SitePages/Kirjaaminen-ja-tilastointi.aspx?csf=1&amp;web=1&amp;e=J7Ver7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/1401/approved/file" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/rauman-perhetukikeskuksen-perhekuntoutusosasto-ja-vastaanotto-osasto/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/1999/19990731" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/ajantasa/2014/20141301" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6080/approved/with_frames" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/anna-palautetta/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10755" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/7943/approved/file" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/yhteystiedot/johdon-yhteystiedot/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/1400/approved/with_frames" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sata.cloudnc.fi/fi-FI/Toimielimet/Aluehallitus/Kokous_1322024/Osallisuusohjelma_20232025(1144)" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=349&amp;with_frames=" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2237" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2023/06/Rekisteritietojen-tarkastuspyynto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2020&amp;with_frames=" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=2833&amp;with_frames=" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tietosuoja@sata.fi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fsataha.ims.fi%2Fspring%2Fdocument%2F10252%2Fapproved%2Fwith_frames&amp;data=05%7C02%7Csanna.kenttala%40sata.fi%7Cb54b3488301841ff885d08de62270bee%7Cf1fc3d0aee564f33ab7cc77444ca1078%7C0%7C0%7C639056116995020186%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=UCscbbe25TxC9owhR3p5T4U4rZJUcLtlyEjIhppAXmM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/tuulikoti/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@sata.fi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=document&amp;id=10760" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/karhunsyli/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1913&amp;with_frames=" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1816&amp;with_frames=" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=96&amp;with_frames=" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/8916/approved/with_frames" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=915" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mari.levonen@sata.fi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/olka-toiminta/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satahva.sharepoint.com/:u:/r/sites/Osaamisenkasikirja/SitePages/Home.aspx?csf=1&amp;web=1&amp;e=nvs1xL" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/tietoa-meista/saadoskokoelma/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/sairaala/paivystys/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/StandardServlet?action=document&amp;view=level&amp;id=1866&amp;with_frames=" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/7266/approved/with_frames" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/doc/8745/approved/file" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaaminen.ha@sata.fi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/tietosuojaseloste-2/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/wp-content/uploads/2025/04/Rekisteritietojen-korjauspyynto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fsataha.ims.fi%2Fspring%2Fdocument%2F2494%2Fapproved%2Fwith_frames&amp;data=05%7C02%7Csanna.kenttala%40sata.fi%7C954047d989714c21f60e08de54f21458%7Cf1fc3d0aee564f33ab7cc77444ca1078%7C0%7C0%7C639041595882629339%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=xfrO9uHNW24MP1PZK%2Bh5N%2FssfchVhj0g1FQilqvfmHs%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/palvelut/lapset-nuoret-ja-perheet/lastensuojelu/lastensuojelun-laitoshoito/perhekuntoutus-villapumpuli/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://satakunnanhyvinvointialue.fi/asiointiopas/potilaan-oikeudet-ja-tietosuoja/potilasasiavastaava-ja-sosiaaliasiavastaava/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/spring/document/6518/approved/with_frames" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanta.fi/ammattilaiset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sataha.ims.fi/servlet/ActionServlet?action=frameset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <t:Task id="{F26F55C2-FF48-4620-B4B8-22BF18CC8460}">
+    <t:Anchor>
+      <t:Comment id="1775087165"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{81D4E0F4-AB64-49A6-9DD1-C82BEA9B823B}" time="2023-10-06T07:52:29.435Z">
+        <t:Attribution userId="S::anne.siivonen@sata.fi::bd5eb5aa-b9ef-4737-a711-6dc89518ee5a" userProvider="AD" userName="Anne Siivonen"/>
+        <t:Anchor>
+          <t:Comment id="1775087165"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{E70F41B3-0564-4965-8F4E-7814589CC15E}" time="2023-10-06T07:52:29.435Z">
+        <t:Attribution userId="S::anne.siivonen@sata.fi::bd5eb5aa-b9ef-4737-a711-6dc89518ee5a" userProvider="AD" userName="Anne Siivonen"/>
+        <t:Anchor>
+          <t:Comment id="1775087165"/>
+        </t:Anchor>
+        <t:Assign userId="S::essi.hallynen@sata.fi::4cc1434f-0d3a-4c30-b7cf-feb98298d8a9" userProvider="AD" userName="Essi-Leena Hällynen"/>
+      </t:Event>
+      <t:Event id="{AB0E443C-2069-4CEB-A9B9-6087F7AF3262}" time="2023-10-06T07:52:29.435Z">
+        <t:Attribution userId="S::anne.siivonen@sata.fi::bd5eb5aa-b9ef-4737-a711-6dc89518ee5a" userProvider="AD" userName="Anne Siivonen"/>
+        <t:Anchor>
+          <t:Comment id="1775087165"/>
+        </t:Anchor>
+        <t:SetTitle title="@Essi-Leena Hällynen Voitko katsoa vielä nämä kappaleet"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{C5D040C1-A7A2-4FE9-832B-B7E3ABCEE692}">
+    <t:Anchor>
+      <t:Comment id="858167870"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{635EA18E-92AC-4FC1-A8E8-78E7B8FD6295}" time="2024-03-13T13:28:43.342Z">
+        <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
+        <t:Anchor>
+          <t:Comment id="858167870"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{CFE655BB-0E27-4544-B7C9-DC13FCEF21E4}" time="2024-03-13T13:28:43.342Z">
+        <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
+        <t:Anchor>
+          <t:Comment id="858167870"/>
+        </t:Anchor>
+        <t:Assign userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
+      </t:Event>
+      <t:Event id="{D5B3FC6A-87EF-4B02-B070-E192AD7DC870}" time="2024-03-13T13:28:43.342Z">
+        <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
+        <t:Anchor>
+          <t:Comment id="858167870"/>
+        </t:Anchor>
+        <t:SetTitle title="@Valtonen Taija mitä nykyään tästä vaaditaan? palveluyksikkötasolla listaus tulee olemaan aika pitkä"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
   <t:Task id="{87450577-DEF0-49F5-AF30-C4B55C431A48}">
     <t:Anchor>
       <t:Comment id="1326491270"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{F771E3FA-C314-427F-A050-0B5CFA8B2E5C}" time="2024-03-13T13:30:11.577Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1326491270"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{D218DF34-12D2-4297-8DBB-7532AD0835E0}" time="2024-03-13T13:30:11.577Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1326491270"/>
         </t:Anchor>
         <t:Assign userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
       </t:Event>
       <t:Event id="{82B75ECB-F45F-4EF7-9BBC-D14F21C46345}" time="2024-03-13T13:30:11.577Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1326491270"/>
         </t:Anchor>
         <t:SetTitle title="@Valtonen Taija ei kai ammattimaiset käyttäjät vastaa laitteiden käytön koulutuksesta? onko kyseessä kouluttautuminen"/>
       </t:Event>
       <t:Event id="{52B300E3-1AFC-48CA-A5E0-B92C3B8CF283}" time="2024-03-25T10:22:04.187Z">
         <t:Attribution userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
         <t:Progress percentComplete="100"/>
       </t:Event>
       <t:Event id="{D6502ADC-7E92-428A-AB20-F6729E396987}" time="2024-03-25T10:22:35.964Z">
         <t:Attribution userId="S::taija.valtonen@sata.fi::2c34e1ab-3594-4cc3-aa7a-4a54ac6b7e86" userProvider="AD" userName="Valtonen Taija"/>
         <t:Progress percentComplete="100"/>
-      </t:Event>
-[...54 lines deleted...]
-        <t:SetTitle title="@Essi-Leena Hällynen Voitko katsoa vielä nämä kappaleet"/>
       </t:Event>
     </t:History>
   </t:Task>
   <t:Task id="{4DCA59AD-988B-4EBD-B333-F173EBDFB558}">
     <t:Anchor>
       <t:Comment id="715054528"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{C702D8D1-2AE7-4FD8-981E-7B4333D7A4DA}" time="2024-09-26T07:12:39.136Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1919660602"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{CD65C41F-174E-4FBA-B882-85E7A1069088}" time="2024-09-26T07:12:39.136Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
           <t:Comment id="1919660602"/>
         </t:Anchor>
         <t:Assign userId="S::satu.tuoriniemi@sata.fi::94e61ee4-14c9-4cc7-b086-34f60e601a57" userProvider="AD" userName="Satu Tuoriniemi"/>
       </t:Event>
       <t:Event id="{3413CA22-CE61-42DC-953F-7767CD61C8E8}" time="2024-09-26T07:12:39.136Z">
         <t:Attribution userId="S::sanna.kenttala@sata.fi::22cde273-91a9-4ad6-956e-a6aa238d40e5" userProvider="AD" userName="Sanna Kenttälä"/>
         <t:Anchor>
@@ -48661,76 +49403,76 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BEC4CDA-D0D3-4D63-836E-221959702B0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="69bd463f-8a58-4eab-97f0-36eeaae4b2fc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>55</Pages>
-[...1 lines deleted...]
-  <Characters>118188</Characters>
+  <Pages>52</Pages>
+  <Words>13289</Words>
+  <Characters>107649</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>984</Lines>
-  <Paragraphs>265</Paragraphs>
+  <Lines>897</Lines>
+  <Paragraphs>241</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SOSIAALIPALVELUJEN OMAVALVONTASUUNNITELMA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>132514</CharactersWithSpaces>
+  <CharactersWithSpaces>120697</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SOSIAALIPALVELUJEN OMAVALVONTASUUNNITELMA</dc:title>
   <dc:subject/>
   <dc:creator>Tuomainen Pauliina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008C5ED4319FC863459AEEC5A5AD9090C7</vt:lpwstr>