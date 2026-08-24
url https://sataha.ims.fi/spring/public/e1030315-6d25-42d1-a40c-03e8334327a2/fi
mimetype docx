--- v0 (2026-05-25)
+++ v1 (2026-08-24)
@@ -148,56 +148,62 @@
       </w:r>
       <w:r w:rsidRPr="00543EAC">
         <w:t xml:space="preserve"> nyt hakemasi jatkoaika. Muut kohdat voit täyttää kopioimalla aiemman lomakkeen tiedot. Laita tutkimussuunnitelmasi liitteeksi. Rastita kaikki hakemukseen sisältyvät liitteet sivulla 6, mutta niitä ei tarvitse lähettää uudestaan (ellei niitä ole päivitetty/tullut kokonaan uusia lomakkeita). Kirjaa tutkimuslupahakemuksen kohtaan 14 (Lisätietoja), että olet lähettänyt liitteet aiemman, hyväksytyn tutkimuslupahakemuksen liitteenä ja tähän myös lupapäätösnumero. Allekirjoita hakemus ja lähetä sitten jatkotutkimuslupahakemus tutkimuslupa@sata.fi-osoitteeseen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51DDB39E" w14:textId="77777777" w:rsidR="00543EAC" w:rsidRPr="00543EAC" w:rsidRDefault="00543EAC" w:rsidP="00543EAC">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="414084A6" w14:textId="3E9B3726" w:rsidR="00543EAC" w:rsidRPr="00543EAC" w:rsidRDefault="00806933" w:rsidP="00543EAC">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Tutkimussuunnitelmaani on tullut muutos</w:t>
       </w:r>
       <w:r w:rsidR="00543EAC" w:rsidRPr="00543EAC">
         <w:t>, miten toimin?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632D9C62" w14:textId="77777777" w:rsidR="00543EAC" w:rsidRPr="00543EAC" w:rsidRDefault="00543EAC" w:rsidP="00543EAC">
+    <w:p w14:paraId="632D9C62" w14:textId="19964250" w:rsidR="00543EAC" w:rsidRPr="00543EAC" w:rsidRDefault="00543EAC" w:rsidP="00543EAC">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00543EAC">
-        <w:t>Muutosta jo myönnettyyn tutkimuslupaan haetaan uudella tutkimuslupahakemuslomakkeella. Rastita kohdassa 1 ”Muutos vanhaan tutkimuslupaan” ja kirjaa lisäksi kohtaan 1 myönnetyn luvan lupapäätösnumero ja asia, mitä muutos koskee. Muut kohdat voit täyttää kopioimalla aiemman lomakkeen tiedot. Lisää tutkimussuunnitelma hakemuksen liitteeksi. Rastita kaikki hakemukseen sisältyvät liitteet sivulla 6, mutta niitä ei tarvitse lähettää uudestaan. Kirjaa tutkimuslupahakemuksen kohtaan 14 (Lisätietoja), että olet lähettänyt liitteet aiemman, hyväksytyn tutkimuslupahakemuksen liitteenä ja tähän myös lupapäätösnumero. Allekirjoita hakemus ja lähetä sitten muutostutkimuslupahakemus tutkimuslupa@sata.fi-osoitteeseen.</w:t>
+        <w:t xml:space="preserve">Muutosta jo myönnettyyn tutkimuslupaan haetaan uudella tutkimuslupahakemuslomakkeella. Rastita kohdassa 1 ”Muutos vanhaan tutkimuslupaan” ja kirjaa lisäksi kohtaan 1 myönnetyn luvan lupapäätösnumero ja asia, mitä muutos koskee. Muut kohdat voit täyttää kopioimalla aiemman lomakkeen tiedot. Lisää </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04CE7">
+        <w:t xml:space="preserve">päivitetty </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543EAC">
+        <w:t>tutkimussuunnitelma hakemuksen liitteeksi. Rastita kaikki hakemukseen sisältyvät liitteet sivulla 6, mutta niitä ei tarvitse lähettää uudestaan. Kirjaa tutkimuslupahakemuksen kohtaan 14 (Lisätietoja), että olet lähettänyt liitteet aiemman, hyväksytyn tutkimuslupahakemuksen liitteenä ja tähän myös lupapäätösnumero. Allekirjoita hakemus ja lähetä sitten muutostutkimuslupahakemus tutkimuslupa@sata.fi-osoitteeseen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D551C3" w14:textId="77777777" w:rsidR="00543EAC" w:rsidRPr="00543EAC" w:rsidRDefault="00543EAC" w:rsidP="00543EAC">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DAE90D6" w14:textId="77777777" w:rsidR="00543EAC" w:rsidRPr="00543EAC" w:rsidRDefault="00543EAC" w:rsidP="00543EAC">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00543EAC">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tutkimusryhmässä on Sata-alueen henkilökunnan ulkopuolinen tutkija. Onko Sata-alueella olemassa joku erillinen salassapitositoumus, joka minun on allekirjoitettava? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF74A45" w14:textId="77777777" w:rsidR="00543EAC" w:rsidRPr="00543EAC" w:rsidRDefault="00543EAC" w:rsidP="00543EAC">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00543EAC">
@@ -853,71 +859,83 @@
       <w:r w:rsidR="003618C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> mahdollisista kieltäytyneistä. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C85578">
         <w:t xml:space="preserve">Tutkija päättää </w:t>
       </w:r>
       <w:r w:rsidR="003618C3">
         <w:t xml:space="preserve">itse, kumpaa em. tapaa käyttää. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C85578">
         <w:t>Edellä mainittu asia pätee m</w:t>
       </w:r>
       <w:r w:rsidR="00731518">
         <w:t>yös työpajoihin osallistumisen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295A307D" w14:textId="77777777" w:rsidR="00731518" w:rsidRDefault="00731518" w:rsidP="007039D4">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F3D7E9E" w14:textId="28A4B350" w:rsidR="007039D4" w:rsidRDefault="00C8028B" w:rsidP="00C8028B">
+    <w:p w14:paraId="5F3D7E9E" w14:textId="59F1C82F" w:rsidR="007039D4" w:rsidRDefault="00C8028B" w:rsidP="00C8028B">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Voinko hakea tutkimuslupaa jälkikäteen aineistosta tuotettavan tieteellisen artikkelin kirjoittamista varten?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="33B41481" w14:textId="7DB534EB" w:rsidR="00C8028B" w:rsidRDefault="00C8028B" w:rsidP="00C8028B">
+        <w:t xml:space="preserve">Voinko hakea tutkimuslupaa jälkikäteen aineistosta tuotettavan </w:t>
+      </w:r>
+      <w:r w:rsidR="001F19BF">
+        <w:t>opinnäytteen/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tieteellisen artikkelin kirjoittamista varten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B41481" w14:textId="51C94185" w:rsidR="00C8028B" w:rsidRDefault="00C8028B" w:rsidP="00C8028B">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8028B">
-        <w:t>utkimuslupa on haettava ennen tutkimuksen aloittamista (aineiston keruuta), ei vasta sen jälkeen. Artikkelin kirjoittaminen tapahtuu vasta tutkimuksen jälkeen, joten lupa ei liity kirjoitusvaiheeseen vaan tutkimuksen aloitukseen.</w:t>
+        <w:t xml:space="preserve">utkimuslupa on haettava ennen tutkimuksen aloittamista (aineiston keruuta), ei vasta sen jälkeen. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F19BF">
+        <w:t>Opinnäytteen/a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8028B">
+        <w:t>rtikkelin kirjoittaminen tapahtuu vasta tutkimuksen jälkeen, joten lupa ei liity kirjoitusvaiheeseen vaan tutkimuksen aloitukseen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Lisätietoa (TENK 2019).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBC1402" w14:textId="601FCF68" w:rsidR="00C8028B" w:rsidRDefault="00C8028B" w:rsidP="00C8028B">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30EE62D4" w14:textId="77777777" w:rsidR="00731518" w:rsidRDefault="00731518" w:rsidP="00731518">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Tutkimuslupa ostopalveluissa?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F64BECB" w14:textId="571B42A2" w:rsidR="00731518" w:rsidRDefault="00731518" w:rsidP="00731518">
       <w:pPr>
         <w:ind w:left="1701"/>
@@ -979,54 +997,140 @@
       <w:r w:rsidR="00D9745D">
         <w:t>toimi</w:t>
       </w:r>
       <w:r w:rsidR="001B219A">
         <w:t>alue</w:t>
       </w:r>
       <w:r w:rsidR="00D9745D">
         <w:t>- tai sote</w:t>
       </w:r>
       <w:r w:rsidR="001B219A">
         <w:t xml:space="preserve">johtaja. Kukaan </w:t>
       </w:r>
       <w:r w:rsidR="00D9745D">
         <w:t>toimi</w:t>
       </w:r>
       <w:r w:rsidR="001B219A">
         <w:t>aluejohtaja</w:t>
       </w:r>
       <w:r w:rsidR="00D9745D">
         <w:t xml:space="preserve"> tai sote-johtaja</w:t>
       </w:r>
       <w:r w:rsidR="001B219A">
         <w:t xml:space="preserve"> ei kuitenkaan voi tehdä päätöstä aluevaltuutettuja koskien koska se menee yli heidän toimivaltansa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA62FC" w14:textId="77777777" w:rsidR="001B219A" w:rsidRDefault="001B219A" w:rsidP="00151DD8">
+    <w:p w14:paraId="65AA62FC" w14:textId="0908EE03" w:rsidR="001B219A" w:rsidRDefault="004F3D46" w:rsidP="004F3D46">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
-      </w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Haluan esitellä </w:t>
+      </w:r>
+      <w:r w:rsidR="00371059">
+        <w:t xml:space="preserve">posterissa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>oma</w:t>
+      </w:r>
+      <w:r w:rsidR="00371059">
+        <w:t>ssa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3D46">
+        <w:t>yksik</w:t>
+      </w:r>
+      <w:r w:rsidR="00371059">
+        <w:t>össä kehitettyä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3D46">
+        <w:t xml:space="preserve"> toimintamall</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ia</w:t>
+      </w:r>
+      <w:r w:rsidR="00371059">
+        <w:t xml:space="preserve"> seminaarissa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Tarvitsenko tutkimusluvan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BED80EE" w14:textId="4347794F" w:rsidR="004F3D46" w:rsidRDefault="004F3D46" w:rsidP="004F3D46">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mikäli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3D46">
+        <w:t xml:space="preserve"> kyseessä </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ei ole </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3D46">
+        <w:t xml:space="preserve">opinnäytetyö, tutkimus tai kehittämishanke, ei tarvita tutkimuslupaa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C02ACEC" w14:textId="6D835189" w:rsidR="004F3D46" w:rsidRDefault="00BC4D18" w:rsidP="004F3D46">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Onko Sata-alueella englanninkielinen tutkimuslupahakemuslomake?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D633F40" w14:textId="1BB3A158" w:rsidR="00BC4D18" w:rsidRDefault="00BC4D18" w:rsidP="00BC4D18">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ei. Suunnitelma voi olla englanniksi</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0E18">
+        <w:t xml:space="preserve">, mutta </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tarvittaessa suomenkielinen tiivistelmä</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0E18">
+        <w:t xml:space="preserve"> voi olla tarpeen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="43FB969F" w14:textId="1E81691E" w:rsidR="00151DD8" w:rsidRPr="00151DD8" w:rsidRDefault="00151DD8" w:rsidP="00151DD8">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151DD8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Opinnäytetyölupiin liittyvät kysymykset:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CE2502" w14:textId="77777777" w:rsidR="009B444A" w:rsidRPr="009B444A" w:rsidRDefault="009B444A" w:rsidP="009B444A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1248,51 +1352,50 @@
     <w:p w14:paraId="5A29B4D2" w14:textId="77777777" w:rsidR="009B444A" w:rsidRPr="00B97A40" w:rsidRDefault="009B444A" w:rsidP="009B444A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
       <w:r w:rsidRPr="00B97A40">
         <w:t>Kaikilta tutkimuksilta, opinnäytetöiltä (myös toiminnallisilta), kehittämis- ja innovaatioprojekteilta tms., joissa tehdään tiedonkeruuta Sata-alueella, edellytetään tutkimuslupaa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0AD4B4" w14:textId="77777777" w:rsidR="009B444A" w:rsidRPr="00B97A40" w:rsidRDefault="009B444A" w:rsidP="009B444A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="738EACE4" w14:textId="77777777" w:rsidR="009B444A" w:rsidRPr="009B444A" w:rsidRDefault="003444DB" w:rsidP="009B444A">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97A40">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tutkimukseni kohderyhmänä on terveydenhuoltoalan opiskelijat Satasairaalassa. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B444A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuka </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B444A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>myöntää</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B444A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B444A">
         <w:rPr>
@@ -1373,115 +1476,114 @@
       <w:r>
         <w:t xml:space="preserve">kuvaussuostumus. Jos video on lyhytaikainen, esim. jaetaan vain somessa, silloin riittää henkilökunnalta sanallinen suostumus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12546510" w14:textId="04473AA7" w:rsidR="006D00BD" w:rsidRPr="006D00BD" w:rsidRDefault="006D00BD" w:rsidP="00AA2514">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006D00BD" w:rsidRPr="006D00BD" w:rsidSect="00AC0757">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2495" w:right="567" w:bottom="2126" w:left="1247" w:header="936" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3785B419" w14:textId="77777777" w:rsidR="007F41D3" w:rsidRDefault="007F41D3" w:rsidP="00AC7BC5">
+    <w:p w14:paraId="0F1E4D5D" w14:textId="77777777" w:rsidR="003141B7" w:rsidRDefault="003141B7" w:rsidP="00AC7BC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5AF488" w14:textId="77777777" w:rsidR="007F41D3" w:rsidRDefault="007F41D3"/>
+    <w:p w14:paraId="188A9EF6" w14:textId="77777777" w:rsidR="003141B7" w:rsidRDefault="003141B7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32450A6B" w14:textId="77777777" w:rsidR="007F41D3" w:rsidRDefault="007F41D3" w:rsidP="00AC7BC5">
+    <w:p w14:paraId="56EA988B" w14:textId="77777777" w:rsidR="003141B7" w:rsidRDefault="003141B7" w:rsidP="00AC7BC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAD7594" w14:textId="77777777" w:rsidR="007F41D3" w:rsidRDefault="007F41D3"/>
+    <w:p w14:paraId="00EAE836" w14:textId="77777777" w:rsidR="003141B7" w:rsidRDefault="003141B7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geomanist">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000002F" w:usb1="1000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Light">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1647,64 +1749,64 @@
               <w:lang w:val="fi-FI"/>
             </w:rPr>
             <w:t>kirjaamo</w:t>
           </w:r>
           <w:r w:rsidR="00127328" w:rsidRPr="00127328">
             <w:rPr>
               <w:lang w:val="fi-FI"/>
             </w:rPr>
             <w:t>@sata.fi</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="21EA11F4" w14:textId="77777777" w:rsidR="008A6A82" w:rsidRPr="00127328" w:rsidRDefault="008A6A82" w:rsidP="004674C7">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D5D30B1" w14:textId="77777777" w:rsidR="007F41D3" w:rsidRDefault="007F41D3" w:rsidP="00AC7BC5">
+    <w:p w14:paraId="41FD8ABB" w14:textId="77777777" w:rsidR="003141B7" w:rsidRDefault="003141B7" w:rsidP="00AC7BC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B21BD1C" w14:textId="77777777" w:rsidR="007F41D3" w:rsidRDefault="007F41D3"/>
+    <w:p w14:paraId="36BFF26A" w14:textId="77777777" w:rsidR="003141B7" w:rsidRDefault="003141B7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F0A7CE9" w14:textId="77777777" w:rsidR="007F41D3" w:rsidRDefault="007F41D3" w:rsidP="00AC7BC5">
+    <w:p w14:paraId="763C53BF" w14:textId="77777777" w:rsidR="003141B7" w:rsidRDefault="003141B7" w:rsidP="00AC7BC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6066D8CD" w14:textId="77777777" w:rsidR="007F41D3" w:rsidRDefault="007F41D3"/>
+    <w:p w14:paraId="0365BAE7" w14:textId="77777777" w:rsidR="003141B7" w:rsidRDefault="003141B7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="606241386"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="4C468FDC" w14:textId="70A401A9" w:rsidR="00912ABC" w:rsidRDefault="00912ABC">
         <w:pPr>
           <w:pStyle w:val="Yltunniste"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:szCs w:val="18"/>
@@ -3164,64 +3266,65 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="130"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F41D3"/>
     <w:rsid w:val="00004A1C"/>
     <w:rsid w:val="000058ED"/>
     <w:rsid w:val="000070D0"/>
     <w:rsid w:val="00021DB3"/>
     <w:rsid w:val="00026E0B"/>
     <w:rsid w:val="00027A05"/>
@@ -3247,111 +3350,116 @@
     <w:rsid w:val="000C7049"/>
     <w:rsid w:val="000C7201"/>
     <w:rsid w:val="000C7E8C"/>
     <w:rsid w:val="000D20DF"/>
     <w:rsid w:val="000D6241"/>
     <w:rsid w:val="000F263F"/>
     <w:rsid w:val="000F4350"/>
     <w:rsid w:val="00102F97"/>
     <w:rsid w:val="00114811"/>
     <w:rsid w:val="00117BC3"/>
     <w:rsid w:val="00117F9C"/>
     <w:rsid w:val="00125124"/>
     <w:rsid w:val="00127328"/>
     <w:rsid w:val="0013360B"/>
     <w:rsid w:val="001401FA"/>
     <w:rsid w:val="0014405D"/>
     <w:rsid w:val="00147B97"/>
     <w:rsid w:val="00151DD8"/>
     <w:rsid w:val="00154073"/>
     <w:rsid w:val="00154452"/>
     <w:rsid w:val="00161FA8"/>
     <w:rsid w:val="00167DCA"/>
     <w:rsid w:val="001703FE"/>
     <w:rsid w:val="001708CA"/>
     <w:rsid w:val="00174C64"/>
+    <w:rsid w:val="00186362"/>
     <w:rsid w:val="00195851"/>
     <w:rsid w:val="001A216F"/>
     <w:rsid w:val="001A24FC"/>
     <w:rsid w:val="001A5CD7"/>
     <w:rsid w:val="001A6268"/>
     <w:rsid w:val="001B219A"/>
     <w:rsid w:val="001B2BAA"/>
     <w:rsid w:val="001B3DFA"/>
     <w:rsid w:val="001B57B6"/>
     <w:rsid w:val="001B5CF2"/>
     <w:rsid w:val="001C0EBC"/>
     <w:rsid w:val="001C2E7D"/>
     <w:rsid w:val="001C40CB"/>
+    <w:rsid w:val="001D3D45"/>
+    <w:rsid w:val="001F19BF"/>
     <w:rsid w:val="00201C58"/>
     <w:rsid w:val="00206450"/>
     <w:rsid w:val="0020646D"/>
     <w:rsid w:val="00211D88"/>
     <w:rsid w:val="00217FAB"/>
     <w:rsid w:val="0022111F"/>
     <w:rsid w:val="002243A3"/>
     <w:rsid w:val="00226F75"/>
     <w:rsid w:val="00236375"/>
     <w:rsid w:val="0025343F"/>
     <w:rsid w:val="002546AC"/>
     <w:rsid w:val="00257BFF"/>
     <w:rsid w:val="00271621"/>
     <w:rsid w:val="002742FA"/>
     <w:rsid w:val="00277796"/>
     <w:rsid w:val="00280709"/>
     <w:rsid w:val="00283F7A"/>
     <w:rsid w:val="00287385"/>
     <w:rsid w:val="00294393"/>
     <w:rsid w:val="00295131"/>
     <w:rsid w:val="002975A8"/>
     <w:rsid w:val="002A6686"/>
     <w:rsid w:val="002B2A24"/>
     <w:rsid w:val="002D6BC8"/>
     <w:rsid w:val="002E0F26"/>
     <w:rsid w:val="002E21B9"/>
     <w:rsid w:val="002E3182"/>
     <w:rsid w:val="002E4A86"/>
     <w:rsid w:val="0030309C"/>
     <w:rsid w:val="00307299"/>
     <w:rsid w:val="00311193"/>
     <w:rsid w:val="0031154F"/>
     <w:rsid w:val="00313BCB"/>
+    <w:rsid w:val="003141B7"/>
     <w:rsid w:val="003165E5"/>
     <w:rsid w:val="00317AA4"/>
     <w:rsid w:val="00326034"/>
     <w:rsid w:val="00330250"/>
     <w:rsid w:val="00330FD2"/>
     <w:rsid w:val="0033194D"/>
     <w:rsid w:val="003444DB"/>
     <w:rsid w:val="00345DE7"/>
     <w:rsid w:val="00350642"/>
     <w:rsid w:val="00351C7F"/>
     <w:rsid w:val="00355C79"/>
     <w:rsid w:val="00356779"/>
     <w:rsid w:val="003606BB"/>
     <w:rsid w:val="003618C3"/>
     <w:rsid w:val="003652A1"/>
+    <w:rsid w:val="00371059"/>
     <w:rsid w:val="00371133"/>
     <w:rsid w:val="0037174E"/>
     <w:rsid w:val="003804DC"/>
     <w:rsid w:val="00387F7C"/>
     <w:rsid w:val="00392DAD"/>
     <w:rsid w:val="003A34B9"/>
     <w:rsid w:val="003B7DD9"/>
     <w:rsid w:val="003C19EE"/>
     <w:rsid w:val="003C731A"/>
     <w:rsid w:val="003C7E4D"/>
     <w:rsid w:val="003D4166"/>
     <w:rsid w:val="003D70A7"/>
     <w:rsid w:val="003E0879"/>
     <w:rsid w:val="003E1080"/>
     <w:rsid w:val="003E10EB"/>
     <w:rsid w:val="003F4A60"/>
     <w:rsid w:val="003F79C0"/>
     <w:rsid w:val="00400672"/>
     <w:rsid w:val="00406696"/>
     <w:rsid w:val="00407DD8"/>
     <w:rsid w:val="0041347C"/>
     <w:rsid w:val="004134BF"/>
     <w:rsid w:val="004145E6"/>
     <w:rsid w:val="00416DF4"/>
     <w:rsid w:val="00417375"/>
@@ -3359,50 +3467,51 @@
     <w:rsid w:val="00426420"/>
     <w:rsid w:val="004265B6"/>
     <w:rsid w:val="004275DE"/>
     <w:rsid w:val="00432695"/>
     <w:rsid w:val="00434F82"/>
     <w:rsid w:val="00437D93"/>
     <w:rsid w:val="004434C0"/>
     <w:rsid w:val="00453B2B"/>
     <w:rsid w:val="00456474"/>
     <w:rsid w:val="0045661C"/>
     <w:rsid w:val="00460F87"/>
     <w:rsid w:val="00464F28"/>
     <w:rsid w:val="004674C7"/>
     <w:rsid w:val="00473BF1"/>
     <w:rsid w:val="0047520D"/>
     <w:rsid w:val="004756C0"/>
     <w:rsid w:val="00480070"/>
     <w:rsid w:val="00484774"/>
     <w:rsid w:val="0049536E"/>
     <w:rsid w:val="004A0AEA"/>
     <w:rsid w:val="004A523B"/>
     <w:rsid w:val="004C3CFC"/>
     <w:rsid w:val="004E0630"/>
     <w:rsid w:val="004E4251"/>
     <w:rsid w:val="004F1DCB"/>
+    <w:rsid w:val="004F3D46"/>
     <w:rsid w:val="004F4BAA"/>
     <w:rsid w:val="004F624D"/>
     <w:rsid w:val="004F6B0C"/>
     <w:rsid w:val="0050166E"/>
     <w:rsid w:val="00506C45"/>
     <w:rsid w:val="00511BE5"/>
     <w:rsid w:val="00512B56"/>
     <w:rsid w:val="0051592D"/>
     <w:rsid w:val="00527C91"/>
     <w:rsid w:val="0054267A"/>
     <w:rsid w:val="00542AF5"/>
     <w:rsid w:val="00542CD9"/>
     <w:rsid w:val="00543EAC"/>
     <w:rsid w:val="0057521A"/>
     <w:rsid w:val="00582975"/>
     <w:rsid w:val="00595EDD"/>
     <w:rsid w:val="005A6DC9"/>
     <w:rsid w:val="005B7196"/>
     <w:rsid w:val="005C18A2"/>
     <w:rsid w:val="005C301D"/>
     <w:rsid w:val="005C6148"/>
     <w:rsid w:val="005D5A50"/>
     <w:rsid w:val="005E0552"/>
     <w:rsid w:val="005E417D"/>
     <w:rsid w:val="005E48EA"/>
@@ -3456,151 +3565,156 @@
     <w:rsid w:val="0073713A"/>
     <w:rsid w:val="0074104E"/>
     <w:rsid w:val="00750974"/>
     <w:rsid w:val="0075751E"/>
     <w:rsid w:val="00760947"/>
     <w:rsid w:val="00761BEF"/>
     <w:rsid w:val="007632A7"/>
     <w:rsid w:val="007727E6"/>
     <w:rsid w:val="00772F60"/>
     <w:rsid w:val="00794C34"/>
     <w:rsid w:val="007A037F"/>
     <w:rsid w:val="007A2BE1"/>
     <w:rsid w:val="007A54E0"/>
     <w:rsid w:val="007A651F"/>
     <w:rsid w:val="007A77BC"/>
     <w:rsid w:val="007B2813"/>
     <w:rsid w:val="007C1C73"/>
     <w:rsid w:val="007C7C4F"/>
     <w:rsid w:val="007F41D3"/>
     <w:rsid w:val="0080351B"/>
     <w:rsid w:val="00806933"/>
     <w:rsid w:val="00817821"/>
     <w:rsid w:val="008217E2"/>
     <w:rsid w:val="00830601"/>
     <w:rsid w:val="00843BF7"/>
+    <w:rsid w:val="00843C5C"/>
     <w:rsid w:val="00844364"/>
     <w:rsid w:val="00850567"/>
     <w:rsid w:val="00860E8C"/>
     <w:rsid w:val="00866F61"/>
     <w:rsid w:val="00872BAE"/>
     <w:rsid w:val="0087374E"/>
+    <w:rsid w:val="0087559D"/>
     <w:rsid w:val="00876CF1"/>
     <w:rsid w:val="00880A75"/>
     <w:rsid w:val="008832FB"/>
     <w:rsid w:val="00885C59"/>
     <w:rsid w:val="00893F7D"/>
     <w:rsid w:val="008A1692"/>
     <w:rsid w:val="008A6A82"/>
     <w:rsid w:val="008A707E"/>
     <w:rsid w:val="008B1667"/>
     <w:rsid w:val="008E5DF6"/>
     <w:rsid w:val="008E71FB"/>
     <w:rsid w:val="008E747A"/>
     <w:rsid w:val="008F0DD8"/>
+    <w:rsid w:val="008F0E18"/>
     <w:rsid w:val="008F78F1"/>
     <w:rsid w:val="00903581"/>
     <w:rsid w:val="0090516C"/>
     <w:rsid w:val="00911FC6"/>
     <w:rsid w:val="00912ABC"/>
     <w:rsid w:val="00913530"/>
     <w:rsid w:val="00920BDD"/>
     <w:rsid w:val="00920D1C"/>
     <w:rsid w:val="00926D1D"/>
     <w:rsid w:val="00937954"/>
     <w:rsid w:val="00946B03"/>
     <w:rsid w:val="00950869"/>
     <w:rsid w:val="00967360"/>
     <w:rsid w:val="009742F9"/>
     <w:rsid w:val="00982AB1"/>
     <w:rsid w:val="00985C4A"/>
     <w:rsid w:val="009915EE"/>
     <w:rsid w:val="009939B4"/>
     <w:rsid w:val="0099556F"/>
     <w:rsid w:val="009978C4"/>
     <w:rsid w:val="009B00F8"/>
     <w:rsid w:val="009B1C04"/>
     <w:rsid w:val="009B4212"/>
     <w:rsid w:val="009B444A"/>
     <w:rsid w:val="009C4CA5"/>
     <w:rsid w:val="009D2EF8"/>
     <w:rsid w:val="009D7BB0"/>
     <w:rsid w:val="009E2553"/>
     <w:rsid w:val="009E3751"/>
     <w:rsid w:val="009E3D1F"/>
     <w:rsid w:val="009E40DA"/>
     <w:rsid w:val="009F0890"/>
     <w:rsid w:val="009F4E46"/>
     <w:rsid w:val="00A01F8D"/>
     <w:rsid w:val="00A061BF"/>
     <w:rsid w:val="00A0715C"/>
     <w:rsid w:val="00A1116A"/>
     <w:rsid w:val="00A139D0"/>
     <w:rsid w:val="00A16CE9"/>
     <w:rsid w:val="00A318B9"/>
     <w:rsid w:val="00A3260C"/>
     <w:rsid w:val="00A40ED0"/>
     <w:rsid w:val="00A40F17"/>
     <w:rsid w:val="00A413C6"/>
     <w:rsid w:val="00A50B0A"/>
     <w:rsid w:val="00A53BF5"/>
+    <w:rsid w:val="00A56D12"/>
     <w:rsid w:val="00A65357"/>
     <w:rsid w:val="00A71532"/>
     <w:rsid w:val="00A86613"/>
     <w:rsid w:val="00A961CB"/>
     <w:rsid w:val="00AA2514"/>
     <w:rsid w:val="00AB124A"/>
     <w:rsid w:val="00AB3675"/>
     <w:rsid w:val="00AB4645"/>
     <w:rsid w:val="00AC0757"/>
     <w:rsid w:val="00AC7BC5"/>
     <w:rsid w:val="00AD043D"/>
     <w:rsid w:val="00AE3799"/>
     <w:rsid w:val="00AE3AE2"/>
     <w:rsid w:val="00AF69EA"/>
     <w:rsid w:val="00B0043C"/>
     <w:rsid w:val="00B06142"/>
     <w:rsid w:val="00B11AE9"/>
     <w:rsid w:val="00B1203F"/>
     <w:rsid w:val="00B14070"/>
     <w:rsid w:val="00B15DA1"/>
     <w:rsid w:val="00B202CF"/>
     <w:rsid w:val="00B26188"/>
     <w:rsid w:val="00B361BA"/>
     <w:rsid w:val="00B36728"/>
     <w:rsid w:val="00B47A21"/>
     <w:rsid w:val="00B52E19"/>
     <w:rsid w:val="00B536C1"/>
     <w:rsid w:val="00B56A02"/>
     <w:rsid w:val="00B65068"/>
     <w:rsid w:val="00B672F0"/>
     <w:rsid w:val="00B705D2"/>
     <w:rsid w:val="00B83275"/>
     <w:rsid w:val="00B97A40"/>
     <w:rsid w:val="00BA5301"/>
     <w:rsid w:val="00BA7BA5"/>
     <w:rsid w:val="00BB1B52"/>
+    <w:rsid w:val="00BC4D18"/>
     <w:rsid w:val="00BC768D"/>
     <w:rsid w:val="00BD0CAF"/>
     <w:rsid w:val="00BD2236"/>
     <w:rsid w:val="00BF430D"/>
     <w:rsid w:val="00BF73CF"/>
     <w:rsid w:val="00C014B6"/>
     <w:rsid w:val="00C10165"/>
     <w:rsid w:val="00C1070E"/>
     <w:rsid w:val="00C112AE"/>
     <w:rsid w:val="00C14CB7"/>
     <w:rsid w:val="00C164B8"/>
     <w:rsid w:val="00C2018C"/>
     <w:rsid w:val="00C23806"/>
     <w:rsid w:val="00C24B1E"/>
     <w:rsid w:val="00C257FC"/>
     <w:rsid w:val="00C40438"/>
     <w:rsid w:val="00C455E4"/>
     <w:rsid w:val="00C46D72"/>
     <w:rsid w:val="00C479A0"/>
     <w:rsid w:val="00C56D47"/>
     <w:rsid w:val="00C635DE"/>
     <w:rsid w:val="00C65EC3"/>
     <w:rsid w:val="00C67E9A"/>
     <w:rsid w:val="00C71063"/>
     <w:rsid w:val="00C72946"/>
@@ -3635,50 +3749,51 @@
     <w:rsid w:val="00D74B23"/>
     <w:rsid w:val="00D81E08"/>
     <w:rsid w:val="00D87187"/>
     <w:rsid w:val="00D91750"/>
     <w:rsid w:val="00D9745D"/>
     <w:rsid w:val="00DA059E"/>
     <w:rsid w:val="00DA1095"/>
     <w:rsid w:val="00DA3383"/>
     <w:rsid w:val="00DA5B92"/>
     <w:rsid w:val="00DB043B"/>
     <w:rsid w:val="00DB2E2C"/>
     <w:rsid w:val="00DB3182"/>
     <w:rsid w:val="00DC1D46"/>
     <w:rsid w:val="00DC416F"/>
     <w:rsid w:val="00DD0959"/>
     <w:rsid w:val="00DD1C72"/>
     <w:rsid w:val="00DD3AF5"/>
     <w:rsid w:val="00DD3BA1"/>
     <w:rsid w:val="00DD632A"/>
     <w:rsid w:val="00DD6452"/>
     <w:rsid w:val="00DD6B1B"/>
     <w:rsid w:val="00DE4BC9"/>
     <w:rsid w:val="00DE588E"/>
     <w:rsid w:val="00DF5FF8"/>
     <w:rsid w:val="00E00176"/>
+    <w:rsid w:val="00E04CE7"/>
     <w:rsid w:val="00E05681"/>
     <w:rsid w:val="00E064F6"/>
     <w:rsid w:val="00E10227"/>
     <w:rsid w:val="00E178BA"/>
     <w:rsid w:val="00E20CFE"/>
     <w:rsid w:val="00E257CF"/>
     <w:rsid w:val="00E268A5"/>
     <w:rsid w:val="00E272C9"/>
     <w:rsid w:val="00E372A3"/>
     <w:rsid w:val="00E4199B"/>
     <w:rsid w:val="00E4597A"/>
     <w:rsid w:val="00E45AF2"/>
     <w:rsid w:val="00E64F83"/>
     <w:rsid w:val="00E701AA"/>
     <w:rsid w:val="00E7067C"/>
     <w:rsid w:val="00E764A3"/>
     <w:rsid w:val="00E7785A"/>
     <w:rsid w:val="00E80176"/>
     <w:rsid w:val="00E80CDD"/>
     <w:rsid w:val="00E81F28"/>
     <w:rsid w:val="00E83753"/>
     <w:rsid w:val="00E91ABC"/>
     <w:rsid w:val="00E9221A"/>
     <w:rsid w:val="00EB2C37"/>
     <w:rsid w:val="00EB3F49"/>
@@ -3711,53 +3826,53 @@
     <w:rsid w:val="00FE2ED6"/>
     <w:rsid w:val="00FE697A"/>
     <w:rsid w:val="0A3FDE93"/>
     <w:rsid w:val="0DBD14D1"/>
     <w:rsid w:val="4482D947"/>
     <w:rsid w:val="5E31678B"/>
     <w:rsid w:val="62C2D501"/>
     <w:rsid w:val="669D3A20"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2199CD97"/>
   <w15:docId w15:val="{42E8CAAB-3D85-475A-91E6-0422F632380A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -6946,155 +7061,149 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="d4be7991-7058-4538-b0e0-ecac5e9c4170" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d04c7db0-fe58-4d8f-91c5-8de04e694467">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BED809B2-1CC0-44E6-A107-454F9191C242}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d04c7db0-fe58-4d8f-91c5-8de04e694467"/>
     <ds:schemaRef ds:uri="d4be7991-7058-4538-b0e0-ecac5e9c4170"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BD4B4A4-E14B-49E7-9535-474C7DC8BB7E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAB4816A-6150-4387-9DC3-D445913E92BC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC4F32FA-8A4B-4C8D-8C8B-9F918FCECF99}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d4be7991-7058-4538-b0e0-ecac5e9c4170"/>
     <ds:schemaRef ds:uri="d04c7db0-fe58-4d8f-91c5-8de04e694467"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAB4816A-6150-4387-9DC3-D445913E92BC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BD4B4A4-E14B-49E7-9535-474C7DC8BB7E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>IMS-asiakirjapohja.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1507</Words>
-  <Characters>12207</Characters>
+  <Words>1551</Words>
+  <Characters>12570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>101</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>104</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Satakunnan hyvinvointialue</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13687</CharactersWithSpaces>
+  <CharactersWithSpaces>14093</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Kuusisto Anne Maritta</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3149661a-6000-46fd-98d1-837858ec7751_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3149661a-6000-46fd-98d1-837858ec7751_SetDate">
     <vt:lpwstr>2022-03-23T08:16:05Z</vt:lpwstr>